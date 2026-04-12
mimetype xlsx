--- v1 (2025-11-19)
+++ v2 (2026-04-12)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA164"/>
+  <dimension ref="A1:AH233"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,1666 +225,17747 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>497</v>
+        <v>140777</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Restaurer les continuités écologiques dans les territoires - contrat nature trame verte et bleue ; Améliorer la connaissance de la biodiversité - contrat nature thématique</t>
+          <t>Planter des arbres dans votre commune</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Conseil régional de Bretagne</t>
+          <t>Office national des forêts (ONF)</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Agence Études de la Direction Territoriale Seine-Nord de l&amp;#039;Office National des Forêts propose son expertise autour de l&amp;#039;arbre pour concevoir des espaces plantés adaptés aux attentes de nos concitoyens et répondant aux défis de l&amp;#039;évolution climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ Ses paysagistes, familiers des problématique urbaines, ses écologues et forestiers proposent une approche complète avec une expertise pointue pour implanter dans des situations complexes et très diverses des plantations et des boisements durables.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;offre de service englobe la conception de l&amp;#039;espace à planter (dessin du projet incluant le plan de plantations, les cheminements, la définition des espaces récréatifs), la proposition d&amp;#039;une palette végétale adaptées, un chiffrage global du projet pour demande de subvention de réalisation, une notice d&amp;#039;orientation de gestion.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;expérience de l&amp;#039;ONF, premier gestionnaire public d&amp;#039;espaces naturels en France, est mise à contribution pour proposer une palette végétale adaptée aux conditions du sol et à l&amp;#039;évolution du climat. La notice d&amp;#039;orientation de gestion permet de mettre en pratique une gestion durable et écologique de la plantation et de constituer lorsque cela est possible une lisière la plus étagée possible, gage d&amp;#039;une plus grande richesse écologique.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Pour les communes rurales et périurbaines :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ création de bandes boisées, de haies, d&amp;#039;espaces de transitions entre cœur de bourg et campagne, de corridor, de liaison plantées, d&amp;#039;espaces plantés, « d&amp;#039;ilot de fraicheur ».
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Pour les communes urbaines :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ création de boisement «ilot de fraicheur » (surface minimale de 1000m2).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Pour les communes forestières :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ création de liaisons plantées entre la forêt et les différents quartiers. Définir un plan global pour l&amp;#039;accueil en forêt.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Forêts
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Disposer d&amp;#039;un espace disponible pouvant être planté. Il peut être en déshérence, à l&amp;#039;interface de sites et d&amp;#039;usages très différents. Il peut se présenter sous la forme d&amp;#039;une liaison sous forme de bande, d&amp;#039;un espace déjà partiellement planté à enrichir, d&amp;#039;un milieu humide à valoriser ou à enrichir. Un espace boisé à ouvrir au public.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.onf.fr/produits-services/+/7d5::foret-urbaine-reinventez-la-nature-en-ville.html</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Agence Etudes ONF Seine-Nord&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ M. Laurian GASCON&lt;/p&gt;&lt;p&gt;Responsable du pôle Paysage et Patrimoine culturel&lt;/p&gt;
+&lt;p&gt;
+ Tél.: 06.13.53.90.18&lt;/p&gt;
+&lt;p&gt;
+ Courriel : laurian.gascon&amp;#64;onf.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>florian.duverger@onf.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5948-planter-des-arbres-dans-votre-commune/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Office national des forêts</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>23/01/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>164339</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des actions, études et travaux par les moyens propres du maitre d'ouvrage - Etudes, prestations intellectuelles ou d'intérêt général</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Interventions relatives à la prise en charge et à la justification des actions, études et travaux réalisés par les moyens propres du bénéficiaire</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J3" s="1" t="inlineStr">
+        <is>
+          <t>Montant plafond / Forfait journalier</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La présente fiche arrête les dispositions relatives à 
+la prise en charge et à la justification des actions, 
+études et travaux réalisés par les moyens propres du 
+maître d’ouvrage. &lt;/p&gt;&lt;p&gt;Les dépenses ressortant de la maîtrise d’ouvrage ou 
+de l’assistance à maîtrise d’ouvrage assumées par les 
+moyens propres du bénéficiaire ne sont pas éligibles 
+aux aides de l’Agence de l’eau. &lt;/p&gt;&lt;p&gt;Ces dispositions sont d’application commune à 
+l’ensemble des politiques d’intervention du 12e
+Programme&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;S’agissant des études de définition et de programmation réalisées par les moyens propres du bénéficiaire de 
+l’aide, comprises comme études préalables à la phase avant-projet relevant de la maîtrise d’œuvre et recouvrant 
+notamment les analyses de faisabilité ou de préparation des investissements ou actions éligibles ainsi que les 
+études diagnostiques ou de schémas directeurs, elles sont intégrées à l’assiette de dépenses par vérification d’un 
+montant plafond maximum de 370 € par jour de dépenses selon les modalités de la délibération relative aux 
+dispositions communes applicables aux aides du 12e Programme à laquelle s’applique le taux d’aide de référence 
+correspondant à l’étude concernée. À l’aide ainsi déterminée s’ajoute un forfait de 35 € d’aide par jour pour 
+prise en compte des dépenses d’accompagnement, correspondant aux frais courants. &lt;/p&gt;&lt;p&gt; Les taux d’aide de référence et autres plafonnements appliqués à ces dépenses sont repris dans les modalités 
+techniques de déploiement des aides des politiques d’intervention en vigueur du programme. &lt;/p&gt;&lt;p&gt;S’agissant de projets qualifiables d’activités économiques au sens communautaire et conformément aux 
+dispositions des règlements généraux d’exemption par catégories (articles 7 respectifs des R (UE) n°651/2014 
+modifié et R(UE) 2022/2472), le bénéfice du forfait de prise en compte des dépenses d’accompagnement ne 
+peut être accordé.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Economie d'énergie et rénovation énergétique
+Agriculture et agroalimentaire
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant plafond de 370 € / j&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_dispositions_communes.pdf?Archive=263794608197&amp;File=fiche%5Fdispositions%5Fcommunes%5Fpdf</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Nom / Prénom : Agence de l&amp;#039;eau Rhin-Meuse : &lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;
+  E-mail :&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 03.87.34.47.00
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-ameliorer-les-reseaux-dassainissement-travaux-deconomies-deau/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>164341</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des actions, études et travaux par les moyens propres du maitre d'ouvrage - Travaux</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Interventions relatives à la prise en charge et à la justification des actions, études et travaux réalisés par les moyens propres du bénéficiaire</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J4" s="1" t="inlineStr">
+        <is>
+          <t>Montant plafond / Forfait journalier</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La présente fiche arrête les dispositions relatives à 
+la prise en charge et à la justification des actions, 
+études et travaux réalisés par les moyens propres du 
+maître d’ouvrage. &lt;/p&gt;&lt;p&gt;Les dépenses ressortant de la maîtrise d’ouvrage ou 
+de l’assistance à maîtrise d’ouvrage assumées par les 
+moyens propres du bénéficiaire ne sont pas éligibles 
+aux aides de l’Agence de l’eau. &lt;/p&gt;&lt;p&gt;Ces dispositions sont d’application commune à 
+l’ensemble des politiques d’intervention du 12e
+Programme&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;S’agissant des dépenses de personnel, l’assiette de travaux réalisés par les moyens propres du bénéficiaire est 
+déterminée selon les modalités de la délibération relative aux dispositions communes applicables aux aides du 
+12e Programme. &lt;/p&gt;&lt;p&gt;Ces dépenses sont intégrées à l’assiette par vérification d’un montant plafond maximum de 315 € par jour de 
+dépenses justifiées selon les modalités de la délibération relative aux dispositions communes applicables aux 
+aides du 12e Programme à laquelle s’applique le taux d’aide de référence correspondant à l’étude concernée. À l ’aide ainsi déterminée s’ajoute un forfait de 35 € d’aide par jour pour prise en compte des dépenses 
+d’accompagnement, correspondant aux frais courants. &lt;/p&gt;&lt;p&gt; S’agissant des dépenses relatives aux fournitures et autres amortissements de matériels nécessaires à la 
+réalisation des travaux, ils sont justifiés par la production de factures pour les achats externes dédiés au 
+projet dans les conditions prévues au sein des dispositions communes applicables aux aides de l’Agence de l’eau. &lt;/p&gt;&lt;p&gt;Les taux d’aide de référence et autres plafonnements appliqués à ces dépenses sont repris dans les modalités 
+techniques de déploiement des aides des politiques d’intervention en vigueur du programme. &lt;/p&gt;&lt;p&gt;S’agissant de projets qualifiables d’activités économiques au sens communautaire et conformément aux 
+dispositions des règlements généraux d’exemption par catégories (articles 7 respectifs des R (UE) n°651/2014 
+modifié et R(UE) 2022/2472), le bénéfice du forfait de prise en compte des dépenses d’accompagnement ne 
+peut être accordé.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Economie d'énergie et rénovation énergétique
+Agriculture et agroalimentaire
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_dispositions_communes.pdf?Archive=263794608197&amp;File=fiche%5Fdispositions%5Fcommunes%5Fpdf</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Nom / Prénom : Agence de l&amp;#039;eau Rhin-Meuse : &lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;
+  E-mail : &lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 03.87.34.47.00
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-actions-etudes-et-travaux-par-les-moyens-propres-du-maitre-douvrages-etudes-de-maitrise-doeuvre/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>164342</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des actions, études et travaux par les moyens propres du maitre d'ouvrages - Actions d'animation</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Interventions relatives à la prise en charge et à la justification des actions, études et travaux réalisés par les moyens propres du bénéficiaire</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J5" s="1" t="inlineStr">
+        <is>
+          <t>Forfait journalier / Montant plafond</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La présente fiche arrête les dispositions relatives à 
+la prise en charge et à la justification des actions, 
+études et travaux réalisés par les moyens propres du 
+maître d’ouvrage. &lt;/p&gt;&lt;p&gt;Les dépenses ressortant de la maîtrise d’ouvrage ou 
+de l’assistance à maîtrise d’ouvrage assumées par les 
+moyens propres du bénéficiaire ne sont pas éligibles 
+aux aides de l’Agence de l’eau. &lt;/p&gt;&lt;p&gt;Ces dispositions sont d’application commune à 
+l’ensemble des politiques d’intervention du 12e
+Programme&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;S’agissant des opérations d’animation réalisées par les moyens propres du bénéficiaire et eu égard à la nature 
+du projet, l’Agence de l’eau arrête en opportunité la prise en charge de la mission à l’objectif ou au temps passé. &lt;/p&gt;&lt;p&gt;Pour les missions d’animation prises en charge à l’objectif, le coût unitaire de la tâche à réaliser est multiplié par 
+le nombre de tâches prévisionnelles pour identifier l’assiette de dépenses. &lt;/p&gt;&lt;p&gt;Pour les missions d’animation dont l’assiette est déterminée au temps passé, le montant plafond journalier 
+vérifié est par application d’un montant plafond maximum de 315 € par jour de dépenses justifiées selon les 
+modalités de la délibération relative aux dispositions communes applicables aux aides du 12e Programme à 
+laquelle s’applique le taux d’aide de référence. À l’aide ainsi déterminée s’ajoute un forfait de 35 € d’aide par 
+jour pour prise en compte des dépenses d’accompagnement, correspondant aux frais courants. &lt;/p&gt;&lt;p&gt; Les taux d’aide de référence et autres plafonnements appliqués à ces dépenses sont repris dans les modalités 
+techniques de déploiement des aides de la politique d’intervention en vigueur du programme. &lt;/p&gt;&lt;p&gt;S’agissant de projets qualifiables d’activités économiques au sens communautaire et conformément aux 
+dispositions des règlements généraux d’exemption par catégories (articles 7 respectifs des R (UE) n°651/2014 
+modifié et R(UE) 2022/2472), le bénéfice du forfait de prise en compte des dépenses d’accompagnement ne 
+peut être accordé. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Agriculture et agroalimentaire
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_dispositions_communes.pdf?Archive=263794608197&amp;File=fiche%5Fdispositions%5Fcommunes%5Fpdf</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Nom / Prénom : Agence de l&amp;#039;eau Rhin-Meuse : &lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;
+  E-mail : &lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 03.87.34.47.00
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-actions-etudes-et-travaux-par-les-moyens-propres-du-maitre-douvrages-travaux/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>164343</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des actions, études et travaux par les moyens propres du maitre d'ouvrages - Actions de communication, sensibilisation, éducation</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Interventions relatives à la prise en charge et à la justification des actions, études et travaux réalisés par les moyens propres du bénéficiaire</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J6" s="1" t="inlineStr">
+        <is>
+          <t>Forfait journalier / Montant plafond</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La présente fiche arrête les dispositions relatives à 
+la prise en charge et à la justification des actions, 
+études et travaux réalisés par les moyens propres du 
+maître d’ouvrage. &lt;/p&gt;&lt;p&gt;Les dépenses ressortant de la maîtrise d’ouvrage ou 
+de l’assistance à maîtrise d’ouvrage assumées par les 
+moyens propres du bénéficiaire ne sont pas éligibles 
+aux aides de l’Agence de l’eau. &lt;/p&gt;&lt;p&gt;Ces dispositions sont d’application commune à 
+l’ensemble des politiques d’intervention du 12e
+Programme&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;S’agissant des actions de communication, de sensibilisation et d’éducation réalisées par les moyens propres du 
+bénéficiaire et eu égard à la nature du projet, l’Agence de l’eau arrête en opportunité la prise en charge de la 
+mission à l’objectif ou au temps passé. &lt;/p&gt;&lt;p&gt;Pour les actions prises en charge à l’objectif, le coût unitaire de la tâche à réaliser est multiplié par le nombre de 
+tâches prévisionnelles pour identifier l’assiette de dépenses. &lt;/p&gt;&lt;p&gt;Pour les actions dont l’assiette est déterminée au temps passé, le montant plafond journalier est vérifié par 
+application d’un montant plafond maximum de 315 € par jour de dépenses justifiées selon les modalités de la 
+délibération relative aux dispositions communes applicables aux aides du 12e Programme à laquelle s’applique 
+le taux d’aide de référence correspondant à l’action concernée. À l’aide ainsi déterminée s’ajoute un forfait de 
+35 € d’aide par jour pour prise en compte des dépenses d’accompagnement, correspondant aux frais courants. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Agriculture et agroalimentaire
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_dispositions_communes.pdf?Archive=263794608197&amp;File=fiche%5Fdispositions%5Fcommunes%5Fpdf</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Nom / Prénom : Agence de l&amp;#039;eau Rhin-Meuse :&lt;/li&gt;&lt;li&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;&lt;li&gt;E-mail : &lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 03.87.34.47.00
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-actions-etudes-et-travaux-par-les-moyens-propres-du-maitre-douvrages-actions-danimation/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>164340</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des actions, études et travaux par les moyens propres du maitre d'ouvrage - Etudes de maitrise d'oeuvre</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Interventions relatives à la prise en charge et à la justification des actions, études et travaux réalisés par les moyens propres du bénéficiaire</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La présente fiche arrête les dispositions relatives à 
+la prise en charge et à la justification des actions, 
+études et travaux réalisés par les moyens propres du 
+maître d’ouvrage. &lt;/p&gt;&lt;p&gt;Les dépenses ressortant de la maîtrise d’ouvrage ou 
+de l’assistance à maîtrise d’ouvrage assumées par les 
+moyens propres du bénéficiaire ne sont pas éligibles 
+aux aides de l’Agence de l’eau. &lt;/p&gt;&lt;p&gt;Ces dispositions sont d’application commune à 
+l’ensemble des politiques d’intervention du 12e
+Programme&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le montant d’assiette de dépenses retenu pour les études préalables à la phase 
+avant-projet, les études nécessaires ou annexes au suivi et à la réception des 
+ouvrages, est limité au maximum à 6 % du coût prévisionnel hors taxe des travaux 
+retenus estimé pour le projet. Le montant retenu au titre de ces prestations est 
+intégré au montant retenu de l’opération de travaux correspondante, dans la 
+limite du montant plafond éventuellement appliqué à cette opération. Ces 
+prestations sont aidées sous la forme d’une subvention, au même taux que celui 
+qui sera appliqué aux travaux concernés.
+Les taux d’aide de référence et autres plafonnements appliqués à ces dépenses 
+sont repris dans les modalités techniques de déploiement des aides des politiques 
+d’intervention en vigueur du programme.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Agriculture et agroalimentaire
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_dispositions_communes.pdf?Archive=263794608197&amp;File=fiche%5Fdispositions%5Fcommunes%5Fpdf</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Nom / Prénom : Agence de l&amp;#039;eau Rhin-Meuse : &lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;
+  E-mail :&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 03.87.34.47.00
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-actions-etudes-et-travaux-par-les-moyens-propres-du-maitre-douvrages-etudes-prestations-intellectuelles-ou-dinteret-general/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>66397</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'expertises pour la mise en œuvre des projets de revitalisation</t>
+        </is>
+      </c>
+      <c r="C8" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)
+Cerema</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Cerema, en partenariat financier avec l&amp;#039;ANCT, vous propose un accompagnement sur mesure des projets des collectivités, sous la forme de missions d&amp;#039;Assistance à Maîtrise d&amp;#039;Ouvrage ou d&amp;#039;expertises flash.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cet accompagnement peut intervenir aux différentes phases du projet :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •    le diagnostic territorial et l&amp;#039;identification des enjeux ;
+ &lt;br /&gt;
+ •    la définition des orientations stratégiques et du plan d&amp;#039;actions ;
+ &lt;br /&gt;
+ •    le passage à l&amp;#039;opérationnel ;
+ &lt;br /&gt;
+ •    le dispositif d&amp;#039;évaluation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il concerne différents domaines d&amp;#039;intervention du Cerema, notamment la stratégie foncière et d&amp;#039;aménagement durable, les mobilités, la transition écologique et la résilience, les bâtiments publics, la revitalisation économique et commerciale...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il mobilise différents outils méthodologiques appuyant une vision globale d&amp;#039;émergence de projet, une gouvernance partenariale et une démarche participative.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La prestation d&amp;#039;ingénierie est cofinancée avec une répartition qui diffère selon la strate démographique de la commune et de l&amp;#039;EPCI, et la capacité à financer de la commune :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  une prise en charge est possible par l&amp;#039;Anct, avec un taux de prise en charge déterminé par l&amp;#039;Anct en fonction d&amp;#039; indicateurs de fragilité de la collectivité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  dans les cas où l&amp;#039;Anct peut intervenir (après validation de l&amp;#039;Anct), le Cerema et l&amp;#039;Anct cofinancent à parité le montant pris en charge qui est variable (33%, 50%, 80%, 100%).
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Espace public
+Friche
+Foncier
+Transition énergétique
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/actualites/programme-petites-villes-demain-premier-bilan-du-cerema-son</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre préfecture de département pour exprimer votre besoin d&amp;#039;étude et d&amp;#039;accompagnement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;équipe de référents PVD au sein du Cerema :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction technique Territoires et Ville&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;/strong&gt;Raphaèle Ratto raphaele.ratto&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Isabelle Mesnard isabelle.mesnard&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Ile de France&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Olivier Mazenq olivier.mazenq&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Mélanie Belot melanie.belot&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Ouest&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Juliette Maître juliette.maitre&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Loïc Guilbot loic.guilbot&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Hauts de France&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Julien Leroy julien.leroy&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Hervé Coulon herve.coulon&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Normandie Centre&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ Elsa Moutet elsa.moutet&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Romaric Courtier-Arnoux romaric.courtier-arnoux&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Karine Dreyer karine.dreyer&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Centre Est&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Clément Lainé clement.laine&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Aude Noël aude.noel&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Méditerranée&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ Sylvain Michelon sylvain.michelon&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Marlène Long marlene.long&amp;#64;cerema.fr&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Direction Territoriale Sud Ouest&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Brigitte Pouget brigitte.pouget&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Claire Seze claire.seze&amp;#64;cerema.fr&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Direction Territoriale Occitanie&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ Christophe Sabot christophe.sabot&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Anne Talha anne.talha&amp;#64;cerema.fr&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Agences Outre-mer&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ Bénédicte Baxerres (Guyane) / benedicte.baxerres&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Charlotte Lebris (Antilles) Charlotte.LE-BRIS&amp;#64;cerema.fr&lt;/p&gt;
+&lt;p&gt;
+ Jonathan Priester (Océan Indien) / jonathan.priester&amp;#64;cerema.fr
+&lt;/p&gt;
+&lt;p&gt;José-Luis Del Gado  (Océan Indien) / jose-luis.delgado&amp;#64;cerema.fr
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>raphaele.ratto@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0e6f-beneficier-dexpertises-pour-la-mise-en-uvre-d/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Cerema Direction Territoires et ville</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2020</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>11/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>166055</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de recharges intelligentes pour véhicules électriques</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Infrastructures de recharges intelligentes pour véhicules électriques</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour poursuivre le maillage du territoire en bornes de recharge publique et développer des projets innovants réduisant l&amp;#039;impact du véhicule électrique sur le réseau.&lt;/p&gt;
+&lt;p&gt;Cette nouvelle édition a vocation à poursuivre le maillage du territoire en bornes de recharge publique et développer des projets innovants réduisant l&amp;#039;impact du véhicule électrique sur le réseau. Elle a aussi vocation à accompagner la transition des taxis vers des véhicules propres en finançant les bornes associées (en complément de l&amp;#039;autre dispositif de financement des véhicules). Cette édition vient remplacer la précédente édition.&lt;/p&gt; &lt;p&gt;Les bénéficiaires peuvent être des aménageurs publics ayant la compétence infrastructures de recharge des véhicules intelligents ou des entreprises privées.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Mobilité pour tous
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P9" s="1" t="inlineStr">
+        <is>
+          <t>22/02/2019</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/infrastructures-de-recharges-intelligentes-pour-vehicules-electriques</t>
+        </is>
+      </c>
+      <c r="W9" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_ZEROEMI/depot/simple</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction de la Transition Energétique et des Territoires&lt;/p&gt;
+&lt;p&gt;Service Transition Energétique&lt;/p&gt;
+&lt;p&gt;Franck FERRIZ – &lt;a href="mailto:fferriz&amp;#64;maregionsud.fr"&gt;fferriz&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Tél : 0491575839&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/infrastructures-de-recharges-intelligentes-pour-vehicules-electriques-1/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>166058</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Moderniser et développer des centres, clubs et bases nautiques</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Modernisation et développement des centres, clubs et bases nautiques</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;En vue de l’accueil en 2024 des épreuves olympiques de Voile à Marseille, la Région met en œuvre un Plan Voile et Nautisme 2018/2024. Dans ce cadre, elle soutient l’accompagnement du sport de haut niveau, l’investissement en équipement, la professionnalisation des acteurs, le développement de la pratique, le développement économique de la filière, la rénovation des bases nautiques et l’excellence environnementale.&lt;/p&gt;
+&lt;h3&gt;Le &lt;a&gt;plan nautisme et voile&lt;/a&gt;, c&amp;#039;est :&lt;/h3&gt;
+&lt;p&gt;• 21 M€ INVESTIS D’ICI 2024&lt;/p&gt;
+&lt;p&gt;• UN DEFI MAJEUR : faire de l’accueil des JO 2024 un vecteur d’accélération du développement et de la promotion de l’ensemble du territoire régional&lt;/p&gt;
+&lt;p&gt;• QUATRE GRANDES AMBITIONS&lt;/p&gt;
+&lt;ol&gt; 	&lt;li&gt;Viser l’excellence sportive&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;Booster l’activité économique de la filière nautique&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;Développer l’offre de formation des métiers du nautisme et de la voile, l’excellence environnementale&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;Valoriser et promouvoir le territoire régional aux plans économique et touristique&lt;/li&gt; &lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P10" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2019</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/modernisation-et-developpement-des-centres-clubs-et-bases-nautiques</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/modernisation-et-developpement-des-centres-clubs-et-bases-nautiques-1/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>166078</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les équipements et filières de valorisation des déchets</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux équipements et filières de valorisation des déchets</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif vise à accompagner les investissements prévus ou compatibles avec la planification régionale, et leurs études préalables, en matière de prévention et de gestion des déchets. Les objectifs de ce dispositif sont l&amp;#039;augmentation du réemploi, l&amp;#039;amélioration du tri et du recyclage des matériaux; la mise en œuvre de solution de valorisation matière innovante ou la préparation de déchets pour optimiser le fonctionnement des installations existantes.&lt;/p&gt; &lt;p&gt;Tout porteur de projet, public ou privé ayant un établissement ou une succursale en région ou dont le projet sera implanté en région.&lt;br /&gt; Les projets portés par une personne morale privée pour gérer ses propres déchets ne sont pas éligibles.&lt;/p&gt; &lt;p&gt;Les dépenses éligibles sont les études, les travaux, le matériel d&amp;#039;équipement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Quelle est la nature de l&amp;#039;aide ?&lt;/p&gt;&lt;p&gt;l&amp;#039;aide est variable en fonction du type de projet:&lt;/p&gt;&lt;p&gt;Sites de réemploi / taux d&amp;#039;intervention: 60% / montant d&amp;#039;aide plafonné à 100 000 euros.&lt;/p&gt;&lt;p&gt;Centres de tri / taux d&amp;#039;intervention: 50% / montant d&amp;#039;aide plafonné à 200 000 euros.&lt;/p&gt;&lt;p&gt;Déchèteries professionnelles / taux d&amp;#039;intervention: 50% / montant d&amp;#039;aide plafonné à 200 000 euros.&lt;/p&gt;&lt;p&gt;Déchèteries publiques / taux d&amp;#039;intervention: 50% / montant d&amp;#039;aide plafonné à 300 000 euros.&lt;/p&gt;&lt;p&gt;Solutions de valorisation matière innovantes / taux d&amp;#039;intervention: 50% / montant d&amp;#039;aide plafonné à 50 000 euros.&lt;/p&gt;&lt;p&gt;Solutions de valorisation matière / taux d&amp;#039;intervention: 50% / montant d&amp;#039;aide plafonné à 300 000 euros.&lt;/p&gt;&lt;p&gt;Solutions de valorisation innovante pour les déchets du BTP / taux d&amp;#039;intervention: 50% / montant d&amp;#039;aide plafonné à 50 000 euros.&lt;/p&gt;&lt;p&gt;Unités de préparation de déchets / taux d&amp;#039;intervention: 20% / montant d&amp;#039;aide plafonné à 50 000 euros.&lt;/p&gt;&lt;p&gt;Cas particuliers des moyens de collecte (bacs, points d&amp;#039;apport volontaire, matériel nécessaire à l&amp;#039;opération, étude d&amp;#039;optimisation) : uniquement pour les EPCI - taux d&amp;#039;aide modulé en fonction de la population et des dossiers précédents.&lt;/p&gt;&lt;p&gt;Les taux, dans la limite du maximum fixé, seront modulés en fonction de la qualité technique du projet et sa pertinence notamment territoriale, et des impacts attendus et objectifs fixés.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P11" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les dépenses éligibles sont les études, les travaux, le matériel d&amp;#039;équipement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-equipements-et-filieres-de-valorisation-des-dechets</t>
+        </is>
+      </c>
+      <c r="W11" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_VALODECH/depot/simple</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bassin Azuréen: &lt;a href="mailto:dnakache&amp;#64;maregionsud.fr"&gt;dnakache&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:dfrequelin&amp;#64;maregionsud.fr"&gt;dfrequelin&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Alpin: &lt;a href="mailto:mlraynaud&amp;#64;maregionsud.fr"&gt;mlraynaud&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:mallix&amp;#64;maregionsud.fr"&gt;mallix&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Provençal: &lt;a href="mailto:ogairaldi&amp;#64;maregionsud.fr"&gt;ogairaldi&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:mtourniaire&amp;#64;maregionsud.fr"&gt;mtourniaire&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Rhodanien: &lt;a href="mailto:npouteau&amp;#64;maregionsud.fr"&gt;npouteau&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:yknoppers&amp;#64;maregionsud.fr"&gt;yknoppers&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Projets économie circulaire: &lt;a href="mailto:gdaude&amp;#64;maregionsud.fr"&gt;gdaude&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-equipements-et-filieres-de-valorisation-des-dechets/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>166080</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Encourager la mise en capacité des territoires de projets et des filières économiques du Massif des Alpe</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Recherche et réseaux alpins</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens. &lt;/p&gt;
+&lt;p&gt;L&amp;#039;aide &amp;#34;CIMA Recherche et réseaux&amp;#34; s&amp;#039;inscrit dans le champs hors Espaces valléens :&lt;/p&gt;
+&lt;p&gt;Elle a pour objectif d&amp;#039;encourager la mise en capacité des territoires de projets et des filières économiques du Massif des Alpes ; elle soutient des dynamiques précises de réseaux permettant une capitalisation et une diffusion de toutes les expériences et bonnes pratiques à l’ensemble des territoires alpins ; elle contribue à l&amp;#039;émergence de projets innovants et la production de connaissance en décloisonnant les filières.&lt;br /&gt; &lt;br /&gt; Le Schéma de Massif des Alpes met en avant l’importance de soutenir les réseaux d’acteurs structurés à l’échelle du massif des Alpes, dont les têtes de réseaux participent activement au bon fonctionnement de la gouvernance alpine.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;groupements d’intérêt public (GIP) ;&lt;/li&gt; 	&lt;li&gt;structures de réseaux.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les actions doivent servir la politique du Comité de Massif des Alpes.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Type d&amp;#039;actions éligibles&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Appuyer les réseaux scientifiques et professionnels d’observation, analyse, études et alertes&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Travaux de recherches appliquées et d’actions thématiques partagés soit en inter massifs français, soit entre partenaires alpins ;&lt;/li&gt; 	&lt;li&gt;Production et gestion de connaissances (inventaires naturalistes, programmes de recherche, création d’outils d’observation visant la production de données, leur validation, leur regroupement, leur traitement référentiel, leur mise à disposition, dispositifs d’alerte) dans les domaines de la biodiversité, des risques naturels, de la gestion de l’eau ou autres enjeux identifiés par le Comité de Massif des Alpes dans son Schéma Interrégional, notamment au regard du changement climatique ;&lt;/li&gt; 	&lt;li&gt;Promotion, capitalisation et diffusion de travaux conduits sur les domaines précités ; animation a minima à l’échelle régionale d’interfaces scientifiques et opérationnelles, de mise en réseau des acteurs sur des thématiques dont les enjeux ont été définis dans le Schéma Interrégional du Massif des Alpes (dont notamment la gestion des risques naturels, le changement; climatique, la biodiversité) ;&lt;/li&gt; 	&lt;li&gt;Mise en place de formations-actions permettant d’intégrer les travaux de l’arc alpin relatifs au changement climatique.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Soutien aux associations ou structures assurant un rôle de &amp;#34;tête de réseau&amp;#34; à l&amp;#039;échelle alpine :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Actions de mise en réseau d’acteurs et de territoires, dont la portée est a minima régionale, visant la promotion, la capitalisation d’outils et de ressources, la mutualisation et la diffusion des connaissances et des pratiques sur des thématiques dont les enjeux sont spécifiés dans le Schéma Interrégional du Massif des Alpes ; A titre d’exemples : savoir-faire et culture alpine, produits de montagne, éducation à la montagne (actions en direction notamment des populations citadines et/ou des jeunes), valorisation touristique des patrimoines naturels et culturels de montagne, gestion des risques naturels, le changement climatique, ressource en eau, dynamique des territoires « Espaces valléens » ;&lt;/li&gt; 	&lt;li&gt;Actions d’animation des travaux du Comité de massif par la production de contenu, la mise en réseaux d’acteurs et la mise en œuvre des outils d’intervention ;&lt;/li&gt; 	&lt;li&gt;Des actions ou rencontres permettant de faire bénéficier les territoires des Alpes du sud des travaux et expériences conduits dans d’autres régions alpines d’Europe ;&lt;/li&gt; 	&lt;li&gt;Des événementiels d&amp;#039;envergure régionale, interrégionale ou nationale mettant en valeur les territoires de montagne, permettant la mise en réseau d&amp;#039;acteurs et renforçant la politique du massif des Alpes.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Type d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Investissements lourds, infrastructures ;&lt;/li&gt; 	&lt;li&gt;Les événements locaux reconduits annuellement.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+International
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions doivent servir la politique du Comité de Massif des Alpes.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Type d&amp;#039;actions éligibles&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Appuyer les réseaux scientifiques et professionnels d’observation, analyse, études et alertes&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Travaux de recherches appliquées et d’actions thématiques partagés soit en inter massifs français, soit entre partenaires alpins ;&lt;/li&gt; 	&lt;li&gt;Production et gestion de connaissances (inventaires naturalistes, programmes de recherche, création d’outils d’observation visant la production de données, leur validation, leur regroupement, leur traitement référentiel, leur mise à disposition, dispositifs d’alerte) dans les domaines de la biodiversité, des risques naturels, de la gestion de l’eau ou autres enjeux identifiés par le Comité de Massif des Alpes dans son Schéma Interrégional, notamment au regard du changement climatique ;&lt;/li&gt; 	&lt;li&gt;Promotion, capitalisation et diffusion de travaux conduits sur les domaines précités ; animation a minima à l’échelle régionale d’interfaces scientifiques et opérationnelles, de mise en réseau des acteurs sur des thématiques dont les enjeux ont été définis dans le Schéma Interrégional du Massif des Alpes (dont notamment la gestion des risques naturels, le changement; climatique, la biodiversité) ;&lt;/li&gt; 	&lt;li&gt;Mise en place de formations-actions permettant d’intégrer les travaux de l’arc alpin relatifs au changement climatique.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Soutien aux associations ou structures assurant un rôle de &amp;#34;tête de réseau&amp;#34; à l&amp;#039;échelle alpine :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Actions de mise en réseau d’acteurs et de territoires, dont la portée est a minima régionale, visant la promotion, la capitalisation d’outils et de ressources, la mutualisation et la diffusion des connaissances et des pratiques sur des thématiques dont les enjeux sont spécifiés dans le Schéma Interrégional du Massif des Alpes ; A titre d’exemples : savoir-faire et culture alpine, produits de montagne, éducation à la montagne (actions en direction notamment des populations citadines et/ou des jeunes), valorisation touristique des patrimoines naturels et culturels de montagne, gestion des risques naturels, le changement climatique, ressource en eau, dynamique des territoires « Espaces valléens » ;&lt;/li&gt; 	&lt;li&gt;Actions d’animation des travaux du Comité de massif par la production de contenu, la mise en réseaux d’acteurs et la mise en œuvre des outils d’intervention ;&lt;/li&gt; 	&lt;li&gt;Des actions ou rencontres permettant de faire bénéficier les territoires des Alpes du sud des travaux et expériences conduits dans d’autres régions alpines d’Europe ;&lt;/li&gt; 	&lt;li&gt;Des événementiels d&amp;#039;envergure régionale, interrégionale ou nationale mettant en valeur les territoires de montagne, permettant la mise en réseau d&amp;#039;acteurs et renforçant la politique du massif des Alpes.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Type d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Investissements lourds, infrastructures ;&lt;/li&gt; 	&lt;li&gt;Les événements locaux reconduits annuellement.&lt;/li&gt; &lt;/ul&gt; &lt;div&gt;&lt;p&gt;&lt;strong&gt;Vous avez déposé une demande &lt;u&gt;avant le 1er octobre 2024&lt;/u&gt; ? &lt;/strong&gt;&lt;br /&gt; &lt;a href="https://subventionsenligne.maregionsud.fr/" rel="noreferrer" target="_blank"&gt;Accédez à la plateforme de suivi de votre dossier&lt;/a&gt;&lt;/p&gt;&lt;/div&gt;
+&lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/recherche-reseaux-alpins</t>
+        </is>
+      </c>
+      <c r="W12" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_CIMARECH/depot/simple</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Montagne et Massif Alpin&lt;/p&gt;
+&lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/recherche-et-reseaux-alpins-1/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>166081</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la filière hydrogène</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Plan régional hydrogène</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La dynamique européenne et nationale annonce l&amp;#039;hydrogène comme une solution pertinente à la décarbonation d&amp;#039;activité émettrice de gaz à effet de serre, tel que les secteurs des transports et de l&amp;#039;industrie.&lt;/p&gt;
+&lt;p&gt;Le Plan Régional Hydrogène de la Région est l&amp;#039;aboutissement d&amp;#039;un travail collaboratif public-privé dont l&amp;#039;ambition est d&amp;#039;apporter de la visibilité aux orientations à prendre pour soutenir la filière hydrogène en région Provence-Alpes-Côte d&amp;#039;Azur et répondre aux enjeux de décarbonation et d&amp;#039;intégration des énergies renouvelables. Ce document présente le contexte territorial favorable à l&amp;#039;hydrogène, définit des priorités et objectifs chiffrés ainsi que des actions à entreprendre pour permettre le développement de la filière hydrogène.&lt;/p&gt;
+&lt;p&gt;Les 4 priorités de ce Plan Régional Hydrogène sont la décarbonation de la mobilité, la décarbonation de l&amp;#039;industrie, la production d&amp;#039;hydrogène renouvelable et bas carbone et la structuration d&amp;#039;une filière créatrice d&amp;#039;activités et d&amp;#039;emplois.&lt;/p&gt;
+&lt;p&gt;Dans ce cadre, les type de projet concernés sont :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la production d&amp;#039;hydrogène ;&lt;/li&gt; 	&lt;li&gt;le transport, le stockage et la distribution d&amp;#039;hydrogène ;&lt;/li&gt; 	&lt;li&gt;le déploiement d&amp;#039;usage de l&amp;#039;hydrogène les plus pertinents ;&lt;/li&gt; 	&lt;li&gt;la recherche et développement ;&lt;/li&gt; 	&lt;li&gt;les études d&amp;#039;opportunité ;&lt;/li&gt; 	&lt;li&gt;les études de faisabilité.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Consortium industriel du secteur ;&lt;/li&gt; 	&lt;li&gt;énergéticiens et développeurs de projets ;&lt;/li&gt; 	&lt;li&gt;collectivités locales.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les projets doivent impérativement présenter un caractère mature et respecter les priorités du Plan régional hydrogène.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Mobilité pour tous
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P13" s="1" t="inlineStr">
+        <is>
+          <t>30/05/2024</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent impérativement présenter un caractère mature et respecter les priorités du Plan régional hydrogène.&lt;/p&gt; &lt;p&gt;Dans un premier temps il est indispensable de contacter le chargé de missions régionale pour présenter le projet et demander des renseignements.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/plan-regional-hydrogene</t>
+        </is>
+      </c>
+      <c r="W13" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_HYDREGIO/depot/simple</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Stéphane Faudon&lt;/p&gt;
+&lt;p&gt;Mail : &lt;a href="mailto:sfaudon&amp;#64;maregionsud.fr"&gt;sfaudon&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-regional-hydrogene-1/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>166083</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Aider les jeunes pour bien vivre en montagne</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux jeunes pour bien vivre en montagne</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens. L&amp;#039;aide &amp;#34;CIMA Aide aux jeunes pour bien vivre en montagne&amp;#34; s&amp;#039;inscrit dans le champs hors Espaces valléens.&lt;br /&gt; &lt;br /&gt; L&amp;#039;aide vise 4 orientations :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Orientation 1 : Instaurer le réflexe jeune au sein de la CIMA et mettre en place des éléments de suivi&lt;/li&gt; 	&lt;li&gt;Orientation 2 : Soutenir des initiatives, des démarches intégrant des formes de partenariat innovant et la participation des jeunes&lt;/li&gt; 	&lt;li&gt;Orientation 3 : Éducation, sensibilisation, découverte de la montagne&lt;/li&gt; 	&lt;li&gt;Orientation 4 : Emplois, création d’activités et formation des jeunes&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;groupements d’intérêt public (GIP) ;&lt;/li&gt; 	&lt;li&gt;structures de réseaux.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Types d&amp;#039;actions éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Démarches de mise en place d’espaces de création d’activités liée à la montagne par des jeunes à l’échelle d’un espace valléen, en cohérence avec la stratégie touristique identifiée ;&lt;/li&gt; 	&lt;li&gt;Actions visant à dynamiser la mise en réseau d’acteurs relais du « réflexe jeunes » à l’échelle interrégionale ainsi que le partage, la valorisation et la mise en commun des expériences et des bonnes pratiques ;&lt;/li&gt; 	&lt;li&gt;Projets de soutien des formes de partenariat entre jeunes et décideurs et la participation des jeunes dans les différentes instances autour des spécificités de la montagne et sur les enjeux de la jeunesse dans les Alpes ;&lt;/li&gt; 	&lt;li&gt;Actions de sensibilisation, d’éducation (projets à vocation éducative) et de formation pour découvrir la montagne (métiers et vie en montagne) par les jeunes portées par des groupements multi-acteurs (collectivités locales, professionnels, jeunes …) ;&lt;/li&gt; 	&lt;li&gt;Projets de soutien des programmes jeunesse &amp;#34;ville-montagne&amp;#34; de proximité des agglomérations et métropoles au pied des Alpes ;&lt;/li&gt; 	&lt;li&gt;Projets expérimentaux de développement des outils numériques et/ou des contenus de formation à distance pour les jeunes en milieu rural montagnard ;&lt;/li&gt; 	&lt;li&gt;Les actions devront impérativement s’intégrer dans la stratégie de diversification touristique toute saisons mise en œuvre à l’échelle d’un espace valléen.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Forums et festivals des métiers de la montagne.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Sols
+Citoyenneté
+Formation professionnelle
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Types d&amp;#039;actions éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Démarches de mise en place d’espaces de création d’activités liée à la montagne par des jeunes à l’échelle d’un espace valléen, en cohérence avec la stratégie touristique identifiée ;&lt;/li&gt; 	&lt;li&gt;Actions visant à dynamiser la mise en réseau d’acteurs relais du « réflexe jeunes » à l’échelle interrégionale ainsi que le partage, la valorisation et la mise en commun des expériences et des bonnes pratiques ;&lt;/li&gt; 	&lt;li&gt;Projets de soutien des formes de partenariat entre jeunes et décideurs et la participation des jeunes dans les différentes instances autour des spécificités de la montagne et sur les enjeux de la jeunesse dans les Alpes ;&lt;/li&gt; 	&lt;li&gt;Actions de sensibilisation, d’éducation (projets à vocation éducative) et de formation pour découvrir la montagne (métiers et vie en montagne) par les jeunes portées par des groupements multi-acteurs (collectivités locales, professionnels, jeunes …) ;&lt;/li&gt; 	&lt;li&gt;Projets de soutien des programmes jeunesse &amp;#34;ville-montagne&amp;#34; de proximité des agglomérations et métropoles au pied des Alpes ;&lt;/li&gt; 	&lt;li&gt;Projets expérimentaux de développement des outils numériques et/ou des contenus de formation à distance pour les jeunes en milieu rural montagnard ;&lt;/li&gt; 	&lt;li&gt;Les actions devront impérativement s’intégrer dans la stratégie de diversification touristique toute saisons mise en œuvre à l’échelle d’un espace valléen.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Forums et festivals des métiers de la montagne.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aide-jeunes-bien-vivre-en-montagne</t>
+        </is>
+      </c>
+      <c r="W14" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_CIMAJEUN/depot/simple</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Montagne et Massif Alpin&lt;/p&gt;
+&lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-aux-jeunes-pour-bien-vivre-en-montagne-1/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>165807</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et dynamiser un maillage de centres-bourgs vivants, structures de la ruralité ligérienne - Ingénierie et aménagement de l'espace public et mobilité active</t>
+        </is>
+      </c>
+      <c r="C15" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et dynamiser un maillage de centres-bourgs vivants, structures de la ruralité ligérienne - Ingénierie et aménagement de l'espace public et mobilité active</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I15" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J15" s="1" t="inlineStr">
+        <is>
+          <t>Lorsque le projet relève d'un règlement d'aide d'Etat, le taux d’aide mentionné ci-dessus est plafonné par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du présent dispositif.</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTIF DU DISPOSITIF&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_3.1-2_RCB_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les centres-bourgs constituent l’armature de la ruralité ligérienne. Lieux de vie, de services, d’offre culturelle et commerciale, ils permettent à la population de bénéficier d’un cadre de vie qualitatif 
+sans être soumise à des déplacements trop longs. En effet, dans les territoires à faible densité, plus de 
+50% de la part de CO2 est produite par les transports (hommes et marchandises) et ce coût, sans cesse 
+augmenté, est une source de précarité énergétique au moins aussi importante que celle du logement. 
+L’enjeu de réduction de ces impacts se conjugue avec l’enjeu de revitalisation des centres-bourgs. Il 
+est donc important de préserver l’actuel maillage de centres-bourgs et de le dynamiser pour réajuster 
+la trajectoire de leur développement et tendre vers la sobriété.&lt;/p&gt;&lt;p&gt;Les objectifs poursuivis par le GAL sont de :&lt;/p&gt;&lt;p&gt;− Améliorer la concertation publique / privée dans les projets de revitalisation des centres-bourgs&lt;/p&gt;&lt;p&gt;− Déployer des moyens d’ingénierie pour améliorer la vision prospective et concertée des projets 
+de développement des centres-bourgs&lt;/p&gt;&lt;p&gt;− Aménager les espaces publics de manière apaisée et durable tout en protégeant la biodiver_x0002_sité et en préservant le patrimoine&lt;/p&gt;&lt;p&gt;− Développer une mobilité faiblement émettrice de GES&lt;/p&gt;&lt;p&gt;− Favoriser les expérimentations en centre-bourg&lt;/p&gt;&lt;p&gt;La prise en compte des enjeux de transition écologique et énergétique :&lt;/p&gt;&lt;p&gt;− Favoriser le développement des centres-bourgs qui tendent vers la sobriété&lt;/p&gt;&lt;p&gt;− Sensibiliser les habitants et les usagers&lt;/p&gt;&lt;p&gt;− Adapter ou réutiliser l’existant et développer sa polyvalence&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Au travers du présent appel à projets, le GAL Loire vise à soutenir :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les moyens d’ingénierie en faveur des projets de revitalisation des centres-bourgs :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     - L’élaboration de projets prospectifs, intégrés et multisectoriels de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - L’accompagnement pour la montée en compétences des acteurs publics et privés sur la 
+thématique de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - La mise en place de démarches participatives, de méthodes innovantes intégrant la
+concertation des citoyens dans les projets de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - L’émergence de projets opérationnels innovants, qualitatifs et éco-responsables évitant 
+l’étalement urbain et permettant de redensifier le centre-bourg.&lt;/p&gt;&lt;p&gt;• L’aménagement durable des espaces publics, en centre-bourg, au travers de :&lt;br /&gt;     - La création, le développement de jardins partagés, nourriciers ;&lt;br /&gt;     - La création, l’amélioration d’îlots de fraicheur favorisant les espèces résistantes au 
+changement climatique et la perméabilisation des sols ;&lt;br /&gt;     - La réflexion et l’acquisition de mobiliers urbains ;&lt;br /&gt;     - La gestion collective des biodéchets ;&lt;br /&gt;     - L’émergence de projets d’autoconsommation collective ;&lt;br /&gt;     - Toute solution innovante contribuant à la transition écologique et énergétique.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;• Les aménagements durables de mobilité active au travers de :&lt;br /&gt;     - La sécurisation des cheminements de mobilité active ;&lt;br /&gt;     - La création de stationnements de mobilité active adaptés ;&lt;br /&gt;     - La mise en place de solutions de co-mobilité innovantes ;&lt;br /&gt;     - La sensibilisation de la population face à l’enjeu de mobilité décarbonée.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les caractères innovant, qualitatif et éco-responsable s‘apprécieront au regard de la grille de 
+sélection.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;A ce titre seront soutenues, plus précisément, les actions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les actions d’animation ;&lt;/p&gt;&lt;p&gt;- Les actions de communication ;&lt;/p&gt;&lt;p&gt;- Les formations ;&lt;/p&gt;&lt;p&gt;- Les études ;&lt;/p&gt;&lt;p&gt;- La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;- La création et diffusion culturelle et artistique ;&lt;/p&gt;&lt;p&gt;- Les opérations d’acquisition de matériels et d’équipements ;&lt;/p&gt;&lt;p&gt;- Les opérations d’aménagement et de travaux.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles &lt;/strong&gt;les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
+dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Notamment, sont inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;→ Les projets de revitalisation des centres-bourgs éligibles à l’axe 7 FEDER Massif Central ;&lt;/p&gt;&lt;p&gt;→ Les projets éligibles au dispositif 2.2.4.1 du FEDER : Solutions fondées sur la nature.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Sont inéligibles&lt;/strong&gt;&lt;strong&gt; les projets suivants :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les projets de mobilité active en lien avec une activité ou itinérance touristique (éligible à l’AAP 
+2.1) ;&lt;/p&gt;&lt;p&gt;- Les projets portant exclusivement sur la création ou le développement de commerces ou 
+services (éligible à l’AAP 3.3) ;&lt;/p&gt;&lt;p&gt;- Les projets exclusifs de création ou d’entretien de voirie et réseaux divers ;&lt;/p&gt;&lt;p&gt;- Les projets exclusifs de travaux de démolition et/ou de déconstruction ;&lt;/p&gt;&lt;p&gt;- Les foires et manifestations.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Définitions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-bourg&lt;/strong&gt; : &lt;em&gt;cf&lt;/em&gt;. définition inscrite à l’annexe 1 du présent appel à projets.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilité active &lt;/strong&gt;: désigne l’ensemble des déplacements impliquant une dépense énergétique par le 
+biais d’un effort musculaire avec ou sans assistance électrique. Au sens de cet AAP, les projets de 
+mobilité active devront être en corrélation avec un projet de revitalisation des centres-bourgs. Il s’agira 
+d’accompagner des projets de mobilité entre le centre-bourg et ses périphéries ou au sein même du 
+centre-bourg.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Solution innovante&lt;/strong&gt; : le GAL entend la notion d’innovation, dans un sens large et englobant des formes 
+d’innovation technique et technologique, de modèle économique, organisationnelle et de 
+gouvernance, d’information et de communication, d’usages et services, d’interaction sociale et de 
+coopération, nouvelles ou significativement améliorées par rapport à celles précédemment élaborées.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Culture et identité collective
+Espaces verts
+Espace public
+Friche
+Recyclage et valorisation des déchets
+Accès aux services
+Citoyenneté
+Revitalisation
+Innovation, créativité et recherche
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P15" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="Q15" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2026</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;- Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
+les aides FEADER » ;&lt;/p&gt;&lt;p&gt;- Les indivisions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
+que le projet soit éligible au présent appel à projets. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
+FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
+dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
+éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
+de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
+comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• La localisation du projet d’aménagement de l’espace public doit se situer dans la partie agglomérée d’une commune éligible (annexe 1). Un plan de localisation devra être fourni par le 
+porteur de projet et validé par le comité de programmation.&lt;/p&gt;&lt;p&gt;• Les projets de mobilité active devront concerner des circuits internes au centre-bourg ou entre le centre-bourg et ses périphéries. Un plan de localisation devra être fourni par le porteur de 
+projet et validé par le comité de programmation.&lt;/p&gt;&lt;p&gt;• Pour les actions concernant l’élaboration de projets prospectifs, intégrés et multisectoriels de 
+revitalisation des centres-bourgs, un argumentaire devra être fourni par le porteur de projet et 
+validé par le comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Pour le volet « voirie » des travaux, les dépenses de voirie perméables devront être clairement 
+distinguées des dépenses de voiries imperméables. Un argumentaire devra être fourni au 
+moment du dépôt du dossier.&lt;/p&gt;&lt;p&gt;• Pour les projets d’aménagement et de mobilité active, une étude préalable est obligatoire. Le 
+porteur de projet devra fournir le rendu définitif de l’étude au moment du dépôt de dossier.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DÉPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\&lt;/strong&gt; Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
+l’opération et comporter un lien démontré avec celle-ci.
+Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel : 
+Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris :&lt;/p&gt;&lt;p&gt;     o Le matériel d’occasion selon les conditions précisées dans le document « Les règles communes à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;     o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
+de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;     o Tout devis ou facture inférieur à 100 € HT.&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;     o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 744 
+heures soit 0.5 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au 
+31/12/2027 ;&lt;/p&gt;&lt;p&gt;     o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
+respectif de 15% et 5% des frais de personnel directs éligibles.
+Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
+dans le document « Les règles communes à toutes les aides FEADER » partie « règles communes relatives 
+à la mise en place des options de coûts simplifiés », consultables sur le site du Guide des aides de la 
+Région Auvergne Rhône Alpes https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer 
+une demande » du dispositif concerné.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Dépenses inéligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les dépenses définies comme inéligibles dans le document « Les règles communes à toutes les 
+aides FEADER » ;&lt;/p&gt;&lt;p&gt;- Les véhicules standards (utilitaires, remorques) sans aménagement spécifique ;&lt;/p&gt;&lt;p&gt;- Les études exclusives de voirie et réseaux divers ;&lt;/p&gt;&lt;p&gt;- Les études portant exclusivement sur la création ou le développement de commerces ou services.&lt;/p&gt;&lt;p&gt;- Les diagnostics énergétiques exclusifs ;&lt;/p&gt;&lt;p&gt;- Les frais de bouche ;&lt;/p&gt;&lt;p&gt;- L’acquisition de foncier bâti ou non bâti ;&lt;/p&gt;&lt;p&gt;- Les travaux de réseaux divers ;&lt;/p&gt;&lt;p&gt;- Les travaux de voirie en revêtements imperméables ;&lt;/p&gt;&lt;p&gt;- Les équipements connexes strictement liés à la circulation routière motorisée (automobiles, véhi_x0002_cules utilitaires légers ou lourds, deux-roues motorisés) ;&lt;/p&gt;&lt;p&gt;- Fourniture et pose de signalisation et signalétique qui ne concernent pas la mobilité active ;&lt;/p&gt;&lt;p&gt;- Les frais de personnel directs éligibles aux projets d’animation des dispositifs Petites Villes de Demain 
+et Villages d’Avenir ;&lt;/p&gt;&lt;p&gt;- Les études préalables initiées en amont du dépôt du projet.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Plancher et plafond de mes dépenses&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligibles, les projets doivent présenter des dépenses pour un montant devant dépasser 
+5 000 € HT de dépenses éligibles retenues après instruction.&lt;/p&gt;&lt;p&gt;/!\ Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette 
+date est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous 
+devez donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;/!\ Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
+inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
+d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.&lt;/p&gt;&lt;p&gt;NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
+signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;/!\ L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
+Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
+notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;/!\ Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
+engagements. 
+Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
+téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
+concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
+d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
+est cumulable avec d’autres cofinancements publics (Etat, Région, Département, EPCI…) non 
+européens.
+L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
+publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafonds d’aide LEADER :&lt;/p&gt;&lt;p&gt;- 30 000 € pour les projets présentant majoritairement des dépenses de fonctionnement retenues 
+après l’instruction&lt;/p&gt;&lt;p&gt;- 80 000 € pour les projets présentant majoritairement des dépenses d’investissement retenues 
+après l’instruction
+Le taux d’aide appliqué aux projets sélectionnés est de 80 % de l’assiette des dépenses éligibles HT 
+retenues par le service instructeur. 
+Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
+par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
+présent dispositif&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire Forez - Mobilité active</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, Saint-Etienne Métropole) 04 74 87 52 01  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>inesguezennec@loireforez.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ingenierie-et-amenagement-de-l-espace-public-et-mobilite-active/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>CA Loire Forez Agglomération</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>165806</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Coopérer pour étendre son réseau et requestionner les modes de faire</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Coopérer pour étendre son réseau et requestionner les modes de faire</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I16" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J16" s="1" t="inlineStr">
+        <is>
+          <t>Taux maximum d’aides publiques tout financeur public confondu : • Porteur de projet public : 100% de l’assiette des dépenses éligibles HT retenues • Porteur de projet privé : 80 % de l’assiette des dépenses éligibles HT retenues</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTION DU DISPOSITIF&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux.&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_4_COOPERATION_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La mise en œuvre de projets de coopération avec d’autres territoires français, européens, voire extra-européens, est un concept clé du programme LEADER. Les actions de coopération LEADER sont des 
+catalyseurs de dynamiques d’acteurs locaux, des accélérateurs de réalisation de projets innovants. 
+Fort de l’expérience de la programmation précédente, le GAL Loire se laisse ainsi la possibilité 
+d’expérimenter de nouvelles coopérations dans le domaine du textile, du patrimoine gastronomique, 
+de la viticulture ou de la pleine nature par exemple.&lt;/p&gt;&lt;p&gt;Les objectifs poursuivis par le GAL sont de :&lt;/p&gt;&lt;p&gt;− Développer de nouvelles méthodes de travail, confronter les idées, les outils ;&lt;/p&gt;&lt;p&gt;− Inscrire le GAL Loire dans des dynamiques plus larges de coopération (échelle européenne) ;&lt;/p&gt;&lt;p&gt;− Structurer des coopérations avec des territoires partageant des enjeux de développement 
+complémentaires notamment autour du textile, de la gastronomie, du vin, de la revitalisation 
+des centres-bourgs, de la pleine nature, etc.&lt;/p&gt;&lt;p&gt;Prise en compte des enjeux de transition écologique et énergétique :&lt;/p&gt;&lt;p&gt;− La coopération sert la stratégie locale de développement structurée autour de cet enjeu ;&lt;/p&gt;&lt;p&gt;− La coopération permet de capitaliser sur les bonnes pratiques durables rencontrées sur d’autres 
+territoires et d’expérimenter des pistes de solutions communes ;&lt;/p&gt;&lt;p&gt;− La gestion des projets de coopération se fera de manière à limiter l’empreinte écologique du 
+GAL : co-voiturage, utilisation des transports en commun, outils collaboratifs et réunions en 
+visioconférence, supports de communication numérisés, etc.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour répondre au dispositif, les projets devront associer au moins un autre GAL et s’inscrire dans les 
+thématiques travaillées à travers la stratégie locale de développement du GAL Loire :&lt;/p&gt;&lt;p&gt;− Rendre l’économie rurale plus résiliente en soutenant les activités à fort ancrage locale : 
+alimentation, forêt et bois, textile ;&lt;/p&gt;&lt;p&gt;− Faire du tourisme une activité créatrice de valeurs, durable et accessible ;&lt;/p&gt;&lt;p&gt;− Préserver et dynamiser un maillage de centres-bourgs vivants, structure de la ruralité ligérienne.&lt;/p&gt;&lt;p&gt;Le GAL Loire aspire à accompagner au moins un projet de coopération transnationale. 
+Au travers du présent appel à projets, le GAL Loire ambitionne de soutenir les actions de mise en œuvre d’activités de coopération en lien avec la stratégie du GAL. A ce 
+titre seront soutenues, plus précisément les actions suivantes :&lt;/p&gt;&lt;p&gt;→ Les actions d’animation ;&lt;/p&gt;&lt;p&gt;→ Les actions de communication ;&lt;/p&gt;&lt;p&gt;→ Les actions de mise en réseau ;&lt;/p&gt;&lt;p&gt;→ Les études et expertises ;&lt;/p&gt;&lt;p&gt;→ Les actions d’information, de sensibilisation et de formation ;&lt;/p&gt;&lt;p&gt;→ Les projets de recherche ;&lt;/p&gt;&lt;p&gt;→ L’élaboration de diagnostics, d’outils et de plans d’actions visant la mise en œuvre du 
+projet de coopération ;&lt;/p&gt;&lt;p&gt;→ La réalisation des plans d’actions et d’états des lieux ;&lt;/p&gt;&lt;p&gt;→ La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;→ Les actions de création et de diffusion culturelle et artistique ;&lt;/p&gt;&lt;p&gt;→ Les aménagements et travaux ;&lt;/p&gt;&lt;p&gt;→ Les opérations d’acquisition de matériel et d’équipements ;&lt;/p&gt;&lt;p&gt;→ Les actions de promotion, valorisation, commercialisation et mise en réseau.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Au regard de la grille de sélection, une attention particulière sera portée sur les projets prenant en 
+compte les enjeux de transition écologique.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles &lt;/strong&gt;les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
+dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.
+Notamment, seront inéligibles :&lt;/p&gt;&lt;p&gt;→ Les projets de coopération éligibles aux dispositif FEADER 304 et 305 ;&lt;/p&gt;&lt;p&gt;→ Les projets partenariaux éligibles au dispositif FEADER T01.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Sont inéligibles &lt;/strong&gt;les projets suivants : Les projets strictement éligibles aux autres AAP publiés par le GAL&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Transition énergétique
+Recyclage et valorisation des déchets
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Modes actifs : vélo, marche et aménagements associés
+Industrie
+Réduction de l'empreinte carbone
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P16" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="Q16" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2026</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale.&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;− Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
+les aides FEADER » ;&lt;/p&gt;&lt;p&gt;− Les indivisions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
+que le projet soit éligible au présent appel à projet. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
+FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
+dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
+éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
+de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
+comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Pour la mise en œuvre des actions de coopération, le porteur de projet devra fournir un accord 
+de coopération entre les partenaires du projet de coopération et les GAL (ou territoires 
+assimilés) concernés. Cet accord devra être signé au plus tard avant l’engagement juridique 
+de la subvention.&lt;/p&gt;&lt;p&gt;• La demande d’aide devra comporter la description du ou des thèmes de coopération pressentis, des objectifs et des partenaires envisagés pour le projet. Les thèmes de coopération devront s’inscrire dans la stratégie locale de développement du GAL Loire (Economie rurale, 
+Tourisme, Revitalisation des centres-bourgs)&lt;/p&gt;&lt;p&gt;• Le projet de coopération devra justifier de sa volonté d’essaimer à l’échelle du GAL Loire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DEPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\&lt;/strong&gt; Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
+l’opération et comporter un lien démontré avec celle-ci.
+Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel : 
+Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris : &lt;/p&gt;&lt;p&gt;o Le matériel d’occasion selon les conditions précisées dans le document « Les règles communes 
+à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
+de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;o Tout devis ou facture inférieur à 100 HT.&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 372 
+heures soit 0.25 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au 
+31/12/2027 ;&lt;/p&gt;&lt;p&gt;o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
+respectif de 15% et 5% des frais de personnel directs éligibles.
+Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
+dans le document «Les règles communes à toutes les aides FEADER » partie « règles communes relatives 
+à la mise en place des options de coûts simplifiés», consultables sur le site du Guide des aides de la 
+Région Auvergne Rhône Alpes https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer 
+une demande » du dispositif concerné .&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Dépenses inéligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les dépenses définies comme inéligibles dans le document « Les règles communes à toutes les 
+aides FEADER » ;&lt;/p&gt;&lt;p&gt;- Les véhicules standards (utilitaires, remorques) sans aménagement spécifique ; &lt;/p&gt;&lt;p&gt; - Les études préalables initiées en amont du dépôt du projet ;&lt;/p&gt;&lt;p&gt;- Les missions d’encadrement général et les fonctions supports (RH, gestion, entretien…) ne sont pas 
+retenues parmi les dépenses de personnel opérationnel directement rattachées à l’opération. Elles 
+sont inclues dans les coûts indirects.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Plancher et plafond de mes dépenses&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligibles, les projets doivent présenter des dépenses pour un montant devant dépasser 
+5 000 € HT de dépenses éligibles retenues après instruction.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette date 
+est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous devez 
+donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
+inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
+d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.
+NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
+signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
+Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
+notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
+engagements. 
+Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
+téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
+concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
+d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
+est cumulable avec d’autres cofinancements publics locaux (Etat, Région, Département, EPCI…) non 
+européens.
+L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
+publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafond d’aide LEADER : 50 000 €&lt;/p&gt;&lt;p&gt;Le taux d’intervention du FEADER (mesure 501 LEADER) appliqué aux projets sélectionnés est de 80%
+de l’assiette des dépenses éligibles HT retenues par le service instructeur.&lt;/p&gt;&lt;p&gt;Taux maximum d’aides publiques tout financeur public confondu :&lt;/p&gt;&lt;p&gt;• Porteur de projet public : 100% de l’assiette des dépenses éligibles HT retenues&lt;/p&gt;&lt;p&gt;• Porteur de projet privé : 80 % de l’assiette des dépenses éligibles HT retenues&lt;/p&gt;&lt;p&gt;Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
+par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
+présent dispositif.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette date 
+est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous devez 
+donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
+inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
+d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.
+NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
+signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
+Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
+notification de l’aide attribuée, relève de votre seule responsabilité. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, Saint-Etienne Métropole) 04 74 87 52 01  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>inesguezennec@loireforez.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cooperer-pour-etendre-son-reseau-et-requestionner-les-modes-de-faire-2/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>CA Loire Forez Agglomération</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>165398</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le territoire pour la transition écologique et énergétique</t>
+        </is>
+      </c>
+      <c r="C17" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>GALVD-2327_FA1</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I17" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J17" s="1" t="inlineStr">
+        <is>
+          <t>Pour un porteur de projet public, le taux maximum est de 80%</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le territoire est marqué par la présence de nombreuses entreprises et d&amp;#039;une dynamique d&amp;#039;installation d&amp;#039;activités économiques élevée. Le profil de ces entreprises est principalement composé de petites entreprises locale, TPE et PME, dans des secteurs variés. Le principal secteur d&amp;#039;emploi sur le territoire est celui du commerce, transports et services divers. Des structures d&amp;#039;accompagnement et d&amp;#039;hébergement de ces entreprises sont présentes au sein du Grand Narbonne et de La Domitienne, pour accompagner les porteurs de projets dans la création d&amp;#039;activités pérennes, viables économiquement.&lt;/p&gt;&lt;p&gt;Dans le contexte d&amp;#039;accélération du dérèglement climatique où la nécessité d&amp;#039;action se fait toujours plus pressante, l&amp;#039;enjeu est de pouvoir accompagner des structures diverses dans des démarches de transition écologique, d&amp;#039;économie d&amp;#039;énergie et d&amp;#039;efficacité énergétique.&lt;/p&gt;&lt;p&gt;L&amp;#039;objectif de cette action est de promouvoir des actions de transition écologique d&amp;#039;entreprises et d&amp;#039;associations, avec une réflexion autour de leur impact sur notre environnement et des leviers d&amp;#039;amélioration sur lesquels il est possible d&amp;#039;agir.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions :&lt;/strong&gt;&lt;em&gt;&lt;br /&gt;2 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 1.1 : Soutenir les aménagements et investissements durables&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectif opérationnel 1.2 : Inciter les acteurs du territoire à un changement de pratiques&lt;br /&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;1.2.1 : &lt;/strong&gt;&lt;span&gt;Soutien aux études et diagnostics d&amp;#039;impacts&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;1.2.2 : &lt;/strong&gt;&lt;span&gt;Soutien aux initiatives de formation, éducation, sensibilisation&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Achat de nouveaux matériels économes, gestion de l&amp;#039;énergie d&amp;#039;un bâtiment, etc.;&lt;/li&gt;&lt;li&gt;Etude d&amp;#039;impact, actions de formation / sensibilisation aux changements climatiques, à la transition écologique, études et diagnostics énergétiques, sourçage d&amp;#039;approvisionnements locaux, etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Risques naturels
+Qualité de l'air
+Biodiversité
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P17" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q17" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;em&gt;&lt;u&gt;Les types d&amp;#039;opérations retenues&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Objectif opérationnel 1.1 :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions et outils de promotion et communication ;&lt;/li&gt;&lt;li&gt;Création, développement, maintien et mutualisation de services, d&amp;#039;activité, d&amp;#039;outils et de produits ;&lt;/li&gt;&lt;li&gt;Formation, animation, accompagnement, expertise et assistance ;&lt;/li&gt;&lt;li&gt;Réalisation d&amp;#039;étude ;&lt;/li&gt;&lt;li&gt;Réalisation, développement, modernisation ou mise en place d&amp;#039;aménagements, de travaux, de constructions et d&amp;#039;équipements (dont achat).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Objectif opérationnel 1.2 :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;li&gt;Actions et outils de promotion et communication ;&lt;/li&gt;&lt;li&gt;Création, développement, maintien et mutualisation de services, d&amp;#039;activité, d&amp;#039;outils et de produits ;&lt;/li&gt;&lt;li&gt;Formation, animation, accompagnement, expertise et assistance ;&lt;/li&gt;&lt;li&gt;Organisation et animation liées à l&amp;#039;évènementiel ;&lt;/li&gt;&lt;li&gt;Réalisation d&amp;#039;étude ;&lt;/li&gt;&lt;li&gt;Réalisation, développement, modernisation ou mise en place d&amp;#039;aménagements, de travaux, de constructions et d&amp;#039;équipements (dont achat)&lt;/li&gt;&lt;li&gt;Voyages d&amp;#039;étude.&lt;/li&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Les bénéficiaires&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Acteurs locaux porteurs d&amp;#039;un projet s&amp;#039;inscrivant dans la stratégie LEADER/DLAL quelle que soit leur forme juridique à l&amp;#039;exception des bénéficiaires exclus dans la liste ci-dessous:&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Particuliers;&lt;/li&gt;&lt;li&gt;Entreprises autres que leurs collectivités et leurs groupements dont le chiffre d&amp;#039;affaires est de plus de 1 million d&amp;#039;euros et de plus de 10 employés, sur la base du bilan N-1 au moment du dépôt de la demande d&amp;#039;aide;&lt;/li&gt;&lt;li&gt;Conseils départementaux, conseil régional et leurs établissements (ADT, CRT, Ad&amp;#039;Occ ...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les dépenses éligibles&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Outre les dépenses prévues dans le décret 2023-5 fixant les règles relatives aux conditions d&amp;#039;éligibilité temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du FEADER, toute dépense matérielle ou immatérielle s&amp;#039;inscrivant dans la stratégie LEADER/DLAL est éligible à l&amp;#039;&lt;u&gt;exception des dépenses exclues indiquées dans la liste ci-dessous:&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Contributions en nature dont bénévolat ;&lt;/li&gt;&lt;li&gt;Auto-construction ;&lt;/li&gt;&lt;li&gt;Dépenses de fonctionnement de la structure sur la base de frais réel ;&lt;/li&gt;&lt;li&gt;Amortissement des biens neuf ;&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi et présentées séparément de l&amp;#039;opération d&amp;#039;investissement ; &lt;/li&gt;&lt;li&gt;Réseaux secs et humides ;&lt;/li&gt;&lt;li&gt;Travaux de voirie et d&amp;#039;espaces imperméabilisants des sols sauf si l&amp;#039;impossibilité technique est démontrée par une attestation d&amp;#039;un organisme qualifié;&lt;/li&gt;&lt;li&gt;Achats et productions destinés à la revente.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les montants et taux d&amp;#039;aide applicables&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Taux maximal d&amp;#039;aides publiques : 80% sous réserve du régime d&amp;#039;aide d&amp;#039;Etat applicable et sous réserve du respect de la législation nationale et européenne&lt;/p&gt;&lt;p&gt;Taux de cofinancement du FEADER : 80% de la dépense publique cofinancée.&lt;/p&gt;&lt;p&gt;Taux d&amp;#039;intervention FEADER minimum : Le FEADER doit représenter à minima 15% de l&amp;#039;assiette éligible retenue&lt;/p&gt;&lt;p&gt;Plancher de l&amp;#039;aide FEADER (applicable à l&amp;#039;instruction de la demande d&amp;#039;aide) :&lt;br /&gt;- Collectivités et leurs groupements, autres établissements publics, OQDP : 10 000€&lt;br /&gt;- Personnes physiques, entreprises, associations, fondations : 4 000€&lt;/p&gt;&lt;p&gt;&lt;span&gt;Plafond de l&amp;#039;aide FEADER : &lt;/span&gt;50 000€&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Co-financements mobilisables&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Etat, Région, Départements, EPCI, Syndicats intercommunaux, Communautés de communes, Communes, Organisme public.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Eléments concernant la sélection des opérations&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;L&amp;#039;examen et la sélection des projets relevant de cette fiche-action feront l&amp;#039;objet de critères définis par le comité de programmation et formalisés au travers d&amp;#039;une grille de sélection.&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Pérennité de l&amp;#039;opération&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Les investissements aidés doivent être maintenus pour une durée de 3 ans à compter de la date de dépôt de la dernière demande de paiement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.parc-naturel-narbonnaise.fr/en-action/economie/gal-via-domitia/</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;galviadomitia&amp;#64;pnrnm.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>j.cotxet@pnrnm.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-au-territoire-pour-la-transition-ecologique-et-energetique/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>27/08/2025</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>166152</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer les écosystèmes - Mission Nature - Appel à projets 2026</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Mission Nature - Appel à projets 2026</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I18" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J18" s="1" t="inlineStr">
+        <is>
+          <t>De 50.000€ jusqu'à 1.000.000€ par projet</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cet appel à projets vise à identifier les projets qui seront soutenus dans le cadre du jeu Mission Nature consacré à la biodiversité en partenariat avec FDJ United.&lt;/p&gt;&lt;p&gt;Il est destiné à faire émerger et à appuyer la mise en œuvre des projets en faveur de la restauration d’écosystèmes dans toutes leurs composantes (habitats, espèces, fonctions, pressions/menaces…), en cohérence avec les stratégies et dispositifs nationaux et régionaux dédiés à la biodiversité.&lt;/p&gt;&lt;p&gt;L’appel à projets vise particulièrement les projets déployant une approche systémique. Les projets porteront sur des travaux de restauration d’un écosystème comprenant préférentiellement la suppression d’une ou plusieurs pressions ayant un impact négatif sur le milieu (incluant la renaturation des sols, le ré-ensauvagement, la restauration « passive », etc.) tout en assurant – lorsque cela est pertinent – la sécurisation foncière ou l’encadrement des activités susceptibles d’engendrer des pressions et la pérennité du résultat obtenu (acquisition, contractualisation, obligation réelle environnementale, baux ruraux à clause environnemental, etc.).&lt;/p&gt;&lt;p&gt;Calendrier&lt;/p&gt;&lt;p&gt;▶ 7 mai 2026 à 23h59 (heure de Paris) : date limite de réception des candidatures ;&lt;/p&gt;&lt;p&gt;▶ juillet 2026 : annonce des projets lauréats.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Retour de l’Effraie des clochers et du
+Gypaète barbu, restauration des Pozzis du Renosu et des pelouses calcaires de
+la forêt de Verdun, sauvegarde de la Tortue d’Hermann et des tortues marines,
+restauration de zones humides en Brenne et au Mont-Saint-Michel, conservation
+du Gecko vert de Manapany et de l’Iguane des petites Antilles…&lt;/p&gt;&lt;p&gt;Autant de symboles de la restauration de la
+biodiversité déjà soutenus grâce à Mission Nature.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Tout savoir sur les projets
+: &lt;a href="https://www.ofb.gouv.fr/mission-nature"&gt;https://www.ofb.gouv.fr/mission-nature&lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="Q18" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions des projets
+devront principalement contribuer à des objectifs de restauration
+d’écosystèmes dans toutes leurs composantes (habitats, espèces, fonctions,
+pressions/menaces…). Selon la SER (Society For Ecological Restoration),
+la restauration écologique est un « processus qui
+assiste l’autoréparation d’un écosystème qui a été dégradé, endommagé ou
+détruit » (Society for Ecological Restoration
+International Science &amp;amp; Policy Working Group. 2004).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Actions éligibles :&lt;/p&gt;&lt;p&gt;➢    
+Acquisition et sécurisation
+foncière ;&lt;/p&gt;&lt;p&gt;➢    
+Diagnostic écologique initial ;&lt;/p&gt;&lt;p&gt;➢    
+Travaux (au préalable fournir le diagnostic
+réalisé) ;&lt;/p&gt;&lt;p&gt;➢    
+Activités de suivi et d’évaluation
+ainsi que leur élaboration ;&lt;/p&gt;&lt;p&gt;➢    
+Actions de communication
+(valorisation et partage d’expérience) ;&lt;/p&gt;&lt;p&gt;➢    
+Actions de sensibilisation ;&lt;/p&gt;&lt;p&gt;➢    
+Et de manière générale, toutes
+actions concourant à la bonne réussite du projet.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Toutes ces actions ne sont
+pas éligibles si réalisées seules, elles doivent être intégrées à un projet
+global.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Actions
+non éligibles :&lt;/p&gt;&lt;p&gt;➢    
+Toutes actions visant à compenser
+un moindre rendement d’une activité économique ;&lt;/p&gt;&lt;p&gt;➢    
+Toutes actions d’expérimentation
+ou de recherche scientifique ;&lt;/p&gt;&lt;p&gt;➢    
+Toutes actions engendrant de
+l’artificialisation ;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;➢    
+Toutes actions ne répondant pas à
+la définition de la restauration écologique et aux critères de sélection.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T18" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/financements/aap-mission-nature</t>
+        </is>
+      </c>
+      <c r="W18" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/mission-nature-appel-a-projets-2026</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une adresse email est dédiée à vos questions concernant cet appel à projets : &lt;a href="mailto:aap.mission.nature&amp;#64;ofb.gouv.fr" target="_self"&gt;aap.mission.nature&amp;#64;ofb.gouv.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>nicolas.morard@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/restaurer-les-ecosystemes-mission-nature-appel-a-projets-2026/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Office français de la biodiversité</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>11/03/2026</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>166091</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en oeuvre la Stratégie Nationale Biodiversité dans les territoires</t>
+        </is>
+      </c>
+      <c r="C19" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Mise en oeuvre de la Stratégie Nationale Biodiversité dans les territoires</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Directions de l'Environnement, de l'Aménagement et du Logement (DEAL)
+Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)
+Agences de l'eau</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;⚠️A l&amp;#039;attention des porteurs de projets : si vous
+souhaitez financer des opérations de restauration des écosystèmes ou bien un
+Atlas de la Biodiversité Communale, votre projet peut être éligible à la mesure
+Fonds Vert suivante : &amp;#34;&lt;/em&gt;&lt;/strong&gt;&lt;em&gt;&lt;strong&gt;Agir pour
+la biodiversité : des atlas de la biodiversité communale à la restauration de
+la nature&lt;/strong&gt;&lt;/em&gt;&lt;strong&gt;&lt;em&gt;&amp;#34;. &lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;Description du dispositif d&amp;#039;aide&lt;/h3&gt;
+&lt;p&gt;En 2023, la
+Stratégie Nationale Biodiversité a été annoncée. Elle couvre la période
+2023-2030 et traduit l’engagement de la France au titre de la convention sur la
+diversité biologique.&lt;/p&gt;
+&lt;p&gt;Ce
+dispositif d&amp;#039;aide vise à répondre aux enjeux territoriaux identifiés par
+les D(R)EAL. Ainsi, nous invitons les porteurs de projets à se renseigner en amont sur les
+priorités d&amp;#039;action et les conditions d&amp;#039;acceptation définies dans leur territoire.
+&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P19" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2026</t>
+        </is>
+      </c>
+      <c r="Q19" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2026</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+  Porteurs de projets éligibles
+ &lt;/h4&gt;
+&lt;p&gt;Ce dispositif d&amp;#039;aide concerne la France métropolitaine et les territoires ultra-marins.&lt;/p&gt;&lt;p&gt;Il bénéficie aux COM, s&amp;#039;agissant d&amp;#039;une aide de l’État pour la 
+transition écologique, indépendamment des compétences propres de chaque 
+COM. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des collectivités territoriales et groupements de collectivités, y compris les collectivités d’outre-mer ;&lt;/li&gt;&lt;li&gt;des
+ établissements publics locaux (en particulier les sociétés d’économie 
+mixte ou sociétés publiques locales) et des syndicats mixtes (exemple : 
+syndicat mixte de PNR, ...)  ; &lt;/li&gt;&lt;li&gt;&lt;em&gt;des services déconcentrés de l’Etat, &lt;/em&gt;établissements publics de l’Etat ou groupements d’intérêt public ; &lt;/li&gt;&lt;li&gt;des associations ou des fondations, en particulier gestionnaires d’aires protégées ;&lt;/li&gt;&lt;li&gt;des
+ structures professionnelles gestionnaires d’aires protégées (exemples :
+ fédérations régionales des chasseurs, comités des pêches maritimes et 
+des élevages marins ou comités de la conchyliculture etc.) ;&lt;/li&gt;&lt;li&gt;des
+ gestionnaires (exemple : gestionnaire des démarches Grands Sites de 
+France et des opérations grands sites) et propriétaires forestiers ;&lt;/li&gt;&lt;li&gt;des
+ gestionnaires d’infrastructures de transport y compris les services de 
+l’Etat, pour le rétablissement des continuités écologiques (trame verte 
+et bleue) en tant que gestionnaire d&amp;#039;infrastructure (transport, domaine 
+public fluvial en outre-mer ou transfrontalier), hors autoroutes 
+concédées ;&lt;/li&gt;&lt;li&gt;des entreprises privées.&lt;/li&gt;&lt;/ul&gt;
+&lt;h4&gt;
+  Nature des projets éligibles
+ &lt;/h4&gt;
+&lt;p&gt;Ce dispositif est destiné à financer ou co-financer : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;des subventions d’ingénierie et d’études préalables à la conception des projets ainsi que leur évaluation dans le temps ; &lt;/li&gt;&lt;li&gt;des subventions d’investissements permettant la mise en œuvre concrète des solutions identifiées ci-dessus.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les demandes de subventions de fonctionnement ou 
+d’animation des structures, et de subventions aux actions de 
+connaissance dans le cadre de la mise en œuvre des politiques traitées 
+par ce dispositif, ainsi que les financements 
+relatifs à l’animation et à la concertation pour l’émergence de projets 
+relèvent d’un financement budgétaire classique. Elles ne sont donc pas 
+éligibles à la présente aide. Le cas échéant, une action
+ de connaissance ou d’animation peut être éligible à cette aide, si 
+elle s’intègre dans un projet comprenant une mise en œuvre concrète de 
+solution, afin d&amp;#039;éviter d&amp;#039;avoir à multiplier les demandes d&amp;#039;aides auprès des services de l&amp;#039;état pour un seul et même projet.  Les acteurs concernés sont invités à se rapprocher de la 
+Direction (régionale) de l’environnement, du logement et de la nature (D(R)EAL) ou
+ de la Direction départementale des territoires (et de la mer) (DDT-M) qui 
+l’orientera vers l’interlocuteur compétent.&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles 
+les opérations de simple mise en conformité à une 
+obligation réglementaire nationale déjà existante, notamment les 
+obligations de compensation environnementale à charge du maître 
+d’ouvrage ou de prescription administrative de remise en état. &lt;/p&gt;&lt;p&gt;Cette aide pourra subventionner uniquement les opérations allant au-delà de 
+ces obligations réglementaires nationales existantes.&lt;/p&gt;&lt;p&gt;L’exécution
+ du projet (ou, le cas échéant, des postes de dépenses de l’opération 
+ciblés par la subvention) ne peut commencer avant que le dossier de 
+demande ne soit déposé sur la plateforme Démarches Numériques.&lt;/p&gt;&lt;p&gt;&lt;em&gt;Concernant les dépenses d&amp;#039;ingénierie de projet, ce dispositif d&amp;#039;aide peut financer des 
+prestations d’ingénierie (en régie ou externe) pour les porteurs de 
+projets qui en ont besoin afin de faciliter la mise en œuvre de projets 
+financés par cette aide.&lt;/em&gt; Par ailleurs, la mesure 
+ingénierie du fonds vert peut aider les porteurs de projet à faire 
+émerger des projets à forte ambition environnementale sur une enveloppe 
+dédiée à des prestations d’ingénierie d’animation, de planification ou 
+de stratégie.&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles également, car relevant de la mesure fonds vert &amp;#34;Agir pour
+la biodiversité : des atlas de la biodiversité communale à la restauration de
+la nature&amp;#34; :&lt;/p&gt;&lt;p&gt;- Les projets d&amp;#039;Atlas de la Biodiversité Communale &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Les projets de restauration des écosystèmes&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W19" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/snb</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour plus d&amp;#039;informations, merci de contacter la DREAL, DEAL ou DDT-M appropriée.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>romeo.miara@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mise-en-oeuvre-de-la-strategie-ntionale-biodiversite-dans-les-territoires/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>MTECT</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2026</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>165991</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Compléter le dispositif Natura 2000</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Natura 2000</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif de ce cadre d’intervention est de compléter le dispositif Natura 2000 financé via le FEADER et de préciser les aides pouvant être allouées dans le cadre régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;En finançant certains contrats Natura 2000,&lt;/li&gt; 	&lt;li&gt;En incitant les propriétaires à pérenniser l’investissement par le biais d’une ORE pour la contractualisation d’un contrat Natura 2000.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;Les personnes :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;physiques ou morales ;&lt;/li&gt; 	&lt;li&gt;publiques ou privées ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;qui disposent :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;de droits réels ou personnels sur les espaces sur lesquels s’appliquent les opérations ;&lt;/li&gt; 	&lt;li&gt;ou d’un mandat les qualifiant juridiquement pour intervenir sur ces espaces.&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Conditions spécifiques : vocation non agricole des actions mises en place par les personnes pratiquant une activité agricole : &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Les personnes physiques ou morales pratiquant une activité agricole&lt;/strong&gt; au sens de l’article L.311-1 du Code rural ne peuvent signer un contrat Natura 2000 sur des surfaces déclarées à la PAC que pour les actions à vocation non agricole suivantes (actions précisées dans le paragraphe sur les dépenses éligibles) :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Opérations innovantes en faveur d’espèces ou d’habitats d’intérêt communautaire (N27Pi – cf. Annexe) ;&lt;/li&gt; 	&lt;li&gt;Aménagements artificiels en faveur d’espèces d’intérêt communautaire justifiant la désignation du site (N23Pi – Cf. Annexe) ;&lt;/li&gt; 	&lt;li&gt;Contrats forestiers.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Pour chaque action contractuelle se référer à la circulaire du 27 AVRIL 2012 relative à la gestion contractuelle des sites Natura 2000 majoritairement terrestres en application des articles R414-8 à 18 du Code de l’Environnement&lt;/strong&gt;&lt;strong&gt; NOR : DEVL1131446C.&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;span&gt;Localisation du projet&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Les projets éligibles sont :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Situés sur un site pour lequel la Région Provence-Alpes Côte d’Azur est désignée comme autorité de gestion du site en question ;&lt;/li&gt; 	&lt;li&gt;Situés dans le périmètre d’un site Natura 2000 terrestre ou mixte : 	&lt;ul&gt; 		&lt;li&gt;déjà désigné ;&lt;/li&gt; 		&lt;li&gt;ou proposé à désignation.&lt;br /&gt; 		 &lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Actions éligibles&lt;/span&gt;&lt;br /&gt; Le DOCOB du site liste les actions contractuelles pouvant être mises en œuvre via des contrats sur le site concerné. Seuls les contrats correspondants aux mesures prévues au DOCOB du site sont éligibles.&lt;br /&gt; Les contrats possibles sont listés dans l’annexe technique.&lt;br /&gt;  &lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Listes des dépenses éligibles &lt;/span&gt;&lt;br /&gt; Les dépenses éligibles aux contrats Natura 2000 correspondent aux frais engagés par le bénéficiaire. Il s’agit :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;&lt;strong&gt;Prestations de service hors frais d’études et frais d’expert : &lt;/strong&gt;les frais de notaire pour la réalisation d’actions de maintien de l’investissement (ORE, bail emphytéotique) sont éligibles à condition d’avoir un devis, à la condition qu’ils viennent en complément du contrat Natura 2000 objet du dossier de demande d’aide. &lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Frais de personnel :&lt;/strong&gt; supportés par le bénéficiaire, nécessaires à la réalisation de l&amp;#039;opération et  comportant un lien démontré avec celle-ci.&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Frais professionnels associés (hébergement, restauration, déplacements) :&lt;/strong&gt; Sous la forme d’option de coûts simplifiés, valorisés à hauteur de 5% des frais de personnel éligibles.&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Coûts indirects:&lt;/strong&gt; Sur la base d’un forfait de 15% des frais de personnel directs éligibles.&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Frais d’études et frais d’expert:&lt;/strong&gt; Ces dépenses sont plafonnées à 10 % du montant éligible du montant cumulé des autres postes.&lt;/li&gt; &lt;/ul&gt;
+&lt;table cellspacing="0" summary="Contrat Natura 2000"&gt; 	&lt;tbody&gt; 		&lt;tr&gt; 			&lt;td&gt; 			&lt;p&gt; &lt;/p&gt; 			&lt;/td&gt; 		&lt;/tr&gt; 	&lt;/tbody&gt; &lt;/table&gt;
+&lt;p&gt;Les dépenses dans le cadre de contrats forestiers sont soumises aux barèmes en vigueur.&lt;br /&gt;  &lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Listes des dépenses non éligibles &lt;/span&gt;&lt;br /&gt; Les dépenses inéligibles aux contrats Natura 2000 sont les suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les dépenses réalisées pour le respect des législations communautaires, nationales et des réglementations en matière d’environnement et notamment les mises aux normes, de santé publique, de santé des animaux et des végétaux, de bien-être animal et de sécurité du travail ;&lt;/li&gt; 	&lt;li&gt;les diagnostics ou expertises préalables au dépôt d’une demande de contrat Natura 2000 ;&lt;/li&gt; 	&lt;li&gt;l’animation de la mise en œuvre du DOCOB et les actions de sensibilisation ou de communication globale sur le site ;&lt;/li&gt; 	&lt;li&gt;les dépenses liées à la mise en place de mesures compensatoires (loi sur l’eau, protection des espèces protégées, urbanisme, défrichement…) ;&lt;/li&gt; 	&lt;li&gt;l’achat de gros matériels tels que véhicules ou engins professionnels, les investissements de simple remplacement, le matériel d’occasion ;&lt;/li&gt; 	&lt;li&gt;l’achat d’animaux, la location d’animaux reproducteurs, ou l’achat de saillie ;&lt;/li&gt; 	&lt;li&gt;les acquisitions foncières ;&lt;/li&gt; 	&lt;li&gt;les impôts et frais financiers.&lt;/li&gt; 	&lt;li&gt;les dépenses liées aux stagiaires, apprentis ou le bénévolat ;&lt;/li&gt; 	&lt;li&gt;les suivis scientifiques ;&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Particularités pour les contrats Natura 2000 Forestier&lt;/span&gt;&lt;br /&gt; Les propriétaires ou gestionnaires des bois, forêts et terrains à boiser relevant du régime forestier ne peuvent prétendre à la signature d’un contrat Natura 2000 que si ces bois, forêts et terrains à boiser sont dotés d&amp;#039;un &lt;span&gt;document de gestion satisfaisant aux exigences du Code forestier. &lt;/span&gt;Les propriétaires forestiers dont les forêts doivent être dotées d&amp;#039;un plan simple de gestion au titre de l’article L.312-1 du Code forestier ne peuvent prétendre à la signature d’un contrat Natura 2000 que si un tel plan, agréé par le Centre régional de la propriété forestière, est en vigueur.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P20" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2024</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Localisation du projet&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Les projets éligibles sont :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Situés sur un site pour lequel la Région Provence-Alpes Côte d’Azur est désignée comme autorité de gestion du site en question ;&lt;/li&gt; 	&lt;li&gt;Situés dans le périmètre d’un site Natura 2000 terrestre ou mixte : 	&lt;ul&gt; 		&lt;li&gt;déjà désigné ;&lt;/li&gt; 		&lt;li&gt;ou proposé à désignation.&lt;br /&gt; 		 &lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Actions éligibles&lt;/span&gt;&lt;br /&gt; Le DOCOB du site liste les actions contractuelles pouvant être mises en œuvre via des contrats sur le site concerné. Seuls les contrats correspondants aux mesures prévues au DOCOB du site sont éligibles.&lt;br /&gt; Les contrats possibles sont listés dans l’annexe technique.&lt;br /&gt;  &lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Listes des dépenses éligibles &lt;/span&gt;&lt;br /&gt; Les dépenses éligibles aux contrats Natura 2000 correspondent aux frais engagés par le bénéficiaire. Il s’agit :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;&lt;strong&gt;Prestations de service hors frais d’études et frais d’expert : &lt;/strong&gt;les frais de notaire pour la réalisation d’actions de maintien de l’investissement (ORE, bail emphytéotique) sont éligibles à condition d’avoir un devis, à la condition qu’ils viennent en complément du contrat Natura 2000 objet du dossier de demande d’aide. &lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Frais de personnel :&lt;/strong&gt; supportés par le bénéficiaire, nécessaires à la réalisation de l&amp;#039;opération et  comportant un lien démontré avec celle-ci.&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Frais professionnels associés (hébergement, restauration, déplacements) :&lt;/strong&gt; Sous la forme d’option de coûts simplifiés, valorisés à hauteur de 5% des frais de personnel éligibles.&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Coûts indirects:&lt;/strong&gt; Sur la base d’un forfait de 15% des frais de personnel directs éligibles.&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Frais d’études et frais d’expert:&lt;/strong&gt; Ces dépenses sont plafonnées à 10 % du montant éligible du montant cumulé des autres postes.&lt;/li&gt; &lt;/ul&gt;
+&lt;table cellspacing="0" summary="Contrat Natura 2000"&gt; 	&lt;tbody&gt; 		&lt;tr&gt; 			&lt;td&gt; 			&lt;p&gt; &lt;/p&gt; 			&lt;/td&gt; 		&lt;/tr&gt; 	&lt;/tbody&gt; &lt;/table&gt;
+&lt;p&gt;Les dépenses dans le cadre de contrats forestiers sont soumises aux barèmes en vigueur.&lt;br /&gt;  &lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Listes des dépenses non éligibles &lt;/span&gt;&lt;br /&gt; Les dépenses inéligibles aux contrats Natura 2000 sont les suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les dépenses réalisées pour le respect des législations communautaires, nationales et des réglementations en matière d’environnement et notamment les mises aux normes, de santé publique, de santé des animaux et des végétaux, de bien-être animal et de sécurité du travail ;&lt;/li&gt; 	&lt;li&gt;les diagnostics ou expertises préalables au dépôt d’une demande de contrat Natura 2000 ;&lt;/li&gt; 	&lt;li&gt;l’animation de la mise en œuvre du DOCOB et les actions de sensibilisation ou de communication globale sur le site ;&lt;/li&gt; 	&lt;li&gt;les dépenses liées à la mise en place de mesures compensatoires (loi sur l’eau, protection des espèces protégées, urbanisme, défrichement…) ;&lt;/li&gt; 	&lt;li&gt;l’achat de gros matériels tels que véhicules ou engins professionnels, les investissements de simple remplacement, le matériel d’occasion ;&lt;/li&gt; 	&lt;li&gt;l’achat d’animaux, la location d’animaux reproducteurs, ou l’achat de saillie ;&lt;/li&gt; 	&lt;li&gt;les acquisitions foncières ;&lt;/li&gt; 	&lt;li&gt;les impôts et frais financiers.&lt;/li&gt; 	&lt;li&gt;les dépenses liées aux stagiaires, apprentis ou le bénévolat ;&lt;/li&gt; 	&lt;li&gt;les suivis scientifiques ;&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Particularités pour les contrats Natura 2000 Forestier&lt;/span&gt;&lt;br /&gt; Les propriétaires ou gestionnaires des bois, forêts et terrains à boiser relevant du régime forestier ne peuvent prétendre à la signature d’un contrat Natura 2000 que si ces bois, forêts et terrains à boiser sont dotés d&amp;#039;un &lt;span&gt;document de gestion satisfaisant aux exigences du Code forestier. &lt;/span&gt;Les propriétaires forestiers dont les forêts doivent être dotées d&amp;#039;un plan simple de gestion au titre de l’article L.312-1 du Code forestier ne peuvent prétendre à la signature d’un contrat Natura 2000 que si un tel plan, agréé par le Centre régional de la propriété forestière, est en vigueur.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/contrat-natura-2000</t>
+        </is>
+      </c>
+      <c r="W20" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_CONTNAT/depot/simple</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;em&gt;&lt;span&gt;Allo Région : 04.91.57.57.57.&lt;/span&gt;&lt;/em&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/contrat-natura-2000-1/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>165992</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Structurer la filière vrac et Consigne</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Vrac et Consigne</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;Appel à Projets s’attache à cibler les briques manquantes de la chaîne de valeur du &amp;#34;Vrac et de la consigne&amp;#34; à l’échelle des territoires en soutenant les projets permettant la structuration de cette filière en région.&lt;/p&gt;
+&lt;p&gt;Les aides cibleront les investissements permettant la création d&amp;#039;infrastructures, l&amp;#039;achat d&amp;#039;équipements dont les structures resteraient propriétaire, de matériels nécessaires au déploiement de projets structurants, engageant de multiples partenariats, et dont l&amp;#039;objectif permettra de limiter le recours aux emballages et contenants (hors plastiques) à usage unique grâce au ré emploi.&lt;br /&gt; &lt;br /&gt; Les projets devront s&amp;#039;inscrire dans un des 3 volets suivants:&lt;br /&gt; Volet 1 : Soutien aux projets d’acquisition d’équipements et de matériel nécessaires au développement de la vente en vrac et/ou de la consigne et du réemploi&lt;br /&gt; Volet 2 : Soutien à la création de centres de massification et de distribution&lt;br /&gt; Volet 3 : Soutien à la création et à l’installation de centres de lavage&lt;/p&gt; &lt;p&gt;Les acteurs publics (communes, EPCI, établissements scolaires, de santé……..) qui portent des projets de prévention et de réduction des déchets ainsi que les entreprises, les associations et les organisations professionnelles qui portent des projets d’économie circulaire en faveur de la réduction des emballages à usage unique.&lt;/p&gt; &lt;p&gt;Conditions d&amp;#039;éligibilité, tous volets confondus: la légitimité du porteur de projet, la mise en œuvre du projet en région, la conformité avec la règlementation&lt;br /&gt; Les critères de sélection des projets noteront les quantités de déchets évités et la plus value environnementale, le rayonnement territorial du projet, le nombre de structures engagées, la viabilité du modèle économique&lt;br /&gt; Ne sont pas éligibles les dépenses liées entre autres à: l&amp;#039;achat de véhicule de collecte transport, de terrain, la construction d&amp;#039;un bâtiment, la gestion des déchets issus de l&amp;#039;activité de l&amp;#039;entreprise, ainsi que toutes autres dépenses inéligibles référencées dans le règlement financier de la Région en vigueur&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P21" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2024</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Conditions d&amp;#039;éligibilité, tous volets confondus: la légitimité du porteur de projet, la mise en œuvre du projet en région, la conformité avec la règlementation&lt;br /&gt; Les critères de sélection des projets noteront les quantités de déchets évités et la plus value environnementale, le rayonnement territorial du projet, le nombre de structures engagées, la viabilité du modèle économique&lt;br /&gt; Ne sont pas éligibles les dépenses liées entre autres à: l&amp;#039;achat de véhicule de collecte transport, de terrain, la construction d&amp;#039;un bâtiment, la gestion des déchets issus de l&amp;#039;activité de l&amp;#039;entreprise, ainsi que toutes autres dépenses inéligibles référencées dans le règlement financier de la Région en vigueur&lt;/p&gt; &lt;p&gt;&lt;span&gt;Pièces à fournir&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Une fiche de candidature appelée &amp;#34;Fiche Projet&amp;#34; spécifique à un des trois volets. Tout document supplémentaire permettant d&amp;#039;apprécier plus précisément le projet peut être accepté.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Obligations du porteur de projet&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Compléter les éléments attendus dans les fiches projet.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Comment faire sa demande ?&lt;/span&gt;&lt;br /&gt; &lt;a href="mailto:planregionaldechets&amp;#64;maregionsud.fr"&gt;planregionaldechets&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; &lt;strong&gt;L’objet du mail devra débuter par : « AAP VRAC et CONSIGNE 2024 ».&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/vrac-et-consigne</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Région Provence-Alpes-Côte-d’Azur&lt;br /&gt; Direction de la Biodiversité et de la Mer Service Économise Circulaire et Déchets&lt;/strong&gt;&lt;br /&gt; 27 place Jules GUESDE&lt;br /&gt; 13481 MARSEILLE Cedex 20&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Chargé de Projets Économie Circulaire Service Économie Circulaire et Déchets&lt;/strong&gt;&lt;br /&gt; Gérald Daudé&lt;br /&gt; Ligne directe : 04 91 57 58 42&lt;br /&gt; &lt;a href="mailto:gdaude&amp;#64;maregionsud.fr"&gt;gdaude&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Chargée de Mission Déchet et Économie Circulaire Service Économie Circulaire et Déchets&lt;/strong&gt;&lt;br /&gt; Mylène Raynaud&lt;br /&gt; Ligne directe : &amp;#43;04 88 10 76 52&lt;br /&gt; Mobile :&amp;#43;33764591670&lt;br /&gt; &lt;a href="mailto:mlraynaud&amp;#64;maregionsud.fr"&gt;mlraynaud&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Chef de service Service Économie Circulaire et Déchets&lt;/strong&gt;&lt;br /&gt; Véronique Volland&lt;br /&gt; &lt;a href="mailto:vvolland&amp;#64;maregionsud.fr"&gt;vvolland&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/vrac-et-consigne-1/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>165543</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets de plantation d'arbres</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Chèque-arbre 71</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de Saône-et-Loire</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J22" s="1" t="inlineStr">
+        <is>
+          <t>500, 1000, 1500 ou 2000 €</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Chèque-arbre 71 est un dispositif spécifique au Département de Saône-et-Loire destiné aux collectivités et aux associations dont l&amp;#039;objet social est en lien avec l&amp;#039;environnement et la préservation des patrimoines, pour soutenir des projets de plantations à partir d&amp;#039;un minimum de 15 arbres, avec panachage, selon une liste d&amp;#039;essences définie.
+&lt;/p&gt;
+&lt;p&gt;
+ Le financement possible varie de 500 € à 2000 €, en fonction du montant de dépenses éligibles retenues et du nombre d&amp;#039;arbres plantés.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Espaces verts
+Biodiversité
+Paysage
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P22" s="1" t="inlineStr">
+        <is>
+          <t>05/01/2026</t>
+        </is>
+      </c>
+      <c r="Q22" s="1" t="inlineStr">
+        <is>
+          <t>30/09/2026</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Etre une collectivité située en Saône-et-Loire OU être une association à but non lucratif domiciliée en Saône-et-Loire dont l&amp;#039;objet social est en lien avec l&amp;#039;environnement et la préservation des patrimoines,
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ET
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etre propriétaire des terrains concernés par les plantations OU pouvoir justifier de la maîtrise foncière des terrains concernés par les plantations,
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ET
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les plantations ne doivent pas concerner une parcelle soumise au régime forestier.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Saône-et-Loire</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.saoneetloire.fr/guide-des-aides/cheque-arbre-71/</t>
+        </is>
+      </c>
+      <c r="W22" s="1" t="inlineStr">
+        <is>
+          <t>https://mesdemarches71.fr/</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de Saône-et-Loire
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Accompagnement des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 03 85 39 56 72
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:dat&amp;#64;saoneetloire71.fr" rel="noopener" target="_blank"&gt;
+  dat&amp;#64;saoneetloire71.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>d.defillon@saoneetloire71.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-projets-de-plantation-d-arbres/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Entretien / restauration des haies</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de Saône-et-Loire</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>04/12/2025</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>165521</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : réduire les ilots de chaleur grâce à la biodiversité</t>
+        </is>
+      </c>
+      <c r="C23" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+EUROPE - LIFE - Programme européen pour l'environnement et le climat
+ÉcoQuartier
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agences de l'eau
+Office Français de la Biodiversité (OFB)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Office Français de la Biodiversité (OFB)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’une des
+conséquences du changement climatique est notamment l’augmentation des
+températures, et ce d’autant plus dans les zones urbaines. Au-delà des
+émissions de gaz à effet de serre, les choix d’aménagement urbain ont également
+des effets amplifiant la surchauffe. L’ambition des Solutions fondées sur la nature (SfN) pour l’adaptation est
+de renforcer la résilience des territoires face aux impacts du changement
+climatique, en s’appuyant sur les écosystèmes, en dégageant un gain net en
+biodiversité, et peuvent être dans ce cas des alliés de taille. Par exemple en s’appuyant
+sur les services écosystémiques rendues par la végétation pour réduire la
+surchauffe en créant désimperméabilisant et végétalisant l’espace.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les
+territoires engagés s’appuient pour certains sur les SfN et sont accompagnés
+pour trouver les meilleurs partenaires dans cette démarche. En effet, ce
+programme permet d’accompagner les élu(e)s dans le diagnostic et l’élaboration
+d’un plan d’actions, ainsi que dans la recherche de financements et de
+partenaires. Dans ce cadre, le Cerema peut être un soutien de taille. Le projet
+Artisan accompagne également les projets de SfN, par un animateur dans chaque
+région, d’un réseau national d’acteurs et des ressources, il apporte ainsi de
+l’aide à la décision. Il propose également de la sensibilisation, de la
+formation, des ateliers pour accompagner la réflexion (ANT) et le financent des
+actions. Le programme TEN donne également accès à des ressources et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espace public
+Friche
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Santé
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Logement et habitat
+Architecture
+Paysage
+Appui méthodologique
+Prévention des risques
+Réduction de l'empreinte carbone
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W23" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-reduire-les-ilots-de-chaleur-grace-a-la-biodiversite/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>165515</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : sensibiliser le jeune public</t>
+        </is>
+      </c>
+      <c r="C24" s="1" t="inlineStr">
+        <is>
+          <t>Nouveaux lieux, nouveaux liens
+Cités éducatives
+Renaturation des villes
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Agence Bretonne de la Biodiversité (ARBE)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La sensibilisation et l’information aux enjeux de la
+biodiversité sont indispensables. Comprendre et transmettre l’importance de la
+biodiversité pour notre santé et nos activités, les pressions qu’elles
+rencontrent, et les outils pour mieux la préserver, sont nécessaires au
+changement de comportements et d’usages, tant individuels que collectifs.
+Rendre cet apprentissage ludique, tout en récréant du lien entre les
+habitant(e)s assure une appropriation encore meilleure. Ainsi les collectivités
+peuvent :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Organiser des événements accessibles à toutes et
+tous pour sensibiliser, échanger et de mobiliser autour de la nature de manière
+divertissante et conviviale ; aussi ces évènements sont l’occasion de
+mettre en lumière le patrimoine naturel local, aux côtés de partenaires du
+territoire. Cette programmation permet de travailler de façon transversale avec
+les services dédiés au social, la jeunesse et même la culture.&lt;/li&gt;&lt;li&gt;Proposer aux enseignant(e)s d&amp;#039;être porteurs de
+projet &amp;#34;&lt;a href="https://www.ofb.gouv.fr/aires-educatives" target="_self"&gt;Aires éducatives&lt;/a&gt;&amp;#34; pour réaliser avec le public scolaire
+des inventaires naturalistes et établir des actions en faveur de la
+biodiversité.&lt;/li&gt;&lt;li&gt;Mettre en place des ateliers de sciences
+participatives (par exemple dans le cadre d’un Atlas de la biodiversité
+communale), qui permettent de sensibiliser et d’éduquer le jeune public à la
+biodiversité présente sur son territoire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
+à prendre connaissance des initiatives déployées par des collectivités près de
+chez vous ! Le programme pourra en effet vous aider dans la recherche
+de financement en ce sens (comme les régions, les DREAL, les PNR), et vous
+orienter vers les partenaires potentiels. Concernant la sensibilisation, notamment
+par le biais d’évènements, l’association la Fête de la Nature propose un
+kit de communication, ainsi que nombreuses ressources sur les activités et les
+acteurs du territoire. Il est en effet vivement recommandé de mobiliser les
+partenaires locaux (LPO, CEN, CPIE…), notamment dans l’organisation
+d’évènements, qui pourront transmettre leurs connaissances et compétences à ce
+titre. Le programme fournit également des ressources et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;YWZ_vL1QWGo"&gt;Sensibiliser les habitants,
+un levier pour les collectivités – Colombes&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Sports et loisirs
+Forêts
+Montagne
+Sols
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Innovation, créativité et recherche
+Risques naturels
+Biodiversité
+Paysage
+Accessibilité
+Animation et mise en réseau
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Milieux humides
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/les-aires-educatives</t>
+        </is>
+      </c>
+      <c r="W24" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un
+animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
+Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-sensibiliser-le-jeune-public/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>165476</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner pour acquisition de connaissances naturalistes</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'acquisition de connaissances naturalistes</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J25" s="1" t="inlineStr">
+        <is>
+          <t>Participation du Conseil Général de la Haute-Loire plafonnée à 50 %.</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;-  Inventaires naturalistes, suivis d’espèces ou d’habitats, cartographies de végétation ;&lt;/p&gt;&lt;p&gt;-  Site Natura 2000 : inventaires hors espèces et habitats ciblés dans les DOCOB – uniquement sur les 13 sites prioritaires identifiés dans le SDENS ;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;-  Outils de valorisation et de partage des données (bases de données, sites Internet, observatoire, recueil écrit).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;-   Sites ENS actuels opérationnels ;&lt;/p&gt;&lt;p&gt;-   Nouveaux sites ENS prioritaires au titre du SDENS.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;Direction Déléguée Développement Durable et Sports (3DS)
+&lt;/p&gt;&lt;p&gt;Jacques GRIMAUD, Téléphone : 04 71 07 43 56, Email :
+ &lt;a href="mailto:jacques.grimaud&amp;#64;hauteloire.fr" target="_self"&gt;
+  jacques.grimaud&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Véronique MOREL, Téléphone : 04 71 07 40 32, Email :  &lt;a href="mailto:veronique.morel&amp;#64;hauteloire.fr"&gt;veronique.morel&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-lacquisition-de-connaissances-naturalistes/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2025</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>165475</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'aménagement d'Espace Naturel Sensible pour une ouverture au public</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'aménagement d'Espace Naturel Sensible pour une ouverture au public</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J26" s="1" t="inlineStr">
+        <is>
+          <t>Participation du Conseil Général de la Haute-Loire plafonnée à 30 %.</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nature des dépenses éligibles :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Investissement :&lt;/strong&gt;&lt;br /&gt;-  Plan d’interprétation ;&lt;br /&gt;-  Maîtrise d’œuvre des études et des travaux d’aménagements ; &lt;br /&gt;-  Travaux, équipements, mobilier.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Fonctionnement&lt;/strong&gt;&lt;br /&gt;-  Actions d’animation du site (sorties, expositions, conférences…) ;&lt;br /&gt;-  Les dépenses d’entretien courant type ramassage des déchets, nettoyage de locaux, ne sont pas éligibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;-  Sites ENS actuels opérationnels doté d’un plan de gestion ;&lt;/p&gt;&lt;p&gt;-  Nouveaux sites ENS prioritaires doté d’un plan de gestion ;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;Direction Déléguée Développement Durable et Sports (3DS)
+&lt;/p&gt;&lt;p&gt;Jacques GRIMAUD, Téléphone : 04 71 07 43 56, Email :
+ &lt;a href="mailto:jacques.grimaud&amp;#64;hauteloire.fr" target="_self"&gt;
+  jacques.grimaud&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Véronique MOREL, Téléphone : 04 71 07 40 32, Email :  &lt;a href="mailto:veronique.morel&amp;#64;hauteloire.fr"&gt;veronique.morel&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-lamenagement-despace-naturel-sensible-pour-une-ouverture-au-public/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2025</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>165474</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la coordination de programmes de préservation d'espèces ou d'habitats cibles</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la coordination de programmes de préservation d'espèces ou d'habitats cibles</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J27" s="1" t="inlineStr">
+        <is>
+          <t>Participation du Conseil Général de la Haute-Loire plafonnée à 50 %.</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>-  Investissement matériel (matériel de prospection et d’analyse en lien direct avec l’objet de l’opération) ;&lt;p&gt;&lt;br /&gt;-  Dépenses de fonctionnement (salaires, déplacements, actions de communication, éditions, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>-  Espèces relevant d’un Plan National d’Actions – déclinaison régionale,&lt;p&gt;&lt;br /&gt;-  Espèces relevant d’un Plan Régional de Conservation d’Espèces ou d’Habitats,&lt;br /&gt;&lt;br /&gt;-  Espèces et habitats prioritaires ciblés par le SDENS.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;Direction Déléguée Développement Durable et Sports (3DS)
+&lt;/p&gt;&lt;p&gt;Jacques GRIMAUD, Téléphone : 04 71 07 43 56, Email :
+ &lt;a href="mailto:jacques.grimaud&amp;#64;hauteloire.fr" target="_self"&gt;
+  jacques.grimaud&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Véronique MOREL, Téléphone : 04 71 07 40 32, Email :  &lt;a href="mailto:veronique.morel&amp;#64;hauteloire.fr"&gt;veronique.morel&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-la-coordination-de-programmes-de-preservation-despeces-ou-dhabitats-cibles/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2025</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>165473</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Aider à l'acquisition foncière d'un Espace Naturel Sensible</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Aider à l'acquisition foncière d'un Espace Naturel Sensible</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J28" s="1" t="inlineStr">
+        <is>
+          <t>Participation du Conseil Général de la Haute-Loire plafonnée à 40 %.</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Frais d’acquisition, frais notariés, frais de bornage, documents d’arpentage.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>-   Sites ENS actuels opérationnels ;&lt;p&gt;&lt;br /&gt;-  Nouveaux sites ENS prioritaires au titre du SDENS.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T28" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;Direction Déléguée Développement Durable et Sports (3DS)
+&lt;/p&gt;&lt;p&gt;Jacques GRIMAUD, Téléphone : 04 71 07 43 56, Email :
+ &lt;a href="mailto:jacques.grimaud&amp;#64;hauteloire.fr" target="_self"&gt;
+  jacques.grimaud&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Véronique MOREL, Téléphone : 04 71 07 40 32, Email :  &lt;a href="mailto:veronique.morel&amp;#64;hauteloire.fr"&gt;veronique.morel&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aider-a-lacquisition-fonciere-dun-ens/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2025</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>165472</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser un atlas de la biodiversité</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser un atlas de la biodiversité</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J29" s="1" t="inlineStr">
+        <is>
+          <t>Part limitée à 30 % max. du projet, taux au prorata du temps consacré aux prospections concernant la Haute-Loire.</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>-  Investissement matériel (matériel de prospection et d’analyse en lien direct avec l’objet de l’opération).&lt;p&gt;&lt;br /&gt;-  Dépenses de fonctionnement (salaires, déplacements, actions de communication, éditions, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;-   Dimension régionale de la démarche.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT) &lt;/p&gt;&lt;p&gt;Direction Déléguée Développement Durable et Sports (3DS)
+&lt;/p&gt;&lt;p&gt;Jacques GRIMAUD, Téléphone : 04 71 07 43 56, Email :
+ &lt;a href="mailto:jacques.grimaud&amp;#64;hauteloire.fr" target="_self"&gt;
+  jacques.grimaud&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Véronique MOREL, Téléphone : 04 71 07 40 32, Email : &lt;a href="mailto:veronique.morel&amp;#64;hauteloire.fr"&gt;veronique.morel&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-un-atlas-de-la-biodiversite/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2025</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>166017</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets de mouillage</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Mouillages organisés -"Sauvons nos Posidonies"</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région apporte un appui technique et financier aux projets de mouillages organisés, répondant à un enjeu environnemental (préservation des fonds marins côtiers).&lt;br /&gt; &lt;br /&gt; Afin de limiter les impacts des mouillages et garantir le développement durable des activités et du tourisme nautique sur notre territoire, la Région accompagne ainsi les projets de mouillage en intervenant prioritairement sur :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les projets de Zones de Mouillage et d’Equipement Légers – ZMEL (petite et grande plaisance) &lt;/li&gt; 	&lt;li&gt;les coffres de mouillage (grande plaisance / navires de croisière de moyen tonnage).&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Etablissements publics&lt;/li&gt; 	&lt;li&gt;Structures gestionnaires d&amp;#039;Aires Marines Protégées&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Opération située sur des sites présentant des enjeux écologiques réels, identifiés dans les secteurs à enjeux de la Stratégie de gestion des mouillages pour la petite et la grande plaisance et de la Stratégie de gestion durable des sites de plongée relevant du Document Stratégique de Façade&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P30" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2023</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Opération située sur des sites présentant des enjeux écologiques réels, identifiés dans les secteurs à enjeux de la Stratégie de gestion des mouillages pour la petite et la grande plaisance et de la Stratégie de gestion durable des sites de plongée relevant du Document Stratégique de Façade&lt;/p&gt; &lt;p&gt;Dépôt des demandes en ligne&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/mouillages-organises-sauvons-nos-posidonies</t>
+        </is>
+      </c>
+      <c r="W30" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_SNP_MOUILLAGE/depot/simple</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mouillages-organises-sauvons-nos-posidonies-1/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>166021</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'autoconsommation photovoltaïque</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Plan solaire : Sud PV Plus en soutien de l'autoconsommation photovoltaïque</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le dispositif SUD PV PLUS s’applique aux projets d’investissement photovoltaïques montés en autoconsommation, qui se caractérisent par :&lt;/strong&gt;&lt;/p&gt;
+&lt;ol&gt; 	&lt;li&gt;&lt;strong&gt;une conception orientée vers la couverture « en temps réel » des besoins énergétiques locaux ;&lt;/strong&gt;&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;une gestion efficiente, voire intelligente, du système électrique (installation photovoltaïque &amp;#43; réseau électrique interne &amp;#43; réseau de distribution) ;&lt;/strong&gt;&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;une gestion maîtrisée de la demande d’électricité, couplée à la production photovoltaïque locale.&lt;/strong&gt;&lt;/li&gt; &lt;/ol&gt; &lt;p&gt;Sont éligibles au dispositif SUD PV PLUS toutes personnes morales publiques et privées, dont :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les collectivités territoriales (CT) et les établissements publics (EP)&lt;/li&gt; 	&lt;li&gt;les sociétés d’économie mixte et les sociétés publiques locales&lt;/li&gt; 	&lt;li&gt;les entreprises de tout statut (sauf les entreprises individuelles et structures équivalentes)&lt;/li&gt; 	&lt;li&gt;les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;les copropriétés ou leur syndic&lt;/li&gt; 	&lt;li&gt;les associations&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Seuil de 10 kWc, taux d’autoconsommation &amp;gt; 80%, taux de couverture &amp;gt; 10%&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;3 aspects à renseigner : 	&lt;ul&gt; 		&lt;li&gt;Configuration énergétique ; &lt;/li&gt; 		&lt;li&gt;Analyse économique ; &lt;/li&gt; 		&lt;li&gt;Montage juridico-financier (formulaire technique téléchargeable sur le compte de dépôt en ligne – voir section « Comment faire sa demande »).&lt;br /&gt; 		 &lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;TRB avec subvention(s) entre 6 et 15 ans&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;Qualification professionnelle : entreprise de travaux qualifiée RGE (Reconnu Garant de l’Environnement) pour le photovoltaïque&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Se reporter à la notice d’intervention pour les conditions dérogatoires, les coûts, les matériels éligibles et inéligibles, ainsi que le type de projets inéligibles, et autres détails.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P31" s="1" t="inlineStr">
+        <is>
+          <t>31/10/2024</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Seuil de 10 kWc, taux d’autoconsommation &amp;gt; 80%, taux de couverture &amp;gt; 10%&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;3 aspects à renseigner : 	&lt;ul&gt; 		&lt;li&gt;Configuration énergétique ; &lt;/li&gt; 		&lt;li&gt;Analyse économique ; &lt;/li&gt; 		&lt;li&gt;Montage juridico-financier (formulaire technique téléchargeable sur le compte de dépôt en ligne – voir section « Comment faire sa demande »).&lt;br /&gt; 		 &lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;TRB avec subvention(s) entre 6 et 15 ans&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;Qualification professionnelle : entreprise de travaux qualifiée RGE (Reconnu Garant de l’Environnement) pour le photovoltaïque&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Se reporter à la notice d’intervention pour les conditions dérogatoires, les coûts, les matériels éligibles et inéligibles, ainsi que le type de projets inéligibles, et autres détails.&lt;/p&gt; &lt;p&gt;Cliquer sur le bouton « Je fais ma demande » en haut à droite de la page.&lt;/p&gt;
+&lt;p&gt;S’il existe déjà un compte au nom de la structure candidate, il suffit d’accéder à ce compte et ne surtout pas en créer un autre, sinon il faut le créer.&lt;/p&gt;
+&lt;p&gt;Dès lors, après avoir sélectionné le téléservice PLAN SOLAIRE – INVESTISSEMENT, suivre les instructions, renseigner notamment les différents champs et formulaires et déposer les pièces demandées.&lt;/p&gt;
+&lt;p&gt;L’objet du dossier doit être précédé de la mention « Sud PV Plus : [objet de l’opération] ».&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/plan-solaire-sud-pv-plus-en-soutien-de-lautoconsommation-photovoltaique</t>
+        </is>
+      </c>
+      <c r="W31" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PLANSOL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Monsieur Jocelyn Espéron : &lt;a href="mailto:jesperon&amp;#64;maregionsud.fr"&gt;jesperon&amp;#64;maregionsud.fr&lt;/a&gt; ;&lt;/p&gt;
+&lt;p&gt;en cas d’absence, Monsieur Gaëtan Burle : &lt;a href="mailto:gburle&amp;#64;maregionsud.fr"&gt;gburle&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-solaire-sud-pv-plus-en-soutien-de-l-autoconsommation-photovoltaique/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>166022</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Rendre compatible son toit à l’installation de panneaux photovoltaïques</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Plan solaire : Dispositif "Paré pour le solaire"</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Afin de continuer son appui aux installations photovoltaïques et avec le constat qu’en dépit des conditions d’achat de ce nouvel arrêté, la solarisation de toitures peut s’avérer très souvent ne pas être rentable du fait de la nécessité de travaux annexes au coût significatif (désamiantage, renforcement de structure, étanchéité, etc.), la Région a souhaité orienter son soutien en faveur du déploiement de bâtiments « solarisables », dits « solaire ready», aptes à recevoir des installations photovoltaïques dans le respect des contraintes techniques et du maintien de l’assurabilité de l’ouvrage. &lt;/p&gt; &lt;p&gt;&lt;strong&gt;Bénéficiaires &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Collectivités - Associations - Entreprises privées - Bailleurs sociaux - Syndic de copropriétés - Collectifs citoyens.&lt;br /&gt; toute personne morale publique ou privée désirant installer du solaire et devant adapter leur toiture pour ce faire.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Engagements des maîtres d’ouvrage&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Les candidats lauréats auront l’obligation de : &lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Impliquer la Région avant toute opération de communication, manifestation ou inauguration. &lt;/li&gt; 	&lt;li&gt;Avertir la Région de tout changement de tous ordres (technique, juridique, économique…) sur le projet.&lt;/li&gt; 	&lt;li&gt;Impliquer la Région à chaque étape importante du projet : rédaction de cahier des charges, choix du prestataire, etc. &lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les dépenses éligibles sont les dépenses d’investissement liées aux travaux permettant de rendre le projet compatible à l’installation de panneaux photovoltaïques ou solaire thermique, à savoir les coûts suivants :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Désamiantage de la toiture, y compris diagnostic préalable (sur l’ensemble des pans de toiture)12.&lt;/li&gt; 	&lt;li&gt;Renforcement de la toiture.&lt;/li&gt; 	&lt;li&gt;Couverture permettant l’installation solaire et/ou reprise de l’étanchéité et/ou de l’isolation (hors coûts de l’installation photovoltaïque).&lt;/li&gt; 	&lt;li&gt;Toutes missions de bureau de contrôles et bureau d’étude (diagnostics préalables, étude sol, étude structure, ERP, EDVV13, etc.).&lt;/li&gt; 	&lt;li&gt;Dispositifs de protection foudre et de sécurisation des toitures14 sous réserve de leur conception selon les règles de l’art (à démontrer).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Pour tous travaux sur toiture, le ratio surface couverte en photovoltaïque par rapport à la surface traitée fera partie des critères d’analyse des projets et devra être au moins supérieur à 35% minimum.&lt;br /&gt; &lt;br /&gt; Une rentabilité non excessive de la globalité du projet (l’installation photovoltaïque et les travaux annexes aidés dans le cadre de ce dispositif) sera prise en compte dans les critères d’analyse. Le projet global devra en effet, avec l’aide régionale, se caractériser par un temps de retour sur investissement supérieur à 5 ans.&lt;br /&gt; &lt;br /&gt; Les opérations citées ci-dessus ne seront éligibles que si elles ont pour objet l’installation ultérieure d’équipements photovoltaïques. De plus, les projets où le maître d’ouvrage s’engage à porter lui-même le financement de la future installation photovoltaïque seront priorisés.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P32" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les dépenses éligibles sont les dépenses d’investissement liées aux travaux permettant de rendre le projet compatible à l’installation de panneaux photovoltaïques ou solaire thermique, à savoir les coûts suivants :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Désamiantage de la toiture, y compris diagnostic préalable (sur l’ensemble des pans de toiture)12.&lt;/li&gt; 	&lt;li&gt;Renforcement de la toiture.&lt;/li&gt; 	&lt;li&gt;Couverture permettant l’installation solaire et/ou reprise de l’étanchéité et/ou de l’isolation (hors coûts de l’installation photovoltaïque).&lt;/li&gt; 	&lt;li&gt;Toutes missions de bureau de contrôles et bureau d’étude (diagnostics préalables, étude sol, étude structure, ERP, EDVV13, etc.).&lt;/li&gt; 	&lt;li&gt;Dispositifs de protection foudre et de sécurisation des toitures14 sous réserve de leur conception selon les règles de l’art (à démontrer).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Pour tous travaux sur toiture, le ratio surface couverte en photovoltaïque par rapport à la surface traitée fera partie des critères d’analyse des projets et devra être au moins supérieur à 35% minimum.&lt;br /&gt; &lt;br /&gt; Une rentabilité non excessive de la globalité du projet (l’installation photovoltaïque et les travaux annexes aidés dans le cadre de ce dispositif) sera prise en compte dans les critères d’analyse. Le projet global devra en effet, avec l’aide régionale, se caractériser par un temps de retour sur investissement supérieur à 5 ans.&lt;br /&gt; &lt;br /&gt; Les opérations citées ci-dessus ne seront éligibles que si elles ont pour objet l’installation ultérieure d’équipements photovoltaïques. De plus, les projets où le maître d’ouvrage s’engage à porter lui-même le financement de la future installation photovoltaïque seront priorisés.&lt;/p&gt; &lt;p&gt;&lt;br /&gt; En faisant une demande de subvention en ligne et en joignant les devis ou estimatifs des travaux envisagés &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/plan-solaire-dispositif-pare-pour-le-solaire</t>
+        </is>
+      </c>
+      <c r="W32" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PLANSOL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Injection PV :&lt;br /&gt; Marie-Aimée Quadrio (&lt;a href="mailto:maquadrio&amp;#64;maregionsud.fr"&gt;maquadrio&amp;#64;maregionsud.fr&lt;/a&gt;) et Gaëtan Burle (&lt;a href="mailto:gburle&amp;#64;maregionsud.fr"&gt;gburle&amp;#64;maregionsud.fr&lt;/a&gt;) &lt;/p&gt;
+&lt;p&gt;Autoconsommation PV :&lt;br /&gt; Jocelyn Espéron (&lt;a href="mailto:jesperon&amp;#64;maregionsud.fr"&gt;jesperon&amp;#64;maregionsud.fr&lt;/a&gt;)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-solaire-dispositif-pare-pour-le-solaire/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>166023</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études de faisabilité pour des projets de solaire thermique (eau chaude sanitaire, chaleur)</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité pour des projets de solaire thermique (eau chaude sanitaire, chaleur)</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études de faisabilité technico-économique pour des projets d’installations solaires centralisées de production d’eau chaude peuvent bénéficier d’un soutien financier sous forme de subvention, pour les bâtiments existants.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les entreprises et industries&lt;/li&gt; 	&lt;li&gt;Les collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Les établissements publics&lt;/li&gt; 	&lt;li&gt;Les associations&lt;/li&gt; 	&lt;li&gt;Les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;Les campings&lt;/li&gt; 	&lt;li&gt;Les piscines&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent).&lt;/li&gt; 	&lt;li&gt;L&amp;#039;étude de faisabilité doit impérativement respecter le cahier des charges de l&amp;#039;ADEME : &amp;#34;Etude de faisabilité et de dimensionnement d&amp;#039;une installation de solaire thermique&amp;#34;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P33" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent).&lt;/li&gt; 	&lt;li&gt;L&amp;#039;étude de faisabilité doit impérativement respecter le cahier des charges de l&amp;#039;ADEME : &amp;#34;Etude de faisabilité et de dimensionnement d&amp;#039;une installation de solaire thermique&amp;#34;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;/p&gt;
+&lt;p&gt;Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour la métropole Aix-Marseille-Provence : contacter Mme Hélène Beisson : &lt;a href="mailto:helene.beisson&amp;#64;ampmetropole.fr"&gt;helene.beisson&amp;#64;ampmetropole.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : &lt;a href="mailto:z.soussan-rabette&amp;#64;ville-arles.fr"&gt;z.soussan-rabette&amp;#64;ville-arles.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : &lt;a href="mailto:f.gaborit&amp;#64;sde04.fr"&gt;f.gaborit&amp;#64;sde04.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Hautes-Alpes : M. Nicolas Ferrand : &lt;a href="mailto:nicolas.ferrand&amp;#64;syme05.fr"&gt;nicolas.ferrand&amp;#64;syme05.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-Maritimes : M. Nathael-Christian Galante-Gras : &lt;a href="mailto:ncgalantegras&amp;#64;departement06.fr"&gt;ncgalantegras&amp;#64;departement06.fr&lt;/a&gt;;&lt;/li&gt; 	&lt;li&gt;pour le département du Var : M. Christophe Thierry : &lt;a href="mailto:christophe.thierry&amp;#64;te83.fr"&gt;christophe.thierry&amp;#64;te83.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département du Vaucluse : M. Léonard Ricolleau : &lt;a href="mailto:lricolleau&amp;#64;sev84.fr"&gt;lricolleau&amp;#64;sev84.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans un deuxième temps, concernant la partie administrative : il est possible de contacter la chargée de missions régionales :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Mme. Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr" title="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/etude-de-faisabilite-pour-des-projets-de-solaire-thermique-eau-chaude-sanitaire-chaleur</t>
+        </is>
+      </c>
+      <c r="W33" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PLANSOL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-pour-des-projets-de-solaire-thermique-eau-chaude-sanitaire-chaleur-1/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>166024</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets de solaires thermiques collectifs pour production d'eau chaude sanitaire, chauffage (nouveaux projets)</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Projets solaires thermiques collectifs pour production d'eau chaude sanitaire, chauffage (nouveaux projets)</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les principales applications du solaire thermique sont la production d’eau chaude sanitaire (pour l’habitat, l’hôtellerie, les établissements de santé, …), la fourniture de chaleur pour l’industrie et l’agriculture, l’alimentation de réseaux de chaleur et le chauffage de l’eau des bassins de piscine.&lt;br /&gt; Les aides aux investissements concernent les projets des installations solaires collectives de production d’eau chaude. Les installations sont considérées comme collectives dès lors qu’elles répondent à un besoin en eau chaude collectif ou professionnel, quels que soient la surface de capteurs installée et le statut du maître d’ouvrage.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les entreprises et industries&lt;/li&gt; 	&lt;li&gt;Les collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Les établissements publics&lt;/li&gt; 	&lt;li&gt;Les associations&lt;/li&gt; 	&lt;li&gt;Les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;Les campings&lt;/li&gt; 	&lt;li&gt;Les piscines&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Réalisation préalable d’une étude de faisabilité pour les installations ayant une surface de capteurs supérieure à 25 m² ou fiche descriptive complétée pour les installations ayant une surface de capteurs inférieure à 25 m²&lt;/li&gt; 	&lt;li&gt;Capteurs solaires certifiés (CSTBat ou SolarKeymark)&lt;/li&gt; 	&lt;li&gt;Respect des ratios de besoins en Eau Chaude Sanitaire (ECS) préconisés du groupe SOCOL20 ou mesures des besoins réels en ECS à partir de mesures in situ&lt;/li&gt; 	&lt;li&gt;Productivité minimale de l’installation solaire supérieure à 450 kWh/an.m²&lt;/li&gt; 	&lt;li&gt;Mise en place d’un télé suivi simplifié des performances avec système d’alerte et maintenance curative&lt;/li&gt; 	&lt;li&gt;Mise en service dynamique selon les préconisations de SOCOL&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P34" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Réalisation préalable d’une étude de faisabilité pour les installations ayant une surface de capteurs supérieure à 25 m² ou fiche descriptive complétée pour les installations ayant une surface de capteurs inférieure à 25 m²&lt;/li&gt; 	&lt;li&gt;Capteurs solaires certifiés (CSTBat ou SolarKeymark)&lt;/li&gt; 	&lt;li&gt;Respect des ratios de besoins en Eau Chaude Sanitaire (ECS) préconisés du groupe SOCOL20 ou mesures des besoins réels en ECS à partir de mesures in situ&lt;/li&gt; 	&lt;li&gt;Productivité minimale de l’installation solaire supérieure à 450 kWh/an.m²&lt;/li&gt; 	&lt;li&gt;Mise en place d’un télé suivi simplifié des performances avec système d’alerte et maintenance curative&lt;/li&gt; 	&lt;li&gt;Mise en service dynamique selon les préconisations de SOCOL&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;/p&gt;
+&lt;p&gt;Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour la métropole Aix-Marseille-Provence : contacter Mme Hélène Beisson : &lt;a href="mailto:helene.beisson&amp;#64;ampmetropole.fr"&gt;helene.beisson&amp;#64;ampmetropole.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : &lt;a href="mailto:z.soussan-rabette&amp;#64;ville-arles.fr"&gt;z.soussan-rabette&amp;#64;ville-arles.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : &lt;a href="mailto:f.gaborit&amp;#64;sde04.fr"&gt;f.gaborit&amp;#64;sde04.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Hautes-Alpes : M. Nicolas Ferrand : &lt;a href="mailto:nicolas.ferrand&amp;#64;syme05.fr"&gt;nicolas.ferrand&amp;#64;syme05.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-Maritimes : M. Nathael-Christian Galante-Gras : &lt;a href="mailto:ncgalantegras&amp;#64;departement06.fr"&gt;ncgalantegras&amp;#64;departement06.fr&lt;/a&gt;;&lt;/li&gt; 	&lt;li&gt;pour le département du Var : M. Christophe Thierry : &lt;a href="mailto:christophe.thierry&amp;#64;te83.fr"&gt;christophe.thierry&amp;#64;te83.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département du Vaucluse : M. Léonard Ricolleau : &lt;a href="mailto:lricolleau&amp;#64;sev84.fr"&gt;lricolleau&amp;#64;sev84.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans un deuxième temps, concernant la partie administrative : il est possible de contacter la chargée de missions régionales :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Mme. Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr" title="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/projets-solaires-thermiques-collectifs-nouveaux-projets</t>
+        </is>
+      </c>
+      <c r="W34" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PLANSOL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/projets-solaires-thermiques-collectifs-pour-production-d-eau-chaude-sanitaire-chauffage-nouveaux-projets/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>166025</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les audits et réhabilitation d’installations solaires thermiques collectives (installations existantes)</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux audits et réhabilitation d’installations solaires thermiques collectives (installations existantes)</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif est de porter assistance aux Maîtres d’ouvrages qui font face à des installations présentant des dysfonctionnements, en les accompagnant techniquement et financièrement dans la mise en place d’audits de ces installations, suivis d’une réhabilitation, à laquelle sera associée un contrat de maintenance intégrant un engagement de bon fonctionnement ou un contrat de performance, selon le souhait de la maîtrise d’ouvrage.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les entreprises et industries&lt;/li&gt; 	&lt;li&gt;Les collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Les établissements publics&lt;/li&gt; 	&lt;li&gt;Les associations&lt;/li&gt; 	&lt;li&gt;Les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;Les campings&lt;/li&gt; 	&lt;li&gt;Les piscines&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Prestataire d’ingénierie RGE « Solaire thermique collectif » (sur la partie audit) : qualification 20.14 délivrée par l’OPQIBI ou équivalent.&lt;/li&gt; 	&lt;li&gt;Installateurs RGE « Solaire thermique collectif » (sur la partie réhabilitation) :&lt;/li&gt; 	&lt;li&gt;Qualification Qualisol Collectif délivrée par Qualit’Enr,&lt;/li&gt; 	&lt;li&gt;Qualifications 5131 ou 5132 délivrées par Qualibat &amp;#43; une formation « Qualisol solaire thermique collectif »2&lt;/li&gt; 	&lt;li&gt;Exploitants formés selon le référentiel de formation « SOCOL exploitant » (formation dispensée à ce jour par le COSTIC, le CRER et l’INES).&lt;/li&gt; 	&lt;li&gt;L’installation devra être suivie et maintenue par un exploitant (contrat d’exploitation obligatoire). Enfin, l’ensemble des moyens de recours (à l’amiable ou judiciaire) contre les parties responsables de l’installation auront été utilisés.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P35" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Prestataire d’ingénierie RGE « Solaire thermique collectif » (sur la partie audit) : qualification 20.14 délivrée par l’OPQIBI ou équivalent.&lt;/li&gt; 	&lt;li&gt;Installateurs RGE « Solaire thermique collectif » (sur la partie réhabilitation) :&lt;/li&gt; 	&lt;li&gt;Qualification Qualisol Collectif délivrée par Qualit’Enr,&lt;/li&gt; 	&lt;li&gt;Qualifications 5131 ou 5132 délivrées par Qualibat &amp;#43; une formation « Qualisol solaire thermique collectif »2&lt;/li&gt; 	&lt;li&gt;Exploitants formés selon le référentiel de formation « SOCOL exploitant » (formation dispensée à ce jour par le COSTIC, le CRER et l’INES).&lt;/li&gt; 	&lt;li&gt;L’installation devra être suivie et maintenue par un exploitant (contrat d’exploitation obligatoire). Enfin, l’ensemble des moyens de recours (à l’amiable ou judiciaire) contre les parties responsables de l’installation auront été utilisés.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour la métropole Aix-Marseille-Provence : contacter Mme Hélène Beisson : &lt;a href="mailto:helene.beisson&amp;#64;ampmetropole.fr"&gt;helene.beisson&amp;#64;ampmetropole.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : &lt;a href="mailto:z.soussan-rabette&amp;#64;ville-arles.fr"&gt;z.soussan-rabette&amp;#64;ville-arles.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : &lt;a href="mailto:f.gaborit&amp;#64;sde04.fr"&gt;f.gaborit&amp;#64;sde04.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Hautes-Alpes : M. Nicolas Ferrand : &lt;a href="mailto:nicolas.ferrand&amp;#64;syme05.fr"&gt;nicolas.ferrand&amp;#64;syme05.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-Maritimes : M. Nathael-Christian Galante-Gras : &lt;a href="mailto:ncgalantegras&amp;#64;departement06.fr"&gt;ncgalantegras&amp;#64;departement06.fr&lt;/a&gt;;&lt;/li&gt; 	&lt;li&gt;pour le département du Var : M. Christophe Thierry : &lt;a href="mailto:christophe.thierry&amp;#64;te83.fr"&gt;christophe.thierry&amp;#64;te83.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département du Vaucluse : Mme. Alexia AYME : &lt;a href="mailto:aayme&amp;#64;sev84.fr"&gt;aayme&amp;#64;sev84.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans un deuxième temps, concernant la partie administrative : il est possible de contacter la chargée de missions régionales :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Mme. Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr" title="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-audits-et-rehabilitation-dinstallations-solaires-thermiques-collectives-installations-existantes</t>
+        </is>
+      </c>
+      <c r="W35" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PLANSOL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-audits-et-rehabilitation-d-installations-solaires-thermiques-collectives-installations-existantes/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>166026</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études de faisabilité pour des projets de géothermie/thalassothermie</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité pour des projets de géothermie/thalassothermie</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le cadre d’intervention régional chaleur et froid renouvelable vise le soutien à l’amorçage des projets de chaleur et de froid renouvelables et de récupération ainsi que le soutien à leur réalisation. Afin d’atteindre les objectifs du Plan climat, il concerne les études des projets de production de chaleur et de froid ayant recours aux énergies renouvelables et de récupération (EnR&amp;amp;R) suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Géothermie, et énergie de l’eau de mer (valorisée directement ou par l&amp;#039;intermédiaire de pompes à chaleur) Le soutien financier de la Région n’est pas systématique. Il s’apprécie par la Région à partir d’une analyse de la rentabilité prévisionnelle des projets et de leur qualité technique et environnementale, sur la base du modèle économique du projet et du temps de retour sur investissement. Le porteur s’attachera à démontrer l’impact de l’intervention publique sur le temps de retour sur investissement du projet. L’attribution de la subvention fera l’objet d’un vote par le Conseil régional ou sa commission permanente.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;L’ensemble des interventions peut notamment être financé dans le cadre du Contrat d’Avenir, en synergie avec le Fonds Chaleur de l’ADEME.&lt;/p&gt; &lt;p&gt;Les entreprises et industries, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.&lt;/p&gt; &lt;p&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent), l’étude de faisabilité doit impérativement être conforme aux cahiers des charges de l’ADEME : « Etude de faisabilité mise en place de pompe(s) à chaleur géothermique(s) sur aquifère superficiel ou sur champ de sondes » ou « Réalisation d’un test de réponse thermique de terrain (TRT) » ou « Etude de faisabilité mise en place de pompe(s) à chaleur sur eaux usées ».&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P36" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent), l’étude de faisabilité doit impérativement être conforme aux cahiers des charges de l’ADEME : « Etude de faisabilité mise en place de pompe(s) à chaleur géothermique(s) sur aquifère superficiel ou sur champ de sondes » ou « Réalisation d’un test de réponse thermique de terrain (TRT) » ou « Etude de faisabilité mise en place de pompe(s) à chaleur sur eaux usées ».&lt;/p&gt; 
+&lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;/p&gt;
+&lt;p&gt;Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour la métropole Aix-Marseille-Provence : contacter Mme Hélène Beisson : &lt;a href="mailto:helene.beisson&amp;#64;ampmetropole.fr"&gt;helene.beisson&amp;#64;ampmetropole.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : &lt;a href="mailto:z.soussan-rabette&amp;#64;ville-arles.fr"&gt;z.soussan-rabette&amp;#64;ville-arles.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : &lt;a href="mailto:f.gaborit&amp;#64;sde04.fr"&gt;f.gaborit&amp;#64;sde04.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Hautes-Alpes : M. Nicolas Ferrand : &lt;a href="mailto:nicolas.ferrand&amp;#64;syme05.fr"&gt;nicolas.ferrand&amp;#64;syme05.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-Maritimes : M. Nathael-Christian Galante-Gras : &lt;a href="mailto:ncgalantegras&amp;#64;departement06.fr"&gt;ncgalantegras&amp;#64;departement06.fr&lt;/a&gt;;&lt;/li&gt; 	&lt;li&gt;pour le département du Var : M. Christophe Thierry : &lt;a href="mailto:christophe.thierry&amp;#64;te83.fr"&gt;christophe.thierry&amp;#64;te83.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département du Vaucluse : M. Léonard Ricolleau : &lt;a href="mailto:lricolleau&amp;#64;sev84.fr"&gt;lricolleau&amp;#64;sev84.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans un deuxième temps, concernant la partie administrative : il est possible de contacter la chargée de missions régionales :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Mme. Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr" title="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/etude-de-faisabilite-pour-des-projets-de-geothermie/thalassothermie</t>
+        </is>
+      </c>
+      <c r="W36" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_CADRECHA/depot/simple</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-pour-des-projets-de-geothermie-thalassothermie-1/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>166027</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les travaux de géothermie/thalassothermie</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de géothermie/thalassothermie</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le cadre d’intervention régional chaleur et froid renouvelable vise le soutien à l’amorçage des projets de chaleur et de froid renouvelables et de récupération ainsi que le soutien à leur réalisation. Afin d’atteindre les objectifs du Plan climat, il concerne les projets de travaux production de chaleur et de froid ayant recours aux énergies renouvelables et de récupération (EnR&amp;amp;R) suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Géothermie, et énergie de l’eau de mer (valorisée directement ou par l&amp;#039;intermédiaire de pompes à chaleur) Le soutien financier de la Région n’est pas systématique. Il s’apprécie par la Région à partir d’une analyse de la rentabilité prévisionnelle des projets et de leur qualité technique et environnementale, sur la base du modèle économique du projet et du temps de retour sur investissement. Le porteur s’attachera à démontrer l’impact de l’intervention publique sur le temps de retour sur investissement du projet. L’attribution de la subvention fera l’objet d’un vote par le Conseil régional ou sa commission permanente.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; L’ensemble des interventions peut notamment être financé dans le cadre du Contrat d’Avenir, en&lt;br /&gt; synergie avec le Fonds Chaleur de l’ADEME.&lt;/p&gt; &lt;p&gt;Les entreprises et industries, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.&lt;/p&gt; &lt;p&gt;- COP &amp;gt; 4 (pour les PACs géothermiques)&lt;br /&gt; - Respect des normes de forage et de la réglementation sous-sol&lt;br /&gt; - Respect des exigences réglementaires de performance thermique du bâtiment ;&lt;br /&gt; - Installation d’un comptage énergétique permettant de vérifier le bon fonctionnement de l’installation.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P37" s="1" t="inlineStr">
+        <is>
+          <t>28/03/2023</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- COP &amp;gt; 4 (pour les PACs géothermiques)&lt;br /&gt; - Respect des normes de forage et de la réglementation sous-sol&lt;br /&gt; - Respect des exigences réglementaires de performance thermique du bâtiment ;&lt;br /&gt; - Installation d’un comptage énergétique permettant de vérifier le bon fonctionnement de l’installation.&lt;/p&gt; 
+&lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;/p&gt;
+&lt;p&gt;Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour la métropole Aix-Marseille-Provence : contacter Mme Hélène Beisson : &lt;a href="mailto:helene.beisson&amp;#64;ampmetropole.fr"&gt;helene.beisson&amp;#64;ampmetropole.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : &lt;a href="mailto:z.soussan-rabette&amp;#64;ville-arles.fr"&gt;z.soussan-rabette&amp;#64;ville-arles.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : &lt;a href="mailto:f.gaborit&amp;#64;sde04.fr"&gt;f.gaborit&amp;#64;sde04.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Hautes-Alpes : M. Nicolas Ferrand : &lt;a href="mailto:nicolas.ferrand&amp;#64;syme05.fr"&gt;nicolas.ferrand&amp;#64;syme05.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-Maritimes : M. Nathael-Christian Galante-Gras : &lt;a href="mailto:ncgalantegras&amp;#64;departement06.fr"&gt;ncgalantegras&amp;#64;departement06.fr&lt;/a&gt;;&lt;/li&gt; 	&lt;li&gt;pour le département du Var : M. Christophe Thierry : &lt;a href="mailto:christophe.thierry&amp;#64;te83.fr"&gt;christophe.thierry&amp;#64;te83.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département du Vaucluse : M. Léonard Ricolleau : &lt;a href="mailto:lricolleau&amp;#64;sev84.fr"&gt;lricolleau&amp;#64;sev84.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans un deuxième temps, concernant la partie administrative : il est possible de contacter la chargée de missions régionales :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Mme. Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr" title="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/travaux-de-geothermie-thalassothermie</t>
+        </is>
+      </c>
+      <c r="W37" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_CADRECHA/depot/simple</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Catherine Ramos :&lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt; cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/travaux-de-geothermie-thalassothermie-1/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>166028</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études de faisabilité pour des projets de méthanisation</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité pour des projets de méthanisation</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études de faisabilité de projet de méthanisation peuvent bénéficier, selon la nature du projet, d’un financement au titre du cadre d’intervention gaz renouvelable de la Région ou du fonds chaleur de l’ADEME (NB unités en cogénération non éligible au fonds chaleur). Ces deux dispositifs étant gérés par la Région, le Service de Transition Energétique (STE) doit être contacté au préalable afin de déterminer le dispositif approprié au projet.&lt;br /&gt; L’étude devra concerner les types de projets de méthanisation suivants :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les unités agricoles à la ferme ou centralisées,&lt;/li&gt; 	&lt;li&gt;les unités industrielles,&lt;/li&gt; 	&lt;li&gt;les unités territoriales,&lt;/li&gt; 	&lt;li&gt;les unités sur station d’épuration (STEP)&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Des études complémentaires à l’étude de faisabilité peuvent être financées pour lever des points de blocage : étude d’impact environnementale, étude d’acceptabilité sociale.&lt;br /&gt; Le soutien financier de la Région et du fonds chaleur ne sont pas systématiques.&lt;br /&gt; En fonction de la typologie du projet, les réglementations suivantes seront appliquées :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;le régime cadre exempté de notification N° SA. 111723 relatif aux aides à la recherche, au développement et à l’innovation (RDI) pour la période 2024-2026;&lt;/li&gt; 	&lt;li&gt;le régime cadre exempté de notification N° SA. 111726 relatif aux aides en faveur de la protection de l’environnement pour la période 2024-2026;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;L’attribution de la subvention fera l’objet d’un vote par le Conseil régional ou sa commission permanente.&lt;/p&gt; &lt;p&gt;Agriculteurs et groupement d’agriculteurs, entreprises, entreprises publiques locales, établissement publics, collectivités territoriales et leur groupement, associations.&lt;/p&gt; &lt;p&gt;L’étude de faisabilité technico-économiques devra respecter à minima le cahier des charges développé par le groupe « Métha’Synergie » et sera réalisée par prestation externalisée. Ce point sera vérifié à l’instruction de la demande subvention (sur la base du cahier des charges du porteur et de l’offre du prestataire) et lors de la demande de paiement (sur la base du rapport d’étude réalisé) de la subvention.&lt;br /&gt; L’acceptabilité locale des projets est une condition importante de réussite. Le porteur de projet devra prévoir de mettre en place des mesures pendant l’étude, afin de favoriser l’acceptation par les élus locaux, le voisinage et les populations locales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P38" s="1" t="inlineStr">
+        <is>
+          <t>26/05/2025</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’étude de faisabilité technico-économiques devra respecter à minima le cahier des charges développé par le groupe « Métha’Synergie » et sera réalisée par prestation externalisée. Ce point sera vérifié à l’instruction de la demande subvention (sur la base du cahier des charges du porteur et de l’offre du prestataire) et lors de la demande de paiement (sur la base du rapport d’étude réalisé) de la subvention.&lt;br /&gt; L’acceptabilité locale des projets est une condition importante de réussite. Le porteur de projet devra prévoir de mettre en place des mesures pendant l’étude, afin de favoriser l’acceptation par les élus locaux, le voisinage et les populations locales.&lt;/p&gt; &lt;p&gt;Dans un premier temps, il est indispensable de contacter le GERES pour l’élaboration du pré-diagnostic d’opportunité :&lt;br /&gt; Amélie Himpens : &lt;a href="mailto:a.himpens&amp;#64;geres.eu"&gt;a.himpens(at)geres.eu&lt;/a&gt;&lt;br /&gt; Aurélie Levet : &lt;a href="mailto:a.levet&amp;#64;geres.eu"&gt;a.levet&amp;#64;geres.eu&lt;/a&gt;&lt;br /&gt; Aurélie Reibel : &lt;a href="mailto:a.reibel&amp;#64;geres.eu"&gt;a.reibel&amp;#64;geres.eu&lt;/a&gt;&lt;br /&gt; &lt;br /&gt; Dans un deuxième temps, lorsque le potentiel est avéré : contacter le chargé de mission régional (coordonnées ci-dessous) pour le détail des dispositifs et les modalités de dépôt de la demande.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/etude-de-faisabilite-pour-des-projets-de-methanisation</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Transition Energétique&lt;br /&gt; Direction de la Transition Energétique et des Territoires&lt;br /&gt; M. Emmanuel Giovannoni : &lt;a href="mailto:egiovannoni&amp;#64;maregionsud.fr"&gt;egiovannoni&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-pour-des-projets-de-methanisation-1/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>166029</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Aider à l'investissement en méthanisation</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Aides à l'investissement en méthanisation</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les travaux de projet de méthanisation peuvent bénéficier, selon la nature du projet, d’un financement réalisé au titre du cadre d’intervention gaz renouvelables de la Région et/ou du fonds chaleur de l’ADEME (NB unités en cogénération non éligibles au fonds chaleur). Les deux dispositifs étant gérés par la Région, le Service de Transition Énergétique (STE) doit être contacté au préalable afin de déterminer le dispositif approprié au projet.&lt;br /&gt; Les projets éligibles sont les projets de méthanisation suivants :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les unités agricoles à la ferme ou centralisées,&lt;/li&gt; 	&lt;li&gt;les unités industrielles,&lt;/li&gt; 	&lt;li&gt;les unités territoriales,&lt;/li&gt; 	&lt;li&gt;les unités sur station d’épuration (STEP)&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;La finalité doit être la production de biogaz valorisé en chaleur (projets prioritaires) ou injection réseau de gaz ou cogénération.&lt;br /&gt; Les réseaux de chaleur au sens fiscal raccordés à une unité de méthanisation peuvent faire l’objet d’une aide distincte. Pour en savoir plus, consulter les modalités d’aides spécifiques à ces équipements auprès de l’ADEME et de la Région.&lt;br /&gt; Le soutien financier de la Région n’est pas systématique. Il s’apprécie par la Région à partir d’une analyse de la rentabilité prévisionnelle des projets et de leur qualité technique et environnementale, sur la base du modèle économique du projet et du temps de retour sur investissement.&lt;br /&gt; En fonction de la typologie du projet, les réglementations suivantes seront appliquées :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;le régime cadre exempté de notification N° SA. 111723 relatif aux aides à la recherche, au développement et à l’innovation (RDI) pour la période 2024-2026;&lt;/li&gt; 	&lt;li&gt;le régime cadre exempté de notification N° SA. 111726 relatif aux aides en faveur de la protection de l’environnement pour la période 2024-2026;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;L’attribution de la subvention fera l’objet d’un vote par le Conseil régional ou sa commission permanente.&lt;/p&gt; &lt;p&gt;Agriculteurs et groupement d’agriculteurs, entreprises, entreprises publiques locales, établissement publics, collectivités territoriales et leur groupement, associations.&lt;/p&gt; &lt;p&gt;La liste exhaustive et précise des critères d’éligibilité sera envoyée aux porteurs de projets par le chargé de mission régional (contact en bas de page) à la suite d’un échange sur les spécificités du projet.&lt;br /&gt; &lt;br /&gt; Les principaux critères portent sur :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la réalisation préalable à la demande de subvention d’une étude de faisabilité conforme au cahier des charges Méthasynergie. Ces études peuvent faire l’objet d’une aide de l’ADEME ou de la Région.&lt;/li&gt; 	&lt;li&gt;Le choix d’entreprises de travaux qualifiées Qualimétha® ou équivalent&lt;/li&gt; 	&lt;li&gt;L’économie du projet notamment le TRI inférieur à 10% (cf nature de l’aide).&lt;/li&gt; 	&lt;li&gt;L’approvisionnement et la maîtrise du gisement&lt;/li&gt; 	&lt;li&gt;La concertation et l’ancrage territorial, dont non-déstabilisation des filières locales performantes de valorisation sur le plan environnemental et économique&lt;/li&gt; 	&lt;li&gt;La valorisation du digestat dans le cadre d’un plan d’épandage ou par un compostage aboutissant à un compost « normalisé ».&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P39" s="1" t="inlineStr">
+        <is>
+          <t>26/05/2025</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La liste exhaustive et précise des critères d’éligibilité sera envoyée aux porteurs de projets par le chargé de mission régional (contact en bas de page) à la suite d’un échange sur les spécificités du projet.&lt;br /&gt; &lt;br /&gt; Les principaux critères portent sur :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la réalisation préalable à la demande de subvention d’une étude de faisabilité conforme au cahier des charges Méthasynergie. Ces études peuvent faire l’objet d’une aide de l’ADEME ou de la Région.&lt;/li&gt; 	&lt;li&gt;Le choix d’entreprises de travaux qualifiées Qualimétha® ou équivalent&lt;/li&gt; 	&lt;li&gt;L’économie du projet notamment le TRI inférieur à 10% (cf nature de l’aide).&lt;/li&gt; 	&lt;li&gt;L’approvisionnement et la maîtrise du gisement&lt;/li&gt; 	&lt;li&gt;La concertation et l’ancrage territorial, dont non-déstabilisation des filières locales performantes de valorisation sur le plan environnemental et économique&lt;/li&gt; 	&lt;li&gt;La valorisation du digestat dans le cadre d’un plan d’épandage ou par un compostage aboutissant à un compost « normalisé ».&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Prendre contact avec le chargé de mission qui transmettra le détail des dispositifs et les modalités de dépôt de la demande après échange sur le projet.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aides-a-linvestissement-en-methanisation</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Transition Energétique&lt;br /&gt; Direction de la Transition Energétique et des Territoires&lt;/p&gt;
+&lt;p&gt;M. Emmanuel Giovannoni : &lt;a href="mailto:egiovannoni&amp;#64;maregionsud.fr"&gt;egiovannoni&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aides-a-l-investissement-en-methanisation/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>166030</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets innovants de production de gaz renouvelables (études &amp; travaux)</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Projets innovants de production de gaz renouvelables (études &amp; travaux)</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les démonstrateurs ou projets de la filière biogaz et hydrogène présentant des innovations sur les plans techniques, du portage juridique, social ou un fort caractère structurant, peuvent être soutenus au cas par cas. Plusieurs nouvelles filières de production de gaz renouvelable, l’hydrogène, la pyrogazéification et le power-to-gas sont particulièrement en train de se structurer pour répondre aux enjeux de développement des gaz « verts » d’ici 2030.&lt;/p&gt; &lt;p&gt;Consortium industriel du secteur, énergéticiens et développeurs de projets, détenteurs de biomasse ou déchets ; collectivités locales, etc.&lt;/p&gt; &lt;p&gt;Les projets doivent impérativement présenter des innovations sur les plans techniques ou un fort caractère structurant.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P40" s="1" t="inlineStr">
+        <is>
+          <t>26/05/2025</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent impérativement présenter des innovations sur les plans techniques ou un fort caractère structurant.&lt;/p&gt; &lt;p&gt;Prendre contact avec le chargé de mission.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/projets-innovants-de-production-de-gaz-renouvelables-etudes-travaux</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Transition Énergétique&lt;br /&gt; Direction de la Transition Énergétique et des Territoires&lt;/p&gt;
+&lt;p&gt;M. Emmanuel Giovannoni : &lt;a href="mailto:egiovannoni&amp;#64;maregionsud.fr"&gt;egiovannoni&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/projets-innovants-de-production-de-gaz-renouvelables-etudes-travaux-1/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>166031</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les études de faisabilité pour des projets de récupération de chaleur fatale</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité pour des projets de récupération de chaleur fatale</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le cadre d’intervention régional chaleur et froid renouvelable vise le soutien à l’amorçage des projets de chaleur et de froid renouvelables et de récupération ainsi que le soutien à leur réalisation. Afin d’atteindre les objectifs du Plan climat, il concerne les projets de production de chaleur et de froid ayant recours aux énergies renouvelables et de récupération (EnR&amp;amp;R) suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Création et extension des réseaux de chaleur et de froid associés à ces modes de production renouvelable et de récupération, y compris les boucles d’eau tempérée géothermiques.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Le soutien financier de la Région n’est pas systématique. Il s’apprécie par la Région à partir d’une analyse de la rentabilité prévisionnelle des projets et de leur qualité technique et environnementale, sur la base du modèle économique du projet et du temps de retour sur investissement. Le porteur s’attachera à démontrer l’impact de l’intervention publique sur le temps de retour sur investissement du projet. L’attribution de la subvention fera l’objet d’un vote par le Conseil régional ou sa commission permanente.&lt;br /&gt; &lt;br /&gt; L’ensemble des interventions peut notamment être financé dans le cadre du Contrat d’Avenir, en synergie avec le Fonds Chaleur de l’ADEME.&lt;/p&gt;
+&lt;div&gt;&lt;p&gt;&lt;strong&gt;Vous avez déposé une demande &lt;u&gt;avant le 1er octobre 2024&lt;/u&gt; ? &lt;/strong&gt;&lt;br /&gt; &lt;a href="https://subventionsenligne.maregionsud.fr/" rel="noreferrer" target="_blank"&gt;Accédez à la plateforme de suivi de votre dossier&lt;/a&gt;&lt;/p&gt;&lt;/div&gt; &lt;p&gt;Les entreprises et industries, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.&lt;/p&gt; &lt;p&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent), l’étude de faisabilité doit impérativement être conforme au cahier des charges de l’ADEME : « Etude de faisabilité récupération de chaleur fatale pour valorisation interne et/ou externe ».&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P41" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent), l’étude de faisabilité doit impérativement être conforme au cahier des charges de l’ADEME : « Etude de faisabilité récupération de chaleur fatale pour valorisation interne et/ou externe ».&lt;/p&gt; &lt;p&gt;Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour la métropole Aix-Marseille-Provence : contacter Mme Hélène Beisson : &lt;a href="mailto:helene.beisson&amp;#64;ampmetropole.fr"&gt;helene.beisson&amp;#64;ampmetropole.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : &lt;a href="mailto:z.soussan-rabette&amp;#64;ville-arles.fr"&gt;z.soussan-rabette&amp;#64;ville-arles.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : &lt;a href="mailto:f.gaborit&amp;#64;sde04.fr"&gt;f.gaborit&amp;#64;sde04.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Hautes-Alpes : M. Nicolas Ferrand : &lt;a href="mailto:nicolas.ferrand&amp;#64;syme05.fr"&gt;nicolas.ferrand&amp;#64;syme05.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-Maritimes : M. Nathael-Christian Galante-Gras : &lt;a href="mailto:ncgalantegras&amp;#64;departement06.fr"&gt;ncgalantegras&amp;#64;departement06.fr&lt;/a&gt;;&lt;/li&gt; 	&lt;li&gt;pour le département du Var : M. Christophe Thierry : &lt;a href="mailto:christophe.thierry&amp;#64;te83.fr"&gt;christophe.thierry&amp;#64;te83.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département du Vaucluse : M. Léonard Ricolleau : &lt;a href="mailto:lricolleau&amp;#64;sev84.fr"&gt;lricolleau&amp;#64;sev84.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans un deuxième temps, concernant la partie administrative : il est possible de contacter la chargée de missions régionales :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Mme. Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr" title="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;ul&gt;&lt;br /&gt; 	&lt;li&gt; &lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/etude-de-faisabilite-pour-des-projets-de-recuperation-de-chaleur-fatale</t>
+        </is>
+      </c>
+      <c r="W41" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_CADRECHA/depot/simple</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-pour-des-projets-de-recuperation-de-chaleur-fatale-1/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>166032</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les travaux de récupération de chaleur fatale</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de récupération de chaleur fatale</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le cadre d’intervention régional chaleur et froid renouvelable vise le soutien à l’amorçage des projets de chaleur et de froid renouvelables et de récupération ainsi que le soutien à leur réalisation. Afin d’atteindre les objectifs du Plan climat, il concerne les projets de production de chaleur et de froid ayant recours aux énergies renouvelables et de récupération (EnR&amp;amp;R) suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Chaleur de récupération (chaleur &amp;#34;fatale&amp;#34; issue notamment des eaux usées ou des process industriels)&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Le soutien financier de la Région n’est pas systématique. Il s’apprécie par la Région à partir d’une analyse de la rentabilité prévisionnelle des projets et de leur qualité technique et environnementale,&lt;br /&gt; sur la base du modèle économique du projet et du temps de retour sur investissement. Le porteur s’attachera à démontrer l’impact de l’intervention publique sur le temps de retour sur investissement du projet. L’attribution de la subvention fera l’objet d’un vote par le Conseil régional ou sa commission permanente.&lt;br /&gt; &lt;br /&gt; L’ensemble des interventions peut notamment être financé dans le cadre du Contrat d’Avenir, en synergie avec le Fonds Chaleur de l’ADEME.&lt;/p&gt;
+&lt;div&gt;&lt;p&gt;Vous avez déposé une demande avant le 1er octobre 2024 ? &lt;br /&gt; &lt;a href="https://subventionsenligne.maregionsud.fr/" target="_blank"&gt;Accédez à la plateforme de suivi de votre dossier&lt;/a&gt;&lt;/p&gt;&lt;/div&gt; &lt;p&gt;Les entreprises et industries, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Respect des exigences réglementaires de performance thermique du bâtiment ;&lt;/li&gt; 	&lt;li&gt;Installation d’un comptage énergétique permettant de vérifier le bon fonctionnement de l’installation.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P42" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Respect des exigences réglementaires de performance thermique du bâtiment ;&lt;/li&gt; 	&lt;li&gt;Installation d’un comptage énergétique permettant de vérifier le bon fonctionnement de l’installation.&lt;/li&gt; &lt;/ul&gt; &lt;div&gt;&lt;p&gt;Vous avez déposé une demande avant le 1er octobre 2024 ? &lt;br /&gt; &lt;a href="https://subventionsenligne.maregionsud.fr/" target="_blank"&gt;Accédez à la plateforme de suivi de votre dossier&lt;/a&gt;&lt;/p&gt;&lt;/div&gt;
+&lt;p&gt;Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour la métropole Aix-Marseille-Provence : contacter Mme Hélène Beisson : &lt;a href="mailto:helene.beisson&amp;#64;ampmetropole.fr"&gt;helene.beisson&amp;#64;ampmetropole.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : &lt;a href="mailto:z.soussan-rabette&amp;#64;ville-arles.fr"&gt;z.soussan-rabette&amp;#64;ville-arles.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : &lt;a href="mailto:f.gaborit&amp;#64;sde04.fr"&gt;f.gaborit&amp;#64;sde04.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Hautes-Alpes : M. Nicolas Ferrand : &lt;a href="mailto:nicolas.ferrand&amp;#64;syme05.fr"&gt;nicolas.ferrand&amp;#64;syme05.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-Maritimes : M. Nathael-Christian Galante-Gras : &lt;a href="mailto:ncgalantegras&amp;#64;departement06.fr"&gt;ncgalantegras&amp;#64;departement06.fr&lt;/a&gt;;&lt;/li&gt; 	&lt;li&gt;pour le département du Var : M. Christophe Thierry : &lt;a href="mailto:christophe.thierry&amp;#64;te83.fr"&gt;christophe.thierry&amp;#64;te83.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département du Vaucluse : M. Léonard Ricolleau : &lt;a href="mailto:lricolleau&amp;#64;sev84.fr"&gt;lricolleau&amp;#64;sev84.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans un deuxième temps, concernant la partie administrative : il est possible de contacter la chargée de missions régionales :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Mme. Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr" title="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/travaux-de-recuperation-de-chaleur-fatale</t>
+        </is>
+      </c>
+      <c r="W42" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_CADRECHA/depot/simple</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/travaux-de-recuperation-de-chaleur-fatale-1/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>166033</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les études de faisabilité pour des réseaux de chaleur et de froid</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité pour des réseaux de chaleur et de froid</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le cadre d’intervention régional chaleur et froid renouvelable vise le soutien à l’amorçage des projets de chaleur et de froid renouvelables et de récupération ainsi que le soutien à leur réalisation. Afin d’atteindre les objectifs du Plan climat, il concerne les projets de production de chaleur et de froid ayant recours aux énergies renouvelables et de récupération (EnR&amp;amp;R) suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Création et extension des réseaux de chaleur et de froid associés à ces modes de production renouvelable et de récupération, y compris les boucles d’eau tempérée géothermiques.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Le soutien financier de la Région n’est pas systématique. Il s’apprécie par la Région à partir d’une analyse de la rentabilité prévisionnelle des projets et de leur qualité technique et environnementale, sur la base du modèle économique du projet et du temps de retour sur investissement. Le porteur s’attachera à démontrer l’impact de l’intervention publique sur le temps de retour sur investissement du projet. L’attribution de la subvention fera l’objet d’un vote par le Conseil régional ou sa commission permanente.&lt;br /&gt; &lt;br /&gt; L’ensemble des interventions peut notamment être financé dans le cadre du Contrat d’Avenir, en synergie avec le Fonds Chaleur de l’ADEME.&lt;/p&gt; &lt;p&gt;Les entreprises et industries, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.&lt;/p&gt; &lt;p&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P43" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent).&lt;/p&gt; 
+&lt;p&gt;Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour la métropole Aix-Marseille-Provence : contacter Mme Hélène Beisson : &lt;a href="mailto:helene.beisson&amp;#64;ampmetropole.fr" title="mailto:helene.beisson&amp;#64;ampmetropole.fr"&gt;helene.beisson&amp;#64;ampmetropole.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : &lt;a href="mailto:z.soussan-rabette&amp;#64;ville-arles.fr" title="mailto:z.soussan-rabette&amp;#64;ville-arles.fr"&gt;z.soussan-rabette&amp;#64;ville-arles.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : &lt;a href="mailto:f.gaborit&amp;#64;sde04.fr" title="mailto:f.gaborit&amp;#64;sde04.fr"&gt;f.gaborit&amp;#64;sde04.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Hautes-Alpes : M. Nicolas Ferrand : &lt;a href="mailto:nicolas.ferrand&amp;#64;syme05.fr" title="mailto:nicolas.ferrand&amp;#64;syme05.fr"&gt;nicolas.ferrand&amp;#64;syme05.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour les Alpes Maritimes : Fabrice FAYNET : &lt;a href="mailto:capther06&amp;#64;departement06.fr"&gt;capther06&amp;#64;departement06.fr&lt;/a&gt;  &lt;/li&gt; 	&lt;li&gt;pour le département du Var : M. Christophe Thierry : &lt;a href="mailto:christophe.thierry&amp;#64;te83.fr" title="mailto:christophe.thierry&amp;#64;te83.fr"&gt;christophe.thierry&amp;#64;te83.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le Vaucluse : Alexya Ayme : &lt;a href="mailto:aayme&amp;#64;sev84.fr"&gt;aayme&amp;#64;sev84.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans un deuxième temps, concernant la partie administrative : il est possible de contacter la chargée de missions régionales :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Mme. Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr" title="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/etude-de-faisabilite-pour-des-reseaux-de-chaleur-et-de-froid</t>
+        </is>
+      </c>
+      <c r="W43" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_CADRECHA/depot/simple</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Catherine Ramos : c&lt;a href="mailto:ramos&amp;#64;maregionsud.fr"&gt;ramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-pour-des-reseaux-de-chaleur-et-de-froid-1/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>166034</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les travaux de réseaux de chaleur et de froid</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de réseaux de chaleur et de froid</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le cadre d’intervention régional chaleur et froid renouvelable vise le soutien à l’amorçage des projets de chaleur et de froid renouvelables et de récupération ainsi que le soutien à leur réalisation. Afin d’atteindre les objectifs du Plan climat, il concerne les projets de production de chaleur et de froid ayant recours aux énergies renouvelables et de récupération (EnR&amp;amp;R) suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Création et extension des réseaux de chaleur et de froid associés à ces modes de production renouvelable et de récupération, y compris les boucles d’eau tempérée géothermiques.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Le soutien financier de la Région n’est pas systématique. Il s’apprécie par la Région à partir d’une analyse de la rentabilité prévisionnelle des projets et de leur qualité technique et environnementale, sur la base du modèle économique du projet et du temps de retour sur investissement. Le porteur s’attachera à démontrer l’impact de l’intervention publique sur le temps de retour sur investissement du projet. L’attribution de la subvention fera l’objet d’un vote par le Conseil régional ou sa commission permanente.&lt;br /&gt; &lt;br /&gt; L’ensemble des interventions peut notamment être financé dans le cadre du Contrat d’Avenir, en synergie avec le Fonds Chaleur de l’ADEME.&lt;/p&gt; &lt;p&gt;Les entreprises et industries, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.&lt;/p&gt; &lt;p&gt;Pour les réseaux primaires :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;L’aide est strictement conditionnée au fait que le réseau soit alimenté globalement, extension comprise, au minimum par 70 % d&amp;#039;énergies renouvelables et de récupération ;&lt;/li&gt; 	&lt;li&gt;pour les réseaux de chaleur primaires et leur extension, une densité thermique minimum de 1 MWh par mètre linéaire est exigée ainsi qu’un minimum linéaire de 200 mètres pour une extension ;&lt;/li&gt; 	&lt;li&gt;les coûts d’investissement éligibles sont les coûts concernant la maîtrise d’œuvre, le réseau primaire et les sous-stations ;&lt;/li&gt; 	&lt;li&gt;le maître d’ouvrage devra équiper son installation de compteurs énergétiques et fournir les relevés de production de la première année de fonctionnement.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Pour les réseaux secondaires :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;L’aide est strictement conditionnée au fait que le réseau soit alimenté globalement, extension comprise, au minimum par 70 % d&amp;#039;énergies renouvelables et de récupération&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P44" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour les réseaux primaires :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;L’aide est strictement conditionnée au fait que le réseau soit alimenté globalement, extension comprise, au minimum par 70 % d&amp;#039;énergies renouvelables et de récupération ;&lt;/li&gt; 	&lt;li&gt;pour les réseaux de chaleur primaires et leur extension, une densité thermique minimum de 1 MWh par mètre linéaire est exigée ainsi qu’un minimum linéaire de 200 mètres pour une extension ;&lt;/li&gt; 	&lt;li&gt;les coûts d’investissement éligibles sont les coûts concernant la maîtrise d’œuvre, le réseau primaire et les sous-stations ;&lt;/li&gt; 	&lt;li&gt;le maître d’ouvrage devra équiper son installation de compteurs énergétiques et fournir les relevés de production de la première année de fonctionnement.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Pour les réseaux secondaires :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;L’aide est strictement conditionnée au fait que le réseau soit alimenté globalement, extension comprise, au minimum par 70 % d&amp;#039;énergies renouvelables et de récupération&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt; Il suffit de déposer une demande de subventions sur la plateforme.&lt;/p&gt;
+&lt;p&gt;Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour la métropole Aix-Marseille-Provence : contacter Mme Hélène Beisson : &lt;a href="mailto:helene.beisson&amp;#64;ampmetropole.fr"&gt;helene.beisson&amp;#64;ampmetropole.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : &lt;a href="mailto:z.soussan-rabette&amp;#64;ville-arles.fr"&gt;z.soussan-rabette&amp;#64;ville-arles.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : &lt;a href="mailto:f.gaborit&amp;#64;sde04.fr"&gt;f.gaborit&amp;#64;sde04.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Hautes-Alpes : M. Nicolas Ferrand : &lt;a href="mailto:nicolas.ferrand&amp;#64;syme05.fr"&gt;nicolas.ferrand&amp;#64;syme05.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-Maritimes : M. Nathael-Christian Galante-Gras : &lt;a href="mailto:ncgalantegras&amp;#64;departement06.fr"&gt;ncgalantegras&amp;#64;departement06.fr&lt;/a&gt;;&lt;/li&gt; 	&lt;li&gt;pour le département du Var : M. Christophe Thierry : &lt;a href="mailto:christophe.thierry&amp;#64;te83.fr"&gt;christophe.thierry&amp;#64;te83.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département du Vaucluse : M. Léonard Ricolleau : &lt;a href="mailto:lricolleau&amp;#64;sev84.fr"&gt;lricolleau&amp;#64;sev84.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans un deuxième temps, concernant la partie administrative : il est possible de contacter la chargée de missions régionales :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Mme. Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr" title="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/travaux-de-reseaux-de-chaleur-et-de-froid</t>
+        </is>
+      </c>
+      <c r="W44" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_CADRECHA/depot/simple</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/travaux-de-reseaux-de-chaleur-et-de-froid-1/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>166035</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser un développement pérenne des sites touristiques exemplaires</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Sites touristiques exemplaires</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Vous êtes gestionnaire d&amp;#039;un site touristique emblématique, à fort potentiel de développement ou qui présente une urgence de préservation et vous souhaitez améliorer l&amp;#039;expérience client ou recourir à des solutions numériques de gestion des flux touristiques ?&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;La Région Sud vous accompagne, via l&amp;#039;Appel à projets &amp;#34;Sites touristiques exemplaires&amp;#34; afin de favoriser un développement pérenne de ces sites mais également d’optimiser les conditions d’accueil et d’information des visiteurs.&lt;/p&gt; &lt;p&gt;&lt;span&gt;Sont éligibles, les gestionnaires de grands sites touristiques et de sites &amp;#34;alternatifs&amp;#34;, à savoir : &lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les départements ;&lt;/li&gt; 	&lt;li&gt;les établissement Public de Coopération Intercommunale (EPCI) ;&lt;/li&gt; 	&lt;li&gt;les parcs naturels ;&lt;/li&gt; 	&lt;li&gt;les communes ;&lt;/li&gt; 	&lt;li&gt;les offices de tourisme ;&lt;/li&gt; 	&lt;li&gt;les associations ;&lt;/li&gt; 	&lt;li&gt;les entreprises.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Volet 1 - l’expérience client et à la mise en valeur touristique :&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Les gestionnaires de sites devront présenter une réflexion globale incluant, lorsque cela s’avère pertinent, des actions de promotion, de sensibilisation à la préservation des territoires, voire des offres alternatives vers d’autres sites complémentaires.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;schémas d’aménagement ;&lt;/li&gt; 	&lt;li&gt;canalisation de la fréquentation ;&lt;/li&gt; 	&lt;li&gt;achat et pose d’éco-compteurs ;&lt;/li&gt; 	&lt;li&gt;signalétique et pupitres d’interprétation ;&lt;/li&gt; 	&lt;li&gt;cheminements, points d’entrée et d’accueil, appontements, aires paysagères de stationnement, scénarisation de l’information, points d’eau, toilettes, location de vélo, gardiennage ;&lt;/li&gt; 	&lt;li&gt;accès aux personnes à mobilité réduite ;&lt;/li&gt; 	&lt;li&gt;bornes de rechargement pour véhicules et vélos électriques ;&lt;/li&gt; 	&lt;li&gt;outils d’interprétation par la réalité virtuelle et augmentée au cas par cas.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Sont exclus : &lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les parkings (seul l’aménagement paysager est éligible) ;&lt;/li&gt; 	&lt;li&gt;les frais de fonctionnement (frais de personnel, actions de communication, frais occasionnés pour l’obtention de labels, etc.) ;&lt;/li&gt; 	&lt;li&gt;les études relatives à la capacité de charge d’un site ;&lt;/li&gt; 	&lt;li&gt;les schémas d’accueil et de visite ;&lt;/li&gt; 	&lt;li&gt;les outils de réservation de navettes.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Volet 2 - l&amp;#039;expérimentation de solutions technologiques de pilotage des flux&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Les projets devront être intégrés dans une réflexion globale intégrant les quatre composantes essentielles que sont la gouvernance d’ensemble, la mesure et le pilotage par les données, la mobilité sur le territoire concerné et l’aménagement du site. Une réflexion relative à la capacité de charges des sites concernés sera appréciée.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles : &lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les aménagements, équipements pour la mise en place de services, d’outils et services numériques de pilotage des flux : mesure de flux, collecte, traitement (temps-réel et/ou prédictif) et visualisation de données, interaction avec les usagers (applications mobiles, bornes d’information, signalétique, etc.) ;&lt;/li&gt; 	&lt;li&gt;les études préalables à ces investissements.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P45" s="1" t="inlineStr">
+        <is>
+          <t>18/06/2025</t>
+        </is>
+      </c>
+      <c r="Q45" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2028</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Volet 1 - l’expérience client et à la mise en valeur touristique :&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Les gestionnaires de sites devront présenter une réflexion globale incluant, lorsque cela s’avère pertinent, des actions de promotion, de sensibilisation à la préservation des territoires, voire des offres alternatives vers d’autres sites complémentaires.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;schémas d’aménagement ;&lt;/li&gt; 	&lt;li&gt;canalisation de la fréquentation ;&lt;/li&gt; 	&lt;li&gt;achat et pose d’éco-compteurs ;&lt;/li&gt; 	&lt;li&gt;signalétique et pupitres d’interprétation ;&lt;/li&gt; 	&lt;li&gt;cheminements, points d’entrée et d’accueil, appontements, aires paysagères de stationnement, scénarisation de l’information, points d’eau, toilettes, location de vélo, gardiennage ;&lt;/li&gt; 	&lt;li&gt;accès aux personnes à mobilité réduite ;&lt;/li&gt; 	&lt;li&gt;bornes de rechargement pour véhicules et vélos électriques ;&lt;/li&gt; 	&lt;li&gt;outils d’interprétation par la réalité virtuelle et augmentée au cas par cas.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Sont exclus : &lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les parkings (seul l’aménagement paysager est éligible) ;&lt;/li&gt; 	&lt;li&gt;les frais de fonctionnement (frais de personnel, actions de communication, frais occasionnés pour l’obtention de labels, etc.) ;&lt;/li&gt; 	&lt;li&gt;les études relatives à la capacité de charge d’un site ;&lt;/li&gt; 	&lt;li&gt;les schémas d’accueil et de visite ;&lt;/li&gt; 	&lt;li&gt;les outils de réservation de navettes.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Volet 2 - l&amp;#039;expérimentation de solutions technologiques de pilotage des flux&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Les projets devront être intégrés dans une réflexion globale intégrant les quatre composantes essentielles que sont la gouvernance d’ensemble, la mesure et le pilotage par les données, la mobilité sur le territoire concerné et l’aménagement du site. Une réflexion relative à la capacité de charges des sites concernés sera appréciée.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles : &lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les aménagements, équipements pour la mise en place de services, d’outils et services numériques de pilotage des flux : mesure de flux, collecte, traitement (temps-réel et/ou prédictif) et visualisation de données, interaction avec les usagers (applications mobiles, bornes d’information, signalétique, etc.) ;&lt;/li&gt; 	&lt;li&gt;les études préalables à ces investissements.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Demande en ligne&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Au préalable, les structures candidates doivent échanger auprès des services de la Région afin de vérifier l’éligibilité au dispositif régional et échanger sur les objectifs du projet et les moyens qui y seront consacrés.&lt;br /&gt; &lt;br /&gt; Service Tourisme, Economie Sociale et Solidaire, Economie de Proximité&lt;br /&gt; &lt;a href="mailto:tourisme&amp;#64;maregionsud.fr"&gt;tourisme&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Si le projet est recevable, le dossier de candidature sera fourni sur demande et devra être retourné aux services de la Région de manière dématérialisée sur la plateforme régionale avant le démarrage du projet.&lt;/p&gt;
+&lt;p&gt;Le demandeur doit créer ou se connecter à son compte puis effectuer sa demande de subvention d&amp;#039;investissement. Les pièces justificatives nécessaires à l’instruction du dossier doivent être jointes directement dans le dossier dématérialisé.&lt;/p&gt;
+&lt;p&gt;Une copie mail du dossier doit également être transmis à l’adresse &lt;a href="mailto:tourisme&amp;#64;maregionsud.fr"&gt;tourisme&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Les dossiers peuvent être déposés tout au long de l&amp;#039;année. Leur analyse sera faite chronologiquement, par ordre d’arrivée.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/sites-touristiques-exemplaires</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Tourisme, Economie Sociale et Solidaire, Economie de Proximité&lt;br /&gt; &lt;a href="mailto:tourisme&amp;#64;maregionsud.fr"&gt;tourisme&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sites-touristiques-exemplaires/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>166043</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'optimisation du potentiel photovoltaïque territorial</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Plan solaire : AMI - Foncier dérisqué</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région souhaite soutenir l&amp;#039;optimisation du potentiel photovoltaïque territorial, en équipant le plus de sites possible. Cette étude a donc pour but d&amp;#039;identifier sur l&amp;#039;ensemble d&amp;#039;un patrimoine, toutes les installations possibles, et d&amp;#039;étudier leur faisabilité technique et économique afin de tendre vers une planification du photovoltaïque saine et durable. L&amp;#039;objectif est de permettre la réalisation d&amp;#039;installations groupées.&lt;/p&gt; &lt;p&gt;Entreprises, collectivités, parcs naturels régionaux, toute personne morale publique ou privée.&lt;/p&gt; &lt;p&gt;Dans cet esprit et dans le but de ne pas gâcher le gisement et de tendre vers une planification du photovoltaïque saine et durable, la Région souhaite prioriser son soutien aux déploiements de projets photovoltaïques raccordés au réseau qui visent l’optimisation du potentiel territorial et équipent notamment le plus de sites possibles sans limitation aux plus rentables (opérations collectives, projets citoyens, grappes d’installations, etc.).&lt;/p&gt; &lt;p&gt;Les projets prioritaires seront ceux intégrant une forte implication des citoyens et des élus, démontrant une implication et une volonté de déployer massivement le photovoltaique, intégrant une cohérence sur la démarche apportée dans la planification territoriale et se positionnant sur un engagement de réalisation des projets réalisables.&lt;/p&gt; &lt;p&gt;Dans cet esprit et dans le but de ne pas gâcher le gisement et de tendre vers une planification du photovoltaïque saine et durable, la Région souhaite prioriser son soutien aux déploiements de projets photovoltaïques raccordés au réseau qui visent l’optimisation du potentiel territorial et équipent notamment le plus de sites possibles sans limitation aux plus rentables (opérations collectives, projets citoyens, grappes d’installations, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P46" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets prioritaires seront ceux intégrant une forte implication des citoyens et des élus, démontrant une implication et une volonté de déployer massivement le photovoltaique, intégrant une cohérence sur la démarche apportée dans la planification territoriale et se positionnant sur un engagement de réalisation des projets réalisables.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/plan-solaire-ami-foncier-derisque</t>
+        </is>
+      </c>
+      <c r="W46" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PLANSOL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;gburle&amp;#64;maregionsud.fr;&lt;/p&gt;
+&lt;p&gt;maquadrio&amp;#64;maregionsud.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-solaire-ami-foncier-derisque-1/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>166051</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la réalisation de diagnostics pastoraux</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la réalisation de diagnostics pastoraux</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Financement des coûts liés à la réalisation du travail d’expertise.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Moderniser les activités pastorales en permettant d’améliorer les performances économiques des exploitations pastorales et en conjuguant une production de qualité, respectueuse de l’environnement, et l’amélioration des conditions de travail&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Organisme reconnu sur le champ de l’expertise pastorale :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Collectivités et leurs groupements&lt;/li&gt; 	&lt;li&gt;Commissions syndicales&lt;/li&gt; 	&lt;li&gt;Établissements publics&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P47" s="1" t="inlineStr">
+        <is>
+          <t>31/01/2020</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aide-a-la-realisation-de-diagnostics-pastoraux</t>
+        </is>
+      </c>
+      <c r="W47" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_RDPASTO/depot/simple</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction de l’Agriculture, de la Forêt et de l’Eau&lt;br /&gt; Service Agriculture-Forêt&lt;br /&gt; Hôtel de Région - 27, place Jules Guesde 13481 Marseille Cedex 20&lt;br /&gt; Tél. : 04 91 57 53 32&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-a-la-realisation-de-diagnostics-pastoraux-1/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>166052</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Diversifier le tourisme toutes saisons des vallées de montagne</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Diversifier le tourisme toutes saisons des vallées de montagne</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique).&lt;/p&gt;
+&lt;p&gt;Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens.&lt;/p&gt;
+&lt;p&gt;L&amp;#039;aide CIMA Espaces valléens est destiné à soutenir des territoires de projets qui ont été retenus dans le cadre de l&amp;#039;appel à manifestation d&amp;#039;intérêt &amp;#34;Espaces valléen&amp;#34;. L&amp;#039;aide vise à répondre aux enjeux alpins de diversification touristique toute saison par le développement de la découverte des patrimoines naturels et culturels qui fondent la spécificité et la notoriété des territoires alpins. Autour du patrimoine, il s’agit également d’innover par la création de nouvelles activités (croisement du patrimoine naturel, culturel et immatériel, activités avec neige et sans neige, s’adressant à de nouveaux publics…).&lt;br /&gt; L’échelle retenue est celle de la destination (territoire, vallée), celle-ci couvrant potentiellement plusieurs collectivités.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;groupements d’intérêt public (GIP) ;&lt;/li&gt; 	&lt;li&gt;structures de réseaux.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens.&lt;/p&gt;
+&lt;h5&gt;Espaces valléens :&lt;/h5&gt;
+&lt;p&gt;Ce dispositif est destiné à soutenir des territoires de projets regroupant les enjeux alpins de diversification touristique toute saison par le développement de la découverte des patrimoines naturels et culturels qui fondent la spécificité et la notoriété des territoires alpins. Autour du patrimoine, il s’agit également d’innover par la création de nouvelles activités (croisement du patrimoine naturel, culturel et immatériel, activités avec neige et sans neige, s’adressant à de nouveaux publics…).&lt;br /&gt; L’échelle retenue est celle de la destination (territoire, vallée), celle-ci couvrant potentiellement plusieurs collectivités.&lt;/p&gt;
+&lt;h5&gt;Hors Espaces valléens :&lt;/h5&gt;
+&lt;p&gt;C’est le dispositif interrégional propre au Comité de Massif des Alpes destiné à porter des projets de développement variés en phase avec le Schéma inter régional du Massif des Alpes. Les opérations sont inscrites par l’Etat (Commissariat Général à Egalité des Territoires - CGET), potentiellement sur proposition de la Région Provence-Alpes-Côte d’Azur.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Les thématiques sont larges :&lt;/strong&gt;&lt;br /&gt; bois et forêt, pastoralisme, activités de pleine nature&lt;/p&gt; &lt;p&gt;&lt;span&gt;Type d’actions éligibles pour les actions des Espaces valléens :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Les actions d’études et d’expérimentations visant :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la transition du modèle économique des stations, l’évolution de leur gouvernance et faire partager dans la durée les enjeux de transition du modèle touristique actuel (benchmark, AMO …) ;&lt;/li&gt; 	&lt;li&gt;le meilleur outillage des territoires espaces valléens à l’échelle pour répondre aux enjeux de diversification touristique et de changement, notamment climatique, appliqués aux territoires ;&lt;/li&gt; 	&lt;li&gt;la définition et la construction d’une offre touristique de valorisation des ressources naturelles et culturelles à l’échelle de l’espace valléen à l’année ;&lt;/li&gt; 	&lt;li&gt;le développement des activités de loisirs et de découverte : démarches stratégiques, schéma directeur, études ;&lt;/li&gt; 	&lt;li&gt;le développement de l’offre de services au vu des besoins identifiés dans la stratégie du territoire pour répondre aux attentes des clientèles de séjour et des habitants ;&lt;/li&gt; 	&lt;li&gt;la mise œuvre d’une stratégie territoriale intégrée qui vise un changement de modèle touristique, social et organisationnel.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les projets en matière d’investissement, d’aménagement et d’équipement visant :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la mise en valeur du patrimoine naturel et culturel : aménagement de sites d’accueil et d’infrastructures de découverte ;&lt;/li&gt; 	&lt;li&gt;l’installation de petits équipements renforçant le lien station / vallée ;&lt;/li&gt; 	&lt;li&gt;les équipements structurants pour l’espace valléen ;&lt;/li&gt; 	&lt;li&gt;le soutien aux projets visant à développer les activités sur les ailes de saison ;&lt;/li&gt; 	&lt;li&gt;la rénovation et le renforcement de l’efficacité énergétique des bâtiments d’accueil touristique de montagne (refuges, lieux d’accueil du tourisme social, gites d’étapes collectifs, logements des saisonniers) qui pourront être soutenus dans le cadre de la mesure 1.3 sur la base de critères de priorisation spécifiques.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les actions de sensibilisation structurante au travers de :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;l’accompagnement à la qualification de l’offre ;&lt;/li&gt; 	&lt;li&gt;le développement d’offres expérientielles et des offres visant habitants et visiteurs ;&lt;/li&gt; 	&lt;li&gt;l’appropriation et la découverte de la culture de la montagne, notamment du public jeune.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d&amp;#039;actions éligibles sur l&amp;#039;itinérance et les sites naturels majeurs :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Les actions en matière d’ingénierie, d’études et d’expérimentations :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Permettant l’animation des partenaires et l’écriture d’une stratégie : étude clientèle, fréquentation, appui marketing…etc.&lt;/li&gt; 	&lt;li&gt;Visant l’accompagnement pour la structuration d’une gouvernance par itinéraire et mise en réseau des itinéraires.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les projets en matière d’aménagement et d’équipement :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Portant sur la qualification des itinéraires (exemples : aménagement de sites comme un col, mise en place de panneaux d’interprétation, de signalétique, requalification paysagère …).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;voies cyclables : l’aménagement de l’infrastructure proprement dite ;&lt;/li&gt; 	&lt;li&gt;la réalisation de parkings (terrassement, enrobée…) ;&lt;/li&gt; 	&lt;li&gt;l’acquisition de parc vélos destinés à la location ;&lt;/li&gt; 	&lt;li&gt;les investissements immobiliers et/ou travaux de réaménagements sur les offices de tourisme (OTI, bureaux d’informations touristiques …) ;&lt;/li&gt; 	&lt;li&gt;les aménagements et mobiliers destinés uniquement aux fonctions d’accueil et d’information ;&lt;/li&gt; 	&lt;li&gt;les projets relevant des missions (classiques) des offices du tourisme : support de promotion, de communication (papiers, numérique, e-influenceurs …), GRC, fonctionnement, investissement, toutes dépenses liées à la réorganisation conséquence loi NOTRe ;&lt;/li&gt; 	&lt;li&gt;les projets visant à accompagner les actions événementielles (festivals, fêtes de village – pastorales …, évènements sportifs, derby, concerts, marchés thématiques, films …).&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Type d’actions éligibles pour les actions des Espaces valléens :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Les actions d’études et d’expérimentations visant :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la transition du modèle économique des stations, l’évolution de leur gouvernance et faire partager dans la durée les enjeux de transition du modèle touristique actuel (benchmark, AMO …) ;&lt;/li&gt; 	&lt;li&gt;le meilleur outillage des territoires espaces valléens à l’échelle pour répondre aux enjeux de diversification touristique et de changement, notamment climatique, appliqués aux territoires ;&lt;/li&gt; 	&lt;li&gt;la définition et la construction d’une offre touristique de valorisation des ressources naturelles et culturelles à l’échelle de l’espace valléen à l’année ;&lt;/li&gt; 	&lt;li&gt;le développement des activités de loisirs et de découverte : démarches stratégiques, schéma directeur, études ;&lt;/li&gt; 	&lt;li&gt;le développement de l’offre de services au vu des besoins identifiés dans la stratégie du territoire pour répondre aux attentes des clientèles de séjour et des habitants ;&lt;/li&gt; 	&lt;li&gt;la mise œuvre d’une stratégie territoriale intégrée qui vise un changement de modèle touristique, social et organisationnel.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les projets en matière d’investissement, d’aménagement et d’équipement visant :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la mise en valeur du patrimoine naturel et culturel : aménagement de sites d’accueil et d’infrastructures de découverte ;&lt;/li&gt; 	&lt;li&gt;l’installation de petits équipements renforçant le lien station / vallée ;&lt;/li&gt; 	&lt;li&gt;les équipements structurants pour l’espace valléen ;&lt;/li&gt; 	&lt;li&gt;le soutien aux projets visant à développer les activités sur les ailes de saison ;&lt;/li&gt; 	&lt;li&gt;la rénovation et le renforcement de l’efficacité énergétique des bâtiments d’accueil touristique de montagne (refuges, lieux d’accueil du tourisme social, gites d’étapes collectifs, logements des saisonniers) qui pourront être soutenus dans le cadre de la mesure 1.3 sur la base de critères de priorisation spécifiques.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les actions de sensibilisation structurante au travers de :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;l’accompagnement à la qualification de l’offre ;&lt;/li&gt; 	&lt;li&gt;le développement d’offres expérientielles et des offres visant habitants et visiteurs ;&lt;/li&gt; 	&lt;li&gt;l’appropriation et la découverte de la culture de la montagne, notamment du public jeune.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d&amp;#039;actions éligibles sur l&amp;#039;itinérance et les sites naturels majeurs :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Les actions en matière d’ingénierie, d’études et d’expérimentations :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Permettant l’animation des partenaires et l’écriture d’une stratégie : étude clientèle, fréquentation, appui marketing…etc.&lt;/li&gt; 	&lt;li&gt;Visant l’accompagnement pour la structuration d’une gouvernance par itinéraire et mise en réseau des itinéraires.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les projets en matière d’aménagement et d’équipement :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Portant sur la qualification des itinéraires (exemples : aménagement de sites comme un col, mise en place de panneaux d’interprétation, de signalétique, requalification paysagère …).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;voies cyclables : l’aménagement de l’infrastructure proprement dite ;&lt;/li&gt; 	&lt;li&gt;la réalisation de parkings (terrassement, enrobée…) ;&lt;/li&gt; 	&lt;li&gt;l’acquisition de parc vélos destinés à la location ;&lt;/li&gt; 	&lt;li&gt;les investissements immobiliers et/ou travaux de réaménagements sur les offices de tourisme (OTI, bureaux d’informations touristiques …) ;&lt;/li&gt; 	&lt;li&gt;les aménagements et mobiliers destinés uniquement aux fonctions d’accueil et d’information ;&lt;/li&gt; 	&lt;li&gt;les projets relevant des missions (classiques) des offices du tourisme : support de promotion, de communication (papiers, numérique, e-influenceurs …), GRC, fonctionnement, investissement, toutes dépenses liées à la réorganisation conséquence loi NOTRe ;&lt;/li&gt; 	&lt;li&gt;les projets visant à accompagner les actions événementielles (festivals, fêtes de village – pastorales …, évènements sportifs, derby, concerts, marchés thématiques, films …).&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/espaces-valleens</t>
+        </is>
+      </c>
+      <c r="W48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/page-intermediaire/espaces-valleens?tx_eannuaires_pi2%5Bbacklink%5D=https%3A%2F%2Fwww.maregionsud.fr%2Fvos-aides%2Fdetail%2Fespaces-valleens&amp;cHash=f8e2b68dcdbef704bcd60ce35716f11e</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Montagne et Massif Alpin&lt;/p&gt;
+&lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/diversifier-le-tourisme-toutes-saisons-des-vallees-de-montagne/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>165696</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser les scolaires à la transition énergétique</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I49" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Animation d&amp;#039;ateliers en classe de CE2, CM1 et CM2 des écoles de Gironde assurée par une association spécialisée. Par l&amp;#039;expérience et la participation, les élèves découvrent les enjeux du climat, de l&amp;#039;air et de l&amp;#039;énergie. Un livret pédagogique est ensuite remis à l&amp;#039;enseignant pour continuer d&amp;#039;explorer ces sujets au cours de l&amp;#039;année.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Education et renforcement des compétences
+Economie circulaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Connaissance de la mobilité
+Réduction de l'empreinte carbone
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Signature de la convention de prestations&lt;/p&gt;&lt;p&gt;- Validation du devis d&amp;#039;intervention proposé&lt;/p&gt;&lt;p&gt;Aide sous réserve des fonds alloués à cet accompagnement.&lt;/p&gt;&lt;p&gt;Pour savoir si votre collectivité est éligible à cette aide, référez-vous au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T49" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdeeg33.fr/atelier-pedagogique/</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Syndicat Départemental d&amp;#039;Energie et d&amp;#039;environnement de Gironde (SDEEG33)&lt;/p&gt;&lt;p&gt;Léa PAMBRUN&lt;/p&gt;&lt;p&gt;Service Transition Énergétique&lt;/p&gt;&lt;p&gt;service.energies&amp;#64;sdeeg33.fr&lt;/p&gt;&lt;p&gt;05 56 16 13 21&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>lea.pambrun@sdeeg33.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-les-scolaires-a-la-transition-energetique/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>28/01/2026</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>165693</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une animation Fresque du Climat</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I50" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Animation d’une Fresque du Climat pour les élus, le personnel, les habitants et les associations de Gironde.&lt;/p&gt;&lt;p&gt;Vous pouvez bénéficier d&amp;#039;un accompagnement par un agent du SDEEG formé à l&amp;#039;animation de la Fresque du Climat 2e génération. Cet atelier se fait sur une demi journée, dans vos locaux ou ceux du SDEEG (Bordeaux Lac). Le SDEEG vient avec le matériel pour assurer cet atelier.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Citoyenneté
+Education et renforcement des compétences
+Formation professionnelle
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Bâtiments et construction
+Paysage
+Animation et mise en réseau
+Mobilité partagée
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;li&gt;Signature de la convention de prestation de service pour la Transition Energétique&lt;/li&gt;&lt;li&gt;Signature du devis de prestation&lt;/li&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Cette aide est disponible sous réserve des fonds alloués.&lt;/p&gt;&lt;p&gt;Pour connaître les communes éligibles à cette aide, vous pouvez vous référer au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T50" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdeeg33.fr/</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Syndicat Départemental d&amp;#039;Energie et d&amp;#039;environnement de Gironde (SDEEG33)&lt;/p&gt;&lt;p&gt;Service Transition Énergétique&lt;/p&gt;&lt;p&gt;service.energies&amp;#64;sdeeg33.fr&lt;/p&gt;&lt;p&gt;05 56 16 13 21&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>lea.pambrun@sdeeg33.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/animation-fresque-du-climat/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2026</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>165279</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Déconnecter des plans d’eau à usage agricole intégrée dans un PTGE approuvé ou en ZRE</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Déconnexion de plans d’eau à usage agricole intégrée dans un PTGE approuvé ou en ZRE</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I51" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau accompagne les programmes d’actions des démarches 
+territoriales visant le retour à l’équilibre des prélèvements, intégrées
+ dans un Projet de Territoire de Gestion de l’Eau (PTGE). Ces programmes
+ d’action mobilisent un panel de solutions diversifié alliant le 
+développement des solutions fondées sur la nature, l’accélération des 
+économies d’eau, la transition écologique de l’agriculture, les retenues
+ de substitution etc. selon les caractéristiques de chaque territoire.&lt;/p&gt;
+&lt;p&gt;Parmi le panel de solutions, dans un objectif de substitution dans le
+ cadre d’un PTGE approuvé, l’agence peut accompagner la déconnexion des 
+plans d’eau à usage d’irrigation pour isolement du réseau hydrographique
+ par un bras de contournement, ou leur effacement associé à un stockage 
+hivernal. Cette déconnexion peut également être financée dans les 
+territoires en zone de répartition des eaux (ZRE) au titre de travaux de
+ substitution de prélèvements impactants des retenues d’eau potable afin
+ de préserver l’approvisionnement en eau potable.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P51" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q51" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau peut octroyer ses aides dans le cadre du régime 
+d’aides notifié n°SA.109250 (2023/N) - « Aides aux investissements 
+portant sur des infrastructures hydrauliques » en vigueur du 18 décembre
+ 2023 jusqu&amp;#039;au 31 décembre 2029 » qui impose des contraintes 
+complémentaires en fonction du type de projet et de l’état de la masse 
+d’eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T51" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/qua/qua4-deconnexion-de-plans-deau-a-usage-agricole-integree-dans-un.html</t>
+        </is>
+      </c>
+      <c r="W51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/deconnecter-des-plans-deau-a-usage-agricole-integree-dans-un-ptge-approuve-ou-en-zre/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>164170</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Agir en faveur de la biodiversité et s’appuyer sur les ressources naturelles</t>
+        </is>
+      </c>
+      <c r="C52" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Ressources naturelles et Biodiversité : Fiche-action 2 du programme LEADER</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>PETR Forêt d'Orléans-Loire-Sologne</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I2" s="0" t="inlineStr">
-[...71 lines deleted...]
-          <t>Biodiversité
+      <c r="I52" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J52" s="1" t="inlineStr">
+        <is>
+          <t>70 000 € d'aide maxi</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Enjeu&lt;br /&gt;&lt;/strong&gt;Le
+territoire du GAL est fortement marqué par la présence d’eau et de forêts, avec une
+biodiversité remarquable. Ces ressources fournissent des services essentiels et
+offrent un cadre de vie de qualité aux habitants. Elles sont aujourd’hui
+fortement soumises aux risques, fragiles et à préserver. Des solutions locales
+sont à trouver en s’appuyant sur ces ressources pour atténuer les effets et
+s’adapter au dérèglement climatique.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs &lt;br /&gt;&lt;/strong&gt;- Favoriser les actions locales de préservation et de valorisation
+de la biodiversité et des ressources naturelles&lt;br /&gt;- Accompagner les acteurs locaux aux enjeux du
+dérèglement climatique&lt;br /&gt;- Développer les solutions fondées sur la nature pour
+atténuer les effets et s’adapter au dérèglement climatique&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Types de projets financés&lt;br /&gt;&lt;/strong&gt;- Réalisation d’études et actions de
+sensibilisation, de formation, d’animation, de communication sur le dérèglement
+climatique, la biodiversité, les ressources naturelles, les risques
+(inondation, incendie…)&lt;br /&gt;- Soutien aux expérimentations en lien
+avec le changement climatique, la forêt, la ressource en eau&lt;br /&gt;- Actions de sensibilisation et
+d’accompagnement des propriétaires forestiers privés à la gestion de leur forêt&lt;br /&gt;- Actions de sensibilisation à la
+préservation de la ressource en eau (quantitatif, qualitatif)&lt;br /&gt;- Actions de préservation des milieux
+naturels et des continuités écologiques (trames verte, bleue, noire…) :
+restauration de zones humides (étangs, mares…), plantations…&lt;br /&gt;- Projets de création d’îlots de
+fraîcheur, en particulier dans les cours d’école, dans une démarche
+participative : désimperméabilisation, végétalisation…&lt;br /&gt;- Actions de gestion alternative des
+espaces : écopâturage…&lt;br /&gt;- Actions de lutte contre les espèces exotiques
+envahissantes&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Sols
+Espaces verts
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
-[...11 lines deleted...]
-      <c r="S2" s="0" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q52" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations doivent se dérouler sur le&lt;strong&gt; périmètre du GAL&lt;/strong&gt; et contribuer directement à la mise en œuvre de la stratégie au bénéfice des acteurs du territoire&lt;br /&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une &lt;strong&gt;demande d’aide avant son début d’exécution&lt;/strong&gt;. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause son éligibilité.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt; :&lt;br /&gt;- Investissements matériels scientifiques, techniques et
+pédagogiques&lt;br /&gt;- Equipements et mobiliers supports aux actions de
+préservation et de valorisation&lt;br /&gt;- Travaux d&amp;#039;aménagement et de réhabilitation d’espaces,
+de plantation&lt;br /&gt;- Achats de fournitures liées à l’opération&lt;br /&gt;- Frais d’étude, d’inventaire, de diagnostic,
+d’animation&lt;br /&gt;- Dépenses de communication : création, impression
+et diffusion de documents et de supports papiers, multimédias, outils
+numériques&lt;br /&gt;- Acquisition ou développement de logiciels
+informatiques, acquisition de brevets, licences, droits d&amp;#039;auteurs et marques
+commerciales&lt;br /&gt;- Dépenses de location, de sous-traitance&lt;br /&gt;- Frais de personnels (salaires, charges liées et
+traitements accessoires)&lt;br /&gt;- Dépenses de conseil, expertise juridique,
+notaire : dans la limite de 10% des autre dépenses&lt;br /&gt;- Notes de frais des personnels ou bénévoles&lt;br /&gt;- Coûts indirects selon un taux de 15% des frais de
+personnels directs éligibles (option de coûts simplifiés (OCS)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T2" s="0" t="inlineStr">
+      <c r="T52" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
-[...77 lines deleted...]
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>GAL Forêt d'Orléans-Loire-Sologne</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://foretorleans-loire-sologne.fr/nos-actions/leader</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Equipe technique du GAL&lt;br /&gt;Aurore Maniez et Iwan&amp;#96; Le Merdy&lt;br /&gt;02 38 46 84 40&lt;br /&gt;&lt;a target="_self"&gt;leader&amp;#64;petrforetorleans.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>leader@petrforetorleans.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-en-faveur-de-la-biodiversite-et-sappuyer-sur-les-ressources-naturelles/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>PETR Forêt d'Orléans-Loire-Sologne</t>
+        </is>
+      </c>
+      <c r="AD52" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
-[...155 lines deleted...]
-      <c r="G4" s="1" t="inlineStr">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>164936</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les acteurs publics dans l’identification de projet sur l’eau émanant des citoyens</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier</t>
-[...108 lines deleted...]
-Eau souterraine
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I53" s="1" t="inlineStr">
+        <is>
+          <t> Min : 75 Max : 85</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Toute opération valorisant la contribution des citoyens, intégrant des phases d’analyse sociologique, de tables rondes, débats d’idées, de prototypage d’idées.&lt;br /&gt;L’instruction de la demande portera en particulier sur l’intégration de livrables de type : rapport d’étonnement et d’idées, scénario d’usage, feuille de route…&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau
-Forêts
-[...7 lines deleted...]
-Qualité de l'air
 Biodiversité
-Equipement public
-[...3 lines deleted...]
-Modes actifs : vélo, marche et aménagements associés
 Mers et océans
+Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P4" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
-[...45 lines deleted...]
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="T53" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://eaureunion.fr/</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;aidesfinancieres&amp;#64;eaureunion.fr&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>aidesfinancieres@eaureunion.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-acteurs-publics-dans-lidentification-de-projet-sur-leau-emanant-des-citoyens/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2025</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="5" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G5" s="1" t="inlineStr">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>164932</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser aux enjeux de l’eau</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H5" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I5" s="1" t="inlineStr">
-[...47 lines deleted...]
-      <c r="N5" s="1" t="inlineStr">
+      <c r="I54" s="1" t="inlineStr">
+        <is>
+          <t> Min : 75 Max : 85</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Evènementiel (festival, concours, hackathon…), support physique, numérique ou artistique visant à sensibiliser tout public aux enjeux de la préservation des milieux aquatiques, de la biodiversité aquatique, de la gestion des ressources en eau.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T54" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://eaureunion.fr/</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;aidesfinancieres&amp;#64;eaureunion.fr&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>aidesfinancieres@eaureunion.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-aux-enjeux-de-leau/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2025</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>164924</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Préserver les sols face aux pluies intenses</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Pluvial et sol</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I55" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="J55" s="1" t="inlineStr">
+        <is>
+          <t>70% dans les territoires au titre de la solidarité uniquement (FRR ou ZRR à titre transitoire jusqu'en 2027)</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>Avec le changement climatique, les sols s’assèchent et les pluies intenses deviennent plus fréquentes et plus fortes.&lt;br /&gt;
+&lt;br /&gt;
+Il est essentiel de retenir l’eau dans les sols ou favoriser son infiltration pour limiter les pollutions pluviales, favoriser la recharge des aquifères, garder l’humidité nécessaire aux végétaux,  préserver les milieux humides et préserver la biodiversité des sols en favorisant la trame brune.&lt;br /&gt;
+&lt;br /&gt;
+Pour cela, l’agence de l’eau accompagne la gestion intégrée des eaux pluviales en milieu urbain, la préservation des milieux aquatiques et humides mais aussi des aménagements paysagers d’infiltration de l’eau dans les sols en milieu rural.</t>
+        </is>
+      </c>
+      <c r="M55" s="1" t="inlineStr">
+        <is>
+          <t>Aménagements paysagers d’infiltration de l’eau dans les sols en milieu rural&lt;br /&gt;
+Gestion intégrée des eaux pluviales en zone urbaine&lt;br /&gt;
+Préservation des milieux aquatiques et humides</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P55" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q55" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R55" s="1" t="inlineStr">
+        <is>
+          <t>voir conditions dans les fiches aides et dans les conditions générales</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T55" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>Rhône-Méditerranée</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaurmc.fr/jcms/pro_128697/fr/pluvial-et-sol</t>
+        </is>
+      </c>
+      <c r="W55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaurmc.fr/jcms/pro_102366/fr/le-portail-des-aides-de-l-agence-de-l-eau-rhone-mediterranee-corse</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>Votre demande et vos questions sont à adresser à la délégation régionale de l&amp;#039;agence intervenant sur votre département :&lt;br /&gt;
+ - Délégation de Lyon (départements 01, 07, 26, 38, 42, 69, 73, 74) : 04 72 76 19 00&lt;br /&gt;
+ - Délégation de Besançon (départements 21, 25, 39, 52, 70, 71, 88, 90) : 04 26 22 31 00&lt;br /&gt;
+ - Délégation de Marseille (départements 04, 05, 06, 13, 83, 84, 2A, 2B) : 04 26 22 30 00&lt;br /&gt;
+ - Délégation de Montpellier (départements 09, 11, 30, 34, 48, 66) : 04 26 22 32 00</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>contact.cda@eaurmc.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/pluvial-et-sol/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Rhône Méditerranée Corse</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>164773</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et restaurer les fonctionnalités des écosystèmes aquatiques, humides et littoraux ainsi que leur biodiversité</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Restauration et gestion des milieux, habitats et écosystèmes</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I56" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La préservation et la restauration des milieux aquatiques, des habitats et des écosystèmes est l’une des priorités de l’agence de l’eau Adour-Garonne. &lt;/p&gt;&lt;p&gt;Les aides financières et l’accompagnement de l’Agence visent à soutenir des projets permettant d’atténuer les effets du changement climatique et de renforcer la résilience des écosystèmes.&lt;/p&gt;&lt;p&gt;Les approches préventives sont à privilégier à travers la valorisation des services rendus par les SfN (Solutions fondées sur la Nature) et leurs co-bénéfices pour les territoires. &lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/aides-financieres/restauration-gestion-milieux-aquatiques-habitats-ecosystemes"&gt;Restauration et gestion des milieux aquatiques, des habitats et des écosystèmes | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Exemples d&amp;#039;opérations financées :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Études, suivis &lt;/li&gt;&lt;li&gt;Animations territoriales ou thématiques &lt;/li&gt;&lt;li&gt;Opérations de communication ou de sensibilisation &lt;/li&gt;&lt;li&gt;Mise en œuvre d’une stratégie foncière &lt;/li&gt;&lt;li&gt;Actions contenues dans un programme pluriannuel 
+de gestion (PPG) des cours d’eau &lt;/li&gt;&lt;li&gt;Effacements et arasements d’ouvrages transversaux 
+dans le respect de la réglementation en vigueur &lt;/li&gt;&lt;li&gt;Actions de restauration et renaturation de cours d’eau en 
+milieu urbain combinées à des actions de gestion intégrée 
+des eaux pluviales &lt;/li&gt;&lt;li&gt;Inventaires de zones humides &lt;/li&gt;&lt;li&gt;Équipements d’ouvrages en vue de restaurer 
+la continuité écologique &lt;/li&gt;&lt;li&gt;Actions intégrées dans les plans de gestion des réserves 
+naturelles, les plans nationaux d’actions, les plans 
+de gestion des poissons migrateurs, et actions en faveur 
+de la biodiversité ordinaire, &lt;/li&gt;&lt;li&gt;etc&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P56" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q56" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CONDITIONS D’ATTRIBUTION 
+PRINCIPALES :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Réponse aux objectifs de l’Agence 
+ Maîtrise d’ouvrage à une échelle hydrographique adaptée 
+aux enjeux « eau, milieux aquatiques et biodiversité 
+aquatique »
+ Diagnostic territorial intégrant les effets du changement 
+climatique
+ Mobilisation des moyens techniques, financiers (notamment taxe GEMAPI) et des partenariats privés et publics 
+nécessaires&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/58-24-Milieux%20aquatiques_0.pdf"&gt;eau-grandsudouest.fr/sites/default/files/2025-01/58-24-Milieux aquatiques_0.pdf&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-02/FICHE-THEMATIQUE_Restauration%20et%20gestion%20des%20milieux%20aquatiques%20et%20%C3%A9cosyst%C3%A8mes.pdf</t>
+        </is>
+      </c>
+      <c r="W56" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-micropolluants/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2025</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>164772</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre les micropolluants</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre les micropolluants</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I57" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 80</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les effets du changement climatique aggraveront le déficit en eau, accentuant les impacts des polluants et rendant les solutions pour préserver la qualité de l’eau plus coûteuses. Agir maintenant est donc urgent. L’Agence soutient différentes actions visant à réduire l’apport de micropolluants vers les milieux aquatiques et protéger la ressource en eau potable, ainsi que des actions contribuant à la connaissance et à l’exploration de nouvelles solutions sur ces enjeux émergents pour l’environnement.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/politique-eau/programme-intervention/aides/lutte-contre-micropolluants"&gt;Lutte contre les micropolluants | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Les actions financées incluent :&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Des actions visant l’amélioration de la connaissance des milieux, des techniques d’analyses et de traitement&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Des actions visant la mise en place ou l’expérimentation d’actions préventives à l’échelle territoriale pour les différents secteurs émetteurs : industrie et artisanat, assainissement, agriculture, établissements de santé, grand public&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Des actions visant la mise en place ou l’expérimentation de mesures curatives&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Agriculture et agroalimentaire
+Artisanat
+Industrie
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P57" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q57" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-02/FICHE-THEMATIQUE_Lutte%20contre%20les%20micropolluants_0.pdf</t>
+        </is>
+      </c>
+      <c r="W57" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-une-gestion-quantitative-equilibree-de-la-ressource-et-les-projets-multi-usages/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2025</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>164753</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Développer la gestion intégrée des eaux pluviales dans le domaine industriel</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I58" s="1" t="inlineStr">
+        <is>
+          <t> Min : 60 Max : 80</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Agence encourage l’infiltration de l’eau dans le sol et la gestion durable des eaux pluviales. Elle soutient le développement de la gestion intégrée des eaux pluviales en particulier avec des solutions fondées sur la nature (SFN) et en favorisant la désimperméabilisation des sols. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/aides-financieres/activites-industrielles-artisanat"&gt;Activités industrielles et artisanat | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Opérations favorisant l’infiltration et la gestion des eaux pluviales &lt;/p&gt;&lt;p&gt;Projets permettant d&amp;#039;accroître la désimperméabilisation des sols&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Artisanat
+Industrie
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P58" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q58" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les bénéficiaires sont des personnes publiques ou privées 
+(entreprise, collectivité, association, syndicat, …) exerçant 
+une activité économique à caractère industriel, commercial 
+et artisanal ou en lien avec de telles activités (hors secteur 
+agricole et élevage (ou assimilé) traité dans la politique de 
+lutte contre les pollutions agricoles). &lt;/p&gt;&lt;p&gt;Les projets devront notamment : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;être portés par une structure créée depuis plus de 2 ans 
+(sauf s’il y a continuité d’activité) &lt;/li&gt;&lt;li&gt;pour les études préalables aux travaux, prendre en compte 
+l’impact du changement climatique &lt;/li&gt;&lt;li&gt;mettre en jeu des surfaces supérieures ou égales à 700 m2
+de bâtiments ou zones artisanales déjà existantes et utiliser majoritairement des solutions fondées sur la nature sur 
+plus de 50 % des surfaces ou des volumes concernés&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/53-24-Re%CC%81duction%20pollutions%20industries_0.pdf"&gt;53-24-Réduction pollutions industries_0.pdf (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T58" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-02/FICHE-THEMATIQUE_Industries_GIEP.pdf</t>
+        </is>
+      </c>
+      <c r="W58" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Secteurs d’activité : Papier/ Blanchisserie / Cuir / Hôtellerie plein air / Opérations collectives TPME : Olivier RODRIGO - Chargé d’intervention industries Tel direct : 05.61.36.37.55 - olivier.rodrigo&amp;#64;eau-adour-garonne.fr&lt;/p&gt;&lt;p&gt;Secteurs d’activités : Chimie / Traitement de surface / Aéronautique / Métallurgie : Franck THOMAS - Chargé d’intervention industries Tel direct : 05 61 36 37 54 &lt;font&gt;- &lt;/font&gt;&lt;font&gt;franck.thomas&amp;#64;eau-adour-garonne.fr&lt;/font&gt;&lt;/p&gt;&lt;p&gt;Secteurs d’activités : Agro-Alimentaires / Golf / Activités commerciales : Marc PINEL - Chargé d’intervention industries Tel direct : 05 61 36 82 19 &lt;font&gt;- &lt;/font&gt;&lt;font&gt;marc.pinel&amp;#64;eau-adour-garonne.fr&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-lefficience-la-sobriete-et-les-economies-deau-en-agriculture/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>24/03/2025</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>164306</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l’approche intégrée de l’eau à la bonne échelle territoriale</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Gestion territoriale</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Région
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I59" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accompagner les territoires pour réduire leur vulnérabilité face au changement climatique est l’une des priorités de l’agence de l’eau Adour-Garonne. L’aide de l’Agence vise à soutenir des démarches globales intégrant l’ensemble des actions nécessaires pour protéger ou restaurer les masses d’eau.&lt;/p&gt;&lt;p&gt;L’Agence soutient des projets pour accompagner l’élaboration et la mise en œuvre de contrats 
+« Eau et Climat » permettant de contractualiser sur des 
+durées pluriannuelles les actions territoriales de gestion 
+intégrée avec un programme de mesures d’adaptation et 
+d’atténuation au changement climatique adaptées au territoire&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/politique-eau/programme-intervention/aides/demarches-territoriales-gestion-integree"&gt;Démarches territoriales de gestion intégrée | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Accompagner la structuration de la gouvernance intégrée ; &lt;/li&gt;&lt;li&gt;Améliorer la connaissance intégrée des territoires en 
+prenant compte des prospectives ; &lt;/li&gt;&lt;li&gt;Accompagner l’animation territoriale multithématiques ; &lt;/li&gt;&lt;li&gt;Assurer la promotion de la gestion intégrée de l’eau.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Animation et mise en réseau
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P59" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q59" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les bénéficiaires sont les collectivités territoriales ou leurs 
+groupements et associations. &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les maîtres d’ouvrage doivent consulter la CLE du SAGE 
+lorsqu’elle existe et associer l’EPTB ou la structure assimilée 
+intervenant à l’échelle de la stratégie territoriale de sous 
+bassin géographique ; &lt;/li&gt;&lt;li&gt;Pour le renouvellement d’une démarche territoriale un 
+contrat « Eau et Climat » devra être établi.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T59" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/FICHE-THEMATIQUE_Gestion%20territoriale.pdf</t>
+        </is>
+      </c>
+      <c r="W59" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/collecter-et-traiter-les-eaux-usees-et-les-eaux-pluviales-3/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>164226</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser, éduquer et informer du public - Consultation du public</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I60" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J60" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
+des ressources en eau et des milieux aquatiques 
+par les acteurs de terrain, les usagers, les jeunes, 
+à la fois dans une dimension globale et locale au 
+plus proche de leur territoire de vie ; &lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
+changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
+gestion de l’eau, de transition écologique, 
+d’atténuation et d’adaptation au changement 
+climatique et de préservation de la biodiversité, 
+de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
+parties prenantes dans les projets et soutenir 
+les actions portées par les acteurs locaux dans 
+l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
+en faveur des milieux naturels et de la ressource 
+en eau et participer ainsi à l’émergence de 
+projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Action d’information, de sensibilisation 
+en direction du public réalisée en régie&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Artisanat
 Industrie
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="S5" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Action d’information, de sensibilisation 
+en direction du public réalisée en régie&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T60" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Intervention_en_matiere_de_sensibilisation,_d%E2%80%99education,_de_consultation_et_d%E2%80%99information_du_public-_FICHE_THEMATIQUE.pdf?Archive=264999108217&amp;File=intervention_en_matiere_de_sensibilisation%2C_d%E2%80%99education%2C_de_consultation_et_d%E2%80%99information_du_public__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-eduquer-et-informer-du-public-appel-a-projets-cible/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="6" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G6" s="1" t="inlineStr">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>164224</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser, éduquer et informer du public - Action de communication co-organisée avec l'agence de l'eau</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier</t>
-[...2 lines deleted...]
-      <c r="H6" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I61" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J61" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
+des ressources en eau et des milieux aquatiques 
+par les acteurs de terrain, les usagers, les jeunes, 
+à la fois dans une dimension globale et locale au 
+plus proche de leur territoire de vie ; &lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
+changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
+gestion de l’eau, de transition écologique, 
+d’atténuation et d’adaptation au changement 
+climatique et de préservation de la biodiversité, 
+de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
+parties prenantes dans les projets et soutenir 
+les actions portées par les acteurs locaux dans 
+l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
+en faveur des milieux naturels et de la ressource 
+en eau et participer ainsi à l’émergence de 
+projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ces aides sont accessibles à tout maître d’ouvrage public ou privé (dans le respect de la réglementation en 
+vigueur, notamment dans le cas des activités économiques).
+Pour être éligibles, les projets doivent :
+&lt;br /&gt;• concourir à un objectif de sensibilisation, d’information, de modifications de pratiques, de participation 
+citoyenne… dont les thématiques sont en étroite correspondance avec les priorités portées par le 
+programme d’interventions de l’Agence de l’eau,
+&lt;br /&gt;• contribuer à répondre à des problématiques locales et territoriales, au plus proche du territoire de vie 
+des publics,
+&lt;br /&gt;• faciliter la valorisation des actions menées en faveur des milieux naturels et de la ressource en eau et 
+participer ainsi à l’émergence de projets exemplaires et reproductibles. &lt;/p&gt;&lt;p&gt;Les projets d’envergure, notamment les aménagements ou la création de lieux d’information et d’éducation des 
+publics à l’environnement, à la ressource en eau et à la biodiversité associée doivent être intégrés dans une démarche globale de sensibilisation. L’assiette de l’aide sera étudiée au cas par cas sur la base d’une étude de 
+faisabilité et d’une réflexion pédagogique (approche, démarche, supports, moyens humains et matériels…).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Action co-organisée avec l’Agence de 
+l’eau&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T61" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Intervention_en_matiere_de_sensibilisation,_d%E2%80%99education,_de_consultation_et_d%E2%80%99information_du_public-_FICHE_THEMATIQUE.pdf?Archive=264999108217&amp;File=intervention_en_matiere_de_sensibilisation%2C_d%E2%80%99education%2C_de_consultation_et_d%E2%80%99information_du_public__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-eduquer-et-informer-du-public-evenement-grand-public-1/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>164223</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser, éduquer et informer du public - Évènement professionnel</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I62" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J62" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
+des ressources en eau et des milieux aquatiques 
+par les acteurs de terrain, les usagers, les jeunes, 
+à la fois dans une dimension globale et locale au 
+plus proche de leur territoire de vie ; &lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
+changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
+gestion de l’eau, de transition écologique, 
+d’atténuation et d’adaptation au changement 
+climatique et de préservation de la biodiversité, 
+de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
+parties prenantes dans les projets et soutenir 
+les actions portées par les acteurs locaux dans 
+l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
+en faveur des milieux naturels et de la ressource 
+en eau et participer ainsi à l’émergence de 
+projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ces aides sont accessibles à tout maître d’ouvrage public ou privé (dans le respect de la réglementation en 
+vigueur, notamment dans le cas des activités économiques).
+Pour être éligibles, les projets doivent :
+&lt;br /&gt;• concourir à un objectif de sensibilisation, d’information, de modifications de pratiques, de participation 
+citoyenne… dont les thématiques sont en étroite correspondance avec les priorités portées par le 
+programme d’interventions de l’Agence de l’eau,
+&lt;br /&gt;• contribuer à répondre à des problématiques locales et territoriales, au plus proche du territoire de vie 
+des publics,
+&lt;br /&gt;• faciliter la valorisation des actions menées en faveur des milieux naturels et de la ressource en eau et 
+participer ainsi à l’émergence de projets exemplaires et reproductibles. &lt;/p&gt;&lt;p&gt;Les projets d’envergure, notamment les aménagements ou la création de lieux d’information et d’éducation des 
+publics à l’environnement, à la ressource en eau et à la biodiversité associée doivent être intégrés dans une démarche globale de sensibilisation. L’assiette de l’aide sera étudiée au cas par cas sur la base d’une étude de 
+faisabilité et d’une réflexion pédagogique (approche, démarche, supports, moyens humains et matériels…).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Opération de communication ou 
+d’information des publics permettant 
+de soutenir les objectifs d’intervention 
+de l’Agence de l’eau pour la 
+préservation des ressources en eau et 
+de la biodiversité&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T62" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Intervention_en_matiere_de_sensibilisation,_d%E2%80%99education,_de_consultation_et_d%E2%80%99information_du_public-_FICHE_THEMATIQUE.pdf?Archive=264999108217&amp;File=intervention_en_matiere_de_sensibilisation%2C_d%E2%80%99education%2C_de_consultation_et_d%E2%80%99information_du_public__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-eduquer-et-informer-du-public-evenement-grand-public/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>164222</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser, éduquer et informer du public - Évènement grand public</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I63" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J63" s="1" t="inlineStr">
+        <is>
+          <t>ou Forfait de 1 000 euros/j ou 1500 euros/2j</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
+des ressources en eau et des milieux aquatiques 
+par les acteurs de terrain, les usagers, les jeunes, 
+à la fois dans une dimension globale et locale au 
+plus proche de leur territoire de vie ; &lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
+changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
+gestion de l’eau, de transition écologique, 
+d’atténuation et d’adaptation au changement 
+climatique et de préservation de la biodiversité, 
+de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
+parties prenantes dans les projets et soutenir 
+les actions portées par les acteurs locaux dans 
+l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
+en faveur des milieux naturels et de la ressource 
+en eau et participer ainsi à l’émergence de 
+projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ces aides sont accessibles à tout maître d’ouvrage public ou privé (dans le respect de la réglementation en 
+vigueur, notamment dans le cas des activités économiques).
+Pour être éligibles, les projets doivent :
+&lt;br /&gt;• concourir à un objectif de sensibilisation, d’information, de modifications de pratiques, de participation 
+citoyenne… dont les thématiques sont en étroite correspondance avec les priorités portées par le 
+programme d’interventions de l’Agence de l’eau,
+&lt;br /&gt;• contribuer à répondre à des problématiques locales et territoriales, au plus proche du territoire de vie 
+des publics,
+&lt;br /&gt;• faciliter la valorisation des actions menées en faveur des milieux naturels et de la ressource en eau et 
+participer ainsi à l’émergence de projets exemplaires et reproductibles. &lt;/p&gt;&lt;p&gt;Les projets d’envergure, notamment les aménagements ou la création de lieux d’information et d’éducation des 
+publics à l’environnement, à la ressource en eau et à la biodiversité associée doivent être intégrés dans une démarche globale de sensibilisation. L’assiette de l’aide sera étudiée au cas par cas sur la base d’une étude de 
+faisabilité et d’une réflexion pédagogique (approche, démarche, supports, moyens humains et matériels…).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Opération de communication ou 
+d’information des publics permettant 
+de soutenir les objectifs d’intervention 
+de l’Agence de l’eau pour la 
+préservation des ressources en eau et 
+de la biodiversité&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T63" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Intervention_en_matiere_de_sensibilisation,_d%E2%80%99education,_de_consultation_et_d%E2%80%99information_du_public-_FICHE_THEMATIQUE.pdf?Archive=264999108217&amp;File=intervention_en_matiere_de_sensibilisation%2C_d%E2%80%99education%2C_de_consultation_et_d%E2%80%99information_du_public__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-eduquer-et-informer-du-public-aaction-ou-programme-de-sensibilisation-de-communication-dinformation-sur-les-enjeux-de-la-politique-de-leau/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>164221</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser, éduquer et informer du public - Action ou programme de sensibilisation, de communication, d'information sur les enjeux de la politique de l'eau</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I64" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J64" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
+des ressources en eau et des milieux aquatiques 
+par les acteurs de terrain, les usagers, les jeunes, 
+à la fois dans une dimension globale et locale au 
+plus proche de leur territoire de vie ; &lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
+changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
+gestion de l’eau, de transition écologique, 
+d’atténuation et d’adaptation au changement 
+climatique et de préservation de la biodiversité, 
+de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
+parties prenantes dans les projets et soutenir 
+les actions portées par les acteurs locaux dans 
+l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
+en faveur des milieux naturels et de la ressource 
+en eau et participer ainsi à l’émergence de 
+projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ces aides sont accessibles à tout maître d’ouvrage public ou privé (dans le respect de la réglementation en 
+vigueur, notamment dans le cas des activités économiques).
+Pour être éligibles, les projets doivent :
+&lt;br /&gt;• concourir à un objectif de sensibilisation, d’information, de modifications de pratiques, de participation 
+citoyenne… dont les thématiques sont en étroite correspondance avec les priorités portées par le 
+programme d’interventions de l’Agence de l’eau,
+&lt;br /&gt;• contribuer à répondre à des problématiques locales et territoriales, au plus proche du territoire de vie 
+des publics,
+&lt;br /&gt;• faciliter la valorisation des actions menées en faveur des milieux naturels et de la ressource en eau et 
+participer ainsi à l’émergence de projets exemplaires et reproductibles. &lt;/p&gt;&lt;p&gt;Les projets d’envergure, notamment les aménagements ou la création de lieux d’information et d’éducation des 
+publics à l’environnement, à la ressource en eau et à la biodiversité associée doivent être intégrés dans une démarche globale de sensibilisation. L’assiette de l’aide sera étudiée au cas par cas sur la base d’une étude de 
+faisabilité et d’une réflexion pédagogique (approche, démarche, supports, moyens humains et matériels…).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Opération de communication ou 
+d’information des publics permettant 
+de soutenir les objectifs d’intervention 
+de l’Agence de l’eau pour la 
+préservation des ressources en eau et 
+de la biodiversité&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T64" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Intervention_en_matiere_de_sensibilisation,_d%E2%80%99education,_de_consultation_et_d%E2%80%99information_du_public-_FICHE_THEMATIQUE.pdf?Archive=264999108217&amp;File=intervention_en_matiere_de_sensibilisation%2C_d%E2%80%99education%2C_de_consultation_et_d%E2%80%99information_du_public__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-eduquer-et-informer-du-public-appel-a-projets-classes-deau-1/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>165200</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Aménager des bassins versants (études)</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Études pour l'aménagement de bassins versants</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I65" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau soutient le déploiement des solutions fondées sur la 
+nature visant à protéger, gérer de manière durable et restaurer des 
+écosystèmes. L’aménagement des bassins versants est à déployer en tant 
+qu’action aux bénéfices multiples et « sans regrets », c’est-à-dire 
+présentant des bénéfices pour le territoire quelle que soit la situation
+ dans le futur. L’aménagement des bassins répond à la fois aux enjeux de
+ qualité (épuration, limitation des transferts, …), hydrologie (effet 
+tampon, soutien d’étiage, …), atténuation des effets du dérèglement 
+climatique (ombrage, effet brise vent, ...), biodiversité (préservation 
+d’habitat pour la faune et la flore, …).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Sols
+Réseaux de chaleur
+Agriculture et agroalimentaire
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P65" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q65" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les aménagements de dispositifs tampons sont financés uniquement dans
+ le cadre d’une démarche territoriale de l’agence de l’eau, sur les 
+masses d’eau en risque de non atteinte du bon état et/ou sur les têtes 
+de bassins versants identifiés par les Sage.&lt;/p&gt;&lt;p&gt;
+Pour les actions de lutte contre les pollutions diffuses, ces actions
+ sont également financées dans le cadre d’une démarche territoriale de 
+l’agence de l’eau sur les territoires suivants, identifiés comme 
+prioritaires par le Sdage en vigueu. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T65" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/bv/bv1-etudes-pour-lamenagement-de-bassins-versant.html</t>
+        </is>
+      </c>
+      <c r="W65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/amenager-des-bassins-versants-etudes/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC65" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2025</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>165199</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Aménager des dispositifs tampons sous maitrise d’ouvrage publique ou associations</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement de dispositifs tampons sous maitrise d’ouvrage publique ou associations</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I66" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau soutient le déploiement des solutions fondées sur 
+la nature visant à protéger, gérer de manière durable et restaurer des 
+écosystèmes. L’aménagement des bassins versants est à déployer en tant 
+qu’action aux bénéfices multiples et « sans regrets », c’est-à-dire 
+présentant des bénéfices pour le territoire quelle que soit la situation
+ dans le futur.&lt;/p&gt;
+&lt;p&gt;L’aménagement des bassins répond à la fois aux enjeux de qualité 
+(épuration, limitation des transferts, …), hydrologie (effet tampon, 
+soutien d’étiage, …), atténuation des effets du dérèglement climatique 
+(ombrage, effet brise vent, ...), biodiversité (préservation d’habitat 
+pour la faune et la flore, …).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Sols
+Réseaux de chaleur
+Agriculture et agroalimentaire
+Biodiversité
+Prévention des risques
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P66" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q66" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les aménagements de dispositifs tampons sont financés uniquement dans
+ le cadre d’une démarche territoriale de l’agence de l’eau, sur les 
+masses d’eau en risque de non atteinte du bon état et/ou sur les têtes 
+de bassins versants identifiés par les Sage.&lt;/p&gt;&lt;p&gt;
+Pour les actions de lutte contre les pollutions diffuses, ces actions
+ sont également financées dans le cadre d’une démarche territoriale de 
+l’agence de l’eau sur les territoires suivants, identifiés comme 
+prioritaires par le Sdage en vigueur.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T66" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/bv/bv1-amenagement-de-dispositifs-tampons-sous-maitrise-douvrage-pu.html</t>
+        </is>
+      </c>
+      <c r="W66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/amenager-des-dispositifs-tampons-sous-maitrise-douvrage-publique-ou-associations/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2025</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>165198</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Aménager des dispositifs tampons dans le cadre du dispositif « Investissements agroenvironnementaux non productifs » du Plan stratégique national (PSN)</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement de dispositifs tampons dans le cadre du dispositif « Investissements agroenvironnementaux non productifs » du Plan stratégique national (PSN)</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I67" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau soutient le déploiement des solutions fondées sur 
+la nature visant à protéger, gérer de manière durable et restaurer des 
+écosystèmes. L’aménagement des bassins versants est à déployer en tant 
+qu’action aux bénéfices multiples et « sans regrets », c’est-à-dire 
+présentant des bénéfices pour le territoire quelle que soit la situation
+ dans le futur.&lt;/p&gt;
+&lt;p&gt;L’aménagement des bassins répond à la fois aux enjeux de qualité 
+(épuration, limitation des transferts, …), hydrologie (effet tampon, 
+soutien d’étiage, …), atténuation des effets du dérèglement climatique 
+(ombrage, effet brise vent, ...), biodiversité (préservation d’habitat 
+pour la faune et la flore, …).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Sols
+Agriculture et agroalimentaire
+Biodiversité
+Prévention des risques
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P67" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q67" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les aménagements de dispositifs tampons sont financés uniquement dans
+ le cadre d’une démarche territoriale de l’agence de l’eau, sur les 
+masses d’eau en risque de non atteinte du bon état et/ou sur les têtes 
+de bassins versants identifiés par les Sage.&lt;/p&gt;&lt;p&gt;
+Pour les actions de lutte contre les pollutions diffuses, ces actions
+ sont également financées dans le cadre d’une démarche territoriale de 
+l’agence de l’eau sur les territoires suivants, identifiés comme 
+prioritaires par le Sdage en vigueur.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T67" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/bv/bv1-amenagement-de-dispositifs-tampons-dans-le-cadre-du-disposit.html</t>
+        </is>
+      </c>
+      <c r="W67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/amenager-des-dispositifs-tampons-dans-le-cadre-du-dispositif-investissements-agroenvironnementaux-non-productifs-du-plan-strategique-national-psn/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2025</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>163874</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Gérer l'eau et la nature dans les villes et les villages</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>Eau et nature en ville et village</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I68" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 70</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le développement urbain et industriel, héritage du passé, a
+entraîné une artificialisation des zones urbanisées altérant durablement les
+fonctions écologiques des sols urbains, en particulier leurs fonctions
+hydriques, biologiques et climatiques. Cette artificialisation s’est traduite
+le plus souvent par une imperméabilisation qui constitue la forme la plus
+sévère de dégradation des sols. Elle a notamment eu pour effet :&lt;/p&gt;&lt;p&gt;- Sur les fonctions hydriques, de déséquilibrer le cycle
+naturel de l’eau en asséchant les sols urbains avec une diminution drastique de
+l’infiltration des eaux pluviales, seule source de notre eau potable, avec pour
+corolaire un accroissement des ruissellements urbains, quasi-systématiquement
+gérés via des réseaux d’assainissement unitaires et/ou pluviaux, engendrant des
+inondations et des impacts plus ou moins significatifs sur la qualité des
+milieux aquatiques récepteurs. Sur le bassin, c’est ainsi en moyenne annuelle
+60 millions de m3 d’effluents (mélange d’eaux usées et d’eaux pluviales) qui
+sont rejetés sans traitement au droit des déversoirs d’orage directement dans
+les milieux aquatiques ;&lt;/p&gt;&lt;p&gt;- Sur les fonctions biologiques, de réduire considérablement
+la vie présente dans ces sols et leur capacité à être supports de biodiversité,
+les quelques espaces de pleine terre végétalisés en zone urbanisée étant le
+plus souvent déconnectés entre eux, sans continuité écologique ;&lt;/p&gt;&lt;p&gt;- Sur les fonctions climatiques, de réduire considérablement
+les capacités de stockage de carbone dans les sols sous forme de matière
+organique, facteur d’atténuation du dérèglement climatique, mais aussi de
+réduire les capacités de stockage d’eau dans les sols et d’évapotranspiration
+par les végétaux permettant le rafraîchissement de l’air, facteur d’adaptation
+au dérèglement climatique des milieux urbanisés.&lt;/p&gt;&lt;p&gt;Réactiver les fonctions écologiques des sols et favoriser
+l’expression de leurs services écosystémiques, en repensant la place de l’eau
+et de la nature en milieu urbain pour les placer au cœur de l’aménagement,
+constitue aujourd’hui un levier incontournable pour répondre aux enjeux du
+Schéma Directeur d’Aménagement et de Gestion des Eaux, du Plan d’Adaptation au
+Changement Climatique et de la Stratégie Nationale Biodiversité.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;A ce titre, la désimperméabilisation des sols constitue la
+première étape de cette réactivation. Les interventions de l’Agence de l’Eau au
+titre de la présente délibération visent à impulser et accompagner la
+nécessaire transformation des modes d’aménagement urbain, de tendre vers un
+urbanisme durable, plus respectueux du cycle naturel de l’eau permettant
+l’atteinte du bon état des masses d’eau, plus résilient face aux effets du
+dérèglement climatique, plus bénéfique pour la biodiversité et le cadre de vie des
+habitants.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Restaurer les fonctionnalités écologiques des sols urbains
+en améliorant leur état initial par la création de nouveaux espaces de nature
+en ville ;&lt;/li&gt;&lt;li&gt;L’acquisition de matériel spécifique d’entretien.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Sols
+Espaces verts
+Espace public
+Voirie et réseaux
+Risques naturels
+Biodiversité
+Equipement public
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P68" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q68" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2030</t>
+        </is>
+      </c>
+      <c r="R68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les conditions d’éligibilité sont
+précisées dans la délibération pour chaque thématique : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;      Les études&lt;/li&gt;&lt;li&gt;      Travaux de renouvellement urbain&lt;/li&gt;&lt;li&gt;      Entretien des espaces de nature en ville et
+village &lt;/li&gt;&lt;li&gt;      Animation et ingénierie mutulisé&lt;/li&gt;&lt;li&gt;      Action de communication&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T68" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI - &lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN - &lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>a.dollet@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/gerer-leau-et-la-nature-dans-les-villes-et-les-villages/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB68" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>163871</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : la mobilité douce</t>
+        </is>
+      </c>
+      <c r="C69" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+ÉcoQuartier
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Territoires engagés pour la nature</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence nationale de la cohésion des territoires (ANCT)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
+faire émerger, reconnaître et accompagner des territoires engagés dans 
+une démarche de progrès en faveur de la biodiversité.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;
+ « TEN » reconnait l&amp;#039;importance de 
+l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
+et souhaite apporter un soutien et une visibilité aux territoires 
+désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
+Face au changement climatique, valoriser et conserver la biodiversité 
+permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
+d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;
+  Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
+partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
+ d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
+permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
+ et des thématiques en émergence (trame noire, solutions fondées sur la 
+nature...).
+ &lt;/li&gt;&lt;li&gt;
+  Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
+ &lt;/li&gt;&lt;li&gt;
+  Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
+d&amp;#039;événements phares, articles sur internet, journées partage 
+d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
+territoire.
+ &lt;/li&gt;&lt;li&gt;
+  La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
+critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
+ certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
+collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
+ dans les modalités de leurs aides).
+  &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nouvelle piste cyclable, promenades et autres sentiers sont des incontournables pour le développement des mobilités douces. &lt;/p&gt;&lt;p&gt;Quelques précautions tout de même à ne pas entraver les continuités écologiques ( les trames verte, bleue, noire, brune...sont inscrites dans les orientations
+d’aménagement du territoire). Elles sont des réseaux à préserver
+et restaurer pour que les espèces animales et végétales puissent circuler,
+s’alimenter, se reproduire et se reposer, assurant ainsi leur cycle de vie.&lt;/p&gt;&lt;p&gt;La protection des &lt;a href="https://www.trameverteetbleue.fr/qui-sommes-nous/centre-ressources-trame-verte-bleue" target="_blank"&gt;&lt;strong&gt;trames écologiques&lt;/strong&gt;&lt;/a&gt; est l&amp;#039;un des enjeux indispensables à une transition écologique
+réussie. Dans le déploiement de modes de transport alternatifs, les &lt;strong&gt;pistes cyclables&lt;/strong&gt; méritent toute l&amp;#039;attention d&amp;#039;un écologue. Éviter la rupture de
+continuités écologiques par des aménagements qui assurent le passage de la
+faune sauvage, limiter la &lt;strong&gt;pollution
+lumineuse&lt;/strong&gt; en positionnant uniquement des
+points lumineux à des endroits stratégiques de croisement de voirie, penser et
+gérer un &lt;strong&gt;aménagement végétal adapté&lt;/strong&gt; aux contraintes de sécurité routière (bonne visibilité).. vaste
+sujet pour lequel vous pouvez être accompagnés !&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
+à prendre connaissance des initiatives déployées par des collectivités de votre
+région ! Le programme pourra en effet vous orienter vers les
+partenaires potentiels, qui sauront partager leurs compétences dans la
+restauration ou la préservation de trames écologiques. En outre, le Réseau
+Haies, la FNCCR, ou encore des marques comme Végétal Local ou le label Villes
+et Villages étoilés proposent un accompagnement dans la mise en place de
+trames. La reconnaissance TEN peut également vous aider dans la recherche de
+financement en ce sens :  des
+financements multi-structures, en région, des fonds de préventions des risques
+naturels, via l’agence de l’eau, ou encore des financements européens à travers
+le programme Life&amp;#43; notamment. Le programme fournit également des ressources essentielles,
+notamment à travers le centre de ressources trame verte et bleu, et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques. Que ce soit pour le bon choix des végétaux à planter aux abords des voies cyclables et piétonnes, leur bon emplacement et une gestion adaptée et frugale, afin d&amp;#039;allier sécurité des usagers, fonctionnalités écologiques et aménagement paysager attractif, de nombreux retours d&amp;#039;expériences sont désormais accessibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Revitalisation
+Biodiversité
+Paysage
+Modes actifs : vélo, marche et aménagements associés
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1.
+S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
+additionnelles*, avec un impact positif et respectant les politiques publiques
+locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
+compétences, de façon transversale, en vue de la protection, préservation et de
+la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
+existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
+l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
+techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
+conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
+serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour
+la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
+les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du
+réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://www.trameverteetbleue.fr/</t>
+        </is>
+      </c>
+      <c r="W69" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e)
+animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB69" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion des inondations
+Rénovation de l’éclairage public
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>163869</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre les pollutions d'origine domestique</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Lutte contre les pollutions d'origine domestique</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable
+Subvention</t>
+        </is>
+      </c>
+      <c r="I70" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 70</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans un contexte où l&amp;#039;imperméabilisation des surfaces urbanisées a été
+croissante ces dernières décennies provoquant l&amp;#039;augmentation des volumes d&amp;#039;eaux
+pluviales à gérer et un impact parfois significatif sur la qualité des milieux
+naturels récepteurs, la gestion efficace de ces eaux constitue un enjeu
+crucial, particulièrement dans un contexte d&amp;#039;adaptation au changement
+climatique et de préservation de la biodiversité. &lt;/p&gt;&lt;p&gt;L&amp;#039;augmentation de la performance environnementale des systèmes
+d&amp;#039;assainissement collectif représente un autre enjeu majeur. Dans cette
+perspective, l&amp;#039;Agence de l&amp;#039;Eau soutient principalement les actions visant à
+améliorer la performance des unités d&amp;#039;épuration, à maîtriser les déversements
+des réseaux d&amp;#039;assainissement dans le milieu naturel, à mettre à niveau les
+raccordements en domaine privé et à réhabiliter les installations
+d&amp;#039;assainissement non collectif situées dans des zones sensibles.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les interventions de l&amp;#039;Agence de l&amp;#039;Eau en matière de lutte
+contre les pollutions d&amp;#039;origine domestique visent ainsi à atteindre les
+objectifs fixés par la Directive Cadre sur l&amp;#039;Eau, la Directive Eaux Résiduaires
+Urbaines et la Directive Eaux de Baignades, telles que mentionnées dans le
+Schéma Directeur d&amp;#039;Aménagement et de Gestion des Eaux. Elles visent à atteindre
+le bon état des masses d&amp;#039;eau et à réduire ou éliminer les rejets de polluants.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;    Les dispositifs d’autosurveillance des
+installations&lt;/li&gt;&lt;li&gt;    Les travaux de réhabilitation de réseaux
+d’assainissement d’eaux usées séparatifs ou unitaires sans redimensionnement
+hydraulique à la hausse (dépose/repose, chemisage continu ou ponctuel…)&lt;/li&gt;&lt;li&gt;    La mise en service d’un réseau de collecte neuf
+ou d’un tronçon de réseau de collecte réhabilité ;&lt;/li&gt;&lt;li&gt;    Etudes ou des travaux qui contribuent à réduire
+l’impact des rejets des installations d’assainissement non collectif pour
+préserver l’environnement et la santé des personnes&lt;/li&gt;&lt;li&gt;    Réalisation de missions d’assistance technique
+auprès des collectivités dans le domaine de l’assainissement collectif.&lt;/li&gt;&lt;li&gt;    Actions d’information, de sensibilisation,
+d’échange d’expérience, de concertation et de consultation du public, y compris
+sous la forme d’évènements (colloques, journées techniques…).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Sols
+Espace public
+Voirie et réseaux
+Risques naturels
+Biodiversité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P70" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q70" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2030</t>
+        </is>
+      </c>
+      <c r="R70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les conditions d’éligibilité sont
+précisées dans la délibération pour chaque thématique :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les ouvrages d’épuration&lt;/li&gt;&lt;li&gt;Les réseaux d’assainissement et de gestion des
+eaux pluviales&lt;/li&gt;&lt;li&gt;Le raccordement au réseau public de collecte des
+eaux usées&lt;/li&gt;&lt;li&gt;L’assainissement non collectif&lt;/li&gt;&lt;li&gt;L’assistance technique départementale&lt;/li&gt;&lt;li&gt;Les actions de communication et de
+sensibilisation du public&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T70" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -&lt;a target="_blank"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN - &lt;a target="_blank"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;a target="_blank"&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE - &lt;a target="_blank"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>a.dollet@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pollutions-dorigine-domestique/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2024</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>163793</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Préserver les zones humides</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Pyrénées Orientales</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;De part 
+les nombreuses fonctions qu’elles assurent, les zones humides se 
+trouvent à la croisée des enjeux liés à la protection de la ressource en
+ eau et des espaces naturels. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Afin de préserver ces milieux fragiles et 
+sous pression, le Département des Pyrénées-Orientales peut financer des études ou plans de 
+gestion, des travaux de protection ou restauration et des opérations 
+d’acquisitions foncières. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pour faciliter ces dernières, il peut 
+également mettre à disposition des collectivités son outil foncier relatif aux Zones de préemption au titre des espaces naturels sensibles (ZPENS).&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Études, travaux, outils de communication/sensibilisation, acquisitions foncières.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Biodiversité
+Valorisation d'actions
+Prévention des risques
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;EPCI, communes, associations, fondations reconnues d’utilité publique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T71" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>Pyrénées-Orientales</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://portail-collectivites66.fr/aap/politique-departementale-en-matiere-de-preservation-des-zones-humides/</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vanessa Amiel-Milhet&lt;/p&gt;&lt;p&gt;Responsable mission Biodiversité&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:vanessa.amiel&amp;#64;cd66.fr" target="_self"&gt;vanessa.amiel&amp;#64;cd66.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>vanessa.amiel@cd66.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preservation-des-zones-humides/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB71" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>Département des Pyrénées Orientales</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>21/10/2024</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>163792</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et valoriser des espèces et des espaces naturels</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Pyrénées Orientales</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;A travers 
+son Schéma Départemental des Espaces Naturels (SDEN) le Département des Pyrénées Orientales a 
+identifié un réseau d’une centaine d’espaces naturels protégés, ou non, 
+par la réglementation, permettant de cibler les écosystèmes et enjeux 
+prioritaires. Cette démarche de conservation de la nature s’inscrit 
+également en faveur de certaines espèces de faune et de flore 
+emblématique du territoire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Montant de l’aide défini selon le type de projet au cas par cas.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département intervient pour soutenir des projets permettant de valoriser les atouts du territoire au
+ niveau écologique et du paysage. &lt;/p&gt;&lt;p&gt;→ Améliorer la connaissance, 
+restaurer des milieux naturels, reconnecter des corridors écologiques, 
+pérenniser à long terme la qualité des écosystèmes par des équipements 
+adaptés et une gestion différenciée de l’espace. &lt;/p&gt;&lt;p&gt;Les opérations doivent 
+également permettre une ouverture au public pour faciliter la découverte
+ du patrimoine naturel.&lt;/p&gt;&lt;p&gt;Les projets doivent cibler les espèces et des milieux naturels prioritaires du SDEN, selon 5 orientations :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Inventaires et études (plan de gestion…)&lt;/li&gt;&lt;li&gt;Animation et acquisitions foncières (vieilles forêts, zones humides…)&lt;/li&gt;&lt;li&gt;Travaux de restauration (reconstitution de mares, de corridors écologiques)&lt;/li&gt;&lt;li&gt;Aménagement à des fins de protection (infrastructures écologiques, équipement et matériel, accueil du public dans le 
+respect du milieu)&lt;/li&gt;&lt;li&gt;Gestion d’espaces naturels (ouverture de milieux…)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Foncier
+Santé
+Biodiversité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Aides ouvertes aux communes, EPCI, associations de préservation de l’environnement, syndicats mixtes&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T72" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>Pyrénées-Orientales</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://portail-collectivites66.fr/aap/preservation-et-valorisation-des-especes-et-des-espaces-naturels/</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vanessa Amiel-Milhet&lt;/p&gt;&lt;p&gt;Responsable Mission Biodiversité&lt;/p&gt;&lt;p&gt;Département des Pyrénées Orientales&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:vanessa.amiel&amp;#64;cd66.fr" target="_self"&gt;vanessa.amiel&amp;#64;cd66.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>vanessa.amiel@cd66.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preservation-et-valorisation-des-especes-et-des-espaces-naturels/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB72" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>Département des Pyrénées Orientales</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>21/10/2024</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>164111</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets de préservation de l'environnement et de transition écologique</t>
+        </is>
+      </c>
+      <c r="C73" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>LEADER, Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
 Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="I6" s="1" t="inlineStr">
+      <c r="I73" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J73" s="1" t="inlineStr">
+        <is>
+          <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l&amp;#039;adaptation du territoire et des modes de vie face aux changements climatique, d&amp;#039;atténuer ses conséquences, et de favoriser la transition écologique du territoire.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Favoriser la sobriété énergétique&lt;/p&gt;&lt;p&gt;- Sensibiliser et encourager les pratiques vertueuses pour l&amp;#039;environnement&lt;/p&gt;&lt;p&gt;- Limiter la production de déchets et en garantir une gestion raisonnable&lt;/p&gt;&lt;p&gt;- Préserver la biodiversité, les paysages et le cadre de vie&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le projet correspond aux critères de la stratégie du territoire, d&lt;strong&gt;’être accompagné par l’équipe technique sur le montage de leur projet &lt;/strong&gt;(plan de financement, recherche de partenariats, etc.), et de &lt;strong&gt;déposer une demande d’aide financière&lt;/strong&gt; auprès de l’Union Européenne.&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique (LEADER &amp;#43; autre cofinancement public) est de&lt;strong&gt; 80%,&lt;/strong&gt; et le minimum d’autofinancement (fonds propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Energie citoyenne, projet de micro-méthanisation, rénovation exemplaire de bâtiment public, etc. ;&lt;/p&gt;&lt;p&gt;‐ Défi zéro déchet, exposition-démonstration de bonnes pratiques sur les économies d’eau, etc. ;&lt;/p&gt;&lt;p&gt;‐ Compost collectif, ressourcerie, friperie, atelier de réparation et réemploi, etc. ;&lt;/p&gt;&lt;p&gt;‐ Plantation de micro-forêts, de haies, murs et toits végétaux, moutons pour entretenir des terrains, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Economie locale et circuits courts
+Consommation et production
+Risques naturels
+Qualité de l'air
+Biodiversité
+Réhabilitation
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet se situe sur le territoire du GAL Garrigues et Costières de Nîmes et répond à sa stratégie locale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle :&lt;/strong&gt; aucune dépense ne doit être engagée avant le dépôt officiel de la demande de financement sur la plateforme numérique (signature de devis, versement d’un acompte, notification de marché, etc.).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité des dépenses : &lt;/strong&gt;actions et outils de promotion et communication, formation, animation, prestation de service, équipement et aménagement, frais de personnel, frais de déplacement, etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis obligatoires : &lt;/strong&gt;le projet est &lt;strong&gt;nouveau et/ou exemplaire &lt;/strong&gt;pour le territoire ET le &lt;strong&gt;projet intègre des actions en faveur de l’environnement&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Co-financement public :&lt;/strong&gt; tout projet sollicitant du LEADER doit obligatoirement appeler en contrepartie un cofinancement auprès d’une structure publique (Etat, Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T73" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/leader/</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;PETR Garrigues et Costières de Nîmes&lt;/p&gt;&lt;p&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;br /&gt;1 rue du Colisée - 30900 NÎMES&lt;br /&gt;06 30 07 33 52  | 04 66 02 54 12&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-projets-de-preservation-de-lenvironnement-et-de-transition-ecologique/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB73" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AD73" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>164109</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Financer des études pour favoriser l'eau et la nature en ville et village</t>
+        </is>
+      </c>
+      <c r="D74" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de d'eau et nature en ville et village</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I74" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="J74" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / ou modalités d'interventions milieux / ou modalités d'intervention activités économiques</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Favoriser des démarches globales et planifiées pour la reconquête du bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/li&gt;&lt;li&gt;Développer un urbanisme durable, adapté au changement climatique et solidaire&lt;/li&gt;&lt;li&gt;Favoriser le maintien et le retour de la biodiversité au coeur des tissus bâtis&lt;/li&gt;&lt;li&gt;Interfacer la stratégie avec les autres politiques de la ville et acteurs de l&amp;#039;aménagement&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;• Les études de gouvernance/structuration des compétences eaux pluviales des collectivités/ingénierie 
+financière (en dehors des études portant sur le mode de gestion du service, régie, délégation ou choix 
+des délégataires) ;
+&lt;br /&gt;• Les études visant la mise en œuvre d’une gestion intégrée des eaux pluviales, études du potentiel de 
+déraccordement des eaux pluviales, et au cas par cas, les études de mise à jour des documents 
+d’urbanisme associés ou tout étude concourant à une bonne prise en compte du Schéma Directeur 
+d’Aménagement et de Gestion des Eaux dans le document d’urbanisme en vigueur ;
+&lt;br /&gt;• Les études visant l’établissement d’un plan d’actions global, règlementaire ou non, adapté à l’enjeu du 
+patrimoine du maitre d’ouvrage ;
+&lt;br /&gt;• Les études pour le diagnostic/schéma directeur, l’acceptation et la gestion écologique des espaces 
+urbains végétalisés et l’intégration de la nature en ville dans le cadre de projets de gestion intégrée de 
+l’eau ;
+&lt;br /&gt;• Les études diagnostic de zones humide et Trames vertes et Bleues ;
+&lt;br /&gt;• Les études de concertation dans le cadre d’un projet de cours d’école « bulle nature » éligible ;
+&lt;br /&gt;• Les études d’Inventaires Historiques Urbains portées par les collectivités ;
+&lt;br /&gt;• Les études allant au-delà du minimum règlementaire et nécessaires à la recherche de solutions plus 
+écologiques (essais de sol, dossiers loi sur l’eau, analyses de pollution, génie pédologique et recréation 
+de techno-sols, …) ;
+&lt;br /&gt;• Les études d’avant-travaux (études préliminaires, étude d’avant-projet, et de projet) ;
+&lt;br /&gt;• Les études en phase travaux/réception.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les études peuvent être aidées qu’elles soient réalisées par un prestataire extérieur ou par les moyens propres 
+du bénéficiaire de l’aide. Lorsque le bénéficiaire peut réaliser l’étude par ses moyens propres, une aide est 
+accordée selon les modalités détaillées dans la fiche dédiée. Sont exclues les prestations d’assistance à la 
+maîtrise d’ouvrage réalisées dans ce cadre.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Études de regroupement 
+des compétences et de 
+structuration de la maîtrise 
+d’ouvrage à l’échelle 
+intercommunale, hors mise 
+en place de délégation de 
+service public/régie&lt;/li&gt;&lt;li&gt;Études diagnostics, 
+schémas directeurs, y 
+compris études 
+d’investigations 
+complémentaires&lt;/li&gt;&lt;li&gt;Études nécessaires à la mise 
+en œuvre d’un projet 
+éligible (phases EP/AVP/PRO 
+et études annexes 
+nécessaires)&lt;/li&gt;&lt;li&gt;Études nécessaires au suivi 
+et à la réception des 
+travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T74" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_nature_en_ville.pdf?Archive=263784608196&amp;File=fiche_nature_en_ville_pdf</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-ameliorer-les-systemes-dassainissement-gestion-du-temps-de-pluie-dans-les-projets-damenagement/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>164102</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les actions en faveur de l'adaptation du territoire aux changements climatiques</t>
+        </is>
+      </c>
+      <c r="C75" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - fiche action  8</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I75" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;subvention &lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plafond: 30 000 € &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs stratégiques &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Soutenir l’élaboration de politiques locales visant à adapter le territoire aux changements climatiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Soutenir les acteurs du territoire dans leurs actions d’adaptation aux changements climatiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Sensibiliser la population locale&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs opérationnels&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager la connaissance, l’acculturation, l’appropriation de données multisectorielles, l’évaluation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Développer la connaissance sur les changements climatiques et les mesures d’adaptation possibles pour le territoire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Outiller pédagogiquement le territoire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développer des outils, des services, des actions adaptés et résilients :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Protéger les espaces vulnérables aux changements climatiques et préserver les ressources naturelles locales&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Encourager la création de nouveaux paysages de cultures bocagères&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Sauvegarde et développement de zones humides &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Réduction et anticipation des risques liés aux changements climatiques (inondations, gonflement des argiles, sécheresse, érosion des sols agricoles, disparition de berges de canaux, retrait du trait de côte)&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Préservation des populations humaines, animales et végétales&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Préservation des emplois et des ressources économiques agricoles et touristiques du territoire &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développement des projets de mutualisation et de coopération sur le thème de la biodiversité&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/805b7861-27b9-4525-80f9-acb324bd3f02/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 8&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Transition énergétique
+Agriculture et agroalimentaire
+Consommation et production
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Paysage
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Réduction de l'empreinte carbone
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q75" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/a83c5c4b-9567-45fc-ac67-b521c3a3a0b0/236" target="_self"&gt;cliquer ici pour télécharger la grille de sélection&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T75" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>PAYS CALAISIS</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-soutenir-les-actions-en-faveur-de-ladaptation-du-territoire-aux-changements-climatiques/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB75" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD75" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>163959</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : la préservation des espèces et des milieux naturels</t>
+        </is>
+      </c>
+      <c r="C76" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+ÉcoQuartier
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Office Français de la Biodiversité (OFB)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agences de l'eau</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Cit&amp;#039;ergie est un programme de management et de labellisation qui
-[...41 lines deleted...]
-Réseaux de chaleur
+ Basé sur des orientations partagées nationalement, « Territoires 
+engagés pour la nature » se décline dans les régions volontaires avec un
+ accompagnement local assuré par les Agences Régionales de la 
+Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
+faire émerger, reconnaître et accompagner des territoires engagés dans 
+une démarche de progrès en faveur de la biodiversité.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;
+ « TEN » reconnait l&amp;#039;importance de 
+l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
+et souhaite apporter un soutien et une visibilité aux territoires 
+désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
+Face au changement climatique, valoriser et conserver la biodiversité 
+permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
+d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;
+  Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
+partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
+ d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
+permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
+ et des thématiques en émergence (trame noire, solutions fondées sur la 
+nature...).
+ &lt;/li&gt;&lt;li&gt;
+  Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
+ &lt;/li&gt;&lt;li&gt;
+  Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
+d&amp;#039;événements phares, articles sur internet, journées partage 
+d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
+territoire.
+ &lt;/li&gt;&lt;li&gt;
+  La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
+critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
+ certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
+collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
+ dans les modalités de leurs aides).
+  &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La sauvegarde de la biodiversité passe par la protection des
+espaces naturels et des espèces de la faune, la fonge et de la flore associées
+à ces espaces, mais aussi dans des contextes plus ou moins anthropisés.
+L&amp;#039;humain intervient alors par des actions dites de &amp;#34;gestion&amp;#34;, qui
+peuvent selon le cas être de la protection, de l&amp;#039;entretien ou de la
+restauration.&lt;/p&gt;
+&lt;p&gt;En ce sens, il est recommandé aux collectivités de commencer par réaliser l&amp;#039;inventaire de leur territoire pour mieux connaître et protéger le vivant
+local. L&amp;#039;&lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la
+biodiversité communale&lt;/a&gt; est un outil proposé par l&amp;#039;OFB qui permet, au-delà d’établir un
+diagnostic du territoire, de développer une vision partagée et d’objectiver des
+actions à différents niveau. Le programme TEN permet ensuite d’accompagner la
+collectivité dans l’élaboration et la réalisation d’un plan d’actions. En ce
+qui concerne la préservation des espaces et des espèces qui lui sont inféodées,
+plusieurs options sont possibles:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mettre en
+œuvre une stratégie foncière de préservation passant par de nombreux outils et qui
+peut être planifiée dans le temps via les documents d’urbanisme,&lt;/li&gt;&lt;li&gt;Réaliser
+des zonages, réglementaires ou non, permettant de contrôler la fréquentation et
+les usages sur ces espaces, et ainsi protéger les espèces de l’activité
+humaine, dans un souci de préservation d’espaces clés,&lt;/li&gt;&lt;li&gt;Adopter
+une &lt;a href="https://www.google.com/url?sa&amp;#61;t&amp;amp;source&amp;#61;web&amp;amp;rct&amp;#61;j&amp;amp;opi&amp;#61;89978449&amp;amp;url&amp;#61;https://www.ofb.gouv.fr/sites/default/files/PDF/Evenements/capitale_fr_biodiversite/bestof-cfb10ans.pdf&amp;amp;ved&amp;#61;2ahUKEwjH2dik3P6JAxX8KvsDHXl9PFoQFnoECA4QAQ&amp;amp;usg&amp;#61;AOvVaw1DN6h6YP-YF9dxRC3EmCUV"&gt;gestion
+différenciée des espaces verts et naturels&lt;/a&gt;, avec par exemple &lt;a href="https://www.youtube.com/watch?v&amp;#61;aenxMItWvds&amp;amp;feature&amp;#61;youtu.be"&gt;la libre
+évolution de certains espaces&lt;/a&gt; pour une dynamique favorable au bon fonctionnement
+écologique des écosystèmes,&lt;/li&gt;&lt;li&gt;Aménager les
+espaces artificialisés pour le vivant : &lt;a href="https://www.ofb.gouv.fr/accueillir-la-faune-dans-les-jardins"&gt;installation
+de nichoirs&lt;/a&gt;,
+faire des &lt;a href="https://www.trameverteetbleue.fr/entree-thematique/pollution-lumineuse-trame-noire" target="_self"&gt;choix
+stratégique sur l&amp;#039;éclairage public&lt;/a&gt; et sa puissance, et anticiper les impacts de travaux sur la
+biodiversité,&lt;/li&gt;&lt;li&gt;Etablir
+des missions de restauration, favorisant le rétablissement des fonctions
+écologiques de ces espaces,&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;L&lt;/strong&gt;’animateur(ice) régional(e) TEN pourra
+vous orienter vers des associations et professionnel(le)s qui sauront vous accompagner.
+Aussi le programme permet de renforcer la légitimité et la cohérence du projet,
+et ainsi faciliter l’accès à des financements en ce sens. Il donne également
+accès à des ressources et des retours d’expériences riches d’inspiration et de
+partage de bonnes pratiques.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Risques naturels
+Biodiversité
+Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
-Transports collectifs et optimisation des trafics routiers
-Logistique urbaine
+Paysage
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1.
+S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
+additionnelles*, avec un impact positif et respectant les politiques publiques
+locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
+2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
+compétences, de façon transversale, en vue de la protection, préservation et de
+la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
+3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
+existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
+4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
+l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
+techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
+conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
+serre,&lt;/p&gt;&lt;p&gt;
+5. Porter politiquement sa candidature au programme “Territoires engagés pour
+la nature”,&lt;/p&gt;&lt;p&gt;
+6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
+les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
+7. Participer au partage et à la valorisation des réalisations, profitant du
+réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
+8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://www.trameverteetbleue.fr/entree-thematique/especes-habitats-naturels</t>
+        </is>
+      </c>
+      <c r="W76" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e)
+animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-preservation-des-especes-et-des-milieux-naturels/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB76" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>09/12/2024</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>163896</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité, la mobilisation des entreprises</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Office Français de la Biodiversité (OFB)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires 
+engagés pour la nature » se décline dans les régions volontaires avec un
+ accompagnement local assuré par les Agences Régionales de la 
+Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
+faire émerger, reconnaître et accompagner des territoires engagés dans 
+une démarche de progrès en faveur de la biodiversité.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;
+ « TEN » reconnait l&amp;#039;importance de 
+l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
+et souhaite apporter un soutien et une visibilité aux territoires 
+désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
+Face au changement climatique, valoriser et conserver la biodiversité 
+permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
+d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;
+  Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
+partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
+ d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
+permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
+ et des thématiques en émergence (trame noire, solutions fondées sur la 
+nature...).
+ &lt;/li&gt;&lt;li&gt;
+  Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
+ &lt;/li&gt;&lt;li&gt;
+  Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
+d&amp;#039;événements phares, articles sur internet, journées partage 
+d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
+territoire.
+ &lt;/li&gt;&lt;li&gt;
+  La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
+critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
+ certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
+collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
+ dans les modalités de leurs aides).
+  &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les logiques
+multi-acteurs sur un territoire sont souvent vertueuses : une collectivité
+proactive pousse les entreprises à s’engager, et inversement. En effet, nombre d’acteurs
+économiques sont sensibles aux démarches territoriales, tandis que les collectivités peuvent
+contribuer à sensibiliser les entreprises de leur territoire et en tirer des
+bénéfices, et ce en :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;impulsant une dynamique d’action dans les &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;zones d’activités&lt;/a&gt; sur lesquelles l’entreprise peut agir pour y
+préserver les continuité écologiques, jusqu’à mettre en place une charte
+vertueuse pour la biodiversité avec la mise en cohérence des plans de gestion écologique ;
+il s’agit souvent d’une porte d’entrée pour interroger ensuite l’intégralité de
+la chaîne de valeur de l’entreprise.&lt;/li&gt;&lt;li&gt;s’appuyant sur des partenariats avec le privé pour réaliser des actions
+vertueuses pour la biodiversité, grâce aux moyens financiers ou matériels des
+acteurs économiques, par exemple en utilisant le mécénat environnemental
+(consiste à faire appel à un soutien matériel ou financier, sans contrepartie
+direct, pour un projet ou une entité pour une mission d’intérêt général,
+concernant l’environnement) qui représente également des bénéfices pour les
+entreprises qui intègrent des politiques de RSE et accèdent ainsi à de nouveaux
+marchés notamment,&lt;/li&gt;&lt;li&gt;promouvant auprès entreprises de leur territoire, le programme &lt;a href="https://engagespourlanature.ofb.fr/entreprises"&gt;&amp;#34;Entreprises engagées pour la nature&amp;#34;&lt;/a&gt;, un dispositif
+national à présent régionalisé qui accompagne les entreprises dans
+l’élaboration d’actions pour la biodiversité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier ce type
+d’initiatives, et d’accompagner les collectivités dans leur mise en lien avec
+les bons partenaires, afin de promouvoir la mobilisation des acteurs
+économiques Il donne également accès à des ressources et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;Impliquer les acteurs privés aux différentes échelles
+– La CC Portes d’Ariège Pyrénées&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1.
+S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
+additionnelles*, avec un impact positif et respectant les politiques publiques
+locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
+2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
+compétences, de façon transversale, en vue de la protection, préservation et de
+la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
+3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
+existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
+4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
+l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
+techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
+conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
+serre,&lt;/p&gt;&lt;p&gt;
+5. Porter politiquement sa candidature au programme “Territoires engagés pour
+la nature”,&lt;/p&gt;&lt;p&gt;
+6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
+les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
+7. Participer au partage et à la valorisation des réalisations, profitant du
+réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
+8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/entreprises</t>
+        </is>
+      </c>
+      <c r="W77" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un
+animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhone Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr"&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:elodie.lapilus&amp;#64;arb-ig.fr"&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:nassera.deroueche&amp;#64;grandest.fr"&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:animation-ten&amp;#64;cpie-hautsdefrance.fr"&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
+Klaire&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:klaire.houeix&amp;#64;institutparisregion.fr"&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence Alpes Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-mobilisation-des-entreprises/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB77" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Gestion d'une base nautique
+Isolation du bâtiment
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>163894</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : l'implication citoyenne</t>
+        </is>
+      </c>
+      <c r="C78" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Nouveaux lieux, nouveaux liens
+ÉcoQuartier
+Renaturation des villes
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Office Français de la Biodiversité (OFB)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agences de l'eau
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires 
+engagés pour la nature » se décline dans les régions volontaires avec un
+ accompagnement local assuré par les Agences Régionales de la 
+Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
+faire émerger, reconnaître et accompagner des territoires engagés dans 
+une démarche de progrès en faveur de la biodiversité.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;
+ « TEN » reconnait l&amp;#039;importance de 
+l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
+et souhaite apporter un soutien et une visibilité aux territoires 
+désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
+Face au changement climatique, valoriser et conserver la biodiversité 
+permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
+d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;
+  Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
+partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
+ d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
+permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
+ et des thématiques en émergence (trame noire, solutions fondées sur la 
+nature...).
+ &lt;/li&gt;&lt;li&gt;
+  Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
+ &lt;/li&gt;&lt;li&gt;
+  Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
+d&amp;#039;événements phares, articles sur internet, journées partage 
+d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
+territoire.
+ &lt;/li&gt;&lt;li&gt;
+  La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
+critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
+ certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
+collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
+ dans les modalités de leurs aides).
+  &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La
+protection de la biodiversité concerne l’ensemble de la population, sa
+dégradation nous impactera tous et toutes, il est donc important que chacun(e)
+puisse s’en saisir et participer activement à sa préservation. Les
+collectivités ont un rôle à jouer pour créer ces espaces de participation pour
+ses habitant(e)s à cette fin, et ainsi les sensibiliser, les former, et les
+impliquer dans la protection de l’environnement sur leur territoire. La participation
+des habitant(e)s pour des projets de protection de la biodiversité peut prendre
+plusieurs formes, à différents niveaux d’implication :  &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la proposition de projets et de leur portage par le biais de&lt;strong&gt;
+budgets participatifs&lt;/strong&gt;,&lt;/li&gt;&lt;li&gt;ou bien d&amp;#039;actions ponctuelles comme des &lt;strong&gt;chantiers
+participatifs&lt;/strong&gt; (nettoyage d&amp;#039;un espace naturel, plantation et travaux de
+restauration),&lt;/li&gt;&lt;li&gt;ou de démarches plus pérennes comme les &lt;strong&gt;jardins
+collectifs&lt;/strong&gt; et leur animation.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Enfin,
+il est essentiel de mettre l’accent sur une écologie populaire et inclusive,
+c’est-à-dire proposer un support aux habitant(e)s dans la transformation de
+leur cadre de vie à travers des projets concrets, adaptés à leurs besoins.&lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher de votre animateur(ice) TEN en
+région et vous inspirer de ce qui se fait déjà dans les collectivités voisines,
+dans votre région ! Grâce au programme TEN, vous serez orienté vers des
+associations et professionnel(le)s qui sauront vous accompagner, partager leurs
+compétences à ce sujet et être potentiellement partenaires sur ces projets Par
+exemple, la réalisation d’un &lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la biodiversité communale&lt;/a&gt;
+peut être un outil d’implication citoyenne à travers l’usage de sciences
+participatives. La reconnaissance TEN donne également accès à des ressources et
+des retours d’expériences riches d’inspiration et de partage de bonnes
+pratiques. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Un
+exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;YJhIOKErG9Y"&gt;Quand les habitants deviennent
+acteurs du changement - Etaples&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1.
+S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
+additionnelles*, avec un impact positif et respectant les politiques publiques
+locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
+2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
+compétences, de façon transversale, en vue de la protection, préservation et de
+la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
+3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
+existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
+4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
+l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
+techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
+conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
+serre,&lt;/p&gt;&lt;p&gt;
+5. Porter politiquement sa candidature au programme “Territoires engagés pour
+la nature”,&lt;/p&gt;&lt;p&gt;
+6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
+les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
+7. Participer au partage et à la valorisation des réalisations, profitant du
+réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
+8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/citoyen</t>
+        </is>
+      </c>
+      <c r="W78" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e)
+animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-limplication-citoyenne/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB78" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>163882</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre la pollutions des activités économiques hors agricole</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Lutte contre la pollution des activités économique hors agricole</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I79" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 50</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les activités économiques hors agricoles existantes et leur
+développement peuvent impliquer des pressions sur la ressource en eau et les
+milieux aquatiques. L’Agence de l’Eau en tient compte dans son programme
+d’intervention et accompagne les acteurs économiques hors agricoles dans une
+logique d’approche globale de la gestion de l’eau à l’échelle de leur site,
+afin de réduire leur impact sur la ressource en eau et les milieux aquatiques.&lt;/p&gt;&lt;p&gt;Cette délibération présente les principes d’intervention et
+les objectifs de l’Agence en matière d’activités économiques hors agricole :
+approche globale de la gestion de l’eau sur les sites économiques visant à
+réduire les pollutions et les prélèvements d’eau, gérer les eaux pluviales et,
+le cas échéant, rétablir les continuités écologiques des cours d’eau. Plus
+particulièrement la partie elle fixe des objectifs spécifiques aux titres : &lt;/p&gt;&lt;p&gt;-de la lutte contre les pollutions : l’Agence de l’Eau
+favorise dans ce cadre les solutions de techniques propres de changement de
+procédés visant à réduire les pollutions à la source, en adéquation avec les
+objectifs environnementaux du Schéma Directeur d’Aménagement et de Gestion des
+Eaux 2022 – 2027 (SDAGE).&lt;/p&gt;&lt;p&gt;-de la réduction des prélèvements en eau : l’Agence de
+l’Eau privilégie dans ce cadre les logiques de réduction des consommations,
+puis de réutilisation et/ou de recyclage des eaux industrielles ou des eaux
+pluviales de la gestion des eaux pluviales.&lt;/p&gt;&lt;p&gt;Les interventions de l’Agence de l’Eau visent l’atteinte des
+objectifs du Schéma Directeur d’Aménagement et de Gestion des Eaux via :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt; la réduction ou la suppression des eaux de
+ruissellement admises dans les réseaux d’assainissement ou rejetées au milieu
+naturel superficiel&lt;/li&gt;&lt;li&gt;le rétablissement des continuités écologiques
+des cours d’eau&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;La politique de l’Agence de l’Eau favorise les solutions
+basées sur l’arasement des seuils faisant obstacle à la continuité écologique
+des cours d’eau.&lt;u&gt;&lt;/u&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions d’information, de sensibilisation,
+d’échange d’expérience, de concertation et de consultation du public, y compris
+sous la forme d’évènements&lt;/li&gt;&lt;li&gt;Les études préalables aux investissements de
+restauration de la continuité écologique et les travaux associés&lt;/li&gt;&lt;li&gt;Les travaux d’économie d’eau (changement de
+procédés, réutilisation d’eau de process, recyclage des eaux pluviales ou des
+eaux usées traitées…)&lt;/li&gt;&lt;li&gt;Les études préalables aux investissements de
+gestion des eaux pluviales&lt;/li&gt;&lt;li&gt;Les modifications de circuits internes
+d&amp;#039;utilisation d&amp;#039;eau, en particulier dans le but de réduire les débits ou les
+sous-produits à traiter&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Sols
+Innovation, créativité et recherche
+Risques naturels
+Biodiversité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P79" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q79" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2030</t>
+        </is>
+      </c>
+      <c r="R79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Agence de l’Eau peut apporter
+une participation financière aux maîtres d’ouvrage des activités économiques
+hors agricoles suivants : - Entreprises immatriculées au registre du commerce
+et des sociétés, - Chambres consulaires ou tout autre organisme représentatif
+d’une activité économique industrielle, commerciale ou artisanale, -
+Collectivités territoriales et associations, pour les projets qu’elles portent
+dès lors qu’ils répondent aux principes d’intervention définis dans la présente
+délibération. Sont éligibles aux aides de l’Agence de l’Eau les opérations qui
+permettent aux entreprises d’aller au-delà des normes de portée européenne ou
+nationale en vigueur, et d’améliorer la protection de l’environnement par
+rapport à l’état initial.&lt;/p&gt;&lt;p&gt;Les opérations réunissant au moins
+l’un des critères suivants ne sont pas éligibles aux aides de l’Agence de l’Eau
+:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Entreprises en difficulté, sauf si l’aide de
+l’Agence de l’Eau est apportée dans le cadre du régime de minimis&lt;/li&gt;&lt;li&gt;Renouvellement à l’identique des ouvrages&lt;/li&gt;&lt;li&gt;Existence d’une mise en demeure réglementaire au
+titre de la police de l’eau ou des installations classées pour la protection de
+l’environnement&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Au titre de cas particulier, les
+transferts d’activités existantes sur un autre site du bassin sont éligibles
+aux aides de l’Agence de l’Eau pour la part des travaux permettant d’aller
+au-delà des normes de portée européenne ou française en vigueur. L’Agence de
+l’Eau peut aider l’implantation de nouvelles activités dans le bassin, si ces
+installations sont réalisées sur des sites déjà artificialisés, et pour la part
+des travaux se rapportant à la gestion des eaux pluviales. L’Agence de l’Eau
+peut aider les travaux accompagnant une augmentation de capacité de production
+dans les conditions suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les flux de pollution nouveaux à éliminer seront
+pris en compte dans les dépenses finançables, dans la limite de 150% des flux
+de pollution initiaux ;&lt;/li&gt;&lt;li&gt;Les volumes d’eau économisés seront pris en
+compte dans les dépenses finançables pour la part correspondant aux économies
+d’eau se rapportant à la production initiale.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;L’Agence de l’Eau peut aider les
+opérations collectives si elles sont portées par les chambres consulaires ou
+tout autre organisme représentatif d’une activité économique industrielle,
+commerciale ou artisanale.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T79" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -
+&lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN -&lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -
+&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>a.dollet@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-la-pollutions-des-activites-economiques-hors-agricole/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>163880</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Etudier, rechercher, innover et densifier la connaissance environnementale</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Etude, recherche, innovation et connaissance environnementale</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I80" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 80</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les interventions de l’Agence au titre de la présente
+délibération visent les champs suivants :&lt;/p&gt;&lt;p&gt;·      
+L’acquisition, le transfert et la valorisation
+de connaissances (études générales, recherchedéveloppement, prospective et
+innovation) pour :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le fonctionnement, la gestion et la protection des
+ressources en eau, des milieux aquatiques,&lt;/li&gt;&lt;li&gt;l’amélioration du traitement ou la prise en compte de
+nouvelles formes de pollutions par les procédés d’épuration,&lt;/li&gt;&lt;li&gt;le cycle de l’eau, l’atténuation et l’adaptation au
+changement climatique,&lt;/li&gt;&lt;li&gt;la protection de la santé humaine pour les risques liés à
+l’eau ou à la gestion des milieux aquatiques ;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;·      
+La création et la gestion de réseaux de
+surveillance ou l’acquisition de données qui contribuent à :&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;améliorer la connaissance qualitative et quantitative des
+ressources en eau superficielles et souterraines, des usages et des pressions
+qui s’exercent sur ces ressources ;&lt;/li&gt;&lt;li&gt;mettre en place les programmes de surveillance de la DCE
+(qui comprend les réseaux de contrôle de surveillance, opérationnel, d’enquête
+et additionnel), et de la DCSMM ;&lt;/li&gt;&lt;li&gt;mettre en place les dispositifs de surveillance
+complémentaires qui permettent de renforcer les programmes de surveillance de
+la DCE et de la DCSMM afin d’assurer une meilleure connaissance des milieux
+aquatiques ou de mesurer l’impact d’actions liées à la reconquête de la qualité
+de l’eau (contrats territoriaux, schémas d’aménagement et de gestion des eaux, …) ;&lt;/li&gt;&lt;li&gt;mettre en œuvre le Système d’Information sur l’Eau (SIE) et
+le Schéma National des Données sur l’Eau (SNDE).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les projets financés s’inscriront dans les grandes missions
+définies dans la lettre de cadrage du ministère avec pour objectif principal
+l’atteinte et la reconquête du bon état des eaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les opérations répondant à des enjeux
+spécifiques du Bassin et non à une problématique d’envergure nationale&lt;/li&gt;&lt;li&gt;La surveillance des milieux aquatiques et
+l’acquisition de données environnementales peuvent être sous maîtrise d’ouvrage
+Agence ou faire l’objet d’une participation financière&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Sols
+Espaces verts
+Espace public
+Voirie et réseaux
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Biodiversité
+Equipement public
+Réhabilitation
+International
+Industrie
+Mers et océans
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P80" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q80" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2030</t>
+        </is>
+      </c>
+      <c r="R80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères d&amp;#039;éligibilité sont détaillées dans la délibération sous deux thématiques : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes, expertise, recherche, innovation et
+prospective&lt;/li&gt;&lt;li&gt;La connaissance environnementale&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T80" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -&lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN -
+&lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -
+&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>a.dollet@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudier-rechercher-innover-et-densifier-la-connaissance-environnementale/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB80" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>163877</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Protéger la ressource en eau et l'alimentation en eau potable</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Protection de la ressource en eau et alimentation en eau potable</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Association</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I81" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 70</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’approvisionnement permanent du service public d’eau
+potable par une eau de qualité satisfaisante et en quantité suffisante est un
+enjeu majeur de l’Agence de l’Eau Artois-Picardie.&lt;/p&gt;&lt;p&gt;Le bassin Artois-Picardie compte environ 1 000 captages
+d’eau potable actifs, dont la quasi-totalité dispose d’une déclaration
+d’utilisé publique visant la protection contre les pollutions accidentelles et
+ponctuelles. Plus de 200 captages sont néanmoins considérés comme dégradés par
+des pollutions diffuses, parmi lesquels les 60 captages d’eau potable
+prioritaires identifiés par le Schéma Directeur d’Aménagement et de Gestion des
+Eaux (SDAGE) au regard de taux de nitrates et/ou de phytosanitaires et leurs
+métabolites en augmentation tendancielle, voire en dépassement des valeurs
+limites de potabilité.&lt;/p&gt;&lt;p&gt;Les problèmes de qualité de la ressource sont de différentes
+origines, et leur résolution appelle une mobilisation large des dispositifs du
+programme d’intervention de l’Agence de l’Eau en conformité avec les
+orientations du Gouvernement définies dans le « Plan Eau » lancé au mois de
+mars 2023, la mise en place de démarches préventives doit être prioritairement
+recherchée pour réduire à la source l’ensemble des pollutions qui s’exercent
+sur les aires d’alimentation de captages. Elles sont le préalable à la mise en
+place des solutions curatives qui s’avèreraient nécessaires, ou des projets
+d’interconnexions accompagnés par l’Agence de l’Eau afin de sécuriser
+l’alimentation en eau potable des territoires.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;L’Agence de l’Eau Artois-Picardie incite les maitres
+d’ouvrage à mettre en place des actions de protection de la ressource en eau,
+principalement à travers des actions de réduction des pollutions qui s’exercent
+sur les aires d’alimentation des captages afin de reconquérir à terme la
+qualité des eaux brutes, et de sécurisation de l’alimentation au bénéfice de
+tous les usagers du service public d’eau potable.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Participation financière pour l’élaboration et
+la mise en œuvre des contrats d’actions pour la ressource en eau portant sur
+les captages prioritaires identifiés par le SDAGE&lt;/li&gt;&lt;li&gt;Les travaux de rebouchage de captages, puits ou
+forages inutilisés au sein d’une aire d’alimentation de captage&lt;/li&gt;&lt;li&gt;Les acquisitions foncières (y compris les
+indemnités d’éviction et les frais d’actes, de notaire ou de portage) réalisées
+au sein d’une aire d’alimentation de captage et le boisement pérenne&lt;/li&gt;&lt;li&gt;Les études techniques, juridiques et financières
+liées à la prise de compétence et à la structuration du service eau potable&lt;/li&gt;&lt;li&gt;Les études préalables à la réalisation des
+travaux (assistance à maîtrise d’ouvrage, définition des besoins, études de
+faisabilité, études spécifiques, choix du site et des solutions techniques…)&lt;/li&gt;&lt;li&gt;Les études technico-économiques d’examen des
+différentes solutions de sécurisation (nouveau forage, raccordement,
+interconnexion...)&lt;/li&gt;&lt;li&gt;Les travaux de déplacement, d’adaptation et de
+sécurisation des ouvrages d’eau potable existants situés dans les zones d’aléa
+fort et définis dans un document d’urbanisme en lien avec un plan de prévention
+des risques&lt;/li&gt;&lt;li&gt;Actions d’information, de sensibilisation,
+d’échange d’expérience, de concertation et de consultation du public, y compris
+sous la forme d’évènements (colloques, journées techniques…).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Sols
+Espace public
+Risques naturels
+Biodiversité
+Equipement public
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P81" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q81" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2030</t>
+        </is>
+      </c>
+      <c r="R81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les conditions d’éligibilité et
+plus particulièrement les conditions particulières sont précisées en détail dans
+la délibération pour chaque thématique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Contrats d’action pour la ressource en eau&lt;/li&gt;&lt;li&gt;La protection de la ressource en eau &lt;/li&gt;&lt;li&gt;La production d’eau potable et la sécurisation
+quantitative&lt;/li&gt;&lt;li&gt;L’approvisionnement en eau potable et la
+sécurisation quantitative&lt;/li&gt;&lt;li&gt;Les actions de communication et de
+sensibilisation du public&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T81" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -
+&lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN - &lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -
+&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>a.dollet@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/proteger-la-ressource-en-eau-et-lalimentation-en-eau-potable/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB81" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>163875</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre les pressions d'origine agricole</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Lutte les pressions d'origine agricole</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I82" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 100</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les objectifs poursuivis sont multiples : atteindre le bon état des
+masses d’eau, garantir la disponibilité de la ressource en eau, prévenir et
+gérer les crues et préserver la biodiversité, dans un contexte de changement
+climatique. &lt;/p&gt;&lt;p&gt;Pour répondre à ces enjeux, l’Agence de l’eau accompagne la transition
+agroécologique et privilégie les pratiques ou les changements à l’échelle du
+système d’exploitation, tels que l’agriculture biologique, l’agriculture de
+conservation des sols, l’agroforesterie et le boisement, l’élevage à l’herbe et
+l’implantation du cultures à bas niveau d’intrants. &lt;/p&gt;&lt;p&gt;Plus particulièrement l’Agence de l’Eau a définit des objectifs
+spécifiques au titre : &lt;/p&gt;&lt;p&gt;- de la lutte contre les pollutions dans les zones à enjeu eau et plus
+particulièrement dans les aires d’alimentation des captages prioritaires où
+l’agence privilégie les projets de territoires portés par les collectivités et
+soutient des actions concourant à réduire ou maitriser les pressions à un
+niveau compatible avec l’état de la ressource en eau et les enjeux de santé
+publique associés ; &lt;/p&gt;&lt;p&gt;- du maintien des prairies et du programme de maintien de l’agriculture
+en zones humides qui poursuit un objectif de maintien des surfaces et à
+démontrer l’intérêt pour les exploitants ayant un atelier élevage de s’appuyer
+sur des prairies naturelles ;&lt;/p&gt;&lt;p&gt;- de la gestion quantitative de l’eau et de l’adaptation au changement
+climatique pour lesquelles il est visé une stabilisation des prélèvements à des
+fins d’irrigation en favorisant la recharge des nappes, l’amélioration de la
+réserve utile du sol, la résistance des plantes et la réduction de la
+consommation d’eau ; &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;- des action pour la connaissance, le suivi et l’amélioration des
+pratiques de la filière d’épandage des effluents organiques ou l’enjeu est de
+favoriser le retour au sol agricole des matières organiques en créant les
+conditions de la confiance.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les études d’opportunité ou faisabilité de
+changement de système de production agricole&lt;/li&gt;&lt;li&gt;Animation pour la connaissance et le suivi de la
+filière des épandages d’effluents organiques&lt;/li&gt;&lt;li&gt;Analyses de sols (reliquats azotés, pédologie,
+micropolluants…)&lt;/li&gt;&lt;li&gt;Aides directes pour la protection de la
+ressource en eau dans les captages prioritaires&lt;/li&gt;&lt;li&gt;Aide à la conversion à l’Agriculture biologique
+(CAB)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Sols
+Agriculture et agroalimentaire
+Innovation, créativité et recherche
+Risques naturels
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P82" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q82" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2030</t>
+        </is>
+      </c>
+      <c r="R82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Agence de l’Eau peut apporter
+une participation financière aux personnes morales de droit public ou privé
+réalisant des opérations visant à lutter contre les pressions d’origine
+agricole.&lt;/p&gt;&lt;p&gt;L’Agence de l’Eau intervient en
+principe sur des zonages où sont présents des enjeux en rapport avec l’eau et
+la biodiversité. Lorsque les échelles de solutions dépassent le périmètre des
+zones à enjeux, l’Agence de l’Eau peut toutefois intervenir à une échelle plus
+large. Il est tenu compte de la délibération d’intervention portant sur les
+zonages d’intervention pour les thèmes suivants :&lt;/p&gt;&lt;p&gt;-Enjeu « eau potable », en
+particulier les aires d’alimentation des captages prioritaires définis dans le
+SDAGE ;&lt;/p&gt;&lt;p&gt;-Programme « Maintien de
+l’Agriculture en Zones Humides » ;&lt;/p&gt;&lt;p&gt;-Programme « Maintien des prairies
+» ;&lt;/p&gt;&lt;p&gt;-Territoires à risque de tension
+quantitative de la ressource en eau, soumis à pression d’irrigation.&lt;/p&gt;&lt;p&gt;Les communes concernées par un
+programme global de lutte contre l’érosion des sols reconnu par l’Agence de
+l’Eau (programme d’animation agroécologique en lien avec l’agriculture de
+conservation des sols, programme global d’aménagements hydrauliques issu d’une
+étude préalable) sont également des territoires à enjeux pour l’Agence de
+l’Eau.&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont
+précisées plus en détail dans la délibération pour chaque thématique : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les actions concourant à créer les conditions de
+la transition agroécologique&lt;/li&gt;&lt;li&gt;Investissements dans les filières de
+transformation ou commercialisation de produits agricoles&lt;/li&gt;&lt;li&gt;Aides directes aux exploitations agricoles et à
+leur groupement&lt;/li&gt;&lt;li&gt;Aides pour la connaissance, le suivis et
+l’amélioration des pratiques de la filière d’épandage des effluents organiques &lt;/li&gt;&lt;li&gt;Les contrats d’objectifs « eau et
+agriculture »&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T82" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -&lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN -
+&lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -
+&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>a.dollet@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pressions-dorigine-agricole/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>163238</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser les actions en faveur du Plan départemental des itinéraires de promenade et de randonnée (PDIPR)</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>Transition écologique et mobilités douces</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I83" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J83" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de 200 000 € HT pour les études et les travaux / Plafond de 50 000 € pour les équipements / Plafond de 15 000 €/ha (1,5 €/m²) en milieu rural et de 30 000 €/ha (3 €/m2) en milieu urbanisé pour les acquisitions foncières</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;
+Aujourd’hui, l’adaptation des
+territoires aux enjeux du changement climatique pousse le Département d&amp;#039;Eure-et-Loir à mobiliser les acteurs du territoire pour renforcer la résilience
+des espaces et des activités humaines. C’est pourquoi, le
+Département souhaite faciliter l’émergence de projets locaux par
+la mobilisation de moyens techniques et financiers adaptés aux
+attentes des territoires sur les thématiques liées à la transition
+écologique (restauration et préservation des milieux naturels et
+aquatiques, plantations de végétaux, gestion des eaux pluviales) et
+aux mobilités douces (plan départemental des itinéraires de
+promenade et de randonnée, développement de la mobilité à
+vélo).&lt;/p&gt;&lt;p align="justify"&gt;Il a par ailleurs, depuis plus de 30 ans, la gestion du Plan
+départemental des Itinéraires de Promenade et de Randonnée.
+Représentant une offre de plus de 220 circuits (pédestre, équestre
+et VTT) et 3 000 km de chemins balisés, le PDIPR doit répondre aux
+nouvelles attentes des Euréliens et des touristes.&lt;/p&gt;&lt;p align="justify"&gt;Les actions en faveur du PDIPR ont pour objectifs de protéger les chemins ruraux, de recenser les chemins ouverts à la pratique de la randonnée (pédestre, équestre, VTT), favorisant ainsi la création d&amp;#039;itinéraires touristiques et de promenades.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Dépenses éligibles : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes d&amp;#039;aménagement ou de valorisation
+	de circuits,&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Travaux de création/amélioration
+	d’itinéraires de randonnée (débroussaillage, élagage, fauchages manuels ou mécaniques, travaux d’abattages et débitages
+		d’arbres sur le tracé, travaux de terrassement, de protection ou
+		de soutènement)&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	Travaux et aménagements visant la
+	protection de la biodiversité et des paysages aux abords du
+	sentier (restauration des continuités
+		écologiques, mise en valeur et requalification
+		paysagères des sentiers et de leurs abords, opération de réduction des pollutions
+		dont la pollution lumineuse, désartificialisation, remplacement des
+		matériaux « en dur » par des matériaux naturels).&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;Opérations
+	ou travaux nécessaires à la continuité ou à la sécurité du
+	cheminement, autres que l’entretien courant : réouverture de
+	chemin, passerelles, caillebotis, mains courantes, aménagements
+	permettant l’adaptation pour l’accès aux personnes à mobilité
+	réduite, clôtures…,&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	Fourniture et pose de balisage et/ou
+	signalétique : poteau, lame, bagues, panneau danger, panneau
+	d’information départs…&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	Mobilier
+	d’accueil du public : bancs, tables de pique-nique, totem de
+	départ …,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	Communication
+	et valorisation du patrimoine à proximité, présent le long de
+	l’itinéraire : fourniture et pose de table d’orientation,
+	pupitre de lecture, panneau pédagogique, etc.&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	Acquisition foncière nécessaire à la
+	création, l’amélioration ou le maintien de la continuité d’un
+	itinéraire de randonnée et/ou à la réalisation d’aménagements
+	au long d’un itinéraire de randonnée.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Sols
+Biodiversité
 Modes actifs : vélo, marche et aménagements associés
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O83" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="S6" s="1" t="inlineStr">
+      <c r="R83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;
+&lt;font face="Arial, serif"&gt;Les opérations finançables doivent
+permettre de développer la pratique de la randonnée (pédestre,
+équestre et en VTT) sur chemins et de les protéger&lt;/font&gt;&lt;del&gt;&lt;font face="Arial, serif"&gt;
+&lt;/font&gt;&lt;/del&gt;&lt;font face="Arial, serif"&gt;(PDIPR).&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Arial, serif"&gt;Pour
+cela, elles feront l’objet d’une étude et/ou d’un travail de
+concertation avec les partenaires locaux experts de la randonnée&lt;/font&gt;
+&lt;font face="Arial, serif"&gt;et le référent randonnées du
+Département.&lt;/font&gt;&lt;font face="Arial, serif"&gt; Ceux-ci pourront
+conseiller et apporter un appui technique pour préciser et affiner
+le projet et ses modalités de réalisation.&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Arial, serif"&gt;Le
+projet devra s’appuyer sur des chemins ruraux déjà inscrits ou à
+inscrire au Plan départemental des Itinéraires de promenade et de
+randonnée d’Eure-et-Loir&lt;/font&gt; &lt;font face="Arial, serif"&gt;et
+affectés à la randonnée non motorisée.&lt;/font&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p align="justify"&gt;
+&lt;font face="Arial, serif"&gt;Afin de garantir le bon usage de la
+subvention qui pourra être accordée, le Conseil départemental
+préconise de se référer aux guides nationaux et/ou recommandations
+des partenaires locaux experts des différentes pratiques (CDRP 28
+pour le pédestre, CDE 28 pour l’équestre et FFCT pour le VTT).&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T83" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/transition-ecologique-et-mobilites-douces</t>
+        </is>
+      </c>
+      <c r="W83" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.eurelien.fr</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>aurelien.silly@eurelien.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-les-actions-en-faveur-du-plan-departemental-des-itineraires-de-promenade-et-de-randonnee-pdipr/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB83" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure et Loir</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>163237</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir un développement territorial sobre et résilient</t>
+        </is>
+      </c>
+      <c r="C84" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 3</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Ploërmel - Cœur de Bretagne (PETR)</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I84" s="1" t="inlineStr">
+        <is>
+          <t> Min : 1 Max : 80</t>
+        </is>
+      </c>
+      <c r="J84" s="1" t="inlineStr">
+        <is>
+          <t>Plancher de subvention à 8000 € et plafond à 75 000€</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La crise du Covid-19 a mis en exergue la forte capacité de résilience collective des habitants et acteurs du Pays de Ploërmel. Les unités économiques, agricoles ou citoyennes ont révélé leurs capacités à faire face à des conditions difficiles. Cette crise a, dans le même temps, mis en exergue les limites et faiblesses du territoire quant à son autonomie. Or, le Pays doit anticiper les crises et transformations à venir, notamment celles liées aux changements climatiques. Il apparait alors essentiel de soutenir et d’encourager la production de ressources locales afin de renforcer l’autonomie du territoire, notamment en matière alimentaire, énergétique, économique et industrielle. Le Pays souhaite donc soutenir le développement d&amp;#039;une économie de proximité, non délocalisable, endogène, permettant de disposer d’un tissu économique local fort, en s’appuyant notamment sur les richesses du territoire.&lt;/p&gt;&lt;p&gt;Les types d&amp;#039;opérations éligibles sont les suivants :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Préservation des ressources et de l’environnement :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mesures de préservation de la ressource en eau ;&lt;/li&gt;&lt;li&gt;Evènements de sensibilisation à la biodiversité et à la préservation de l’environnement ;&lt;/li&gt;&lt;li&gt;Actions de renaturation et de revégétalisation ;&lt;/li&gt;&lt;li&gt;Actions de gestion intégrée des eaux pluviales ;&lt;/li&gt;&lt;li&gt;Etudes relatives à la mise en place de solution en faveur de la préservation de l’environnement ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Economie circulaire :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions de sensibilisation en matière d’économie circulaire ;&lt;/li&gt;&lt;li&gt;Dispositifs de mise en réseau des acteurs de l’économie circulaire du territoire ;&lt;/li&gt;&lt;li&gt;Actions de réemploi et de réparation ;&lt;/li&gt;&lt;li&gt;Actions visant à promouvoir les circuits courts et les produits locaux auprès des consommateurs ; Actions de prévention et de sensibilisation à la valorisation des déchets ;&lt;/li&gt;&lt;li&gt;Action de valorisation des déchets (recyclage, réemploi, réutilisation) ;&lt;/li&gt;&lt;li&gt;Etudes relatives à la mise en place de solution en faveur de l’économie circulaire ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Transition énergétique :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Action de sensibilisation aux enjeux de la transition énergétique ;&lt;/li&gt;&lt;li&gt;Création et diffusion artistique de spectacles liés à la transition énergétique ;&lt;/li&gt;&lt;li&gt;Actions visant à réduire la production des déchets ;&lt;/li&gt;&lt;li&gt;Diagnostic et étude sur la gestion des déchets ;&lt;/li&gt;&lt;li&gt;Opération visant à réduire la consommation énergétique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ateliers participatifs de réparation ;&lt;/li&gt;&lt;li&gt;Troc des savoirs ;&lt;/li&gt;&lt;li&gt;Matériauthèque et outilthèque ;&lt;/li&gt;&lt;li&gt;Bourse d’échange et de service inter-entreprises ;&lt;/li&gt;&lt;li&gt;Atelier d’information sur les nouveaux modes de gestion des bio-déchets (compost individuel et collectif) ;&lt;/li&gt;&lt;li&gt;Annuaire de producteurs locaux en vente direct ;&lt;/li&gt;&lt;li&gt;Signalétique dédiée aux producteurs locaux ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Transition énergétique
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Artisanat
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P84" s="1" t="inlineStr">
+        <is>
+          <t>27/03/2023</t>
+        </is>
+      </c>
+      <c r="Q84" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Chaque projet fera l&amp;#039;objet d&amp;#039;une évaluation à l&amp;#039;aune d&amp;#039;une grille de sélection, disponible sur le site internet du Pays de Ploërmel-Coeur de Bretagne. &lt;/p&gt;&lt;p&gt;Celle-ci est composée de quatre critères donnant lieu à une note globale. C&amp;#039;est cette note globale qui définit si le projet est sélectionné ou non.&lt;/p&gt;&lt;p&gt;De plus, des critères complémentaires sont à prendre en compte pour les projets de &lt;span&gt;création ou réhabilitation de bâtiment.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Pour les projets de construction neuve :&lt;/p&gt;&lt;p&gt;Seuls pourront être soutenus les projets qui intègrent la consommation de chaleur d’origine renouvelable et/ou la production d’énergie renouvelable et/ou l’utilisation de matériaux biosourcés.&lt;/p&gt;&lt;p&gt;Pour les projets de réhabilitation :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Seuls pourront être soutenus les projets qui respectent les conditions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- un programme de travaux qui s’appuie obligatoirement a minima sur une étude thermique et/ou sur un audit énergétique réalisé par un bureau d’études agréé ;&lt;/p&gt;&lt;p&gt;- un programme de travaux choisi qui s’engage à atteindre un gain minimum de 40%:&lt;/p&gt;&lt;p&gt;- de la consommation en énergie primaire ou l’atteinte de l’étiquette B&lt;/p&gt;&lt;p&gt;- des émissions de gaz à effet de serre.&lt;/p&gt;&lt;p&gt;Dans tous les cas, aucun projet ne sera soutenu si le programme de travaux choisi par le pp atteint une etiquette E F G .&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
+      <c r="T84" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays De Ploërmel Cœur De Bretagne</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-ploermel.fr</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pauline Gall (Guilloux)&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;pays-ploermel.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;06.69.71.55.38.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-ploermel.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-un-developpement-territorial-sobre-et-resilient/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>GAL du Pays de Ploërmel-Coeur de Bretagne</t>
+        </is>
+      </c>
+      <c r="AD84" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>163041</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Préserver, valoriser et gérer durablement le patrimoine naturel du Pays d'Auge</t>
+        </is>
+      </c>
+      <c r="C85" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="F85" s="1" t="inlineStr">
+        <is>
+          <t>Région académique — Normandie</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I85" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 80</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Pays d’Auge se distingue par la qualité́ et la diversité́ de son patrimoine naturel : bocages, prairies, forêts, littoral, faune, flore, ressources en eau, etc. Sources de bien-être, de biodiversité et de dynamisme touristique et économique, ces éléments naturels constituent des marques identitaires fortes pour le territoire qu’il convient de préserver et de valoriser. Répondant à 8 objectifs prioritaires du SRADDET normand et prenant en considération les constats scientifiques d’érosion de la biodiversité et du littoral du GIEC normand, cette fiche-action n°2 de la stratégie Locale de développement LEADER permet d’accompagner la mise en œuvre opérationnelle des transitions écologiques à opérer dans les territoires pour réduire les causes du changement climatique, protéger les espaces naturels littoraux et d’arrière-pays et valoriser leurs paysages. &lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide :&lt;/strong&gt; &lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Préserver durablement les ressources et les espaces naturels du territoire&lt;/li&gt;&lt;li&gt;Renforcer l&amp;#039;adaptation au changement climatique&lt;/li&gt;&lt;li&gt;Sensibiliser différents publics sur la préservation du patrimoine naturel et inciter aux démarches écoresponsables&lt;/li&gt;&lt;li&gt;Former les acteurs économiques du territoire à intégrer la dimension environnementale dans leurs pratiques pour limiter l’impact écologique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans au moins un des types d&amp;#039;opération ci-dessous) :&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Recensement, restauration et gestion durable du patrimoine naturel du Pays d’Auge&lt;/li&gt;&lt;li&gt;Opérations d’aménagement et de valorisation des espaces et ressources naturelles pour sensibiliser et accueillir le public tout en respectant les milieux&lt;/li&gt;&lt;li&gt;Sensibilisation et information auprès des publics à la protection et gestion durable du patrimoine naturel et à l&amp;#039;écocitoyenneté, aménagement de lieux et d’espaces d’accueil dédiés&lt;/li&gt;&lt;li&gt;Structuration et soutien des réseaux d’acteurs du domaine de l’environnement&lt;/li&gt;&lt;li&gt;Actions visant au développement de jardins partagés, potagers pédagogiques, jardins en permaculture accessibles à tous &lt;/li&gt;&lt;li&gt;Utilisation de solutions fondées sur la nature pour renaturaliser les centre-bourgs et renforcer l&amp;#039;adaptation au changement climatique (études)&lt;/li&gt;&lt;li&gt;Actions visant à limiter l’utilisation d’eau potable pour des usages non-alimentaires&lt;/li&gt;&lt;li&gt;Sensibilisation et la formation des artisans à l’utilisation d’agro-matériaux pour la construction et la rénovation des bâtiments et soutien aux réseaux d’acteurs&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Aide plancher : 4 000€&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Aide plafond : 60 000€&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mise en place de jardins partagés citoyens ; Gestion de marais ; Action éducative auprès du grand public ; Développement d&amp;#039;un parcours pédagogique d&amp;#039;éducation à l&amp;#039;environnement...&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Sols
+Santé
+Education et renforcement des compétences
+Biodiversité
+Mers et océans
+Milieux humides
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays d&amp;#039;Auge. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Le projet permet de préserver durablement les ressources et/ou espaces naturels du Pays d&amp;#039;Auge&lt;/li&gt;&lt;li&gt;Le projet permet de renforcer l&amp;#039;adaptation au changement climatique&lt;/li&gt;&lt;li&gt;Le projet permet d&amp;#039;informer et sensibiliser le public sur la préservation du patrimoine naturel et d&amp;#039;inciter aux démarches écoresponsables&lt;/li&gt;&lt;li&gt;Le projet permet de développer durablement l&amp;#039;attractivité économique des zones rurales via ses filières locales&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; : &lt;span&gt;Voiries et réseaux divers en dehors de la gestion de l’eau ; &lt;/span&gt;Construction de bâtiment non réversible ; Installation sanitaires classiques avec usage d’eau ; Amortissement de biens neufs ; Contribution en nature ; Contrat de crédit-bail ; Bénévolat (dans le cadre d’auto-construction) ; TVA (si elle est récupérée par le bénéficiaire) ; Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale) ; Infrastructures numériques fixes ou mobiles ; Etudes rendues obligatoires par la loi ; Mise aux normes strictes ; Travaux effectués en régie ; Achat de terrain et de biens immeubles ; Exclusion des retenues de garanties et des aléas (commande publique).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T85" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Auge</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/programme-europeen-LEADER</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Emmanuelle Pruneaud&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 18 08&lt;/p&gt;&lt;p&gt;Cindy Remeur&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 46&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader.paysdauge&amp;#64;calvados.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>emmanuelle.pruneaud@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-valoriser-et-gerer-durablement-le-patrimoine-naturel-du-pays-dauge/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB85" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AD85" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2024</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>163199</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets liés au développement rural</t>
+        </is>
+      </c>
+      <c r="C86" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I86" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;PRINCIPES GENERAUX DU PROGRAMME EUROPEEN LEADER&lt;br /&gt;&lt;/h3&gt;&lt;p&gt;LEADER est un programme de développement rural qui soutient des initiatives locales répondant aux besoins et enjeux du territoire. Il incite les acteurs locaux – issus du domaine public et privé - à 
+réfléchir collectivement pour agir en faveur de la dynamisation et le développement de leur territoire.  Ce programme européen :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Finance des actions de développement rural en lien avec l&amp;#039;accélération des transitions écologiques 
+(alimentation durable; énergies renouvelables ; préservation de la ressource en eau; économie circulaire ; respect de l&amp;#039;environnement ; mobilités douces etc.) &lt;/li&gt;&lt;li&gt;Soutient des actions de coopération entre territoires français, européens et/ou internationaux&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Propose un accompagnement individuel pour aider au montage du dossier de demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;TERRITOIRE ELIGIBLE&lt;/h3&gt;&lt;p&gt;Les projets devront se déployer sur le périmètre de Dinan Agglomération entre le 01/01/2023 et le 31/12/2027. Pour cette période,  4 villes sont inéligibles car jugées trop « urbanisées » par l’Europe : il s&amp;#039;agit de Beaussais-sur-Mer, Dinan, Lanvallay et Quévert.&lt;br /&gt;
+Toutefois, un projet dans une commune inéligible le devient si au moins 50% des dépenses sont réalisées dans une commune éligible (mutualisation ; actions majoritairement déployées sur un périmètre éligible...).&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;THEMATIQUES SOUTENUES&lt;/h3&gt;&lt;p&gt;Dans le langage des subventions, les axes opérationnels permettant d&amp;#039;attribuer une aide financière sont appelés des &amp;#34;fiches actions&amp;#34;. En ce qui concerne le programme LEADER, chaque territoire qui dispose d&amp;#039;une enveloppe financière européenne propose ses propres thématiques : c&amp;#039;est sa stratégie locale de développement. Sur Dinan Agglomération, une opération pourra être étudiée par l&amp;#039;équipe LEADER si elle correspond à au moins 1 des fiches actions suivantes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 1: Stimuler une plus grande sobriété pour réussir la transition&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcement de la compréhension des enjeux climatiques et l’acceptabilité des voies de transformation du territoire (ex : Sensibilisation; Actions d&amp;#039;expérimentation et de valorisation)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la décarbonation de la mobilité par le développement de nouvelles pratiques (ex : Renforcement de l‘utilisation des modes de mobilités actives et durables; Développement de nouvelles mobilités durables)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 2 : Produire et consommer local pour réduire la dépendance du territoire&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déploiement de nouveaux leviers pour accroitre la production d‘EnR et améliorer l‘efficacité énergétique (ex : Sensibilisation, Structuration de filières; Opérations démonstratrices)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Adéquation entre la production et la distribution des produits alimentaires locaux (ex : Développement de circuits courts; Contribution au développement de la production locale)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la réutilisation des déchets (ex : Sensibilisation; Solutions de collecte)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 3: Préserver et profiter grâce à une gestion plus raisonnée de l’espace et des ressources&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Émergence de nouvelles solutions pour réduire les effets de la pression foncière et permettre les parcours résidentiels (ex: Développement de solutions pour réduire la pression foncière; Amélioration du parcours résidentiel)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Préservation de la population des effets du dérèglement climatique (ex : Désimperméabilisation des sols; Redonner place à la nature)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Rééquilibrage et régulation des flux touristiques (Régulation des flux touristiques; Rééquilibrage territorial des flux touristiques)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 4: Coopérer à l’échelle inter-territoriale et transnationale&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déployer des solutions en matière de transition énergétique et écologique  (ex : Actions communes de coopération pour répondre à un problème 
+commun - comme la réutilisation des eaux usées;  expérimentation d&amp;#039;un nouveau moyen de transport durable...) &lt;/li&gt;&lt;li&gt;Investiguer des nouvelles solutions de résilience expérimentées sur d‘autres territoires (ex : Visite d&amp;#039;actions d&amp;#039;énergies citoyennes d&amp;#039;un pays européen avant de l&amp;#039;expérimenter sur Dinan Agglomération)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Culture et identité collective
+Arts plastiques et photographie
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q86" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet privés : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Obtenir un cofinancement public (État, Région, Département, Collectivité...) : 1€ d&amp;#039;aide publique mobilisée permet d&amp;#039;obtenir jusqu&amp;#039;à 4€ de &lt;span&gt;LEADER&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet publics : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Avoir 20% d&amp;#039;autofinancement&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T86" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>CA Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="V86" s="1" t="inlineStr">
+        <is>
+          <t>https://www.dinan-agglomeration.fr/Dinan-Agglomeration/Financer-vos-projets/Programme-europeen-LEADER-2023-2027</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Myriam LEGENDRE, chargée du programme européen LEADER&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;m.legendre&amp;#64;dinan-agglomeration.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 96 87 77 65 / 06 61 13 42 85&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>m.legendre@dinan-agglomeration.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/programme-europeen-leader-de-dinan-agglomeration/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB86" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="AD86" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>26/08/2024</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>163148</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'infiltration des eaux à la parcelle et favoriser la récupération des eaux pluviales des toitures et leur réutilisation</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>Transition écologique et mobilités douces</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I87" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J87" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de 50 000 € HT pour les travaux permettant la déconnexion des toitures et le stockage des eaux de pluie / Plafond de 200 000 € HT pour les études et/ou travaux de renaturation ou de désimperméabilisation de surfaces existantes</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département d&amp;#039;Eure-et-Loir mène depuis le début des années 2000 une politique en faveur des Espaces Natures Sensibles. Propriétaire et gestionnaire de sites remarquables, il soutient techniquement et financièrement les collectivités dans leurs projets et également ses partenaires associatifs.&lt;/p&gt;&lt;p&gt;L&amp;#039;adaptation des territoires aux enjeux du changement climatique pousse le Département à mobiliser les acteurs du territoire  pour renforcer la résilience des espaces et des activités humaines. C&amp;#039;est pourquoi, le Département souhaite faciliter l&amp;#039;émergence de projets locaux pour la mobilisation de moyens techniques et financiers adaptés aux attentes des territoires sur les thématiques liées à la transition écologique (restauration et préservation des milieux naturels et aquatiques, plantations de végétaux, gestion des eaux pluviales) et aux mobilités douces (plan départemental des itinéraires de promenade et de randonnée, développement de la mobilité à vélo).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;Dépenses éligibles : &lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;&lt;em&gt;&lt;/em&gt;&lt;/strong&gt;Travaux permettant la déconnexion des toitures et le stockage des eaux de pluie en vue d&amp;#039;une réutilisation &lt;/li&gt;&lt;li&gt;Etudes et/ou travaux de renaturation ou de désimperméabilisation de surfaces existantes avec aménagements permettant l&amp;#039;infiltration des eaux de pluie&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Sols
+Espace public
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations finançables doivent d&amp;#039;une part permettre de favoriser l&amp;#039;infiltration des eaux à la parcelle et limiter le &amp;#34;tout réseau&amp;#34; en milieu bâti / artificialisé ou d&amp;#039;autre part de favoriser la récupération des eaux pluviales des toitures et le développement de la réutilisation de ces eaux.&lt;/p&gt;&lt;p&gt;Les travaux devront être réalisés en espace urbain et être basés sur des solutions fondées sur la nature.&lt;/p&gt;&lt;p&gt;Le montant minimum de subvention doit être égal ou supérieur à 1 000 €.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T87" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/transition-ecologique-et-mobilites-douces/</t>
+        </is>
+      </c>
+      <c r="W87" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.eurelien.fr/</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>aurelien.silly@eurelien.fr</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-la-reconstruction-du-patrimoine-naturel-et-de-la-biodiversite-par-la-plantation-de-vegetaux-haies-bosquets-plantes-messicoles-et-melliferes/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB87" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure et Loir</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2024</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>163091</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Financer des actions en faveur de la santé environnementale</t>
+        </is>
+      </c>
+      <c r="C88" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action 7 - Santé environnementale</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>GAL Sud Gironde</t>
+        </is>
+      </c>
+      <c r="F88" s="1" t="inlineStr">
+        <is>
+          <t>Région académique — Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I88" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J88" s="1" t="inlineStr">
+        <is>
+          <t>Plancher 8 000 € de coûts totaux éligibles - Plafond variable selon typologie du projet (sous réserve de l'enveloppe disponible)</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La santé environnementale comprend les aspects de la santé humaine, y compris la qualité de la vie, qui sont déterminés par les facteurs physiques, chimiques, biologiques, sociaux, psychosociaux et esthétiques de notre environnement. Elle concerne également la politique et les pratiques de gestion, de résorption, de contrôle et de prévention des facteurs environnementaux susceptibles d’affecter la santé des générations actuelles et futures. Dans le cadre de la stratégie territoriale, il est souhaité une meilleure appréhension des enjeux de la santé environnementale, approche complexe et sensible de la santé basée sur l’environnement (biodiversité, problématiques climatiques, espaces socialisés, humains ...) par les collectivités, les professionnels de santé et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ingénierie d&amp;#039;amorçage ; Conception et développement d&amp;#039;outils d&amp;#039;animation et de communication ; Accompagnement des populations&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Santé
+Risques naturels
+Qualité de l'air
+Biodiversité
+Appui méthodologique
+Prévention des risques
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P88" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q88" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adéquation avec la stratégie de Développement Local mené par les Acteurs Locaux (DLAL) 2021-2027 &lt;/li&gt;&lt;li&gt;Périmètre du projet concernant le territoire du GAL Sud Gironde &lt;/li&gt;&lt;li&gt;Temporalité du projet compatible avec la programmation 2021-2027  &lt;/li&gt;&lt;li&gt;Bénéficiaires inéligibles : SCI, particulier agissant à titre personnel&lt;/li&gt;&lt;li&gt;Dépenses inéligibles : auto-construction, contribution en nature, acquisition foncière bâtie et non-bâtie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Après vérification de l&amp;#039;éligibilité du projet, ce dernier est étudié selon une grille de notation composée de 32 critères définis par les membres du GAL.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T88" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>GAL Sud Gironde</t>
+        </is>
+      </c>
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>https://gal-sud-gironde.webador.fr/</t>
+        </is>
+      </c>
+      <c r="W88" s="1" t="inlineStr">
+        <is>
+          <t>https://mes-demarches.nouvelle-aquitaine.fr/</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contacter l&amp;#039;équipe technique du GAL Sud Gironde : &lt;a target="_self"&gt;leader&amp;#64;polesudgironde.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>leader@polesudgironde.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bien-vieillir-en-sud-gironde/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC88" s="1" t="inlineStr">
+        <is>
+          <t>GAL Sud Gironde</t>
+        </is>
+      </c>
+      <c r="AD88" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>19/07/2024</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>162982</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Coopérer avec d’autres territoires</t>
+        </is>
+      </c>
+      <c r="C89" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Coëvrons</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I89" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Enrichir et renforcer la stratégie locale de développement grâce aux échanges et à la coopération interterritoriale et/ou transnationale.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Développer les échanges d’expériences, les échanges de pratiques et les partenariats avec d’autres territoires en lien avec les thématiques évoquées dans la stratégie locale de développement.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutien préparatoire : préparation et définition d’un projet de coopération en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Mise en oeuvre d’activités de coopération interterritoriale et transnationale en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Animation et gestion des projets de coopération&lt;/li&gt;&lt;li&gt;Communication des projets de coopération&lt;/li&gt;&lt;li&gt;Evaluation des projets de coopération&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P89" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q89" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T89" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>CC des Coëvrons</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coevrons.fr/article/programme-leader</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>njoly@coevrons.fr</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-atouts-culturels-touristiques-et-patrimoniaux-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD89" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>162938</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la transition écologique</t>
+        </is>
+      </c>
+      <c r="C90" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Coëvrons</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I90" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Le territoire des Coëvrons est engagé depuis plusieurs années dans la transition écologique, qui se concrétise notamment à travers le Plan Climat Air Energie Territorial, comprenant un programme d’actions visant à lutter contre les changements climatiques, améliorer la qualité de l&amp;#039;air et réduire les consommations d&amp;#039;énergie.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;/li&gt;&lt;li&gt;Soutenir la production d’énergie renouvelable sur le territoire&lt;/li&gt;&lt;li&gt;Valoriser, gérer et préserver les ressources naturelles en prenant en compte les enjeux associés à l&amp;#039;atténuation et à l’adaptation au changement climatique&lt;/li&gt;&lt;li&gt;Valoriser et préserver la biodiversité&lt;/li&gt;&lt;li&gt;Travailler avec les acteurs et les sensibiliser pour accompagner la transition écologique&lt;/li&gt;&lt;li&gt;Favoriser la résilience des Coëvrons face aux effets des changements climatiques et aux éventuelles difficultés d’accès aux ressources et matières exogènes&lt;/li&gt;&lt;li&gt;Développer des solutions de mobilité inclusive, propre et durable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;1/ Soutien à la production d’énergie renouvelable sur le territoire :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes, animations et investissements liés à l’émergence et au développement de projets d’énergie renouvelable&lt;/li&gt;&lt;li&gt;Projets d’énergie citoyenne&lt;/li&gt;&lt;li&gt;Etudes énergétiques et conseil en énergie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2/ Valorisation, gestion et préservation des ressources naturelles et de la biodiversité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Développement de nouvelles filières locales issues des ressources naturelles du territoire&lt;/li&gt;&lt;li&gt;Entretien, valorisation et plantation de haies bocagères, arbres, verger conservatoire et/ou adapté au changement climatique&lt;/li&gt;&lt;li&gt;Eco pâturage, expérimentations apicoles&lt;/li&gt;&lt;li&gt;Création et restauration de noues et de zones humides&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;3/ Amélioration de la résilience des Coëvrons :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes, animations et investissements visant à préserver la ressource en eau (ex : plan de désimperméabilisation, création d’îlots de fraicheur)&lt;/li&gt;&lt;li&gt;Etudes, animations et investissements visant à développer des modèles résilients pour les services publics et les activités économiques ou de loisirs du territoire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;4/ Développement de solutions de mobilité inclusive, propre et durable :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mobilité évitée : création d’espaces de coworking, de tiers lieux&lt;/li&gt;&lt;li&gt;Mobilité active : aménagement de voies, jalonnement, signalétique, services&lt;/li&gt;&lt;li&gt;Mobilité partagée : covoiturage, véhicules partagés ou en libre-service&lt;/li&gt;&lt;li&gt;Mobilité inclusive : déploiement d’offres de mobilité pour les usagers qui rencontrent des difficultés à se déplacer au quotidien sur le territoire&lt;/li&gt;&lt;li&gt;Développement de l’intermodalité&lt;/li&gt;&lt;li&gt;Actions innovantes de mobilité durable&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Sols
+Espaces verts
+Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Risques naturels
+Qualité de l'air
+Biodiversité
+Paysage
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P90" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q90" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S90" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T90" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>CC des Coëvrons</t>
+        </is>
+      </c>
+      <c r="V90" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coevrons.fr/article/programme-leader</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y90" s="1" t="inlineStr">
+        <is>
+          <t>njoly@coevrons.fr</t>
+        </is>
+      </c>
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-le-developpement-dune-production-et-dune-consommation-responsables/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC90" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD90" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>20/06/2024</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>164335</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'eau et la nature  en ville et village - gestion intégrée - Opérations ponctuelles ou globales</t>
+        </is>
+      </c>
+      <c r="D91" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de d'eau et nature en ville et village</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I91" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 60</t>
+        </is>
+      </c>
+      <c r="J91" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / PAOT /</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Favoriser des démarches globales et planifiées pour la reconquête du bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/p&gt;&lt;p&gt;Développer un urbanisme durable, adapté au changement climatique et solidaire&lt;/p&gt;&lt;p&gt;Favoriser le maintien et le retour de la biodiversité au coeur des tissus bâtis&lt;/p&gt;&lt;p&gt;Interfacer la stratégie avec les autres politiques de la ville et acteurs de l&amp;#039;aménagement&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Opérations ponctuelles 
+ou globales 
+d’aménagement mettant 
+en œuvre une gestion 
+intégrée des eaux de 
+pluie et végétalisation 
+associée&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Espaces verts
+Espace public
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Travaux de gestion intégrée 
+des eaux pluviales et de 
+végétalisation associée 
+situés en zone urbanisée&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S91" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T91" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_d%E2%80%99eau_et_nature_en_ville.pdf?Archive=264060208224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_d%E2%80%99eau_et_nature_en_ville_pdf</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-leau-et-la-nature-en-ville-et-village-etudes/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC91" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>162563</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
+        </is>
+      </c>
+      <c r="D92" s="1" t="inlineStr">
+        <is>
+          <t>Mécénat pour le financement de vos projets d'investissement</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="I92" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J92" s="1" t="inlineStr">
+        <is>
+          <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Financer vos projets
+ &lt;/strong&gt;
+ grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
+ &lt;strong&gt;
+  lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
+ &lt;/strong&gt;
+ qui font vivre nos territoires.
+ &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
+financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
+ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
+&lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
+forces vives pour construire ensemble les moyens
+de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;br /&gt;
+  Cadre réglementaire
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
+(PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Médias et communication
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;investissement liés aux 
+programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
+Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
+ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T92" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X6" s="1" t="inlineStr">
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>https://villyz.fr/</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;a href="mailto:citergie&amp;#64;ademe.fr?subject&amp;#61;Contact%20via%20aides-territoires.beta.gouv.fr"&gt;
-[...4 lines deleted...]
- 04 15 09 82 07 (permanence de 9h à 12h30 et de 14h à 16h30, du lundi au vendredi)
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : projets&amp;#64;villyz.fr
+&lt;/p&gt;
+ &lt;p&gt;&lt;strong&gt;Téléphone
+ &lt;/strong&gt;
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>arthur.moraglia@villyz.fr</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB92" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Entretien / restauration des haies
+Gestion des inondations
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC92" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>162511</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la gestion durable des eaux pluviales - études préalables, travaux et acquisitions foncières</t>
+        </is>
+      </c>
+      <c r="D93" s="1" t="inlineStr">
+        <is>
+          <t>GESTION DURABLE DES EAUX PLUVIALES - ETUDES PREALABLES, TRAVAUX ET ACQUISITIONS FONCIERES</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I93" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30</t>
+        </is>
+      </c>
+      <c r="J93" s="1" t="inlineStr">
+        <is>
+          <t>ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accompagner les collectivités pour les études préalables et les travaux favorisant une gestion à la source des eaux pluviales en soutenant des projets privilégiant l’infiltration des eaux pluviales et le recours à des solutions fondées sur la nature sur les espaces publics existants.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Espaces verts
+Espace public
+Voirie et réseaux
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes&lt;/li&gt;&lt;li&gt;Structures intercommunales et autres groupements de collectivités (hors Métropole et Communauté Urbaine)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Études préalables à la réalisation des travaux : étude de perméabilité des sols, études topographiques, géotechniques, loi sur l’eau, missions SPS, études d’ingénierie, … .&lt;/li&gt;&lt;li&gt;Travaux d&amp;#039;aménagements de surface : noues, fossés, bassins d’infiltration, aménagements avec revêtements perméables (végétalisation, matériaux poreux, … ), espaces verts inondables, arbres de pluie, reprofilage de trottoirs et arasements de bordures, …&lt;/li&gt;&lt;li&gt;Ouvrages enterrés : tranchées drainantes, chaussées à structure réservoir, Structures Alvéolaires Ultra Légères (SAUL), …&lt;/li&gt;&lt;li&gt;Essais préalables à la réception des travaux&lt;/li&gt;&lt;li&gt;Acquisitions foncières&lt;/li&gt;&lt;li&gt;Communication et sensibilisation : expositions, documents pédagogiques, etc.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Nouveaux aménagements d’urbanisation (lotissements, zones d’activités, … ),&lt;/li&gt;&lt;li&gt;Les opérations exclusives de création de réseau d’eaux pluviales,&lt;/li&gt;&lt;li&gt;Travaux d’entretien courant,&lt;/li&gt;&lt;li&gt;Réserves incendie (autre dispositif d’aide).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le choix de travaux doit être justifié par un schéma directeur d’assainissement ou un schéma de gestion des eaux pluviales de moins de 10 ans.&lt;/li&gt;&lt;li&gt;Les opérations peuvent être également préconisées par une étude spécifique (déconnexion des eaux pluviales, potentiel de désimperméabilisation).&lt;/li&gt;&lt;li&gt;Les gains hydrauliques attendus suite à la réalisation des travaux devront être estimés.&lt;/li&gt;&lt;li&gt;L’avis technique de la Direction de l’Environnement pourra être sollicité concernant les aspects touchant à la- conception et à la mise en oeuvre des projets.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Plafond des dépenses subventionnables (travaux):&lt;/strong&gt; 500 000 € HT&lt;/p&gt;&lt;p&gt;NB: Le montant retenu relatif aux aléas et imprévus correspond à 5 % du montant HT de l’étude ou des travaux si non plafonnés.&lt;/p&gt;&lt;p&gt;Les dépenses liées aux honoraires de maîtrise d’oeuvre sont plafonnées à 10 % du montant HT de l’opération.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S93" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T93" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/eau-potable-etudes-prealables-travaux-et-acquisitions-foncieres/</t>
+        </is>
+      </c>
+      <c r="W93" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Département de la
+Seine-Maritime &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Direction de la Cohésion des
+Territoires &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Tel : 02.76.51.61.54 &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Email : &lt;/span&gt;&lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;&lt;span&gt;subventions76-communesepci&amp;#64;seinemaritime.fr
+&lt;/span&gt;&lt;/a&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-la-gestion-durable-des-eaux-pluviales-travaux-et-acquisitions-foncieres/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB93" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC93" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>162417</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en œuvre des actions de protection, connaissance et/ou mobilisation pour la préserver la biodiversité marine</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppe de subventions disponibles toute l'année, au fil de l'eau</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
+Parc Naturel Marin de Mayotte</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I94" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Parc naturel marin dispose d&amp;#039;une enveloppe dédiée aux projets visant à&lt;strong&gt; mobiliser la population, développer durablement les activités, améliorer les connaissances et/ou protéger  les écosystèmes marins. &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les projets doivent concourir à l&amp;#039;atteinte d&amp;#039;une ou plusieurs de ses &lt;a href="https://parc-marin-mayotte.fr/editorial/qui-sommes-nous" target="_self"&gt;sept orientations de gestion&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;Cette enveloppe s&amp;#039;adresse à des &lt;strong&gt;organismes bien structurés &lt;/strong&gt;et ayant déjà fait l&amp;#039;objet d&amp;#039;un partenariat (de tout type : technique, financier via appel à projet, événementiel, etc.) avec le Parc naturel marin. &lt;/p&gt;&lt;p&gt;Les projets peuvent s&amp;#039;étaler sur une durée de &lt;strong&gt;3 ans maximum&lt;/strong&gt;. Le montant de la subvention n&amp;#039;est pas plafonné.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Définition et/ou déploiement de (liste non exhaustive) : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Observatoires faune/flore &lt;/li&gt;&lt;li&gt;Programmes de sciences participatives&lt;/li&gt;&lt;li&gt;Mesures de protection d&amp;#039;habitats ou d&amp;#039;espèces&lt;/li&gt;&lt;li&gt;Programmes de sensibilisation impliquant la population (formation, chantiers participatifs, sciences participatives ...)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Sports et loisirs
+Tourisme
+Education et renforcement des compétences
+Economie circulaire
+Biodiversité
+Mers et océans
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le projet doit être en relation avec une ou plusieurs des &lt;a target="_self"&gt;sept orientations de gestion&lt;/a&gt; du Parc naturel marin de Mayotte.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T94" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>Mayotte</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://parc-marin-mayotte.fr/</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Email : &lt;a href="mailto:parcmarin.mayotte&amp;#64;ofb.gouv.fr" target="_self"&gt;parcmarin.mayotte&amp;#64;ofb.gouv.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>apolline.abauzit@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-oeuvre-des-actions-de-protection-connaissance-et-ou-mobilisation-pour-la-preserver-la-biodiversite-marine/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB94" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel marin de Mayotte</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2024</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>161852</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la biodiversité à travers la reconquête des écosystèmes marins, terrestres et aquatiques</t>
+        </is>
+      </c>
+      <c r="C95" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité au fil de l'eau</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I95" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Projets de protection et restauration sur tous milieux et espèces en lien avec les stratégies nationales ou régionales, à un taux modulable en fonction de la priorité de l&amp;#039;enjeu identifié. &lt;/p&gt;&lt;p&gt;L&amp;#039;instruction de cette aide se fait tout au long de l&amp;#039;année. &lt;/p&gt;&lt;p&gt;L&amp;#039;enveloppe budgétaire totale, pour l&amp;#039;ensemble des Outre-mer, est de 4M€. Le montant minimal d&amp;#039;aide est de 100 000€ (sauf exception) et il n&amp;#039;y a pas de montant plafond. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Biodiversité
+Mers et océans
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le projet doit répondre aux objectifs des stratégies nationales et régionales de protection de la biodiversité. La durée du projet doit être de maximum 3 ans. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T95" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>Mayotte</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;delegation.ocean-indien&amp;#64;ofb.gouv.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;celine.maurer&amp;#64;ofb.gouv.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>camille.charvolen@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-biodiversite-a-travers-la-reconquete-des-ecosystemes-marins-terrestres-et-aquatiques/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB95" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC95" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>12/03/2024</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>151703</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné par la DDT de la Mayenne au service de l'aménagement durable de votre territoire</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnements de la DDT 53</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>DDT de Mayenne</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service déconcentré de l&amp;#039;État au niveau départemental, la Direction Départementale de la Mayenne (DDT) constitue un service technique de référence auprès du préfet, dont l&amp;#039;objet est d&amp;#039;assurer un service de proximité auprès des acteurs territoriaux.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La finalité de l&amp;#039;action de la DDT est de contribuer à l&amp;#039;aménagement et au développement durables des territoires tant urbains que ruraux de la Mayenne. La DDT est porteuse des enjeux transversaux de transition écologique. La DDT situe son action dans un cadre interministériel et contribue sur les sujets suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;urbanisme, l&amp;#039;aménagement des territoires, la gestion économe de l&amp;#039;espace et le cadre de vie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;économie agricole, les circuits courts, les projets alimentaires territoriaux, la cohésion,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le bâtiment, l&amp;#039;accessibilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;environnement, la préservation de l&amp;#039;eau et des milieux, la biodiversité, les espèces protégées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la prévention des risques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;habitat, le logement social et la rénovation urbaine,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la sécurité et l&amp;#039;éducation routières, les déplacements et la gestion de crise.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ A ce titre, la DDT propose son accompagnement et ses conseils à l&amp;#039;ensemble des acteurs locaux, aussi bien sur le volet réglementaire que sur le partage des politiques publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Contacts et plus d&amp;#039;informations:
+ &lt;strong&gt;
+  vous trouverez ci-dessous le lien permettant d&amp;#039;avoir accès à l&amp;#039;organigramme de la DDT  et aux coordonnées des référents territoriaux par EPCI :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/ST-aides-territoires-6706a94207f79.png" alt /&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Alimentation
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités et autres acteurs situés en Mayenne.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S96" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T96" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U96" s="1" t="inlineStr">
+        <is>
+          <t>Mayenne</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Adresse du service territorial (Référents territoriaux)
+ :
+ &lt;strong&gt;
+  &lt;a href="mailto:ddt-st&amp;#64;mayenne.gouv.fr" target="_self"&gt;
+   ddt-st&amp;#64;mayenne.gouv.fr
+  &lt;/a&gt;
+ &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires.st.ddt-53@equipement-agriculture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3623-accompagner-les-projets-des-territoires-mayen/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB96" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC96" s="1" t="inlineStr">
+        <is>
+          <t>DDT Mayenne</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2023</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="7" spans="1:27" customHeight="0">
-[...24 lines deleted...]
-      <c r="G7" s="1" t="inlineStr">
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>150687</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes dans la recherche de financements pour la réalisation de leurs projets d’investissement</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le PETR accompagne les communes de son territoire dans la recherche de financements. Il effectue une veille sur les appels à projets et les appels à manifestation d&amp;#039;intérêt, ainsi que sur les dispositifs du Département, de la Région, de l&amp;#039;État et de l&amp;#039;Europe. Il apporte également son appui à la rédaction des différents contrats à l&amp;#039;échelle des communes et du territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les communes du PETR Garrigues et Costières de Nîmes
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T97" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ financements&amp;#64;petr-garriguescostieres.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e841-accompagner-les-communes-dans-la-recherche-de/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB97" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC97" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>27/09/2023</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>147706</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Innover dans les territoires ruraux</t>
+        </is>
+      </c>
+      <c r="C98" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D98" s="1" t="inlineStr">
+        <is>
+          <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Perche Ornais (PETR)</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...33 lines deleted...]
-      <c r="M7" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I98" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- https://www.youtube.com/channel/UCdiyWTX03o4X8c9v1jLuInA
-[...3 lines deleted...]
-      <c r="N7" s="1" t="inlineStr">
+ Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement des filières locales et économie circulaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux initiatives locales créatrices de lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mutualisation des expériences par la coopération inter-territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation, communication, gestion et évaluation du GAL
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N98" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
-Patrimoine et monuments historiques
+Cours d'eau / canaux / plans d'eau
 Culture et identité collective
-Tourisme
+Musée
+Sports et loisirs
 Forêts
-Montagne
 Sols
 Transition énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
-Commerces et services
-Formation professionnelle
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Lutte contre la précarité
+Emploi
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Réduction de l'empreinte carbone
+Milieux humides
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O98" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P98" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2023</t>
+        </is>
+      </c>
+      <c r="Q98" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Personne morale publique ou privée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montant maximal des dépenses éligibles présentées : 1 million € HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Seuil de l&amp;#039;aide : 5 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de l&amp;#039;aide : 80 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S98" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T98" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U98" s="1" t="inlineStr">
+        <is>
+          <t>PAYS PERCHE ORNAIS</t>
+        </is>
+      </c>
+      <c r="V98" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
+        </is>
+      </c>
+      <c r="X98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y98" s="1" t="inlineStr">
+        <is>
+          <t>energie@payspercheornais.fr</t>
+        </is>
+      </c>
+      <c r="Z98" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
+        </is>
+      </c>
+      <c r="AA98" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB98" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une crèche
+Création d’une maison de santé
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de la télémedecine
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC98" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays du Perche Ornais</t>
+        </is>
+      </c>
+      <c r="AD98" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>18/08/2023</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>145885</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets structurants favorisant la biodiversité et la nature en ville</t>
+        </is>
+      </c>
+      <c r="D99" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le
+  Fonds Biodiversité
+ a été instauré le 14 avril 2023. Il est doté de
+  80 millions d&amp;#039;euros
+ d&amp;#039;ici 2030.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Fonds biodiversité témoigne de la volonté de la Métropole du Grand Paris de soutenir des projets structurants
+  favorisant la biodiversité et la nature en ville et s&amp;#039;inscrivant dans la trame écologique métropolitaine
+ . Il constitue une des 13 mesures prioritaires identifiées dans le Plan biodiversité métropolitain.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce Fonds a pour objectif de financer des dépenses d&amp;#039;investissement (acquisitions foncières, études de maitrise d&amp;#039;œuvre et travaux) nécessaires à la réalisation de projets structurants, notamment en matière de plantations d&amp;#039;arbres, de résorptions de coupures écologiques, de désimperméabilisation et renaturation d&amp;#039;espaces, etc.
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandes de subvention seront analysées à l&amp;#039;aune des 5 axes suivants, détaillés dans le règlement :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les dimensions du projet : Une envergure métropolitaine
+ &lt;/li&gt;
+ &lt;li&gt;
+  La localisation du projet : Un lieu de connexion écologique et d&amp;#039;adaptation au changement climatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  La cohérence du projet avec les documents stratégiques métropolitains : Equilibre territorial
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;ambition écologique du projet : Performance écologique et environnementale
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;économie du projet : Cohérence économique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les dossiers de demande de subvention doivent être envoyés au fil de l&amp;#039;eau par voie dématérialisée à
+   fondsbiodiversite&amp;#64;metropolegrandparis.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Plantation massive d&amp;#039;arbres, en cohérence avec la trame verte métropolitaine : Plans canopée, Plans arbres, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Désartificialisation et renaturation d&amp;#039;espaces
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisition foncière, dans l&amp;#039;objectif de renaturer l&amp;#039;espace
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles, les projets portés par :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les
+  &lt;strong&gt;
+   communes, établissements publics territoriaux (EPT) et autres établissements publics
+  &lt;/strong&gt;
+  situés sur le périmètre de la Métropole du Grand Paris pour les projets dont ils assurent la maîtrise d&amp;#039;ouvrage,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les
+  &lt;strong&gt;
+   personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles
+  &lt;/strong&gt;
+  , situées sur le périmètre de la Métropole du Grand Paris.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les
+ &lt;strong&gt;
+  dépenses éligibles sont les dépenses d&amp;#039;investissement
+ &lt;/strong&gt;
+ (principalement acquisitions foncières, études de maitrise d&amp;#039;œuvre et travaux) nécessaires à la réalisation du projet. En conséquence, les dépenses de fonctionnement (notamment les dépenses pour l&amp;#039;entretien, la gestion, la surveillance, la communication et l&amp;#039;animation des espaces) ne sont pas éligibles.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T99" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="V99" s="1" t="inlineStr">
+        <is>
+          <t>https://www.metropolegrandparis.fr/fr/fonds-biodiversite</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ fondsbiodiversite&amp;#64;metropolegrandparis.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y99" s="1" t="inlineStr">
+        <is>
+          <t>roxane.leverrier@metropolegrandparis.fr</t>
+        </is>
+      </c>
+      <c r="Z99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ff83-financer-des-projets-structurants-favorisant-/</t>
+        </is>
+      </c>
+      <c r="AA99" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB99" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC99" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>18/07/2023</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>158480</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir de l'aide en ingénierie : le guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
+        </is>
+      </c>
+      <c r="D100" s="1" t="inlineStr">
+        <is>
+          <t>Guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Essonne
+Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes maire d&amp;#039;une commune rurale essonnienne et vous avez des projets, mais vous n&amp;#039;avez pas les ressources internes pour les mener à bien ?
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://drive.google.com/file/d/1VMhbtuYRR8HutUq77W8qKwFsJ86t1Yz6/view?usp&amp;#61;drive_link" target="_self"&gt;
+  Le guichet unique d&amp;#039;ingénierie territoriale est la solution pour vous accompagner dans la réalisation concrète de vos projets.
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il se constitue :
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;strong&gt;
+  d&amp;#039;un groupe projet
+ &lt;/strong&gt;
+ : au sein d&amp;#039;un réseau d&amp;#039;acteurs institutionnels, de financeurs et d&amp;#039;offreurs en ingénierie, une équipe pilotée par l&amp;#039;État et le conseil départemental se met à votre disposition pour vous accompagner tout au long de votre projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - d&amp;#039;un accompagnement personnalisé et gratuit
+ &lt;/strong&gt;
+ nous vous aidons à chaque phase de votre projet : définition de l&amp;#039;expression du besoin, identification des financements disponibles, levée des freins, mise en lien avec les opérateurs compétents
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - d&amp;#039;une expertise technique :
+ &lt;/strong&gt;
+ le guichet unique met en réseau les principaux opérateurs de l&amp;#039;ingénierie territoriale : services de la préfecture, du conseil départemental, du conseil régional, des syndicats et organismes publics.
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;strong&gt;
+  d&amp;#039;un accès facilité aux financements
+ &lt;/strong&gt;
+ : bénéficiez du réseau de partenaires pour accéder à des financements adaptés à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
 Economie sociale et solidaire
 Revitalisation
+Risques naturels
+Qualité de l'air
 Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
 Logement et habitat
+Architecture
+Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
-Animation et mise en réseau
-Valorisation d'actions
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
+Logistique urbaine
 Mobilité pour tous
+Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Spectacle vivant
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
 Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
-[...56 lines deleted...]
-      <c r="X7" s="1" t="inlineStr">
+      <c r="O100" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P100" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="R100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Equipe technique LEADER - leader&amp;#64;alpesdazur.fr&lt;br /&gt;&lt;/p&gt;</t>
-[...12 lines deleted...]
-      <c r="AA7" s="1" t="inlineStr">
+ Être une commune rurale de l&amp;#039;Essonne
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S100" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U100" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="W100" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/guichet-unique-ruralite</t>
+        </is>
+      </c>
+      <c r="X100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Vos interlocuteurs du quotidien - Sous-préfets d&amp;#039;arrondissement, élus du conseil départemental
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  pourront également vous accompagner vers le guichet unique.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y100" s="1" t="inlineStr">
+        <is>
+          <t>thomas.perrono@essonne.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f43-obtenir-de-laide-en-ingenierie-le-guichet-uni/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB100" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC100" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="8" spans="1:27" customHeight="0">
-[...417 lines deleted...]
-      <c r="G10" s="1" t="inlineStr">
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>144547</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
+        </is>
+      </c>
+      <c r="D101" s="1" t="inlineStr">
+        <is>
+          <t>Emprunt citoyen</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
-Entreprise publique locale (Sem, Spl, SemOp)</t>
-[...2 lines deleted...]
-      <c r="H10" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...62 lines deleted...]
-      <c r="N10" s="1" t="inlineStr">
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
+&lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
+&lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
+pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
+Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
+Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
+Résultats : une levée de 700K€ en quelques semaines auprès de 
+plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -1901,441 +17982,19867 @@
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
-Appui méthodologique
-[...1 lines deleted...]
-Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O101" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Après analyse et acceptation de votre dossier par La Banque Postale.
-[...2 lines deleted...]
- Montant minimum : 40 000 €.
+ Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S101" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T101" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U101" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>https://villyz.fr/</t>
+        </is>
+      </c>
+      <c r="W101" s="1" t="inlineStr">
+        <is>
+          <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
+        </is>
+      </c>
+      <c r="X101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : projets&amp;#64;villyz.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y101" s="1" t="inlineStr">
+        <is>
+          <t>arthur.moraglia@villyz.fr</t>
+        </is>
+      </c>
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB101" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un café / bistrot
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC101" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
+        <v>143315</v>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Élaborer votre diagnostic territorial pour mettre en œuvre la Gemapi</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H102" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Gestion des milieux aquatiques et la prévention des inondations impliquent la connaissance objective des enjeux, milieux et spécificités de votre territoire sous l&amp;#039;angle de ces thématiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans la réalisation du diagnostic préalable, indispensable pour appréhender les scénarios de développement territorial durable et guider vos choix stratégiques.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Comment bien cerner les contours de la Gemapi ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment déterminer les enjeux liés aux milieux aquatiques, à l&amp;#039;aménagement du territoire et au risque inondation ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quels outils et méthodes appropriés utiliser pour élaborer votre diagnostic ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quels critères retenir pour sélectionner un prestataire ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des capacités d&amp;#039;accompagnement à chaque étape : phases amont, diagnostic, aval, suivi
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une expertise reconnue en matière d&amp;#039;ouvrages hydrauliques (développement de méthodologies d&amp;#039;évaluation de la sécurité des ouvrages) et d&amp;#039;analyse du fonctionnement des milieux aquatiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des équipes au plus près des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une vision pluridisciplinaire et intégrée de la Gemapi
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une participation active aux côtés des pouvoirs publics, à l&amp;#039;élaboration de méthodologies de référence dans ce domaine
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Accompagner la préparation du diagnostic
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaboration du plan de phasage des études ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la rédaction du cahier des charges ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à la maîtrise d&amp;#039;ouvrage lors de la réalisation des études.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Effectuer (tout ou partie) de votre diagnostic concernant
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition et l&amp;#039;analyse des données utiles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La bonne compréhension du fonctionnement des milieux aquatiques et des aléas ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le recensement exhaustif des ouvrages et aménagements hydrauliques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La détermination pertinente des enjeux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Renforcer votre autonomie
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Formation de vos équipes aux outils utiles au diagnostic.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Troyes Champagne Métropole
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Diagnostic sur les systèmes d&amp;#039;endiguement. Recherche d&amp;#039;organisation pour la gouvernance Gemapi sur le bassin versant.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   CO.BA.H.M.A. – EPTB Mauldre
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Diagnostic territorial intégrant l&amp;#039;évolution hydrologique du bassin versant, les ouvrages hydrauliques et l&amp;#039;historique des crues sur un siècle.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="N102" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Espaces verts
+Espace public
+Voirie et réseaux
+Risques naturels
+Equipement public
+Bâtiments et construction
+Mers et océans
+Milieux humides
+Sécurité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O102" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S102" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U102" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V102" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/elaborer-votre-diagnostic-territorial-mettre-oeuvre-gemapi</t>
+        </is>
+      </c>
+      <c r="X102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y102" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/93dd-elaborer-votre-diagnostic-territorial-pour-me/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB102" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC102" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>143376</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une étude hydro-morpho-sédimentaires en appui à la gestion du Trait de Côte</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H103" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Besoin d&amp;#039;une étude globale en Appui aux Politiques Publiques pour une meilleure gestion du Trait de Côte.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  risques de sédimentation, d&amp;#039;érosion, d&amp;#039;atteinte à la qualité des eaux à l&amp;#039;intérieur ou à proximité immédiate d&amp;#039;un aménagement côtier et de ses accès (port, prise d&amp;#039;eau, rejet, site remarquable comme le Mont-Saint-Michel...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  risques d&amp;#039;affouillement autour de structures installées en mer comme les éoliennes offshore, les hydroliennes, les terminaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  rejets en mer comme l&amp;#039;immersion de sédiments dragués, les rejets d&amp;#039;eau chaude ou de stations d&amp;#039;épuration ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  impacts directs et indirects régionaux générés par des aménagements ou opérations du point de vue hydrodynamique, morphodynamique, agitation, salinité, température, turbidité, transport de sédiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagements de baies, d&amp;#039;embouchures et d&amp;#039;estuaires : rectification du cours d&amp;#039;un chenal principal ou secondaire, calibration, approfondissement, seuil de fond, digue submersible, création de vasières, dépoldérisation et aux conséquences hydrosédimentaires et sur la qualité des eaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Le Cerema intervient sur l&amp;#039;analyse et l&amp;#039;étude de la gestion du trait de côte.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  &amp;gt; Les prestations du Cerema Eau, mer et fleuves comprennent :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Assistance à Maîtrise d&amp;#039;Ouvrage (AMO) auprès du bénéficiaire pour la réalisation de l&amp;#039;étude de la gestion sédimentaire d&amp;#039;un site littoral : visite sur site et rencontre des différents acteurs, réalisation du CCTP, participation aux réunions préparatoires, avis, relecture et amendement des documents en discussion.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  &amp;gt; Ou étude spécifique pour le bénéficiaire de la gestion du trait de côte d&amp;#039;un site littoral :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Phase 1) : étude de caractérisation du site (Tranche Ferme)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Phase 2) : étude de définition de modalités de gestion du littoral (TF)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Phase 3) : propositions d&amp;#039;actions (TF)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Phase X : étude de modélisation numérique des options retenues (Tranche Conditionnelle)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N103" s="1" t="inlineStr">
+        <is>
+          <t>Mers et océans
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O103" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S103" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U103" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V103" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/etudes-hydro-morpho-sedimentaires-appui-gestion-du-trait</t>
+        </is>
+      </c>
+      <c r="X103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://cerema.app.box.com/v/nos-contacts-en-region
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y103" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z103" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1b21-realiser-une-etude-hydro-morpho-sedimentaires/</t>
+        </is>
+      </c>
+      <c r="AA103" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC103" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2023</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>143365</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Engager votre démarche de résilience territoriale - Formation</t>
+        </is>
+      </c>
+      <c r="D104" s="1" t="inlineStr">
+        <is>
+          <t>Engager votre démarche de résilience territoriale - Formation</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H104" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Description
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ La pandémie de Covid-19 vient rappeler que les chocs et les crises prennent souvent des formes imprévisibles. Les collectivités, en première ligne de cette crise sanitaire, éprouvent leurs vulnérabilités, mais révèlent, dans le même temps, leur capacité à réagir et à s&amp;#039;adapter, voire se transformer, dans l&amp;#039;espoir d&amp;#039;être mieux préparés à de futures perturbations, par exemple celles qui seront liées au changement climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ A partir d&amp;#039;une approche opérationnelle, cette formation vous permettra d&amp;#039;acquérir des méthodes et des outils pour définir et mettre en œuvre une démarche de résilience, adaptée à vos enjeux et vos ambitions.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs pédagogiques
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Comprendre les enjeux globaux qui fondent la pertinence du concept de résilience, devenue aujourd&amp;#039;hui incontournable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maîtriser les fondamentaux du concept de résilience territoriale et connaître les méthodes et outils pour l&amp;#039;élaboration d&amp;#039;une démarche de résilience territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appliquer les principes et méthodes à des cas concrets.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public :
+ &lt;/strong&gt;
+ Agents des collectivités, acteurs de l&amp;#039;aménagement, services de l&amp;#039;Etat, entreprises, bureau d&amp;#039;études
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Niveau pré-requis :
+ &lt;/strong&gt;
+ Aucun
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outils pédagogiques :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conférence inversée et apports méthodologiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers participatifs autour de cas concrets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Illustrations par des cas concrets et des retours d&amp;#039;expérience
+ &lt;/li&gt;
+ &lt;li&gt;
+  Techniques d&amp;#039;intelligence collective
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N104" s="1" t="inlineStr">
+        <is>
+          <t>Risques naturels
+Appui méthodologique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O104" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S104" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T104" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U104" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V104" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-engager-demarche-resilience-territoriale</t>
+        </is>
+      </c>
+      <c r="X104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y104" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6087-engager-votre-demarche-de-resilience-territor/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC104" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
+        <v>142692</v>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Engager une démarche de résilience sur votre territoire</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H105" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Responsable territorial, vous souhaitez engager vos services, les entreprises et les habitants autour d&amp;#039;une prise de conscience des vulnérabilités locales. Vous souhaitez anticiper collectivement toute forme de risques pour éviter les situations critiques et complexes. Vous souhaitez co-construire avec eux un plan d&amp;#039;actions pour agir et vous adapter en conséquence.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous cherchez une expertise de confiance qui vous permettra d&amp;#039;obtenir des résultats concrets : un territoire plus fort, plus solidaire, plus sobre, plus apte à se relever à moindre coût après des épisodes météorologiques atypiques, de fortes variations des marchés, des catastrophes naturelles, industrielles, financières, sanitaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema propose une offre intégrée d&amp;#039;accompagnement sur-mesure de vos projets en privilégiant les approches collectives :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic participatif et identification des priorités d&amp;#039;actions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification des vulnérabilités actuelles et futures, compréhension des inter-dépendances, approches prospectives, inspiration d&amp;#039;autres territoires...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration de votre plan d&amp;#039;actions résilience avec l&amp;#039;outil « boussole de la résilience » du Cerema
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertises ponctuelles pour évaluer des dynamiques de résilience, enrichir des plans d&amp;#039;actions, recalibrer des projets en amont, intégrer ces questions dans les exercices budgétaires...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation à la résilience de votre territoire :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &amp;gt; format découverte de type séminaire « tout public » en une journée,
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;gt; format approfondissement pour les chefs de projet (formation / action pour définir et mettre en place le projet territorial) en deux jours.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Evaluation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Suivi de la démarche, évaluation de l&amp;#039;impact des mesures.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Outil boussole de la résilience Cerema
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La boussole de la résilience est un outil proposant une série de leviers. Issu de l&amp;#039;expérience de terrain du Cerema, il permet de consolider ou d&amp;#039;évaluer votre plan d&amp;#039;actions.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Formation :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ville de Paris (chefs de projets)
+ &lt;/li&gt;
+ &lt;li&gt;
+  DREAL ARA et PACA (chefs de projet)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupe immobilier ASTRANCE (séminaire de découverte)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Assistance à la Maîtrise d&amp;#039;Ouvrage :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pôle d&amp;#039;Equilibre des Territoires Ruraux de Montluçon : stratégie de résilience globale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Département de la Nièvre : stratégie d&amp;#039;adaptation et de résilience climatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Métropole de Lyon : accompagnement dans la dynamique de résilience des services, évaluation de politiques publiques et de projets, création d&amp;#039;une communauté d&amp;#039;acteurs de la résilience à l&amp;#039;échelle de la métropole
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N105" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Espaces verts
+Espace public
+Voirie et réseaux
+Transition énergétique
+Accès aux services
+Cohésion sociale et inclusion
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Risques naturels
+Biodiversité
+Equipement public
+Réhabilitation
+Accessibilité
+Emploi
+Appui méthodologique
+Mobilité pour tous
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Sécurité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O105" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S105" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U105" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X10" s="1" t="inlineStr">
+      <c r="V105" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/engager-demarche-resilience-votre-territoire</t>
+        </is>
+      </c>
+      <c r="X105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
-[...27 lines deleted...]
-      <c r="AA10" s="1" t="inlineStr">
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y105" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z105" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a9e3-engager-une-demarche-de-resilience-sur-votre-/</t>
+        </is>
+      </c>
+      <c r="AA105" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC105" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2023</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="11" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="C11" s="1" t="inlineStr">
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
+        <v>142680</v>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un grand territoire (Atelier Local)</t>
+        </is>
+      </c>
+      <c r="C106" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Tourisme Ingénierie Développement
+ÉcoQuartier
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D106" s="1" t="inlineStr">
+        <is>
+          <t>Démarche Atelier des territoires  : dispositif "Atelier Local"</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ PRÉSENTATION
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OBJECTIFS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier Local vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Local est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial. A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;un plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place. Celles-ci sont organisées par thématique et par niveau de priorisation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉCHELLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un Atelier Local porte sur une échelle de réflexion intercommunale,laquelle peut-être toutefois plus vaste (échelle SCOT, PETR, OIN etc) ou plus éventuellement inférieure (échelle infra-intercommunale ou communale).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  THÉMATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier Local est un outil permettant aux territoires de s&amp;#039;engager pleinement dans la transition de leur modèle de développement soit plus particulièrement dans les transitions territoriales et urbaines, les transitions culturelles, sociales, économiques et citoyennes et les transitions environnementales et énergétiques, lesquelles sont abordées par le prisme de l&amp;#039;aménagement et de l&amp;#039;urbanisme.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Plus précisément, l&amp;#039;Atelier peut traiter des objets suivants :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projets en lien avec l&amp;#039;actualité législative et réglementaire (loi Climat et résilience, projets de loi Industrie verte, Accélération de la production d&amp;#039;énergies renouvelables etc)
+ &lt;/li&gt;
+ &lt;li&gt;
+  projets portés par l&amp;#039;État aménageur (OIN, PPA) et gestionnaire d&amp;#039;infrastructure stratégies croisant les politiques publiques (activités, risques (érosion, inondation, sécheresse) et ressources (eau, sols, air, biodiversité) naturelles)
+ &lt;/li&gt;
+ &lt;li&gt;
+  autres sujets innovants (coopération et transaction territoriale, transformation de l&amp;#039;écologie culturelle territoriale)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PILOTAGE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le pilotage local de la démarche est assuré par les services déconcentrés de l&amp;#039;Etat (DDT(M) ou DREAL) avec le cas échéant l&amp;#039;opérateur local de l&amp;#039;État (EPA, Agence de l&amp;#039;Eau etc), en lien étroit avec la ou les collectivités concernées. Le pilotage implique de lancer et mettre en œuvre le marché subséquent de l&amp;#039;accord-cadre multi-attributaire de la DGALN, c&amp;#039;est-à-dire d&amp;#039;accompagner les collectivités et l&amp;#039;équipe pluridisciplinaire dans toutes les phases de l&amp;#039;Atelier (lancement, animation in situ, approfondissement). L&amp;#039;Atelier Local requiert une forte mobilisation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  FINANCEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement par l&amp;#039;équipe pluridisciplinaire, d&amp;#039;un montant environ de 100 000 €, est pris en charge à 100% par la DGALN. Les frais d&amp;#039;organisation des trois sessions d&amp;#039;ateliers (logistique et restauration) sont à la charge des co-porteurs de l&amp;#039;Atelier , principalement de la ou des collectivités.
+&lt;/p&gt;
+&lt;h4&gt;
+ ACCOMPAGNEMENT
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉQUIPES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Trois groupements sont titulaires de l&amp;#039;accord-cadre multi-attributaire à marchés subséquents de la DGALN. Mis en concurrence pour chacun des Ateliers Locaux dans le cadre des marchés subséquents, les groupements formulent une offre d&amp;#039;accompagnement spécifique. L&amp;#039;équipe est sélectionnée de manière collégiale par le service déconcentré qui pilote de l&amp;#039;Atelier, le cas échéant avec l&amp;#039;opérateur de l&amp;#039;État associé, et la ou les collectivités concernées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉROULEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 1
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ LANCEMENT &amp;amp; CADRAGE : passation du marché subséquent et réunion de cadrage
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 2
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ATELIER IN SITU - SESSION N°1 : établissement d&amp;#039;un diagnostic et des enjeux
+ &lt;br /&gt;
+ INTER-ATELIER - APPROFONDISSEMENT : analyse documentaire et entretiens et préparation de la phase suivante
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 3
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ATELIER IN SITU - SESSION N°2 : définition d&amp;#039;une stratégie
+ &lt;br /&gt;
+ INTER-ATELIER - APPROFONDISSEMENT : analyse documentaire et entretiens et préparation de la phase suivante
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 4
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ATELIER IN SITU - SESSION N°3 : élaboration d&amp;#039;une feuille de route
+&lt;/p&gt;
+&lt;p&gt;
+ PRODUCTION &amp;amp; RESTITUTION
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DURÉE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Durée totale : 10 à 12 mois
+&lt;/p&gt;
+&lt;p&gt;
+ Nombre de sessions d&amp;#039;ateliers : 3
+&lt;/p&gt;
+&lt;p&gt;
+ Durée des ateliers : 1 à 2 jours
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LIVRABLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  note de cadrage : méthodologie, calendrier
+ &lt;/li&gt;
+ &lt;li&gt;
+  carnet de suivi : déroulé, compte-rendu, propositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  rapport final : synthèse et préconisations
+ &lt;/li&gt;
+ &lt;li&gt;
+  feuille de route : objectifs, plan d&amp;#039;actions et de financement, calendrier
+ &lt;/li&gt;
+ &lt;li&gt;
+  livret de capitalisation
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N106" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+Attractivité économique
+Appui méthodologique
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Industrie
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O106" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CANDIDATURE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les porteurs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de candidature est constitué collectivement les services de l&amp;#039;Etat (DDT(M) ou DREAL) et la commune et, le cas échéant, son EPCI.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les pièces
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Le dossier est constitué des pièces suivantes : la fiche de candidature, un courrier de soutien signé par le maire de la commune et/ou le président de l&amp;#039;EPCI et un courrier de soutien signé par le préfet ou le sous-préfet adressé à la Sous-direction de l&amp;#039;Aménagement durable (AD1/DHUP/DGALN).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA FICHE DE CANDIDATURE
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle comporte plusieurs sections à renseigner :
+ &lt;br /&gt;
+ Section 1 - les porteurs de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 2 - la localisation de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 3 - l&amp;#039;objet de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 4 - les objectifs de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 5 - les ressources de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Annexe 1 - les dynamiques du territoire
+ &lt;br /&gt;
+ Annexe 2 - les dynamiques d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ Ainsi, pour renseigner la fiche de candidature, il est nécessaire, d&amp;#039;une part, de bien identifier, d&amp;#039;une part, l&amp;#039;intention de la stratégie d&amp;#039;aménagement à travailler, ses thématiques, son secteur, ses enjeux et ses problématiques, et d&amp;#039;autre part, les acteurs à mobiliser et les ressources documentaires fournir à l&amp;#039;équipe pluridisciplinaire.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉROULEMENT
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Manifestation mutuelle d&amp;#039;intérêt et échange entre la collectivité et la DDT(M) ou la DREAL sur l&amp;#039;opportunité d&amp;#039;une candidature
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise de contact par les services de l&amp;#039;Etat du bureau des Stratégies territoriales de la DGALN (AD1/DHUP/DGALN) pour échanger sur l&amp;#039;opportunité de la candidature. Si l&amp;#039;opportunité est caractérisée, alors la DGALN transmet la fiche de candidature.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration de la fiche de candidature par la collectivité et les services de l&amp;#039;Etat
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signature des courriers de soutien
+ &lt;/li&gt;
+ &lt;li&gt;
+  Envoi des documents à la DGALN
+ &lt;/li&gt;
+ &lt;li&gt;
+  Echange entre la DGALN et les co-porteurs, le cas échéant, sur le dossier de candidature
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La DGALN analyse les dossiers de candidature et évalue leur éligibilité, au fil de l&amp;#039;eau. Les porteurs du dossier sont informés de la validation de l&amp;#039;éligibilité. Environ 30 candidatures sont sélectionnées chaque année.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S106" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T106" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U106" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V106" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html</t>
+        </is>
+      </c>
+      <c r="X106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez le kit technique de l&amp;#039;Atelier local : https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
+ &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
+  atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y106" s="1" t="inlineStr">
+        <is>
+          <t>ad1.dgaln@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z106" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6ca3-construire-collectivement-une-strategie-ou-un/</t>
+        </is>
+      </c>
+      <c r="AA106" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC106" s="1" t="inlineStr">
+        <is>
+          <t>MTECT - DGALN - DHUP - AD1</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2023</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
+        <v>142229</v>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un quartier ou d'une commune (Atelier Flash)</t>
+        </is>
+      </c>
+      <c r="C107" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Tourisme Ingénierie Développement
+ÉcoQuartier
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D107" s="1" t="inlineStr">
+        <is>
+          <t>Atelier des territoires Flash</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H107" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ PRÉSENTATION
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OBJECTIFS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier des territoires Flash vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Flash est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial porté par la DGALN et piloté par les DDT(M) ou les DREAL.
+&lt;/p&gt;
+&lt;p&gt;
+ A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;une esquisse de plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉCHELLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un Atelier Flash porte sur une échelle de réflexion territoriale communale, laquelle peut-être toutefois plus vaste (échelle intercommunale).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  THÉMATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier Flash est un outil permettant aux territoires de s&amp;#039;engager pleinement dans les transitions de leur modèle de développement lesquelles sont abordée par le prisme de l&amp;#039;aménagement et de l&amp;#039;urbanisme.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Plus précisément, l&amp;#039;Atelier peut traiter des objets suivants, s&amp;#039;intégrant notamment dans les programmes de cohésion des territoires portés par l&amp;#039;Agence nationale de la cohésion des territoires (ANCT) :
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projets en lien avec les transitions territoriales et urbaines : revitalisation des centre-villes, réhabilitation des entrées de ville, aménagement des friches, protection et valorisation du patrimoine
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projets en lien avec les transitions culturelles, sociales, économiques : adaptation de l&amp;#039;offre de logements et des mobilités, accompagnement des projets socio-économiques (ESS) et économiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projet en lien avec les transitions environnementales et énergétiques : protection, restauration et gestion de l&amp;#039;écosystème terrestre et des ressources naturelles
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PILOTAGE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le pilotage local de la démarche est assuré par les services déconcentrés de l&amp;#039;Etat (DDT(M) ou D
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;®&lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ EAL), en lien étroit avec la ou les collectivités concernées. Le pilotage implique, pour les DDT(M) ou les D
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;®&lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ EAL, d&amp;#039;émettre et exécuter le bon de commande dans le cadre de l&amp;#039;accord-cadre multi-attributaire de la DGALN.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  FINANCEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement par l&amp;#039;équipe pluridisciplinaire, d&amp;#039;un montant environ de 20 000€, est pris en charge à 100% par la DGALN. Les frais d&amp;#039;organisation (logistiques et restauration) sont à la charge des co-porteurs de l&amp;#039;Atelier, principalement de la collectivité.
+&lt;/p&gt;
+&lt;h4&gt;
+ ACCOMPAGNEMENT
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉQUIPES
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Trois groupements sont titulaires de l&amp;#039;accord-cadre multi-attributaire à bons de commande de la DGALN. Chaque Atelier Flash est attribuée à une des trois équipes d&amp;#039;experts pluridisciplinaires titulaires selon la méthode du tourniquet.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉROULEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  ÉTAPE 1
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  LANCEMENT : attribution de l&amp;#039;équipe et cadrage de l&amp;#039;étape suivante
+ &lt;/li&gt;
+ &lt;li&gt;
+  APPROPRIATION &amp;amp; APPROFONDISSEMENT : analyse documentaire et entretiens et cadrage de la seconde phase
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  ÉTAPE 2
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ANIMATION IN SITU : introduction de l&amp;#039;Atelier, arpentage du territoire, animation des temps d&amp;#039;Atelier et conclusion de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  PRODUCTION &amp;amp; RESTITUTION
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DURÉE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Durée totale : 3 à 6 mois
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Durée de l&amp;#039;atelier : 2 à 3 jours
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LIVRABLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs de l&amp;#039;Atelier conviennent avec l&amp;#039;équipe pluridisciplinaire des supports à livrer à l&amp;#039;issue de l&amp;#039;Atelier. Ceux-ci peuvent être de plusieurs natures.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Documents stratégiques  : feuille de route, esquisse de plan-guide
+ &lt;/li&gt;
+ &lt;li&gt;
+  Documents opérationnels  : cahier des charges, charte, éléments de communication
+ &lt;/li&gt;
+ &lt;li&gt;
+  Documents de capitalisation  : fiche synthétique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N107" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Réseaux de chaleur
+Cohésion sociale et inclusion
+Citoyenneté
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Industrie
+Mobilité fluviale
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O107" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ CANDIDATURE
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  EN SYNTHESE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Une problématique ou un projet à l&amp;#039;échelle d&amp;#039;un quartier ou d&amp;#039;une commune relative à une question d&amp;#039;aménagement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un dossier de candidature complet (fiche de candidature, courriers) coconstruit avec la commune (et l&amp;#039;EPCI le cas échéant) et porté et déposé par la DDT(M) ou la DREAL à la DGALN
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES PORTEURS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de candidature est constitué collectivement les services de l&amp;#039;Etat (DDT(M) ou DREAL) et la commune et, le cas échéant, son EPCI.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES PIÈCES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier est constitué des pièces suivantes : la fiche de candidature, un courrier de soutien signé par le maire de la commune et/ou le président de l&amp;#039;EPCI et un courrier de soutien signé par le préfet ou le sous-préfet adressé à la Sous-direction de l&amp;#039;Aménagement durable (AD1/DHUP/DGALN).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA FICHE DE CANDIDATURE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle comporte plusieurs sections à renseigner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Section 1 - les porteurs de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 2 - la localisation de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 3 - l&amp;#039;objet de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 4 - les objectifs de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 5 - les ressources de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Annexe 1 - les dynamiques du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Annexe 2 - les dynamiques d&amp;#039;aménagement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ainsi, pour renseigner la fiche de candidature, il est nécessaire, d&amp;#039;une part, de bien identifier, d&amp;#039;une part, l&amp;#039;intention de la stratégie d&amp;#039;aménagement à travailler, ses thématiques, son secteur, ses enjeux et ses problématiques, et d&amp;#039;autre part, les acteurs à mobiliser et les ressources documentaires fournir à l&amp;#039;équipe pluridisciplinaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S107" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T107" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U107" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V107" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html</t>
+        </is>
+      </c>
+      <c r="X107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez le kit technique de l&amp;#039;Atelier Flash : https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
+ &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
+  atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y107" s="1" t="inlineStr">
+        <is>
+          <t>ad1.dgaln@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z107" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3813-construire-collectivement-une-strategie-damen/</t>
+        </is>
+      </c>
+      <c r="AA107" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC107" s="1" t="inlineStr">
+        <is>
+          <t>MTECT - DGALN - DHUP - AD1</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2023</t>
+        </is>
+      </c>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
+        <v>133059</v>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’études accompagnant les opérations de renaturation en ville</t>
+        </is>
+      </c>
+      <c r="C108" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H108" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ralentir l&amp;#039;urbanisation et renaturer les milieux urbains deviennent deux stratégies incontournables et complémentaires. Elles se posent avec d&amp;#039;autant plus d&amp;#039;acuité que la biodiversité décline fortement au sein des villes, que les effets du changement climatique (ruissellement, inondations, îlots de chaleur urbains) s&amp;#039;amplifient et que la santé et le bien-être se dégradent dans les métropoles.
+&lt;/p&gt;
+&lt;p&gt;
+ Or, nos villes regorgent d&amp;#039;espaces inutilement asphaltés ou bétonnés sur lesquels la nature pourrait reprendre ses droits. Ce gisement, actuellement mal quantifié, pourrait être mobilisé pour agrandir les espaces de nature, les relier entre eux, rouvrir des rivières urbaines, restaurer des zones humides et créer de nouveaux espaces de nature.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour relever ce défi, les collectivités et leurs partenaires publics et privés ont dans un premier temps besoin de localiser les secteurs à renaturer en priorité et de préconisations pour les accompagner techniquement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Etudes pré opératoire à la renaturation des espaces en ville
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;Agam, l&amp;#039;agence d&amp;#039;urbanisme de l&amp;#039;agglomération marseillaise a réalisé un document pour aider les services de la métropole à envisager la poursuite du verdissement du centre-ville, après la requalification récente de plusieurs sites emblématiques, essentiellement dans les rues courantes carencées en végétation ou dans les espaces où il est moins facile de végétaliser (complexité de la gestion des sous-sols, étroitesse de la voie, adaptation à la forte pente, conflits d&amp;#039;usages, inscription dans une aire de protection du patrimoine...).
+  &lt;a href="https://www.agam.org/wp-content/uploads/2022/10/Vegetalisation-EPCVM_C2-light.pdf" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;institut Paris Region a réalisé en 2022 un ouvrage intitulé «
+  &lt;em&gt;
+   Renaturer les milieux urbains
+  &lt;/em&gt;
+  » qui revient sur les différentes approches de la renaturation et propose une méthode pour identifier les zones urbaines à fort potentiel de renaturation pour la biodiversité, l&amp;#039;adaptation au changement climatique et la santé des populations. Enfin, au travers de multiples retours d&amp;#039;expérience, il suggère des recommandations pour mettre en œuvre son projet dans les meilleures conditions.
+  &lt;a href="https://www.fnau.org/wp-content/uploads/2022/11/arb-idf_-_renaturer_les_villes_-_web.pdf" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le réseau des 7 agences d&amp;#039;urbanisme du Grand Est a recensé des outils concrets pour mener une politique de protection et de développement de la nature au sein des espaces urbanisés au sein des documents de planification. Ce guide favorise une culture commune, en diffusant les bonnes pratiques.
+  &lt;a href="https://www.aguram.org/wp-content/uploads/2020/11/La_Nature_7Est.pdf" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Etudes d&amp;#039;identification des gisements de renaturation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;ADU, l&amp;#039;agence de développement et d&amp;#039;urbanisme du Pays de Montbéliard s&amp;#039;est intéressée en 2022 à la reconquête des espaces mutables. Au-delà de l&amp;#039;inventaire, l&amp;#039;objectif est d&amp;#039;apporter un éclairage concret sur les actions qui auraient un effet déclencheur sur des sites à enjeux immédiats et de permettre aux collectivités de se projeter mais aussi de mobiliser les acteurs de l&amp;#039;aménagement et les outils/financements disponibles.
+  &lt;a href="https://adu-montbeliard.fr/uploads/2023/03/pla2023-139-changer-regard-espaces-mutables-vl-2023-03-23.pdf" target="_self"&gt;
+   Consulter les travaux
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;Aupa, l&amp;#039;agence d&amp;#039;urbanisme Pays d&amp;#039;Aix Durance a réalisé un état des lieux précis du végétal en ville en identifiant, à la parcelle, la strate arborée et herbacée sur tout le territoire du Pays d&amp;#039;Aix. Ce travail de repérage offrira différentes analyses à différentes échelles (parcelle, quartier, ville) : densité de végétation, indice de naturalité, part des espaces de pleine terre, accessibilité des parcs et jardins, identification des corridors naturels urbains, identification des canopées végétales urbaines, des espaces de reconquête... Ce nouvel outil d&amp;#039;observation et d&amp;#039;analyse contribuera à aider les collectivités à construire des villes plus vertes dans une perspective d&amp;#039;adaptation au réchauffement climatique.
+  &lt;a href="https://aupa.fr/lobservatoire-de-laupa-une-nouvelle-base-de-donnees-sur-la-nature-en-ville/" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N108" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O108" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S108" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T108" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U108" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V108" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également
+  contacter la fédération nationale des agences d&amp;#039;urbanisme
+ qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y108" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z108" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/becf-etre-accompagne-pour-creer-un-observatoire-de/</t>
+        </is>
+      </c>
+      <c r="AA108" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB108" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC108" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
+        <v>133056</v>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour créer un observatoire des friches</t>
+        </is>
+      </c>
+      <c r="C109" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H109" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Introduit par la loi Climat et résilience du 22 août 2021, l&amp;#039;objectif de Zéro artificialisation nette (ZAN) vise à réduire au maximum l&amp;#039;étalement urbain en limitant, d&amp;#039;une part les constructions sur des espaces naturels, agricoles ou forestiers et en compensant d&amp;#039;autre part, l&amp;#039;urbanisation par une plus grande place accordée à la nature dans les espaces urbanisés.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les friches sont perçues aujourd&amp;#039;hui comme une opportunité pour atteindre les objectifs du ZAN, encore faut-il savoir les repérer et connaitre leurs caractéristiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Au regard de leurs caractéristiques, de leur localisation, du contexte et des dynamiques dans lesquels elles s&amp;#039;inscrivent, il peut aussi bien être préférable de privilégier des opérations de renouvellement urbain (habitat, industrie, data center, bureaux...), ou au contraire de les désimperméabiliser et de les renaturer afin de répondre à des enjeux environnementaux (carence en espaces verts, inondations, îlots de chaleur urbains...), de préserver celles qui se sont réensauvagées et constituent désormais des réservoirs de biodiversité, ou encore de remettre en état des espaces agricoles.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie territoriale qui assurent des missions d&amp;#039;observation. Elles ont développé une expertise conséquente dans l&amp;#039;identification des friches et leur potentialité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en œuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses. Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Les agences d&amp;#039;urbanisme lorraines (AGURAM, Agape et Scalen) ont construit un observatoire des friches pour les 4 départements – Moselle, Meurthe-et-Moselle, Meuse, Vosges. La base de données constituée dans le cadre de l&amp;#039;observatoire regroupe les friches militaires, industrielles, commerciales, administratives et touristiques recensées entre 2015 et 2018 sur le périmètre de l&amp;#039;ancienne Région Lorraine.
+  &lt;a href="http://www.epfge.fr/website_operations/FRICHE_WEB/carto/frichesfOrigine.html" target="_self"&gt;
+   Consulter la cartographie intéractive
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;institut Paris Region a créé un observatoire des friches franciliennes.
+  &lt;a href="https://www.institutparisregion.fr/amenagement-et-territoires/observatoire-des-friches-franciliennes/" target="_self"&gt;
+   Consulter l&amp;#039;Observatoire
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N109" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O109" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S109" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T109" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U109" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V109" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également
+  contacter la fédération nationale des agences d&amp;#039;urbanisme
+ qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y109" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z109" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b05-etre-accompagne-pour-creer-un-observatoire-de/</t>
+        </is>
+      </c>
+      <c r="AA109" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB109" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC109" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
+        <v>138027</v>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Préserver un site ENS</t>
+        </is>
+      </c>
+      <c r="D110" s="1" t="inlineStr">
+        <is>
+          <t>Préserver un site ENS</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H110" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J110" s="1" t="inlineStr">
+        <is>
+          <t>Participation plafonnée à 50% selon la nature des dépenses.</t>
+        </is>
+      </c>
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nature des dépenses éligibles :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;En investissement :&lt;/strong&gt;&lt;br /&gt; - Etude de définition (périmètres, animation / sensibilisation, analyse des enjeux et menaces, définition des objectifs) ;&lt;br /&gt;-  Rédaction du plan de gestion, évaluation du plan de gestion ;&lt;br /&gt;-  Etude APS/APD travaux de restauration écologique – plan de gestion obligatoire ;&lt;br /&gt;-  Maîtrise d’œuvre des études et des travaux – plan de gestion obligatoire ;&lt;br /&gt;-  Travaux – plan de gestion obligatoire ;&lt;br /&gt;-  Premiers investissements matériels – plan de gestion obligatoire.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;En fonctionnement :&lt;/strong&gt;&lt;br /&gt;-  Dépenses de personnels (salaires, déplacements) ;&lt;br /&gt;-  Dépenses d’animation – plan de gestion obligatoire ;&lt;br /&gt;-  La réalisation des inventaires et des suivis est couverte par la fiche A.&lt;/p&gt;&lt;p&gt;&lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N110" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O110" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt; - Sites ENS actuels opérationnels.&lt;/p&gt;&lt;p&gt; -  Nouveaux sites ENS prioritaires.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S110" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T110" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U110" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V110" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/</t>
+        </is>
+      </c>
+      <c r="X110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;Direction Déléguée Développement Durable et Sports (3DS)
+&lt;/p&gt;&lt;p&gt;Jacques GRIMAUD, Téléphone : 04 71 07 43 56, Email :
+ &lt;a href="mailto:jacques.grimaud&amp;#64;hauteloire.fr" target="_self"&gt;
+  jacques.grimaud&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Véronique MOREL, Téléphone : 04 71 07 40 32, Email :  &lt;a href="mailto:veronique.morel&amp;#64;hauteloire.fr"&gt;veronique.morel&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y110" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z110" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/11cf-preserver-et-gerer-les-espaces-naturels-sensi/</t>
+        </is>
+      </c>
+      <c r="AA110" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB110" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC110" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
+        <v>104672</v>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Reconquérir la ressource en eau</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
+        <is>
+          <t>Reconquête de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H111" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I111" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  Favoriser une approche intégrée de la ressource en mobilisant notamment le Contrat territorial Eau, outil co-porté avec l&amp;#039;Agence de l&amp;#039;eau, les Départements et les services de l&amp;#039;Etat.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le soutien de la Région vise notamment à accompagner les changements de pratiques et l&amp;#039;amélioration de la résilience du territoire face au changement climatique.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Les projets éligibles relèvent notamment des domaines suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Amélioration des connaissances et suivis
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préservation et restauration des fonctionnalités des cours d&amp;#039;eau et des zones humides
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre les pollutions diffuses
+ &lt;/li&gt;
+ &lt;li&gt;
+  Adaptation au changement climatique et gestion durable la ressource
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communication, sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restauration du lit de la Loire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Protection de la ressource en eau potable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expérimentation et innovation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le principal outil financier mobilisé par la Région pour soutenir les projets de reconquête de la ressource en eau est le Contrat territorial Eau (CT Eau). Ce contrat formalise pour chaque territoire, et pour une durée de 3 ans, la nature des actions ou travaux à engager, les coûts prévisionnels, le plan de financement, les calendriers de réalisation et les engagements des différents signataires. Ce contrat s&amp;#039;adosse à la stratégie du territoire et à la feuille de route définies pour une durée de 6 ans et validées par le comité de pilotage du CT eau.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;éligibilité du programme d&amp;#039;action est étudiée dans son ensemble au regard des objectifs du SDAGE, des enjeux du SAGE et des PAOT et de sa contribution à la stratégie du territoire validée par le comité de pilotage.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour l&amp;#039;ensemble du programme d&amp;#039;action, le taux moyen d&amp;#039;intervention de la Région ne peut pas dépasser 40% des dépenses éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N111" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Voirie et réseaux
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O111" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dossier de demande d&amp;#039;aide devra inclure les pièces suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Lettre de demande d&amp;#039;aide signée par la personne habilitée à engager l&amp;#039;organisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Document autorisant le représentant de l&amp;#039;organisme à solliciter une aide (délibération, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Copie des courriers de demande d&amp;#039;aide déposée auprès d&amp;#039;autres collectivités ou d&amp;#039;organismes de droit public ou copie des décisions d&amp;#039;attribution d&amp;#039;aide
+ &lt;/li&gt;
+ &lt;li&gt;
+  N° SIRET
+ &lt;/li&gt;
+ &lt;li&gt;
+  Attestation justifiant le régime de TVA auquel est soumis le demandeur pour les dépenses correspondant à la demande d&amp;#039;aide
+ &lt;/li&gt;
+ &lt;li&gt;
+  Programme prévisionnel du plan d&amp;#039;actions/d&amp;#039;activité de l&amp;#039;année au titre de laquelle l&amp;#039;aide régionale est sollicitée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Budget prévisionnel de l&amp;#039;année au titre de laquelle l&amp;#039;aide régionale est sollicitée, précisant l&amp;#039;état des cofinancements.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S111" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U111" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V111" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/reconquete-de-la-ressource-en-eau</t>
+        </is>
+      </c>
+      <c r="W111" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/CRBV/depot/simple</t>
+        </is>
+      </c>
+      <c r="X111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la transition énergétique et de l&amp;#039;environnement
+ &lt;br /&gt;
+ Service Eau, biodiversité et déchets
+ &lt;br /&gt;
+ Pôle Eau et Loire
+&lt;/p&gt;
+&lt;p&gt;
+ Damien Masinski : 02 28 20 54 73
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y111" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z111" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9940-reconquete-de-la-ressource-en-eau/</t>
+        </is>
+      </c>
+      <c r="AA111" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB111" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
+        <v>131013</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Candidater à la reconnaissance "Territoires Engagés pour la Nature"-  Grand Est</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
+Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H112" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;
+&lt;p&gt;
+ « Territoires engagés pour la nature » reconnait l&amp;#039;engagement des collectivités à agir en faveur de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Aussi, il vous est demandé de placer la biodiversité au cœur de la politique de la collectivité en proposant un plan d&amp;#039;actions à réaliser sur 3 ans. Votre candidature sera analysée par un comité de sélection régional. La collectivité sera alors évaluée sur la cohérence des actions proposées au regard des enjeux de son territoire, de ses moyens et des actions déjà réalisées. L&amp;#039;objectif est de démontrer un engagement à améliorer la prise en compte de la biodiversité dans l&amp;#039;ensemble des projets / actions de la collectivité, en impliquant les acteurs du territoire et les habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Si votre collectivité est reconnue Territoire Engagé pour la Nature, vous bénéficierez d&amp;#039;un accompagnement de la cellule d&amp;#039;animation régionale et des partenaires relais (CEN, CBN...) pour faire émerger, et concrétiser vos projets. Vous pourrez aussi accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...), être orienté vers les partenaires et les financements les plus adaptés à vos projets et être orienté vers les partenaires et les financements les plus adaptés à vos projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Profitez par ailleurs de l&amp;#039;expérience des collectivités déjà engagées, à travers des journées d&amp;#039;échanges et retours d&amp;#039;expériences. Enfin, votre engagement se verra valorisé lors d&amp;#039;évènements nationaux et locaux, ainsi que dans des publications.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ensemble des territoires engagés sont consultables
+ &lt;a href="https://engagespourlanature.ofb.fr/territoires/engagements" target="_self"&gt;
+  ICI
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Et pour aller plus loin: les
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/def2-concretiser-la-mise-en-oeuvre-daltas-de-la-bi/" target="_self"&gt;
+  Atlas de la Biodiversité Communale
+ &lt;/a&gt;
+ , la
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/163b-securiser-les-infrastructures-de-distribution/" target="_self"&gt;
+  gestion des eaux pluviales
+ &lt;/a&gt;
+ ou bien encore les
+ &lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;
+  Solutions d&amp;#039;Adaptation Fondées sur la Nature
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N112" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Alimentation
+Risques naturels
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O112" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions pour lesquelles vous vous engagez doivent être cohérentes avec la politique locale menée, proportionnées (l&amp;#039;attente vis-à-vis d&amp;#039;un village ou d&amp;#039;une interco n&amp;#039;est biensur pas la même !), impliquantes (on va au-delà des obligations légales) et mesurables (autrement, compliqué d&amp;#039;évaluer l&amp;#039;évolution).
+ Il s&amp;#039;agit pour la collectivité de proposer des actions cohérentes avec ses moyens, ses actions passées et démontrant une marge de progression dans la prise en compte / préservation de la biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ Des spécificités régionales peuvent exister. Il est fortement conseiller de prendre contact avec l&amp;#039;animateur régional pour les connaitre avant de candidater.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S112" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U112" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V112" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires</t>
+        </is>
+      </c>
+      <c r="W112" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires/grand-est</t>
+        </is>
+      </c>
+      <c r="X112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Région Grand Est
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nassera Deroueche
+&lt;/p&gt;
+&lt;p&gt;
+ 03 87 61 66 91
+&lt;/p&gt;
+&lt;p&gt;
+ nassera.deroueche&amp;#64;grandest.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Office français de la biodiversité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ David Monnier
+&lt;/p&gt;
+&lt;p&gt;
+ 03 87 62 86 07
+&lt;/p&gt;
+&lt;p&gt;
+ david.monnier&amp;#64;ofb.gouv.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b9d5-encourager-et-accompagner-les-collectivites-p/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB112" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC112" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2023</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>131012</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Candidater à la reconnaissance "Territoires Engagés pour la Nature"- Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
+Union régionale des Centres permanents d'Initiative pour l'Environnement - Hauts-de-France (CPIE)</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H113" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;
+&lt;p&gt;
+ « Territoires engagés pour la nature » reconnait l&amp;#039;engagement des collectivités à agir en faveur de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Aussi, il vous est demandé de placer la biodiversité au cœur de la politique de la collectivité en proposant un plan d&amp;#039;actions à réaliser sur 3 ans. Votre candidature sera analysée par un comité de sélection régional. La collectivité sera alors évaluée sur la cohérence des actions proposées au regard des enjeux de son territoire, de ses moyens et des actions déjà réalisées. L&amp;#039;objectif est de démontrer un engagement à améliorer la prise en compte de la biodiversité dans l&amp;#039;ensemble des projets / actions de la collectivité, en impliquant les acteurs du territoire et les habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Si votre collectivité est reconnue Territoire Engagé pour la Nature, vous bénéficierez d&amp;#039;un accompagnement de la cellule d&amp;#039;animation régionale et des partenaires relais (CEN, CBN...) pour faire émerger, et concrétiser vos projets. Vous pourrez aussi accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...), être orienté vers les partenaires et les financements les plus adaptés à vos projets et être orienté vers les partenaires et les financements les plus adaptés à vos projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Profitez par ailleurs de l&amp;#039;expérience des collectivités déjà engagées, à travers des journées d&amp;#039;échanges et retours d&amp;#039;expériences. Enfin, votre engagement se verra valorisé lors d&amp;#039;évènements nationaux et locaux, ainsi que dans des publications.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ensemble des territoires engagés sont consultables
+ &lt;a href="https://engagespourlanature.ofb.fr/territoires/engagements" target="_self"&gt;
+  ICI
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Et pour aller plus loin: les
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/def2-concretiser-la-mise-en-oeuvre-daltas-de-la-bi/" target="_self"&gt;
+  Atlas de la Biodiversité Communale
+ &lt;/a&gt;
+ , la
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/163b-securiser-les-infrastructures-de-distribution/" target="_self"&gt;
+  gestion des eaux pluviales
+ &lt;/a&gt;
+ ou bien encore les
+ &lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;
+  Solutions d&amp;#039;Adaptation Fondées sur la Nature
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Alimentation
+Risques naturels
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O113" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions pour lesquelles vous vous engagez doivent être cohérentes avec la politique locale menée, proportionnées (l&amp;#039;attente vis-à-vis d&amp;#039;un village ou d&amp;#039;une interco n&amp;#039;est biensur pas la même !), impliquantes (on va au-delà des obligations légales) et mesurables (autrement, compliqué d&amp;#039;évaluer l&amp;#039;évolution).
+ Il s&amp;#039;agit pour la collectivité de proposer des actions cohérentes avec ses moyens, ses actions passées et démontrant une marge de progression dans la prise en compte / préservation de la biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ Des spécificités régionales peuvent exister. Il est fortement conseiller de prendre contact avec l&amp;#039;animateur régional pour les connaitre avant de candidater.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S113" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U113" s="1" t="inlineStr">
+        <is>
+          <t>Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="V113" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires</t>
+        </is>
+      </c>
+      <c r="W113" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires/hauts-de-france</t>
+        </is>
+      </c>
+      <c r="X113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;animation régionale du dispositif par l&amp;#039;URCPIE Hauts-de-France :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:animation-ten&amp;#64;cpie-hautsdefrance.fr" target="_self"&gt;
+  animation-ten&amp;#64;cpie-hautsdefrance.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y113" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3266-encourager-et-accompagner-les-collectivites-p/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB113" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC113" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2023</t>
+        </is>
+      </c>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
+        <v>131009</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Candidater à la reconnaissance "Territoires Engagés pour la Nature"- Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="D114" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H114" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;
+&lt;p&gt;
+ « Territoires engagés pour la nature » reconnait l&amp;#039;engagement des collectivités à agir en faveur de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Aussi, il vous est demandé de placer la biodiversité au cœur de la politique de la collectivité en proposant un plan d&amp;#039;actions à réaliser sur 3 ans. Votre candidature sera analysée par un comité de sélection régional. La collectivité sera alors évaluée sur la cohérence des actions proposées au regard des enjeux de son territoire, de ses moyens et des actions déjà réalisées. L&amp;#039;objectif est de démontrer un engagement à améliorer la prise en compte de la biodiversité dans l&amp;#039;ensemble des projets / actions de la collectivité, en impliquant les acteurs du territoire et les habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Si votre collectivité est reconnue Territoire Engagé pour la Nature, vous bénéficierez d&amp;#039;un accompagnement de la cellule d&amp;#039;animation régionale et des partenaires relais (CEN, CBN...) pour faire émerger, et concrétiser vos projets. Vous pourrez aussi accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...), être orienté vers les partenaires et les financements les plus adaptés à vos projets et être orienté vers les partenaires et les financements les plus adaptés à vos projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Profitez par ailleurs de l&amp;#039;expérience des collectivités déjà engagées, à travers des journées d&amp;#039;échanges et retours d&amp;#039;expériences. Enfin, votre engagement se verra valorisé lors d&amp;#039;évènements nationaux et locaux, ainsi que dans des publications.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ensemble des territoires engagés sont consultables
+ &lt;a href="https://engagespourlanature.ofb.fr/territoires/engagements" target="_self"&gt;
+  ICI
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Et pour aller plus loin: les
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/def2-concretiser-la-mise-en-oeuvre-daltas-de-la-bi/" target="_self"&gt;
+  Atlas de la Biodiversité Communale
+ &lt;/a&gt;
+ , la
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/163b-securiser-les-infrastructures-de-distribution/" target="_self"&gt;
+  gestion des eaux pluviales
+ &lt;/a&gt;
+ ou bien encore les
+ &lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;
+  Solutions d&amp;#039;Adaptation Fondées sur la Nature
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N114" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Alimentation
+Risques naturels
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O114" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions pour lesquelles vous vous engagez doivent être cohérentes avec la politique locale menée, proportionnées (l&amp;#039;attente vis-à-vis d&amp;#039;un village ou d&amp;#039;une interco n&amp;#039;est biensur pas la même !), impliquantes (on va au-delà des obligations légales) et mesurables (autrement, compliqué d&amp;#039;évaluer l&amp;#039;évolution).
+ Il s&amp;#039;agit pour la collectivité de proposer des actions cohérentes avec ses moyens, ses actions passées et démontrant une marge de progression dans la prise en compte / préservation de la biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ Des spécificités régionales peuvent exister. Il est fortement conseiller de prendre contact avec l&amp;#039;animateur régional pour les connaitre avant de candidater.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S114" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U114" s="1" t="inlineStr">
+        <is>
+          <t>Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="V114" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires</t>
+        </is>
+      </c>
+      <c r="W114" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires/rejoindre-le-programme</t>
+        </is>
+      </c>
+      <c r="X114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Benjamin Virely
+&lt;/p&gt;
+&lt;p&gt;
+ Agence régionale de la biodiversité Centre-Val de Loire
+&lt;/p&gt;
+&lt;p&gt;
+ 09 70 72 40 12
+&lt;/p&gt;
+&lt;p&gt;
+ benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y114" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z114" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/df17-encourager-et-accompagner-les-collectivites-p/</t>
+        </is>
+      </c>
+      <c r="AA114" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB114" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC114" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2023</t>
+        </is>
+      </c>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
+        <v>131004</v>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Candidater à la reconnaissance "Territoires Engagés pour la Nature"- Bretagne</t>
+        </is>
+      </c>
+      <c r="D115" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
+Agence Bretonne de la Biodiversité (ARBE)</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H115" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;
+&lt;p&gt;
+ « Territoires engagés pour la nature » reconnait l&amp;#039;engagement des collectivités à agir en faveur de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Aussi, il vous est demandé de placer la biodiversité au cœur de la politique de la collectivité en proposant un plan d&amp;#039;actions à réaliser sur 3 ans. Votre candidature sera analysée par un comité de sélection régional. La collectivité sera alors évaluée sur la cohérence des actions proposées au regard des enjeux de son territoire, de ses moyens et des actions déjà réalisées. L&amp;#039;objectif est de démontrer un engagement à améliorer la prise en compte de la biodiversité dans l&amp;#039;ensemble des projets / actions de la collectivité, en impliquant les acteurs du territoire et les habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Si votre collectivité est reconnue Territoire Engagé pour la Nature, vous bénéficierez d&amp;#039;un accompagnement de la cellule d&amp;#039;animation régionale et des partenaires relais (CEN, CBN...) pour faire émerger, et concrétiser vos projets. Vous pourrez aussi accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...), être orienté vers les partenaires et les financements les plus adaptés à vos projets et être orienté vers les partenaires et les financements les plus adaptés à vos projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Profitez par ailleurs de l&amp;#039;expérience des collectivités déjà engagées, à travers des journées d&amp;#039;échanges et retours d&amp;#039;expériences. Enfin, votre engagement se verra valorisé lors d&amp;#039;évènements nationaux et locaux, ainsi que dans des publications.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ensemble des territoires engagés sont consultables
+ &lt;a href="https://engagespourlanature.ofb.fr/territoires/engagements" target="_self"&gt;
+  ICI
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Et pour aller plus loin: les
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/def2-concretiser-la-mise-en-oeuvre-daltas-de-la-bi/" target="_self"&gt;
+  Atlas de la Biodiversité Communale
+ &lt;/a&gt;
+ , la
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/163b-securiser-les-infrastructures-de-distribution/" target="_self"&gt;
+  gestion des eaux pluviales
+ &lt;/a&gt;
+ ou bien encore les
+ &lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;
+  Solutions d&amp;#039;Adaptation Fondées sur la Nature
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N115" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Alimentation
+Risques naturels
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O115" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions pour lesquelles vous vous engagez doivent être cohérentes avec la politique locale menée, proportionnées (l&amp;#039;attente vis-à-vis d&amp;#039;un village ou d&amp;#039;une interco n&amp;#039;est biensur pas la même !), impliquantes (on va au-delà des obligations légales) et mesurables (autrement, compliqué d&amp;#039;évaluer l&amp;#039;évolution).
+ Il s&amp;#039;agit pour la collectivité de proposer des actions cohérentes avec ses moyens, ses actions passées et démontrant une marge de progression dans la prise en compte / préservation de la biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ Des spécificités régionales peuvent exister. Il est fortement conseiller de prendre contact avec l&amp;#039;animateur régional pour les connaitre avant de candidater.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S115" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U115" s="1" t="inlineStr">
+        <is>
+          <t>Bretagne</t>
+        </is>
+      </c>
+      <c r="V115" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires</t>
+        </is>
+      </c>
+      <c r="W115" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires/rejoindre-le-programme</t>
+        </is>
+      </c>
+      <c r="X115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Anne-Hélène LE DU
+&lt;/p&gt;
+&lt;p&gt;
+ Responsable du Pôle ingénierie de projets
+&lt;/p&gt;
+&lt;p&gt;
+ 06 02 19 65 28
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  annehelene.ledu&amp;#64;biodiversite.bzh
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y115" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z115" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e4e3-encourager-et-accompagner-les-collectivites-p/</t>
+        </is>
+      </c>
+      <c r="AA115" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB115" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC115" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2023</t>
+        </is>
+      </c>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
+        <v>131003</v>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Candidater à la reconnaissance "Territoires Engagés pour la Nature"- Bourgogne Franche-Comté</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H116" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;
+&lt;p&gt;
+ « Territoires engagés pour la nature » reconnait l&amp;#039;engagement des collectivités à agir en faveur de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Aussi, il vous est demandé de placer la biodiversité au cœur de la politique de la collectivité en proposant un plan d&amp;#039;actions à réaliser sur 3 ans. Votre candidature sera analysée par un comité de sélection régional. La collectivité sera alors évaluée sur la cohérence des actions proposées au regard des enjeux de son territoire, de ses moyens et des actions déjà réalisées. L&amp;#039;objectif est de démontrer un engagement à améliorer la prise en compte de la biodiversité dans l&amp;#039;ensemble des projets / actions de la collectivité, en impliquant les acteurs du territoire et les habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Si votre collectivité est reconnue Territoire Engagé pour la Nature, vous bénéficierez d&amp;#039;un accompagnement de la cellule d&amp;#039;animation régionale et des partenaires relais (CEN, CBN...) pour faire émerger, et concrétiser vos projets. Vous pourrez aussi accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...), être orienté vers les partenaires et les financements les plus adaptés à vos projets et être orienté vers les partenaires et les financements les plus adaptés à vos projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Profitez par ailleurs de l&amp;#039;expérience des collectivités déjà engagées, à travers des journées d&amp;#039;échanges et retours d&amp;#039;expériences. Enfin, votre engagement se verra valorisé lors d&amp;#039;évènements nationaux et locaux, ainsi que dans des publications.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ensemble des territoires engagés sont consultables
+ &lt;a href="https://engagespourlanature.ofb.fr/territoires/engagements" target="_self"&gt;
+  ICI
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Et pour aller plus loin: les
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/def2-concretiser-la-mise-en-oeuvre-daltas-de-la-bi/" target="_self"&gt;
+  Atlas de la Biodiversité Communale
+ &lt;/a&gt;
+ , la
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/163b-securiser-les-infrastructures-de-distribution/" target="_self"&gt;
+  gestion des eaux pluviales
+ &lt;/a&gt;
+ ou bien encore les
+ &lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;
+  Solutions d&amp;#039;Adaptation Fondées sur la Nature
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N116" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Alimentation
+Risques naturels
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O116" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions pour lesquelles vous vous engagez doivent être cohérentes avec la politique locale menée, proportionnées (l&amp;#039;attente vis-à-vis d&amp;#039;un village ou d&amp;#039;une interco n&amp;#039;est biensur pas la même !), impliquantes (on va au-delà des obligations légales) et mesurables (autrement, compliqué d&amp;#039;évaluer l&amp;#039;évolution).
+ Il s&amp;#039;agit pour la collectivité de proposer des actions cohérentes avec ses moyens, ses actions passées et démontrant une marge de progression dans la prise en compte / préservation de la biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ Des spécificités régionales peuvent exister. Il est fortement conseiller de prendre contact avec l&amp;#039;animateur régional pour les connaitre avant de candidater.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S116" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U116" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V116" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires</t>
+        </is>
+      </c>
+      <c r="W116" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires/rejoindre-le-programme</t>
+        </is>
+      </c>
+      <c r="X116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bruno Dorbani
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Chef du service TerritoireChef du service Territoire
+&lt;/p&gt;
+&lt;p&gt;
+ Agence Régionale de la Biodiversité de Bourgogne-Franche-Comté
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  bruno.dorbani&amp;#64;arb-bfc.fr
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y116" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a952-encourager-et-accompagner-les-collectivites-p/</t>
+        </is>
+      </c>
+      <c r="AA116" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB116" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC116" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2023</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
+        <v>131002</v>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Candidater à la reconnaissance "Territoires Engagés pour la Nature" - Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="D117" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E117" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G117" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H117" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;
+&lt;p&gt;
+ « Territoires engagés pour la nature » reconnait l&amp;#039;engagement des collectivités à agir en faveur de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Aussi, il vous est demandé de placer la biodiversité au cœur de la politique de la collectivité en proposant un plan d&amp;#039;actions à réaliser sur 3 ans. Votre candidature sera analysée par un comité de sélection régional. La collectivité sera alors évaluée sur la cohérence des actions proposées au regard des enjeux de son territoire, de ses moyens et des actions déjà réalisées. L&amp;#039;objectif est de démontrer un engagement à améliorer la prise en compte de la biodiversité dans l&amp;#039;ensemble des projets / actions de la collectivité, en impliquant les acteurs du territoire et les habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Si votre collectivité est reconnue Territoire Engagé pour la Nature, vous bénéficierez d&amp;#039;un accompagnement de la cellule d&amp;#039;animation régionale et des partenaires relais (CEN, CBN...) pour faire émerger, et concrétiser vos projets. Vous pourrez aussi accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...), être orienté vers les partenaires et les financements les plus adaptés à vos projets et être orienté vers les partenaires et les financements les plus adaptés à vos projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Profitez par ailleurs de l&amp;#039;expérience des collectivités déjà engagées, à travers des journées d&amp;#039;échanges et retours d&amp;#039;expériences. Enfin, votre engagement se verra valorisé lors d&amp;#039;évènements nationaux et locaux, ainsi que dans des publications.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ensemble des territoires engagés sont consultables
+ &lt;a href="https://engagespourlanature.ofb.fr/territoires/engagements" target="_self"&gt;
+  ICI
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Et pour aller plus loin: les
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/def2-concretiser-la-mise-en-oeuvre-daltas-de-la-bi/" target="_self"&gt;
+  Atlas de la Biodiversité Communale
+ &lt;/a&gt;
+ , la
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/163b-securiser-les-infrastructures-de-distribution/" target="_self"&gt;
+  gestion des eaux pluviales
+ &lt;/a&gt;
+ ou bien encore les
+ &lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;
+  Solutions d&amp;#039;Adaptation Fondées sur la Nature
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N117" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Alimentation
+Risques naturels
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O117" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions pour lesquelles vous vous engagez doivent être cohérentes avec la politique locale menée, proportionnées (l&amp;#039;attente vis-à-vis d&amp;#039;un village ou d&amp;#039;une interco n&amp;#039;est biensur pas la même !), impliquantes (on va au-delà des obligations légales) et mesurables (autrement, compliqué d&amp;#039;évaluer l&amp;#039;évolution).
+ Il s&amp;#039;agit pour la collectivité de proposer des actions cohérentes avec ses moyens, ses actions passées et démontrant une marge de progression dans la prise en compte / préservation de la biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ Des spécificités régionales peuvent exister. Il est fortement conseiller de prendre contact avec l&amp;#039;animateur régional pour les connaitre avant de candidater.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S117" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U117" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V117" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires</t>
+        </is>
+      </c>
+      <c r="W117" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires/rejoindre-le-programme</t>
+        </is>
+      </c>
+      <c r="X117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Stéphanie GARRIDO / Thomas FOUREST
+&lt;/p&gt;
+&lt;p&gt;
+ ARBE
+&lt;/p&gt;
+&lt;p&gt;
+ 04.42.90.90.60-54 / 04.42.90.90.66
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;a target="_self"&gt;
+   ville-nature&amp;#64;arbe-regionsud.org
+  &lt;/a&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y117" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z117" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/32a9-encourager-et-accompagner-les-collectivites-p/</t>
+        </is>
+      </c>
+      <c r="AA117" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB117" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC117" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2023</t>
+        </is>
+      </c>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
+        <v>128232</v>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Replacer la nature au cœur des aménagements</t>
+        </is>
+      </c>
+      <c r="D118" s="1" t="inlineStr">
+        <is>
+          <t>Ma Commune Grandeur Nature</t>
+        </is>
+      </c>
+      <c r="E118" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Eure</t>
+        </is>
+      </c>
+      <c r="G118" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H118" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I118" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 80</t>
+        </is>
+      </c>
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un dispositif global qui accompagne techniquement et financièrement les communes et intercommunalités qui placent la nature au cœur de leurs projets et aménagements pour :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Créer ou recréer des espaces de nature en ville et centres bourgs : végétalisation, renaturation, désimperméabilisation, création d&amp;#039;ilots de fraicheur, de jardins partagés, ouvriers...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménager et gérer les milieux naturels des communes : restauration de mares, haies, boisements, vergers, prairies, coteaux et terrasses alluviales, zones humides, aménagement de sentiers de découverte, équipements de préservation de la faune sauvage...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménager des zones de transition entre les espaces urbanisés et les espaces agricoles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préserver la biodiversité, les rivières et les zones humides.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Intégrer les enjeux environnementaux dans les projets d&amp;#039;aménagement.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ 5 types de projets sont éligibles à l&amp;#039;accompagnement proposé dans le cadre de ce dispositif :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Type de projet 1 : Végétalisation et renaturation des espaces publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Type de projet 2 : Renaturation des espaces publics - Végétalisation des cimetières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Type de projet 3 : Création de jardins partagés et solidaires, Jardins ouvriers et familiaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Type de projet 4 : Aménagement et gestion des milieux naturels des communes - Renaturation de mares
+ &lt;/li&gt;
+ &lt;li&gt;
+  Type de projet 5 : Aménagement et gestion des milieux naturels des communes - Biodiversité
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N118" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Espaces verts
+Espace public
+Biodiversité
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O118" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Avant tout dépôt de dossier, une visite technique sera réalisée sur le terrain par le Département et/ou le CAUE27 afin de définir la place de la nature dans la commune. Pour organiser cette visite, contactez l&amp;#039;Agence de la ruralité.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S118" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T118" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U118" s="1" t="inlineStr">
+        <is>
+          <t>Eure</t>
+        </is>
+      </c>
+      <c r="V118" s="1" t="inlineStr">
+        <is>
+          <t>https://agencedelaruralite-eure.fr/</t>
+        </is>
+      </c>
+      <c r="X118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Agence de la Ruralité du Département de l&amp;#039;Eure
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:agencedelaruralite&amp;#64;eure.fr" target="_self"&gt;
+  agencedelaruralite&amp;#64;eure.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 27 34 02 27
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y118" s="1" t="inlineStr">
+        <is>
+          <t>deera@eure.fr</t>
+        </is>
+      </c>
+      <c r="Z118" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f2c7-replacer-la-nature-au-cur-des-amenagements/</t>
+        </is>
+      </c>
+      <c r="AA118" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB118" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Gestion d'une base nautique
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC118" s="1" t="inlineStr">
+        <is>
+          <t>CD27</t>
+        </is>
+      </c>
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
+        <is>
+          <t>03/02/2023</t>
+        </is>
+      </c>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
+        <v>166146</v>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Défendre la forêt contre les incendies</t>
+        </is>
+      </c>
+      <c r="D119" s="1" t="inlineStr">
+        <is>
+          <t>Défense de la forêt contre les incendies</t>
+        </is>
+      </c>
+      <c r="E119" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G119" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H119" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’intervention régionale 73.06A « Infrastructures défense, prévention des risques forestiers, mobilisation des bois, dimension multifonctionnelle forêt » a pour objectif d’accompagner l’équipement et l’aménagement des massifs forestiers de Provence-Alpes-Côte d’Azur grâce à des opérations de type Défense de la forêt contre l’incendie (DFCI). Elle accompagne financièrement l’équipement et la réalisation de travaux au sein des massifs disposant d’un niveau de risque de feu de forêt moyen à élevé.&lt;br /&gt; &lt;br /&gt; Cet appel à projets permet :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;d’accompagner l’équipement de massifs pour lutter contre le risque feu de forêt ;&lt;/li&gt; 	&lt;li&gt;de maintenir un réseau d’ouvrage opérationnels pour les équipes de lutte ;&lt;/li&gt; 	&lt;li&gt;d’encourager la multifonctionnalité des interventions en DFCI dans une optique de bonnes pratiques et d’intervention concertée des maîtres d’ouvrage pour la gestion des espaces forestiers.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Collectivités territoriales et leurs groupements ;&lt;/li&gt; 	&lt;li&gt;Départements, éligibles uniquement pour les opérations de coupures de combustible et les travaux sylvicoles ;&lt;/li&gt; 	&lt;li&gt;Propriétaires forestiers privés et leurs groupements ;&lt;/li&gt; 	&lt;li&gt;Office National des Forêts pour les forêts domaniales ;&lt;/li&gt; 	&lt;li&gt;Personnes morales de droit public ;&lt;/li&gt; 	&lt;li&gt;Associations syndicales et leurs unions.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Cohérence de l&amp;#039;ouvrage&lt;br /&gt; Comptabilité du projet avec les zones d’aléa et les documents de planification applicables&lt;br /&gt; Opérations identifiées comme prioritaires ou stratégiques&lt;br /&gt; Sécurisation juridique en amont des travaux des ouvrages DFCI&lt;br /&gt; Type d&amp;#039;intervention (création, normalisation, maintien en conditions opérationnelles)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N119" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O119" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P119" s="1" t="inlineStr">
+        <is>
+          <t>19/02/2026</t>
+        </is>
+      </c>
+      <c r="Q119" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2026</t>
+        </is>
+      </c>
+      <c r="R119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cohérence de l&amp;#039;ouvrage&lt;br /&gt; Comptabilité du projet avec les zones d’aléa et les documents de planification applicables&lt;br /&gt; Opérations identifiées comme prioritaires ou stratégiques&lt;br /&gt; Sécurisation juridique en amont des travaux des ouvrages DFCI&lt;br /&gt; Type d&amp;#039;intervention (création, normalisation, maintien en conditions opérationnelles)&lt;/p&gt; &lt;p&gt;Dépôt d&amp;#039;un dossier de demande d&amp;#039;aide sous AIDEN - Dispositif FEADER 73.06A DFCI&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S119" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U119" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V119" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/defense-de-la-foret-contre-les-incendies</t>
+        </is>
+      </c>
+      <c r="W119" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_F_7306A_261/depot/simple</t>
+        </is>
+      </c>
+      <c r="X119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:feader-sfn2000&amp;#64;maregionsud.fr"&gt;feader-sfn2000&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y119" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z119" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/defense-de-la-foret-contre-les-incendies/</t>
+        </is>
+      </c>
+      <c r="AA119" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
+        <v>165993</v>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Aider les communes dans la gestion des obligations légales de débroussaillement</t>
+        </is>
+      </c>
+      <c r="D120" s="1" t="inlineStr">
+        <is>
+          <t>Aide en faveur des communes dans la gestion des obligations légales de débroussaillement</t>
+        </is>
+      </c>
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H120" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le principal objectif du débroussaillement est de réduire la quantité de combustible&lt;br /&gt; végétal, afin de diminuer l’intensité des incendies et limiter leur propagation pour :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Assurer une autoprotection des personnes et des biens ;&lt;/li&gt; 	&lt;li&gt;Permettre le confinement des habitants dans leur maison ;&lt;/li&gt; 	&lt;li&gt;Sécuriser et faciliter les interventions des pompiers ;&lt;/li&gt; 	&lt;li&gt;Éviter une trop grande mobilisation des moyens de lutte pour la défense des zones habitées au détriment de celle de la forêt ;&lt;/li&gt; 	&lt;li&gt;Minimiser le risque de départ de feu accidentel à partir des habitations et autres bâtiments et des chantiers.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Sont considérées comme éligibles, les communes répondant aux conditions suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Être un territoire soumis aux obligations légales de débroussaillement ;&lt;/li&gt; 	&lt;li&gt;Communes de moins de 20 000 habitants situés sur les zones à risque incendie élevé&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;La Région se réserve le droit de prioriser les projets suivant l’indice de risque défini&lt;br /&gt; selon les cartographies DFCI de l’ONF.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N120" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O120" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P120" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2024</t>
+        </is>
+      </c>
+      <c r="R120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les phases d’élaboration et de mise en œuvre des plans financés sont les suivantes :&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Phase 1 : Élaboration d’un plan communal de gestion des OLD&lt;/span&gt;&lt;br /&gt; Ces projets doivent comprendre obligatoirement :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;L’élaboration d’une cartographie des OLD de la commune,&lt;/li&gt; 	&lt;li&gt;La planification et la priorisation de la mise en oeuvre des OLD,&lt;/li&gt; 	&lt;li&gt;Une stratégie de mise en oeuvre,&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dépenses éligibles :&lt;br /&gt; Prestation extérieure pour l’accompagnement de la commune ; subvention de 50% du montant subventionnable et plafond de subvention de 8 000€ maximum.&lt;br /&gt; Livrable au paiement du solde : rapport récapitulatif des éléments cités plus haut&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Phase de 2 : Mise en oeuvre d’un plan communal de gestion des OLD&lt;/span&gt;&lt;br /&gt; Seules les communes ayant élaboré un plan communal de gestion des OLD conforme aux critères de la phase 1 seront éligibles.&lt;br /&gt; Dépenses éligibles :&lt;br /&gt; Prestation extérieure pour l’accompagnement de la commune - subvention de 50% du montant subventionnable et plafond de subvention de 18 000€ maximum :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Pour l’organisation des réunions d’information, la rédaction des courriers aux administrés&lt;/li&gt; 	&lt;li&gt;Pour la formation des agents communaux en charge des visites OLD&lt;/li&gt; 	&lt;li&gt;Dans le cadre des visites diagnostic et premières visites de contrôle sur une année&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Livrables au paiement du solde : rapport d’activités de la commune sur la mise en oeuvre des OLD sur une année ; ce rapport devra justifier les zones du plan communal concernées, le nombre de réunions organisées, le nombre d’habitations visitées (diagnostic et premières visites), le nombre de propriétaires en infraction et verbalisés, la réalisation des OLD communales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S120" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U120" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V120" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aide-en-faveur-des-communes-dans-la-gestion-des-obligations-legales-de-debroussaillement</t>
+        </is>
+      </c>
+      <c r="W120" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_OLD/depot/simple</t>
+        </is>
+      </c>
+      <c r="X120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Forêt Natura 2000 -&lt;br /&gt; &lt;a href="mailto:sdalmasso&amp;#64;maregionsud.fr"&gt;sdalmasso&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y120" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z120" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-en-faveur-des-communes-dans-la-gestion-des-obligations-legales-de-debroussaillement-1/</t>
+        </is>
+      </c>
+      <c r="AA120" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
+        <v>166013</v>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Financer l’achat et la plantation d’arbres, d’arbustes et arbrisseaux en milieu urbain</t>
+        </is>
+      </c>
+      <c r="D121" s="1" t="inlineStr">
+        <is>
+          <t>Nature ta ville</t>
+        </is>
+      </c>
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H121" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La présence de la nature en milieu urbain est reconnue dans son rôle de préservation de la biodiversité, d&amp;#039;amélioration du cadre de vie, d&amp;#039;attractivité, de lutte contre la pollution atmosphérique et d&amp;#039;atténuation des effets du changement climatique.&lt;/p&gt;
+&lt;p&gt;Le dispositif permet de financer l’achat et la plantation d’arbres, d’arbustes et arbrisseaux en milieu urbain à l’exclusion de toutes autres dépenses (systèmes d’arrosage, aménagements paysagers, achat et plantation de plantes, aménagements urbains types dallages, trottoirs, etc.). La région soutient également les prestations de conseil et d’assistance techniques des opérations de plantation et de restauration (localisation, choix des essences, périodes de réalisation…) et la formation du personnel en charge de l’entretien des espaces verts.&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N121" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O121" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P121" s="1" t="inlineStr">
+        <is>
+          <t>21/07/2023</t>
+        </is>
+      </c>
+      <c r="R121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Collectivités et leurs groupements (notamment syndicats mixtes), établissements publics, groupements d’intérêts publics, gestionnaires d’espaces naturels, associations, entreprises.&lt;/p&gt;&lt;ul&gt; 	&lt;li&gt;Il sera exigé des essences autochtones, de type « végétal local » ou équivalent, dont les garanties de reprises sont optimales. La plantation ne devra pas utiliser d’espèces exotiques envahissantes et d’espèces fortement allergènes (cyprès).&lt;/li&gt; 	&lt;li&gt;S’inscrire dans une réflexion stratégique mettant en avant la politique de biodiversité ancrée dans le projet de territoire, avec notamment un mode de gestion détaillé et pérenne (gestion en eau raisonné, économe en moyen humain, etc.).&lt;/li&gt; 	&lt;li&gt;Projet intégré dans une politique globale de désimperméabilisation.&lt;/li&gt; 	&lt;li&gt;Projet accompagné d’actions de communication &amp;amp; sensibilisation à destination à minima du grand public.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Dépôt des demandes de subvention tout au long de l’année sur le portail Région dédié (voir rubrique « JE FAIS MA DEMANDE »).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S121" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U121" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V121" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/nature-ta-ville</t>
+        </is>
+      </c>
+      <c r="W121" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_NATUREVIL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:naturetaville&amp;#64;maregionsud.fr"&gt;naturetaville&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y121" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z121" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/nature-ta-ville-1/</t>
+        </is>
+      </c>
+      <c r="AA121" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
+        <v>166015</v>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Préserver, maintenir et restaurer les continuités écologiques</t>
+        </is>
+      </c>
+      <c r="D122" s="1" t="inlineStr">
+        <is>
+          <t>Préservation, maintien et restauration des continuités écologiques</t>
+        </is>
+      </c>
+      <c r="E122" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G122" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H122" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le contexte de changement climatique et plus généralement des changements globaux, les espaces naturels de Provence-Alpes-Côte d’Azur subissent des pressions importantes liés à l’urbanisation, à la sur fréquentation, aux prélèvements et aux pollutions qui conduisent à leur morcellement et à leur perte de fonctionnalités.&lt;br /&gt; Face à ces bouleversements, il est essentiel de pouvoir renforcer globalement la résilience du territoire régional et ses fonctionnalités écologiques, en assurant leur restauration tout en réduisant les sources de pression.&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N122" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O122" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P122" s="1" t="inlineStr">
+        <is>
+          <t>21/07/2023</t>
+        </is>
+      </c>
+      <c r="R122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Collectivités et leurs groupements (notamment Syndicats mixtes), Établissements publics, Groupements d’intérêts publics, Gestionnaires d’espaces, naturels, Associations, Entreprises.&lt;/p&gt;&lt;ul&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées dans le périmètre administratif de la région Provence-Alpes-Côte d’Azur.&lt;/li&gt; 	&lt;li&gt;Thématiques spécifiques : Acquisitions foncières : espaces naturels à fort enjeu avec obligation d’établir un plan de gestion pluriannuel dans les deux années qui suivent l’acquisition ou d’engager le bien acquis dans un statut de protection. La pérennité et la vocation des espaces naturels des zones acquises avec le soutien régional devront être garanties. L’acquisition devra être réalisée par une structure publique ou des gestionnaires associatifs d’espaces protégés.&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans la base de données naturalistes SILENE.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S122" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U122" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V122" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/preservation-maintien-et-restauration-des-continuites-ecologiques</t>
+        </is>
+      </c>
+      <c r="X122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:biodiversite&amp;#64;maregionsud.fr"&gt;biodiversite&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y122" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z122" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preservation-maintien-et-restauration-des-continuites-ecologiques-1/</t>
+        </is>
+      </c>
+      <c r="AA122" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG122" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
+        <v>165916</v>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Aider à l'investissement pour le réemploi, la réparation et la réutilisation</t>
+        </is>
+      </c>
+      <c r="D123" s="1" t="inlineStr">
+        <is>
+          <t>Aide à l'investissement pour le réemploi, la réparation et la réutilisation</t>
+        </is>
+      </c>
+      <c r="E123" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G123" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H123" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif, issu de la délégation d’une partie du fonds économie circulaire de l’ADEME, permet d’accompagner en investissement des projets relatifs au réemploi, à la réparation et à la réutilisation ainsi que l’étude de leur faisabilité (hors projets liés aux emballages et contenants, au BTP, et de revente exclusive d’invendus).&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N123" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O123" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P123" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="R123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les entreprises de l’économie conventionnelle dont les TPE/PME, les acteurs de l’économie sociale et solidaire, les collectivités territoriales, les associations…&lt;/p&gt;&lt;p&gt;Les dépenses éligibles sont :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les équipements permettant la collecte préservante et la remise en état des produits, objets et matériaux à des fins de réemploi réutilisation ;&lt;/li&gt; 	&lt;li&gt;les travaux et aménagements nécessaires à l’installation de l’activité, l’ingénierie et l’acquisition de bâtiments soumis à plafonds et conditions.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Il est obligatoire de contacter par mail, à l’adresse suivante &lt;a href="mailto:planregionaldechets&amp;#64;maregionsud.fr"&gt;planregionaldechets&amp;#64;maregionsud.fr&lt;/a&gt; &lt;/p&gt;
+&lt;p&gt;le Service Economie Circulaire et Déchets (SECD) de la Région Provence-Alpes-Côte d’Azur en charge de l’instruction des dossiers avant le dépôt de la demande de subvention sur la plateforme des aides en ligne AIDEN.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S123" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U123" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V123" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aide-a-linvestissement-pour-le-reemploi-la-reparation-et-la-reutilisation</t>
+        </is>
+      </c>
+      <c r="X123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:planregionaldechets&amp;#64;maregionsud.fr"&gt;planregionaldechets&amp;#64;maregionsud.fr&lt;/a&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y123" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z123" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-a-l-investissement-pour-le-reemploi-la-reparation-et-la-reutilisation/</t>
+        </is>
+      </c>
+      <c r="AA123" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
+        <v>165915</v>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les solutions de production et préparation de la matière en vue d'utilisation ou de fabrication de matières premières recyclées.</t>
+        </is>
+      </c>
+      <c r="D124" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux solutions de production et préparation de la matière en vue d'utilisation ou de fabrication de matières premières recyclées.</t>
+        </is>
+      </c>
+      <c r="E124" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G124" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H124" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif développé grâce à délégation d’une partie du fonds économie circulaire de l’ADEME, permet d’accompagner des projets relatifs à la création de déchèteries professionnelles, les centres de tri et de sur-tri, et les installations et/ou équipements de production, de préparation en vue de la fabrication ou d’utilisation de matières premières recyclées.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N124" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O124" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P124" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="R124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les entreprises de l’économie conventionnelle et les collectivités locales.&lt;/p&gt;&lt;p&gt;Les dépenses éligibles sont :&lt;br /&gt; Les équipements mobiles s’ils assurent un fonctionnement optimisé du process et sont indissociables de l’opération (chargeurs, presse à balles, …) ;&lt;br /&gt; Les équipements process (cribles, broyeurs, équipements pour le stockage de liants, mélangeur, …);&lt;br /&gt; - Les équipements fixes, comme les dispositifs de pesée ou de contrôle d’accès (badges, barrières...) ;&lt;br /&gt; - Les logiciels de gestion du centre de tri (traçabilité, déchets entrants/sortants).&lt;br /&gt; - La construction des bâtiments nécessaires à l’exploitation,&lt;br /&gt; - Les VRD (voiries, réseaux, divers)&lt;br /&gt; - L’ingénierie, comprenant la maîtrise d’œuvre et l’assistance à maîtrise d’ouvrage. La réalisation des tâches de maîtrise d’œuvre devra privilégier la prestation externe au bénéficiaire. Dans le cas particulier où ces tâches seraient réalisées par le bénéficiaire, les dépenses éligibles seront limitées à 10% de l’ensemble des dépenses éligibles ;&lt;br /&gt; - Les dépenses externes de formation liée à l’opération d’investissement dans la limite de 10% des dépenses éligibles&lt;/p&gt; &lt;p&gt;Il est obligatoire de contacter à l’adresse suivante &lt;a href="mailto:planregionaldechets&amp;#64;maregionsud.fr"&gt;planregionaldechets&amp;#64;maregionsud.fr &lt;/a&gt;, préalablement à toute démarche et par mail,&lt;/p&gt;
+&lt;p&gt;le Service Economie Circulaire et Déchets (SECD) de la Région Provence-Alpes-Côte d’Azur en charge de l’instruction des dossiers avant le dépôt de la demande de subvention sur la plateforme des aides en ligne AIDEN&lt;br /&gt; &lt;br /&gt; Le dossier doit être déposé sur la plateforme régionale, sur le lien qui sera communiqué par le service Economie circulaire et déchets, après le rendez-vous préalable avec le porteur.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S124" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U124" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V124" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-solutions-de-production-et-preparation-de-la-matiere-en-vue-dutilisation-ou-de-fabrication-de-matieres-premieres-recyclees</t>
+        </is>
+      </c>
+      <c r="X124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Plan Régional Déchets : &lt;a href="mailto:planregionaldechets&amp;#64;maregionsud.fr"&gt;planregionaldechets&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y124" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z124" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-solutions-de-production-et-preparation-de-la-matiere-en-vue-d-utilisation-ou-de-fabrication-de-matieres-premieres-recyclees/</t>
+        </is>
+      </c>
+      <c r="AA124" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
+        <v>165965</v>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre les dépôts sauvages</t>
+        </is>
+      </c>
+      <c r="D125" s="1" t="inlineStr">
+        <is>
+          <t>Dispositif de lutte contre les dépôts sauvages</t>
+        </is>
+      </c>
+      <c r="E125" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G125" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H125" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région met gratuitement à disposition des lauréats de l&amp;#039;AMI un bureau d&amp;#039;études qui construira avec la Commune une stratégie complète de lutte contre les dépôts sauvages.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N125" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O125" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P125" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2024</t>
+        </is>
+      </c>
+      <c r="Q125" s="1" t="inlineStr">
+        <is>
+          <t>30/10/2026</t>
+        </is>
+      </c>
+      <c r="R125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les bénéficiaires éligibles sont :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- les Communes de moins de 5000 habitants,&lt;br /&gt;&lt;/p&gt;&lt;p&gt;les établissements publics de coopération intercommunale qui bénéficient d’un transfert des prérogatives des Maires en application de l&amp;#039;article L. 541-3 du code de l&amp;#039;environnement, et dont la population est inférieure à 25 000 habitants.La Région sera avant tout attentive à la volonté effective de la Commune de mettre en œuvre le plan d’actions qui sera coconstruit avec l’aide du bureau d’études financé par la Région et valorisera, dans son évaluation des candidatures, toutes les garanties en ce sens.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Les candidatures ou les questions&lt;/strong&gt; sont à adresser à Plan Régional Déchets &lt;a href="mailto:planregionaldechets&amp;#64;maregionsud.fr"&gt;planregionaldechets&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;A l’étape du dépôt de candidature, les éléments ci-après sont obligatoires :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Une délibération de principe portant sur l’engagement de la Commune en faveur de la lutte contre les dépôts sauvages, la volonté de s’inscrire dans une stratégie de court et moyen terme sur le sujet, et la formalisation de la candidature à l’appel à manifestation d’intérêt régional (AMI).&lt;/li&gt; 	&lt;li&gt;Le questionnaire technique, proposé en téléchargement, signé du Maire de la Commune ou Président de l’établissement public de coopération intercommunale ;&lt;/li&gt; 	&lt;li&gt;Tous les éléments techniques que la Commune souhaite porter à la connaissance de la Région à des fins de diagnostic, d’engagement, d’innovation, d’exemplarité.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;La Commune a en charge :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;La participation au Webinaire de lancement de la prestation qui la concerne ;&lt;/li&gt; 	&lt;li&gt;La réalisation de la cartographie des dépôts sauvages, au plus tôt, dans tous les cas pas plus de 3 semaines après le démarrage de la mission du prestataire ; La Région mettra à disposition de la Commune une application de géolocalisation. Les données seront partagées avec la Région et son Observatoire (ORD (ordeec.org)) mais ne seront pas accessibles au public.&lt;/li&gt; 	&lt;li&gt;L’identification des partenaires pertinents (associations, etc.)&lt;/li&gt; 	&lt;li&gt;Les invitations aux différents temps de travail sur son territoire, l’accueil de ces réunions ;&lt;/li&gt; 	&lt;li&gt;Les décisions sur les propositions d’actions formulées par le prestataire ;&lt;/li&gt; 	&lt;li&gt;La présentation en Conseil municipal du livrable définitif « livret communal de lutte contre les dépôts sauvages » ;&lt;/li&gt; 	&lt;li&gt;La mise en œuvre des actions librement choisies ;&lt;/li&gt; 	&lt;li&gt;La réponse au questionnaire que lui adressera la Région en fin de prestation, à des fins d’amélioration de ses dispositifs.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;A noter que, l’adhésion à la charte régionale Zéro déchet plastique et la participation à l’opération régionale Nettoyons le Sud sont des éléments de bonification de la candidature.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S125" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U125" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V125" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/dispositif-de-lutte-contre-les-depots-sauvages</t>
+        </is>
+      </c>
+      <c r="X125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:planregionaldechets&amp;#64;maregionsud.fr"&gt;planregionaldechets&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y125" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z125" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dispositif-de-lutte-contre-les-depots-sauvages-1/</t>
+        </is>
+      </c>
+      <c r="AA125" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG125" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
+        <v>165966</v>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre les dépôts/déchets sauvages : aide à l'investissement</t>
+        </is>
+      </c>
+      <c r="D126" s="1" t="inlineStr">
+        <is>
+          <t>Lutte contre les dépôts/déchets sauvages : aide à l'investissement</t>
+        </is>
+      </c>
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G126" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H126" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent dispositif permet le financement d’investissements participant à la lutte contre les dépôts sauvages, par exemple :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Dispositifs de limitation des accès (exemples : barrières, panneaux, rochers, aménagement de tranchées, …)&lt;/li&gt; 	&lt;li&gt;Dispositifs de type pièges photographiques, vidéos mobiles etc.&lt;/li&gt; 	&lt;li&gt;Aménagements ou équipements induisant un changement de comportement des usagers&lt;/li&gt; 	&lt;li&gt;Panneaux de communication, signalétique&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Ne sont pas éligibles, notamment : les véhicules, le matériel informatique et bureautique, l’enlèvement, le nettoyage et la dépollution des sites.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N126" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O126" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P126" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2024</t>
+        </is>
+      </c>
+      <c r="Q126" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les bénéficiaires éligibles sont les communes, et les établissements de coopération intercommunale qui bénéficient, au titre de l’article L. 5211-9-2 du Code général des collectivités territoriales, d’un transfert des prérogatives des Maires des communes membres qu&amp;#039;ils détiennent en application de l&amp;#039;article L. 541-3 du code de l&amp;#039;environnement.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Lors de l’instruction des demandes de subventions, la qualité des projets est appréciée au regard des éléments ci-après :&lt;/strong&gt;&lt;br /&gt; &lt;br /&gt; 1. Le Livret communal de lutte contre les dépôts sauvages (renseigné sur la base de la trame proposée en téléchargement) ( noté sur 18 points)&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Cohérence du livret dans son ensemble : le programme de mesures correspond au&lt;br /&gt; 	diagnostic, les modalités de concertation et communication sont calibrées sur les enjeux etc.&lt;/li&gt; 	&lt;li&gt;Ambition : le livret communal a fait l’objet d’une délibération, les objectifs de réduction fixés&lt;br /&gt; 	sont significatifs&lt;/li&gt; 	&lt;li&gt;Exhaustivité : le programme ne vise pas qu’un seul type de dépôts (par exemple incivilité&lt;br /&gt; 	urbaine), mais tient compte des différentes typologies&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;2. L’adhésion à la charte régionale Zéro déchet plastique (2 points)&lt;br /&gt; &lt;br /&gt; Les projets présentant une note inférieure à 12 points/20 points ne seront pas retenus.&lt;br /&gt; Les projets dont la note est supérieure ou égale à 12 points seront éligibles au dispositif, dans la limite des crédits disponibles.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;La demande en investissement comprendra :&lt;/strong&gt;&lt;br /&gt; &lt;br /&gt; 1. Le formulaire de demande de subvention régionale à un projet d’investissement avec les pièces administratives obligatoires relatives au bénéficiaire et au projet.&lt;br /&gt; &lt;br /&gt; 2. Les documents spécifiques au présent dispositif, qui serviront à l’évaluation du projet :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Le livret communal de lutte contre les dépôts sauvages sur la trame proposée en téléchargement, et la délibération l’approuvant si elle a été prise,&lt;/li&gt; 	&lt;li&gt;Les devis estimatifs établis par des entreprises qualifiées.&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Le bénéficiaire s’engage à :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Rendre compte régulièrement de l’avancée du projet,&lt;/li&gt; 	&lt;li&gt;Associer la Région aux comités de pilotage organisés,&lt;/li&gt; 	&lt;li&gt;Remettre à la Région, à la fin du projet, une fiche de retour d’expérience (sur la base du&lt;br /&gt; 	modèle en téléchargement),&lt;/li&gt; 	&lt;li&gt;Apposer le logo régional (condition d’obtention des aides, &lt;a href="https://www.maregionsud.fr/logo-region-sud"&gt;www.maregionsud.fr/logo-region-sud&lt;/a&gt;)  sur les documents, réalisations et investissements liés au projet.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S126" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U126" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V126" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/plan-daction-regional-de-lutte-contre-les-depots-sauvages-aide-a-linvestissment</t>
+        </is>
+      </c>
+      <c r="W126" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_LUTDEPOTS/depot/simple</t>
+        </is>
+      </c>
+      <c r="X126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:planregionaldechets&amp;#64;maregionsud.fr" title="mailto:planregionaldechets&amp;#64;maregionsud.fr"&gt;planregionaldechets&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y126" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z126" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutte-contre-les-depots-dechets-sauvages-aide-a-l-investissement/</t>
+        </is>
+      </c>
+      <c r="AA126" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF126" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG126" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH126" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="127" spans="1:34" customHeight="0">
+      <c r="A127" s="1">
+        <v>165982</v>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la gestion et l'investigation de réserves naturelles régionales</t>
+        </is>
+      </c>
+      <c r="D127" s="1" t="inlineStr">
+        <is>
+          <t>Gestion et investigation de réserves naturelles régionales</t>
+        </is>
+      </c>
+      <c r="E127" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G127" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H127" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Soutien à la gestion de Réserve naturelle régionale&lt;/p&gt;
+&lt;p&gt;La Région soutient les coûts relatifs à la gestion, le gardiennage, la surveillance de la Réserve naturelle régionale.&lt;/p&gt;
+&lt;p&gt;Soutien aux investigations de nouvelles Réserves naturelles régionales&lt;/p&gt;
+&lt;p&gt;La Région soutient les études relatives aux investigations pour la création de nouvelle réserves naturelles régionales (justification patrimoniale, proposition d’un périmètre, animation foncière, concertation pour élaborer une proposition de réglementation...)&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Pour les investigations :&lt;/span&gt; temps passé pour l&amp;#039;étude et/ou prestations externes.&lt;br /&gt; &lt;span&gt;Pour la gestion:&lt;/span&gt; temps passé du/de la conservateur/rice, sur un exercice annuel.&lt;/p&gt;
+&lt;p&gt;Frais annexes de fonctionnement (petits matériels et consommables), déplacements (dans la limite de 20 % des dépenses éligibles).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N127" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O127" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P127" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Collectivités et leurs groupements (notamment Syndicats mixtes)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Etablissements publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Groupements d’intérêts publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Gestionnaires d’espaces naturels&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S127" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U127" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V127" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/gestion-et-investigation-de-reserves-naturelles-regionales</t>
+        </is>
+      </c>
+      <c r="W127" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_GEST_RNR/depot/simple</t>
+        </is>
+      </c>
+      <c r="X127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:ebouvier&amp;#64;maregionsud.fr"&gt;ebouvier&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y127" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z127" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/gestion-et-investigation-de-reserves-naturelles-regionales/</t>
+        </is>
+      </c>
+      <c r="AA127" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF127" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG127" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH127" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" spans="1:34" customHeight="0">
+      <c r="A128" s="1">
+        <v>166014</v>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des projets de protection, de conservation, de préservation et de gestion des espèces.</t>
+        </is>
+      </c>
+      <c r="D128" s="1" t="inlineStr">
+        <is>
+          <t>Préservation des espèces</t>
+        </is>
+      </c>
+      <c r="E128" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G128" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H128" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Provence-Alpes-Côte d’Azur est la région de France métropolitaine la plus riche en termes d’espèces : elle abrite 60 à 90 % de la totalité des espèces recensées en France métropolitaine.&lt;/p&gt;
+&lt;p&gt;On y retrouve 65% des espèces végétales, 83 % des oiseaux nicheurs, 87 % des libellules et demoiselles, 63 % d’amphibiens reptiles.&lt;/p&gt;
+&lt;p&gt;Plusieurs d’entre elles ne sont présentes que sur le territoire régional (Vipère d’Orsini, Romulée d’Arnaud…) ce qui confère une responsabilité importante aux acteurs régionaux, et nombreuses sont inscrites sur les listes rouges régionales d’espèces menacées qui évaluent les risques d’extinction des espèces.&lt;br /&gt; &lt;br /&gt; La préservation de ces espèces doit ainsi porter sur les espèces menacées, mais celles dites ordinaires pour lesquelles on constate d’importants déclins et qui constituent un levier de sensibilisation à la préservation de la biodiversité.&lt;br /&gt; &lt;br /&gt; Il s’agit ici de soutenir des projets de protection, de conservation, de préservation et de gestion des espèces.&lt;/p&gt; &lt;p&gt;Collectivités et leurs groupements (notamment Syndicats mixtes), Établissements publics, Groupements d’intérêts publics, Gestionnaires d’espaces naturels, Associations, Entreprises.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N128" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O128" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P128" s="1" t="inlineStr">
+        <is>
+          <t>21/07/2023</t>
+        </is>
+      </c>
+      <c r="R128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Critères d’éligibilité&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Thématique : les actions devront porter sur des espèces, des communautés, des habitats et des processus écologiques. Pour les projets expérimentaux de lutte contre les espèces exotiques envahissantes, les espèces devront être inscrites dans les listes des stratégies végétale et animale correspondantes,&lt;/li&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées, au moins pour partie, dans le périmètre administratif de la région Provence-Alpes- Côte d’Azur,&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans la base de données naturalistes SILENE.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Critères spécifiques de sélection&lt;/strong&gt;&lt;br /&gt; Les espèces identifiées devront s’inscrire dans une stratégie opérationnelle régionale (stratégie de conservation de la flore, stratégies espèces exotiques envahissantes, stratégie régionale biodiversité, stratégie locale biodiversité…) ; Le caractère expérimental, transférable, reproductible pourra être évalué afin de prioriser les projets financés.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S128" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U128" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V128" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/preservation-des-especes</t>
+        </is>
+      </c>
+      <c r="X128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:biodiversite&amp;#64;maregionsud.fr"&gt;biodiversité&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y128" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z128" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preservation-des-especes-1/</t>
+        </is>
+      </c>
+      <c r="AA128" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF128" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG128" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH128" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="129" spans="1:34" customHeight="0">
+      <c r="A129" s="1">
+        <v>166008</v>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les travaux de résorption de fuites sur les réseaux d'eau potable</t>
+        </is>
+      </c>
+      <c r="D129" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de résorption de fuites sur les réseaux d'eau potable</t>
+        </is>
+      </c>
+      <c r="E129" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G129" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H129" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif de ce dispositif d’aide est de pouvoir accompagner les collectivités gestionnaires de réseaux d’eau potable, qui doivent entreprendre des travaux sur leurs réseaux de distribution d’eau potable afin de lutter efficacement contre les gaspillages d’eau liés aux fuites et contribuer ainsi à réduire les prélèvements sur la ressource en eau dans les milieux naturels.&lt;/p&gt; &lt;p&gt;Les organismes publics ayant la compétence de distribution d’eau potable :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Communes,&lt;/li&gt; 	&lt;li&gt;Communautés de Communes et d’Agglomération,&lt;/li&gt; 	&lt;li&gt;Métropoles,&lt;/li&gt; 	&lt;li&gt;Syndicats d’eau potable,&lt;/li&gt; 	&lt;li&gt;Régies des eaux...&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;La Région intervient exclusivement en co-financement de l’Agence de l’Eau Rhône-Méditerranée Corse.&lt;br /&gt; Ceci signifie qu’à minima les critères d’intervention de l’Agence de l’Eau seront respectés afin de pouvoir bénéficier de l’aide régionale.&lt;br /&gt; Par ailleurs, les projets doivent être inscrits dans le cadre des contractualisations de la Région « Nos territoires d’abord ».&lt;br /&gt; &lt;br /&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N129" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O129" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P129" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2024</t>
+        </is>
+      </c>
+      <c r="R129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région intervient exclusivement en co-financement de l’Agence de l’Eau Rhône-Méditerranée Corse.&lt;br /&gt; Ceci signifie qu’à minima les critères d’intervention de l’Agence de l’Eau seront respectés afin de pouvoir bénéficier de l’aide régionale.&lt;br /&gt; Par ailleurs, les projets doivent être inscrits dans le cadre des contractualisations de la Région « Nos territoires d’abord ».&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Les critères techniques suivants doivent être respectés :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les travaux portent sur les opérations définies comme prioritaires et les plus urgentes au sein d’un schéma directeur ou d’une étude diagnostic de réseaux.&lt;/li&gt; 	&lt;li&gt;Les travaux doivent porter sur un projet mûr et avancé au stade AVP ou PRO&lt;/li&gt; 	&lt;li&gt;Les opérations de résorption des fuites doivent se traduire par une diminution effective des prélèvements dans le milieu, au point de prélèvement.&lt;/li&gt; 	&lt;li&gt;La collectivité doit appliquer un prix minimum pour le service de l’eau potable, à hauteur de 1€ HT /m3.&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Enfin, ce dispositif concerne les secteurs en déséquilibre chronique/structurel ou en équilibre fragile vis-à-vis de la ressource en eau au sens du SDAGE Rhône Méditerranée Corse 2022-2027 ; il s’agit (cf Carte 7B du SDAGE) :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;des sous bassins sur lesquels des actions sont nécessaires pour tout ou partie du territoire pour résorber les déséquilibres quantitatifs et atteindre le bon état (enjeu 1)&lt;/li&gt; 	&lt;li&gt;des sous bassins sur lesquels des actions de préservation des équilibres quantitatifs sont nécessaires pour tout ou partie du territoire pour l&amp;#039;atteinte du bon état (enjeu 2)&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Seront prioritairement aidés les travaux permettant de contribuer à améliorer l’état quantitatif des secteurs en enjeu 1 définis ci-avant.&lt;br /&gt; L’analyse prendra en compte l’origine de la ressource en eau prélevée pour l’alimentation en eau potable.&lt;br /&gt; Les opérations portant sur les secteurs en enjeu 2 seront étudiés en fin d’année civile en fonction du budget disponible.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Le dépôt du dossier de demande d’aide doit se faire via la plateforme d’aide en ligne.&lt;/strong&gt;&lt;br /&gt; &lt;br /&gt; Au-delà des pièces administratives et techniques prévues par le règlement financier de la Région en vigueur, le dossier devra comprendre :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;une attestation de dépôt de dossier auprès de l’Agence de l’eau Rhône-Méditerranée Corse&lt;/li&gt; 	&lt;li&gt;le schéma directeur d’eau potable ou l’étude diagnostic réseaux&lt;/li&gt; 	&lt;li&gt;les études AVP ou PRO&lt;/li&gt; 	&lt;li&gt;Par ailleurs, le dossier de présentation devra clairement faire apparaître l’origine de la ressource en eau prélevée pour l’alimentation en eau potable, permettant d’attester que le bénéfice portera sur les milieux naturels des secteurs prioritaires définis ci-dessus.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S129" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U129" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V129" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/travaux-de-resorption-de-fuites-sur-les-reseaux-deau-potable</t>
+        </is>
+      </c>
+      <c r="W129" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_FUITEAEP/depot/simple</t>
+        </is>
+      </c>
+      <c r="X129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;a href="mailto:fuites-aep&amp;#64;maregionsud.fr" title="mailto:fuites-aep&amp;#64;maregionsud.fr"&gt;fuites-aep&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y129" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z129" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/travaux-de-resorption-de-fuites-sur-les-reseaux-d-eau-potable/</t>
+        </is>
+      </c>
+      <c r="AA129" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF129" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG129" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH129" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" spans="1:34" customHeight="0">
+      <c r="A130" s="1">
+        <v>166011</v>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les dynamiques des territoires pour développer leur résilience face au changement climatique et à l’effondrement de la biodiversité</t>
+        </is>
+      </c>
+      <c r="D130" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité et territoires - Stratégies</t>
+        </is>
+      </c>
+      <c r="E130" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G130" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H130" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les territoires organisés et gérés par des collectivités (Communes, EPCI, Syndicats mixtes…) sont un des maillons essentiels pour déployer une politique dynamique d’adaptation face aux changements globaux (changement climatique, érosion de la biodiversité…), prenant en compte la biodiversité et les services écosystémiques.&lt;br /&gt; Il s’agit pour la Région d’accompagner et de soutenir les dynamiques des territoires pour développer leur résilience face au changement climatique et à l’effondrement de la biodiversité pour une transition réussie, par l’élaboration stratégies territoriales biodiversité.&lt;/p&gt; &lt;p&gt;Elaboration de stratégies territoriales pour la biodiversité, avec un objectif d’adaptation du territoire au changement climatique, ainsi que leurs programmes d’actions, prenant impérativement en compte les services écosystémiques et les solutions d’adaptation fondées sur la nature.&lt;br /&gt;&lt;/p&gt;&lt;p&gt; Les actions suivantes pourront être soutenues :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Prestations de maîtrise d’œuvre ou d’accompagnement par un bureau d’étude ou équivalent,&lt;/li&gt; 	&lt;li&gt;Implication des parties prenantes : élus, acteurs privés et publics du territoires, citoyens,&lt;/li&gt; 	&lt;li&gt;Identification et hiérarchisation des enjeux de biodiversité du territoire, dont notamment :&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Évaluation de services écosystémiques et de la dépendance du territoire à ces services,&lt;br /&gt; Impacts directs et indirects des actions de la collectivité sur la biodiversité et les services écosystémiques,&lt;br /&gt; &lt;br /&gt; Cartographie et hiérarchisation des enjeux ;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Formalisation de la stratégie biodiversité et élaboration de son plan d’action,&lt;/li&gt; 	&lt;li&gt;Élaboration du système de suivi de la stratégie biodiversité, dont notamment :&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Définition et surveillance des indicateurs, analyse des résultats des indicateurs,&lt;br /&gt; Procédure de mise à jour de la stratégie biodiversité,&lt;br /&gt; Audit de la stratégie et de sa mise en œuvre par la collectivité.&lt;br /&gt; &lt;br /&gt; Les démarches telles que « territoire engagé pour la nature », stratégies locales biodiversité, liste verte UICN, voire de certification pour faire suite à la mise en œuvre de normes volontaires relatives à une démarche biodiversité pourront être soutenues dans ce cadre.&lt;/p&gt; &lt;p&gt;Elaboration de stratégies territoriales pour la biodiversité, avec un objectif d’adaptation du territoire au changement climatique, ainsi que leurs programmes d’actions, prenant impérativement en compte les services écosystémiques et les solutions d’adaptation fondées sur la nature.&lt;br /&gt;&lt;/p&gt;&lt;p&gt; Les actions suivantes pourront être soutenues :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Prestations de maîtrise d’œuvre ou d’accompagnement par un bureau d’étude ou équivalent,&lt;/li&gt; 	&lt;li&gt;Implication des parties prenantes : élus, acteurs privés et publics du territoires, citoyens,&lt;/li&gt; 	&lt;li&gt;Identification et hiérarchisation des enjeux de biodiversité du territoire, dont notamment :&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Évaluation de services écosystémiques et de la dépendance du territoire à ces services,&lt;br /&gt; Impacts directs et indirects des actions de la collectivité sur la biodiversité et les services écosystémiques,&lt;br /&gt; &lt;br /&gt; Cartographie et hiérarchisation des enjeux ;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Formalisation de la stratégie biodiversité et élaboration de son plan d’action,&lt;/li&gt; 	&lt;li&gt;Élaboration du système de suivi de la stratégie biodiversité, dont notamment :&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Définition et surveillance des indicateurs, analyse des résultats des indicateurs,&lt;br /&gt; Procédure de mise à jour de la stratégie biodiversité,&lt;br /&gt; Audit de la stratégie et de sa mise en œuvre par la collectivité.&lt;br /&gt; &lt;br /&gt; Les démarches telles que « territoire engagé pour la nature », stratégies locales biodiversité, liste verte UICN, voire de certification pour faire suite à la mise en œuvre de normes volontaires relatives à une démarche biodiversité pourront être soutenues dans ce cadre.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N130" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Citoyenneté
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O130" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P130" s="1" t="inlineStr">
+        <is>
+          <t>13/07/2023</t>
+        </is>
+      </c>
+      <c r="R130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires : &lt;/p&gt;&lt;p&gt;Collectivités locales et leurs Groupements (Communes, EPCI, Syndicats mixtes).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les démarches devront impérativement associer des acteurs des territoires, et notamment les citoyens et/ou groupes de citoyens.&lt;br /&gt; Actions inéligibles :&lt;br /&gt; Les phases d’élaboration des plans territoriaux climat, air, énergie, des agenda 21, les démarches « contrats de transition écologique », « contrats de relance et de transition écologique » ou « territoire engagé transition écologique », qu’ils prennent en compte ou non la biodiversité.&lt;br /&gt; Les plans de gestion des Réserves naturelles régionales et les chartes des Parcs naturels régionaux ne sont pas éligibles à ce dispositif.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S130" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U130" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V130" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/biodiversite-et-territoires-strategies</t>
+        </is>
+      </c>
+      <c r="W130" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_STRATLOC/depot/simple</t>
+        </is>
+      </c>
+      <c r="X130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:biodiversite&amp;#64;maregionsud.fr"&gt;biodiversité&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y130" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z130" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/biodiversite-et-territoires-strategies-1/</t>
+        </is>
+      </c>
+      <c r="AA130" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF130" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG130" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH130" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" spans="1:34" customHeight="0">
+      <c r="A131" s="1">
+        <v>166012</v>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer les connaissances sur la biodiversité.</t>
+        </is>
+      </c>
+      <c r="D131" s="1" t="inlineStr">
+        <is>
+          <t>Amélioration des connaissances sur la biodiversité.</t>
+        </is>
+      </c>
+      <c r="E131" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G131" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H131" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La connaissance est un préalable indispensable à toute action de protection, de conservation et de sensibilisation sur la biodiversité. Il s’agit ici de soutenir des actions d’acquisition et de valorisation de connaissances faunistiques, floristiques, sur les milieux et leur fonctionnement, dans le cadre d’une stratégie régionale d’acquisition et d’amélioration de la connaissance naturaliste.&lt;br /&gt; Pour cela, la Région souhaite mobiliser tous les acteurs dans le développement de la connaissance, d’aider à analyser et mettre à disposition de l’information fiable et compréhensible par tous, de favoriser sa valorisation et son harmonisation.&lt;/p&gt; &lt;p&gt;Types de projets soutenus&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Soutien aux inventaires de terrain, bilans stationnels, suivis et surveillance inscrits dans le cadre de plan d’actions de stratégies régionales,&lt;/li&gt; 	&lt;li&gt;Acquisition et développement des applications informatiques et bases de données (Système d’information et de localisation des espèces -SILENE-, Système d’information de l’inventaire du patrimoine naturel -SINP-)3,&lt;/li&gt; 	&lt;li&gt;Recueil, intégration et structuration des données et métadonnées,&lt;/li&gt; 	&lt;li&gt;Analyse et valorisation des données/études produites (listes rouges, inventaires Zones Naturelles d&amp;#039;Intérêt Écologique, Faunistique et Floristique ZNIEFF),&lt;/li&gt; 	&lt;li&gt;Soutien aux actions de l&amp;#039;observatoire régional de la biodiversité (production d&amp;#039;indicateurs, suivi d&amp;#039;espèces, outils de sensibilisation),&lt;/li&gt; 	&lt;li&gt;Étude des effets du changement climatique sur les écosystèmes terrestres (projets sentinelles),&lt;/li&gt; 	&lt;li&gt;Cartographie et études de définition des continuités écologiques ou étude visant leur amélioration,&lt;/li&gt; 	&lt;li&gt;Actions menées dans le cadre de la stratégie en faveur de l’amélioration et l’acquisition des connaissances naturalistes à l’échelle régionale,&lt;/li&gt; 	&lt;li&gt;Actions d’amélioration des connaissances de la stratégie régionale de conservation de la flore,&lt;/li&gt; 	&lt;li&gt;Actions d’amélioration des connaissances menées dans le cadre du Plan national en faveur des insectes pollinisateurs et de la pollinisation 2021-2026,&lt;/li&gt; 	&lt;li&gt;Projets relatifs à la prise en compte de la trame noire dans les politiques publiques (impact suivi des espèces, appui à la définition de stratégie).&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Thématique : les actions devront porter sur des espèces, des communautés, des habitats, des services écosystémiques et des processus écologiques.&lt;/li&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées, au moins pour partie, dans le périmètre administratif de la région Provence-Alpes- Côte d’Azur.&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans SILENE.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Critères spécifiques de priorisation&lt;br /&gt; Les zones et espèces ciblées par les porteurs de projet devront s’inscrire prioritairement dans les documents stratégiques régionaux (notamment Schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité des territoires SRADDET, futures stratégie régionale biodiversité et stratégie régionale de la connaissance, stratégie de conservation de la flore, etc.).&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N131" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Citoyenneté
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O131" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P131" s="1" t="inlineStr">
+        <is>
+          <t>17/07/2023</t>
+        </is>
+      </c>
+      <c r="R131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Collectivités et leurs groupements (notamment Syndicats mixtes), Etablissements publics, Groupements d’intérêts publics, Gestionnaires d’espaces naturels, Associations, Entreprises.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Thématique : les actions devront porter sur des espèces, des communautés, des habitats, des services écosystémiques et des processus écologiques.&lt;/li&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées, au moins pour partie, dans le périmètre administratif de la région Provence-Alpes- Côte d’Azur.&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans SILENE.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Critères spécifiques de priorisation&lt;br /&gt; Les zones et espèces ciblées par les porteurs de projet devront s’inscrire prioritairement dans les documents stratégiques régionaux (notamment Schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité des territoires SRADDET, futures stratégie régionale biodiversité et stratégie régionale de la connaissance, stratégie de conservation de la flore, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S131" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U131" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V131" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/amelioration-des-connaissances-sur-la-biodiversite</t>
+        </is>
+      </c>
+      <c r="W131" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_CONNAISS/depot/simple</t>
+        </is>
+      </c>
+      <c r="X131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:biodiversite&amp;#64;maregionsud.fr"&gt;biodiversité&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y131" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z131" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/amelioration-des-connaissances-sur-la-biodiversite-1/</t>
+        </is>
+      </c>
+      <c r="AA131" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF131" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG131" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH131" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" spans="1:34" customHeight="0">
+      <c r="A132" s="1">
+        <v>165986</v>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans les réserves naturelles régionales</t>
+        </is>
+      </c>
+      <c r="D132" s="1" t="inlineStr">
+        <is>
+          <t>Investissements dans les réserves naturelles régionales</t>
+        </is>
+      </c>
+      <c r="E132" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G132" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H132" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations d’investissement sur les Réserves naturelles régionales peuvent être très variées. Aussi, la priorisation des &lt;strong&gt;travaux, équipements, matériels (etc.) &lt;/strong&gt;que soutiendra la Région, chaque année, en fonction de son budget, s’effectuera après connaissance et examen de la maturité des projets sur chaque Réserve naturelle régionale.&lt;/p&gt;
+&lt;p&gt;Les objectifs visés par la mise en œuvre de ces actions d’investissement sont :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Amélioration de la fonctionnalité des milieux et des habitats&lt;/li&gt; 	&lt;li&gt;Amélioration de l’état de conservation des milieux et espèces&lt;/li&gt; 	&lt;li&gt;Réduction des impacts sur la Réserve&lt;/li&gt; 	&lt;li&gt;Meilleure compatibilité des pratiques anthropiques autorisées sur la Réserve&lt;/li&gt; 	&lt;li&gt;Amélioration de la maîtrise de la fréquentation, de l’accessibilité et de la circulation&lt;/li&gt; 	&lt;li&gt; Amélioration des conditions de gestion de la Réserve&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N132" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O132" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P132" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Gestionnaires de réserves naturelles régionales.&lt;/p&gt;&lt;p&gt;Tout investissement (études préalable à travaux, travaux, matériels, équipements…) répondant aux objectifs détaillés dans la présentation du dispositif.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S132" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U132" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V132" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/investissements-dans-les-reserves-naturelles-regionales</t>
+        </is>
+      </c>
+      <c r="W132" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_AMNGT_RNR/depot/simple</t>
+        </is>
+      </c>
+      <c r="X132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:ebouvier&amp;#64;maregionsud.fr"&gt;ebouvier&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y132" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z132" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/investissements-dans-les-reserves-naturelles-regionales-1/</t>
+        </is>
+      </c>
+      <c r="AA132" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF132" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG132" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH132" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" spans="1:34" customHeight="0">
+      <c r="A133" s="1">
+        <v>165987</v>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Faire découvrir la richesse des espaces naturels sous compétence régionale</t>
+        </is>
+      </c>
+      <c r="D133" s="1" t="inlineStr">
+        <is>
+          <t>A la découverte des Réserves et des Parcs naturels régionaux</t>
+        </is>
+      </c>
+      <c r="E133" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G133" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H133" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour faire découvrir la richesse des espaces naturels sous compétence régionale, trois types d’actions sont soutenues :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Développement d’activité de découvertes dans les Parcs naturels régionaux et Réserves naturelles régionales, prioritairement les jeunes de moins de 30 ans : soutien financier aux programmes annuels « éducation au territoire » des Parcs naturels régionaux et aux actions d’éducation à l’environnement des plans de gestion des RNR ;&lt;/li&gt; 	&lt;li&gt;Mise en œuvre de politiques de promotion des métiers du territoire et de leurs productions comme la marque « Valeurs Parcs » ;&lt;/li&gt; 	&lt;li&gt;Structuration des actions de sensibilisation au niveau régional : soutien à l’animation d’une dynamique régionale « Interparcs éducation à l’environnement des Parcs naturels régionaux » par les Parcs naturels régionaux.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N133" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Education et renforcement des compétences
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O133" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P133" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2024</t>
+        </is>
+      </c>
+      <c r="R133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Syndicats mixtes de gestion de Parcs naturels régionaux, gestionnaires de Réserves naturelles régionales (associations, Communes, EPCI…)&lt;/p&gt;&lt;p&gt;Voir présentation du dispositif&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S133" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U133" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V133" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/a-la-decouverte-des-reserves-et-des-parcs-naturels-regionaux</t>
+        </is>
+      </c>
+      <c r="W133" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_EDULYCEE/depot/simple</t>
+        </is>
+      </c>
+      <c r="X133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:pnr&amp;#64;maregionsud.fr"&gt;pnr&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y133" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z133" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a-la-decouverte-des-reserves-et-des-parcs-naturels-regionaux-1/</t>
+        </is>
+      </c>
+      <c r="AA133" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF133" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG133" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH133" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="134" spans="1:34" customHeight="0">
+      <c r="A134" s="1">
+        <v>132278</v>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Financer les investissements des collectivités</t>
+        </is>
+      </c>
+      <c r="D134" s="1" t="inlineStr">
+        <is>
+          <t>Emprunt institutionnel</t>
+        </is>
+      </c>
+      <c r="E134" s="1" t="inlineStr">
+        <is>
+          <t>Collecticity</t>
+        </is>
+      </c>
+      <c r="G134" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H134" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collecticity a noué des partenariats exclusifs avec des assureurs français, principalement issus du
+secteur mutualiste, qui
+  souhaitent prêter aux collectivités à des conditions financières compétitives.
+&lt;/p&gt;
+&lt;p&gt;
+ Les prêts Collecticity sont toujours classés 1A selon la Charte Glissler.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions financières :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Durée :
+  3 à 50 ans
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux :
+   Fixe ou variable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Remboursement :
+   Amortissable ou In Fine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Clauses spécifiques :
+   Remboursement anticipé et différé de remboursement possible
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N134" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+International
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O134" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Tous les projets ou budgets d&amp;#039;investissement sont éligibles à l&amp;#039;emprunt institutionnel.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S134" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T134" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U134" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V134" s="1" t="inlineStr">
+        <is>
+          <t>https://collecticity.fr/se-financer</t>
+        </is>
+      </c>
+      <c r="W134" s="1" t="inlineStr">
+        <is>
+          <t>https://collecticity.fr/contact</t>
+        </is>
+      </c>
+      <c r="X134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email :
+ &lt;/strong&gt;
+ info&amp;#64;collecticity.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone :
+ &lt;/strong&gt;
+ 01.87.15.83.02
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y134" s="1" t="inlineStr">
+        <is>
+          <t>info@collecticity.fr</t>
+        </is>
+      </c>
+      <c r="Z134" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9169-financer-ses-investissements-a-taux-fixe/</t>
+        </is>
+      </c>
+      <c r="AA134" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB134" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC134" s="1" t="inlineStr">
+        <is>
+          <t>Collecticity</t>
+        </is>
+      </c>
+      <c r="AE134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG134" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2023</t>
+        </is>
+      </c>
+      <c r="AH134" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="135" spans="1:34" customHeight="0">
+      <c r="A135" s="1">
+        <v>132273</v>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Se former sur l'urbanisme favorable à la santé [formation]</t>
+        </is>
+      </c>
+      <c r="D135" s="1" t="inlineStr">
+        <is>
+          <t>Module de formation sur l'urbanisme favorable à la santé</t>
+        </is>
+      </c>
+      <c r="E135" s="1" t="inlineStr">
+        <is>
+          <t>Agence régionale de santé (ARS) — Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G135" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H135" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le module pédagogique sur l&amp;#039;urbanisme favorable à la santé du portail e-set BFC a pour objectif de donner des clés de lecture aux collectivités territoriales pour développer, promouvoir les enjeux de l&amp;#039;urbanisme favorable à la santé dans leurs politiques d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ Mais qu&amp;#039;est ce que l&amp;#039;urbanisme favorable à la santé ? Pourquoi et comment faire ?
+&lt;/p&gt;
+&lt;p&gt;
+ Vous y trouverez également des retours d&amp;#039;expériences de collectivités territoriales de Bourgogne-Franche-Comté qui ont mis en place des projets urbains favorables à la santé.
+&lt;/p&gt;
+&lt;p&gt;
+ Lien:
+ &lt;a href="https://www.sante-environnement-bfc.fr/capsules/urbanisme-et-cadre-de-vie-favorables-a-la-sante/#/" target="_self"&gt;
+  https://www.sante-environnement-bfc.fr/capsules/urbanisme-et-cadre-de-vie-favorables-a-la-sante/#/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Développement de l&amp;#039;urbanisne favorable à la santé au sein des collectivités
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N135" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O135" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formation accessible à tous
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S135" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T135" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U135" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V135" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sante-environnement-bfc.fr/capsules/urbanisme-et-cadre-de-vie-favorables-a-la-sante/#/</t>
+        </is>
+      </c>
+      <c r="X135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Michael NGUYEN HUU, référent urbanisme favorable à la santé à l&amp;#039;ARS Bourgogne Franche Comté, michael.nguyen-huu&amp;#64;ars.sante.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y135" s="1" t="inlineStr">
+        <is>
+          <t>michael.nguyen-huu@ars.sante.fr</t>
+        </is>
+      </c>
+      <c r="Z135" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0f93-module-de-formation-sur-lurbanisme-favorable-/</t>
+        </is>
+      </c>
+      <c r="AA135" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC135" s="1" t="inlineStr">
+        <is>
+          <t>Agence régionale de santé BFC</t>
+        </is>
+      </c>
+      <c r="AE135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG135" s="1" t="inlineStr">
+        <is>
+          <t>22/03/2023</t>
+        </is>
+      </c>
+      <c r="AH135" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="136" spans="1:34" customHeight="0">
+      <c r="A136" s="1">
+        <v>120459</v>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Planter sur les biens communaux et intercommunaux</t>
+        </is>
+      </c>
+      <c r="E136" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G136" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H136" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I136" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre de son plan Vendée Biodiversité et Climat 2, le Département développe des actions volontaristes, innovantes et pragmatiques. Cette action  se traduit par de
+la plantation d’arbres et d’arbustes sous forme de boisements forestiers,
+bosquets et haies bocagères sur des biens communaux et intercommunaux.&lt;/p&gt;&lt;p&gt;L’objectif est d’augmenter le stockage du carbone dans le respect des enjeux
+de biodiversité et de pouvoir, à terme, alimenter une filière
+de valorisation du bois bocager local.&lt;/p&gt;&lt;p&gt;Les projets seront &lt;u&gt;co-construits&lt;/u&gt;
+entre la Collectivité et le Département afin d’établir une étude de faisabilité
+préalable aux plantations. Le Département propose son ingénierie de projet à la Collectivité, le
+technicien forestier du Département sera sollicité afin d’accompagner le
+bénéficiaire à :&lt;/p&gt;&lt;p&gt;-       
+la préparation du projet, &lt;/p&gt;&lt;p&gt;-       
+la préparation du dossier
+DREAL le cas échéant, &lt;/p&gt;&lt;p&gt;-       
+la réalisation de la
+déclaration DT – DICT, &lt;/p&gt;&lt;p&gt;-       
+la préparation et
+supervision des travaux,&lt;/p&gt;&lt;p&gt;-       
+le contact avec l’entreprise
+si nécessaire,&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;-       
+Le suivi de l’entretien 1 an
+après les plantations.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’achat des plants et la contractualisation avec l’entreprise sont
+assurés par la Collectivité bénéficiaire.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’aide du Département représente : 80% du coût de l’achat des plants et des matériaux de
+plantation, plafonnés à :  &lt;/p&gt;&lt;p&gt;-  8,00 € HT le
+ml pour les haies avec paillage biodégradable,&lt;/p&gt;&lt;p&gt;- 12,00 € HT le ml pour les haies avec paillage
+biodégradable avec talus avec fossé,&lt;/p&gt;&lt;p&gt;- 12,00 € HT le ml pour les haies double ou triple.&lt;/p&gt;&lt;p&gt;- 4 000,00 € HT par ha pour les bosquets.&lt;/p&gt;&lt;p&gt;
+&lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N136" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Espaces verts
+Foncier
+Biodiversité
+Paysage
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O136" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le soutien du Département doit permettre la réalisation de nouveaux projets qui vont au-delà de ceux déjà programmés par les Collectivités.
+&lt;/p&gt;
+&lt;p&gt;Les plantations doivent se situer sur des parcelles appartenant à la Commune ou à l’Établissement Public de Coopération Intercommunale (E.P.C.I.) sans destination ou usage possible (pas de vocation agricole, difficulté d’entretien, délaissés de toute nature,…).&lt;/p&gt;
+&lt;p&gt;
+ Les projets seront co-construits entre la Collectivité et le Département.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les projets peuvent concerner une ou plusieurs opérations de plantations qui doivent au global présenter les caractéristiques suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  constitutions de bosquets d&amp;#039;une surface minimale de 500 m2 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  ou plantations de haies d&amp;#039;un minimum de 100 mètres linéaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  ne pas avoir comme finalité première la productivité et la valorisation économique (la valorisation des produits des coupes d&amp;#039;entretien réalisées dans le respect des règles est toutefois possible) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  ne pas relever d&amp;#039;une obligation légale ou réglementaire de la Collectivité (exemple mesure compensatoire).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les dépenses concerneront :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;accompagnement technique du projet par le technicien du Département,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;achat des végétaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;achat des matériaux relatifs à la plantation (paillage biodégradable, protection anti-gibier biodégradable et tuteurage),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux de préparation de terrain,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux de plantation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la préparation ou la fourniture du paillage biodégradable,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la pose du paillage biodégradable, des protections biodégradables et du tuteurage,&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S136" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T136" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U136" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="V136" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vendee.fr/plantation-sur-les-biens-communaux-et-intercommunaux</t>
+        </is>
+      </c>
+      <c r="X136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;Environnement, de l&amp;#039;Agriculture et de la Pêche
+&lt;/p&gt;
+&lt;p&gt;
+ Service Agriculture et Pêche
+&lt;/p&gt;
+&lt;p&gt;
+ 40, rue du Maréchal Foch
+&lt;/p&gt;
+&lt;p&gt;
+ 85923 LA ROCHE-SUR-YON CEDEX 9
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02.28.85.86.37    Fax : 02.51.44.20.25
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail :
+ &lt;a href="mailto:agriculture&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  agriculture&amp;#64;vendee.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y136" s="1" t="inlineStr">
+        <is>
+          <t>gaelle.daviaud@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z136" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/161d-planter-sur-les-biens-communaux-et-intercommu/</t>
+        </is>
+      </c>
+      <c r="AA136" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC136" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG136" s="1" t="inlineStr">
+        <is>
+          <t>26/09/2022</t>
+        </is>
+      </c>
+      <c r="AH136" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="137" spans="1:34" customHeight="0">
+      <c r="A137" s="1">
+        <v>121006</v>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la recherche et l'obtention de subventions avec Subzen</t>
+        </is>
+      </c>
+      <c r="D137" s="1" t="inlineStr">
+        <is>
+          <t>Subzen</t>
+        </is>
+      </c>
+      <c r="E137" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="G137" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H137" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiez d&amp;#039;un accompagnement à l&amp;#039;obtention de subventions pour vos projets d&amp;#039;investissement !
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque Postale vous propose
+ &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html" target="_self"&gt;
+  l&amp;#039;offre Subzen&lt;/a&gt; constituée de trois briques : 1) La recherche, 2) Le montage et 3) La gestion.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque Postale peut vous accompagner sur tous niveaux de financement : financeurs locaux, nationaux et fonds structurels européens.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous bénéficiez d&amp;#039;un accompagnement complet, souple et personnalisé en matière de subventions : choix des briques et choix des financeurs.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous bénéficiez d&amp;#039;un gain de temps et d&amp;#039;un confort total dans toutes les étapes du cycle de vie d&amp;#039;une subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous retrouvez des marges de manœuvre financières et optimisez le plan de financement de vos opérations d&amp;#039;investissement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modèle tarifaire au forfait selon le niveau d&amp;#039;accompagnement. N&amp;#039;hésitez pas à vous rapprocher de La Banque Postale pour une étude de dossier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Découvrez le témoignage de la ville de Saint-Tropez dans le Var &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/subzen-saint-tropez.html" target="_self"&gt;ici&lt;/a&gt; et de la ville de Maromme en Seine-Maritime &lt;a href="https://www.lapostegroupe.com/fr/actualite/la-banque-postale-accompagne-les-collectivites-dans-loptimisation-du-financement-de-leurs-projets" target="_self"&gt;ici&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N137" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Tiers-lieux
+Economie locale et circuits courts
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O137" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lors d&amp;#039;un échange dédié avec nos experts, vous choisissez les étapes (Recherche / Montage / Gestion) sur lesquelles vous souhaitez être accompagné.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous définissez aussi les opérations d&amp;#039;investissement, ainsi que les financeurs que vous souhaitez approcher en priorité ou ceux à exclure de la prestation d&amp;#039;accompagnement.
+&lt;br /&gt;&lt;br /&gt;Cet accompagnement est indépendant de la souscription d&amp;#039;un emprunt. &lt;/p&gt;&lt;p&gt;Nous assurons cette prestation via des experts de La Banque Postale spécialisés sur la recherche et la gestion des financements externes des collectivités locales.&lt;/p&gt;
+&lt;p&gt;
+ Après étude et acceptation de votre dossier par La Banque Postale.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S137" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T137" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U137" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V137" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html</t>
+        </is>
+      </c>
+      <c r="X137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Votre chargé d&amp;#039;affaires de La Banque Postale ou par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y137" s="1" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z137" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6889-aide-a-lobtention-de-subventions-avec-subzen/</t>
+        </is>
+      </c>
+      <c r="AA137" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC137" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE137" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG137" s="1" t="inlineStr">
+        <is>
+          <t>14/11/2022</t>
+        </is>
+      </c>
+      <c r="AH137" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="138" spans="1:34" customHeight="0">
+      <c r="A138" s="1">
+        <v>120089</v>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner pendant 4 ans la collectivité dans la mise en œuvre de sa démarche de Transition Ecologique avec le programme Territoire engagé</t>
+        </is>
+      </c>
+      <c r="D138" s="1" t="inlineStr">
+        <is>
+          <t>Programme Territoire Engagé Transition Ecologique - Accompagnement des collectivités par un conseiller Territoire Engagé</t>
+        </is>
+      </c>
+      <c r="E138" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G138" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H138" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I138" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;ADEME anime le dispositif Territoire Engagé Transition Écologique en proposant aux collectivités &lt;span&gt;deux référentiels thématiques&lt;/span&gt; ambitieux et progressifs, &lt;span&gt;un programme d&amp;#039;accompagnement&lt;/span&gt;, &lt;span&gt;une animation&lt;/span&gt;, &lt;span&gt;un parcours de labellisation&lt;/span&gt;. Le dispositif porte sur les volets Climat, Air, Énergie (CAE) et Économie circulaire (ECi). &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le présent soutien financier concerne l&amp;#039;accompagnement des collectivités par un conseiller Territoire Engagé.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Référencé, formé et animé par l&amp;#039;ADEME, le &lt;span&gt;Conseiller Territoire Engagé accompagne la collectivité&lt;/span&gt; tout au long de sa démarche : pilotage, diagnostic, plan d&amp;#039;actions, suivi annuel, etc. Il apporte à la collectivité un &lt;span&gt;service clé en main de conseil et d&amp;#039;assistance technique&lt;/span&gt; ainsi qu’un &lt;span&gt;appui à l’animation du projet&lt;/span&gt;. La liste des Conseillers Territoire Engagé référencés est disponible en bas de la page internet suivante : &lt;a href="https://www.territoiresentransitions.fr/programme" target="_blank"&gt;territoiresentransitions.fr/programme&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour les collectivités qui le souhaitent, la prestation d&amp;#039;accompagnement comprend une assistance au dépôt d&amp;#039;une demande de labellisation.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La mission du conseiller porte sur une durée de 4 ans.  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ De nombreuses collectivités ont déjà profité de cette accompagnement.
+ &lt;a href="https://www.territoiresentransitions.fr/programme#carte" target="_blank"&gt;Découvrez leurs actions et retour d&amp;#039;expérience sur notre site internet.     Ouvre une nouvelle fenêtre&lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N138" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Economie circulaire
+Economie locale et circuits courts
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O138" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/2024/programme-territoire-engage-transition-ecologique-accompagnement" target="_blank"&gt;Prenez contact avec votre direction régionale de l&amp;#039;ADEME&lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S138" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T138" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U138" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V138" s="1" t="inlineStr">
+        <is>
+          <t>https://territoireengagetransitionecologique.ademe.fr/</t>
+        </is>
+      </c>
+      <c r="W138" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/2024/programme-territoire-engage-transition-ecologique-accompagnement</t>
+        </is>
+      </c>
+      <c r="X138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:territoireengage&amp;#64;ademe.fr" target="_blank"&gt;territoireengage&amp;#64;ademe.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y138" s="1" t="inlineStr">
+        <is>
+          <t>mathieu.teulier@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z138" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3ac7-accompagnement-des-collectivites-par-un-conse/</t>
+        </is>
+      </c>
+      <c r="AA138" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC138" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="AE138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG138" s="1" t="inlineStr">
+        <is>
+          <t>31/08/2022</t>
+        </is>
+      </c>
+      <c r="AH138" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="139" spans="1:34" customHeight="0">
+      <c r="A139" s="1">
+        <v>119980</v>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
+        </is>
+      </c>
+      <c r="D139" s="1" t="inlineStr">
+        <is>
+          <t>Dotation d'équipement des territoires ruraux</t>
+        </is>
+      </c>
+      <c r="E139" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G139" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H139" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I139" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="K139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La &lt;strong&gt;dotation d&amp;#039;équipement des territoires ruraux &lt;/strong&gt;(DETR) soutient les projets d&amp;#039;investissement des communes et de leurs groupements. Les priorités de financement de cette dotation sont fixées chaque année au niveau départemental par une commission d&amp;#039;élus.&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation des équipements sportifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement d&amp;#039;un chemin piéton ou d&amp;#039;une piste cyclable pour renforcer la mobilité douce
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation thermique d&amp;#039;une école
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un bâtiment scolaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise aux normes défense incendie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation d&amp;#039;un système de vidéoprotection
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en accessibilité de bâtiments recevant du public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de voirie
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N139" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Agriculture et agroalimentaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+International
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Sécurité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O139" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent bénéficier de la dotation d&amp;#039;équipement des territoires ruraux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les établissements publics de coopération intercommunale à fiscalité propre dans les départements de métropole qui ne forment pas un ensemble de plus de 75 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centre de plus de 20 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements publics de coopération intercommunale à fiscalité propre dans les départements d&amp;#039;outre-mer et le Département de Mayotte qui ne forment pas un ensemble de plus de 150 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centres de plus de 85 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements publics de coopération intercommunale éligibles en 2010 à la dotation globale d&amp;#039;équipement des communes ou à la dotation de développement rural ainsi que les syndicats mixtes créés en application de l&amp;#039;article L. 5711-1 et les syndicats de communes créés en application de l&amp;#039;article L. 5212-1 dont la population n&amp;#039;excède pas 60 000 habitants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les communes :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ a) Dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ b) Dont la population est supérieure à 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole et 35 000 habitants dans les départements d&amp;#039;outre-mer et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier moyen par habitant de l&amp;#039;ensemble des communes dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants ;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les communes de Saint-Pierre-et-Miquelon ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les communes nouvelles issues de la transformation d&amp;#039;établissements publics de coopération intercommunale éligibles à la dotation d&amp;#039;équipement des territoires ruraux l&amp;#039;année précédant leur transformation ou issues de la fusion de communes dont l&amp;#039;une d&amp;#039;entre elles était éligible à cette dotation l&amp;#039;année précédant leur fusion sont réputées remplir, pendant les trois premiers exercices à compter de leur création, les conditions de population mentionnées aux a et b.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre une commune ou un groupement éligible et le représentant de l&amp;#039;Etat, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ La liste des communes et EPCI éligibles à la DETR est transmise chaque année par la DGCL aux préfectures de département. Vous pouvez vous rapprocher de votre préfecture de département pour vous assurer de votre éligibilité à cette dotation.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S139" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T139" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U139" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W139" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
+        </is>
+      </c>
+      <c r="X139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département pour déposer un dossier :
+ &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture" rel="noopener" target="_blank"&gt;
+  https://lannuaire.service-public.fr/navigation/prefecture
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de département qui attribue les subventions.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y139" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z139" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b4d8-copie-16h46-financer-des-projets-dinvestissem/</t>
+        </is>
+      </c>
+      <c r="AA139" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB139" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un commerce de proximité
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC139" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG139" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2022</t>
+        </is>
+      </c>
+      <c r="AH139" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" spans="1:34" customHeight="0">
+      <c r="A140" s="1">
+        <v>119945</v>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
+        </is>
+      </c>
+      <c r="D140" s="1" t="inlineStr">
+        <is>
+          <t>Dotation de soutien à l'investissement local</t>
+        </is>
+      </c>
+      <c r="E140" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G140" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H140" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I140" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La dotation de soutien à l&amp;#039;investissement local (DSIL) soutient également les projets d&amp;#039;investissement des communes et de leurs groupements qui répondent à l&amp;#039;une des six priorités instaurées par la loi :&lt;/p&gt;&lt;p&gt;1° Rénovation thermique, transition énergétique, développement des énergies renouvelables ;&lt;/p&gt;&lt;p&gt;2° Mise aux normes et de sécurisation des équipements publics ;&lt;/p&gt;&lt;p&gt;3° Développement d&amp;#039;infrastructures en faveur de la mobilité ou de la construction de logements ;&lt;/p&gt;&lt;p&gt;4° Développement du numérique et de la téléphonie mobile ;&lt;/p&gt;&lt;p&gt;5° Création, transformation et rénovation des bâtiments scolaires ;&lt;/p&gt;&lt;p&gt;6° Réalisation d&amp;#039;hébergements et d&amp;#039;équipements publics rendus nécessaires par l&amp;#039;accroissement du nombre d&amp;#039;habitants.&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de région, responsable de l&amp;#039;attribution des subventions. L&amp;#039;instruction est centralisée en préfecture de département.&lt;/p&gt;&lt;p&gt;Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N140" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Sports et loisirs
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Accès aux services
+Education et renforcement des compétences
+Technologies numériques et numérisation
+Revitalisation
+Risques naturels
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Accessibilité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Sécurité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O140" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Qui peut en bénéficier ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les communes et tous les établissements publics de coopération intercommunale (EPCI) à fiscalité propre, de métropole et des régions d&amp;#039;outre-mer, y compris Mayotte, ainsi que les pôles d&amp;#039;équilibre territoriaux et ruraux (PETR) peuvent percevoir la DSIL.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ De manière dérogatoire, lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre l&amp;#039;une des collectivités éligibles et le représentant de l&amp;#039;État, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S140" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T140" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U140" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W140" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
+        </is>
+      </c>
+      <c r="X140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département ou de la région pour déposer un dossier :
+ &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture"&gt;
+  https://lannuaire.service-public.fr/navigation/prefecture&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Au cours de l’instruction de votre dossier, vous serez invités à répondre dans les meilleurs délais aux demandes de pièces complémentaires ou de précisions en ajoutant ou en modifiant les informations dans l’onglet « demande » de votre dossier afin d’en établir la complétude.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y140" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z140" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1182-copie-13h44-financer-des-projets-dinvestissem/</t>
+        </is>
+      </c>
+      <c r="AA140" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB140" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC140" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG140" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2022</t>
+        </is>
+      </c>
+      <c r="AH140" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="141" spans="1:34" customHeight="0">
+      <c r="A141" s="1">
+        <v>119942</v>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement dans les quartiers prioritaires de la politique de la ville - Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="C141" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D141" s="1" t="inlineStr">
+        <is>
+          <t>Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="E141" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G141" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H141" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I141" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J141" s="1" t="inlineStr">
+        <is>
+          <t>Taux max de subvention : projets d'investissement à 80%, projets de fonctionnement à 100%</t>
+        </is>
+      </c>
+      <c r="K141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La dotation politique de la ville (DPV) bénéficie chaque année aux communes urbaines de métropole et d&amp;#039;outre-mer particulièrement défavorisées et présentant d&amp;#039;importants dysfonctionnements urbains.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette dotation vise à compléter la logique de péréquation prévalant dans le cadre de la dotation globale de fonctionnement (via la dotation de solidarité urbaine et de cohésion sociale - DSU), par un soutien renforcé aux actions des communes et de leurs établissements publics de coopération intercommunale (EPCI) à fiscalité propre, principalement dans le soutien à leurs investissements.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les subventions doivent être attribuées à des projets correspondants aux objectifs dans le contrat de ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets peuvent par exemple concerner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le domaine social et la santé : par exemple, la réhabilitation de locaux associatifs, la création d&amp;#039;une maison de santé pluri-disciplinaire, ou encore des projets portants sur les équipements sportifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;emploi et l&amp;#039;insertion ; par ex, chantiers-jeunes, prestations diverses liées à l&amp;#039;emploi et à la formation envers des publics ciblés
+ &lt;/li&gt;
+ &lt;li&gt;
+  La transition écologique : par exemple, la rénovation énergétique des bâtiments
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;éducation : rénovation des bâtiments scolaires, dédoublement des classes de grande section de maternelle, CP-CE1 en REP/REP&amp;#43;, équipement numérique des écoles...
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;action publique et les services publics : création d&amp;#039;espaces multimédia, création et aménagement de maisons France Services, de médiathèques, travaux d&amp;#039;amélioration de l&amp;#039;accès aux services
+ &lt;/li&gt;
+ &lt;li&gt;
+  La sécurité : systèmes de vidéo-surveillance, sécurisation des abords des écoles, des centres de loisirs
+ &lt;/li&gt;
+ &lt;li&gt;
+  La construction, l&amp;#039;habitat, l&amp;#039;urbanisme et les transports : création et aménagement de parkings, coordination locale de l&amp;#039;offre de logement, rénovation de voirie, mobilités douces
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N141" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Famille et enfance
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Technologies numériques et numérisation
+Tiers-lieux
+Economie sociale et solidaire
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O141" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En métropole, les critères d&amp;#039;éligibilité cumulatifs sont donc les suivants en 2022 :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1.    Les communes doivent :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soit disposer d&amp;#039;une convention telle que visée à l&amp;#039;article 10 de la loi n° 2003-710 du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine, passée avec l&amp;#039;ANRU au titre du premier programme national de rénovation urbaine, encore active sur le territoire de la commune au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  soit comprendre sur leur territoire un quartier prioritaire connaissant les dysfonctionnements urbains les plus importants. Conformément à l&amp;#039;arrêté du 29 avril 2015 relatif à la liste des quartiers prioritaires de la ville visés en priorité par le nouveau programme de renouvellement urbain (NPNRU) et à l&amp;#039;arrêté du 20 novembre 2018 relatif à la liste des quartiers visés à titre complémentaire par le NPNRU.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2.    Le pourcentage de la population communale résidant en quartier prioritaire de la politique de la ville (QPV) doit être supérieur à 19 %.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3.    Les communes doivent avoir fait partie, au moins une fois au cours des trois derniers exercices précédant la répartition (pour la DPV 2022, les communes doivent donc avoir été éligibles à la DSU au titre des exercices 2019, 2020 ou 2021) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  pour les communes de plus de 10 000 habitants, des 250 premières communes éligibles à la DSU, classées en fonction d&amp;#039;un indice synthétique de ressources et de charges ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les communes de 5 000 à 9 999 habitants, de l&amp;#039;ensemble des communes éligibles à la DSU.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles à la DPV les communes des DOM réunissant l&amp;#039;une des deux conditions suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  être une commune de 5 000 habitants au moins (en population DGF) et faire l&amp;#039;objet, sur le territoire de la commune, d&amp;#039;au moins une convention telle que visée à l&amp;#039;article 10 de la loi du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine passée avec l&amp;#039;agence nationale pour la rénovation urbaine (ANRU) , active au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  être citée dans la liste des quartiers qui présentent les dysfonctionnements urbains les plus importants prise en application du II de l&amp;#039;article 9-1 de la loi du 1er août 2003 et visés en priorité par le nouveau programme national de renouvellement urbain (NPNRU), au 1er janvier 2021.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Lorsque la compétence en matière de politique de la ville a été transférée par une commune bénéficiaire à un établissement public de coopération intercommunale à fiscalité propre, celui-ci peut bénéficier, sur décision du représentant de l&amp;#039;Etat dans le département, de la DPV pour le compte de cette commune. Seuls les communes et les EPCI compétents en matière de politique de la ville peuvent bénéficier d&amp;#039;une attribution au titre de la DPV.
+&lt;/p&gt;
+&lt;p&gt;
+ Les montants de DPV calculés ne sont pas directement attribués aux communes éligibles mais font l&amp;#039;objet d&amp;#039;une enveloppe départementale qui est répartie par le préfet de département. La DPV étant une dotation de projets d&amp;#039;investissement ou de fonctionnement, il revient au préfet de sélectionner les projets présentés par les communes en leur attribuant une subvention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets envisagés doivent répondre aux exigences suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  entrer dans le cadre des actions prévues dans le contrat de ville et dans le périmètre d&amp;#039;intervention de la DPV.
+ &lt;/li&gt;
+ &lt;li&gt;
+  se situer dans les quartiers politique de la ville, mais potentiellement également dans des zones à la périphérie de ceux-ci, dès lors que, conformément à la logique de « quartier vécu », ces équipements et actions profitent aux habitants des quartiers « politique de la ville ».
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Aucune subvention ne peut être accordée si l&amp;#039;opération a connu un commencement d&amp;#039;exécution avant la date de réception de la demande de subvention au préfet.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S141" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T141" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U141" s="1" t="inlineStr">
+        <is>
+          <t>Communes éligibles à la Dotation Politique de la Ville (DPV) 2022</t>
+        </is>
+      </c>
+      <c r="X141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre préfecture de votre département si votre commune est éligible à la DPV (liste actualisée chaque année).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y141" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z141" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aa40-financer-des-projets-dinvestissement-ou-de-fo/</t>
+        </is>
+      </c>
+      <c r="AA141" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB141" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC141" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG141" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH141" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="142" spans="1:34" customHeight="0">
+      <c r="A142" s="1">
+        <v>119940</v>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
+        </is>
+      </c>
+      <c r="E142" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G142" s="1" t="inlineStr">
+        <is>
+          <t>Département</t>
+        </is>
+      </c>
+      <c r="H142" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I142" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Priorités thématiques d&amp;#039;affectation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   en matière sociale, aux projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   aux projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+  &lt;/p&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
+&lt;/p&gt;
+&lt;p&gt;
+ Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation thermique et mise aux normes de bâtiments publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une voie verte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de nouveaux arrêts et terminus de bus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une médiathèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaménagement des locaux de l&amp;#039;office du tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de voirie et ouvrages d&amp;#039;art
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N142" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Technologies numériques et numérisation
+Tiers-lieux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O142" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les collectivités éligibles à la DSID :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La nature des projets éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S142" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T142" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U142" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V142" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
+        </is>
+      </c>
+      <c r="X142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de sa préfecture de département ou de région.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y142" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z142" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
+        </is>
+      </c>
+      <c r="AA142" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB142" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une école
+Construction d’un gymnase
+Création d’une crèche
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC142" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG142" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH142" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="143" spans="1:34" customHeight="0">
+      <c r="A143" s="1">
+        <v>111757</v>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d’investissements dans les collectivités ultramarines</t>
+        </is>
+      </c>
+      <c r="E143" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G143" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H143" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;AFL
+ &lt;/strong&gt;
+ est la seule banque française
+ &lt;strong&gt;
+  100% détenue par les collectivités locales françaises,
+ &lt;/strong&gt;
+ qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
+&lt;/p&gt;
+&lt;p&gt;
+ Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
+&lt;/p&gt;
+&lt;p&gt;
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités ultramarines en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa raison d&amp;#039;être :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • &amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitants &amp;#34;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa mission :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Soutenir l&amp;#039;investissement public local en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence : collectivités, syndicats, et bientôt les Etablissements publics locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses particularités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • L&amp;#039;adhésion repose sur les conditions d&amp;#039;éligibilité de la collectivité dépendant de la notation financière établie par l&amp;#039;AFL. En cas de non éligibilité, l&amp;#039;AFL a pour mission d&amp;#039;accompagner les communes qui le souhaitent dans le redressement de leurs situations financières.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités. Aujourd&amp;#039;hui présente dans trois territoires ultramarins, l&amp;#039;AFL propose des conditions de crédits pour financer les projets d&amp;#039;investissement des collectivités et syndicats.
+&lt;/p&gt;
+&lt;p&gt;
+ • L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ • Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses crédits :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+&lt;/p&gt;
+&lt;p&gt;
+ • Durée moyenne des crédits : 16.5 ans
+&lt;/p&gt;
+&lt;p&gt;
+ • Crédit jusque 40 ans
+&lt;/p&gt;
+&lt;p&gt;
+ • Pas de seuil minimal concernant l&amp;#039;emprunt
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Son accompagnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles, et d&amp;#039;aider au redressement de la situation financière de ces dernières en cas de besoin.
+&lt;/p&gt;
+&lt;p&gt;
+ • Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aménagement urbain
+ &lt;/strong&gt;
+ (acquisition de matériels BTP, aménagement du site de Matira, Bora-Bora / Polynésie-Française)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Développement des transports
+ &lt;/strong&gt;
+ (réseau de transports en commun, Communauté d&amp;#039;Agglomération du Sud / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Transition écologique
+ &lt;/strong&gt;
+ (financement de l&amp;#039;écoquartier, La Possession / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Traitement et valorisation des déchets
+ &lt;/strong&gt;
+ (financement projet de traitement des déchets, syndicat Ileva / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N143" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O143" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
+&lt;/p&gt;
+&lt;p&gt;
+ • Etude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ • Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+&lt;/p&gt;
+&lt;p&gt;
+ • Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ • Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+&lt;/p&gt;
+&lt;p&gt;
+ • Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+&lt;/p&gt;
+&lt;p&gt;
+ Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S143" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T143" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U143" s="1" t="inlineStr">
+        <is>
+          <t>Outre-mer</t>
+        </is>
+      </c>
+      <c r="V143" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
+        </is>
+      </c>
+      <c r="W143" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="X143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : adhesion&amp;#64;afl-banque.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : &amp;#43;33 (0)4 81 11 29 37
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : appel non surtaxé
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y143" s="1" t="inlineStr">
+        <is>
+          <t>lou.lamure-guigard@agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="Z143" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/759c-financer-vos-budgets-dinvestissements-dans-le/</t>
+        </is>
+      </c>
+      <c r="AA143" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC143" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG143" s="1" t="inlineStr">
+        <is>
+          <t>11/01/2022</t>
+        </is>
+      </c>
+      <c r="AH143" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="144" spans="1:34" customHeight="0">
+      <c r="A144" s="1">
+        <v>111666</v>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études dans le domaine de l'eau</t>
+        </is>
+      </c>
+      <c r="D144" s="1" t="inlineStr">
+        <is>
+          <t>Développement durable : Eau</t>
+        </is>
+      </c>
+      <c r="E144" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G144" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H144" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I144" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 40</t>
+        </is>
+      </c>
+      <c r="J144" s="1" t="inlineStr">
+        <is>
+          <t>Taux d'aide en % des dépenses HT</t>
+        </is>
+      </c>
+      <c r="K144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le domaine de l&amp;#039;eau : aide à la réalisation d&amp;#039;études de programmation d&amp;#039;eau potable, d&amp;#039;assainissement, d&amp;#039;eaux pluviales, d&amp;#039;inondation, de ruissellement, de gestion des rivières et zones humides, d&amp;#039;élaboration de contrat de bassin, de gestion des services ou de transfert de compétences.
+&lt;/p&gt;
+&lt;p&gt;
+ Taux d&amp;#039;aide en % des dépenses HT :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  30% pour les études de programmation, les études spécialisées eau potable/assainissement/eaux pluviales, les études pré-opérationnelles et de maîtrise d&amp;#039;oeuvre liées à l&amp;#039;élaboration d&amp;#039;un contrat de bassin.
+ &lt;/li&gt;
+ &lt;li&gt;
+  40% pour les études spécialisées inondation/ruissellement/gestion des rivières et zones humides, les études pré-opérationnelles et de maîtrise d&amp;#039;oeuvre liées au mode de gestion des services et pour le transfert de compétences.
+ &lt;/li&gt;
+&lt;/ul&gt;
+Délibération n°2017-04-0018 (AD du 25/09/2017)</t>
+        </is>
+      </c>
+      <c r="N144" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Sols
+Risques naturels
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O144" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Communes, Intercommunalités et Syndicats intercommunaux en Essonne.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S144" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T144" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U144" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 97 27
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y144" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z144" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1625-realiser-des-etudes-dans-le-domaine-de-leau/</t>
+        </is>
+      </c>
+      <c r="AA144" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB144" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC144" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG144" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH144" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="145" spans="1:34" customHeight="0">
+      <c r="A145" s="1">
+        <v>111668</v>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Prévenir les risques d'inondation</t>
+        </is>
+      </c>
+      <c r="D145" s="1" t="inlineStr">
+        <is>
+          <t>Développement durable : Eau</t>
+        </is>
+      </c>
+      <c r="E145" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G145" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H145" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I145" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 50</t>
+        </is>
+      </c>
+      <c r="J145" s="1" t="inlineStr">
+        <is>
+          <t>Taux d'aide en % des dépenses HT</t>
+        </is>
+      </c>
+      <c r="K145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide à la gestion des risques d&amp;#039;inondation.
+&lt;/p&gt;
+&lt;p&gt;
+ Variation des taux d&amp;#039;aide à l&amp;#039;investissement, exprimé en % des dépenses HT.
+&lt;/p&gt;
+&lt;p&gt;
+ Taux à 25% pour :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la gestion alternative des eaux pluviales liées aux bâtiments et espaces publics (selon un prix de référence de 700 € par m3).
+ &lt;/li&gt;
+&lt;/ul&gt;
+Taux à 40% pour :
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les études pour l&amp;#039;acquisition de données quantitatives relatives aux aléas et au fonctionnement des systèmes aquatiques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les systèmes d&amp;#039;annonce de crue,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la création ou la restauration de zones humides d&amp;#039;expansion de crues,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la prévention des ruissellements en amont de l&amp;#039;urbanisation (taux de base bonifiable),
+ &lt;/li&gt;
+ &lt;li&gt;
+  la mise en conformité des digues et barrages classés (plafonné à 500.000 € HT).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Taux à 50% pour :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les études et travaux à vocation de gestion des inondations et de réduction de la vulnérabilité des bâtiments publics et des réseaux urbains,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;assistance à la construction des documents et des démarches qui confortent l&amp;#039;organisation des actions locales en cas d&amp;#039;inondation principalement (Plans communaux de sauvegarde notamment),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les dispositifs et actions de sensibilisation des populations.
+ &lt;/li&gt;
+&lt;/ul&gt;
+Délibération n°2017-04-0018 (AD du 25/09/2017)</t>
+        </is>
+      </c>
+      <c r="N145" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Sols
+Risques naturels
+Bâtiments et construction
+Médias et communication
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O145" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Communes, Intercommunalités et Syndicats intercommunaux en Essonne.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S145" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T145" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U145" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 97 27
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y145" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z145" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bc9e-prevenir-les-risques-dinondation/</t>
+        </is>
+      </c>
+      <c r="AA145" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB145" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC145" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG145" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH145" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" spans="1:34" customHeight="0">
+      <c r="A146" s="1">
+        <v>111669</v>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser la rivière et les milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="D146" s="1" t="inlineStr">
+        <is>
+          <t>Développement durable : Eau</t>
+        </is>
+      </c>
+      <c r="E146" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G146" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H146" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I146" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 50</t>
+        </is>
+      </c>
+      <c r="J146" s="1" t="inlineStr">
+        <is>
+          <t>Taux d'aide en % des dépenses HT</t>
+        </is>
+      </c>
+      <c r="K146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Valorisation de la rivière et des milieux aquatiques. Subvention dont la variation des taux d&amp;#039;aide à l&amp;#039;investissement est exprimée en % des dépenses HT :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  20 % pour le suivi de la qualité des cours d&amp;#039;eau
+ &lt;/li&gt;
+ &lt;li&gt;
+  40% pour la préservation et la restauration des cours d&amp;#039;eau, zones humides annexes et de leurs habitats
+ &lt;/li&gt;
+ &lt;li&gt;
+  40 % pour la maîtrise de l&amp;#039;usage des pesticides par les collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  50 % pour la préservation et restauration des mares et autres zones humides non connectées au cours d&amp;#039;eau.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Délibération n°2017-04-0018 (AD du 25/09/2017)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N146" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O146" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Communes, Intercommunalités et Syndicats intercommunaux en Essonne.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S146" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T146" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U146" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 97 27
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y146" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z146" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/91fe-valoriser-la-riviere-et-les-milieux-aquatique/</t>
+        </is>
+      </c>
+      <c r="AA146" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB146" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC146" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG146" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH146" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="147" spans="1:34" customHeight="0">
+      <c r="A147" s="1">
+        <v>111671</v>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir du foncier, faire des études et des travaux d'aménagement d'espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="D147" s="1" t="inlineStr">
+        <is>
+          <t>Développement durable : Espaces naturels sensibles, transition écologique et valorisation du patrimoine naturel</t>
+        </is>
+      </c>
+      <c r="E147" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G147" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H147" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I147" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="K147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Fonds départemental pour la préservation et la valorisation des espaces naturels sensibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Aides aux acquisitions fonçières, aux études et aux travaux d&amp;#039;aménagement des espaces naturels sensibles, pour les thématiques suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  biodiversité (faune, flore et milieux naturels), biodiversité urbaine,
+ &lt;/li&gt;
+ &lt;li&gt;
+  paysages naturels,
+ &lt;/li&gt;
+ &lt;li&gt;
+  continuité écologique (trame verte et bleue),
+ &lt;/li&gt;
+ &lt;li&gt;
+  préservation des espaces agricoles (trame jaune),
+ &lt;/li&gt;
+ &lt;li&gt;
+  ressource en eau,
+ &lt;/li&gt;
+ &lt;li&gt;
+  ouverture des sites naturels au public, accueil des publics fragilisés,
+ &lt;/li&gt;
+ &lt;li&gt;
+  développement et promotion de la randonnée pédestre,
+ &lt;/li&gt;
+ &lt;li&gt;
+  liaisons douces (sentes vertes),
+ &lt;/li&gt;
+ &lt;li&gt;
+  tourisme équestre.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Montant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  50% du montant HT de l&amp;#039;opération, limité à 80 % d&amp;#039;aides publiques.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &amp;#43;10 % pour les bénéficiaires répondant aux critères de lutte contre les inégalités sociales et territoriales.&amp;#34;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Délibération n°2012-04-0056 (AD du 19/11/2012)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N147" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Tourisme
+Forêts
+Sols
+Foncier
+Cohésion sociale et inclusion
+Agriculture et agroalimentaire
+Biodiversité
+Paysage
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O147" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S147" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T147" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U147" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="V147" s="1" t="inlineStr">
+        <is>
+          <t>http://www.essonne.fr/fileadmin/5-cadre_vie_environnement/patrimoine_naturel/ressources/aides/Guide-ENS-2012-2021.pdf</t>
+        </is>
+      </c>
+      <c r="X147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 97 27
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y147" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z147" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/57a2-acquerir-du-foncier-faire-des-etudes-et-des-t/</t>
+        </is>
+      </c>
+      <c r="AA147" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB147" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC147" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG147" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH147" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="148" spans="1:34" customHeight="0">
+      <c r="A148" s="1">
+        <v>111674</v>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Concevoir et installer des supports de communication sur la nature en ville</t>
+        </is>
+      </c>
+      <c r="D148" s="1" t="inlineStr">
+        <is>
+          <t>Développement durable : Espaces naturels sensibles, transition écologique et valorisation du patrimoine naturel</t>
+        </is>
+      </c>
+      <c r="E148" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G148" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H148" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I148" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J148" s="1" t="inlineStr">
+        <is>
+          <t>50% maximum du coût HT de l'opération</t>
+        </is>
+      </c>
+      <c r="K148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conception et installation de supports de communication sur la nature en ville : conception et pose de panneaux d&amp;#039;information ou de supports papier sur la biodiversité urbaine.
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2017-04-0039 (AD du 29/05/2017)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N148" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Espaces verts
+Biodiversité
+Paysage
+Médias et communication
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O148" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S148" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T148" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U148" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 97 27
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y148" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z148" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fba3-concevoir-et-installer-des-supports-de-commun/</t>
+        </is>
+      </c>
+      <c r="AA148" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB148" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC148" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG148" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH148" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="149" spans="1:34" customHeight="0">
+      <c r="A149" s="1">
+        <v>116538</v>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Maîtriser l’utilisation des substances polluant les masses d'eau</t>
+        </is>
+      </c>
+      <c r="E149" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="G149" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Agriculteur
+Recherche</t>
+        </is>
+      </c>
+      <c r="H149" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I149" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Opérations permettant de mieux connaitre, réduire ou maîtriser les rejets polluants dans les milieux aquatiques et littoraux : formations aux bonnes pratiques et à la diminution d’usages de polluants, actions d’amélioration des pratiques agricoles en vue de baisser l’usage d’intrants, gestion des substances polluantes (phytosanitaires, engrais, médicaments…), traitement d’effluents autres que domestiques, établissement de profil de vulnérabilité de zone baignade, dispositifs de dépollution des eaux pluviales via des solutions durables et adaptées localement, filets de rétention de macrodéchets situés sur des infrastructures de gestion des eaux pluviales, …&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N149" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Mers et océans
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O149" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S149" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T149" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U149" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V149" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
+        </is>
+      </c>
+      <c r="W149" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
+        </is>
+      </c>
+      <c r="X149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ aidesfinancieres&amp;#64;eaureunion.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y149" s="1" t="inlineStr">
+        <is>
+          <t>aidesfinancieres@eaureunion.fr</t>
+        </is>
+      </c>
+      <c r="Z149" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/15af-copie-04h13-modernisation-des-services-public/</t>
+        </is>
+      </c>
+      <c r="AA149" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB149" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC149" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="AE149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG149" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2022</t>
+        </is>
+      </c>
+      <c r="AH149" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="150" spans="1:34" customHeight="0">
+      <c r="A150" s="1">
+        <v>116533</v>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Comprendre le fonctionnement des masses d’eau</t>
+        </is>
+      </c>
+      <c r="E150" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="G150" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H150" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I150" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Production de données et de connaissances sur le fonctionnement des masses d’eau : salinisation, recharge, dynamique des transferts, …&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N150" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O150" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S150" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T150" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U150" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V150" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
+        </is>
+      </c>
+      <c r="W150" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
+        </is>
+      </c>
+      <c r="X150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ aidesfinancieres&amp;#64;eaureunion.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y150" s="1" t="inlineStr">
+        <is>
+          <t>aidesfinancieres@eaureunion.fr</t>
+        </is>
+      </c>
+      <c r="Z150" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eba8-copie-06h36-planifier-la-preservation-de-la-r/</t>
+        </is>
+      </c>
+      <c r="AA150" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC150" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="AE150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG150" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2022</t>
+        </is>
+      </c>
+      <c r="AH150" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="151" spans="1:34" customHeight="0">
+      <c r="A151" s="1">
+        <v>116530</v>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer la fonctionnalité des écosystèmes</t>
+        </is>
+      </c>
+      <c r="E151" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="G151" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H151" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I151" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Actions de restauration écologique et de préservation des cours d’eau, des zones humides ou des habitats de milieux aquatiques, …&lt;br /&gt;Sont exclues les actions de continuité écologique ou en lien direct et substantiel avec les inondations ou la protection des biens et des personnes, les actions régulières et récurrentes ou d’entretien.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N151" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O151" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S151" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T151" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U151" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V151" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
+        </is>
+      </c>
+      <c r="W151" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
+        </is>
+      </c>
+      <c r="X151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ aidesfinancieres&amp;#64;eaureunion.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y151" s="1" t="inlineStr">
+        <is>
+          <t>aidesfinancieres@eaureunion.fr</t>
+        </is>
+      </c>
+      <c r="Z151" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c418-copie-06h30-amelioration-de-la-continuite-eco/</t>
+        </is>
+      </c>
+      <c r="AA151" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB151" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC151" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="AE151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG151" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2022</t>
+        </is>
+      </c>
+      <c r="AH151" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="152" spans="1:34" customHeight="0">
+      <c r="A152" s="1">
+        <v>116529</v>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Reconquérir la continuité écologique</t>
+        </is>
+      </c>
+      <c r="E152" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="G152" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H152" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I152" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Effacement ou arasement de radier, de seuil et autre ouvrage dans les cours d’eau ; amélioration ou création de dispositif de franchissement pour la faune aquatique (passe à poisson, …), …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont exclus les ouvrages de chantier, temporaires, fusibles, la démolition d’ouvrage entrant dans le cadre d’opération plus globale d’amélioration de la circulation routière, l’enlèvement de matériaux meubles, le curage, les actions en lien direct et substantiel avec les inondations ou la protection des biens et des personnes, les actions récurrentes d’entretien…&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N152" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O152" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S152" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T152" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U152" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V152" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
+        </is>
+      </c>
+      <c r="W152" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
+        </is>
+      </c>
+      <c r="X152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ aidesfinancieres&amp;#64;eaureunion.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y152" s="1" t="inlineStr">
+        <is>
+          <t>aidesfinancieres@eaureunion.fr</t>
+        </is>
+      </c>
+      <c r="Z152" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/92cb-copie-06h28-planifier-la-preservation-de-la-b/</t>
+        </is>
+      </c>
+      <c r="AA152" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB152" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC152" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="AE152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG152" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2022</t>
+        </is>
+      </c>
+      <c r="AH152" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="153" spans="1:34" customHeight="0">
+      <c r="A153" s="1">
+        <v>116528</v>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Connaitre les espèces et le fonctionnement des écosystèmes</t>
+        </is>
+      </c>
+      <c r="E153" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="G153" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H153" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I153" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Etudes, production de données et de connaissances sur les espèces et le fonctionnement des écosystèmes aquatiques : étude du cycle de vie des espèces, inventaire écologique, étude de débit minimum biologique, indicateur de qualité écologique, …&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N153" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Mers et océans
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O153" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S153" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T153" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U153" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V153" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
+        </is>
+      </c>
+      <c r="W153" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
+        </is>
+      </c>
+      <c r="X153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ aidesfinancieres&amp;#64;eaureunion.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y153" s="1" t="inlineStr">
+        <is>
+          <t>aidesfinancieres@eaureunion.fr</t>
+        </is>
+      </c>
+      <c r="Z153" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f8bb-copie-06h25-planifier-la-preservation-de-la-b/</t>
+        </is>
+      </c>
+      <c r="AA153" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB153" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC153" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="AE153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG153" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2022</t>
+        </is>
+      </c>
+      <c r="AH153" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="154" spans="1:34" customHeight="0">
+      <c r="A154" s="1">
+        <v>116474</v>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les petites communes rurales du Calvados</t>
+        </is>
+      </c>
+      <c r="D154" s="1" t="inlineStr">
+        <is>
+          <t>Aides aux petites communes rurales (APCR et APCR+)</t>
+        </is>
+      </c>
+      <c r="E154" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G154" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H154" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I154" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 70</t>
+        </is>
+      </c>
+      <c r="J154" s="1" t="inlineStr">
+        <is>
+          <t>Taux variable en fonction de la nature  du projet</t>
+        </is>
+      </c>
+      <c r="K154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;APCR (Aide aux petites communes rurales) est depuis cinquante ans le principal mode d&amp;#039;accompagnement des communes rurales du Calvados pour le financement de leurs projets d&amp;#039;investissement. Le Département du Calvados a souhaité réformer ce dispositif en 2022, en créant l&amp;#039;APCR&amp;#43;, afin de répondre au mieux aux besoins des communes rurales et notamment aux pôles de proximité qui portent des charges de centralité.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aides aux petites communes rurales « classique » (APCR) : communes rurales du Calvados
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aides aux petites communes rurales « &amp;#43; » (APCR &amp;#43;) : communes pôles de proximité du Calvados
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Trois natures de travaux éligibles à l&amp;#039;APCR :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dossier général : bâtiments communaux, cadre de vie et aménagement urbain ; taux d&amp;#039;intervention de 50%*
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier rénovation énergétique : travaux permettant une amélioration de 40% minimum de la performance énergétique ou l&amp;#039;atteinte de la classe C – audit énergétique obligatoire ; taux d&amp;#039;intervention de 70%*
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier vélo : itinéraires cyclables, schémas cyclables et équipements cyclables; taux d&amp;#039;intervention de 50% à 60%*
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * sous conditions à consulter dans le document «
+ &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-dispositif-classique.pdf" rel="noopener" target="_blank"&gt;
+  modalités APCR
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ».
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Type de projets éligibles à l&amp;#039;APCR&amp;#43; :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projets de construction, rénovation de bâtiments publics et d&amp;#039;aménagement * ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux d&amp;#039;intervention variables en fonction des caractéristiques des projets (
+  &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Calvados-2030-Guide-des-aides-du-Departement-du-Calvados.pdf" rel="noopener" target="_blank"&gt;
+   cf. guide des aides départementales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * sous conditions à consulter dans le document «
+ &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-plus.pdf" rel="noopener" target="_blank"&gt;
+  modalités APCR&amp;#43;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ »
+&lt;/p&gt;
+&lt;p&gt;
+ NB : tous les projets supérieurs à 100.000€ HT sont soumis à l&amp;#039;éco-conditionnalité des aides (éligibilité du projet à l&amp;#039;APCR, APCR&amp;#43; ou contrat de territoire sous réserve d&amp;#039;intégration du développement durable au sein du projet –
+ &lt;a href="https://www.calvados.fr/eco-conditionnalite-aides" rel="noopener" target="_blank"&gt;
+  consulter l&amp;#039;éco-conditionnalité réformée en 2022
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N154" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O154" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les communes éligibles à l&amp;#039;APCR classique
+  &lt;/strong&gt;
+  sont éligibles aux autres dispositifs départementaux (amendes de police - en fonction du territoire-; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire) hormis les dispositifs APCR &amp;#43; et contrats de territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pas de cumul possible entre deux dossiers APCR (ex : un dossier général de rénovation et un dossier rénovation énergétique sur un même projet) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les communes éligibles à l&amp;#039;APCR&amp;#43;
+  &lt;/strong&gt;
+  sont éligibles aux autres dispositifs thématiques départementaux (amendes de police – en fonction du territoire- ; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire...) hormis les dispositifs APCR et contrats de territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépense minimum : 3.000€ HT ; pour un projet d&amp;#039;adressage la dépense minimum est de 1.000€ HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pas de possibilité de découper un projet par tranches annuelles ni de solliciter des subventions complémentaires mais possibilité de solliciter un contrat sur plusieurs années ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dans le cas où une collectivité ne mobiliserait pas l&amp;#039;ensemble de l&amp;#039;enveloppe annuelle, celle-ci ne pourra en aucun cas être reportée sur l&amp;#039;année suivante ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cumul possible avec les amendes de police (02.31.57.12.91.) et le dispositif patrimoine (02.31.57.18.00), dans la limite du taux d&amp;#039;aide publique légal fixé à 80% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les demandes doivent parvenir complètes au Département, via le téléservice APCR : teleservices.calvados.fr,
+  &lt;strong&gt;
+   avant le 30 septembre de chaque année
+  &lt;/strong&gt;
+  , pour être instruites au titre de cette même année. Toute demande parvenue ou complétée après le 30 septembre, ne sera pas instruite.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Aucune prorogation de ces délais ne pourra être accordée.
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S154" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T154" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U154" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V154" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-aux-petites-communes-rural.html</t>
+        </is>
+      </c>
+      <c r="W154" s="1" t="inlineStr">
+        <is>
+          <t>https://connexion.teleservices.calvados.fr/login/?nonce=_9984C605F1E558E4C7B4347FF909F6DA&amp;next=/idp/saml2/continue%3Fnonce%3D_9984C605F1E558E4C7B4347FF909F6DA</t>
+        </is>
+      </c>
+      <c r="X154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service des territoires du Département du Calvados
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:territoires&amp;#64;calvados.fr" target="_blank"&gt;territoires&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 31 57 11 25
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y154" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z154" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f28-accompagner-les-petites-communes-rurales/</t>
+        </is>
+      </c>
+      <c r="AA154" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB154" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d'une piscine
+Construction d’un gymnase
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC154" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG154" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2022</t>
+        </is>
+      </c>
+      <c r="AH154" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="155" spans="1:34" customHeight="0">
+      <c r="A155" s="1">
+        <v>117170</v>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un réseau au service de la santé du végétal et de la protection de l'environnement</t>
+        </is>
+      </c>
+      <c r="D155" s="1" t="inlineStr">
+        <is>
+          <t>FREDON  Occitanie</t>
+        </is>
+      </c>
+      <c r="E155" s="1" t="inlineStr">
+        <is>
+          <t>FREDON Occitanie</t>
+        </is>
+      </c>
+      <c r="G155" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H155" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  FREDON Occitanie
+ &lt;/strong&gt;
+ regroupe des experts en botanique, phytopathologie, agronomie et environnement.
+ &lt;br /&gt;
+ Des métiers portés par un ensemble de compétences internes et externes reconnues dans le réseau des FDGDON de la région.
+ &lt;br /&gt;
+ Pour la partie délégation de missions en santé des végétaux, nous sommes reconnus comme organisme à vocation sanitaire (O.V.S) par arrêt ministériel (ministère de l&amp;#039;Agriculture).
+ &lt;br /&gt;
+ Nous mettons au profit des détenteurs de végétaux (agriculteurs, collectivités et particuliers) et des services publics (DRAAF, DREAL, ARS, DDTM, collectivités territoriales et locales ...) notre savoir-faire, afin de gérer la prévention, la surveillance et la lutte contre les dangers sanitaires en santé des végétaux (ravageurs et pathogènes) et en santé humaine (ambroisie, chenille processionnaire ...)
+ &lt;br /&gt;
+ Nous agissons aussi dans un objectif de réduction de l&amp;#039;usage des produits phytosanitaires par l&amp;#039;animation de la démarche Captages d&amp;#039;Eauccitanie et ECOPHYTO Jardins, Espaces Verts et Infrastructures (JEVI).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h1&gt;
+ &lt;strong&gt;
+  NOS MISSIONS DE DÉLÉGATION DE SERVICE PUBLIC
+ &lt;/strong&gt;
+&lt;/h1&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  LA SURVEILLANCE DES ORGANISMES NUISIBLES RÉGLEMENTÉS OU ÉMERGENTS
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;blockquote&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   Surveillance sanitaire du végétal, informations sur les maladies et les ravageurs des végétaux, les espèces invasives, la surveillance des organismes nuisibles réglementés ou émergents
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Nous sommes en charge avec nos sections départementales (FDGDON) de la surveillance et de l&amp;#039;inspection sanitaire des végétaux sur tout le territoire régional. Cette délégation de service public comprend toutes les actions contribuant à la surveillance, la prévention et la lutte contre les organismes nuisibles ou les dangers sanitaires. La surveillance est organisée en plans d&amp;#039;inspection classés selon de grandes thématiques (Passeport sanitaire, export, surveillance générale). Ils évoluent au grès des réglementations européenne et française.
+ &lt;br /&gt;
+ L&amp;#039;objectif est de préserver les productions agricoles sur notre territoire ainsi que les autres économies liées au secteur végétal (ex. : tourisme).
+&lt;/p&gt;
+&lt;h1&gt;
+ &lt;strong&gt;
+  NOS MISSIONS D&amp;#039;INTÉRÊT GÉNÉRAL
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/h1&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  L&amp;#039;ANIMATION RÉGIONALE AMBROISIES
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;blockquote&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   Animation du réseau de mobilisation collective pour limiter l‘implantation des ambroisies et les risques pour la santé des citoyens
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Nous participons à la
+ &lt;strong&gt;
+  stratégie de gestion des plantes allergisantes
+ &lt;/strong&gt;
+ pilotée par l&amp;#039;ARS* (Agence Régionale de Santé).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Coordination régionale des actions de lutte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de comités départementaux de coordination de lutte et formation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structuration d&amp;#039;un réseau de référents et de compétences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contrôle des signalements et cartographie de la présence de la plante
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public aux risques d&amp;#039;allergies
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  DES ALTERNATIVES DURABLES AUX PESTICIDES DANS LES ESPACES PRIVÉS ET PUBLICS
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;blockquote&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   Animation du réseau régional des gestionnaires de Jardins, Espaces Verts et Infrastructures (JEVI), chartes régionales «Zéro Phyto »
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Nous accompagnons tous les gestionnaires de la région souhaitant mettre en œuvre des actions
+ &lt;strong&gt;
+  visant à abandonner l&amp;#039;usage des produits phytosanitaires
+ &lt;/strong&gt;
+ dans une logique de gestion durable des espaces privés et publics.
+ &lt;br /&gt;
+ Les objectifs sont de coordonner un
+ &lt;strong&gt;
+  réseau de compétences régionales
+ &lt;/strong&gt;
+ et de produire et mutualiser des références techniques. L&amp;#039;animation de ce réseau passe notamment par le développement des
+ &lt;strong&gt;
+  chartes «Objectif/Engagé Zéro Phyto»
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Ce réseau est à destination :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des collectivités et gestionnaires publics de sites non agricoles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des gestionnaires d&amp;#039;infrastructures (routes, autoroutes, réseaux, ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des gestionnaires privés (infrastructures de tourisme, de loisirs, jardiniers amateurs, ...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  POUR UNE EAU POTABLE DE QUALITÉ
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;blockquote&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   Animation de réseaux d&amp;#039;acteurs en charge de la reconquête et la protection des captages d&amp;#039;alimentation en eau potable
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Cette démarche regroupe un réseau technique régional composé des «acteurs de terrain», des collectivités gestionnaires ou autres professionnelles impliqués. L&amp;#039;objectif principal est d&amp;#039;acc
+ &lt;strong&gt;
+  ompagner ces acteurs œuvrant dans les dispositifs locaux
+ &lt;/strong&gt;
+ (captages prioritaires, animateurs de bassins versants...) en Occitanie, sur les bassins Adour-Garonne et Rhône Méditerranée Corse, par la production et la mutualisation de références techniques, l&amp;#039;organisation de journées techniques, la formation ou encore la gestion de projet communs.
+&lt;/p&gt;
+&lt;h1&gt;
+ NOS SERVICES
+&lt;/h1&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  L&amp;#039;EXPERTISE SANITAIRE
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Nous réalisons ou aidons à la réalisation de toutes les actions contribuant à la surveillance des problèmes sanitaires en santé des végétaux et sur les exotiques envahissantes. Nous avons un rôle de référent sanitaire et environnemental qui nous amène à être référencés sur des dossiers à la marge de nos actions principales : santé publique (pollens, chenilles urticantes), sécurité publique (frelon asiatique, hyménoptères), droit urbain et environnemental.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  LE DIAGNOSTIC
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Nous effectuons des diagnostics pour le compte de particuliers, de collectivités ou d&amp;#039;entreprises. Nous apportons notre expertise lors du dépérissement d&amp;#039;un végétal, la suspicion de maladie ou l&amp;#039;état général d&amp;#039;un patrimoine végétal. La FREDON Occitanie fait partie du réseau «CLINIQUE DU VÉGÉTAL®».
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h2&gt;
+ LES FORMATIONS
+&lt;/h2&gt;
+&lt;p&gt;
+ Nous organisons ou animons des sessions de formation auprès de différents publics. Nous proposons notamment des formations spécifiques aux élus des collectivités locales et territoriales, aux propriétaires ou détenteurs de végétaux, aux groupements de représentants professionnels ou toute autre personne pouvant être intéressée.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N155" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Eau souterraine
+Sports et loisirs
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Recyclage et valorisation des déchets
+Santé
+Formation professionnelle
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Biodiversité
+Paysage
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Médias et communication
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O155" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  FREDON Occitanie
+ &lt;/strong&gt;
+ fédère les initiatives locales et s&amp;#039;appuie dans ses actions sur les fédérations départementales (FDGDON) et les groupements de défense (GDON).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle est également membre du réseau FREDON FRANCE.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle s&amp;#039;adresse à tous les gestionnaires d&amp;#039;espaces et détenteurs de végétaux.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S155" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T155" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U155" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V155" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fredonoccitanie.com/</t>
+        </is>
+      </c>
+      <c r="X155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ FREDON Occitanie
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Adresse : Ecoparc de Bel Air, 114 rue Orion, 34570 Vailhauquès
+ &lt;br /&gt;
+ Téléphone : 04 67 75 64 48
+ &lt;br /&gt;
+ Email :
+ &lt;a href="mailto:contact&amp;#64;fredon-occitanie.fr" rel="noopener" target="_blank"&gt;
+  contact&amp;#64;fredon-occitanie.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fredonoccitanie.com/nous-contacter/" rel="noopener" target="_blank"&gt;
+  https://www.fredonoccitanie.com/nous-contacter/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y155" s="1" t="inlineStr">
+        <is>
+          <t>contact@fredon-occitanie.fr</t>
+        </is>
+      </c>
+      <c r="Z155" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6a04-beneficier-dun-reseau-au-service-de-la-sante-/</t>
+        </is>
+      </c>
+      <c r="AA155" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB155" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC155" s="1" t="inlineStr">
+        <is>
+          <t>FREDON Occitanie</t>
+        </is>
+      </c>
+      <c r="AE155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG155" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2022</t>
+        </is>
+      </c>
+      <c r="AH155" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="156" spans="1:34" customHeight="0">
+      <c r="A156" s="1">
+        <v>119710</v>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et restaurer les cours d'eau et les habitats naturels associés aux rivières et aux millieux humides</t>
+        </is>
+      </c>
+      <c r="D156" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des rivières et des milieux humides</t>
+        </is>
+      </c>
+      <c r="E156" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Eure</t>
+        </is>
+      </c>
+      <c r="G156" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H156" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I156" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Conseil départemental propose aux collectivités et associations du département ayant une compétence de gestion des
+ rivières, milieux aquatiques et/ou humides des aides spécifiques afin de préserver et restaurer les cours d&amp;#039;eau et les
+ habitats naturels associés.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour ce faire, le régime d&amp;#039;aides vise à entretenir et restaurer les milieux humides, à restaurer et conserver la qualité
+ globale et la continuité écologique des cours d&amp;#039;eau.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce régime d&amp;#039;aides intègre le Plan Nature 2017-2027 et est financé au titre de la Taxe Départementale d&amp;#039;Aménagement
+ (article L131-3 du code de l&amp;#039;environnement) puisque cette taxe permet de financer notamment l&amp;#039;acquisition de sites
+ destinés à la préservation de la ressource en eau, leur aménagement, leur gestion et les travaux contribuant à la
+ préservation ou à la remise en bon état des continuités écologiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les opérations éligibles avec un taux d&amp;#039;aide allant jusqu&amp;#039;à 20% sur le montant TTC quand l&amp;#039;attributaire ne
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  récupère
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  pas la TVA.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &lt;em&gt;
+    Etudes
+   &lt;/em&gt;
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - Etude de planification d&amp;#039;entretien et de restauration des rivières, milieux humides et aquatiques :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ *Diagnostic : recensement, état des milieux aquatiques (zones humides, champs d&amp;#039;expansion de crues...), usages et fonctionnalités
+&lt;/p&gt;
+&lt;p&gt;
+ * Programmation pluriannuelle des interventions précisant les aspects techniques, financiers et organisationnels.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Etude réalisée en en régie avec un plafond de 25 000 euros/limitée à 18 mois,
+  Bureau d&amp;#039;étude retenu dans le cadre des marchés publics conformément à la réglementation en vigueur,
+  Plafond de l&amp;#039;aide : 30 000 € maximum par projet.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;strong&gt;
+  Plan de gestion des milieux humides
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ * Diagnostic, enjeux, objectifs, patrimoine naturel, fonctionnalité des milieux humides,
+&lt;/p&gt;
+&lt;p&gt;
+ *Programme de restauration et d&amp;#039;entretien du site,
+&lt;/p&gt;
+&lt;p&gt;
+ * Valorisation du site, suivi et mise en œuvre du plan de gestion.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Sous réserve de la maîtrise foncière publique ou associative (association agrée protection de l&amp;#039;environnement),
+  Surface minimum du site : 1 ha,
+  Déplafonnement possible pour les plans de gestion compatible avec la méthode nationale sur les ENS et uniquement pour les associations
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;strong&gt;
+  Etude relative à la continuité écologique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Etude préalable de définition des scénarios de la Restauration de la Continuité Ecologique et maîtrise d&amp;#039;œuvre
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Sous réserve de maîtrise d&amp;#039;ouvrage publique ou associative,
+  Plafond des aides départementales à 30 000 € par projet, M
+  ise en œuvre d&amp;#039;un suivi photos et/ou du milieu.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Travaux de restauration et de renaturation des cours d&amp;#039;eau/milieux humides
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - Restauration des milieux humides
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux : abattage, replantation,
+ ensemencement, étrepage, débroussaillage, clôture, restauration des connexions lit majeur lit mineur.....
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Sous réserve de la maîtrise foncière publique ou
+  associative (association agrée protection de l&amp;#039;environnement),
+  Les travaux de restauration interviennent sur des sites n&amp;#039;ayant pas encore subit d&amp;#039;aménagement ou de
+  restauration,
+  Déplafonnement possible si les travaux sont portés par une association sur les sites ENS
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - Restauration
+  du cours d&amp;#039;eau
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux de restauration légère : retalutage, plantation, pose de clôture, plantation, banquettes,....
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Note justificative : restauration de berges (abris espèces protégés, ...), coupe sélective des espèces
+  présentes pour une pose de clôture, replantation,
+  Exclusion des protections de biens immobiliers
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - Restauration
+  de la
+  continuité
+  écologique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux de renaturation, effacement et équipement (suivi milieu si nécessaire)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Fournir le tableau des fiches FORCE au solde de l&amp;#039;opération, P
+  lafond de l&amp;#039;aide : 40 000 € maximum par projet
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Acquisition foncière
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Acquisition de zones humides en vue de restaurer la fonctionnalité dont le patrimoine naturel
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Convention avec objectif de restauration et maintien du milieu humide dans un objectif de conservation de la biodiversité,
+  Estimation des domaines/SAFER,
+  Déplafonnement possible si l&amp;#039;action est portée par une association sur les sites ENS
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Valorisation pédagogique
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Valorisation pédagogique rivières/zones humides : ouverture et aménagement d&amp;#039;un sentier en vue de faire découvrir le site.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Document de gestion établi,
+  Inscription au PDIPR,
+  Déplafonnement possible si les travaux sont portés par une association sur les sites ENS
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dès lors que le projet sera mis en œuvre sur un Espace Naturel Sensible, une majoration de &amp;#43; 20 % du régime
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  d&amp;#039;aide pourra être appliquée et un déplafonnement sera possible sur les associations ayant une compétence
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  avérée sur la restauration des zones humides.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N156" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Risques naturels
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O156" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;attribution
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les activités et actions bénéficiant de la Taxe Départementale d&amp;#039;Aménagement doivent être compatibles avec la
+ législation concernant son utilisation (article L131-3 du code de l&amp;#039;Environnement).
+&lt;/p&gt;
+&lt;p&gt;
+ Le bénéficiaire ne doit pas commencer les travaux avant d&amp;#039;avoir reçu l&amp;#039;accord de subvention ou une éventuelle dérogation.
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant les ouvrages hydrauliques, leur suppression doit être étudiée en premier lieu. Lorsque l&amp;#039;étude conclut à une
+ impossibilité d&amp;#039;effacement de l&amp;#039;ouvrage pour des raisons techniques ou économiques, un dispositif de franchissement
+ piscicole peut être financé.
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux soumis à la loi sur l&amp;#039;Eau (procédure de déclaration/autorisation) et à la législation relative à la préservation de
+ l&amp;#039;environnement doivent obtenir l&amp;#039;accord de la Police de l&amp;#039;Eau et ceux exécutés en domaine privé doivent être
+ accompagnés d&amp;#039;une déclaration d&amp;#039;intérêt général. Ces démarches réglementaires conditionnent l&amp;#039;octroi d&amp;#039;une aide par le
+ Département.
+&lt;/p&gt;
+&lt;p&gt;
+ Le maître d&amp;#039;ouvrage des travaux doit nécessairement assurer l&amp;#039;entretien des ouvrages ou des aménagements réalisés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les aides du Département associées à un autre financeur ne peuvent dépasser 80 % du montant H.T. des études et
+ travaux pour les collectivités territoriales.
+&lt;/p&gt;
+&lt;p&gt;
+ Un déplafonnement sera possible uniquement pour les associations et sur les sites classés Espaces Naturels Sensibles et
+ ce, afin d&amp;#039;être cohérent avec les objectifs du schéma départemental des ENS.
+&lt;/p&gt;
+&lt;p&gt;
+ Les subventions dont le montant est supérieur à 23 000 euros doivent faire l&amp;#039;objet d&amp;#039;une convention (conformément à
+ l&amp;#039;article 10 de la loi n°2000-321 du 12 avril 2000 et l&amp;#039;article 1 du décret n°2011-495 du 6 juin 2001).
+&lt;/p&gt;
+&lt;p&gt;
+ Les données relatives aux études devront alimenter les bases de données régionales spécifiques aux milieux humides et
+ cours d&amp;#039;eau (Fiche FORCE, observatoire de la biodiversité...).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sont exclus de ce régime d&amp;#039;aide tous les projets et travaux liés :
+ &lt;/li&gt;
+ &lt;li&gt;
+  à des mesures compensatoires réglementaires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  à la mise en œuvre d&amp;#039;une activité économique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  à l&amp;#039;installation ou la pérennisation d&amp;#039;une activité sportive,
+ &lt;/li&gt;
+ &lt;li&gt;
+  à la mise en œuvre de travaux réalisés en régie.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Constitution d&amp;#039;un dossier
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Pour toutes les opérations :
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - La délibération du maître d&amp;#039;ouvrage: cette délibération signée doit intégrer le plan de financement, incluant les
+ subventions octroyées au Département mais également à toute autre structure.
+&lt;/p&gt;
+&lt;p&gt;
+ - Fiche financière
+&lt;/p&gt;
+&lt;p&gt;
+ Cette fiche doit récapituler les différentes dépenses relatives à l&amp;#039;opération (travaux, honoraires de maîtrise d&amp;#039;œuvre,
+ publications...). La fiche financière doit également comporter la mention « Présenté par le représentant légal de la
+ collectivité, qui certifie l&amp;#039;inscription de cette opération au budget ».
+&lt;/p&gt;
+&lt;p&gt;
+ - Demandeur ne récupérant pas la TVA : Attestation de non récupération.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour une étude, une mission d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage, une mission de maîtrise d&amp;#039;œuvre :
+&lt;/p&gt;
+&lt;p&gt;
+ - Dossier de consultation des entreprises ou bureau d&amp;#039;études (CCTP, acte d&amp;#039;engagement,....),
+&lt;/p&gt;
+&lt;p&gt;
+ - Rapport d&amp;#039;analyse des offres,
+&lt;/p&gt;
+&lt;p&gt;
+ - Planning prévisionnel de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Pour la réalisation de travaux :
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Plan de situation,
+&lt;/p&gt;
+&lt;p&gt;
+ - Note descriptive du projet : contexte, objectifs de l&amp;#039;opération, volets réglementaires, environnemental, technique
+ et financier, descriptif du milieu avant et après travaux,
+&lt;/p&gt;
+&lt;p&gt;
+ - Pièces réglementaires (arrêté d&amp;#039;autorisation ou de déclaration, déclaration d&amp;#039;intérêt général, convention),
+&lt;/p&gt;
+&lt;p&gt;
+ - Dossier de consultation des entreprises,
+&lt;/p&gt;
+&lt;p&gt;
+ - Rapport d&amp;#039;analyse des offres,
+&lt;/p&gt;
+&lt;p&gt;
+ - Planning prévisionnel,
+&lt;/p&gt;
+&lt;p&gt;
+ - Photos avant (la demande de solde devra inclure les photos après travaux),
+&lt;/p&gt;
+&lt;p&gt;
+ - Tableau de données pour la mise en œuvre fiches FORCE à fournir à la demande de solde.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Pour une acquisition foncière :
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Carte des parcelles à acquérir,
+&lt;/p&gt;
+&lt;p&gt;
+ - Estimation financière (Domaines, SAFER...),
+&lt;/p&gt;
+&lt;p&gt;
+ - Copie de l&amp;#039;acte notarié ou compromis de vente.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S156" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U156" s="1" t="inlineStr">
+        <is>
+          <t>Eure</t>
+        </is>
+      </c>
+      <c r="X156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ CONSEIL DÉPARTEMENTAL DE L&amp;#039;EURE
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel de Département
+&lt;/p&gt;
+&lt;p&gt;
+ 14 boulevard Georges Chauvin
+&lt;/p&gt;
+&lt;p&gt;
+ CS 72101 - 27021 Evreux cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 02 32 31 50 50
+&lt;/p&gt;
+&lt;p&gt;
+ Marion HENRY
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:marion.henry&amp;#64;eure.fr" rel="noopener" target="_blank"&gt;
+  marion.henry&amp;#64;eure.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y156" s="1" t="inlineStr">
+        <is>
+          <t>deera@eure.fr</t>
+        </is>
+      </c>
+      <c r="Z156" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e96b-gerer-les-rivieres-et-les-millieux-humides/</t>
+        </is>
+      </c>
+      <c r="AA156" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB156" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC156" s="1" t="inlineStr">
+        <is>
+          <t>CD27</t>
+        </is>
+      </c>
+      <c r="AE156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG156" s="1" t="inlineStr">
+        <is>
+          <t>24/06/2022</t>
+        </is>
+      </c>
+      <c r="AH156" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="157" spans="1:34" customHeight="0">
+      <c r="A157" s="1">
+        <v>119706</v>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Gérer les eaux de pluies dès la conception des projets d'urbanisme et d'aménagement urbain avec des solutions fondées sur la nature</t>
+        </is>
+      </c>
+      <c r="C157" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D157" s="1" t="inlineStr">
+        <is>
+          <t>Programme Eau et Climat 2019-2024 agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="E157" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G157" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H157" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I157" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="J157" s="1" t="inlineStr">
+        <is>
+          <t>En fonction du degré d'ambition biodiversité, pleine terre, gestion des pluies fortes et encadrement</t>
+        </is>
+      </c>
+      <c r="K157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Infiltration des pluies courantes à fortes en favorisant la biodiversité et la bioclimatisation de la ville, déconnexion des eaux pluviales pour réduire les pollutions  : désimperméabilisation (parking, espaces urbains, trottoirs, création de noues d&amp;#039;infiltration, jardins filtrants, déconnexions des eaux pluviales, toitures végétalisées.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - cours d&amp;#039;école
+&lt;/p&gt;
+&lt;p&gt;
+ - zones d&amp;#039;activité industrielle
+&lt;/p&gt;
+&lt;p&gt;
+ - parkings
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N157" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O157" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - projet en zone urbaine
+&lt;/p&gt;
+&lt;p&gt;
+ - réduction des volumes collectés par les réseaux
+&lt;/p&gt;
+&lt;p&gt;
+ - gestion à ciel ouvert
+&lt;/p&gt;
+&lt;p&gt;
+ - maîtrise des pollutions dès l&amp;#039;origine du ruissellement
+&lt;/p&gt;
+&lt;p&gt;
+ - si toiture végétalisée, épaisseur supérieure à 8 cm
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S157" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T157" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U157" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V157" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W157" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ http://www.eau-seine-normandie.fr/formulaires_aides
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y157" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z157" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/053d-gerer-les-eaux-de-pluies-des-la-conception-de/</t>
+        </is>
+      </c>
+      <c r="AA157" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB157" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Gestion d'une base nautique
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC157" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG157" s="1" t="inlineStr">
+        <is>
+          <t>24/06/2022</t>
+        </is>
+      </c>
+      <c r="AH157" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="158" spans="1:34" customHeight="0">
+      <c r="A158" s="1">
+        <v>117506</v>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en oeuvre des projets de solutions fondées sur la nature pour l'adaptation des territoires au changement climatique</t>
+        </is>
+      </c>
+      <c r="D158" s="1" t="inlineStr">
+        <is>
+          <t>Programme Nature 2050</t>
+        </is>
+      </c>
+      <c r="E158" s="1" t="inlineStr">
+        <is>
+          <t>CDC Biodiversité</t>
+        </is>
+      </c>
+      <c r="G158" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H158" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J158" s="1" t="inlineStr">
+        <is>
+          <t>Pas de limites minimum ou maximum</t>
+        </is>
+      </c>
+      <c r="K158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nature 2050 est un programme d&amp;#039;action national porté par CDC Biodiversité et le Fonds Nature 2050, visant
+ à co-financer la mise en œuvre de solutions fondées sur la nature (SFN) qui contribueront à horizon 2050, à atteindre les objectifs suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  préserver et restaurer la biodiversité pour renforcer la stabilité dynamique et la
+ résilience des écosystèmes naturels et anthropisés, et ainsi le maintien des services écosystémiques
+ ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  atténuer les changements climatiques en renforçant les
+ capacités de stockage ou de captage de CO2 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  et adapter les territoires à ces changements, notamment en limitant leurs
+ effets (ex : ilot de chaleur en ville) et les risques naturels (glissement de terrain, érosion,
+ inondation, sécheresse, incendie, submersion marine...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ces solutions fondées sur la nature favorisent le maintien des services écosystémiques et renforcent la résilience et la viabilité socioéconomique des activités humaines et des territoires à travers les cinq cibles d&amp;#039;actions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ecosystèmes marins et côtiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Zones humides
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transitions agricole et forestière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Continuités écologiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Biodiversité en ville
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le programme a été lancé par CDC Biodiversité, entreprise privée à mission et filiale du groupe Caisse des Dépôts et Consignations. Il est également soutenu par le Fonds Nature 2050; fonds de dotation créé en 2019 et dédié au programme.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent répondre à un certain nombre de critères et sont évalués par un comité de pilotage se réunissant chaque trimestre. Le comité de pilotage est composé d&amp;#039;acteurs institutionnels, chercheurs, associations et ONG naturalistes : l&amp;#039;Office Français de la Biodiversité, l&amp;#039;ADEME, Fondation pour la Nature et l&amp;#039;Homme, Muséum National d&amp;#039;Histoire Naturelle, France Nature Environnement, LPO France, l&amp;#039;association des Eco-Maires et CDC Biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ 104 projets en France métropolitaine et Outre-Mer sont actuellement soutenus et suivis jusqu&amp;#039;en 2050 par le programme Nature 2050 et sont à retrouver ici :
+ &lt;a href="https://www.cdc-biodiversite.fr/realisations/?filter&amp;#61;true&amp;amp;thematique&amp;#61;n50" target="_self"&gt;
+  Les Réalisations Nature 2050
+ &lt;/a&gt;
+&lt;/p&gt;&lt;p&gt;Nature 2050 est partenaire du Fonds MAIF pour le vivant dans le cadre de l&amp;#039;appel à projets &amp;#34;Fonds MAIF pour le vivant - Nature 2050&amp;#34;. Les informations spécifiques de l&amp;#039;appel à projets sont à retrouver ici : &lt;a href="https://entreprise.maif.fr/engagements/environnement/fonds-maif-pour-le-vivant"&gt;Fonds MAIF pour le vivant - Entreprise MAIF&lt;/a&gt;. Cet appel à projets est distinct du programme Nature 2050, qui reçoit des candidatures au fil de l&amp;#039;eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Quelques exemples de projets soutenus par Nature 2050 :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Renouvellement d&amp;#039;une frênaie chalarosée en boisement adapté aux milieux humides et au changement climatique, Marne (porteur de projet : Néosylva) - &lt;a href="https://www.cdc-biodiversite.fr/realisations/2023-71-foret-de-letang-maupas/" target="_self"&gt;lien&lt;/a&gt; &lt;/li&gt;&lt;li&gt;Restauration de la végétation indigène sur une plage menacée par les espèces exotiques envahissantes afin de recréer un écosystème naturel et autonome, pour favoriser le retour de l’avifaune, des caméléons et tortues marines, et sensibiliser les riverains, La Réunion (porteur de projet : Commune de Saint-Paul) - &lt;a href="https://www.cdc-biodiversite.fr/realisations/54-plage-des-brisants/" target="_self"&gt;lien&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;
+  Restauration écologique des hauts de plages aux dunes grises et du fonctionnement des zones côtières atlantiques y compris le maintien du trait de côte, Vendée (porteur: Communauté de communes Océan-Marais de Monts) -
+  &lt;a href="https://www.cdc-biodiversite.fr/realisations/dunes-du-pays-de-monts/" rel="noopener" target="_blank"&gt;
+   lien
+    Ouvre une nouvelle fenêtre
+&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Restauration de réseaux de haies et de mares bocagères en Normandie afin de lutter contre le ruissellement et l’érosion des sols et favoriser la biodiversité du territoire, Calvados (porteur de projet : Pré-Bocage Intercom) - &lt;/span&gt;&lt;a href="https://www.cdc-biodiversite.fr/realisations/2023-72-maillage-bocager-normand/" target="_self"&gt;lien&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Restauration d&amp;#039;une tourbière pour améliorer la gestion des crues fréquentes et le transport sédimentaire, Savoie (porteur: CEN Savoie) -
+  &lt;/span&gt;&lt;a href="https://www.nature2050.com/projet/tourbiere-du-plan-de-leau/" rel="noopener" target="_blank"&gt;
+   lien
+    Ouvre une nouvelle fenêtre &lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;ensemble des projets Nature 2050 sont accessibles
+ en suivant ce lien : &lt;a href="https://www.cdc-biodiversite.fr/la-carte-des-realisations-nature-2050/"&gt;La carte des réalisations Nature 2050 | CDC Biodiversité&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N158" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Friche
+Risques naturels
+Biodiversité
+Paysage
+Mers et océans
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O158" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le porteur de projet doit :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Recourir aux solutions fondées sur la nature ;
+ &lt;/li&gt;&lt;li&gt;Adresser les sujets biodiversité, climat et apport socio-économique pour le territoire ;&lt;/li&gt;
+ &lt;li&gt;
+  Présenter un budget structuré où la participation Nature 2050 se concentre sur les dépenses d&amp;#039;investissement (réalisation des travaux) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Démontrer une additionnalité écologique du projet vis-à-vis de l&amp;#039;état initial du site et de la réglementation environnementale (ne pas porter un projet de compensation).
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+   Garantir la pérennité de l&amp;#039;action et l&amp;#039;accès au foncier jusqu&amp;#039;en 2050  ;
+  &lt;br /&gt;
+ &lt;/li&gt;&lt;li&gt;Etre en capacité de suivre des indicateurs biodiversité, climat et territoire jusqu&amp;#039;en 2050 (voir &lt;a href="https://www.cdc-biodiversite.fr/wp-content/uploads/2023/09/NATURE2050_Note_explicative_indicateurs.pdf" target="_self"&gt;notice explicative&lt;/a&gt;) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;La synthèse des critères d&amp;#039;éligibilité est disponible ici  :
+ &lt;/span&gt;&lt;a href="https://www.cdc-biodiversite.fr/wp-content/uploads/2023/03/Synthese-des-criteres-deligibilite.pdf" target="_self"&gt;
+  Synthèse des critères Nature 2050&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S158" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T158" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U158" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V158" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cdc-biodiversite.fr/le-programme-nature-2050/</t>
+        </is>
+      </c>
+      <c r="W158" s="1" t="inlineStr">
+        <is>
+          <t>https://forms.office.com/Pages/ResponsePage.aspx?id=ZF82kBIJvUqUZn5HFos9OR1cBiGUI5JMst1-1qhoBepUQUZZOUtMMUNISEIxMktHRlRXVjVPT0hBSi4u</t>
+        </is>
+      </c>
+      <c r="X158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Formulaire de candidature au programme : &lt;a id="menurd2" href="https://forms.office.com/e/GC4BUWGake" rel="noreferrer noopener" target="_blank" title="https://forms.office.com/e/gc4buwgake"&gt;https://forms.office.com/e/GC4BUWGake&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Contact : nature2050&amp;#64;cdc-biodiversite.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y158" s="1" t="inlineStr">
+        <is>
+          <t>nature2050@cdc-biodiversite.fr</t>
+        </is>
+      </c>
+      <c r="Z158" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e60c-soutenir-la-mise-en-place-de-solutions-fondee/</t>
+        </is>
+      </c>
+      <c r="AA158" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB158" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC158" s="1" t="inlineStr">
+        <is>
+          <t>CDC Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG158" s="1" t="inlineStr">
+        <is>
+          <t>27/04/2022</t>
+        </is>
+      </c>
+      <c r="AH158" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="159" spans="1:34" customHeight="0">
+      <c r="A159" s="1">
+        <v>104525</v>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Apporter un soutien technique et financier à des projets locaux et des stratégies territoriales en faveur du bocage et de l’agroforesterie</t>
+        </is>
+      </c>
+      <c r="D159" s="1" t="inlineStr">
+        <is>
+          <t>Règlement  « Liger Bocage et Agroforesterie »</t>
+        </is>
+      </c>
+      <c r="E159" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire
+Directions départementales des territoires (DDT)</t>
+        </is>
+      </c>
+      <c r="G159" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H159" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J159" s="1" t="inlineStr">
+        <is>
+          <t>Montant d'intervention minimum : 1000€</t>
+        </is>
+      </c>
+      <c r="K159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les acteurs ligériens (Région, Etat, Agence de l&amp;#039;eau Loire Bretagne, Office français de la biodiversité, ADEME et AFAC régionale) lancent un appel à projets intitulé « Liger Bocage et Agroforesterie », pour conforter le bocage ligérien et le gérer durablement.
+ &lt;br /&gt;
+ L&amp;#039;utilisation de plants labellisés « Végétal local » et/ou issus du matériel forestier de reproduction (MFR) (50% minimum, en fonction de la disponibilité) et l&amp;#039;utilisation de techniques de paillage entièrement biodégradables sont obligatoires. La gestion durable de ces infrastructures agroécologiques via le déploiement des labels existants (« Haie », etc.) est également plébiscitée.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Procédure :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers de demande de candidature à l&amp;#039;appel à projets « Liger Bocage et Agroforesterie » doivent être adressés en 1 exemplaire papier à la DDT concernée et déposés en 1 exemplaire numérique sur la plateforme « démarches simplifiées ».
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers doivent doivent comporter :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  une délibération du maître d&amp;#039;ouvrage avec le plan de financement et l&amp;#039;échéancier de réa-lisation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le dossier de candidature à l&amp;#039;appel à projets « Liger bocage et Agroforesterie » dument complété avec ses pièces constitutives ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;engagement du maître d&amp;#039;ouvrage à adresser les connaissances acquises dans le cadre du projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  seuls les projets complets et recevables sont présentés en Comité Technique Liger Bocage au titre du plan de re-lance ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  un Relevé d&amp;#039;Identité Bancaire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Déposés au fil de l&amp;#039;eau, les dossiers seront examinés à un rythme régulier par le comité technique régional de l&amp;#039;Appel à projet « Liger bocage et agroforesterie », composé de la Région, l&amp;#039;Agence de l&amp;#039;Eau, l&amp;#039;Etat et les Départements volontaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N159" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Agriculture et agroalimentaire
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O159" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P159" s="1" t="inlineStr">
+        <is>
+          <t>10/01/2022</t>
+        </is>
+      </c>
+      <c r="R159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entreprises
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lycées et centres de formation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Particuliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités - Institutions - GIP
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Eligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets éligibles à cet appel à projets « Liger bocage et agroforesterie » visent à la préservation, la reconquête et la création des complexes bocagers et agroforestiers dans un objectif de restauration et de valorisation des continuités écologiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux de plantation s&amp;#039;inscrivant dans un cadre collectif seront privilégiés. Les projets devront pouvoir mobiliser les programmes d&amp;#039;aides et les cadres contractuels déployés par les partenaires (Contrat Nature 2050, Contrat territorial Eau, appel à projets « Plantations d&amp;#039;arbres et d&amp;#039;arbustes », programme « Plantons des haies » du plan de relance, etc.). Les projets pourront également intégrer les initiatives citoyennes développées par les partenaires (« 1 naissance, 1 arbre », « défi : 1 arbre, 1 mayennais », etc.) afin de garantir l&amp;#039;appropriation et la mobilisation du plus grand nombre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S159" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U159" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V159" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/appel-projets-liger-bocage-et-agroforesterie</t>
+        </is>
+      </c>
+      <c r="X159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la transition énergétique et de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Pôle Biodiversité et littoral
+&lt;/p&gt;
+&lt;p&gt;
+ Cyril Bellouard
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:cyril.bellouard&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  cyril.bellouard&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 28 20 54 45
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y159" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z159" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d01d-appel-a-projets-liger-bocage-et-agroforesteri/</t>
+        </is>
+      </c>
+      <c r="AA159" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB159" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF159" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG159" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH159" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="160" spans="1:34" customHeight="0">
+      <c r="A160" s="1">
+        <v>104561</v>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la labellisation et la gestion d'espaces naturels d'intérêt régional</t>
+        </is>
+      </c>
+      <c r="D160" s="1" t="inlineStr">
+        <is>
+          <t>Réserves naturelles régionales</t>
+        </is>
+      </c>
+      <c r="E160" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G160" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H160" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région souhaite constituer un réseau régional de sites labellisés en réserve naturelle régionale (RNR) représentatif de la biodiversité complémentaire des outils existants.
+&lt;/p&gt;
+&lt;p&gt;
+ Peuvent être labellisés en Réserve naturelle régionales pour une durée de 12 ans, des espaces naturel, agricole ou forestier présentant une diversité d&amp;#039;espèces et d&amp;#039;habitats naturels remarquables.
+&lt;/p&gt;
+&lt;p&gt;
+ A la demande des propriétaires concernés, la Région attribue ce label et apporte un soutien financier à des territoires mobilisés autour d&amp;#039;un projet partagé  (plan de gestion sur 6 ans et réglementation applicable) par les acteurs locaux et la communauté scientifique.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets de RNR, l&amp;#039;aide financière régionale est de 50% maximum du coût des études indispensables à la constitution du dossier de candidature à la labellisation RNR : diagnostic puis programme d&amp;#039;actions. L&amp;#039;aide est conditionnée au respect du guide méthodologique des plans de gestion de réserves naturelles.
+&lt;/p&gt;
+&lt;p&gt;
+ La demande de subvention doit alors comporter la demande du ou des propriétaires de labellisation de leurs terrains en RNR ainsi qu&amp;#039; un budget prévisionnel et un plan de financement.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les sites labellisés en réserve naturelle régionale, la Région soutient la mise en oeuvre du plan de gestion jusqu&amp;#039;à 40% du coût des opérations (aide portée à 50% pour les gestionnaires privés). L&amp;#039;animation et le suivi administratif du plan de gestion peuvent être financés à hauteur maximum de 2 500 € par an.
+&lt;/p&gt;
+&lt;p&gt;
+ Une convention de 3 ans formalise le montant maximum de l&amp;#039;aide régionale et les conditions de mise en oeuvre du partenariat.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N160" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Biodiversité
+International
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O160" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P160" s="1" t="inlineStr">
+        <is>
+          <t>22/12/2021</t>
+        </is>
+      </c>
+      <c r="R160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les modalités de constitution des dossiers relatifs aux Réserves naturelles régionales sont précisées au sein du règlement d&amp;#039;intervention. Les dépôts s&amp;#039;effectuent au fil de l&amp;#039;eau et sur la base d&amp;#039;éléments validés par les acteurs locaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S160" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U160" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V160" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/reserves-naturelles-regionales</t>
+        </is>
+      </c>
+      <c r="W160" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/les-aides/#/prod/connecte/F_RNR/depot/simple</t>
+        </is>
+      </c>
+      <c r="X160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la transition énergétique et de l&amp;#039;environnement
+ &lt;br /&gt;
+ Service Eau, biodiversité et déchets
+ &lt;br /&gt;
+ Pôle Biodiversité et littoral
+&lt;/p&gt;
+&lt;p&gt;
+ Cyril Bellouard
+ &lt;br /&gt;
+ 0228205445
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y160" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z160" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ebf5-reserves-naturelles-regionales/</t>
+        </is>
+      </c>
+      <c r="AA160" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB160" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF160" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG160" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH160" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="161" spans="1:34" customHeight="0">
+      <c r="A161" s="1">
+        <v>101202</v>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser un plan de gestion de haie</t>
+        </is>
+      </c>
+      <c r="E161" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G161" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H161" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I161" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L161" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En cohérence avec les dispositifs d&amp;#039;aide aux haies bocagères et à la filière bois énergie, le Département s&amp;#039;engage dans la promotion de Plans de gestion de la haie (PGH). À l&amp;#039;échelle d&amp;#039;une exploitation agricole voire de territoires communaux ou intercommunaux, les PGH ont pour objectif d&amp;#039;établir un programme pluriannuel de valorisation des haies bocagères alliant les contraintes de rentabilité et de production à une gestion durable et raisonnée des haies.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs du plan de gestion de la haie :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  estimation de la capacité de production durable en bois énergie
+ &lt;/li&gt;
+ &lt;li&gt;
+  diagnostic des types de haies, de leur état de conservation et de leur intérêt en terme de bois énergie, lutte contre l&amp;#039;érosion, biodiversité ou paysage
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Importance des aides :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  70 % du montant hors taxe de l&amp;#039;étude ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les projets individuels : plafond annuel de dépenses éligibles de 1 500 euros hors taxe par bénéficiaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les projets des collectivités : plafond de dépenses éligibles de 6 000 euros hors taxe par an (aide cumulable avec l&amp;#039;aide à l&amp;#039;animation de filière bois-énergie si l&amp;#039;étude est réalisée par un prestataire).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour être instruit sur l&amp;#039;exercice budgétaire de l&amp;#039;année en cours, le dossier devra être complet avant le 31 octobre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N161" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O161" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R161" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une étude pour la mise en place d&amp;#039;un approvisionnement mobilisant les ressources bocagères locales
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Porteurs de projets individuels :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  exploitants agricoles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  associations ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  particuliers ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  groupements pour un projet géographiquement continu.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Collectivités territoriales et leurs groupements.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S161" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U161" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V161" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-a-la-realisation-dun-plan.html</t>
+        </is>
+      </c>
+      <c r="W161" s="1" t="inlineStr">
+        <is>
+          <t>https://connexion.teleservices.calvados.fr</t>
+        </is>
+      </c>
+      <c r="X161" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service environnement du Département du Calvados
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mail :
+  &lt;a href="mailto:environnement&amp;#64;calvados.fr" rel="noopener" target="_blank"&gt;
+   environnement&amp;#64;calvados.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 02 31 57 15 68
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y161" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z161" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4e01-realiser-un-plan-de-gestion-de-haie/</t>
+        </is>
+      </c>
+      <c r="AA161" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB161" s="1" t="inlineStr">
+        <is>
+          <t>Entretien / restauration des haies</t>
+        </is>
+      </c>
+      <c r="AC161" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG161" s="1" t="inlineStr">
+        <is>
+          <t>30/08/2021</t>
+        </is>
+      </c>
+      <c r="AH161" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="162" spans="1:34" customHeight="0">
+      <c r="A162" s="1">
+        <v>101201</v>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la plantation de haies</t>
+        </is>
+      </c>
+      <c r="E162" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G162" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H162" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I162" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L162" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Département du Calvados facilite la création ou la restauration de haies au travers d&amp;#039;aides aux collectivités, exploitants agricoles, associations et particuliers.
+&lt;/p&gt;
+&lt;p&gt;
+ Éléments incontournables de nos paysages normands, les haies assurent une protection des cultures contre le vent, diminuent l&amp;#039;érosion des terres et permettent la régulation du régime des eaux. Elles sont également d&amp;#039;une grande utilité pour préserver la faune et la flore de nos territoires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M162" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ Nature des travaux aidés
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  création de haies bocagères nouvelles et les opérations de reconstitution ou d&amp;#039;enrichissement de haies bocagères existantes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  création ou réhabilitation de talus sur un linéaire de projet de plantation de haies ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  création de clôtures sur un linéaire de projet de plantation de haies (fourniture et mise en œuvre).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  1. Pour les collectivités :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Aide à hauteur de 70% du montant HT pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la fourniture et les travaux de mise en place des plants, paillages et protections gibiers ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux préparatoires du sol (création ou réhabilitation de talus) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux de plantation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la fourniture et la mise en œuvre des clôtures.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Plafonds de dépenses éligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Haie : 8€/m
+ &lt;/li&gt;
+ &lt;li&gt;
+  Haie avec clôtures : 12€/m
+ &lt;/li&gt;
+ &lt;li&gt;
+  Haie avec talus : 16€/m
+ &lt;/li&gt;
+ &lt;li&gt;
+  Haie avec talus et clôtures : 20€/m
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  2. Pour les porteurs de projets individuels
+ &lt;/strong&gt;
+ (exploitants agricoles, associations, particuliers ou groupement pour un projet géographiquement continu) :
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Importance des aides :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plantation de haies : 2.30 €/m
+ &lt;/li&gt;
+ &lt;li&gt;
+  Talus : 1.50 €/m
+ &lt;/li&gt;
+ &lt;li&gt;
+  Clôture : 1.50€/m
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cas de restauration d&amp;#039;une haie, le montant de subvention sera calculé sur la base d&amp;#039;un équivalent de linéaire planté correspondant au pourcentage de regarnissage.
+&lt;/p&gt;
+&lt;p&gt;
+ Une majoration de 20% du barème ci-dessus sera appliquée aux projets de plantations issus d&amp;#039;un plan de gestion de la haie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations pour les projets individuels, veuillez consulter les modalités d&amp;#039;aides en vigueur :
+ &lt;a href="https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-a-la-plantation-de-haies-.html" rel="noopener" target="_blank"&gt;
+  https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-a-la-plantation-de-haies-.html
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N162" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O162" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R162" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  projet de plantations sur une longueur cumulée supérieure ou égale à 300m ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  projet de plantations des parcelles non urbanisées et non urbanisables ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;intégralité des végétaux doit figurer
+  &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/Bocage/Liste-varietes-bocageres-eligibles-aide-haie-bocagere.pdf" rel="noopener" target="_blank"&gt;
+   dans la liste fournie
+  &lt;/a&gt;
+  ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plantations de jeunes plants,
+  cépée et bourrage : hauteur limitée à 1,0 m, haut-jet : hauteur limitée à 1,5 m ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en œuvre d&amp;#039;un plant par mètre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en œuvre d&amp;#039;un paillage naturel ou synthétique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les talus et clôtures ne sont pas éligibles seuls et doivent être sur un linéaire de plantation de haies.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour en savoir plus, consultez également les
+ &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/Bocage/aides-plantation-haies-conditions-d-obtention.pdf" rel="noopener" target="_blank"&gt;
+  conditions d&amp;#039;obtention des aides.
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S162" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T162" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U162" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V162" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-a-la-plantation-de-haie-2.html</t>
+        </is>
+      </c>
+      <c r="W162" s="1" t="inlineStr">
+        <is>
+          <t>https://connexion.teleservices.calvados.fr</t>
+        </is>
+      </c>
+      <c r="X162" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service environnement du Département du Calvados
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mail :
+  &lt;a href="mailto:environnement&amp;#64;calvados.fr" rel="noopener" target="_blank"&gt;
+   environnement&amp;#64;calvados.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 02 31 57 15 68
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y162" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z162" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7d69-favoriser-la-plantation-de-haies/</t>
+        </is>
+      </c>
+      <c r="AA162" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB162" s="1" t="inlineStr">
+        <is>
+          <t>Entretien / restauration des haies
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC162" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG162" s="1" t="inlineStr">
+        <is>
+          <t>30/08/2021</t>
+        </is>
+      </c>
+      <c r="AH162" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="163" spans="1:34" customHeight="0">
+      <c r="A163" s="1">
+        <v>101009</v>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Innvover en milieu rural sur les thématiques suivantes : développement économique, consommation de produits locaux, préservation du patrimoine agro-environnemental et tourisme</t>
+        </is>
+      </c>
+      <c r="C163" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E163" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes de la Dombes</t>
+        </is>
+      </c>
+      <c r="G163" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H163" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I163" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 80</t>
+        </is>
+      </c>
+      <c r="J163" s="1" t="inlineStr">
+        <is>
+          <t>Co-financement public obligatoire</t>
+        </is>
+      </c>
+      <c r="K163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour la période de programmation 2014-2020, le Groupe d&amp;#039;Action Locale (GAL), composé d&amp;#039;élus et d&amp;#039;acteurs locaux, a fait le choix d&amp;#039;axer l&amp;#039;intervention LEADER dans les 4 domaines suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;économie
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;environnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;agriculture et la pisciculture
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le tourisme
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour mettre en œuvre cette stratégie, le GAL dispose d&amp;#039;une enveloppe initiale de 1.995.800 € répartie entre les 4 fiches actions suivantes
+ &lt;a href="https://www.ccdombes.fr/entreprendre/programme-leader/" rel="noopener" target="_blank"&gt;
+  en téléchargement sur cette page
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Des exemples de projets réalisés
+ &lt;a href="https://www.ccdombes.fr/entreprendre/programme-leader/" rel="noopener" target="_blank"&gt;
+  sur cette page
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N163" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Tourisme
+Forêts
+Recyclage et valorisation des déchets
+Alimentation
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Biodiversité
+Modes actifs : vélo, marche et aménagements associés
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O163" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S163" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T163" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U163" s="1" t="inlineStr">
+        <is>
+          <t>GAL Dombes Saône</t>
+        </is>
+      </c>
+      <c r="V163" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ccdombes.fr/entreprendre/programme-leader/</t>
+        </is>
+      </c>
+      <c r="X163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Coordination générale du programme LEADER :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Laetitia DUCROZET
+ &lt;br /&gt;
+ territoire&amp;#64;ccdombes.fr
+ &lt;br /&gt;
+ 04 74 61 93 03
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Gestion et animation du programme LEADER :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Agathe DESFORET :
+ leader&amp;#64;ccdombes.fr
+ &lt;br /&gt;
+ 04 74 61 96 87
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y163" s="1" t="inlineStr">
+        <is>
+          <t>amelie.quillet@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z163" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56ac-innvover-en-milieu-rural-sur-les-thematiques-/</t>
+        </is>
+      </c>
+      <c r="AA163" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB163" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AD163" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG163" s="1" t="inlineStr">
+        <is>
+          <t>24/08/2021</t>
+        </is>
+      </c>
+      <c r="AH163" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="164" spans="1:34" customHeight="0">
+      <c r="A164" s="1">
+        <v>98640</v>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre les inondations</t>
+        </is>
+      </c>
+      <c r="D164" s="1" t="inlineStr">
+        <is>
+          <t>Prévention des inondations (PI)</t>
+        </is>
+      </c>
+      <c r="E164" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G164" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H164" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I164" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette aide s&amp;#039;inscrit dans le cadre de la compétence départementale en matière de solidarité territoriale et notamment au titre de l&amp;#039;article L.1111- 10 du CGCT qui précise que « le département peut contribuer au financement des projets dont la maîtrise d&amp;#039;ouvrage est assurée par les communes ou leurs groupements, à leur demande. ».
+&lt;/p&gt;
+&lt;p&gt;
+ Elle s&amp;#039;adresse exclusivement au volet de « prévention des inondations » de la GEMAPI.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Etudes ou aménagements visant à prévenir les inondations.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N164" s="1" t="inlineStr">
+        <is>
+          <t>Risques naturels
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O164" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Investissements  relatifs aux inondations  dues à un débordement de cours d&amp;#039;eau, ruissellement pluvial, submersion marine, remontée de nappe phréatique, à l&amp;#039;exclusion des inondations dues aux débordements de réseaux, relevant de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la réduction de la vulnérabilité des Etablissements Recevant du Public, des services publics, des réseaux et des infrastructures (diagnostics et travaux),
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion préventive de crise (achats de matériel),
+ &lt;/li&gt;
+ &lt;li&gt;
+  la culture du risque,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la prévention des inondations (ralentissement dynamique),
+ &lt;/li&gt;
+ &lt;li&gt;
+  la protection contre les inondations
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plafond des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant des études et travaux sera plafonné à 300 000€ par bénéficiaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;aide est plafonné à 50 % du coût de l&amp;#039;opération selon le principe suivant : un euro investi par le maître d&amp;#039;ouvrage génère un euro de subvention départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions et contreparties :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le bénéficiaire doit :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Adhérer à
+  &lt;a href="https://www.calvados.fr/accueil/le-departement/routes-environnement--territoire/amenagement-du-territoire/ingeeau.html" rel="noopener" target="_blank"&gt;
+   IngéEAU Calvados
+  &lt;/a&gt;
+  ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Déposer un dossier de demande avant le démarrage des travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communiquer sur l&amp;#039;aide accordée par le Département.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Important :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux ne doivent pas démarrer avant accord de subvention, sous peine de perdre le bénéfice de la subvention. Aucune autorisation de démarrage anticipé ne sera accordée avant réception du dossier définitif complet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S164" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T164" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U164" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V164" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/accueil/le-departement/routes-environnement--territoire/amenagement-du-territoire/ingeeau.html</t>
+        </is>
+      </c>
+      <c r="X164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conseil Départemental du Calvados
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contact administratif et financier :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ DGA Education, Culture, Attractivité, Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Direction du Développement Territorial et des Fonds Européens
+&lt;/p&gt;
+&lt;p&gt;
+ Service des territoires :
+ 02 31 57 11 25 ; territoires&amp;#64;calvados.fr&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contact technique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ DGA Aménagement et Environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de l&amp;#039;eau, du littoral et de la mer / IngéEAU : 02 31 57 15 64
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y164" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z164" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/76b6-lutter-contre-les-inondations/</t>
+        </is>
+      </c>
+      <c r="AA164" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB164" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC164" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG164" s="1" t="inlineStr">
+        <is>
+          <t>23/07/2021</t>
+        </is>
+      </c>
+      <c r="AH164" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="165" spans="1:34" customHeight="0">
+      <c r="A165" s="1">
+        <v>97357</v>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la restauration et la préservation des milieux aquatiques ainsi que l'amélioration de la gestion quantitative de la ressources en eau en période d'étiage</t>
+        </is>
+      </c>
+      <c r="E165" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G165" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H165" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I165" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 50</t>
+        </is>
+      </c>
+      <c r="K165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L165" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce programme d&amp;#039;aide est destiné aux maîtres d&amp;#039;ouvrage qui souhaitent mettre en œuvre des projets d&amp;#039;intérêt général dans deux domaines :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La restauration et la préservation des milieux aquatiques, cours d&amp;#039;eau et marais ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la création d&amp;#039;ouvrages collectifs  visant à améliorer la gestion quantitative de la ressource en eau en période d&amp;#039;étiage.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit de favoriser et d&amp;#039;accompagner les efforts d&amp;#039;investissement des maîtres d&amp;#039;ouvrage en poursuivant deux objectifs :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  améliorer les ressources en eau, en qualité et en quantité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  préserver et valoriser les zones humides du département.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les maitres d&amp;#039;ouvrage devront s&amp;#039;engager dans une gestion globale et solidaire amont-aval, en recherchant un équilibre nécessaire entre milieux et usages.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M165" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Restauration morphologique de cours d&amp;#039;eau, effacement d&amp;#039;ouvrage ou création de bras de contournement, réalisation de clotures et abreuvoirs en bordure de cours d&amp;#039;eau
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N165" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O165" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R165" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ communes ou leur groupements compétents dans ce domaine, associations syndicales, exploitations agricoles uniquement pour des projets collectifs de réserves d&amp;#039;eau à usage d&amp;#039;irrigation (études, travaux).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les dépenses éligibles sont :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études relatives à la révision, à la mise en oeuvre des actions ou au fonctionnement et à l&amp;#039;animation des Schémas d&amp;#039;Aménagement et de Gestion des Eaux (SAGE) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les opérations de restauration et de préservation des cours d&amp;#039;eau et leurs annexes (lit mineur, lit majeur, berge et ripisylve, ouvrages hydrauliques et continuité, espèces exotiques envahissantes) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les opérations de restauration et de préservation des marais (fossés et canaux, berge et ripisylve, ouvrages hydraulique et continuité, zones humides annexes, espèces aquatiques exotiques envahissantes) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création de réserves de substitution (Travaux et études préalables).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les travaux de restauration d&amp;#039;ouvrages avec un objectif autre que l&amp;#039;amélioration du fonctionnement des milieux aquatiques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;entretien régulier des ouvrages hydrauliques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux de recalibrage de canaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux visant à gérer la fréquentation touristique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion de l&amp;#039;espace,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux préconisés dans le cadre de mesures compensatoires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  tous autres travaux relevant d&amp;#039;autre règlements d&amp;#039;aides du Département.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S165" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T165" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U165" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="X165" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de l&amp;#039;Environnement, de l&amp;#039;Agriculture et de la Pêche - Service Eau
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02.28.85.86.38
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail :
+ &lt;a href="mailto:eau&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  eau&amp;#64;vendee.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y165" s="1" t="inlineStr">
+        <is>
+          <t>florian.sicard@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z165" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d58e-soutenir-la-restauration-et-la-preservation-d/</t>
+        </is>
+      </c>
+      <c r="AA165" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB165" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC165" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG165" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH165" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="166" spans="1:34" customHeight="0">
+      <c r="A166" s="1">
+        <v>97324</v>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la labellisation des espaces naturels sensibles en vue de soutenir leur préservation</t>
+        </is>
+      </c>
+      <c r="E166" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G166" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H166" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I166" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="K166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L166" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Schéma départemental des Espaces naturels Sensibles 2021-2026
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département de la Vendée a, depuis les années 1970, mené une politique de protection foncière des milieux naturels, par l&amp;#039;acquisition, la gestion et l&amp;#039;ouverture au public de sites d&amp;#039;intérêt écologique majeur au titre des Espaces Naturels Sensibles. Cette politique a vocation à préserver les habitats naturels remarquables du département et à les valoriser auprès du public (dans le respect de la sensibilité du milieu).
+&lt;/p&gt;
+&lt;p&gt;
+ A l&amp;#039;occasion de la mise en place de son deuxième schéma départemental des Espaces Naturels Sensibles 2021-2026, le Département a développé de nouvelles actions, qui vont au-delà de la politique d&amp;#039;acquisition historiquement mise en place. Parmi ces nouvelles mesures, un label Espace Naturel Sensible (ENS) est créé pour soutenir les projets de préservation des sites naturels, publics ou privés avec des enjeux forts pour la biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette reconnaissance permet au Département de fournir un accompagnement technique et financier à tout propriétaire et/ou gestionnaire souhaitant valoriser et participer à la protection de la biodiversité sur son patrimoine foncier grâce au dispositif présenté.
+&lt;/p&gt;
+&lt;p&gt;
+ Un site retenu doit faire l&amp;#039;objet d&amp;#039;une convention de labellisation entre le propriétaire du site, le gestionnaire du site (si différent) et le Département fixant les conditions d&amp;#039;attribution du label, le plan global et la participation accordée.
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention d&amp;#039;investissement : 80% HT
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention de fonctionnement : 50%  HT
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M166" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Inventaires naturalistes, études fonctionnelles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evaluation des enjeux écologiques du site
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédaction d&amp;#039;un plan de gestion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation du plan de gestion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de restauration des milieux naturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestion des milieux naturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;équipements et d&amp;#039;aménagement pour l&amp;#039;ouverture au public
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N166" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espaces verts
+Biodiversité
+Paysage
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O166" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R166" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ne peuvent être présentés au présent dispositif que les sites vendéens au caractère « naturel » ou « semi-naturel » : forêts, landes, zones humides, marais, prairie, dunes, tels qu&amp;#039;identifiés dans le schéma départemental des ENS 2021-2026.
+&lt;/p&gt;
+&lt;p&gt;
+ Les espaces verts et jardins, ne sont pas concernés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les sites candidats doivent justifier d&amp;#039;enjeux écologiques majeurs pour la Vendée : flore, faune, fonge, géotope et/ou habitats naturels patrimoniaux, protection de la qualité des cours d&amp;#039;eau, .... Ces enjeux seront étudiés et évalués par le Département avant validation ou non de la candidature, notamment au regard des données fournies par le candidat, des justificatifs fournis et des données disponibles dans la base de données du Département.
+&lt;/p&gt;
+&lt;p&gt;
+ Les sites candidats doivent proposer une ouverture au public qui peut être permanente (ex : aménagement simple d&amp;#039;accueil) ou temporaire (ex : animations sur la thématique de la biodiversité) sur tout ou partie du site, sans que cela ne puisse porter atteinte à la biodiversité et aux milieux naturels.
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant les subventions d&amp;#039;investissement, les projets éligibles sont les suivants : rédaction d&amp;#039;un plan de gestion ou d&amp;#039;une notice de gestion, opérations de création et restauration d&amp;#039;habitats naturels, opération initiale pour la lutte contre les espèces exotiques envahissantes, création d&amp;#039;ouvrages ou d&amp;#039;infastructures associés directement à la gestion des milieux naturels et création d&amp;#039;équioements et d&amp;#039;aménagement pour l&amp;#039;ouverture au public (hors signalétique ENS spécifique).
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant les subventions de fonctionnement, les suivis et études pour l&amp;#039;amélioration des connaissances, l&amp;#039;entretien des habitats et milieux naturels, le développement d&amp;#039;animation et outils de communication pour valoriser le site naturel.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S166" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T166" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U166" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="X166" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ Service Nature et biodiversité
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 40, rue Foch, 85923 LA ROCHE SUR YON cedex 9
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 28 85 86 48
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:nature&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  nature&amp;#64;vendee.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y166" s="1" t="inlineStr">
+        <is>
+          <t>sophie.gouel@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z166" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4519-accompagner-la-labellisation-des-espaces-natu/</t>
+        </is>
+      </c>
+      <c r="AA166" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB166" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC166" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG166" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH166" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="167" spans="1:34" customHeight="0">
+      <c r="A167" s="1">
+        <v>104686</v>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser le renouvellement et le reboisement de la forêt ligérienne en accompagnant les propriétaires forestiers a établir un diagnostic des parcelles à exploiter et à renouveler</t>
+        </is>
+      </c>
+      <c r="D167" s="1" t="inlineStr">
+        <is>
+          <t>Diagnostic préalable au renouvellement forestier</t>
+        </is>
+      </c>
+      <c r="E167" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G167" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier</t>
+        </is>
+      </c>
+      <c r="H167" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L167" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une dynamique de reboisement s&amp;#039;est mise en place en Pays de la Loire ces dernières années sous l&amp;#039;impulsion de plusieurs politiques publiques qui se sont avérées complémentaires. La réalisation d&amp;#039;un diagnostic préalable est indispensable avant toute décision de renouvellement d&amp;#039;une parcelle forestière. Ce diagnostic vise les objectifs suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  établir un état des lieux du peuplement existant et évaluer sa valeur économique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier les enjeux environnementaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  analyser les stations forestières et préconiser les essences adaptées ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  préconiser une méthode de renouvellement si nécessaire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ce diagnostic est conduit dans une perspective de reboisement sans préjuger de la décision du propriétaire ; il doit permettre un meilleur choix d&amp;#039;essences de renouvellement dans un contexte de changement climatique.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N167" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Agriculture et agroalimentaire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O167" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P167" s="1" t="inlineStr">
+        <is>
+          <t>30/09/2023</t>
+        </is>
+      </c>
+      <c r="Q167" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R167" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour qui ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les propriétaires forestiers privés ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les propriétaires publics de bois et forêts relevant du régime forestier, à l&amp;#039;exception de l&amp;#039;État.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le propriétaire doit être détenteur de droits réels et personnels sur une partie des propriétés concernées et doit être mandaté par l&amp;#039;ensemble des autres titulaires de droits. Le diagnostic devra être rédigé par une personne qualifiée : expert forestier, coopérative forestière, gestionnaire forestier professionnel, agents de l&amp;#039;Office national des forêts pour les forêts publiques. Il concernera une superficie minimale de 4 ha d&amp;#039;un seul tenant.
+&lt;/p&gt;
+&lt;p&gt;
+ —
+&lt;/p&gt;
+&lt;p&gt;
+ Le dépôt des dossiers se fait auprès de la DRAAF, guichet unique pour les aides au reboisement, qui centralise les demandes avant de les transmettre à la DAPA. L&amp;#039;instruction du dispositif est assurée par la DRAAF.
+&lt;/p&gt;
+&lt;p&gt;
+ Le règlement d&amp;#039;intervention est applicable jusqu&amp;#039;au 31 décembre 2022.
+ &lt;strong&gt;
+  Les demandes d&amp;#039;aides pourront être prises en compte jusqu&amp;#039;au 15 septembre 2022
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S167" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U167" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V167" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/diagnostic-prealable-au-renouvellement-forestier</t>
+        </is>
+      </c>
+      <c r="W167" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_RF_DIAG/depot/simple</t>
+        </is>
+      </c>
+      <c r="X167" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;agriculture, de la pêche et de l&amp;#039;agroalimentaire
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Alain Unvoas
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y167" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z167" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1767-diagnostic-prealable-au-renouvellement-forest/</t>
+        </is>
+      </c>
+      <c r="AA167" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF167" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG167" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH167" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="168" spans="1:34" customHeight="0">
+      <c r="A168" s="1">
+        <v>104687</v>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer le fonctionnement écologique de la Loire et de ses annexes hydrauliques</t>
+        </is>
+      </c>
+      <c r="D168" s="1" t="inlineStr">
+        <is>
+          <t>Contrat pour la Loire et ses annexes</t>
+        </is>
+      </c>
+      <c r="E168" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G168" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H168" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L168" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre de la stratégie Loire 2035 et des différents plans Loire Grandeur Nature, l&amp;#039;objectif est de restaurer dans son ensemble le fonctionnement de la Loire par plusieurs type d&amp;#039;actions :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  animation, suivi assurés par le Conservatoire d&amp;#039;Espace naturel pays de la Loire et le GIP Loire Estuaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  travaux expérimentaux sur le lit de la Loire (épis,...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  travaux de restauration des boires et annexes hydrauliques de la Loire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  projet de rehaussement du lit mineur de la Loire à Bellevue.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les projets doivent s&amp;#039;inscrire dans le programme d&amp;#039;actions identifiés dans le CLA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N168" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Forêts
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O168" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P168" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2015</t>
+        </is>
+      </c>
+      <c r="R168" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La lettre de demande d&amp;#039;aide doit être accompagnée des pièces suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Délibération du maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan de financement actualisé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification du projet dans le CLA et notice explicative
+ &lt;/li&gt;
+ &lt;li&gt;
+  N° de Siret
+ &lt;/li&gt;
+ &lt;li&gt;
+  Devis ou la cas échéant projet au stade APS
+ &lt;/li&gt;
+ &lt;li&gt;
+  Demande de dérogation (s&amp;#039;il y a lieu)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S168" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U168" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V168" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/contrat-pour-la-loire-et-ses-annexes</t>
+        </is>
+      </c>
+      <c r="X168" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la transition énergétique et de l&amp;#039;environnement
+ &lt;br /&gt;
+ Service Eau, biodiversité et déchets
+ &lt;br /&gt;
+ Pôle Eau et Loire
+&lt;/p&gt;
+&lt;p&gt;
+ Damien Masinski : 02 28 20 54 73
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y168" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z168" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1435-contrat-pour-la-loire-et-ses-annexes/</t>
+        </is>
+      </c>
+      <c r="AA168" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB168" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF168" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG168" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH168" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="169" spans="1:34" customHeight="0">
+      <c r="A169" s="1">
+        <v>104475</v>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Apporter un appui financier régional au fonctionnement des Parcs Naturels Régionaux mais également à la mise en oeuvre de certaines opérations relevant de leur charte</t>
+        </is>
+      </c>
+      <c r="D169" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux Parcs naturels régionaux des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="E169" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G169" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H169" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L169" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En tant que membre des syndicats mixtes de gestion, la Région Pays de la Loire apporte son concours financier au fonctionnement des Parcs Naturels Régionaux (participation statutaire) mais également à la mise en oeuvre de certaines opérations relevant de leur charte (subventions des programmes d&amp;#039;actions annuels) et portant sur les priorités régionales en matière d&amp;#039;environnement, à savoir :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la biodiversité, les milieux naturels et les paysages,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les énergies renouvelables,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;éducation à l&amp;#039;environnement et au développement durable,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la préservation de la ressource en eau dans une logique de bassin versant.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le soutien régional aux Parcs Naturels Régionaux s&amp;#039;exerce dans le cadre d&amp;#039;un Contrat de Parc triennal. Une convention financière d&amp;#039;application, adossée à ce Contrat de Parc, précise les conditions de mise en oeuvre du financement régional octroyé pour le programme d&amp;#039;actions annuel.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour mener à bien les objectifs conjoints, les Parcs naturels régionaux et la Région s&amp;#039;engagent dans un partenariat fluide, basé sur des échanges réguliers, confiants et transparents. Les modalités de mise en oeuvre de ce partenariat sont précisées dans les contrats de parc.
+&lt;/p&gt;
+&lt;p&gt;
+ Type de procédure : Papier
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N169" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Qualité de l'air
+Biodiversité
+International
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O169" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P169" s="1" t="inlineStr">
+        <is>
+          <t>11/01/2025</t>
+        </is>
+      </c>
+      <c r="S169" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T169" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U169" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V169" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/soutien-aux-parcs-naturels-regionaux-des-pays-de-la-loire</t>
+        </is>
+      </c>
+      <c r="W169" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_PNR/depot/simple</t>
+        </is>
+      </c>
+      <c r="X169" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la transition énergétique et de l&amp;#039;environnement
+ &lt;br /&gt;
+ Service Eau, biodiversité et déchets
+ &lt;br /&gt;
+ Pôle Biodiversité et littoral
+&lt;/p&gt;
+&lt;p&gt;
+ Cyril Bellouard
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:cyril.bellouard&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  cyril.bellouard&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 28 20 54 45
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y169" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z169" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bf4b-soutien-aux-parcs-naturels-regionaux-des-pays/</t>
+        </is>
+      </c>
+      <c r="AA169" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF169" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG169" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH169" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="170" spans="1:34" customHeight="0">
+      <c r="A170" s="1">
+        <v>102937</v>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la recherche de financements européens</t>
+        </is>
+      </c>
+      <c r="E170" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G170" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H170" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L170" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le service Développement et Coopération Européenne de la Région Île-de-France propose de vous aider dans votre recherche de financements européens.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre d&amp;#039;accompagnement des porteurs de projets s&amp;#039;articule autour de 3 phases :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Informer
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseiller
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appuyer au montage d&amp;#039;un projet européen innovant
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La Région propose de vous informer  par l&amp;#039;intermédiaire :
+ &lt;br /&gt;
+ - du site internet dédié : www.europeid.fr,
+ &lt;br /&gt;
+ - de journées ou webinaires d&amp;#039;information
+ &lt;br /&gt;
+ - de rendez-vous individuels.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle propose également de vous accompagner tout au long de votre  candidature.
+&lt;/p&gt;
+&lt;p&gt;
+ Après la phase de ciblage de vos besoins et d&amp;#039;identification des opportunités, elle peut assurer une veille individuelle sur les appels à projets européens susceptibles de vous intéresser, vous conseiller la réalisation des études de faisabilité, en décryptant les appels à projets . Elle peut également vous mettre en relation avec l&amp;#039;écosystème d&amp;#039;accompagnement  et des partenaires de projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces deux premières phases visent à aboutir à la construction de votre candidature. Le service développement et coopération européenne peut alors vous accompagner dans - le montage de votre projet
+ &lt;br /&gt;
+ - l&amp;#039;orientation vers les cellules ressources
+ &lt;br /&gt;
+ - la recherche de partenaires
+ &lt;br /&gt;
+ - la rédaction de votre candidature
+ &lt;br /&gt;
+ - sa relecture critique avant soumission
+&lt;/p&gt;
+&lt;p&gt;
+ Dans certains cas, la Région peut apporter son soutien au projet par l&amp;#039;intermédiaire d&amp;#039;une lettre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N170" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Jeunesse
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Alimentation
+Formation professionnelle
+Technologies numériques et numérisation
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Paysage
+International
+Appui méthodologique
+Animation et mise en réseau
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O170" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R170" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une structure francilienne.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S170" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U170" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V170" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europeidf.fr/les-financements-europeens/programmes-europeens-thematiques</t>
+        </is>
+      </c>
+      <c r="X170" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact au Conseil régional :
+&lt;/p&gt;
+&lt;p&gt;
+ europe&amp;#64;iledefrance.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y170" s="1" t="inlineStr">
+        <is>
+          <t>veronique.hostein@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z170" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/38e4-aider-a-la-recherche-de-financements-europeen/</t>
+        </is>
+      </c>
+      <c r="AA170" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB170" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG170" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2021</t>
+        </is>
+      </c>
+      <c r="AH170" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="171" spans="1:34" customHeight="0">
+      <c r="A171" s="1">
+        <v>102631</v>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets de valorisation et de protection de la biodiversité et de réhabilitation d'espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="D171" s="1" t="inlineStr">
+        <is>
+          <t>Programme Patrimoine Naturel</t>
+        </is>
+      </c>
+      <c r="E171" s="1" t="inlineStr">
+        <is>
+          <t>Fondation du Patrimoine</t>
+        </is>
+      </c>
+      <c r="G171" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H171" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L171" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Depuis sa création, la Fondation du patrimoine agit pour rendre la France plus belle et ce en soutenant la restauration et la préservation de tous types de patrimoine. Les habitats naturels, les espèces animales et végétales, les formations géologiques, physiques et biologiques constituent le patrimoine naturel et font partie de notre histoire et de l&amp;#039;identité culturelle de notre pays.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez trouver une aide financière pour mener des
+ &lt;strong&gt;
+  projets liés à la préservation du patrimoine naturel et la biodiversité
+ &lt;/strong&gt;
+ ? Au travers son programme Patrimoine Naturel, la Fondation du patrimoine récompense des actions de réhabilitation d&amp;#039;espaces naturels ayant un impact positif sur la biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle mobilise des fonds publics et privés (notamment via le mécénat d&amp;#039;entreprises locales et nationales) pour accompagner ces projets.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M171" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Les
+  &lt;strong&gt;
+   arbres têtards du Marais poitevin
+  &lt;/strong&gt;
+  : préservation et plantation d&amp;#039;une espèce d&amp;#039;arbre emblématique de la Vendée, menacée par les maladies.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Eco-Tig en Provence
+  &lt;/strong&gt;
+  : ensemble de petits chantiers pour préserver la biodiversité réalisé par des personnes sous main de justice.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N171" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O171" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R171" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Espaces protégés ou reconnus au titre du Code de l&amp;#039;Environnement (parc national, réserve naturelle, parc naturel régional, site classé loi de mai 1930, espace « Natura 2000 », espace classé de protection du biotope et terrains des conservatoires d&amp;#039;espaces naturels).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Espaces Naturels Sensibles et Espaces remarquables du Littoral régis par le Code de l&amp;#039;Urbanisme.
+ &lt;/li&gt;
+ &lt;li&gt;
+  ZNIEFF (zone naturelle d&amp;#039;intérêt écologique, faunistique et floristique) de type I et II.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  À noter
+ &lt;/strong&gt;
+ : les personnes privées peuvent bénéficier de l&amp;#039;aide en cas de convention de gestion avec un organisme associatif ou public.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S171" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T171" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U171" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V171" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fondation-patrimoine.org/c/soumettre-un-projet/obtenir-une-aide-financiere/programme-patrimoine-naturel-et-biodiversite/67</t>
+        </is>
+      </c>
+      <c r="X171" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez
+ Michel Doffagne :
+ &lt;a href="mailto:michel.doffagne&amp;#64;fondation-patrimoine.org" rel="noopener" target="_blank"&gt;
+  michel.doffagne&amp;#64;fondation-patrimoine.org
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y171" s="1" t="inlineStr">
+        <is>
+          <t>fanny.renaud@fondation-patrimoine.org</t>
+        </is>
+      </c>
+      <c r="Z171" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ed4f-financer-des-projets-de-valorisation-et-de-pr/</t>
+        </is>
+      </c>
+      <c r="AA171" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB171" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC171" s="1" t="inlineStr">
+        <is>
+          <t>Fondation du patrimoine</t>
+        </is>
+      </c>
+      <c r="AE171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG171" s="1" t="inlineStr">
+        <is>
+          <t>13/10/2021</t>
+        </is>
+      </c>
+      <c r="AH171" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="172" spans="1:34" customHeight="0">
+      <c r="A172" s="1">
+        <v>101589</v>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets de valorisation et de protection de la biodiversité et de réhabilitation d'espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="C172" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E172" s="1" t="inlineStr">
+        <is>
+          <t>Fondation du Patrimoine</t>
+        </is>
+      </c>
+      <c r="G172" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H172" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L172" s="1" t="inlineStr">
+        <is>
+          <t>Vous souhaitez trouver une aide financière complémentaire ou du mécénat pour des projets liés à la préservation du patrimoine naturel et la biodiversité.
+&lt;br /&gt;
+&lt;br /&gt;
+La Fondation du patrimoine vous aide à financer des projets en mobilisant des fonds publics et privés (crowfunding, mécénat d&amp;#039;entreprises locales et nationales). Ces fonds aident à financer des projets à dimension écologique ou naturelle, notamment des travaux de réhabilitation d&amp;#039;espaces naturels, facilitant la reproduction d&amp;#039;espèces animales ou végétales menacées...</t>
+        </is>
+      </c>
+      <c r="N172" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O172" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R172" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une commune ou une intercommunalité comptant sur son territoire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des espaces protégés ou reconnus au titre du Code de l&amp;#039;Environnement (parc national, réserve naturelle, parc naturel régional, site classé loi de mai 1930, espace « Natura 2000 », espace classé de protection du biotope et terrains des conservatoires d&amp;#039;espaces naturels) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des Espaces Naturels Sensibles et Espaces remarquables du Littoral régis par le Code de l&amp;#039;Urbanisme ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des ZNIEFF (zone naturelle d&amp;#039;intérêt écologique, faunistique et floristique) de type I et II.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S172" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T172" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U172" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V172" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fondation-patrimoine.org/c/soumettre-un-projet/obtenir-une-aide-financiere/programme-patrimoine-naturel-et-biodiversite/67</t>
+        </is>
+      </c>
+      <c r="X172" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez la Fondation du patrimoine :
+ &lt;a href="https://www.fondation-patrimoine.org/contact" rel="noopener" target="_blank"&gt;
+  https://www.fondation-patrimoine.org/contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y172" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z172" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f1d8-financer-des-projets-de-valorisation-et-de-pr/</t>
+        </is>
+      </c>
+      <c r="AA172" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB172" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC172" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG172" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH172" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="173" spans="1:34" customHeight="0">
+      <c r="A173" s="1">
+        <v>101582</v>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour la biodiversité, l'environnement et les paysages</t>
+        </is>
+      </c>
+      <c r="E173" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture</t>
+        </is>
+      </c>
+      <c r="G173" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H173" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L173" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nous vous aidons à préserver et valoriser la biodiversité, l&amp;#039;environnement et les paysages en lien avec les agriculteurs et les forestiers de votre territoire. Nous proposons des solutions concertées pour restaurer les écosystèmes, promouvoir les pratiques et renforcer la résilience des territoires tout en conciliant les enjeux environnementaux, économiques et paysagers.&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N173" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Agriculture et agroalimentaire
+Biodiversité
+Paysage
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O173" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S173" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U173" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V173" s="1" t="inlineStr">
+        <is>
+          <t>https://chambres-agriculture.fr/</t>
+        </is>
+      </c>
+      <c r="X173" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre chambre d&amp;#039;agriculture (annuaire) : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y173" s="1" t="inlineStr">
+        <is>
+          <t>anne.lemaire@apca.chambagri.fr</t>
+        </is>
+      </c>
+      <c r="Z173" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3118-amenager-les-espaces-agricoles-et-forestiers-/</t>
+        </is>
+      </c>
+      <c r="AA173" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB173" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC173" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture France</t>
+        </is>
+      </c>
+      <c r="AE173" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG173" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH173" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="174" spans="1:34" customHeight="0">
+      <c r="A174" s="1">
+        <v>97346</v>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets de plantation de haies bocagères et de bosquets</t>
+        </is>
+      </c>
+      <c r="D174" s="1" t="inlineStr">
+        <is>
+          <t>Plantations de haies et de bosquets en zone rurale</t>
+        </is>
+      </c>
+      <c r="E174" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G174" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H174" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I174" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L174" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Plan Vendée Biodiversité Climat -
+  Plantation de haies et de bosquets en zone rurale
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le présent dispositif vise à accompagner l&amp;#039;élaboration de projets de plantation de haies bocagères et de bosquets pour valoriser le paysage rural et favoriser la biodiversité par le choix des végétaux adaptés aux sols et aux paysages ainsi qu&amp;#039;au contexte du réchauffement climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ Le coût de l&amp;#039;accompagnement technique est plafonné à 1 000€ HT. Le coût des travaux est plafonné à 12€ HT le ml pour les haies avec paillage biodégradable, 12€ HT le ml pour les haies avec paillage biodégradable avec talus avec fossé, 12 € HT le ml pour les haies double ou triple.
+15€ HT par arbre pour les alignements d&amp;#039;arbres 4000 € HT par hectare pour les bosquets.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N174" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Agriculture et agroalimentaire
+Biodiversité
+Paysage
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O174" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R174" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les dépenses éligibles concernant l&amp;#039;accompagnement technique, les travaux et le matériel nécessaire à la réalisation des projets de plantations sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;accompagnement technique du projet,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;achat des végétaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;achat des matériaux relatifs à la plantation (paillage biodégradable, protection et tuteurage),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux de préparation de terrain,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux de plantation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la préparation ou la fourniture du paillage biodégradable,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la pose du paillage biodégradable, des protections et du tuteurage.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Tout projet de plantations doit tenir compte de la liste des essences subventionnées par le Département
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les plantations à proximité des zones bâties, il convient de se référer aux fascicules « Planter dans ... » réalisée par le C.A.U.E. en concertation avec la Chambre d&amp;#039;Agriculture. Ces plaquettes sont téléchargeables sur le site du CAUE (
+ &lt;a href="https://www.caue85.com" rel="noopener" target="_blank"&gt;
+  https://www.caue85.com
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+ ).
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles doivent concerner les projets hors remembrement et sans finalité productive relatifs :&lt;/p&gt;&lt;p&gt;-  hors zone
+bâtie, aux plantations de haies ou au regarnissage de haies existantes y
+compris autour des sièges d’exploitation et des bâtiments agricoles avec un
+minimum de 200 mètres linéaires en continu ou en discontinu pouvant aller
+jusqu’à une emprise de 10 mètres de large.&lt;/p&gt;&lt;p&gt;Les haies peuvent être doubles ou triples dans la limite de distances de 1,5
+ml maximum sur la ligne et espacées de 0,75 ml entre ligne (plantations à
+réaliser en quinconce).Au-delà de 1,5 ml de large entre le pied des arbres et/ou de 3 lignes
+espacées de plus de 0,75 ml, la plantation sera rattachée au boisement (subvention
+surfacique).&lt;/p&gt;&lt;p&gt;- aux constitutions de bosquets entre 1 500
+m² et 50 000 m² (0,15 ha et 5 ha). &lt;/p&gt;&lt;ul&gt;&lt;li&gt;
+&lt;p&gt;Les
+bosquets seront constitués au minimum de 4 essences différentes.&lt;/p&gt;
+&lt;p&gt; La
+subvention ne doit pas avoir pour objet de financer des plantations visant à se
+mettre en conformité avec la règlementation.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Du
+point de vue de la biodiversité, les plantations réalisées au minimum sur 2
+lignes ainsi que sur talus sont préconisées. De même, lorsque cela est
+possible, la réalisation de haies sur talus et terrains en pente doit se faire
+perpendiculairement à la pente (lutte contre l’érosion des sols, réserve en eau
+en profondeur,…).&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S174" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T174" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U174" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="V174" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vendee.fr/plantations-de-haies-et-de-bosquets-en-zone-rurale</t>
+        </is>
+      </c>
+      <c r="X174" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de l&amp;#039;Environnement, de l&amp;#039;Agriculture et de la Pêche
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Service Agriculture et Pêche
+&lt;/p&gt;
+&lt;p&gt;
+ 40, rue du Maréchal Foch
+85923 LA ROCHE-SUR-YON CEDEX 9
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02.28.85.86.42    Fax : 02.51.44.20.25
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail :
+ &lt;a href="mailto:agriculture&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  agriculture&amp;#64;vendee.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y174" s="1" t="inlineStr">
+        <is>
+          <t>gaelle.daviaud@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z174" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a25a-accompagner-les-projets-de-plantation-de-haie/</t>
+        </is>
+      </c>
+      <c r="AA174" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB174" s="1" t="inlineStr">
+        <is>
+          <t>Entretien / restauration des haies
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC174" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG174" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH174" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="175" spans="1:34" customHeight="0">
+      <c r="A175" s="1">
+        <v>165844</v>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les refuges de montagne</t>
+        </is>
+      </c>
+      <c r="D175" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux refuges de montagne</t>
+        </is>
+      </c>
+      <c r="E175" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G175" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H175" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens. L&amp;#039;aide &amp;#34;Soutien aux refuges de montagne&amp;#34; s&amp;#039;inscrit dans le champs hors Espaces valléens.&lt;br /&gt; &lt;br /&gt; Les refuges de montagne font partie des hébergements touristiques emblématiques du massif&lt;br /&gt; des Alpes, lequel concentre la majorité du parc français. Quelle que soit l’altitude, ces bâtiments rassemblent plusieurs fonctions complémentaires pour les territoires de montagne :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Support des différentes activités ludiques et sportives de montagne&lt;/li&gt; 	&lt;li&gt;Fonction générale d’abri de sécurité en montagne et de surveillance&lt;/li&gt; 	&lt;li&gt;Lieu d’initiation à la montagne, d’échanges, de rencontres et d’apprentissage&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Compte tenu de leurs différentes fonctions, ils contribuent au renouvellement des clientèles en montagne et constituent des lieux d’expérimentation et d’innovation. Leur situation particulière d’hébergement en site isolé de montagne induit également des contraintes fortes que ce soit en matière d’exploitation ou d’investissement ainsi qu&amp;#039;un modèle économique plus fragile que d’autres hébergements touristiques plus classiques.&lt;br /&gt; &lt;br /&gt; Objectifs de la CIMA : conforter et pérenniser l’offre de refuges gardés sur le massif alpin en&lt;br /&gt; cohérence avec les aspirations des nouvelles clientèles et dans le sens de la transition écologique.&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt; &lt;p&gt;Conformément au décret n° 2007-407 du 23 mars 2007, un refuge est un établissement d&amp;#039;hébergement recevant du public gardé ou non, situé en altitude dans un site isolé.&lt;br /&gt;&lt;/p&gt;&lt;p&gt; Son isolement est caractérisé par l&amp;#039;absence d&amp;#039;accès tant par voie carrossable que par remontée mécanique de type téléporté ouvertes au public et par l&amp;#039;inaccessibilité pendant au moins une partie de l&amp;#039;année aux véhicules et engins de secours.&lt;br /&gt; Le refuge est situé en zone de montagne, au sens du chapitre Ier du titre Ier de la loi n° 85-30 du 9 janvier 1985 relative au développement et à la protection de la montagne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N175" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O175" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Associations ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;établissements publics et privés ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;entreprises publiques et privées ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Groupements d’intérêt public (GIP) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;structures de réseaux.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Types d’actions éligibles :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Les projets de création, rénovation ou réhabilitation exemplaire de refuges de montagne. Ces projets incluent une exigence de performance énergétique, d’utilisation de ressources et matériaux locaux biosourcés et de consommation d’énergies renouvelables. Ils visent le renforcement quantitatif et qualitatif de l’offre touristique des espaces valléens. Pour information, les projets de petits équipements visant la transition énergétique et écologique des refuges sont éligibles dans le cadre du dispositif « refuges zéro fumée ».&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;équipements nécessitant l’utilisation d’énergies fossiles ;&lt;/li&gt; 	&lt;li&gt;valorisation du temps de travail d’installation dans la part d’autofinancement.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Critères d’éco conditionnalité :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;diminution des consommations d’énergie primaire, augmentation de la part des énergies renouvelables et utilisation de matériaux biosourcés sur les bâtiments rénovés ;&lt;/li&gt; 	&lt;li&gt;concernant les réseaux de chaleur utilisant du bois énergie, rayon d’approvisionnement raisonnable (à titre indicatif : environ 80km), attesté par des contrats d’approvisionnement adossés à des Projet alimentaires territoriaux (PAT) ;&lt;/li&gt; 	&lt;li&gt;priorité aux outils dématérialisés dans la conception et la mise en œuvre des opérations de communication ainsi que dans les moyens d’information du public.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Critères d’éligibilité :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les actions devront impérativement s’intégrer dans la stratégie de diversification touristique toutes saisons mise en œuvre par les territoires « espaces valléens » ;&lt;/li&gt; 	&lt;li&gt;les projets devront nécessairement participer au renforcement de l’offre d’itinérance alpine.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Critères de priorisation :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;utilisation de bois certifié Bois des Alpes ;&lt;/li&gt; 	&lt;li&gt;refuges qui sont localisés sur des axes d’itinérance reconnus d’intérêt interrégional ;&lt;/li&gt; 	&lt;li&gt;projets qui mobilisent conjointement le dispositif « refuges zéro fumés ».&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S175" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U175" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V175" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-refuges-montagne</t>
+        </is>
+      </c>
+      <c r="W175" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_CIMAREFU/depot/simple</t>
+        </is>
+      </c>
+      <c r="X175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Service Montagne et Massif Alpin&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y175" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z175" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-refuges-de-montagne-1/</t>
+        </is>
+      </c>
+      <c r="AA175" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF175" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG175" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH175" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="176" spans="1:34" customHeight="0">
+      <c r="A176" s="1">
+        <v>165849</v>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les parcs naturels régionaux</t>
+        </is>
+      </c>
+      <c r="D176" s="1" t="inlineStr">
+        <is>
+          <t>Parcs naturels régionaux</t>
+        </is>
+      </c>
+      <c r="E176" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G176" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H176" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L176" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Soutien aux projets en investissement permettant la déclinaison des orientations définies dans la charte.&lt;/p&gt;
+&lt;p&gt;Aide pour les études et les travaux pour les Maisons de Parcs (construction, rénovation...).&lt;br /&gt; Soutien pour les projets inscrits au contrat de Parc.&lt;/p&gt;
+&lt;p&gt;Soutien aux projets permettant la déclinaison des orientations définies dans la charte, notamment en matière d’éducation à l’environnement, de promotion collective de la marque Valeurs Parcs…&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N176" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O176" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P176" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="R176" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Syndicats mixtes de gestion des Parcs naturels régionaux, communes et leur groupements.&lt;/p&gt;&lt;p&gt;Projet inscrit au contrat de Parc en cours de validité ou concernant des travaux pour les Maisons de Parcs.&lt;/p&gt;
+&lt;p&gt;Projets constituant une déclinaison des orientation de la charte du PNR.&lt;br /&gt; En priorité les projets relatifs à l&amp;#039;éducation au territoire.&lt;/p&gt; &lt;p&gt;Dépôt des demandes de subvention tout au long de l’année sur le portail Région dédié.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S176" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U176" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V176" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/creation-renouvellement-gestion-et-investissements-pour-les-parcs-naturels-regionaux</t>
+        </is>
+      </c>
+      <c r="W176" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PARCNR/depot/simple</t>
+        </is>
+      </c>
+      <c r="X176" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:pnr&amp;#64;maregionsud.fr"&gt;pnr&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y176" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z176" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/parcs-naturels-regionaux/</t>
+        </is>
+      </c>
+      <c r="AA176" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF176" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG176" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH176" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="177" spans="1:34" customHeight="0">
+      <c r="A177" s="1">
+        <v>165851</v>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place le dispositif ports propres et ports propres actifs en biodiversité</t>
+        </is>
+      </c>
+      <c r="D177" s="1" t="inlineStr">
+        <is>
+          <t>Dispositif ports propres et ports propres actifs en biodiversité</t>
+        </is>
+      </c>
+      <c r="E177" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G177" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H177" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K177" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L177" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il s’agit d’accompagner le développement durable des activités maritimes en promouvant les certifications Ports propres et les Ports propres actifs en biodiversité et la charte des ports.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N177" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O177" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P177" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="R177" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Collectivités&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;entreprises&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;associations&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les modalités d’interventions de la Région relèvent du régime des aides directes (subventions d’investissement ou de fonctionnement).&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Sont éligibles:&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;toutes les opérations qui participent au développement durable des activités maritimes.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Sur le plan des investissements, le soutien de la Région porte uniquement sur les travaux d’aménagement ou mise en place d’équipements réalisés sur les infrastructures. Sont exclus les équipements de type mobilier&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S177" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U177" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V177" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/dispositif-ports-propres-et-ports-propres-actifs-en-biodiversite</t>
+        </is>
+      </c>
+      <c r="W177" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PORTPROP/depot/simple</t>
+        </is>
+      </c>
+      <c r="X177" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Gilles Giorgetti : &lt;a href="mailto:ggiorgetti&amp;#64;maregionsud.fr"&gt;ggiorgetti&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y177" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z177" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dispositif-ports-propres-et-ports-propres-actifs-en-biodiversite-1/</t>
+        </is>
+      </c>
+      <c r="AA177" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE177" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF177" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG177" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH177" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="178" spans="1:34" customHeight="0">
+      <c r="A178" s="1">
+        <v>165852</v>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>Moderniser les bases nautiques</t>
+        </is>
+      </c>
+      <c r="D178" s="1" t="inlineStr">
+        <is>
+          <t>Modernisations des bases nautiques</t>
+        </is>
+      </c>
+      <c r="E178" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G178" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H178" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L178" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il s&amp;#039;agit de moderniser les infrastructures portuaires et nautiques du littoral régional.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N178" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O178" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P178" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="R178" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Collectivités&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Chambres consulaires&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les modalités d’interventions de la Région relèvent du régime des aides directes (subventions d’investissement ou de fonctionnement.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Sont éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;toutes les opérations d’investissement des ports de plaisance de pêche qui visent à leur transition écologique et énergétique promue par la norme « Ports Propres », au développement des activités maritimes et à l’aménagement du territoire.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Pour les bases nautiques, sont éligibles toutes les opérations d’investissement qui visent à la création et à la modernisation des infrastructures qui participent à favoriser la pratique et l’enseignement des sports nautiques pour tous.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S178" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U178" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V178" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/modernisations-des-bases-nautiques</t>
+        </is>
+      </c>
+      <c r="W178" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_MODERNAUT/depot/simple</t>
+        </is>
+      </c>
+      <c r="X178" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Gilles GIORGETTI : &lt;a href="mailto:ggiorgetti&amp;#64;maregionsud.fr"&gt;ggiorgetti&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y178" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z178" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/modernisations-des-bases-nautiques-1/</t>
+        </is>
+      </c>
+      <c r="AA178" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF178" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG178" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH178" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="179" spans="1:34" customHeight="0">
+      <c r="A179" s="1">
+        <v>165853</v>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser les publics à la mer</t>
+        </is>
+      </c>
+      <c r="D179" s="1" t="inlineStr">
+        <is>
+          <t>Sensibilisation des publics à la mer</t>
+        </is>
+      </c>
+      <c r="E179" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G179" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H179" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K179" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L179" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il s&amp;#039;agit de développer la sensibilisation des publics dans tous les domaines ayant traits à la mer et au littoral (préservation des espaces marins et littoraux, circuits courts des produits de la mer, modification des comportements…), d&amp;#039;utiliser le Parlement de la mer comme ‘ caisse de résonance’ pour faire savoir et partager le savoir-faire, promouvoir l’identité maritime de notre région et développer la connaissance des métiers de la mer pour participer au développement de l’emploi maritime.&lt;br /&gt; Les aides accordées sont des subventions de fonctionnement.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Elles sont donc examinées sur la base d’un programme d’activités ou d’actions spécifique explicitement identifiées :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Sur des actions ou des campagnes régionales sur la protection de l’environnement marin et littoral, sur les changements de comportements et sur le patrimoine maritime.&lt;/li&gt; 	&lt;li&gt; Sur la promotion et le développement de l’emploi maritime pour toutes et tous sur le territoire régional, sur l’accompagnement vers l’emploi maritime (maritimisation des compétences, validation des acquis de l’expérience, etc. ..,) sur la sensibilisation des acteurs de l’emploi aux métiers de l’économie maritime, sur le soutien de l’égalité femmes-hommes dans les métiers maritimes et sur la contribution à l’objectif national de 32 % de métiers mixtes (contre 12 % actuellement.)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N179" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O179" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P179" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="R179" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Entreprises&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités territoriales et leurs groupements&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Établissements publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Organismes d’études et de recherche…&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Projets se déroulant sur le territoire régional&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S179" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U179" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V179" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/sensibilisation-des-publics-a-la-mer</t>
+        </is>
+      </c>
+      <c r="W179" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_MERSENS/depot/simple</t>
+        </is>
+      </c>
+      <c r="X179" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Martine CHEVALIER : &lt;a href="mailto:MCHEVALIER&amp;#64;maregionsud.fr"&gt;MCHEVALIER&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y179" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z179" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibilisation-des-publics-a-la-mer-1/</t>
+        </is>
+      </c>
+      <c r="AA179" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE179" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF179" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG179" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH179" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="180" spans="1:34" customHeight="0">
+      <c r="A180" s="1">
+        <v>165855</v>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'adaptation des littoraux au changement climatique et la gestion souple du trait de côte pour faire face aux enjeux d’érosion des plages et de submersion</t>
+        </is>
+      </c>
+      <c r="D180" s="1" t="inlineStr">
+        <is>
+          <t>Nos territoires d'abord adaptation des littoraux au changement climatique volet 2</t>
+        </is>
+      </c>
+      <c r="E180" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G180" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H180" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K180" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L180" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Soutenir l&amp;#039;adaptation des littoraux au changement climatique et la gestion souple du trait de côte pour faire face aux enjeux d’érosion des plages et de submersion dont les projets d’investissements sont inscrits dans les Contrats ‘Nos territoires d’abord’.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Collectivités territoriales ou leurs groupements&lt;/li&gt; 	&lt;li&gt;des syndicats mixtes&lt;/li&gt; 	&lt;li&gt;des établissements publics gestionnaires de sites.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N180" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O180" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P180" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="R180" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’accompagnement de la Région s’appuie sur les modalités du Dispositif ‘Trait de côte’ adopté en 2021 avec trois volets :&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Volet 1 :&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Il concerne la définition de stratégies territoriales de gestion du trait de côte :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;« la Région accompagne les collectivités qui anticipent et planifient l’avenir de leur front de mer face au changement climatique ».&lt;/li&gt; 	&lt;li&gt;L’aide apportée est une aide à la planification pour inciter les porteurs de projets à définir des futurs projets à la bonne échelle spatiale et temporelle. Elle concerne les études, les frais de conception et d’ingénierie aboutissant à la définition d’un document de nature stratégique (planification).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Volet 2 :&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Il concerne la définition de stratégies locales relatives aux réaménagements d’espaces littoraux particulièrement vulnérables et à la mise en œuvre de travaux de requalification des sites balnéaires majeurs :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;« la Région accompagne les collectivités ou les EPCI qui (ré)inventent les littoraux de demain et renforcent leur attractivité ».&lt;/li&gt; &lt;/ul&gt;
+&lt;ul&gt; 	&lt;li&gt;L’aide de la Région pourra porter à la fois sur l’ingénierie (étude préalable) ou sur la réalisation de travaux quand le projet est suffisamment abouti.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Nota : &lt;/strong&gt;Pour les aides à l’investissement, le projet devra être inscrit dans les Contrats ’Nos territoires d’Abord’.&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Volet 3 : &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Il concerne la mise en œuvre de travaux d’adaptation des plages face au risque d’érosion et de mise en œuvre de solutions fondées sur la nature, pour des « Plages de caractère en Méditerranée » :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;« la Région accompagne les collectivités qui osent le pari de plages plus naturelles et résilientes face au changement climatique ».&lt;/li&gt; 	&lt;li&gt;Afin de permettre l’émergence de projets ambitieux et de qualité, une aide à l’ingénierie pourra être envisagée en amont afin d’affiner les projets (cf point d) ci-dessus).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;L’aide apportée par la Région pourra porter à la fois sur l’ingénierie (étude, conception) et sur la réalisation de travaux sur les plages.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S180" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U180" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V180" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/nos-territoires-dabord-adaptation-des-littoraux-au-changement-climatique-volet-2</t>
+        </is>
+      </c>
+      <c r="W180" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_LITTOVOL2/depot/simple</t>
+        </is>
+      </c>
+      <c r="X180" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Thierry CORNELOUP : &lt;a href="mailto:tcorneloup&amp;#64;maregionsud.fr"&gt;tcorneloup&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y180" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z180" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/nos-territoires-d-abord-adaptation-des-littoraux-au-changement-climatique-volet-2/</t>
+        </is>
+      </c>
+      <c r="AA180" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE180" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF180" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG180" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH180" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="181" spans="1:34" customHeight="0">
+      <c r="A181" s="1">
+        <v>165856</v>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d’expérimentation, d’innovation et de développement durable des activités économiques maritimes</t>
+        </is>
+      </c>
+      <c r="D181" s="1" t="inlineStr">
+        <is>
+          <t>Nos territoires d'abord développement durable des activités nautiques</t>
+        </is>
+      </c>
+      <c r="E181" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G181" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H181" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K181" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L181" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif affiché est d’accompagner le développement durable des activités maritimes, en particulier le secteur du nautisme.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; Concrètement, il s’agit de soutenir les projets portés par les territoires ou les entreprises qui participent à l’expérimentation, à l’innovation et au développement durable des activités économiques maritimes. L’intervention de la Région porte alors essentiellement sur la partie immobilière. Tout type de projet peut être considéré : aménagement de zones économiques, implantation ou modernisation des structures économiques.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Collectivités&lt;/li&gt; 	&lt;li&gt; entreprises&lt;/li&gt; 	&lt;li&gt;associations&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Projets situés sur le territoire régional&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N181" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O181" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P181" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="R181" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Projets situés sur le territoire régional&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S181" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U181" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V181" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/nos-territoires-dabord-developpement-durable-des-activites-nautiques</t>
+        </is>
+      </c>
+      <c r="W181" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_DEVNAU/depot/simple</t>
+        </is>
+      </c>
+      <c r="X181" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Gilles GIORGETTI : &lt;a href="mailto:ggiorgetti&amp;#64;maregionsud.fr"&gt;ggiorgetti&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y181" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z181" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/nos-territoires-d-abord-developpement-durable-des-activites-nautiques/</t>
+        </is>
+      </c>
+      <c r="AA181" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE181" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF181" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG181" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH181" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="182" spans="1:34" customHeight="0">
+      <c r="A182" s="1">
+        <v>165857</v>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'adaptation des littoraux au changement climatique</t>
+        </is>
+      </c>
+      <c r="D182" s="1" t="inlineStr">
+        <is>
+          <t>Adaptation des littoraux au changement climatique</t>
+        </is>
+      </c>
+      <c r="E182" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G182" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H182" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K182" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L182" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adapter les littoraux au changement climatique et favoriser une gestion souple du trait de côte pour faire face aux enjeux d’érosion des plages et de submersion&lt;br /&gt; Afin de répondre à ces défis, la Région organise la mise en œuvre du dispositif autour de cinq principaux leviers décrits ci-dessous :&lt;/p&gt;
+&lt;p&gt; La plateforme Monlittoral &lt;a href="https://www.monlittoral.fr/"&gt;https://www.monlittoral.fr/&lt;/a&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Il s’agit d’un outil régional de capitalisation, de valorisation et de diffusion des données relatives à la gestion du trait de côte copiloté depuis janvier 2022 par l’Etat et la Région.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; La plateforme de mobilisation pour des plages de caractères &lt;a href="https://www.act4posidonia.eu/"&gt;https://www.act4posidonia.eu/&lt;/a&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Outil développé dans le cadre d’un projet européen INTERREG MED, il est à destination de l’ensemble des acteurs et usagers des plages de Méditerranée. La plateforme permet de s’engager concrètement en agissant chacun à son niveau pour des plages plus naturelles, des plages de caractère qui respectent le fonctionnement des écosystèmes côtiers et préservent les banquettes de Posidonie.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Des formations et des actions de sensibilisation pour renforcer les capacités des acteurs et faciliter l’acceptabilité sociale du changement à travers :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Un partenariat avec le CNFPT &lt;/li&gt; 	&lt;li&gt;La participation à des projets européens de Coopération Méditerranéenne &lt;/li&gt; 	&lt;li&gt; Des actions de sensibilisation et d’information sur l’adaptation des littoraux au changement climatique et les enjeux érosion et submersion.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;  Une assistance à ingénierie :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Il s’agit dans ce volet de développer une assistance à l’ingénierie auprès des collectivités locales littorales pour les accompagner dans leurs projets d’adaptation au changement climatique par des appuis ponctuel à la définition de projets innovants (Convention CEREMA notamment).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt; L’adaptation des littoraux au changement climatique »&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;L’accompagnement de la Région s’appuie sur les modalités du Dispositif ‘Trait de côte’ adopté en 2021 avec trois volets :&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Volet 1 :&lt;/span&gt; Il concerne la définition de stratégies territoriales de gestion du trait de côte &lt;br /&gt; &lt;span&gt;Volet 2 :&lt;/span&gt; Il concerne la définition de stratégies locales relatives aux réaménagements d’espaces littoraux particulièrement vulnérables et à la mise en œuvre de travaux de requalification des sites balnéaires majeurs&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; L’aide de la Région pourra porter à la fois sur l’ingénierie (étude préalable) ou sur la réalisation de travaux quand le projet est suffisamment abouti.&lt;br /&gt; &lt;strong&gt;Nota : &lt;/strong&gt;Pour les aides à l’investissement, le projet devra être inscrit dans les Contrats ’Nos territoires d’Abord’.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Volet 3 :&lt;/span&gt; Il concerne la mise en œuvre de travaux d’adaptation des plages face au risque d’érosion et de mise en œuvre de solutions fondées sur la nature, pour des « Plages de caractère en Méditerranée »&lt;br /&gt; Afin de permettre l’émergence de projets ambitieux et de qualité, une aide à l’ingénierie pourra être envisagée en amont afin d’affiner les projets&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Collectivités territoriales ou leurs groupements&lt;/li&gt; 	&lt;li&gt; des syndicats mixtes&lt;/li&gt; 	&lt;li&gt; des établissements publics gestionnaires de sites&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N182" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O182" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P182" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="R182" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères suivants sont regardés pour les trois volets :&lt;span&gt; &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Administratif :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Complétude / lettres d’engagement des partenaires ;&lt;/li&gt; 	&lt;li&gt; Faisabilité financière / Caractère raisonnable des dépenses / Cofinancements existants ;&lt;/li&gt; 	&lt;li&gt; Calendrier de l’action / Maturité du projet ;&lt;/li&gt; 	&lt;li&gt; Clarté du dossier.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Environnemental :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Approche écosystémique / cellule hydrosédimentaire / prise en compte du changement climatique à l’horizon 2050/2100 ;&lt;/li&gt; &lt;/ul&gt;
+&lt;ul&gt; 	&lt;li&gt;Solution fondée sur la nature / méthodes souples / Caractère réversible/impact écosystèmes marins / renaturation des sites / Restauration écologique des milieux/ désimpermabilisation des sols ;&lt;/li&gt; 	&lt;li&gt; Implication des habitants et acteurs privés (Concertation et démarche participative) / Actions de sensibilisation et éducation en accompagnement.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Innovation :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Caractère innovant (démarches ou technologies) / Crédibilité de l’expérimentation (principe de précaution) / labellisation / Lien avec la recherche scientifique ;&lt;/li&gt; 	&lt;li&gt; Ambition et exemplarité / Réplicabilité / Transférabilité / Echelle spatiotemporelle adaptée / approche holistique ;&lt;/li&gt; 	&lt;li&gt; Qualité des partenariats/ cohérence ou lien avec d’autres actions conduites sur la commune sur l’interco ou la région.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S182" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U182" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V182" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/adaptation-des-littoraux-au-changement-climatique-1</t>
+        </is>
+      </c>
+      <c r="W182" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_ADAPLITTO/depot/simple</t>
+        </is>
+      </c>
+      <c r="X182" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Thierry CORNELOUP : &lt;a href="mailto:tcorneloup&amp;#64;maregionsud.fr"&gt;tcorneloup&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y182" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z182" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/adaptation-des-littoraux-au-changement-climatique-2/</t>
+        </is>
+      </c>
+      <c r="AA182" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE182" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF182" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG182" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH182" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="183" spans="1:34" customHeight="0">
+      <c r="A183" s="1">
+        <v>165858</v>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et restaurer la biodiversité marine</t>
+        </is>
+      </c>
+      <c r="D183" s="1" t="inlineStr">
+        <is>
+          <t>Préservation et restauration de la biodiversité marine</t>
+        </is>
+      </c>
+      <c r="E183" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G183" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H183" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K183" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L183" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour une région à l’identité méditerranéenne et maritime profonde, la résilience face au changement climatique et la transition souhaitée vers un modèle de développement vertueux passent nécessairement par la valorisation, la protection et la gestion de son patrimoine naturel marin et littoral.&lt;/p&gt;
+&lt;p&gt;Espace de rencontre entre la terre et la mer, le littoral régional est en effet un espace à forts enjeux pour l’aménagement du territoire et son développement économique, que les pressions liées aux activités humaines et le changement climatique impactent sérieusement. Toutes les activités développées sur la zone littorale dépendent de fait directement ou indirectement de la qualité environnementale des milieux marins et littoraux.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Conservatoire du littoral pour les investissements&lt;/li&gt; 	&lt;li&gt;Associations&lt;/li&gt; 	&lt;li&gt;Collectivités territoriales et leurs groupements&lt;/li&gt; 	&lt;li&gt;Etablissements publics&lt;/li&gt; 	&lt;li&gt;Organismes d’études et de recherche&lt;/li&gt; 	&lt;li&gt;Entreprises pour le fonctionnement&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Pour la préservation et la valorisation des écosystèmes marins, les critères suivants sont étudiés :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Appréciation de la cohérence du projet avec les politiques régionales (SRADDET, Stratégie régionale biodiversité, …) et les Directives européennes (Eau, Stratégie Milieu Marin, Planification de l’Espace maritime)&lt;/li&gt; 	&lt;li&gt;Aspect partenarial &lt;/li&gt; 	&lt;li&gt; Projet inscrit dans une démarche de gestion intégrée &lt;/li&gt; 	&lt;li&gt; Projet innovant, expérimental &lt;/li&gt; 	&lt;li&gt;Valorisation des données / open data&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N183" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O183" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P183" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="S183" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U183" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V183" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/preservation-et-restauration-de-la-biodiversite-marine</t>
+        </is>
+      </c>
+      <c r="X183" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Alexis ULRICH : &lt;a href="mailto:aulrich&amp;#64;maregionsud.fr"&gt;aulrich&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y183" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z183" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preservation-et-restauration-de-la-biodiversite-marine-1/</t>
+        </is>
+      </c>
+      <c r="AA183" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE183" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF183" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG183" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH183" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="184" spans="1:34" customHeight="0">
+      <c r="A184" s="1">
+        <v>165859</v>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>Développer la filière subaquatique</t>
+        </is>
+      </c>
+      <c r="D184" s="1" t="inlineStr">
+        <is>
+          <t>Développement de la filière subaquatique</t>
+        </is>
+      </c>
+      <c r="E184" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G184" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H184" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K184" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L184" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour une région à l’identité méditerranéenne et maritime profonde, la résilience face au changement climatique et la transition souhaitée vers un modèle de développement vertueux passent nécessairement par la valorisation, la protection et la gestion de son patrimoine naturel marin et littoral.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; Espace de rencontre entre la terre et la mer, le littoral régional est en effet un espace à forts enjeux pour l’aménagement du territoire et son développement économique, que les pressions liées aux activités humaines et le changement climatique impactent sérieusement. Toutes les activités développées sur la zone littorale dépendent de fait directement ou indirectement de la qualité environnementale des milieux marins et littoraux.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Conservatoire du littoral pour les investissements&lt;/li&gt; 	&lt;li&gt; Associations&lt;/li&gt; 	&lt;li&gt;Collectivités territoriales et leurs groupements&lt;/li&gt; 	&lt;li&gt; Etablissements publics&lt;/li&gt; 	&lt;li&gt;Organismes d’études et de recherche&lt;/li&gt; 	&lt;li&gt;Entreprises pour le fonctionnement&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Pour la préservation et la valorisation des écosystèmes marins, les critères suivants sont étudiés:&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Appréciation de la cohérence du projet avec les politiques régionales (SRADDET, Stratégie régionale biodiversité, …) et les Directives européennes (Eau, Stratégie Milieu Marin, Planification de l’Espace maritime) &lt;/li&gt; 	&lt;li&gt; Aspect partenarial &lt;/li&gt; 	&lt;li&gt;Projet inscrit dans une démarche de gestion intégrée &lt;/li&gt; 	&lt;li&gt; Projet innovant, expérimental &lt;/li&gt; 	&lt;li&gt; Valorisation des données / open data&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N184" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O184" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P184" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="S184" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U184" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V184" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/developpement-de-la-filiere-subaquatique</t>
+        </is>
+      </c>
+      <c r="X184" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Alexis ULRICH : &lt;a href="mailto:aulrich&amp;#64;maregionsud.fr"&gt;aulrich&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y184" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z184" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developpement-de-la-filiere-subaquatique-1/</t>
+        </is>
+      </c>
+      <c r="AA184" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE184" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF184" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG184" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH184" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="185" spans="1:34" customHeight="0">
+      <c r="A185" s="1">
+        <v>166256</v>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>AMI Redirection écologique des zones commerciales</t>
+        </is>
+      </c>
+      <c r="D185" s="1" t="inlineStr">
+        <is>
+          <t>AMI Redirection écologique des zones commerciales</t>
+        </is>
+      </c>
+      <c r="E185" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G185" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H185" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K185" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L185" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Dans un contexte de changement climatique accéléré et de raréfaction des ressources naturelles, il convient de s’interroger sur le devenir des zones commerciales notamment périurbaines. Souvent monofonctionnelles, centrées sur l’usage de la voiture individuelle, composées de bâtiments énergivores, maillées de vastes parkings surdimensionnés, etc., elles cumulent des fragilités et sont génératrices de nombreuses externalités négatives. Tout ceci les qualifie prioritairement pour une restructuration voire une requalification complète de leurs usages.&lt;/strong&gt;&lt;br /&gt; &lt;br /&gt; C’est pourquoi la Région, au regard des objectifs qu’elle s’est donnée dans le cadre de son Schéma Régional d’Aménagement, de Développement Durable et d’Egalité des Territoires et de son plan Climat, propose de soutenir des démarches de « redirection écologique » visant à rendre ce modèle économique et d’aménagement plus compatible avec les limites écologiques actuelles et à venir des territoires. Le but est de renforcer la durabilité et la résilience de ces espaces face aux bouleversements socio-économiques et environnementaux déjà à l’œuvre.&lt;/p&gt; &lt;p&gt;Au titre de leur compétence en matière d’aménagement de l’espace, seuls les établissements publics de coopération intercommunale (EPCI) peuvent candidater. Néanmoins, les actions précisées dans le cadre de leur candidature peuvent être portées par :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les communes ;&lt;/li&gt; 	&lt;li&gt;les syndicats mixtes ;&lt;/li&gt; 	&lt;li&gt;les sociétés publiques locales (SPL) ou sociétés d’économie mixte (SEM) pour le compte de la collectivité dans le cadre d’un mandat de délégation de maitrise d’ouvrage ou d’une concession d’aménagement.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;L&amp;#039;étude doit viser au moins trois des objectifs ci-dessous :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;inciter à la mixité fonctionnelle de ces espaces périphériques (services, logements, bureaux, parcs, activités économiques, espaces naturels/agricoles…) visant à conserver leur vocation commerciale dans des modalités plus durables ;&lt;/li&gt; 	&lt;li&gt;optimiser l’usage des surfaces artificialisées dans une logique de sobriété foncière et d’intensification des usages ;&lt;/li&gt; 	&lt;li&gt;améliorer l’intégration de ces zones dans le tissu urbain, notamment en repensant et en diversifiant les mobilités ;&lt;/li&gt; 	&lt;li&gt;adapter le territoire aux enjeux environnementaux et climatiques (respect de la biodiversité, nature en ville, traitement des îlots de chaleur, mobilités douces et logistique décarbonée, bâtiments à faible impact carbone, réversibilité du bâti, mesures d’adaptation au changement climatique…) ;&lt;/li&gt; 	&lt;li&gt;améliorer la qualité paysagère et architecturale des entrées de ville.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N185" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O185" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P185" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+      <c r="Q185" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="R185" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;étude doit viser au moins trois des objectifs ci-dessous :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;inciter à la mixité fonctionnelle de ces espaces périphériques (services, logements, bureaux, parcs, activités économiques, espaces naturels/agricoles…) visant à conserver leur vocation commerciale dans des modalités plus durables ;&lt;/li&gt; 	&lt;li&gt;optimiser l’usage des surfaces artificialisées dans une logique de sobriété foncière et d’intensification des usages ;&lt;/li&gt; 	&lt;li&gt;améliorer l’intégration de ces zones dans le tissu urbain, notamment en repensant et en diversifiant les mobilités ;&lt;/li&gt; 	&lt;li&gt;adapter le territoire aux enjeux environnementaux et climatiques (respect de la biodiversité, nature en ville, traitement des îlots de chaleur, mobilités douces et logistique décarbonée, bâtiments à faible impact carbone, réversibilité du bâti, mesures d’adaptation au changement climatique…) ;&lt;/li&gt; 	&lt;li&gt;améliorer la qualité paysagère et architecturale des entrées de ville.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Par mail sur la boite &lt;a href="mailto:sah&amp;#64;maregionsud.fr"&gt;sah&amp;#64;maregionsud.fr&lt;/a&gt; en envoyant les pièces indiquées ci-dessus &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S185" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U185" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V185" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/ami-redirection-ecologique-des-zones-commerciales</t>
+        </is>
+      </c>
+      <c r="X185" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:sah&amp;#64;maregionsud.fr"&gt; sah&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y185" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z185" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ami-redirection-ecologique-des-zones-commerciales/</t>
+        </is>
+      </c>
+      <c r="AA185" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE185" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF185" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG185" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH185" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="186" spans="1:34" customHeight="0">
+      <c r="A186" s="1">
+        <v>92591</v>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en valeur les espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="E186" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G186" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H186" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I186" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K186" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L186" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide à la labellisation en Espaces Naturels Sensibles, et à l&amp;#039;aménagement et la gestion des sites labellisés, pour la préservation du patrimoine naturel et la sensibilisation du public à l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Taux de subvention :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etudes :  maximum 80 % (avec plafond de l&amp;#039;assiette à
+subventionner : 50 000 €)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisitions : en pourcentage de la valeur vénale des parcelles estimé par France domaine :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Catégorie 1 : maximum 80 %  (avec plafond de l&amp;#039;assiette à subventionner de 6 000 €/ hectare) soit 4 800 € / hectare
+&lt;/p&gt;
+&lt;p&gt;
+ - Catégorie 2 : maximum 60 % (avec plafond de l&amp;#039;assiette à subventionner de 6 000 €/ hectare) soit 3 600 € / hectare
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise en œuvre du plan de gestion : maximum 60 % (avec plafond à 100 000 € par site)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les taux de subvention du Départements indiqués, s&amp;#039;appliquent aux dépenses hors TVA. Toutefois, ceux-ci s&amp;#039;appliquent TVA comprise pour le calcul des subventions accordées à des structures qui ne récupèrent pas cette taxe, tout en partie, directement ou indirectement et qui ne sont pas bénéficiaires des allocations du fonds de compensation de la TVA ou par des opérations non éligibles au fonds de compensation de la TVA.
+&lt;/p&gt;
+&lt;p&gt;
+ Les aides accordées par le Département correspondront à un taux d&amp;#039;intervention sur le coût de l&amp;#039;opération. Dans le cas où le coût réel des opérations serait inférieur au coût prévisionnel, une réfaction de la subvention versée par le Département sera réalisée en appliquant let taux d&amp;#039;intervention sur le coût réel de l&amp;#039;opération au moment des appels de fonds.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M186" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Etudes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études, inventaires, animations préalables à la définition d&amp;#039;une démarche ENS
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études après labellisation ENS : 1er plan de gestion, inventaires, réactualisations du plan de gestion, études prévues par le plan de gestion
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Acquisitions :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Catégorie 1 : ZNIEFF, site Natura 2000, Site Classé, site d&amp;#039;intérêt majeur pour la conservation d&amp;#039;une espèce (statut particulier, liste rouge), zone identifiée comme importante dans l&amp;#039;inventaire des zones humides ou dans tout autre étude stratégique pour la conservation de la biodiversité : plan national d&amp;#039;action pour une espèce, SRCE...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Catégorie 2 : Intérêt pour l&amp;#039;accueil du public et la préservation des paysages,  trames vertes et bleues,  sites naturels périurbains identifiés
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Mise en œuvre du plan de gestion :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménagements initiaux prévus à la labellisation du site puis mise en œuvre du plan de gestion : aménagements, achats d&amp;#039;équipements de gestion et d&amp;#039;accueil, suivi scientifique, travaux de gestion récurrente, actions de sensibilisation pédagogique.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N186" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O186" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R186" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Précisions bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupement de collectivités territoriales
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La durée de validité des aides accordées par le Département dans le cadre de ce dispositif est de 3 ans pouvant être porté à 5 ans sur demande écrite du maître d&amp;#039;ouvrage.
+Le versement des aides du Département sera conditionné par la participation du Conseil départemental aux Comités assurant le pilotage et le suivi des opérations subventionnées.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S186" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T186" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U186" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X186" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y186" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z186" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/af8d-mettre-en-valeur-les-espaces-naturels-sensibl/</t>
+        </is>
+      </c>
+      <c r="AA186" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB186" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC186" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE186" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF186" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG186" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH186" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="187" spans="1:34" customHeight="0">
+      <c r="A187" s="1">
+        <v>166164</v>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'ingénierie des collectivités pour leurs projets de transition écologique</t>
+        </is>
+      </c>
+      <c r="C187" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D187" s="1" t="inlineStr">
+        <is>
+          <t>Appui à l'ingénierie - Mesure transverse</t>
+        </is>
+      </c>
+      <c r="E187" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F187" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G187" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H187" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I187" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K187" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L187" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+  Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le Fonds vert apporte aux collectivités territoriales un appui en ingénierie de stratégie ou de planification ou en ingénierie d’animation. L&amp;#039;objectif est de les aider à élaborer ou finaliser leur stratégie en matière de transition écologique, déclinée en plan d’action (PCAET, CRTE, etc.) ou à faire émerger des projets à forte ambition environnementale.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M187" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&amp;gt; Les collectivité territoriales ayant lancé une démarche d&amp;#039;élaboration d&amp;#039;un PCAET ou d&amp;#039;un PAPI pour les territoires à risques d&amp;#039;inondation sont éligibles pour le financement des actions suivantes : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accompagnement à l&amp;#039;élaboration d&amp;#039;un diagnostic de vulnérabilité aux impacts du changement climatique. Sont concernés en particulier les diagnostics de vulnérabilité territoriale incluant le secteur des transports ou les études de vulnérabilité multimodale des infrastructures et/ou services de transport des collectivités et de leurs partenaires, gestionnaires et opérateurs publics ou privés (y compris des infrastructures de transport qui ne sont pas gérées par les collectivités mais qui font partie du système de transport du territoire et sont nécessaires aux services organisés par les collectivités) ;&lt;/li&gt;&lt;li&gt;Accompagnement pour la mise à jour du diagnostic de vulnérabilité selon la trajectoire de réchauffement de référence pour l’adaptation au changement climatique (TRACC) ;&lt;/li&gt;&lt;li&gt;Accompagnement à l&amp;#039;élaboration d&amp;#039;une stratégie et d&amp;#039;un plan d&amp;#039;adaptation au changement climatique pour faire face à ces différents impacts, en particulier par l’identification des axes et infrastructures de transport à enjeux pour le territoire nécessitant d’être adaptés prioritairement au changement climatique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Dans le cadre de l’appui aux collectivités pour façonner et animer leur stratégie territoriale de transition écologique et notamment de l’adaptation au changement climatique :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’appui en vue de diagnostics complémentaires (vulnérabilité du territoire au regard des enjeux d’adaptation au changement climatique…) pour enrichir la stratégie et le programme d’actions ;&lt;/li&gt;&lt;li&gt;L’appui au pilotage de la stratégie territoriale et du programme d’actions et à la mise en place d’un dispositif d’évaluation ;&lt;/li&gt;&lt;li&gt;L’appui à la conception de dispositifs participatifs pour finaliser et animer une stratégie territoriale ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Dans le cadre de la territorialisation de la planification écologique et de l’actualisation des CRTE suite à la publication des feuilles de route issues des COP régionales et départementales :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Appui pour opérationnaliser les orientations et actions de ces feuilles de route en particulier à l’échelle des bassins de vie, dans le cadre des CRTE ;&lt;/li&gt;&lt;li&gt;Appui pour relancer et mettre à jour les CRTE à l’aune des feuilles de route et renforcer et accélérer la dimension environnementale de ces contrats ;&lt;/li&gt;&lt;li&gt;Appui pour préparer la nouvelle génération de contrats notamment via la mise à jour des diagnostics territoriaux ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; La mise en place de volets d’accompagnement artistique et culturel en faveur de la transition écologique et énergétique des territoires&lt;/strong&gt; dans les projets d’aménagement permettant une montée en compétences et une meilleure association des différentes parties prenantes (médiation, résidence, festival, œuvre collective, etc.) ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’élaboration d’une démarche paysagère ou d’un plan de paysage avec pour finalité d’accompagner la transition écologique ou énergétique d’un territoire &lt;/strong&gt;et conçu comme un préalable à l’élaboration d’un projet, d’un plan d’actions, en point d’entrée de la planification ou dans le cadre plus global d’un projet de territoire (exemple déploiement d’ENR, recomposition/renaturation d’un site, repositionnement des filières d’approvisionnement, développement touristique, gestion de l’eau...) ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’appui à la définition des enjeux du projet (notes d’enjeux…) ;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’assistance à maîtrise d’ouvrage &lt;/strong&gt;dans le cadre de la réalisation des études règlementaires éligibles au Fonds vert ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Utilisation de solutions techniques recourant à l’intelligence artificielle au service de l’adaptation au changement climatique.&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N187" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Risques naturels
+Qualité de l'air
+Biodiversité
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O187" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P187" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q187" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R187" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+  Porteurs de projets éligibles
+ &lt;/h4&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Pour les COM, la mesure leur bénéficie, s&amp;#039;agissant d&amp;#039;une aide de l’État pour la transition écologique, indépendamment des compétences propres de chaque COM. &lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont les collectivités ou leurs groupements.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Le Fonds vert soutient les porteurs de projet en cofinançant des études ou des conseils pouvant être menés par :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des organismes publics locaux agences techniques départementales - ATD, conseils d’architecture, d’urbanisme et de l’environnement - CAUE, agences d’urbanisme, agence locale de l’énergie et du climat...) ;&lt;/li&gt;&lt;li&gt;D’autres opérateurs publics (notamment CEREMA, ADEME, Agences de l’eau, Météo France…) ainsi que la Banque des Territoires, direction de la Caisse des Dépôts et Consignations&lt;/li&gt;&lt;li&gt;Des prestataires privés (bureaux d’études, associations...).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S187" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T187" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U187" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V187" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Ingenierie.pdf</t>
+        </is>
+      </c>
+      <c r="W187" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-ingenierie</t>
+        </is>
+      </c>
+      <c r="X187" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y187" s="1" t="inlineStr">
+        <is>
+          <t>eliott.combe-mazeron@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z187" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-l-ingenierie-des-collectivites-pour-leurs-projets-de-transition-ecologique/</t>
+        </is>
+      </c>
+      <c r="AA187" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB187" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC187" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE187" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF187" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG187" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2026</t>
+        </is>
+      </c>
+      <c r="AH187" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="188" spans="1:34" customHeight="0">
+      <c r="A188" s="1">
+        <v>166167</v>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour la biodiversité : des atlas de la biodiversité communale à la restauration de la nature</t>
+        </is>
+      </c>
+      <c r="C188" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026</t>
+        </is>
+      </c>
+      <c r="D188" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Agir pour la biodiversité : des atlas de la biodiversité communale à la restauration de la nature</t>
+        </is>
+      </c>
+      <c r="E188" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de l'Aménagement du Territoire et de la Décentralisation</t>
+        </is>
+      </c>
+      <c r="F188" s="1" t="inlineStr">
+        <is>
+          <t>Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)
+Office Français de la Biodiversité (OFB)
+Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G188" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H188" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I188" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K188" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L188" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Face à l’urgence d’agir pour lutter contre l’effondrement de la biodiversité animale et végétale ainsi que la dégradation des espaces naturel, le Fonds vert finance des actions de connaissance de la biodiversité et de restauration de la nature. Cela s&amp;#039;inscrit dans le cadre de Stratégie nationale pour la biodiversité 2030 (SNB).&lt;/p&gt;&lt;p&gt;La mesure du Fonds vert est structurée en deux volets :&lt;/p&gt;&lt;p&gt;- le financement de la réalisation d&amp;#039;atlas de la biodiversité communale (ABC) ;&lt;/p&gt;&lt;p&gt;- le financement d&amp;#039;actions de restauration de la nature&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N188" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Eau souterraine
+Forêts
+Sols
+Espaces verts
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O188" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P188" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q188" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R188" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Concernant le financement des atlas de la biodiversité communale (ABC)&lt;/strong&gt;, les porteurs de projet éligibles sont les communes, leurs établissements publics, les syndicats mixtes, les syndicats mixtes (de parc naturel régional, de bassins versants, de SCOT, de Grands sites de France, de PETR, d’aménagement, de gestion, d’aménagement, de protection etc.), les parcs nationaux. Dans les DROM et les COM, les associations et partenaires techniques des collectivités sont éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Concernant les actions de restauration de la nature&lt;/strong&gt;, les porteurs de projet éligibles sont les collectivités territoriales et leurs groupements, les établissements publics locaux (en particulier les sociétés d’économie mixte ou sociétés publiques locales) et des syndicats mixtes (exemple : syndicat mixte de PNR), le Conservatoire de l’espace littoral et des rivages lacustres et Voies navigables de France (VNF) en partenariat avec les collectivités territoriales, les groupements d’intérêt public, les acteurs privés et structures professionnelles, prioritairement gestionnaires d’aires protégées à la condition exprès d’un partenariat avec la ou les collectivités territoriales concernées, les parcs nationaux dans les cœurs de parc et, en partenariat avec les collectivités, dans leurs aires d’adhésion, les associations ou des fondations, en particulier celles gestionnaires d’aires protégées, l’Etat pour la conduite d’une opération lourde de restauration du domaine public fluvial naturel non navigable dans le cadre ou en préparation d’une convention de transfert avec une collectivité.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Concernant le financement des atlas de la biodiversité communale (ABC)&lt;/strong&gt;, les projets doivent permettre d’établir une cartographie des enjeux de la biodiversité sur le territoire du porteur de projet, afin d’aboutir à la rédaction d’un plan d’actions de préservation de la biodiversité qui engage le porteur de projet sur la durée, ainsi qu’à un diagnostic partagé et spatialisé des enjeux de la biodiversité.&lt;/p&gt;&lt;p&gt;Les dépenses éligibles sont : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;la réalisation de diagnostic écologique (y compris des pressions qui s’exercent sur la biodiversité) ;&lt;/li&gt;&lt;li&gt;la réalisation et production d’inventaires naturalistes des milieux et habitats ;&lt;/li&gt;&lt;li&gt;la réalisation de cartographie présentant les enjeux de biodiversité sur le territoire comme les zones humides, les trames vertes et les habitats d’espèces protégées ;&lt;/li&gt;&lt;li&gt;l&amp;#039;élaboration du plan d’actions ;&lt;/li&gt;&lt;li&gt;des actions de sensibilisation, de participation et de mobilisation des acteurs socio‑économiques, des élus et des citoyens ;&lt;/li&gt;&lt;li&gt;des actions de communication (valorisation et partage d’expérience) ;&lt;/li&gt;&lt;li&gt;des actions d’animation concourant à l’établissement et la validation du plan d’actions attendu à l’issue de la démarche.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Concernant les actions de restauration de la nature&lt;/strong&gt;, les projets permettent de soutenir les actions locales de restauration d’écosystèmes terrestres et marins dégradés.&lt;/p&gt;&lt;p&gt;Les projets pouvant être financés sont : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;la réalisation de prestations d’ingénierie et d’études préalables à la conception des projets ainsi que leur évaluation dans le temps ;&lt;/li&gt;&lt;li&gt;des opérations permettant la restauration de la nature, ainsi que leur gestion dans le temps (à l’exception de l’entretien courant)  :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;-       les actions d&amp;#039;investissement (hors achat de matériel uniquement), et d’intervention pour des opérations de restauration, valorisation et requalification du patrimoine naturel et paysager (travaux de génie écologique) ;&lt;/p&gt;&lt;p&gt;-       les frais relatifs à l’établissement de contrats d’obligations réelles environnementales (ORE) pour assurer la protection dans le temps des espaces restaurés ;&lt;/p&gt;&lt;p&gt;-       les opérations de restauration d’annexes hydrauliques ;&lt;/p&gt;&lt;p&gt;-       les opérations de végétalisation des berges ;&lt;/p&gt;&lt;p&gt;-       les opérations de suppression de seuil ou d’obstacles au bon écoulement des cours d’eau et les opérations de restauration favorables aux migrateurs amphihalins.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;&lt;/h4&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S188" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T188" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U188" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V188" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe2_Connaitre_restaurer.pdf</t>
+        </is>
+      </c>
+      <c r="W188" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-2-biodiversite</t>
+        </is>
+      </c>
+      <c r="X188" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer ainsi que les directions régionales de l&amp;#039;Office français de la biodiversité (OFB).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y188" s="1" t="inlineStr">
+        <is>
+          <t>eliott.combe-mazeron@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z188" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-pour-la-biodiversite-des-atlas-de-la-biodiversite-communale-a-la-restauration-de-la-nature/</t>
+        </is>
+      </c>
+      <c r="AA188" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB188" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC188" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE188" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF188" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG188" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2026</t>
+        </is>
+      </c>
+      <c r="AH188" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="189" spans="1:34" customHeight="0">
+      <c r="A189" s="1">
+        <v>165818</v>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>Prévenir les inondations</t>
+        </is>
+      </c>
+      <c r="C189" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026</t>
+        </is>
+      </c>
+      <c r="D189" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Prévention des inondations</t>
+        </is>
+      </c>
+      <c r="E189" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F189" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G189" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H189" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I189" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K189" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L189" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Dans un objectif d’adaptation au changement climatique, &lt;strong&gt;le Fonds vert contribue à mieux protéger les territoires face aux inondations afin de préserver des vies humaines et de réduire les dommages causés aux biens&lt;/strong&gt;. Cette mesure du Fonds vert intervient en &lt;strong&gt;complément &lt;/strong&gt;du fonds de prévention des risques naturels majeurs (FPRNM, dit &amp;#34;Fonds Barnier&amp;#34;) &lt;strong&gt;car elle finance les actions inéligibles au Fonds Barnier&lt;/strong&gt;, que ce soit dans les communes éligibles au Fonds Barnier ou celles qui ne le sont pas.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M189" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Hautes-Alpes, Provence-Alpes-Côte d’Azur – subvention de 99 000€ octroyée en 2024. 
+Des travaux de restauration du lit d&amp;#039;un torrent Rabioux permettront de réduire le risque 
+d’inondation dans cette zone exposée aux crues torrentielles. Le projet vise à s’appuyer sur le 
+fonctionnement naturel du cours d’eau pour gérer les crues et éviter la reconstruction de 
+digues.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N189" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Risques naturels
+Bâtiments et construction
+Mers et océans
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O189" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P189" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q189" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R189" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Les bénéficiaires sont les collectivités territoriales ou leurs groupements, notamment ceux exerçant la compétence de gestion des milieux aquatiques et de prévention des inondations (GEMAPI), ainsi que ceux assurant la maîtrise d&amp;#039;ouvrages des études et actions de prévention des inondations. &lt;/p&gt;&lt;p&gt;S&amp;#039;agissant des collectivités exerçant la compétence GEMAPI, les porteurs de projet peuvent être : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;les EPCI à fiscalité propre qui exercent directement la mission « défense contre les inondations et contre la mer » de la GEMAPI ;&lt;/li&gt;&lt;li&gt;les syndicats mixtes agissant par transfert de compétence d’EPCI à fiscalité propre ;&lt;/li&gt;&lt;li&gt;les syndicats mixtes de type EPAGE ou EPTB agissant par délégation de compétence d’EPCI à fiscalité propre. &lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Les projets soutenus doivent améliorer la prévention des inondations. Les projets éligibles au Fonds vert sont ceux qui ne sont pas éligibles au fonds de prévention des risques naturels majeurs (&amp;#34;Fonds Barnier&amp;#34;).&lt;/strong&gt; Une attention particulière doit être portée au recours aux solutions fondées sur la nature dans la conception et la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;Ces projets peuvent concerner : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;l&amp;#039;amélioration de la connaissance, en particulier des phénomènes de ruissellement ;&lt;/li&gt;&lt;li&gt;les diagnostics de vulnérabilité et les travaux de réduction de la vulnérabilité des bâtiments publics en complément ou en alternative possible aux ouvrages de protection ou de ralentissement dynamique, en particulier lorsque ces ouvrages ne sont pas rentables en termes d’investissement public, au regard d’un faible nombre d’enjeux ; &lt;/li&gt;&lt;li&gt;la création de zones d’expansion de crue, de démarches de reméandrage et toutes solutions fondées sur la nature ;&lt;/li&gt;&lt;li&gt;les travaux de réhabilitation ou de renforcement d’un « système d’endiguement », éventuellement pour adapter le niveau de protection au regard du changement climatique ; &lt;/li&gt;&lt;li&gt;les travaux de neutralisation des anciennes digues ;&lt;/li&gt;&lt;li&gt;les éventuels rachats d’habitations à la suite de la neutralisation d’une digue existante (car non intégrée dans un système d’endiguement) ou du retrait du système d’endiguement dans le cas d’un accord avec les propriétaires ;&lt;/li&gt;&lt;li&gt;les actions de coordination à l’échelle d’un bassin pertinent, de l’action des collectivités ayant la compétence GEMAPI.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;&lt;/h4&gt;</t>
+        </is>
+      </c>
+      <c r="S189" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T189" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U189" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V189" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe2_Inondations.pdf</t>
+        </is>
+      </c>
+      <c r="W189" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-2-inondations</t>
+        </is>
+      </c>
+      <c r="X189" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y189" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z189" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/prevenir-les-inondations-2/</t>
+        </is>
+      </c>
+      <c r="AA189" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB189" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC189" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE189" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF189" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG189" s="1" t="inlineStr">
+        <is>
+          <t>16/02/2026</t>
+        </is>
+      </c>
+      <c r="AH189" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="190" spans="1:34" customHeight="0">
+      <c r="A190" s="1">
+        <v>165815</v>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>S'adapter au recul du trait de côte</t>
+        </is>
+      </c>
+      <c r="C190" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026</t>
+        </is>
+      </c>
+      <c r="D190" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Accompagnement pour l’adaptation des territoires littoraux au recul du trait de côte</t>
+        </is>
+      </c>
+      <c r="E190" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F190" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G190" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H190" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I190" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K190" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L190" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Dans un objectif d’adaptation au changement climatique, les projets financés par le fonds vert doivent permettre de soutenir les collectivités dans la mise en œuvre d’opérations d’anticipation et d’adaptation aux effets du changement climatique et au recul du trait de côte.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M190" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pyrénées-Orientales, Occitanie – subvention de 21 517€ octroyée en 2024. Le projet a financé une 
+assistance technique pour la réalisation de travaux de restauration du cordon dunaire sur
+l’ensemble du littoral communautaire. Le cordon dunaire a été endommagé par l’action du 
+temps et des hommes et nécessite d’être réactualisé afin de continuer ses bienfaits sur le 
+système dunaire pour la gestion des risques côtiers et la préservation de la biodiversité 
+locale. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N190" s="1" t="inlineStr">
+        <is>
+          <t>Risques naturels
+Mers et océans
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O190" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P190" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q190" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R190" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Éligibilité et sélection des projets&lt;/h4&gt;&lt;h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Elle doit permettre de cofinancer :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les cartes locales de projection du recul du trait de côte aux horizons 30 ans et 100 ans que les collectivités doivent réaliser et intégrer dans leur document d’urbanisme ;&lt;/li&gt;&lt;li&gt;Les études préalables nécessaires à l’élaboration de stratégies locales de gestion intégrée du trait de côte ;&lt;/li&gt;&lt;li&gt;Des actions de recomposition des territoires, contractualisées avec l’Etat dans le cadre de projets partenariaux d’aménagement (PPA) engagés sur les territoires littoraux exposés ;&lt;/li&gt;&lt;li&gt;Des expérimentations d’adaptation voire de relocalisation d’équipements d’hôtellerie de plein air (campings), situés dans les communes exposées au recul du trait de côte, dans la continuité des mesures initiées dans le cadre du programme Destination France et dans le cadre d’une démarche paysagère à l’échelle du territoire.&lt;/li&gt;&lt;/ul&gt;&lt;/h4&gt;&lt;h4&gt;Projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Développement et soutien aux actions des observatoires du trait de côte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les projets éligibles à un
+co-financement sont les actions menées par les observatoires du trait de côte
+en matière d’acquisition de données, de diffusion de la connaissance, d’appui
+aux collectivités pour l’élaboration de leur stratégie locale de gestion
+intégrée du trait de côte et de sensibilisation de la population, notamment à
+travers les sciences participatives. Les données acquises par des
+structures bénéficiant du soutien du fonds vert devront être bancarisées et
+partagées selon des formats standards appropriés.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Cartes locales de projection du recul du trait de côte aux horizons 30 ans et 30-100 ans&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le fonds est destiné à co-financer les travaux menés pour les cartes locales de projection du recul du trait de côte à horizons 30 et 100 ans prévues par la loi Climat et Résilience.&lt;/p&gt;&lt;p&gt;Les dépenses éligibles correspondent aux coûts d’élaboration des cartes (études préalables comprises) et aux dépenses pour leur intégration dans les documents d’urbanisme.&lt;/p&gt;&lt;h4&gt;&lt;p&gt;&lt;strong&gt;Elaboration de stratégies locales de gestion intégrée du trait de côte (SLGITC) &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les stratégies locales revêtent une importance cruciale pour créer des synergies entre les acteurs afin de co-construire des projets d’adaptation partagés. Les SLGITC ont vocation à porter la mise en œuvre pratique des orientations de la stratégie nationale (SNGITC). Elles doivent être constituées à une échelle géographique pertinente au regard des unités et des dynamiques hydro-sédimentaires. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;Etudes de préfiguration de recomposition spatiale&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le fonds est destiné à co-financer
+les études de préfiguration de recomposition spatiale (dont études de stratégie
+foncière) notamment celles identifiées dans les plans d’actions des stratégies
+locales de gestion intégrés du trait de côte (SLGITC).&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Actions souples de gestion de la bande côtière&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le fonds est destiné à
+co-financer les opérations de gestion souple notamment celles identifiées dans
+les plans d’actions des stratégies locales de gestion intégrée du trait de côte
+(SLGITC). Sont éligibles les travaux et opérations contribuant à l&amp;#039;adaptation
+au recul du trait de côte et recourant à des solutions fondées sur la nature ; la mise en place de structures légères
+(ganivelles, fascines, branchages, rideaux coupe-vent à base de matériaux
+végétaux, etc.) œuvrant à l’atténuation de l’érosion ; les opérations de rechargements sédimentaires impérativement
+associés à des actions souples de stabilisation des cordons et/ou à des actions
+de restauration du transit sédimentaire nécessaire au rechargement
+naturel ; les dispositifs bio-sourcés innovants
+d’atténuation de la houle et des courants, sous réserve d’études hydromorphologiques
+locales et de la mise en place d’un suivi.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Actions de recomposition des territoires, contractualisées avec l’État dans le cadre de projets partenariaux d’aménagement (PPA) &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le projet partenarial d’aménagement (PPA) est un contrat conclu entre le président d’un EPCI et le préfet de département (ou de région) en vue de réaliser une opération d’aménagement. Le PPA permet de confier le pilotage d’un projet d’aménagement à un EPCI dans un cadre partenarial étroit avec l’Etat qui garantira sur le long terme l’engagement de tous les décideurs et de tous les financeurs. Il peut permettre, notamment par la mobilisation de la procédure intégrée de la grande opération d’urbanisme, la mise en compatibilité des documents de planification. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le fonds vert permet de cofinancer l’ensemble ou une partie des actions du contrat qui devront avoir pour objet l’adaptation du territoire du PPA au recul du trait de côte et qui ont pour finalité une/des opération(s) d’aménagement. Il s’agit d’accompagner tout projet de recomposition, pris au stade pré-opérationnel (études) ou réalisation.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Expérimentations d&amp;#039;adaptations ou de relocalisation de l&amp;#039;hôtellerie de plein air&lt;/p&gt;&lt;p&gt;&lt;span&gt;Face aux effets du recul du
+trait de côte, la pérennité de l’offre d’hébergement en hôtellerie de plein air
+n’est pas assurée, alors qu’elle constitue la clef de voûte de l’économie
+touristique de certains littoraux. La mesure porte dès lors un double objectif,
+celui d’améliorer la qualité de l’offre d’hôtellerie de plein air sur le
+littoral et d’enclencher l’adaptation voire la relocalisation des
+infrastructures menacées à court et moyen terme par l’érosion du littoral.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Elle consiste au soutien, à
+titre expérimental, d’actions ou d’opérations d’aménagement visant la
+recomposition de l’offre d’hôtellerie de plein air. On entend par
+recomposition, une adaptation des infrastructures à l’érosion du littoral &lt;em&gt;in
+situ&lt;/em&gt; et/ou les actions visant à déplacer des infrastructures existantes et
+renaturer les sites libérés. Il sera tiré parti du retour d’expérience de ces
+actions pour démontrer par l’exemple la faisabilité de ce type de projet, et
+favoriser la réplication de ces projets.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Cette mesure pourra être
+articulée avec la démarche nationale de diagnostic territorial de l’offre
+d’hôtellerie de plein air.&lt;/span&gt;&lt;/p&gt;&lt;/h4&gt;</t>
+        </is>
+      </c>
+      <c r="S190" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T190" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U190" s="1" t="inlineStr">
+        <is>
+          <t>Communes littorales</t>
+        </is>
+      </c>
+      <c r="V190" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe2_Trait_cote.pdf</t>
+        </is>
+      </c>
+      <c r="W190" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-2-trait-de-cote</t>
+        </is>
+      </c>
+      <c r="X190" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y190" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z190" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/s-adapter-au-recul-du-trait-de-cote/</t>
+        </is>
+      </c>
+      <c r="AA190" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC190" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE190" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF190" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG190" s="1" t="inlineStr">
+        <is>
+          <t>16/02/2026</t>
+        </is>
+      </c>
+      <c r="AH190" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="191" spans="1:34" customHeight="0">
+      <c r="A191" s="1">
+        <v>165809</v>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>Renaturer les villes et des villages</t>
+        </is>
+      </c>
+      <c r="C191" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026</t>
+        </is>
+      </c>
+      <c r="D191" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Renaturation des villes et des villages</t>
+        </is>
+      </c>
+      <c r="E191" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F191" s="1" t="inlineStr">
+        <is>
+          <t>Agences de l'eau
+Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)
+Préfectures de département
+Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G191" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H191" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I191" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K191" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L191" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;&lt;strong&gt;Ambition écologique du projet financé&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;Les zones urbanisées sont particulièrement sensibles aux effets du changement climatique (îlot de chaleurs, inondations, pollution accrue) en raison de la disparition ou l&amp;#039;absence d&amp;#039;espaces de nature. Le Fonds vert accompagne les acteurs locaux à oeuvrer pour le retour ou la création d&amp;#039;espaces de nature en ville et à réduire les vulnérabilités urbaines et améliorer la vie des habitants grâce à des solutions fondées sur la nature (végétalisation de rues ou de places, régulation hydraulique ou encore aménagement de parcs, jardins ou berges).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M191" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Deux-Sèvres, Nouvelle-Aquitaine – subvention de 335 656€ octroyée en 2024. Le projet de 
+renaturation des places de cœur de ville s&amp;#039;inscrit dans une opération 
+d&amp;#039;aménagement globale de requalification urbaine. Il permettra 
+d’intervenir sur plus de 3 hectares dans un quartier prioritaire de la politique de la ville, 
+dont 1 ha désimperméabilisé et plus de 8 000m² végétalisés. Il s’agit également d’un projet 
+ambitieux de gestion intégrée des eaux pluviales avec 3,6 hectares déconnectés du système 
+de collecte unitaire (places, stationnements, voirie et toitures avoisinantes) et des eaux 
+infiltrées par le biais d’espaces verts en creux, noues, pavés enherbés…&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N191" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Sols
+Espaces verts
+Qualité de l'air
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O191" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P191" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q191" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R191" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;&lt;strong&gt;Porteurs de projet éligibles&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;La
+mesure concerne la France métropolitaine, les départements et régions
+d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Les
+porteurs de projet éligibles sont :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Les collectivités territoriales
+     et leurs groupements ;&lt;/li&gt;
+ &lt;li&gt;Les établissements publics
+     locaux (en particulier les sociétés d’économie mixte ou sociétés publiques
+     locales) ; &lt;/li&gt;
+ &lt;li&gt;Les établissements publics
+     de l’Etat (en particulier les établissements publics d’aménagement et le Conservatoire du littoral et des rivages lacustres) ; &lt;/li&gt;
+ &lt;li&gt;Les bailleurs sociaux ; &lt;/li&gt;
+ &lt;li&gt;Les associations et entreprises,
+     sous réserve que le projet présente un intérêt général et qu’il soit
+     explicitement soutenu par la collectivité compétente en matière
+     d’urbanisme et d’aménagement.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt; Le
+projet peut faire l’objet d’un « co-portage » avec un partenaire
+(notamment un établissement public foncier).&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Sont
+éligibles les projets de renaturation qui :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Préservent ou recréent des
+     espaces de nature en améliorant leurs fonctionnalités écologiques ;&lt;/li&gt;
+ &lt;li&gt;Sont situés au sein ou en
+     continuité d’un espace urbanisé ;&lt;/li&gt;
+ &lt;li&gt;Adaptent le site d’implantation
+     et ses alentours aux impacts du changement climatique pour lesquels une
+     vulnérabilité est identifiée localement, notamment en visant le
+     rafraîchissement urbain ou la gestion intégrée des eaux pluviales. &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;De façon concrète, les
+projets doivent contribuer directement à :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;La renaturation des sols et
+     espaces urbains : création, restauration
+     écologique de parcs et jardins (stabilisation et renaturation des sols,
+     aménagements de pleine terre végétalisés et arborés, etc.) ;&lt;/li&gt;
+ &lt;li&gt;La présence de l’eau et des
+     milieux aquatiques en ville : restauration du réseau
+     hydrographique (réouverture ou renaturation de cours d’eau, reméandrage,
+     stabilisation et reprofilage de berges), des zones humides, des zones
+     d’expansion des crues et du cycle naturel de l’eau (création de noues et
+     de zones d’infiltration des eaux pluviales) ;&lt;/li&gt;
+ &lt;li&gt;La végétalisation des espaces
+     publics : parcs, forêts et jardins urbains, alignements et
+     végétalisation des pieds d’arbres, projets d’agriculture urbaine
+     favorables à la biodiversité ; &lt;/li&gt;&lt;li&gt;La végétalisation des bâtiments (toitures
+     et façades végétalisées). &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;La
+renaturation doit avant tout renforcer la fonctionnalité écologique de
+l’écosystème, et renforcer la biodiversité locale dans son
+ensemble.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La
+mesure est destinée à financer : &lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Des subventions d’études de
+     diagnostic territorial et de stratégie de
+     résilience climatique et de renaturation, dans le cadre de l’élaboration
+     des documents de planification et d’urbanisme (SRADDET, SDRIF/SRCE, SAR,
+     PADDUC, SCOT, PLU-i, cartes communales, SRCE, SDAGE/SAGE, PCAET, PGRI,
+     PAPI, etc.) ou des programmations urbaines (à l’échelle d’un îlot, d’un
+     quartier ou d’un territoire). Cela inclut des diagnostics d’îlots de
+     chaleur urbain, afin notamment d’identifier les quartiers prioritaires
+     pour les opérations de renaturation ;&lt;/li&gt;
+ &lt;li&gt;Des études préalables à la conception de projets développant
+     des solutions fondées sur la nature, ainsi que leur évaluation dans le
+     temps ; &lt;/li&gt;
+&lt;li&gt;Des travaux de mise en œuvre concrète des solutions fondées sur la nature en ville.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
+règles suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
+du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
+la plateforme Démarche numérique (sauf urgence) ; &lt;/li&gt;&lt;li&gt;Le
+projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
+aides de l’Etat ne doivent pas être cumulées autant que possible.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S191" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T191" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U191" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V191" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe2_Renaturation.pdf</t>
+        </is>
+      </c>
+      <c r="W191" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-2-renaturation</t>
+        </is>
+      </c>
+      <c r="X191" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y191" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z191" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-solutions-d-adaptation-au-changement-climatique-fondees-sur-la-renaturation-des-villes-et-des-villages/</t>
+        </is>
+      </c>
+      <c r="AA191" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB191" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC191" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE191" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF191" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG191" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH191" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="192" spans="1:34" customHeight="0">
+      <c r="A192" s="1">
+        <v>103417</v>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>Encourager et soutenir les actions contribuant à préserver et restaurer les espèces, les milieux naturels, les continuités écologiques et les réservoirs de biodiversité</t>
+        </is>
+      </c>
+      <c r="D192" s="1" t="inlineStr">
+        <is>
+          <t>Reconquête de la biodiversité en Île-de-France</t>
+        </is>
+      </c>
+      <c r="E192" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G192" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Recherche
+Association</t>
+        </is>
+      </c>
+      <c r="H192" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I192" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 70</t>
+        </is>
+      </c>
+      <c r="K192" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L192" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;img alt="Budget participatif écologique de la Région Ile-de-France" height="126" src="https://www.iledefrance.fr/sites/default/files/medias/2020-03/pastilleBudgetParticipatifV2.jpg" width="230" /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Région et l&amp;#039;Agence régionale de la biodiversité (ARB) soutiennent les acteurs franciliens qui s&amp;#039;engagent en faveur de la biodiversité à travers un appel à projets dédié. L&amp;#039;appel à projets concerne tout le territoire francilien.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Type de projet
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appel à projets vise à encourager et soutenir les actions contribuant à préserver et restaurer les espèces, les milieux naturels, les continuités écologiques et les réservoirs de biodiversité.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Si les actions répondant aux critères d&amp;#039;éligibilité peuvent être soutenues, les initiatives s&amp;#039;inscrivant dans 4 thématiques phares seront privilégiées :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Continuités écologiques terrestres
+  &lt;/strong&gt;
+  pour résorber les obstacles au déplacement des espèces terrestres,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Pollinisateurs sauvages,
+  &lt;/strong&gt;
+  pour préserver les espèces pollinisatrices, essentielles au maintien de la diversité de la flore et à notre alimentation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Trame noire et faune nocturne,
+  &lt;/strong&gt;
+  pour lutter contre la pollution lumineuse qui affecte la biodiversité, la santé humaine et la consommation énergétique locale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Santé et biodiversité,
+  &lt;/strong&gt;
+  pour améliorer la connaissance sur leurs interdépendances et valoriser les aménités positives sur la santé humaine.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les dépenses en investissement : 70% maximum du montant des dépenses subventionnables, plafonné à 200 k€.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce plafond pourra être relevé jusqu&amp;#039;à 500 k€ pour soutenir des opérations permettant la restauration de continuités écologiques d&amp;#039;importance régionale identifiées dans le Schéma régional de cohérence écologique (SRCE).
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les dépenses en fonctionnement : 50% maximum du montant des dépenses subventionnables, plafonné à 20 k€ TTC, bénévolat exclu.
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux cumulé des aides publiques aux collectivités ne peut dépasser 70% du montant HT des dépenses en investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Démarche
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs de projet peuvent présenter leurs dossiers de candidature toute l&amp;#039;année sur la plateforme en ligne mesdemarches.iledefrance.fr.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N192" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O192" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S192" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T192" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U192" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V192" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/reconquete-de-la-biodiversite</t>
+        </is>
+      </c>
+      <c r="X192" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:biodiversite&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  biodiversite&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs de projet peuvent présenter leurs dossiers de candidature toute l&amp;#039;année sur notre plateforme en ligne
+ &lt;a rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y192" s="1" t="inlineStr">
+        <is>
+          <t>biodiversite@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z192" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b728-reconquete-de-la-biodiversite/</t>
+        </is>
+      </c>
+      <c r="AA192" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB192" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC192" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE192" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF192" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG192" s="1" t="inlineStr">
+        <is>
+          <t>22/06/2021</t>
+        </is>
+      </c>
+      <c r="AH192" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="193" spans="1:34" customHeight="0">
+      <c r="A193" s="1">
+        <v>103418</v>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>Préserver, restaurer et valoriser les milieux aquatiques et humides</t>
+        </is>
+      </c>
+      <c r="D193" s="1" t="inlineStr">
+        <is>
+          <t>Eaux et milieux aquatiques humides</t>
+        </is>
+      </c>
+      <c r="E193" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G193" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H193" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I193" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 50</t>
+        </is>
+      </c>
+      <c r="K193" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L193" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;img alt="Budget participatif écologique de la Région Ile-de-France" height="126" src="https://www.iledefrance.fr/sites/default/files/medias/2020-03/pastilleBudgetParticipatifV2.jpg" width="230" /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Région s&amp;#039;appuie sur les solutions fondées sur la nature, favorables à la préservation et au développement de la biodiversité en Île-de-France, pour préserver, restaurer et valoriser les milieux aquatiques et humides.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour quels types de projets?
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études et animations visant la mise en place de Contrats Trame Verte et Bleue,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Protection, restauration et valorisation des milieux aquatiques, humides et des berges, dont les opérations concourant à la maîtrise du risque d&amp;#039;inondation par débordement de cours d&amp;#039;eau,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositifs paysagers concourant à la maîtrise à la source des ruissellements, à l&amp;#039;adaptation au changement climatique et à la biodiversité (désimperméabilisation des sols, végétalisation de la ville, gestion alternative des eaux pluviales...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mesures alternatives à l&amp;#039;usage des produits phytosanitaires pour la protection des milieux aquatiques, de la biodiversité et des personnes (diagnostics et plans de gestion différenciée, acquisition de matériels...).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements permettant la récupération des eaux sur bâtiments publics et aménagements associés pour l&amp;#039;arrosage.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contrats Trame Verte et Bleue
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études d&amp;#039;assistance technique à l&amp;#039;élaboration et au suivi des contrats : jusqu&amp;#039;à 40% du montant HT des dépenses en investissement, plafonné à 80 k€.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement et ingénierie territoriale pour la préparation et la mise en œuvre des contrats : jusqu&amp;#039;à 50% des dépenses de fonctionnement, plafonné à 40 k€/an.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Protection, restauration et valorisation des milieux aquatiques, humides et des berges :
+ &lt;/strong&gt;
+ jusqu&amp;#039;à 50% des dépenses en investissement, plafonné à 400 k€.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Maîtrise à la source des ruissellements et désimperméabilisation :
+ &lt;/strong&gt;
+ jusqu&amp;#039;à 50% des dépenses en investissement, plafonné à 400 k€.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Mesures alternatives à l&amp;#039;usage des produits phytosanitaires :
+ &lt;/strong&gt;
+ jusqu&amp;#039;à 50% des dépenses en investissement, plafonné à 100 k€.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récupération des eaux de pluie
+ &lt;/strong&gt;
+ : jusqu&amp;#039;à 50% des dépenses en investissement, plafonné à 100 k€.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N193" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O193" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S193" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U193" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V193" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/eau-et-milieux-aquatiques-et-humides</t>
+        </is>
+      </c>
+      <c r="X193" s="1" t="inlineStr">
+        <is>
+          <t>&lt;a href="mailto:eau-tramevertetbleue&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+ eau-tramevertetbleue&amp;#64;iledefrance.fr
+&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y193" s="1" t="inlineStr">
+        <is>
+          <t>biodiversite@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z193" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d1f8-eau-et-milieux-aquatiques-et-humides/</t>
+        </is>
+      </c>
+      <c r="AA193" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB193" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC193" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE193" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF193" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG193" s="1" t="inlineStr">
+        <is>
+          <t>22/06/2021</t>
+        </is>
+      </c>
+      <c r="AH193" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="194" spans="1:34" customHeight="0">
+      <c r="A194" s="1">
+        <v>92349</v>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>Être aidé pour observer les territoires</t>
+        </is>
+      </c>
+      <c r="E194" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G194" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H194" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K194" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L194" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en oeuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 50 ans, leur gouvernance et leurs missions se sont réinventées pour anticiper les différentes étapes de la décentralisation et des politiques d&amp;#039;aménagement du territoire et mettre en œuvre les projets territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Des outils au service de l&amp;#039;intérêt général
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Ils forment le cœur du partenariat. Les membres sont :
+ &lt;br /&gt;
+ - les collectivités locales et leurs groupements (communes et intercommunalités de tailles variées, départements, régions, syndicats mixtes), représentés par des élus ;
+ &lt;br /&gt;
+ - l&amp;#039;état, représenté notamment par le préfet ou le sous-préfet, et la DREAL ou la DDT(M) ;
+ &lt;br /&gt;
+ - des acteurs territoriaux du monde économique (chambre consulaire, port...), de l&amp;#039;énergie, de l&amp;#039;habitat, de l&amp;#039;environnement, de l&amp;#039;enseignement supérieur (universités...) ;
+ &lt;br /&gt;
+ - et des membres associés intéressés par les enjeux territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une équipe pluridisciplinaire et inclusive
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M194" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Observation thématique (loyers, mobilités, habitat, social, stratégies économiques, logement des étudiants...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation des systèmes d&amp;#039;informations géographiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Enquêtes de terrain
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N194" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Personnes âgées
+Jeunesse
+Santé
+Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Inclusion numérique
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O194" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S194" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U194" s="1" t="inlineStr">
+        <is>
+          <t>Réseau des Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="V194" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X194" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont 51, réparties sur le territoire métropolitain et ultra-marin. Consulter notre annuaire pour identifier celle, la plus proche de votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
+ &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
+  http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y194" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z194" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8d0a-copie-08h34-etre-aide-pour-batir-des-strategi/</t>
+        </is>
+      </c>
+      <c r="AA194" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC194" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE194" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF194" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG194" s="1" t="inlineStr">
+        <is>
+          <t>28/04/2021</t>
+        </is>
+      </c>
+      <c r="AH194" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="195" spans="1:34" customHeight="0">
+      <c r="A195" s="1">
+        <v>83481</v>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>Coordonner les actions régionales des CAUE en matière culturelle sur la construction, l'architecture, l'urbanisme, le paysage et environnement</t>
+        </is>
+      </c>
+      <c r="C195" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Avenir Montagnes
+Cités éducatives
+France 2030
+Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="H11" s="1" t="inlineStr">
+      <c r="E195" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE d'Auvergne-Rhône-Alpes
+Union régionale des CAUE Normands
+Union régionale des CAUE des Hauts de France
+Union régionale des CAUE d'Île-de-France
+Union régionale des CAUE Bourgogne-Franche-Comté
+Union régionale des CAUE de Nouvelle-Aquitaine
+Union régionale des CAUE des Pays de la Loire
+Union régionale des CAUE d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G195" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H195" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K195" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L195" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Face à l&amp;#039;érosion croissante de la biodiversité (en France, 18 % des espèces sont éteintes ou menacées et 78 % des habitats sont dans un état de conservation défavorable), la mobilisation de tous, et notamment des collectivités locales, est nécessaire. C&amp;#039;est pourquoi
  &lt;strong&gt;
-  le dispositif « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.
+  L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
+  &lt;br /&gt;
+  Elle a pour mission de :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  représenter et promouvoir les CAUE de sa région ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ En ce sens, elle peut donc être un interlocuteur de la collectivité régionale, des services de l&amp;#039;Etat et de tout autre acteur mobilisés à ce niveau. Elle ne se substitue en rien à l&amp;#039;action des CAUE.
+ &lt;br /&gt;
+ Elle repose à minima sur une organisation entre les CAUE qui la compose et certaines URCAUE dispose de un ou plusieurs salariés.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires sous la gouvernance d&amp;#039;un collectif régional.
-[...36 lines deleted...]
- L&amp;#039;ensemble des territoires engagés sont consultables
+ Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
  &lt;strong&gt;
-  &lt;a href="https://engagespourlanature.biodiversitetousvivants.fr/territoires/engagements"&gt;
-[...1 lines deleted...]
-  &lt;/a&gt;
+  outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
+ Ils s&amp;#039;adressent aux élus, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apport de données et d&amp;#039;informations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlas de paysages, observatoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers, conférences, journées de sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visites de sites, voyage d&amp;#039;études, randonnées, lectures de paysages
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous culturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation et réalisation de prix, palmarès, concours, appels à idées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de plaquettes, ouvrages, guides, vidéos, expositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à des commissions techniques thématiques (commerce, agriculture...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions pédagogiques en milieu scolaire et hors ce milieu
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M195" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les actions de sensibilisation peuvent toucher les domaines suivants :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Biodiversité
+      <c r="N195" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
 Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O195" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S195" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...18 lines deleted...]
-&lt;p&gt;&lt;strong&gt;juliette.berger[a]cen-auvergne.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T195" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U195" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V195" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com</t>
+        </is>
+      </c>
+      <c r="X195" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les contacts de vos URCAUE sont disponibles dans les fiches locales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE normands
+ &lt;br /&gt;
+ 51 rue Joséphine 27000 ÉVREUX
+ &lt;br /&gt;
+ Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE des Hauts de France
+ &lt;br /&gt;
+ 35 mail Albert 1er 80000 AMIENS
+ &lt;br /&gt;
+ Tél : - contact&amp;#64;caue02.com -
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE AUVERGNE-RHÔNE-ALPES
+ &lt;br /&gt;
+ 6 bis, quai Saint-Vincent 69283 LYON Cedex 01
+ &lt;br /&gt;
+ Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE BOURGOGNE-FRANCHE-COMTÉ
+ &lt;br /&gt;
+ 1 rue de Soissons 21000 DIJON
+ &lt;br /&gt;
+ Tél : 03 80 30 02 38 -
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ LES CAUE D&amp;#039;ILE-DE-FRANCE
+ &lt;br /&gt;
+ c/o CAUE de Seine-Saint-Denis 153 avenue Jean Lolive 93500 PANTIN
+ &lt;br /&gt;
+ Tél : 01 48 32 40 81 - contact&amp;#64;caue-idf.fr - http://www.caue-idf.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE NOUVELLE-AQUITAINE
+ &lt;br /&gt;
+ 293 rue d&amp;#039;Ornano 33000 BORDEAUX
+ &lt;br /&gt;
+ Tél : 05 56 12 27 68 - contact&amp;#64;urcaue-na.fr - http://www.urcaue-na.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale Les CAUE d&amp;#039;Occitanie
+ &lt;br /&gt;
+ 5 avenue Frizac 31400 TOULOUSE
+ &lt;br /&gt;
+ Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE DES PAYS-DE-LA-LOIRE
+ &lt;br /&gt;
+ 312, avenue René Gasnier 49100 ANGERS
+ &lt;br /&gt;
+ Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="Y195" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z195" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dce5-copie-10h10-coordonner-les-actions-regionales/</t>
+        </is>
+      </c>
+      <c r="AA195" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC195" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE195" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF195" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG195" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2021</t>
+        </is>
+      </c>
+      <c r="AH195" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="12" spans="1:27" customHeight="0">
-      <c r="A12" s="1">
+    <row r="196" spans="1:34" customHeight="0">
+      <c r="A196" s="1">
+        <v>83479</v>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
+        </is>
+      </c>
+      <c r="C196" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Cités éducatives
+Tourisme Ingénierie Développement
+Destination France
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E196" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE des Hauts de France
+Union régionale des CAUE Normands
+Union régionale des CAUE d'Auvergne-Rhône-Alpes
+Union régionale des CAUE Bourgogne-Franche-Comté
+Union régionale des CAUE d'Île-de-France
+Union régionale des CAUE d'Occitanie
+Union régionale des CAUE des Pays de la Loire
+Union régionale des CAUE de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G196" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H196" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K196" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L196" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
+  &lt;br /&gt;
+  Elle a pour mission de :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  représenter et promouvoir les CAUE de sa région ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ En ce sens, elle peut donc être un interlocuteur de la collectivité régionale, des services de l&amp;#039;Etat et de tout autre acteur mobilisés à ce niveau. Elle ne se substitue en rien à l&amp;#039;action des CAUE.
+ &lt;br /&gt;
+ Elle repose à minima sur une organisation entre les CAUE qui la compose et certaines URCAUE dispose de un ou plusieurs salariés.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+ &lt;/strong&gt;
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE contribuent à améliorer la qualité de vie chacun
+ &lt;/strong&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service
+ &lt;/strong&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un élu ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement dans des projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M196" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiments / (Eco) Construction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petites Villes de Demain (PVD) / Action Coeur de Ville
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel /Espace vert / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte, trame bleue / Risques naturels / Ecologie / Jardins / Aires de jeux
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative et Culturelle /
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N196" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O196" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S196" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T196" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U196" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V196" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fncaue.fr</t>
+        </is>
+      </c>
+      <c r="X196" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les contacts des unions régionales :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE normands
+ &lt;br /&gt;
+ 51 rue Joséphine 27000 ÉVREUX
+ &lt;br /&gt;
+ Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE des Hauts de France
+ &lt;br /&gt;
+ 35 mail Albert 1er 80000 AMIENS
+ &lt;br /&gt;
+ Tél : - contact&amp;#64;caue02.com -
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE AUVERGNE-RHÔNE-ALPES
+ &lt;br /&gt;
+ 6 bis, quai Saint-Vincent 69283 LYON Cedex 01
+ &lt;br /&gt;
+ Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE BOURGOGNE-FRANCHE-COMTÉ
+ &lt;br /&gt;
+ 1 rue de Soissons 21000 DIJON
+ &lt;br /&gt;
+ Tél : 03 80 30 02 38 -
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ LES CAUE D&amp;#039;ILE-DE-FRANCE
+ &lt;br /&gt;
+ c/o CAUE de Seine-Saint-Denis 153 avenue Jean Lolive 93500 PANTIN
+ &lt;br /&gt;
+ Tél : 01 48 32 40 81 - contact&amp;#64;caue-idf.fr - http://www.caue-idf.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE NOUVELLE-AQUITAINE
+ &lt;br /&gt;
+ 293 rue d&amp;#039;Ornano 33000 BORDEAUX
+ &lt;br /&gt;
+ Tél : 05 56 12 27 68 - contact&amp;#64;urcaue-na.fr - http://www.urcaue-na.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale Les CAUE d&amp;#039;Occitanie
+ &lt;br /&gt;
+ 5 avenue Frizac 31400 TOULOUSE
+ &lt;br /&gt;
+ Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE DES PAYS-DE-LA-LOIRE
+ &lt;br /&gt;
+ 312, avenue René Gasnier 49100 ANGERS
+ &lt;br /&gt;
+ Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y196" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z196" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7453-copie-10h00-federer-les-accompagnements-en-en/</t>
+        </is>
+      </c>
+      <c r="AA196" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB196" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Construction d'une piscine
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC196" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE196" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF196" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG196" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2021</t>
+        </is>
+      </c>
+      <c r="AH196" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="197" spans="1:34" customHeight="0">
+      <c r="A197" s="1">
+        <v>82917</v>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C197" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E197" s="1" t="inlineStr">
+        <is>
+          <t>Agences Locales de l'Energie et du Climat (ALEC)</t>
+        </is>
+      </c>
+      <c r="G197" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H197" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K197" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L197" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ALEC, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil France Renov&amp;#039;, le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M197" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N197" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O197" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S197" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T197" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U197" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V197" s="1" t="inlineStr">
+        <is>
+          <t>https://federation-flame.org</t>
+        </is>
+      </c>
+      <c r="X197" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Frank Sentier, Délégué général de la Fédération FLAME
+&lt;/p&gt;
+&lt;p&gt;
+ frank.sentier&amp;#64;federation-flame.org
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y197" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z197" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f8b5-copie-17h59-se-faire-accompagner-sur-les-them/</t>
+        </is>
+      </c>
+      <c r="AA197" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB197" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école</t>
+        </is>
+      </c>
+      <c r="AC197" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE197" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF197" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG197" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH197" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="198" spans="1:34" customHeight="0">
+      <c r="A198" s="1">
         <v>82915</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B198" s="1" t="inlineStr">
         <is>
           <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
         </is>
       </c>
-      <c r="C12" s="1" t="inlineStr">
+      <c r="C198" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Avenir Montagnes
 Cités éducatives
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>CAUE de l'Ardèche
+      <c r="E198" s="1" t="inlineStr">
+        <is>
+          <t>CAUE du Maine-et-Loire
+CAUE de la Manche
+CAUE de la Mayenne
+CAUE de Meurthe-et-Moselle
+CAUE de la Moselle
+CAUE de Mayotte
+CAUE de la Seine-et-Marne
+CAUE des Pyrénées-Atlantiques
+CAUE des Hautes-Pyrénées
+CAUE des Pyrénées-Orientales
+CAUE de Rhône-Métropole
+CAUE de la Savoie
+CAUE de la Dordogne
+CAUE du Tarn
+CAUE de la Meuse
+CAUE du Gers
+CAUE de l'Ain
+CAUE de l'Aisne
+CAUE des Hautes-Alpes
+CAUE de l'Ariège
+CAUE des Landes
+CAUE du Puy-de-Dôme
+CAUE de l'Aveyron
+CAUE des Bouches-du-Rhône
+CAUE du Calvados
+CAUE du Cantal
+CAUE de la Charente
+CAUE du Cher
+CAUE de Corrèze
+CAUE de l'Aude
 CAUE de la Drôme
 CAUE de l'Oise
 CAUE du Gard
 CAUE de la Haute-Garonne
 CAUE de la Gironde
 CAUE de l'Hérault
 CAUE de l'Isère
 Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
-CAUE de l'Aude
+CAUE de l'Ardèche
 CAUE de la Haute-Loire
 CAUE du Lot
 CAUE Lot-et-Garonne
-CAUE du Maine-et-Loire
-[...22 lines deleted...]
-CAUE du Tarn-et-Garonne
+CAUE de la Sarthe
+CAUE de l'Orne
+CAUE de la Somme
+CAUE du Pas-de-Calais
+CAUE des Deux-Sèvres
+CAUE de la Vendée
+CAUE de la Haute-Vienne
+CAUE des Vosges
+CAUE de l'Essonne
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE de la Haute-Savoie
+CAUE de la Seine-Maritime
 CAUE de la Charente-Maritime
 CAUE du Val-de-Marne
 CAUE du Val d'Oise
 CAUE de Guadeloupe
 CAUE de la Martinique
 CAUE de la Guyane
 CAUE de l'Île-de-la-Réunion
 CAUE du Var
-CAUE de la Seine-Maritime
+CAUE du Tarn-et-Garonne
 CAUE de la Côte-d'Or
 CAUE des Hauts-de-Seine
 CAUE de Corse
 CAUE de la Creuse
 CAUE du Loir-et-Cher
 CAUE du Loiret
 CAUE du Morbihan
 CAUE d'Alsace
-CAUE de la Somme
-[...19 lines deleted...]
-      <c r="G12" s="1" t="inlineStr">
+CAUE de l'Yonne</t>
+        </is>
+      </c>
+      <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association
 Entreprise privée
 Particulier
 Agriculteur
 Recherche</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H198" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K198" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L198" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
  &lt;/strong&gt;
  à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE contribuent à améliorer qualité de vie de chacun
  &lt;/strong&gt;
  . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
  Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE sont à votre service.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
@@ -2377,88 +37884,88 @@
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M12" s="1" t="inlineStr">
+      <c r="M198" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  / Patrimoine religieux
  / Ecomatériaux
  / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
  / Petite ville de demain
  (PVD) / Action Coeur de Ville
  / Sobriété foncière / Rural / Périurbain / Urbain
  / Densification / Requalification de friches
  / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
  / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
  / Médiation / Résidences
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N198" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -2477,79 +37984,79 @@
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O198" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S198" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T198" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U198" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V198" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/?page=home</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X198" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN
  - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
  - contact&amp;#64;caue-ain.com - 04 74 21 11 31
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
  &lt;br /&gt;
  CAUE DES HAUTES-ALPES
  - 1 avenue Alexandre Didier
  - BP 55  - 05200    EMBRUN
  - caue05&amp;#64;orange.fr
  - 04 92 43 60 31
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039;ARDÈCHE
  - 2 bis avenue de l&amp;#039;Europe Unie
@@ -3021,14167 +38528,228 @@
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE MAYOTTE
  - Département de Mayotte
  - BP101
  - 97600    MAYOTTE
  - feda.soidri&amp;#64;cg976.fr
  - 02 69 66 06 84
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y198" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z198" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA198" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB198" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC198" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE198" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF198" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG198" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH198" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="13" spans="1:27" customHeight="0">
-[...955 lines deleted...]
-      <c r="G16" s="1" t="inlineStr">
+    <row r="199" spans="1:34" customHeight="0">
+      <c r="A199" s="1">
+        <v>62848</v>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
+        </is>
+      </c>
+      <c r="D199" s="1" t="inlineStr">
+        <is>
+          <t>Crédit moyen long terme</t>
+        </is>
+      </c>
+      <c r="E199" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
-Etablissement public dont services de l'Etat
-[...30 lines deleted...]
- Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H199" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K199" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L199" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Donnez vie à vos projets !
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt moyen long terme accompagne les différents projets d&amp;#039;investissements de tous les acteurs locaux.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;adresse à toutes les collectivités locales, y compris les plus petites. La Banque Postale, premier prêteur bancaire des collectivités locales, octroit un prêt sur deux à une commune de moins de 5 000 habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Les caractéristiques et la durée du prêt s&amp;#039;adaptent notamment en fonction de votre stratégie financière et de l&amp;#039;amortissement de vos projets à financer.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations sur
+  le
+ &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html" target="_self"&gt;
+  prêt à moyen long terme
+ &lt;/a&gt;
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Pour affiner votre besoin, plusieurs ressources sont à votre disposition :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;strong&gt;
-[...143 lines deleted...]
-  http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
+  &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunt-cinq-questions-a-se-poser-avant-emprunter-collectivite-territoriale.html" target="_self"&gt;
+   Les 6 questions à se poser avant d&amp;#039;emprunter
+  &lt;/a&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
- &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunter-taux-variable-taux-revisable.html" target="_self"&gt;
+   Empruntez à taux variable ou révisable ?
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/prets-verts-obligation-verte.html" target="_self"&gt;
+   Prêt vert : comment l&amp;#039;analyser ?
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M199" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le crédit moyen long terme peut être mobilisé sur tout type de projet d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
-[...12949 lines deleted...]
-      <c r="N85" s="1" t="inlineStr">
+      <c r="N199" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -17227,13405 +38795,5675 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O85" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="R85" s="1" t="inlineStr">
+      <c r="O199" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R199" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pour candidater, il convient de faire parvenir à la CCMS :
-[...14 lines deleted...]
-      <c r="S85" s="1" t="inlineStr">
+ Après analyse et acceptation de votre dossier par La Banque Postale.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant minimum : 40 000 €.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S199" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T85" s="1" t="inlineStr">
+      <c r="T199" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U85" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X85" s="1" t="inlineStr">
+      <c r="U199" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V199" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html</t>
+        </is>
+      </c>
+      <c r="W199" s="1" t="inlineStr">
+        <is>
+          <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
+        </is>
+      </c>
+      <c r="X199" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Crystèle MAITRE
-[...7 lines deleted...]
- 04 73 65 24 48
+ Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez le joindre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  via le
+  &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
+   formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y199" s="1" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z199" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a49e-adopter-un-financement-a-moyen-long-terme/</t>
+        </is>
+      </c>
+      <c r="AA199" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC199" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE199" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF199" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG199" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2020</t>
+        </is>
+      </c>
+      <c r="AH199" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="200" spans="1:34" customHeight="0">
+      <c r="A200" s="1">
+        <v>58398</v>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>Financer la préservation du patrimoine naturel</t>
+        </is>
+      </c>
+      <c r="E200" s="1" t="inlineStr">
+        <is>
+          <t>Seine Normandie Agglomération (SNA)</t>
+        </is>
+      </c>
+      <c r="G200" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H200" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I200" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="K200" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L200" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes une commune, un agriculteur, une société à objet agricole, une entreprise ou une associative environnementale de Seine Normandie Agglomération et vous souhaitez vous investir pour conserver ou réimplanter la biodiversité sur votre territoire ?
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Alors, adhérez à notre dispositif Patrimoine naturel !
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Aujourd&amp;#039;hui, le patrimoine naturel est en danger et subit de fortes pressions, et malgré les efforts récents pour reconstituer nos paysages, il reste beaucoup à faire, nous devons poursuivre dans cette dynamique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Alors, replantons !
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre du dispositif patrimoine naturel, Seine Normandie Agglomération cherche à financer des projets permettant de participer à l&amp;#039;atteinte des grands objectifs suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Continuités écologiques et biodiversité :
+  &lt;/strong&gt;
+  développer sur le territoire un corridor écologique et notamment une trame verte permettant de faciliter l&amp;#039;essor de la biodiversité, ainsi que la circulation des espèces
+  &lt;strong&gt;
+   ;
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Séquestration carbone :
+  &lt;/strong&gt;
+  renforcer la végétalisation du territoire afin de permettre une absorption efficace des gaz à effet de serre et le déploiement de véritables espaces puits de carbone;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Paysage et identité
+  &lt;/strong&gt;
+  : retrouver les paysages normands et verdoyants , identité forte du territoire;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Adaptation au changement climatique
+  &lt;/strong&gt;
+  : augmenter la résistance du territoire aux effets néfastes du changement climatique (canicules, inondations, nouvelles maladies,...) ; NB : afin de facilité cette adaptation, une réflexion particulière sur le choix des essences sera admise.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement économique
+  &lt;/strong&gt;
+  : développer la filière bois-énergie (valorisation des tailles de haies...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Typologie de projets :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Forêt nourricière
+   &lt;/strong&gt;
+   50 arbres et arbustes minimum à vocation nourricière pour la faune et les humains -
+   &lt;em&gt;
+    jusqu&amp;#039;à 80% des dépenses éligibles HT dans la limite de 3000 € d&amp;#039;aide par projet
+   &lt;/em&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Haies et bocages
+   &lt;/strong&gt;
+   sur un linéaire de 100 m minimum -
+   &lt;em&gt;
+    jusqu&amp;#039;à 80% des dépenses éligibles HT dans la limite de 3000 € d&amp;#039;aide par projet
+   &lt;/em&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Arbres
+   &lt;/strong&gt;
+   5 arbres minimum d&amp;#039;une taille mini de 2 mètres et d&amp;#039;essences locales (projets prioritaires : création d&amp;#039;ombrage cour d&amp;#039;école, prairie) -
+   &lt;em&gt;
+    jusqu&amp;#039;à 80% des dépenses éligibles HT dans la limite de 2000 € d&amp;#039;aide par projet
+   &lt;/em&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Vergers
+   &lt;/strong&gt;
+   avec un minimum de 10 arbres fruitiers et d&amp;#039;essences locales -
+   &lt;em&gt;
+    participation jusqu&amp;#039;à 50% du montant HT des dépenses, dans la limite de 2000 € d&amp;#039;aide
+   &lt;/em&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Vignes
+   &lt;/strong&gt;
+   avec des essences ayant une capacité d&amp;#039;adaptation aux effets du changement climatique -
+   &lt;em&gt;
+    participation jusqu&amp;#039;à 50% du montant HT des dépenses, dans la limite de 2000 € d&amp;#039;aide
+   &lt;/em&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Agroforesterie
+   &lt;/strong&gt;
+   (à destination uniquement des agriculteurs et société à objet agricole) avec un minimum de 50 arbres d&amp;#039;essences locales et diversifiées -
+   &lt;em&gt;
+    jusqu&amp;#039;à 80% des dépenses éligibles HT dans la limite de 1000 € d&amp;#039;aide par projet
+   &lt;/em&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   &lt;br /&gt;
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Engagements du bénéficiaire de la subvention :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Avoir sollicité les aides publiques indiquées au plan de financement du projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Etre en règle au regard des obligations fiscales et sociales ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Certifier l&amp;#039;exactitude des renseignements indiqués dans la demande de subvention ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ne pas avoir commencé les travaux à la date de demande de subvention (et ne pas les commencer avant la réception d&amp;#039;une dérogation et/ou du courrier d&amp;#039;attribution de la subvention) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Accepter l&amp;#039;ouverture ponctuelle de la parcelle où est réalisé le projet au personnel de SNA (animations grand public, inventaire, ...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Autoriser SNA à la diffusion et à l&amp;#039;utilisation de l&amp;#039;image et des photographies du projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Entretenir et gérer la réalisation en « bon père de famille » pendant 10 ans au minimum.
+  &lt;/li&gt;
+  &lt;li&gt;
+   En cas de non-respect de ces obligations/engagements , le bénéficiaire de la subvention devra reverser les sommes perçues.
+  &lt;/li&gt;
+  &lt;li&gt;
+   En cas de vente du terrain où est situé le projet , le nouveau propriétaire devra s&amp;#039;engager à poursuivre le projet. En cas de non-respect, la subvention versée au bénéficiaire devra être remboursée au prorata des années de mise en œuvre (10 ans minimum d&amp;#039;exploitation).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N200" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Espaces verts
+Transition énergétique
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Paysage
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O200" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S200" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T200" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U200" s="1" t="inlineStr">
+        <is>
+          <t>CA Seine Normandie Agglomération</t>
+        </is>
+      </c>
+      <c r="V200" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sna27.fr/wp-content/uploads/2021/09/DISPOSITIF-PATRIMOINE-NATUREL-VERSION-DEFINITIVE.pdf</t>
+        </is>
+      </c>
+      <c r="W200" s="1" t="inlineStr">
+        <is>
+          <t>http://www.sna27.fr/mesdemarches/nouvellesdemarches</t>
+        </is>
+      </c>
+      <c r="X200" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Laurence DESVIGNES
+&lt;/p&gt;
+&lt;p&gt;
+ Chargée de mission Biodiversité - SNA
+&lt;/p&gt;
+&lt;p&gt;
+ ldesvignes&amp;#64;sna27.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 06 33 86 01 48 ou 02 76 48 02 73
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ www.sna27.fr/mesdemarches/nouvellesdemarches (dalle orange)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y85" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA85" s="1" t="inlineStr">
+      <c r="Y200" s="1" t="inlineStr">
+        <is>
+          <t>ncaroff@sna27.fr</t>
+        </is>
+      </c>
+      <c r="Z200" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9c6e-aider-au-financement-du-patrimoine-naturel/</t>
+        </is>
+      </c>
+      <c r="AA200" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB200" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC200" s="1" t="inlineStr">
+        <is>
+          <t>CA Seine Normandie Agglomération</t>
+        </is>
+      </c>
+      <c r="AE200" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF200" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG200" s="1" t="inlineStr">
+        <is>
+          <t>21/09/2020</t>
+        </is>
+      </c>
+      <c r="AH200" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="86" spans="1:27" customHeight="0">
-[...29 lines deleted...]
-      <c r="G86" s="1" t="inlineStr">
+    <row r="201" spans="1:34" customHeight="0">
+      <c r="A201" s="1">
+        <v>42869</v>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>S'engager dans le programme de labellisation Climat-Air-Énergie Cit'ergie</t>
+        </is>
+      </c>
+      <c r="E201" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="F201" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat</t>
-[...7 lines deleted...]
-      <c r="K86" s="1" t="inlineStr">
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H201" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I201" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K201" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L201" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cit&amp;#039;ergie est un programme de management et de labellisation qui
+ récompense les collectivités pour la mise en œuvre d&amp;#039;une politique climat­-air-énergie ambitieuse.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide consiste en un accompagnement financier par un conseiller Cit&amp;#039;ergie accrédité par l&amp;#039;ADEME et un accompagnement technique à la prise en main de la démarche d&amp;#039;évaluation et de labellisation.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour répondre au défi que constitue le changement climatique, les collectivités locales ont un rôle déterminant à jouer dans la définition et la mise en œuvre d&amp;#039;actions visant à la réduction des émissions de gaz à effet de serre, l&amp;#039;amélioration de l&amp;#039;efficacité énergétique, la réduction de la pollution atmosphérique, le développement des énergies renouvelables ou encore l&amp;#039;adaptation au changement climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est maintenant acquis qu&amp;#039;un engagement fort de la collectivité dans la transition énergétique est synonyme de développement économique, d&amp;#039;attractivité et de qualité de vie pour ses habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Cependant, même motivées pour agir, les collectivités se trouvent face à de nombreuses interrogations :
+&lt;/p&gt;
+&lt;p&gt;
+ Comment mettre en place une politique énergétique efficace ?
+&lt;/p&gt;
+&lt;p&gt;
+ Quelle méthode suivre pour conduire et réussir un Plan Climat Air Energie Territorial (PCAET) ambitieux ?
+&lt;/p&gt;
+&lt;p&gt;
+ Comment s&amp;#039;intégrer dans les objectifs air-énergie-climat régionaux et nationaux ?
+&lt;/p&gt;
+&lt;p&gt;
+ Le label européen European Energy Award (EEA), décliné en France via le programme Cit&amp;#039;ergie, est destiné en particulier aux intercommunalités souhaitant conduire des politiques actives.
+&lt;/p&gt;
+&lt;p&gt;
+ Le label Cit&amp;#039;ergie évalue les collectivités sur les actions qu&amp;#039;elles conduisent dans le cadre de leurs compétences propres et dans leur sphère d&amp;#039;influence. Via un catalogue de mesures concrètes, la labellisation prend en compte tous les leviers possibles pour l&amp;#039;engagement d&amp;#039;actions énergie climat sur le territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M201" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Structuration, suivi, et évaluation du plan climat-air-énergie (PCAET)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N201" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O201" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R201" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un seul déposant est attendu par dossier ; les projets collaboratifs ne sont pas éligibles. Il est vivement conseillé de contacter l&amp;#039;ADEME en amont du dépôt du dossier pour tous renseignements ou conseils relatifs au montage et à la soumission de votre dossier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S201" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T201" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U201" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V201" s="1" t="inlineStr">
+        <is>
+          <t>https://citergie.ademe.fr</t>
+        </is>
+      </c>
+      <c r="W201" s="1" t="inlineStr">
+        <is>
+          <t>https://citergie.ademe.fr/contact/</t>
+        </is>
+      </c>
+      <c r="X201" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:citergie&amp;#64;ademe.fr?subject&amp;#61;Contact%20via%20aides-territoires.beta.gouv.fr"&gt;
+  citergie&amp;#64;ademe.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 04 15 09 82 07 (permanence de 9h à 12h30 et de 14h à 16h30, du lundi au vendredi)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y201" s="1" t="inlineStr">
+        <is>
+          <t>nicolas.vallee@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z201" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a3ba-sengager-dans-le-programme-de-labellisation-c/</t>
+        </is>
+      </c>
+      <c r="AA201" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC201" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="AE201" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF201" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG201" s="1" t="inlineStr">
+        <is>
+          <t>26/05/2020</t>
+        </is>
+      </c>
+      <c r="AH201" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="202" spans="1:34" customHeight="0">
+      <c r="A202" s="1">
+        <v>46985</v>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets en zone rurale (LEADER)</t>
+        </is>
+      </c>
+      <c r="C202" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E202" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'action locale Alpes et Azur (GAL)</t>
+        </is>
+      </c>
+      <c r="F202" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'action locale Alpes et Azur (GAL)</t>
+        </is>
+      </c>
+      <c r="G202" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H202" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Subvention
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I202" s="1" t="inlineStr">
+        <is>
+          <t> Max : 90</t>
+        </is>
+      </c>
+      <c r="J202" s="1" t="inlineStr">
+        <is>
+          <t>Selon le porteur et le régime d'aides d'Etat appliqué</t>
+        </is>
+      </c>
+      <c r="K202" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L86" s="1" t="inlineStr">
-[...207 lines deleted...]
-Cours d'eau / canaux / plans d'eau
+      <c r="L202" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;LEADER, c’est l’acronyme de « Liaison Entre Actions de Développement de l’Économie Rurale ». C’&lt;span&gt;est
+ un dispositif européen sous l’autorité de la Région Sud, qui soutient 
+le développement des territoires ruraux grâce à l’attribution de 
+subventions à de&lt;/span&gt;&lt;span&gt;s porteurs de projets locaux.&lt;/span&gt;&lt;span&gt; &lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Un projet visant à créer de nouveaux services, à encourager l’alimentation durable, les mobilités douces, l’économie circulaire ou régénérative, à renforcer les solidarités et le lien social ? Une volonté de faire un projet ensemble et de partager ?&lt;/p&gt;&lt;p&gt;Tous les acteurs privés et publics projetant de mettre en place des actions relevant de la transition écologique et solidaire sur le territoire du Parc naturel régional des Préalpes d’Azur, de la Communauté de Communes Alpes d’Azur, de la Communauté de communes Vallée de l’Ubaye Serre-Ponçon et de la Communauté de communes Serre-Ponçon peuvent bénéficier d’une aide LEADER. &lt;/p&gt;&lt;p&gt;Le Groupe d’Action Locale Alpes et Azur est doté d’une enveloppe de plus de 2,6 millions d’euros de FEADER pour mener à bien sa stratégie « Bien vivre ensemble dans un territoire de montagne en transition ». Trois axes prioritaires seront subventionnés : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcer les liens et consolider les services pour tous&lt;/li&gt;&lt;li&gt;Encourager les initiatives économiques locales, durables et collectives&lt;/li&gt;&lt;li&gt;Innover dans notre lien aux ressources&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;p&gt;La démarche LEADER permet aussi de soutenir des projets en « Coopération », en partenariat avec d’autres territoires en France ou en Europe.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M202" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://www.youtube.com/channel/UCdiyWTX03o4X8c9v1jLuInA
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N202" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
 Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Forêts
 Montagne
 Sols
-Espaces verts
-[...396 lines deleted...]
-Voirie et réseaux
 Transition énergétique
-Economie d'énergie et rénovation énergétique
-[...1013 lines deleted...]
-Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Formation professionnelle
-Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
-Agriculture et agroalimentaire
-Consommation et production
 Economie sociale et solidaire
 Revitalisation
-Innovation, créativité et recherche
+Biodiversité
+Logement et habitat
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O202" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P202" s="1" t="inlineStr">
+        <is>
+          <t>09/02/2026</t>
+        </is>
+      </c>
+      <c r="Q202" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2026</t>
+        </is>
+      </c>
+      <c r="R202" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Démarche multi-partenaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retombées positives pour la communauté
+ &lt;/li&gt;
+ &lt;li&gt;
+  Innovation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Impact environnemental positif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inclusion de tous les publics
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S202" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T202" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U202" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alpes et Azur</t>
+        </is>
+      </c>
+      <c r="V202" s="1" t="inlineStr">
+        <is>
+          <t>https://www.leader-alpesetazur.eu/</t>
+        </is>
+      </c>
+      <c r="X202" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Equipe technique LEADER - leader&amp;#64;alpesdazur.fr&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y202" s="1" t="inlineStr">
+        <is>
+          <t>leader@alpesdazur.fr</t>
+        </is>
+      </c>
+      <c r="Z202" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/626a-leader-une-subvention-europeenne-pour-vos-pro/</t>
+        </is>
+      </c>
+      <c r="AA202" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC202" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'Action Locale Alpes et Azur</t>
+        </is>
+      </c>
+      <c r="AD202" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE202" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF202" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG202" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2020</t>
+        </is>
+      </c>
+      <c r="AH202" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="203" spans="1:34" customHeight="0">
+      <c r="A203" s="1">
+        <v>8479</v>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir et bancariser des données sur les eaux souterraines et marines</t>
+        </is>
+      </c>
+      <c r="E203" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G203" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H203" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I203" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K203" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L203" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Il s&amp;#039;agit d&amp;#039;aider des maîtres d&amp;#039;ouvrage extérieurs (collectivités, services de l&amp;#039;Etat, organismes privés ou établissements publics, associations...) à acquérir, bancariser, exploiter et diffuser les données concernant l&amp;#039;état des milieux aquatiques :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  pour la mise en œuvre du SDAGE, notamment au titre des directives européennes (DCE, DCSMM...) et conventions de mers régionales ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour la connaissance des fonctionnements hydrologiques, hydrogéologiques et hydrobiologiques des eaux superficielles, souterraines et marines et de leurs interactions ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  en appui à l&amp;#039;évaluation de l&amp;#039;état des masses d&amp;#039;eau ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  en appui aux stratégies et à l&amp;#039;action des organismes aidés.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N203" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Technologies numériques et numérisation
+Biodiversité
+Mers et océans
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O203" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P203" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q203" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R203" s="1" t="inlineStr">
+        <is>
+          <t>Les projets doivent apporter une plus-value par rapport à la surveillance existante et se conformer au schéma national des données sur l&amp;#039;eau</t>
+        </is>
+      </c>
+      <c r="S203" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T203" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U203" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V203" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W203" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X203" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné :https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y203" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z203" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/15da-surveillance-environnementale-banques-de-donn/</t>
+        </is>
+      </c>
+      <c r="AA203" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC203" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE203" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF203" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG203" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2019</t>
+        </is>
+      </c>
+      <c r="AH203" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="204" spans="1:34" customHeight="0">
+      <c r="A204" s="1">
+        <v>8008</v>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la dépollution des industries et autres activités économiques non agricoles</t>
+        </is>
+      </c>
+      <c r="E204" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G204" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H204" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I204" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 60</t>
+        </is>
+      </c>
+      <c r="K204" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L204" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépollution des industries et autres activités économiques non agricoles : Actions d&amp;#039;accompagnement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Actions d&amp;#039;accompagnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Fiabilisation des dispositifs de  gestion des effluents
+&lt;/p&gt;
+&lt;p&gt;
+ - Amélioration de la collecte
+&lt;/p&gt;
+&lt;p&gt;
+ - Prévention des pollutions accidentelles
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les ouvrages visant la prévention des pollutions accidentelles, la dépollution des eaux pluviales ou la réduction des risques de pollution liés à l&amp;#039;inondation du site, l&amp;#039;assiette est limitée au montant des travaux nécessaires pour contenir les pollutions accidentelles et les déversements de polluants par temps de pluie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Taux de subvention :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Petites entreprises : 60%
+&lt;/p&gt;
+&lt;p&gt;
+ - Moyennes entreprises : 50%
+&lt;/p&gt;
+&lt;p&gt;
+ - Grandes entreprises : 40%
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N204" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Risques naturels
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O204" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P204" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q204" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R204" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Taux réduits directive IED.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S204" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T204" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U204" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V204" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W204" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X204" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y204" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z204" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b623-depollution-des-industries-et-autres-activite/</t>
+        </is>
+      </c>
+      <c r="AA204" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC204" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE204" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF204" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG204" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2019</t>
+        </is>
+      </c>
+      <c r="AH204" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="205" spans="1:34" customHeight="0">
+      <c r="A205" s="1">
+        <v>165979</v>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’innovation dans la formation</t>
+        </is>
+      </c>
+      <c r="D205" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'innovation pour la formation</t>
+        </is>
+      </c>
+      <c r="E205" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G205" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H205" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K205" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L205" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous avez un projet d’innovation formative répondant aux besoins en compétences des filières et métiers stratégiques régionaux (filières fortement pourvoyeuses d’emplois et d’enjeux d’avenir, nouveau métier ou métier en forte évolution, métiers en tension de recrutement).&lt;/p&gt;
+&lt;p&gt;Vous êtes organisme de formation, entreprise, Campus des métiers et qualifications et vous souhaitez éprouver un nouveau référentiel de formation, de nouvelles modalités pédagogiques ou encore proposer et tester un outillage innovant de l’approche par les compétences. Le Fonds d’innovation pour la formation vous permet de financer la recherche appliquée ou le développement expérimental avec une subvention pouvant aller jusqu’à 70% du coût du projet maximum, et 50% des investissements nécessaires à l’expérimentation.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Un organisme de formation, agissant en propre ou comme mandataire d’un groupement dans lequel les entreprises sont présentes ou représentées,&lt;/li&gt; 	&lt;li&gt;Un campus des métiers, ou un membre d’un campus des métiers, agissant au nom du campus ou comme mandataire d’un groupement dans lequel les entreprises sont présentes ou représentées,&lt;/li&gt; 	&lt;li&gt;Une entreprise, un groupement d’intérêt économique, une association, une société coopérative d’intérêt collective, ou d’autres formes de groupements d’entreprises, agissant comme mandataire d’un groupement associant au moins un organisme de formation continue ou initiale.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N205" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Santé
+Education et renforcement des compétences
+Formation professionnelle
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Emploi
+Mobilité pour tous
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O205" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P205" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R205" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets du Fonds d’innovation pour la formation doivent s’inscrire dans le champ de la formation professionnelle et viser prioritairement les personnes en recherche d’emploi. Ils doivent proposer l’ingénierie, le test et/ou l’expérimentation d’une solution pédagogique nouvelle et apportant une réelle plus-value à la résolution d’une problématique emploi-formation clairement et objectivement identifiée.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Le Fonds d’innovation pour la formation peut être mobilisé pour soutenir des projets visant :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; la création ou l’adaptation d’un référentiel de formation, en vue de son éventuel référencement au répertoire national des certifications professionnelles ou au répertoire spécifique, pour répondre aux besoins suscités par une économie en forte mutation (métiers émergents ou en forte évolution) ;&lt;/li&gt; 	&lt;li&gt;Le test de modalités pédagogiques rénovées susceptibles de favoriser un engagement durable dans le parcours vers l’emploi, d’individualiser les apprentissages, de favoriser l’inclusivité et la mixité ;&lt;/li&gt; 	&lt;li&gt; l’installation d’une offre de formation professionnelle inexistante ou insuffisante en région pour répondre à un enjeu de recrutement objectivé ; l’expérimentation doit permettre à la Région d’identifier la pertinence d’intégrer cette action au droit commun, notamment via le catalogue des formations professionnelles continues achetées par la Région à destination des demandeurs d’emploi ;&lt;/li&gt; 	&lt;li&gt; L’outillage de l’approche par les compétences, notamment en tirant profit des opportunités ouvertes par le numérique, l’IA ou encore le Big data.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Sont non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; les projets à impact significativement négatif sur le climat et sans intégration de la portée climatique ;&lt;/li&gt; 	&lt;li&gt; les actions de préqualification classiques, sauf à démontrer une approche complètement renouvelée ;&lt;/li&gt; 	&lt;li&gt; les actions portant uniquement sur l’accompagnement du bénéficiaire, sans intervention sur la formation en tant que telle ;&lt;/li&gt; 	&lt;li&gt; les projets se résumant au passage en tout distanciel d’une offre de formation ;&lt;/li&gt; 	&lt;li&gt; les actions de formation à la création d’entreprise.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Par mail adressé à &lt;a href="mailto:innovation-formation&amp;#64;maregionsud.fr"&gt;innovation-formation&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S205" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U205" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V205" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/fonds-dinnovation-pour-la-formation</t>
+        </is>
+      </c>
+      <c r="X205" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:innovation-formation&amp;#64;maregionsud.fr"&gt;innovation-formation&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y205" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z205" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-d-innovation-pour-la-formation/</t>
+        </is>
+      </c>
+      <c r="AA205" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE205" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF205" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG205" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH205" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="206" spans="1:34" customHeight="0">
+      <c r="A206" s="1">
+        <v>165827</v>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place de ambassadeurs du sport</t>
+        </is>
+      </c>
+      <c r="D206" s="1" t="inlineStr">
+        <is>
+          <t>Ambassadeurs du sport</t>
+        </is>
+      </c>
+      <c r="E206" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G206" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H206" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K206" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L206" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le projet de création des ambassadeurs du sport, pensé par le Parlement Régional de la Jeunesse, vise à permettre une véritable démocratisation de la pratique et de la promotion des valeurs du sport. Les ambassadeurs du sport joueront un rôle d&amp;#039;intermédiaire entre leur établissement et les instances régionales.&lt;/p&gt;
+&lt;p&gt;Ces ambassadeurs du sport ont vocation à s&amp;#039;exprimer et agir au sein de leur établissement. Ils sont volontaires, entre 2 et 5 par établissement, choisis pour impulser une dynamique collective. Si le nombre de candidats dépasse ce quota, un tirage au sort sera effectué.&lt;/p&gt; &lt;p&gt;Les objectifs principaux poursuivis par les ambassadeurs du sport sont de :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Créer des projets sportifs et bien être visant l&amp;#039;amélioration des conditions de vie de l&amp;#039;ensemble des jeunes et encourager la pratique sportive ;&lt;/li&gt; 	&lt;li&gt;Encourager la participation des élèves aux activités sportives (UNSS/AS) ;&lt;/li&gt; 	&lt;li&gt;Diffuser des informations sportives via les canaux de communication du lycée ;&lt;/li&gt; 	&lt;li&gt;Améliorer la visibilité et l&amp;#039;accessibilité du sport au sein du lycée ;&lt;/li&gt; 	&lt;li&gt;Favoriser les relations entre les différents établissements scolaires ;&lt;/li&gt; 	&lt;li&gt;Sensibiliser les élèves aux bienfaits du sport (physique, mental et social).&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N206" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O206" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P206" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="R206" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les lycéens et lycéennes inscrits dans un établissement public ou privé sous contrat d&amp;#039;association avec l&amp;#039;Etat situé en Région Provence Alpes Côte d&amp;#039;Azur.&lt;/p&gt;&lt;p&gt;Être lycéen ou lycéenne dans un établissement public ou privé sous contrat d&amp;#039;association avec l&amp;#039;Etat situé en Région Provence Alpes Côte d&amp;#039;Azur.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S206" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U206" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V206" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/ambassadeurs-du-sport</t>
+        </is>
+      </c>
+      <c r="W206" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_CAND_SPORTAMB/depot/simple</t>
+        </is>
+      </c>
+      <c r="X206" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cécile CRISTOL : &lt;a href="mailto:ccristol&amp;#64;maregionsud.fr"&gt;ccristol&amp;#64;maregionsud.fr&lt;/a&gt; - 0664387070&lt;/p&gt;
+&lt;p&gt;et Laurie DEBELLE : &lt;a href="mailto:ldebelle&amp;#64;maregionsud.fr"&gt;ldebelle&amp;#64;maregionsud.fr &lt;/a&gt;- 0662111639&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y206" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z206" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ambassadeurs-du-sport/</t>
+        </is>
+      </c>
+      <c r="AA206" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE206" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF206" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG206" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH206" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="207" spans="1:34" customHeight="0">
+      <c r="A207" s="1">
+        <v>165834</v>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la mise en oeuvre de politiques partenariales pour la gestion intégrée de l’eau et des milieux aquatiques à l’échelle des bassins versants</t>
+        </is>
+      </c>
+      <c r="D207" s="1" t="inlineStr">
+        <is>
+          <t>Gestion intégrée des milieux aquatiques et humides</t>
+        </is>
+      </c>
+      <c r="E207" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G207" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H207" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K207" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L207" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il s&amp;#039;agit d&amp;#039;accompagner la mise en oeuvre de politiques partenariales pour la gestion intégrée de l’eau et des milieux aquatiques à l’échelle des bassins versants, telles que les contrats de milieux et les SAGE, de promouvoir la restauration morphologique des cours d’eau, de développer et diffuser la connaissance sur les milieux et les espèces et d&amp;#039;oeuvrer pour la protection de la biodiversité par la reconquête de la trame bleue et des fonctionnalités des zones humides et la lutte contre les espèces invasives.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Les actions éligibles aux aides de la Région s’inscrivent dans le cadre d’intervention « Gestion intégrée des milieux aquatiques et humides » qui comprend notamment les dispositifs suivants :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Gouvernance - Animation territoriale ;&lt;/li&gt; 	&lt;li&gt; Connaissance, recherche, expertise technique ;&lt;/li&gt; 	&lt;li&gt; Restauration physique / morphologique&lt;/li&gt; 	&lt;li&gt;- Biodiversité aquatique - Trame bleue - Zones humides ;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N207" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
-Réhabilitation
-[...24 lines deleted...]
-Mobilité fluviale
 Milieux humides
-Inclusion numérique
-[...3 lines deleted...]
-Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O92" s="1" t="inlineStr">
+      <c r="O207" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R92" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="S92" s="1" t="inlineStr">
+      <c r="P207" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="R207" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les structures publiques gestionnaires de milieu aquatique (intercommunalités compétentes à l’échelle d’un bassin ou d’un sous-bassin versant, EPAGE, EPTB, établissements publics) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les associations et fondations oeuvrant dans la protection des milieux aquatiques ou humides et ayant une portée régionale,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les organismes de recherche;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les conseils départementaux,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les fédérations départementales de pêche&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Type d&amp;#039;actions soutenues :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Elaboration d’un outil de programmation de gestion intégrée des milieux aquatiques et humides à l’échelle des bassins versants&lt;/li&gt; 	&lt;li&gt; Actions et assistance à maîtrise d’ouvrage en concertation et communication&lt;/li&gt; 	&lt;li&gt;Actions et assistance à maîtrise d’ouvrage en ingénierie financière et en ingénierie de projets&lt;/li&gt; 	&lt;li&gt;Outils de connaissance et de suivi des milieux aquatiques et humides, visant à améliorer l’état des cours d’eau et des zones humides et actions de recherche&lt;/li&gt; 	&lt;li&gt; Etudes scientifiques et techniques et actions d’animations réalisées dans le cadre de partenariats associatifs avec des structures de portée régionale oeuvrant dans la protection des milieux aquatiques et humides &lt;/li&gt; 	&lt;li&gt;Etude de connaissance permettant l&amp;#039;identification, la délimitation des zones humides et de leur espace de fonctionnalité et la caractérisation de leur état de conservation et actions de recherche &lt;/li&gt; 	&lt;li&gt; Stratégie &amp;#34;zones humides&amp;#34; à l&amp;#039;échelle d&amp;#039;un bassin versant ou plan de gestion d&amp;#039;une zone humide &lt;/li&gt; 	&lt;li&gt; Restauration des zones humides et rétablissement ou maintien de leurs fonctions &lt;/li&gt; 	&lt;li&gt;Animation, sensibilisation, communication sur les zones humides, émergence d’un réseau régional des gestionnaires de zones humides &lt;/li&gt; 	&lt;li&gt; Lutte contre les espèces invasives : actions de connaissance, de veille et d’élimination &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;br /&gt; Les actions réalisées en régie ne sont pas éligibles, sauf pour les bénéficiaires autres que les collectivités territoriales et leurs groupements, et dans la limite d’un montant plafond de dépenses de 400 €/jour.&lt;br /&gt; Pour les conditions d&amp;#039;éligibilité, se référer aux dispositifs.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S207" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T92" s="1" t="inlineStr">
-[...44 lines deleted...]
-      <c r="AA92" s="1" t="inlineStr">
+      <c r="U207" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V207" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/gestion-integree-des-milieux-aquatiques-et-humiques-1</t>
+        </is>
+      </c>
+      <c r="X207" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y207" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z207" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/gestion-integree-des-milieux-aquatiques-et-humides/</t>
+        </is>
+      </c>
+      <c r="AA207" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE207" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF207" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG207" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH207" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="93" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G93" s="1" t="inlineStr">
+    <row r="208" spans="1:34" customHeight="0">
+      <c r="A208" s="1">
+        <v>165835</v>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>Développer la résilience des territoires et des populations face aux risques naturels en montagne</t>
+        </is>
+      </c>
+      <c r="D208" s="1" t="inlineStr">
+        <is>
+          <t>Développer la résilience des territoires et des populations face aux risques naturels en montagne</t>
+        </is>
+      </c>
+      <c r="E208" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Etablissement public dont services de l'Etat
-[...73 lines deleted...]
-      <c r="N93" s="1" t="inlineStr">
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H208" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K208" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L208" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il s’agit de soutenir :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;le développement et la poursuite des démarches engagées en matière de gestion intégrée des risques naturels à partir d’approches territoriales multirisques,&lt;/li&gt; 	&lt;li&gt; les projets interrégionaux d’animation, de sensibilisation et de mise en réseau pour une meilleurs gestion des risques naturels.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Il s&amp;#039;agit de favoriser les actions coordonnées et collectives de gestion intégrée des risques naturels en optimisant la gouvernance selon des territoires cohérents.&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N208" s="1" t="inlineStr">
         <is>
           <t>Forêts
-Biodiversité
-[...167 lines deleted...]
-Forêts
+Montagne
 Sols
-Transition énergétique
-[...178 lines deleted...]
-Espaces verts
 Espace public
-Friche
-[...26 lines deleted...]
-Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
-Réhabilitation
-[...25 lines deleted...]
-Mobilité fluviale
 Milieux humides
-Inclusion numérique
-[...3 lines deleted...]
-Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O95" s="1" t="inlineStr">
+      <c r="O208" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R95" s="1" t="inlineStr">
-[...194 lines deleted...]
-      <c r="S96" s="1" t="inlineStr">
+      <c r="P208" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="R208" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les collectivités territoriales&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les Etablissements Publics de Coopération Intercommunale&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les syndicats mixtes&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les établissements et sociétés publics, porteurs d’une démarche de gestion intégrée des risques naturels &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les collectivités et structures publiques porteuses d’une réflexion concertée à l’échelle pertinente au vu de l’aléa visé&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dispositif &lt;span&gt;« Développer la connaissance locale et la sensibilisation sur les risques naturels »&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Diagnostics locaux des aléas : calcul des intensités, estimation des fréquences, cartographie des emprises, etc.&lt;/li&gt; 	&lt;li&gt; Identification et évaluation des enjeux humains et matériels dans l’espace soumis à un aléas naturels ;&lt;/li&gt; 	&lt;li&gt;Mettre en œuvre des opérations ciblées (adaptées à la sociologie et nature des aléas du territoire) de sensibilisation et de communication auprès du grand public, des scolaires et des touristes ;&lt;/li&gt; 	&lt;li&gt; Formation des élus, des techniciens des collectivités et des acteurs socio-professionnels locaux&lt;/li&gt; 	&lt;li&gt; Etude historique des aléas / des territoires&lt;/li&gt; 	&lt;li&gt;Formation à la gestion de crise&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Dispositif &lt;span&gt;« Soutenir la gouvernance locale et les réseaux d’acteurs »&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Accompagner l’élaboration concertée de stratégies globales pluriannuelles de gestion intégrée des risques naturels (plan pluriannuel d’actions)&lt;/li&gt; 	&lt;li&gt; Animation de réseaux régionaux d’acteurs impliqués dans la Gestion Intégrée des Risques Naturels en montagne : formations, conférences, retours d’expériences, etc.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Dispositif &lt;span&gt;« Réduire la vulnérabilité des territoires »&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Etude préalable à la réalisation d’ouvrages de protection, diagnostics d’ouvrages de protection&lt;/li&gt; 	&lt;li&gt; Réalisation d’ouvrages de protection / prévention des aléas avec priorité données aux techniques basées sur la nature&lt;/li&gt; 	&lt;li&gt; Accompagner le déploiement des systèmes de suivi des aléas et d’alerte à la population et/ou aux autorités locales de gestion de crise (stations hydrométriques, pluviographes, stations GPS, outils de modélisation, systèmes de communication, etc.)&lt;/li&gt; 	&lt;li&gt; Prise en compte des risques naturels dans les documents d’urbanismes&lt;/li&gt; 	&lt;li&gt; Actualisation des DICRIM (Document d&amp;#039;information communal sur les risques majeurs) dans le cadre des connaissances acquises via la GIRN&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Actions non éligibles :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Les actions menées en dehors d’une démarche territoriale intégrée.&lt;/li&gt; 	&lt;li&gt; Les approches monorisques sont exclues du financement européen.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Types de dépenses non éligibles :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Les dépenses participant à la réalisation de documents réglementaires communaux dans le domaine des risques (PPR) ;&lt;/li&gt; 	&lt;li&gt; Les amendes, pénalités financières, frais de justice et de contentieux, exonérations de charges ;&lt;/li&gt; 	&lt;li&gt; Les frais débiteurs, agios et autres frais financiers.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S208" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T96" s="1" t="inlineStr">
-[...33 lines deleted...]
-      <c r="AA96" s="1" t="inlineStr">
+      <c r="U208" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V208" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/developper-la-resilience-des-territoires-et-des-populations-face-aux-risques-naturels-en-montagne</t>
+        </is>
+      </c>
+      <c r="X208" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y208" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z208" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-la-resilience-des-territoires-et-des-populations-face-aux-risques-naturels-en-montagne-1/</t>
+        </is>
+      </c>
+      <c r="AA208" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE208" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF208" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG208" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH208" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="97" spans="1:27" customHeight="0">
-[...598 lines deleted...]
-      <c r="G101" s="1" t="inlineStr">
+    <row r="209" spans="1:34" customHeight="0">
+      <c r="A209" s="1">
+        <v>165836</v>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la résilience du territoire régional face aux risques naturels majeurs</t>
+        </is>
+      </c>
+      <c r="D209" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la résilience du territoire régional face aux risques naturels majeurs</t>
+        </is>
+      </c>
+      <c r="E209" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...3 lines deleted...]
-      <c r="H101" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H209" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="I101" s="1" t="inlineStr">
-[...73 lines deleted...]
-Forêts
+      <c r="K209" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L209" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il s&amp;#039;agit d&amp;#039;accompagner les territoires à vivre avec les risques naturels à travers notamment une meilleure connaissance des aléas et des enjeux mais également une approche renouvelée de l&amp;#039;aménagement du territoire, le développement d&amp;#039;une conscience du risque et une meilleure surveillance et prévision&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N209" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
 Montagne
 Sols
-Espaces verts
 Espace public
-Friche
-[...27 lines deleted...]
-Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
-Réhabilitation
-[...21 lines deleted...]
-Mobilité fluviale
 Milieux humides
-Inclusion numérique
-[...2 lines deleted...]
-Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O101" s="1" t="inlineStr">
+      <c r="O209" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R101" s="1" t="inlineStr">
-[...12 lines deleted...]
-      <c r="S101" s="1" t="inlineStr">
+      <c r="P209" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="R209" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Collectivités et leurs groupements&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Etablissements publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Chambres consulaires&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Gestionnaires de milieux aquatiques.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Types d’actions soutenues&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;  Développer et partager la connaissance&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Amélioration et développement de la connaissance sur les aléas, sur les enjeux (populations, habitats, activités économiques, réseaux, enjeux environnementaux) et de la vulnérabilité des territoires ; Elaboration de stratégie de résilience du territoire.&lt;/li&gt; 	&lt;li&gt;Amélioration et développement de la connaissance sur l’incidence du changement climatique sur les aléas et la vulnérabilité des territoires par des études prospectives.&lt;/li&gt; 	&lt;li&gt;Actions de valorisation, capitalisation et diffusion de la connaissance.&lt;/li&gt; 	&lt;li&gt; Diagnostic de réduction de la vulnérabilité individuelle des biens et des personnes.&lt;/li&gt; 	&lt;li&gt; Caractérisation des risques à l’échelle d’un document d’urbanisme (plui ou scot), sous réserve que les territoires concernés ne disposent pas d’études réalisées dans le cadre de l’élaboration des plans de prévention des risques.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;    &lt;strong&gt;Apprendre à vivre avec le risque&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Actions d’information et de sensibilisation permettant une meilleure appropriation des risques naturels et le développement d’une culture du risque et de la résilience par les différents acteurs du territoire régional. Ceci doit permettre de favoriser les bons comportements pour prévenir le risque et de développer les bons réflexes en cas de crise pour limiter ses conséquences.&lt;/li&gt; 	&lt;li&gt;Actions permettant l’intégration des enjeux liés aux risques naturels dans les politiques d’aménagement du territoire et la montée en compétence de l’ensemble des acteurs de l’urbanisme sur ce sujet.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;    &lt;strong&gt;Outils de surveillance, de prévision, d’alerte et gestion de crise&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Etudes préalables (définition d’objectifs, enjeux, localisation) et mise en place d’équipements permettant de développer et d’améliorer, la surveillance, la prévision et/ou l’avertissement sous réserve que l’opération soit portée à minima à l’échelle d’un bassin de risque.&lt;/li&gt; 	&lt;li&gt; Actions visant à l’appropriation des outils de surveillance, de prévision et d’alerte par les acteurs locaux.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Dépenses non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;La réalisation des schémas directeurs de gestion des eaux pluviales et zonages pluviaux hormis les études globales à l’échelle bassin versant sur les ruissellements intenses urbains dont le financement sera étudié au cas par cas.&lt;/li&gt; 	&lt;li&gt; Les actions d’éducation à l’environnement.&lt;/li&gt; 	&lt;li&gt; L’élaboration des Documents d’Information Communaux sur les Risques Majeurs (dicrim) pour les communes disposant d’un plan de prévention des risques naturels (pprn) exceptées les actions inscrites dans un Programme d’Actions de Prévention des Inondations (papi) voté par la Région.&lt;/li&gt; 	&lt;li&gt; L’achat et la pose des panneaux de signalétique des repères de crues.&lt;/li&gt; 	&lt;li&gt;La mise en place des réseaux citoyens ou réserve communale de sauvegarde ;&lt;/li&gt; 	&lt;li&gt; La réalisation des Plans Communaux de Sauvegarde ;&lt;/li&gt; 	&lt;li&gt;La réalisation des exercices de gestion de crise ;&lt;/li&gt; 	&lt;li&gt; L’entretien des systèmes de prévision, de surveillance et d’alerte.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Conditions de réalisation :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les actions réalisées en régie ne sont pas éligibles sauf pour les bénéficiaires autres que les collectivités territoriales et leurs groupements.&lt;/li&gt; 	&lt;li&gt; Les opérations doivent être portées à minima à l’échelle d’un bassin versant ou d’un bassin de risque.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Se référer plus précisément au cadre d&amp;#039;intervention&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S209" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T101" s="1" t="inlineStr">
-[...37 lines deleted...]
-      <c r="AA101" s="1" t="inlineStr">
+      <c r="U209" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V209" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/accompagner-la-resilience-du-territoire-regional-face-aux-risques-naturels-majeurs</t>
+        </is>
+      </c>
+      <c r="X209" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y209" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z209" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-la-resilience-du-territoire-regional-face-aux-risques-naturels-majeurs-1/</t>
+        </is>
+      </c>
+      <c r="AA209" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE209" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF209" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG209" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH209" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="102" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="G102" s="1" t="inlineStr">
+    <row r="210" spans="1:34" customHeight="0">
+      <c r="A210" s="1">
+        <v>165860</v>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les démarches de préservation et de valorisation de l’espace marin</t>
+        </is>
+      </c>
+      <c r="D210" s="1" t="inlineStr">
+        <is>
+          <t>Conservatoire du littoral</t>
+        </is>
+      </c>
+      <c r="E210" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat
-[...1 lines deleted...]
-Association
+Département
+Région
+Collectivité d’outre-mer à statut particulier
 Entreprise privée
-Agriculteur
-[...30 lines deleted...]
-Forêts
+Association</t>
+        </is>
+      </c>
+      <c r="H210" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K210" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L210" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il s’agit de soutenir les démarches de préservation et de valorisation de l’espace marin à travers notamment les actions du Conservatoire du Littoral et des gestionnaires d’espaces naturels.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N210" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
 Sols
-Espaces verts
-[...4 lines deleted...]
-Recyclage et valorisation des déchets
 Risques naturels
 Qualité de l'air
 Biodiversité
-Paysage
-[...8 lines deleted...]
-Réduction de l'empreinte carbone
 Milieux humides
-Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O102" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="S102" s="1" t="inlineStr">
+      <c r="O210" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P210" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R210" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Conservatoire du littoral pour les investissements&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités territoriales et leurs groupements&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Etablissements publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Organismes d’études et de recherche&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises pour le fonctionnement&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Projets se déroulant sur le territoire géographique de la Région Sud&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S210" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T102" s="1" t="inlineStr">
-[...30 lines deleted...]
-      <c r="AA102" s="1" t="inlineStr">
+      <c r="U210" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V210" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/conservatoire-du-littoral</t>
+        </is>
+      </c>
+      <c r="X210" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Mer et Littoral &lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y210" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z210" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/conservatoire-du-littoral-1/</t>
+        </is>
+      </c>
+      <c r="AA210" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE210" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF210" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG210" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH210" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="103" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="G103" s="1" t="inlineStr">
+    <row r="211" spans="1:34" customHeight="0">
+      <c r="A211" s="1">
+        <v>165861</v>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter l’exercice des missions des bénévoles de la S.N.S.M. dans le périmètre des ports et bases nautiques</t>
+        </is>
+      </c>
+      <c r="D211" s="1" t="inlineStr">
+        <is>
+          <t>Equipement de la Snsm et des clubs nautiques</t>
+        </is>
+      </c>
+      <c r="E211" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat
-[...1 lines deleted...]
-Association
+Département
+Région
+Collectivité d’outre-mer à statut particulier
 Entreprise privée
-Agriculteur
-[...36 lines deleted...]
-Forêts
+Association</t>
+        </is>
+      </c>
+      <c r="H211" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K211" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L211" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le partenariat entre la Région et la S.N.S.M. a plus de trente ans et le modèle de secours en mer porté par cette structure associative composée uniquement de bénévoles bénéficie depuis de nombreuses années du soutien de la collectivité, notamment en ce qui concerne l’équipement des 21 stations réparties sur le littoral de Provence-Alpes Côte d’Azur en supports de navigation performants et sécurisés.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; Une convention a été signée en juin 2020 qui permet notamment de faciliter l’exercice de leurs missions aux bénévoles de la S.N.S.M. dans le périmètre des ports et bases nautiques (accès à la mer, zones d’accueil, etc ...).&lt;br /&gt; Les clubs et structures nautiques sont nombreux sur le littoral de Provence-Alpes Côte d’Azur et jouent un rôle de facilitateur dans l’accès à la mer pour tous.&lt;br /&gt; Dans ce cadre, la collectivité accompagne leurs démarches d’équipement en matériel de sécurité et de navigation performants.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N211" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
 Sols
-Espaces verts
-[...29 lines deleted...]
-Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
-Equipement public
-[...28 lines deleted...]
-Bibliothèques et livres
 Milieux humides
-Inclusion numérique
-[...2 lines deleted...]
-Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O103" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="S103" s="1" t="inlineStr">
+      <c r="O211" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P211" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R211" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;La Société nationale de Sauvetage en Mer.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les gestionnaires de ports (collectivités, entreprises, associations, chambres consulaires).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les structures nautiques sous forme associative ainsi que les communes gestionnaires de bases nautiques municipales.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Projets situés sur la zone géographique de la Région Sud.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S211" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T103" s="1" t="inlineStr">
-[...30 lines deleted...]
-      <c r="AA103" s="1" t="inlineStr">
+      <c r="U211" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V211" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/equipement-de-la-snsm-et-des-clubs-nautiques</t>
+        </is>
+      </c>
+      <c r="W211" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_CLUBNAU/depot/simple</t>
+        </is>
+      </c>
+      <c r="X211" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Gilles GIORGETTI : &lt;a href="mailto:ggiorgetti&amp;#64;maregionsud.fr"&gt;ggiorgetti&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Virginie MICHEL : &lt;a href="mailto:VMICHEL&amp;#64;maregionsud.fr"&gt;VMICHEL&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y211" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z211" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/equipement-de-la-snsm-et-des-clubs-nautiques-1/</t>
+        </is>
+      </c>
+      <c r="AA211" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE211" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF211" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG211" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH211" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="104" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="G104" s="1" t="inlineStr">
+    <row r="212" spans="1:34" customHeight="0">
+      <c r="A212" s="1">
+        <v>165867</v>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la prévention des déchets et à la tarification incitative</t>
+        </is>
+      </c>
+      <c r="D212" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à la prévention des déchets et à la tarification incitative</t>
+        </is>
+      </c>
+      <c r="E212" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Etablissement public dont services de l'Etat
-[...1 lines deleted...]
-Association
+Région
+Collectivité d’outre-mer à statut particulier
 Entreprise privée
-Agriculteur
-[...34 lines deleted...]
-Forêts
+Association</t>
+        </is>
+      </c>
+      <c r="H212" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K212" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L212" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif vise à accompagner spécifiquement les projets de prévention des déchets qui ciblent des gisements prioritaires, les projets d&amp;#039;économie circulaire, la généralisation de la redevance spéciale et la mise en œuvre de la tarification incitative.&lt;/p&gt;
+&lt;div&gt;&lt;p&gt;Vous avez déposé une demande &lt;u&gt;avant le 1er octobre 2024&lt;/u&gt; ?&lt;br /&gt; &lt;a href="https://subventionsenligne.maregionsud.fr/" rel="noreferrer" target="_blank"&gt;Accédez à la plateforme de suivi&lt;/a&gt;&lt;/p&gt;&lt;/div&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N212" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
 Sols
-Santé
-Education et renforcement des compétences
+Risques naturels
+Qualité de l'air
 Biodiversité
-Mers et océans
 Milieux humides
-Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O104" s="1" t="inlineStr">
+      <c r="O212" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R104" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S104" s="1" t="inlineStr">
+      <c r="P212" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2024</t>
+        </is>
+      </c>
+      <c r="R212" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les collectivités qui portent des projets de préventions des déchets et/ou de déploiement de la tarification incitative ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les collectivités, entreprises et associations qui portent des projets d&amp;#039;économie circulaire.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt; 	&lt;li&gt;Les projets portés par une personne morale de droit privé pour gérer ses propres déchets ne sont pas éligibles.&lt;/li&gt; 	&lt;li&gt;Les projets de tri à la source des biodéchets sont gérés dans un autre dispositif.&lt;/li&gt; 	&lt;li&gt;Le taux d&amp;#039;intervention est modulé en fonction de la qualité technique du projet, de sa pertinence territoriale, des impacts attendus et des objectifs fixés.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S212" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T104" s="1" t="inlineStr">
-[...30 lines deleted...]
-      <c r="AA104" s="1" t="inlineStr">
+      <c r="U212" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V212" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-prevention-dechets-et-tarification-incitative</t>
+        </is>
+      </c>
+      <c r="X212" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bassin Azuréen: &lt;a href="mailto:dnakache&amp;#64;maregionsud.fr"&gt;dnakache&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:dfrequelin&amp;#64;maregionsud.fr"&gt;dfrequelin&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Alpin: &lt;a href="mailto:mlraynaud&amp;#64;maregionsud.fr"&gt;mlraynaud&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:mallix&amp;#64;maregionsud.fr"&gt;mallix&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Provençal: &lt;a href="mailto:ogairaldi&amp;#64;maregionsud.fr"&gt;ogairaldi&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:mtourniaire&amp;#64;maregionsud.fr"&gt;mtourniaire&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Rhodanien: &lt;a href="mailto:npouteau&amp;#64;maregionsud.fr"&gt;npouteau&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:yknoppers&amp;#64;maregionsud.fr"&gt;yknoppers&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Projets économie circulaire: &lt;a href="mailto:gdaude&amp;#64;maregionsud.fr"&gt;gdaude&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y212" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z212" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-la-prevention-des-dechets-et-a-la-tarification-incitative-1/</t>
+        </is>
+      </c>
+      <c r="AA212" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE212" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF212" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG212" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH212" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="105" spans="1:27" customHeight="0">
-[...28 lines deleted...]
-      <c r="G105" s="1" t="inlineStr">
+    <row r="213" spans="1:34" customHeight="0">
+      <c r="A213" s="1">
+        <v>27637</v>
+      </c>
+      <c r="B213" s="1" t="inlineStr">
+        <is>
+          <t>Mener des missions d'animation</t>
+        </is>
+      </c>
+      <c r="D213" s="1" t="inlineStr">
+        <is>
+          <t>Dispositif des aides à l'animation</t>
+        </is>
+      </c>
+      <c r="E213" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...5 lines deleted...]
-      <c r="H105" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H213" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I105" s="1" t="inlineStr">
-[...3823 lines deleted...]
-      <c r="N126" s="1" t="inlineStr">
+      <c r="I213" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J213" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence | forfait</t>
+        </is>
+      </c>
+      <c r="K213" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L213" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mener des missions d&amp;#039;animation territoriale portées par les maitres d&amp;#039;ouvrages locaux&lt;/li&gt;&lt;li&gt;Mener des missions d&amp;#039;animation sectorielle ou territoriale portées par les structures professionnelles, associatives ou institutionnelles&lt;/li&gt;&lt;li&gt;Mener des missions d&amp;#039;assistance technique et d&amp;#039;expertise portées par des conseils départementaux et des organismes indépendants des producteurs de boues ou d&amp;#039;autres partenaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M213" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les missions d’animation correspondant :
+&lt;br /&gt;• À l’animation des Schémas d’Aménagement et de Gestion des Eaux (SAGE) et des contrats territoriaux, 
+de leur émergence à leur mise en œuvre opérationnelle ;
+&lt;br /&gt;• Aux actions visant à faire émerger et réaliser des programmes d’actions/travaux ;
+&lt;br /&gt;• Aux actions de conseil et d’accompagnement technique et/ou administratif collectifs des acteurs 
+locaux à mobiliser pour impulser et accompagner le changement de pratiques y compris au travers de 
+l’innovation ;
+&lt;br /&gt;• Aux actions de développement de réseaux professionnels et d’animation d’un travail en réseau pour 
+développer des partenariats avec les acteurs locaux pour favoriser la cohérence et l’efficacité des 
+politiques et pour interpeller les politiques connexes (aménagement du territoire, urbanisme, 
+agriculture, santé, …) par les objectifs et ambitions des politiques de gestion de l’eau et de transition 
+écologique ;
+&lt;br /&gt;• Aux actions de structuration et coordination de filières économiques, d’économie circulaire, 
+d’opérations collectives ou groupées favorisant la pérennité de la reconquête des milieux aquatiques ;
+&lt;br /&gt;• Aux actions de communication, d’éducation et de sensibilisation du public ;
+&lt;br /&gt;• Aux actions visant à accompagner la montée en compétence ou structuration de la maîtrise d’ouvrage 
+et à la doter de moyens techniques et administratifs pour initier et assurer la conduite des projets, une 
+dynamique dans un territoire ou la qualité des performances des services public d’eau et 
+d’assainissement ;
+&lt;br /&gt;• À la mise en œuvre de l’assistance technique aux communes ou établissements publics de coopération 
+intercommunale (telle que prévue par l’article L.3232-1-1 du code général des collectivités territoriales (SATE et SATESE) et autres accords cadre ou locaux, …) ;
+&lt;br /&gt;• Au suivi et à l’expertise de la valorisation agricole des sous-produits issus de l’épuration, en vue de 
+garantir la qualité et la sécurité de la filière.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N213" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Artisanat
 Industrie
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O126" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="S126" s="1" t="inlineStr">
+      <c r="O213" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R213" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Rendez-vous sur le site de l&amp;#039;Agence de l&amp;#039;eau Rhin-Meuse pour obtenir des informations relatives aux conditions d&amp;#039;éligibilité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S213" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T126" s="1" t="inlineStr">
+      <c r="T213" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U126" s="1" t="inlineStr">
+      <c r="U213" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V126" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="Y126" s="1" t="inlineStr">
+      <c r="V213" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Dispositif_des_aides_a_l%E2%80%99animation_-_FICHE_THEMATIQUE.pdf?Archive=264987908216&amp;File=Dispositif%5Fdes%5Faides%5Fa%5Fl%E2%80%99animation%5F%5F%5FFicHe%5FTHeMaTiQue%5Fpdf</t>
+        </is>
+      </c>
+      <c r="X213" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Nom / Prénom : Agence de l&amp;#039;eau Rhin-Meuse
+ &lt;/li&gt;&lt;li&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;
+  E-mail : agence&amp;#64;eau-rhin-meuse.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 03.87.34.47.00
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y213" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z126" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA126" s="1" t="inlineStr">
+      <c r="Z213" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f7b6-aide-animation/</t>
+        </is>
+      </c>
+      <c r="AA213" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC213" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE213" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF213" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG213" s="1" t="inlineStr">
+        <is>
+          <t>12/02/2020</t>
+        </is>
+      </c>
+      <c r="AH213" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="127" spans="1:27" customHeight="0">
-[...666 lines deleted...]
-      <c r="G131" s="1" t="inlineStr">
+    <row r="214" spans="1:34" customHeight="0">
+      <c r="A214" s="1">
+        <v>166016</v>
+      </c>
+      <c r="B214" s="1" t="inlineStr">
+        <is>
+          <t>S’engager dans les contrats stations 2030</t>
+        </is>
+      </c>
+      <c r="D214" s="1" t="inlineStr">
+        <is>
+          <t>Contrats stations 2030 : un cap d'avance"</t>
+        </is>
+      </c>
+      <c r="E214" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
-Entreprise publique locale (Sem, Spl, SemOp)
-[...28 lines deleted...]
-Santé
+Association</t>
+        </is>
+      </c>
+      <c r="H214" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K214" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L214" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Au travers de l&amp;#039;appel à manifestation d’intérêt “Contrat Stations 2030” (AMI), l&amp;#039;ambition de la Région Sud est triple :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Poursuivre activement son accompagnement à l’investissement des stations au regard des expertises apportées par l’étude prospective et en tenant compte des spécificités de chaque territoire de projet. Le soutien régional sera prioritairement en faveur du maintien de la pratique des sports d’hiver, de la diversification des activités touristiques et de l’innovation environnementale.&lt;/li&gt; 	&lt;li&gt;Accompagner les domaines skiables afin qu’ils puissent atteindre la neutralité carbone dès 2030 avec zéro émission de CO2.&lt;/li&gt; 	&lt;li&gt;Donner l’opportunité aux acteurs du tourisme des Alpes du Sud de présenter leurs démarches d&amp;#039;évolution du modèle de développement économique et touristique des stations de montagne intégrée dans leur écosystème valléen à l’horizon 2030-2050.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Collectivités locales et leurs regroupements&lt;/li&gt; 	&lt;li&gt;Etablissements Publics de Coopération Intercommunale&lt;/li&gt; 	&lt;li&gt;Parcs Naturels Régionaux&lt;/li&gt; 	&lt;li&gt;Syndicats Mixtes&lt;/li&gt; 	&lt;li&gt;Sociétés d’Economie Mixte&lt;/li&gt; 	&lt;li&gt;Sociétés Publics Locales&lt;/li&gt; 	&lt;li&gt;Structures gestionnaires des domaines skiables dont régie personnalisée&lt;/li&gt; 	&lt;li&gt;Sociétés et opérateurs privés&lt;/li&gt; 	&lt;li&gt;Associations&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les candidatures devront démontrer leur capacité à atténuer les impacts du changement climatique et à la prise en compte de la performance économique, énergétique et de la sobriété d’utilisation des ressources naturelles. Une attention particulière sera portée aux projets favorisant l’accessibilité des sites et équipements touristiques, aux publics en situation de handicap.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N214" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Sols
+Espace public
 Risques naturels
 Qualité de l'air
 Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O131" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="S131" s="1" t="inlineStr">
+      <c r="O214" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="Q214" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R214" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères d’éligibilité présentés ci-dessous doivent permettre d’aiguiller les bénéficiaires sur le contenu des projets attendus. Les projets doivent avoir été priorisés lors du Comité de Pilotage et répondre à la stratégie définie par le porteur de la candidature.&lt;br /&gt; &lt;br /&gt; 1) Les projets devront démontrer leur capacité à atténuer les impacts du changement&lt;br /&gt; climatique et à la prise en compte de la performance économique, énergétique et de la sobriété&lt;br /&gt; d’utilisation des ressources naturelles.&lt;br /&gt; &lt;br /&gt; 2) Pour les projets de construction ou de réhabilitation de bâtiments ou d’équipement public&lt;br /&gt; les critères d’éligibilité spécifiques suivants s’appliquent :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;dans le cas d’une construction neuve, la performance énergétique du bâtiment doit être supérieure ou égale à la Règlementation Thermique 2012 (RT) -20 % hors production photovoltaïque. Pour la future Règlementation Environnementale (RE), il s’agira d’atteindre à minima la CEP – 20 % du niveau E1.&lt;/li&gt; 	&lt;li&gt;dans le cas d’une rénovation/réhabilitation, la performance énergétique du bâtiment doit être supérieure au BBC Rénovation hors production d’énergie locale. Dans le cas où le niveau BBC rénovation ne pourrait être atteint, l’obtention du label Effinergie Patrimoine sera recommandée.&lt;br /&gt; 	Dans les deux cas, ces bâtiments doivent Favoriser le confort d’été sans avoir recours à la climatisation (sauf obligation règlementaire) dans une logique d’architecture bioclimatique ; Intégrer des installations de production d’énergie renouvelable dans le programme de travaux et éviter le recours à l’électricité notamment pour le poste chauffage y compris l’Eau Chaude Sanitaire (ECS) ; Comporter des éco matériaux et des matériaux biosourcés, notamment labélisés «bois des Alpes ; (le polystyrène en isolant de façade étant proscrit sauf en pied de façade) ; Prendre en compte les questions d’énergies renouvelables (réseau de chaleur chaud/ froid notamment), la prévention, la gestion et le traitement des déchets, la nature en ville et la transition vers une mobilité décarbonée (stations de ravitaillement vélos, scooters et voitures en carburant propre, stationnements vélo sécurisés en pied d’immeuble, services d’autopartage, nombre de stationnements réduits et potentiellement mutualisés).&lt;/li&gt; 	&lt;li&gt;Le recours à des entreprises labellisées RGE sera à privilégier.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;3) Une attention particulière sera portée aux projets favorisant l’accessibilité des sites et&lt;br /&gt; équipements touristiques, aux publics en situation de handicap.&lt;/p&gt; &lt;p&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-&lt;br /&gt; Côte d’Azur. La demande doit être déposée &lt;strong&gt;au moins trois mois avant la date prévisionnelle du début de réalisation du projet&lt;/strong&gt; concerné par la demande.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S214" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...40 lines deleted...]
-      <c r="AA131" s="1" t="inlineStr">
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U214" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V214" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/contrats-stations-2030-un-cap-davance</t>
+        </is>
+      </c>
+      <c r="W214" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_STATIONS/depot/simple</t>
+        </is>
+      </c>
+      <c r="X214" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Valerie CONTE -&lt;br /&gt; vconte&amp;#64;maregionsud.fr&lt;br /&gt; 04.92.53.26.23.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y214" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z214" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/contrats-stations-2030-un-cap-d-avance/</t>
+        </is>
+      </c>
+      <c r="AA214" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE214" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF214" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG214" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH214" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="132" spans="1:27" customHeight="0">
-[...25 lines deleted...]
-      <c r="G132" s="1" t="inlineStr">
+    <row r="215" spans="1:34" customHeight="0">
+      <c r="A215" s="1">
+        <v>165878</v>
+      </c>
+      <c r="B215" s="1" t="inlineStr">
+        <is>
+          <t>Développer le tri à la source et valorisation des biodéchets</t>
+        </is>
+      </c>
+      <c r="D215" s="1" t="inlineStr">
+        <is>
+          <t>Tri à la source et valorisation des biodéchets</t>
+        </is>
+      </c>
+      <c r="E215" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G215" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H215" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K215" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L215" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région accompagne le déploiement de stratégies territoriales pour la mise en œuvre du tri à la sources des biodéchets alimentaires et des déchets verts afin de permettre une valorisation matière et un retour au sol de la matière organique, grâce au compostage domestique, partagé et à la collecte des biodéchets alimentaires.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N215" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O215" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P215" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+      <c r="R215" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Porteur de projets public ayant la compétence déchets ou entreprise publique locale de la région ayant un établissement ou une succursale en région&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles les dépenses strictement liées aux projets et indispensables à sa réalisation: études externalisées, équipements et infrastructures de tri et valorisation, communication, animation, formation.&lt;br /&gt; L&amp;#039;aide à l&amp;#039;achat de composteurs individuels est possible mais ne peut constituer la part principale du projet et doit s&amp;#039;inscrire dans une stratégie territoriale de la gestion de la matière organique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S215" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U215" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V215" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/tri-a-la-source-et-valorisation-des-biodechets</t>
+        </is>
+      </c>
+      <c r="X215" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Marine Allix: &lt;a href="mailto:mallix&amp;#64;maregionsud.fr"&gt;mallix&amp;#64;maregionsud.fr&lt;/a&gt; &lt;br /&gt; Olivier Gairalidi: &lt;a href="mailto:ogairaldi&amp;#64;maregionsud.fr"&gt;ogairaldi&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y215" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z215" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/tri-a-la-source-et-valorisation-des-biodechets/</t>
+        </is>
+      </c>
+      <c r="AA215" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE215" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF215" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG215" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH215" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="216" spans="1:34" customHeight="0">
+      <c r="A216" s="1">
+        <v>165879</v>
+      </c>
+      <c r="B216" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les études stratégiques économie circulaire déchets</t>
+        </is>
+      </c>
+      <c r="D216" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux études stratégiques économie circulaire déchets</t>
+        </is>
+      </c>
+      <c r="E216" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G216" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H216" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K216" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L216" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;aide aux études stratégiques en matière d&amp;#039;économie circulaire et déchets permet aux bénéficiaires de disposer d&amp;#039;une connaissance approfondie des enjeux d&amp;#039;un sujet afin de prendre des actions et de concrétiser des projets. Ces études peuvent concerner tous les domaines - technique; organisationnel; financier; juridiques - les différentes échelles territoriales (territoires; bassin SRADDET; région; supra-régionale) et s&amp;#039;appliquer à un ensemble de flux ou une filière spécifique (exemple: bois ou déchets d&amp;#039;activités économiques gérés par un EPCI).&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N216" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O216" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P216" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+      <c r="R216" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Aux personnes morales de droit public: collectivités territoriales et leurs groupements compétentes en matière de déchets et d&amp;#039;économie circulaire, établissements publics (chambres consulaires, etc);&lt;/p&gt;&lt;p&gt;Aux personnes morales de droit privé: associations, syndicats ou fédérations professionnelles.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles les dépenses de prestation de services pour la réalisation de l&amp;#039;étude et éventuellement les dépenses liées à la diffusion et communication des résultats.&lt;br /&gt; Le taux d&amp;#039;intervention est modulé en fonction de la qualité technique du projet, de sa pertinence territoriale, des impacts attendus et des objectifs fixés.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S216" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U216" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V216" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-etudes-strategiques-economie-circulaire-dechets</t>
+        </is>
+      </c>
+      <c r="W216" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_ETUDECH/depot/simple</t>
+        </is>
+      </c>
+      <c r="X216" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bassin Azuréen: &lt;a href="mailto:dnakache&amp;#64;maregionsud.fr"&gt;dnakache&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:dfrequelin&amp;#64;maregionsud.fr"&gt;dfrequelin&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Alpin: &lt;a href="mailto:mlraynaud&amp;#64;maregionsud.fr"&gt;mlraynaud&amp;#64;maregionsud.fr&lt;/a&gt;  / &lt;a href="mailto:mallix&amp;#64;maregionsud.fr"&gt;mallix&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Provençal: &lt;a href="mailto:ogairaldi&amp;#64;maregionsud.fr"&gt;ogairaldi&amp;#64;maregionsud.fr&lt;/a&gt;  / &lt;a href="mailto:mtourniaire&amp;#64;maregionsud.fr"&gt;mtourniaire&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Rhodanien: &lt;a href="mailto:npouteau&amp;#64;maregionsud.fr"&gt;npouteau&amp;#64;maregionsud.fr&lt;/a&gt;  / &lt;a href="mailto:yknoppers&amp;#64;maregionsud.fr"&gt;yknoppers&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Projets économie circulaire: &lt;a href="mailto:gdaude&amp;#64;maregionsud.fr"&gt;gdaude&amp;#64;maregionsud.fr&lt;/a&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y216" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z216" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-etudes-strategiques-economie-circulaire-dechets/</t>
+        </is>
+      </c>
+      <c r="AA216" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE216" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF216" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG216" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH216" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="217" spans="1:34" customHeight="0">
+      <c r="A217" s="1">
+        <v>165880</v>
+      </c>
+      <c r="B217" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la mobilisation des bois par câble</t>
+        </is>
+      </c>
+      <c r="D217" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à la mobilisation des bois par câble</t>
+        </is>
+      </c>
+      <c r="E217" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G217" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H217" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K217" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L217" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La forêt de Provence-Alpes-Côte d’Azur couvre plus de 1,6 millions d’hectares, dont 1,38 millions sont disponibles pour la production de bois dont 56% sont classés par l’IGN en « exploitation difficile ou très difficile ». De fait, beaucoup de massifs sont aujourd’hui encore peu exploités.&lt;/p&gt;
+&lt;p&gt;L’augmentation de la mobilisation de bois passe donc impérativement par :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;une amélioration de l’accès à la ressource forestière dans les massifs, notamment pour les massifs identifiés comme prioritaires en matière de mobilisation ;&lt;/li&gt; 	&lt;li&gt;par la sécurisation des itinéraires de transports des bois entre les massifs forestiers et les lieux de transformation.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;L’exploitation par câble reste encore limitée notamment pour des raisons de rentabilité intrinsèque des opérations : celles-ci doivent en effet supporter des surcoûts inhérents à l’économie d’investissements en dessertes classiques que permet ce mode d’exploitation alternatif pour des terrains autrement inexploitables.&lt;/p&gt;
+&lt;p&gt;Le câble est pertinent dans les cas où l’exploitation classique n’est pas techniquement et/ou économiquement possible, ou dans des secteurs présentant des enjeux très particuliers - par exemple les zones ne pouvant être desservies par des pistes forestières mais avec des bois de grande qualité, ou des zones à enjeux écologiques spécifiques interdisant l’accès aux engins (tourbières, restanques).&lt;/p&gt;
+&lt;p&gt;Le présent dispositif vise à :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;mobiliser plus de bois notamment dans des contextes particulièrement pentus et/ou présentant des risques naturels et/ou à enjeux environnementaux notamment en zone de montagne ;&lt;/li&gt; 	&lt;li&gt;réaliser une opération de gestion sylvicole non déficitaire ;&lt;/li&gt; 	&lt;li&gt;valoriser davantage de produits façonnés via une filière de transformation locale, notamment à travers les entreprises certifiées Bois des Alpes ;&lt;/li&gt; 	&lt;li&gt;maintenir et développer l’activité des cablistes ;&lt;/li&gt; 	&lt;li&gt;préserver les sols et la biodiversité ;&lt;/li&gt; 	&lt;li&gt;concourir à une meilleure acceptabilité sociale des coupes et des entreprises forestières.&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N217" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O217" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R217" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Associations ou groupements de Propriétaires forestiers privés (dont GIEEF) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Office National des Forêts, communes et leurs groupements, ainsi que les établissements publics communaux intervenant sur leur voirie privée ou dans les forêts communales ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;syndicats intercommunaux lorsque leurs statuts prévoient que leur domaine de compétence comprend la création et/ou l&amp;#039;entretien des chemins forestiers et la mise en valeur des massifs forestiers ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;structures de regroupement des investissements à condition qu&amp;#039;elles soient titulaires des engagements liés à la réalisation de l&amp;#039;opération :&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Organismes de gestion et d&amp;#039;exploitation en commun (OGEC)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations syndicales autorisées (ASA) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations Syndicales Libres (ASL) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;coopératives forestières ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;communes lorsqu&amp;#039;elles interviennent comme maître d&amp;#039;ouvrage délégué pour plusieurs propriétaires de forêt.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Travaux d’installation d’infrastructure fixes et mobiles, pose et dépose câble, surcoûts d’aménagement ou de mise en oeuvre spécifiques, abattage, débardage ;&lt;/li&gt; 	&lt;li&gt;ingénierie (plafonnée à 15% du montant des travaux).&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Demande à déposer sur le portail des aides de la Région. Il n&amp;#039;y a pas de date butoir. Les demandes peuvent être déposées tout au long de l&amp;#039;année en respectant le principe d’antériorité de la demande par rapport à la réalisation ( dépôt 3 mois avant la réalisation).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S217" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U217" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V217" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-la-mobilisation-des-bois-par-cable</t>
+        </is>
+      </c>
+      <c r="W217" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_SMBPC/depot/simple</t>
+        </is>
+      </c>
+      <c r="X217" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:service_foret_natura2000&amp;#64;maregionsud.fr"&gt;service_foret_natura2000&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y217" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z217" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-la-mobilisation-des-bois-par-cable-1/</t>
+        </is>
+      </c>
+      <c r="AA217" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE217" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF217" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG217" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH217" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="218" spans="1:34" customHeight="0">
+      <c r="A218" s="1">
+        <v>165881</v>
+      </c>
+      <c r="B218" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le développement sylvicole et l’adaptation au changement climatique</t>
+        </is>
+      </c>
+      <c r="D218" s="1" t="inlineStr">
+        <is>
+          <t>Soutien au développement sylvicole et aux besoins d’adaptation au changement climatique</t>
+        </is>
+      </c>
+      <c r="E218" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G218" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H218" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K218" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L218" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le cycle forestier présente la caractéristique d’être en mesure de générer à la fois plus-value économique grâce à la valorisation des produits bois et bénéfice environnemental (aménités de la forêt).&lt;/p&gt;
+&lt;p&gt;Dans certains cas, des travaux sylvicoles peuvent être nécessaires à l’accomplissement du cycle de production et justifier des financements incitatifs ciblés sur les interventions les plus pertinentes.&lt;/p&gt;
+&lt;p&gt;La mise en évidence d’itinéraires de travaux sylvicoles prioritaires répond à ce besoin.&lt;/p&gt;
+&lt;p&gt;En complément de ces itinéraires, une approche large de reboisement ou d’enrichissement vis-à-vis des objectifs sylvicoles et des essences d’accompagnement permettra de financer l’achat de plants et les investissements liés à des plantations en forêt lorsque la régénération naturelle rencontre des difficultés à se mettre en place et dans le cas de dépérissement dû au changement climatique.&lt;/p&gt;
+&lt;p&gt;Les objectifs sont :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;inciter les propriétaires publics et privés à augmenter les surfaces avec un objectif de valorisation « bois d’oeuvre » dans les documents de gestion durable ;&lt;/li&gt; 	&lt;li&gt;inciter et aider les propriétaires à réaliser des travaux sylvicoles et des opérations de reboisement ou d’enrichissement le cas échéant ;&lt;/li&gt; 	&lt;li&gt;aider à la régénération naturelle et à l’adaptation au changement climatique ;&lt;/li&gt; 	&lt;li&gt;favoriser et structurer le type de travaux pouvant émarger au Fonds RESPIR ;&lt;/li&gt; 	&lt;li&gt;favoriser l&amp;#039;intervention d&amp;#039;un gestionnaire en forêts privées.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Collectivités territoriales, Office national des forêts, EPCI ;&lt;/li&gt; 	&lt;li&gt;toutes structures publiques ou privées gestionnaires d’un patrimoine forestier dotées d’une personne morale constituée (GIEEF, ASL, ASF, ASA…) et qui possèdent des statuts, un SIRET et un RIB au nom de la personne morale ;&lt;/li&gt; 	&lt;li&gt;propriétaires de forêts privées et leurs groupements ;&lt;/li&gt; 	&lt;li&gt;OGEC (coopératives forestières) ;&lt;/li&gt; 	&lt;li&gt;structures oeuvrant dans le cadre de l’amélioration des forêts et la valorisation des services écosystémiques ;&lt;/li&gt; 	&lt;li&gt;experts forestiers ou gestionnaires forestiers professionnels éligibles.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N218" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O218" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R218" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Travaux de reboisement ou d’enrichissement&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Fourniture et mise en place des plants : respect des conditions de l’arrêté régional relatif aux Matériels Forestiers de Reproduction (MFR) éligibles aux aides de l’État en vigueur au moment&lt;br /&gt; 	du dépôt du dossier (arrêté disponible sur le site internet de la &lt;a href="http://draaf.paca.agriculture.gouv.fr/"&gt;DRAAF PACA&lt;/a&gt; , rubrique productions et filières forêt/bois énergie/gestion durable des forêts et réglementation générale/graines et plants forestiers - MFR). Tout changement par rapport aux prescriptions de l’arrêté devra être justifié. Le conditionnement des plants et leurs modalités de transport et de conservation devront également être justifiés (en cas d’indisponibilité des plants prévus dans l’étude préalable, une adaptation justifiée des choix techniques réalisés pourra être étudiée au cas par cas)&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Travaux de préparation du sol&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Travaux de reboisement&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Achat et travaux de mise en place de protection des plants (et potentiellement des protections (cf IV.2)&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Frais de maitrise d’oeuvre ou d’expertise forestière liés à la réalisation des travaux plafonnés à 15% du montant de travaux forestiers éligibles&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S218" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U218" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V218" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-au-developpement-sylvicole-et-aux-besoins-dadaptation-au-changement-climatique</t>
+        </is>
+      </c>
+      <c r="W218" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_SDSBAC/depot/simple</t>
+        </is>
+      </c>
+      <c r="X218" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:service_foret_natura2000&amp;#64;maregionsud.fr"&gt;service_foret_natura2000&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y218" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z218" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-au-developpement-sylvicole-et-aux-besoins-d-adaptation-au-changement-climatique/</t>
+        </is>
+      </c>
+      <c r="AA218" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE218" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF218" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG218" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH218" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="219" spans="1:34" customHeight="0">
+      <c r="A219" s="1">
+        <v>165882</v>
+      </c>
+      <c r="B219" s="1" t="inlineStr">
+        <is>
+          <t>Mener des recherches et expérimentations agricoles</t>
+        </is>
+      </c>
+      <c r="D219" s="1" t="inlineStr">
+        <is>
+          <t>Recherche Expérimentation Agricole</t>
+        </is>
+      </c>
+      <c r="E219" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G219" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H219" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K219" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L219" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif de ce dispositif est de faciliter la mise en œuvre des actions régionales de recherche expérimentation en agriculture, dernière étape expérimentale avant la diffusion de connaissances nouvelles, la mise en place de protocoles expérimentaux pertinents et les modalités de diffusions adaptées. Soutenir pour certaines filières l’acquisition de références technico-économiques.&lt;/p&gt; &lt;p&gt;Établissements reconnus et compétents à l’échelle régionale pour porter des actions de recherche expérimentation :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Stations d’expérimentations ;&lt;/li&gt; 	&lt;li&gt;Structures de développement agricole ;&lt;/li&gt; 	&lt;li&gt;Organisations professionnelles agricoles ;&lt;/li&gt; 	&lt;li&gt;Instituts ou centres techniques.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N219" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O219" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P219" s="1" t="inlineStr">
+        <is>
+          <t>22/07/2024</t>
+        </is>
+      </c>
+      <c r="R219" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour être éligibles, les projets doivent répondre aux thématiques suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;action de recherche appliquée portant sur des problématiques impactant directement la performance économique et/ou sociale et/ou environnementale des exploitations agricoles ;&lt;/li&gt; 	&lt;li&gt;porter sur un enjeu qualifié de prioritaire dans le cadre des comités de filières ;&lt;/li&gt; 	&lt;li&gt;adhésion de la structure à l’écosystème régional de Recherche - Expérimentation animé par la Chambre Régionale d’Agriculture (forum des techniciens, coordination des démarches, incitation aux projets inter filières et partage des informations à l’échelle régionale, …) ;&lt;/li&gt; 	&lt;li&gt;programme d’action devant émarger au minimum à 4 des 6 priorités régionales : 	&lt;ul&gt; 		&lt;li&gt;enjeux liés au changement climatique ;&lt;/li&gt; 		&lt;li&gt;enjeux agro-environnementaux ;&lt;/li&gt; 		&lt;li&gt;enjeux outils numériques ;&lt;/li&gt; 		&lt;li&gt;mise en œuvre d’essais directement sur les exploitations agricoles ;&lt;/li&gt; 		&lt;li&gt;satisfaction des consommateurs sur les aspects santé, plaisir et sécurité alimentaire ;&lt;/li&gt; 		&lt;li&gt;collaboration à la création d’un centre de ressource régional agro météo/irrigation/machinisme.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les dossiers doivent être déposés en ligne &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S219" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U219" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V219" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/recherche-experimentation-agricole</t>
+        </is>
+      </c>
+      <c r="X219" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a&gt;www.maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Allo Région : &lt;a href="tel:0491575757"&gt;04.91.57.57.57.&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y219" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z219" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/recherche-experimentation-agricole/</t>
+        </is>
+      </c>
+      <c r="AA219" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE219" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF219" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG219" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH219" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="220" spans="1:34" customHeight="0">
+      <c r="A220" s="1">
+        <v>165886</v>
+      </c>
+      <c r="B220" s="1" t="inlineStr">
+        <is>
+          <t>Créer des refuges zéro fumée</t>
+        </is>
+      </c>
+      <c r="D220" s="1" t="inlineStr">
+        <is>
+          <t>Refuges zéro fumée</t>
+        </is>
+      </c>
+      <c r="E220" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G220" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H220" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K220" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L220" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif intervient, en phase étude ou travaux, sur l’installation d’équipements d’énergies renouvelables, électriques ou thermiques, au sein de refuges de moyenne et haute montagne en site isolé sur le territoire régional. Parmi les technologies éligibles, selon des critères particuliers à satisfaire : photovoltaïque, éolien, hydroélectricité, batterie plomb, solaire thermique, bois-énergie...&lt;/p&gt; &lt;p&gt;Toute personne morale supportant le financement de l’opération en tant que propriétaire ou bailleur du refuge objet de l’opération ou en tant que tiers investisseur peut prétendre aux aides présentées dans ce cadre.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N220" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O220" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P220" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+      <c r="R220" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dispositif intervient, en phase d&amp;#039;étude préalable, si nécessaire, et de travaux sur les installations photovoltaïques, éoliennes, hydroélectriques (pico-centrales), de stockage (batteries plomb), de solaire thermique, de chaudière et de poêle à bois, ainsi que sur des équipements d&amp;#039;exploitation écologiques, comme les toilettes sèches, les douches et fours solaires, et ce selon des conditions techniques et réglementaires particulières à découvrir dans le texte complet du cadre.&lt;/p&gt;
+&lt;p&gt;Un comité de sélection rassemblant a minima les services de la Région et du Commissariat de Massif des Alpes constitue l’instance de programmation annuelle. Les projets doivent d&amp;#039;abord lui être soumis, via une fiche projet à télécharger et compléter, avant dépôt, pour analyse puis sélection des projets éligibles et détermination du mode d&amp;#039;intervention.&lt;/p&gt; &lt;p&gt;Les fiches projet sont à transmettre dans un premier temps aux contacts indiqués ci-après.&lt;br /&gt; &lt;br /&gt; En fonction de la décision du comité de soutien sus-évoqué, les dossiers qui sont à déposer auprès de la Région doivent l&amp;#039;être sur la plateforme régionale dématérialisée accessible par le bouton de dépôt d&amp;#039;une demande d&amp;#039;aide sur cette page. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S220" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U220" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V220" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/refuge-zero-fumee</t>
+        </is>
+      </c>
+      <c r="W220" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_REFZERFUM/depot/simple</t>
+        </is>
+      </c>
+      <c r="X220" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour les équipements d&amp;#039;énergies renouvelables : Jocelyn Espéron &lt;a href="mailto:jesperon&amp;#64;maregionsud.fr"&gt;jesperon&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Pour les équipements d&amp;#039;exploitation écologiques : Jean-Blaise Baron &lt;a href="mailto:jbbaron&amp;#64;maregionsud.fr"&gt;jbbaron&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y220" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z220" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/refuges-zero-fumee-1/</t>
+        </is>
+      </c>
+      <c r="AA220" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE220" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF220" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG220" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH220" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="221" spans="1:34" customHeight="0">
+      <c r="A221" s="1">
+        <v>165887</v>
+      </c>
+      <c r="B221" s="1" t="inlineStr">
+        <is>
+          <t>Gérer et préserver la ressource en eau</t>
+        </is>
+      </c>
+      <c r="D221" s="1" t="inlineStr">
+        <is>
+          <t>Gestion et préservation de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="E221" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G221" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H221" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K221" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L221" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il s&amp;#039;agit d&amp;#039;accompagner la mise en œuvre d&amp;#039;actions en faveur de la gestion durable et raisonnée des ressources en eau à l’échelle des bassins versants en suivant l&amp;#039;évolution de la qualité et de l&amp;#039;état quantitatif des cours d&amp;#039;eau et des nappes, en améliorant les connaissances sur le fonctionnement des masses d&amp;#039;eau souterraines, en accompagnant les territoires vers une sobriété de prélèvements et de consommations d&amp;#039;eau et en recherchant et valorisant des ressources alternatives (telle la réutilisation des eaux usées traitées).&lt;/p&gt;
+&lt;p&gt;Les actions éligibles aux aides de la Région s’inscrivent dans le cadre d’intervention « Gestion de la ressource en eau » qui comprend notamment les dispositifs suivants : - Gestion quantitative de la ressource et économies d&amp;#039;eau - Qualité des eaux superficielles - Gestion des eaux souterraines.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Structures publiques gestionnaires de milieu aquatique ;&lt;/li&gt; 	&lt;li&gt;collectivités et leurs groupements ;&lt;/li&gt; 	&lt;li&gt;départements ;&lt;/li&gt; 	&lt;li&gt;autres établissements publics ;&lt;/li&gt; 	&lt;li&gt;associations ;&lt;/li&gt; 	&lt;li&gt;organismes de recherche.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N221" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O221" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P221" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2024</t>
+        </is>
+      </c>
+      <c r="R221" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Types d&amp;#039;actions soutenues :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;instrumentation et mise en place de réseaux de suivi des masses d&amp;#039;eau superficielles et souterraines ;&lt;/li&gt; 	&lt;li&gt;études/stratégies globales de connaissance des ressource en eau superficielles et souterraines sur un territoire cohérent (bassin versant a minima) intégrant un volet prospectif ;&lt;/li&gt; 	&lt;li&gt;étude de connaissance et de détermination de sources de pollutions (dont polluants émergents) ;&lt;/li&gt; 	&lt;li&gt;étude et programmes de recherche sur l’impact des polluants émergents sur l’environnement, leur évolution et leur persistance dans le milieu ;&lt;/li&gt; 	&lt;li&gt;études et programme de recherche sur les ressources stratégiques, sur le fonctionnement et la vulnérabilité des aquifères et interactions eaux souterraines/eaux superficielles ;&lt;/li&gt; 	&lt;li&gt;audits de bâtiments publics pour la définition de mesures de bonne gestion des consommations d’eau ;&lt;/li&gt; 	&lt;li&gt;études pour l’évolution de la tarification du service de l’eau ;&lt;/li&gt; 	&lt;li&gt;achat et installation de petits équipements hydro-économes dans les bâtiments publics ;&lt;/li&gt; 	&lt;li&gt;valorisation, diffusion des données, communication et sensibilisation sur les résultats des études et suivis.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Les actions réalisées en régie ne sont pas éligibles, sauf pour les bénéficiaires autres que les collectivités territoriales et leurs groupements, et dans la limite d’un montant plafond de dépenses de 400 €/jour. Pour les conditions d&amp;#039;éligibilité, se référer aux dispositifs.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S221" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U221" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V221" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/gestion-et-preservation-de-la-ressource-en-eau</t>
+        </is>
+      </c>
+      <c r="Y221" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z221" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/gestion-et-preservation-de-la-ressource-en-eau-1/</t>
+        </is>
+      </c>
+      <c r="AA221" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE221" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF221" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG221" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH221" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="222" spans="1:34" customHeight="0">
+      <c r="A222" s="1">
+        <v>165896</v>
+      </c>
+      <c r="B222" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la concrétisation de projets photovoltaïques grâce à l’AMO Opéra – Plan Solaire</t>
+        </is>
+      </c>
+      <c r="D222" s="1" t="inlineStr">
+        <is>
+          <t>Plan Solaire : AMO Opéra favorise la concrétisation de projets photovoltaïques</t>
+        </is>
+      </c>
+      <c r="E222" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G222" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H222" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K222" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L222" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Sud propose via le dispositif AMO OPÉRA, inscrit au plan solaire, une aide financière à l’accompagnement des territoires dans la phase majeure de concrétisation des projets photovoltaïques qu’ils ambitionnent, qu’il s’agisse de projets d’injection totale d’électricité d’envergure ou d’autoconsommation collective, pour les rendre effectivement opérationnels.&lt;/p&gt; &lt;p&gt;Pour bénéficier de cette aide, il faut être :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;une collectivité&lt;/li&gt; 	&lt;li&gt;un groupement intercommunal&lt;/li&gt; 	&lt;li&gt;une structure juridique portant un projet photovoltaïque d’intérêt territorial, soutenu par une collectivité ou un groupement intercommunal (intérêt et soutien à argumenter).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N222" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O222" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P222" s="1" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+      <c r="R222" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dispositif AMO OPÉRA pourra aider au financement de l’accompagnement à la réalisation concrète et au montage juridico-réglementaire et financier effectif :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;d’un projet de grappes photovoltaïques sur toitures/ombrières, sur des sites publics ou un mix de sites publics et privés, qui aura fait l’objet d’une étude préalable démontrant sa faisabilité technico-économique. La réalisation de projets de grappes exclusivement sur des sites privés pourra être accompagnée sous réserve qu’elle bénéficie du soutien de la collectivité. Priorité donnée aux territoires ayant déjà réalisé un travail d’analyse du potentiel photovoltaïque de leur patrimoine, notamment via le dispositif « AMI foncier dérisqué » du Plan Solaire régional. Pour les autres types de projets, analyse au cas par cas.&lt;/li&gt; 	&lt;li&gt;d’un projet d’autoconsommation collective qui aura fait l’objet d’une étude préalable démontrant sa faisabilité juridico-technico-économique, l’opération pouvant intégrer un mix de sites publics et de sites privés. La réalisation de projets d’autoconsommation collective exclusivement sur des sites privés pourra être accompagnée sous réserve qu’elle bénéficie du soutien de la collectivité (zone d’activité économique, par exemple). Priorité donnée aux lauréats du dispositif Sud PV Plus du Plan Solaire régional. Pour les autres types de projets, analyse au cas par cas.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;La Région Sud sera très sélective en matière de projets à accompagner, en fonction de l’originalité, la complexité et/ou l’envergue des opérations à monter ou de la réplicabilité du montage en jeu ou de l’appétence des territoires pour ce dernier. L’accompagnement devra intégrer en effet une mission de capitalisation des enseignements et données sur le montage effectif de l’opération, à laquelle devront contribuer activement les bénéficiaires, en vue d’en faire bénéficier d’autres territoires.&lt;/p&gt;
+&lt;p&gt;Seuls les frais de prestation d’accompagnement externalisée sont éligibles, mais est attendu de la part du candidat une mobilisation significative de ses ressources humaines sur la mise en œuvre effective de son opération avec l’assistance du prestataire d’accompagnement sélectionné.&lt;/p&gt;
+&lt;p&gt;Se reporter à la notice d’intervention du dispositif pour plus de détails.&lt;/p&gt; &lt;p&gt;Cliquer sur le bouton « Je fais ma demande » en haut à droite de la page.&lt;br /&gt; &lt;br /&gt; S’il existe déjà un compte au nom de la structure candidate, il suffit d’accéder à ce compte et ne surtout pas en créer un autre, sinon il faut le créer.&lt;br /&gt; &lt;br /&gt; Dès lors, après avoir sélectionné le téléservice PLAN SOLAIRE – INVESTISSEMENT, suivre les instructions, renseigner notamment les différents champs et formulaires et déposer les pièces demandées.&lt;br /&gt; &lt;br /&gt; L’objet du dossier doit être précédé de la mention « AMO Opéra : [objet de l’opération] ».&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S222" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U222" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V222" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/plan-solaire-amo-opera-favorise-la-concretisation-de-projets-photovoltaiques</t>
+        </is>
+      </c>
+      <c r="W222" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PLANSOL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X222" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Monsieur Gaëtan Burle : &lt;a href="mailto:gburle&amp;#64;maregionsud.fr"&gt;gburle&amp;#64;maregionsud.fr&lt;/a&gt; / Projets photovoltaïques en autoconsommation collective - Monsieur Jocelyn Espéron : &lt;a href="mailto:jesperon&amp;#64;maregionsud.fr"&gt;jesperon&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y222" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z222" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-solaire-amo-opera-favorise-la-concretisation-de-projets-photovoltaiques/</t>
+        </is>
+      </c>
+      <c r="AA222" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE222" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF222" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG222" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH222" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="223" spans="1:34" customHeight="0">
+      <c r="A223" s="1">
+        <v>165897</v>
+      </c>
+      <c r="B223" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets solaires innovants via le dispositif SOLAIRE INNOV’ – Plan Solaire</t>
+        </is>
+      </c>
+      <c r="D223" s="1" t="inlineStr">
+        <is>
+          <t>Plan Solaire : SOLAIRE INNOV’ en soutien de projets solaires innovants</t>
+        </is>
+      </c>
+      <c r="E223" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...28 lines deleted...]
-      <c r="N132" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H223" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K223" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L223" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dispositif Solaire Innov’ propose d’apporter une aide :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;aux études de faisabilité technico-économiques particulières, notamment les études multi-énergies portant soit sur des projets solaires mixtes (photovoltaïque et thermique), soit sur des projets explorant toutes les énergies renouvelables exploitables sur le site d’étude&lt;/li&gt; 	&lt;li&gt;à la réalisation de démonstrateurs ou projets solaires photovoltaïques ou thermiques, et études associées, présentant des innovations sur les plans technique, juridique, social ou un fort caractère structurant, notamment ceux se couplant à d’autres technologies d’énergies renouvelables.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Le présent dispositif est ouvert aux personnes morales publiques ou privées à l’exception des auto-entrepreneurs et entreprises individuelles, ou structure équivalente.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N223" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
-Espaces verts
+Espace public
+Risques naturels
+Qualité de l'air
 Biodiversité
+Equipement public
+Bâtiments et construction
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O132" s="1" t="inlineStr">
-[...27 lines deleted...]
-      <c r="S132" s="1" t="inlineStr">
+      <c r="O223" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P223" s="1" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+      <c r="R223" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Etudes et travaux &lt;/strong&gt;: justifier l’innovation, s’appuyer sur les cahiers des charges de l’ADEME, notamment pour les PAC solaires thermiques ou capteurs hybrides (avec ou sans PAC), qualifications dans les domaines concernés, respecter des critères de consommation spécifiques pour les installations alimentant du chauffage, prévoir une installation de compteurs et/ou d’outils de suivi de performances, ainsi que la maintenance préventive et corrective de l’installation thermique, un bilan d’exploitation après un à deux ans de fonctionnement étant également à prévoir.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Etudes multi-énergies spécifiquement : &lt;/strong&gt;coordonner le volet électrique (photovoltaïque) et le volet thermique, en réservant le photovoltaïque aux besoins d’électricité spécifique et en maximisant la couverture des besoins de chauffage (et/ou de rafraîchissement) et/ou d’eau chaude sanitaire par les solutions d’énergie renouvelable thermique et de récupération soutenues par la Région : solaire thermique, géothermie/aquathermie, bois-énergie, récupération de chaleur. Suivre la méthode EnR’CHOIX de l’ADEME.&lt;br /&gt; &lt;br /&gt; Pour les études, les dépenses éligibles portent sur les études de faisabilité technico-économique réalisées selon le cahier des charges de l’ADEME en vigueur (notamment pour les énergies thermiques), études multi-énergies conformes aux attentes du dispositif, études de conception pour la composante thermique du projet, études préalables à des démonstrateurs ou opérations solaires photovoltaïques ou thermiques innovantes conformes aux attentes du dispositif.&lt;br /&gt; &lt;br /&gt; Pour les travaux, les dépenses d’investissement éligibles portent uniquement sur les équipements de production d’énergies solaires, les autres dépenses d’énergies renouvelables en couplage étant retenues dans le même dossier mais au titre du cadre d’intervention correspondant, et sur le réseau primaire lié à l’installation thermique.&lt;br /&gt; &lt;br /&gt; Se reporter à la notice d’intervention du dispositif pour plus de détails.&lt;/p&gt; &lt;p&gt;Cliquer sur le bouton « Je fais ma demande » en haut à droite de la page.&lt;br /&gt; &lt;br /&gt; S’il existe déjà un compte au nom de la structure candidate, il suffit d’accéder à ce compte et ne surtout pas en créer un autre, sinon il faut le créer.&lt;br /&gt; &lt;br /&gt; Dès lors, après avoir sélectionné le téléservice PLAN SOLAIRE – INVESTISSEMENT, suivre les instructions, renseigner notamment les différents champs et formulaires et déposer les pièces demandées.&lt;br /&gt; &lt;br /&gt; L’objet du dossier doit être précédé de la mention « Solaire innov : [objet de l’opération] ».&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S223" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...38 lines deleted...]
-      <c r="AA132" s="1" t="inlineStr">
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U223" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V223" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/plan-solaire-solaire-innov-en-soutien-de-projets-solaires-innovants</t>
+        </is>
+      </c>
+      <c r="W223" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PLANSOL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X223" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Monsieur Jocelyn Espéron : &lt;a href="mailto:jesperon&amp;#64;maregionsud.fr"&gt;jesperon&amp;#64;maregionsud.fr&lt;/a&gt; ; en cas d’absence, Monsieur Gaëtan Burle : gburle&amp;#64;maregionsud.fr / Thermique - Madame Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y223" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z223" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-solaire-solaire-innov-en-soutien-de-projets-solaires-innovants/</t>
+        </is>
+      </c>
+      <c r="AA223" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE223" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF223" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG223" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH223" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="133" spans="1:27" customHeight="0">
-[...160 lines deleted...]
-      <c r="G134" s="1" t="inlineStr">
+    <row r="224" spans="1:34" customHeight="0">
+      <c r="A224" s="1">
+        <v>165898</v>
+      </c>
+      <c r="B224" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les études d’autoconsommation spécifiques via le dispositif EFICAS – Plan Solaire</t>
+        </is>
+      </c>
+      <c r="D224" s="1" t="inlineStr">
+        <is>
+          <t>Plan Solaire : EFICAS en soutien des études d’autoconsommations spéciales</t>
+        </is>
+      </c>
+      <c r="E224" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...28 lines deleted...]
-      <c r="N134" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H224" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K224" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L224" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dispositif EFICAS soutient les Etudes de Faisabilité d’Installation ou de Configurations d’Autoconsommation Spéciales, soit d&amp;#039;une part, les études d&amp;#039;autoconsommation collective et d&amp;#039;autre part, les études de mix photovoltaïque en injection et autoconsommation sur des sites de grande envergure.&lt;/p&gt; &lt;p&gt;Sont éligibles au dispositif « EFICAS » toutes personnes morales publiques et privées, dont :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les collectivités territoriales (CT) et les établissements publics (EP)&lt;/li&gt; 	&lt;li&gt;les sociétés d’économie mixte et les sociétés publiques locales&lt;/li&gt; 	&lt;li&gt;les entreprises de tout statut (sauf entreprises individuelles et structures équivalentes)&lt;/li&gt; 	&lt;li&gt;les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;les copropriétés ou leur syndic&lt;/li&gt; 	&lt;li&gt;les associations&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N224" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O224" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P224" s="1" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+      <c r="R224" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;2 types d’études éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Etude d’autoconsommation collective, incluant a minima l’étude du scénario d’un projet photovoltaïque d’autoconsommation collective qui satisfasse aux attentes du dispositif « Sud PV Plus ». D’autres scénarios peuvent être étudiés, y compris ceux rendant impossible une candidature au dispositif « Sud PV Plus ».&lt;/li&gt; 	&lt;li&gt;Etude de mix autoconsommation/injection, sur un site d’envergure (résidentiel, activité économique, tertiaire, industriel…) offrant un grand éventail de possibilités d’implantation photovoltaïque. Elle devra analyser l’ensemble des configurations de montage possibles (injection, autoconsommation individuelle, autoconsommation collective). Pour la partie autoconsommation qui se dégagera de l’étude, elle devra suivre la même démarche que celle décrite au point 1, en faisant le lien avec le dispositif « Sud PV Plus » du Plan Solaire régional.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Pour les études d’autoconsommation photovoltaïque, individuelle ou collective, s’inscrivant dans le cadre général d’une étude multi-énergie, intégrant un volet thermique, se reporter au dispositif « Solaire Innov’ ».&lt;/p&gt;
+&lt;p&gt;Les études portant sur des projets prévoyant des installations photovoltaïques en espace naturel, forestier ou agricole, y compris sur de nouvelles constructions agricoles, sont éligibles sous conditions (cf. la notice d’intervention pour plus de détail).&lt;/p&gt;
+&lt;p&gt;Projets inéligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Etudes portant sur des copropriétés dont les consommations de chauffage en énergie finale sont au-dessus des seuils suivants : 40 kWh/m².an pour la zone climatique H3 ; 50 kWh/m².an en zone H2 ; 60 kWh/m².an en zone H1.&lt;/li&gt; 	&lt;li&gt;Etudes portant sur un site recourant à un mode de chauffage électrique par effet joule ou aérothermie, pour le bâti et l’eau chaude sanitaire, dont la consommation est supérieure à 40% de la consommation électrique totale du site (cf. notice d’intervention pour plus de précision).&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Cliquer sur le bouton « Je fais ma demande » en haut à droite de la page.&lt;br /&gt; &lt;br /&gt; S’il existe déjà un compte au nom de la structure candidate, il suffit d’accéder à ce compte et ne surtout pas en créer un autre, sinon il faut le créer.&lt;br /&gt; &lt;br /&gt; Dès lors, après avoir sélectionné le téléservice PLAN SOLAIRE – INVESTISSEMENT, suivre les instructions, renseigner notamment les différents champs et formulaires et déposer les pièces demandées.&lt;br /&gt; &lt;br /&gt; En cours de dépôt, la structure candidate sera invitée à télécharger un guide rédactionnel pour aider à la constitution d’un cahier des charges de l’étude qui soit conforme aux attentes.&lt;br /&gt; &lt;br /&gt; L’objet du dossier doit être précédé de la mention « Plan solaire : [objet de l’opération] ».&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S224" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U224" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V224" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/plan-solaire-eficas-en-soutien-des-etudes-dautoconsommations-speciales</t>
+        </is>
+      </c>
+      <c r="W224" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PLANSOL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X224" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Monsieur Jocelyn Espéron : &lt;a href="mailto:jesperon&amp;#64;maregionsud.fr"&gt;jesperon&amp;#64;maregionsud.fr&lt;/a&gt; ; en cas d’absence, Monsieur Gaëtan Burle : &lt;a href="mailto:gburle&amp;#64;maregionsud.fr"&gt;gburle&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y224" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z224" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-solaire-eficas-en-soutien-des-etudes-d-autoconsommations-speciales/</t>
+        </is>
+      </c>
+      <c r="AA224" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE224" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF224" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG224" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH224" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="225" spans="1:34" customHeight="0">
+      <c r="A225" s="1">
+        <v>165900</v>
+      </c>
+      <c r="B225" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer les actions de Fond SDIS</t>
+        </is>
+      </c>
+      <c r="D225" s="1" t="inlineStr">
+        <is>
+          <t>Fond SDIS</t>
+        </is>
+      </c>
+      <c r="E225" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G225" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H225" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K225" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L225" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les services départementaux d’incendie et de secours (SDIS) contribuent activement à la prévention et à la lutte contre les incendies et sont essentiels à la mise en oeuvre du plan incendie régional « guerre du feu ».&lt;/p&gt;
+&lt;p&gt;La Région souhaite renforcer les actions du plan incendie « guerre du feu » par la création d&amp;#039;une aide financière visant à accompagner les services départementaux d’incendie et de secours dans l’exercice de leurs missions en participant financièrement au renouvellement du parc de matériels nécessitant de lourds investissements.&lt;/p&gt; &lt;p&gt;L’aide régionale est attribuée aux services départementaux d’incendie et de secours et aux marins pompiers de la région Provence-Alpes-Côte d’Azur.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N225" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
 Biodiversité
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O134" s="1" t="inlineStr">
-[...27 lines deleted...]
-      <c r="S134" s="1" t="inlineStr">
+      <c r="O225" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P225" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2024</t>
+        </is>
+      </c>
+      <c r="R225" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Type de matériel varié qui nécessite un investissement important ;&lt;/li&gt; 	&lt;li&gt;Travaux sur bâtis inéligibles ;&lt;/li&gt; 	&lt;li&gt;Investissements non financés par les Conseils départementaux ;&lt;/li&gt; 	&lt;li&gt;Matériel à usage interdépartemental favorisé ;&lt;/li&gt; 	&lt;li&gt;Taux d’aide maximum : 80% ;&lt;/li&gt; 	&lt;li&gt;Durée de validité de la subvention : 3 ans ;&lt;/li&gt; 	&lt;li&gt;Dans le plan de financement, possibilité de faire appel aux fonds FEDER mais pas de&lt;br /&gt; 	financement des Conseils départementaux.&lt;/li&gt; &lt;/ul&gt; &lt;div&gt;&lt;p&gt;Il est nécessaire de faire une demande par email à l’adresse &lt;a href="mailto:service_foret_natura_2000&amp;#64;maregionsud.fr"&gt;service_foret_natura_2000&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;&lt;/div&gt;
+&lt;div&gt;&lt;p&gt;Dossier à constituer.&lt;/p&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="S225" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...38 lines deleted...]
-      <c r="AA134" s="1" t="inlineStr">
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U225" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V225" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/fond-sdis</t>
+        </is>
+      </c>
+      <c r="Y225" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z225" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fond-sdis/</t>
+        </is>
+      </c>
+      <c r="AA225" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE225" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF225" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG225" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH225" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="135" spans="1:27" customHeight="0">
-[...166 lines deleted...]
-      <c r="G136" s="1" t="inlineStr">
+    <row r="226" spans="1:34" customHeight="0">
+      <c r="A226" s="1">
+        <v>165901</v>
+      </c>
+      <c r="B226" s="1" t="inlineStr">
+        <is>
+          <t>Acheter des véhicules porteurs d’eau pour les CCFF/RCSC</t>
+        </is>
+      </c>
+      <c r="D226" s="1" t="inlineStr">
+        <is>
+          <t>Achat des véhicules CCFF/RCSC porteurs d’eau</t>
+        </is>
+      </c>
+      <c r="E226" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H136" s="1" t="inlineStr">
-[...37 lines deleted...]
-Forêts
+      <c r="H226" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K226" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L226" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les Réserves communales de sécurité civile (RCSC) et les Comités communaux feux de forêt (CCFF) jouent un rôle irremplaçable pour la protection du patrimoine forestier et de l’environnement. Leurs missions s’articulent autour de 2 axes précis :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;d’une part la prévention, l’intervention sur feux naissants, la participation à la lutte contre les feux de forêts ;&lt;/li&gt; 	&lt;li&gt;d’autre part, et par extension, la prévention des risques majeurs naturels.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Ils sont essentiels à la mise en oeuvre du plan incendie régional « guerre du feu ».&lt;br /&gt; La Région souhaite renforcer les actions du plan incendie « guerre du feu » par le vote d’un cadre d’intervention.&lt;br /&gt; Cette aide vise à accompagner les communes qui se sont dotées d’une Réserve communale de sécurité civile et/ou d’un Comité communal feux de forêt, dans le cadre des missions de ces entités, en participant financièrement au renforcement et/ou renouvellement de leur parc de matériels nécessitant de lourds investissements.&lt;/p&gt; &lt;p&gt;L’aide régionale est attribuée aux communes dotées d’une Réserve communale de sécurité civile et/ou d’un Comité communal feux de forêt.&lt;/p&gt;&lt;p&gt;Véhicule porteur d’eau équipé selon les caractéristiques indiquées ci-après :&lt;/p&gt;&lt;p&gt;Kit incendie amovible et montage sur un véhicule déjà existant sous condition d’un contrôle technique valide et de moins de 3 mois lors du dépôt du dossier de demande de subvention ;&lt;/p&gt;&lt;p&gt;Matériel radio.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N226" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
 Montagne
 Sols
-Transition énergétique
-[...2 lines deleted...]
-Recyclage et valorisation des déchets
 Risques naturels
 Qualité de l'air
 Biodiversité
-Mers et océans
-Réduction de l'empreinte carbone
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O136" s="1" t="inlineStr">
-[...26 lines deleted...]
-      <c r="S136" s="1" t="inlineStr">
+      <c r="O226" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P226" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2024</t>
+        </is>
+      </c>
+      <c r="R226" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le versement de la subvention sera conditionné par le respect des principales caractéristiques du matériel :&lt;br /&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Description des principales caractéristiques du type de véhicule : 	&lt;ul&gt; 		&lt;li&gt;Pick-up 4 X 4 - simple cabine – 2 places – ou cabine approfondie 2 &amp;#43; 2 places&lt;/li&gt; 		&lt;li&gt;Charge utile autorisant la mise en place d’un Kit DFCI incluant une citerne&lt;/li&gt; 		&lt;li&gt;Une fois le véhicule équipé, le Poids Total Autorisé en Charge (PTAC) ne devra pas excéder 3 500 Kg&lt;/li&gt; 		&lt;li&gt;Le véhicule, une fois équipé, doit pouvoir être conduit par un conducteur titulaire du PERMIS B.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;Descriptif des équipements et des options : 	&lt;ul&gt; 		&lt;li&gt;Fourniture et installation d’un équipement d’intervention « KIT DFCI » sur véhicule Pick-up 4X4 « Tous Chemins ».&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;Peinture : 	&lt;ul&gt; 		&lt;li&gt;Peinture complète du véhicule pantone : ORANGE « RAL2008 » sauf pavillon (toit) de couleur blanche&lt;/li&gt; 		&lt;li&gt;Peinture cuve couleur ORANGE « RAL2008 ».&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;Balisage : 	&lt;ul&gt; 		&lt;li&gt;Balisage classe I&lt;/li&gt; 		&lt;li&gt;Gyrophare LED (Orange)&lt;/li&gt; 		&lt;li&gt;Marquage pavillon (toit) « Nom de la commune au format Trigramme pompier (Exemple : VEN pour VENELLES ») sur fond blanc&lt;/li&gt; 		&lt;li&gt;Marquage avec blason de la commune et Réserve communale de sécurité civile ou Comité communal feux de forêt et le logo de la Région Sud – Provence-Alpes-Côte d’Azur qui devra être apposé, de façon très visible, sur chacun des côtés du véhicule.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;Spécificités : 	&lt;ul&gt; 		&lt;li&gt;Cuve aluminium ou inox&lt;/li&gt; 		&lt;li&gt;Groupe Moto Pompe essence ou diesel Basse pression OU Groupe Moto Pompe essence ou diesel Haute pression &amp;#43; additif moussant/mouillant Débit maximum 50 litres/minutes à 200 Bars Maximum.&lt;/li&gt; 		&lt;li&gt;Capacité en eau : 400 à 700 Litres en fonction de la charge utile du véhicule portant.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Dépôt de la demande d&amp;#039;aide 3 mois avant l&amp;#039;acquisition.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S226" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...40 lines deleted...]
-      <c r="AA136" s="1" t="inlineStr">
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U226" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V226" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/achat-des-vehicules-ccff/rcsc-porteurs-deau</t>
+        </is>
+      </c>
+      <c r="W226" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_ACHATVEHI/depot/simple</t>
+        </is>
+      </c>
+      <c r="X226" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:sdalmasso&amp;#64;maregionsud.fr"&gt;sdalmasso&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y226" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z226" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/achat-des-vehicules-ccff-rcsc-porteurs-d-eau/</t>
+        </is>
+      </c>
+      <c r="AA226" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE226" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF226" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG226" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH226" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="137" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G137" s="1" t="inlineStr">
+    <row r="227" spans="1:34" customHeight="0">
+      <c r="A227" s="1">
+        <v>165902</v>
+      </c>
+      <c r="B227" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études et travaux pour des projets de bois énergie</t>
+        </is>
+      </c>
+      <c r="D227" s="1" t="inlineStr">
+        <is>
+          <t>Etudes et travaux pour des projets de Bois Energie</t>
+        </is>
+      </c>
+      <c r="E227" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Etablissement public dont services de l'Etat
-[...1 lines deleted...]
-Association
+Collectivité d’outre-mer à statut particulier
+Particulier
 Entreprise privée
-Agriculteur</t>
-[...64 lines deleted...]
-Cours d'eau / canaux / plans d'eau
+Association</t>
+        </is>
+      </c>
+      <c r="H227" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K227" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L227" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre du Contrat Plan Etat Région, la Région finance déjà depuis plusieurs années les études et travaux permettant la fourniture du combustible bois énergie (plateforme bois énergie, unité de production de granulés) ainsi que la mise en place de chaufferies et les réseaux de chaleur.&lt;/p&gt;
+&lt;p&gt;Ces projets sont souvent co-financés par l’Agence de l’environnement et de la maitrise de l’énergie (ADEME) dans le cadre du fonds Chaleur, via les Contrats de Chaleurs Renouvelables de Territoires (CCRT). Des dotations de l’Etat ou les Départements peuvent selon les cas co-financer également.&lt;/p&gt;
+&lt;p&gt;L’objectif de ce cadre d’intervention est donc de promouvoir la biomasse-énergie et de préciser les aides :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;en contribuant au développement des chaufferies biomasse et réseaux de chaleur pour soutenir la mobilisation des bois, les débouchés de la filière et l’atteinte de nos objectifs de production d’énergie renouvelable par biomasse ;&lt;/li&gt; 	&lt;li&gt;en soutenant la production locale de bois granulés et les plateformes d&amp;#039;approvisionnement et stockage de bois énergie.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Ce cadre d&amp;#039;intervention à lire en détail est disponible sur le lien &lt;a href="https://actes.maregionsud.fr/"&gt;actes.maregionsud.fr&lt;/a&gt; du 15 décembre 2023.&lt;/p&gt; &lt;p&gt;Ce cadre d’intervention concerne tous les maîtres d’ouvrages, hormis les particuliers et les structures qui sont soumises à l’impôt sur le revenu ou dont le bien (une maison individuelle ou un appartement) est destiné à la vente et sur lequel l’installation bois est individualisée (les chambres d’hôtes ne sont pas concernées par ce dispositif et peuvent solliciter les aides publiques pour les particuliers).&lt;br /&gt; Seuls les maîtres d’ouvrages ayant un numéro de SIRET et un code APE valides sont éligibles.&lt;/p&gt;
+&lt;p&gt;Les coûts éligibles seront retenus en € HT pour les structures assujetties à la TVA, en € TTC pour les non-assujetties.&lt;br /&gt; Dans le cas d’un syndic de copropriété bénévole, une attestation de publication au fichier immobilier du règlement de copropriété sera nécessaire, ainsi qu’une délibération du conseil syndical décidant les travaux. Pour les meublés de tourisme (gîtes ruraux) et gîtes d’étape et de séjour, si le maître d’ouvrage est une personne physique, il devra fournir l’arrêté de classement en Préfecture.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N227" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
 Biodiversité
-Artisanat
-Industrie
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O137" s="1" t="inlineStr">
-[...154 lines deleted...]
-      <c r="S138" s="1" t="inlineStr">
+      <c r="O227" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P227" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2024</t>
+        </is>
+      </c>
+      <c r="R227" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les conditions d&amp;#039;attribution de subvention sont détaillées dans le règlement financier de la Région.&lt;br /&gt; Pour les chaufferies et réseaux de chaleurs, il est nécessaire que le rendement de l&amp;#039;installation soit supérieur à 85 %.&lt;br /&gt; Pour plus de précisions, se référer au cadre d&amp;#039;intervention Bois Energie selon le type d&amp;#039;investissement demandé.&lt;/p&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;/p&gt;
+&lt;p&gt;Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour la métropole Aix-Marseille-Provence : contacter Mme Hélène Beisson : &lt;a href="mailto:helene.beisson&amp;#64;ampmetropole.fr"&gt;helene.beisson&amp;#64;ampmetropole.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : &lt;a href="mailto:z.soussan-rabette&amp;#64;ville-arles.fr"&gt;z.soussan-rabette&amp;#64;ville-arles.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : &lt;a href="mailto:f.gaborit&amp;#64;sde04.fr"&gt;f.gaborit&amp;#64;sde04.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Hautes-Alpes : M. Nicolas Ferrand : &lt;a href="mailto:nicolas.ferrand&amp;#64;syme05.fr"&gt;nicolas.ferrand&amp;#64;syme05.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-Maritimes : M. Nathael-Christian Galante-Gras : &lt;a href="mailto:ncgalantegras&amp;#64;departement06.fr"&gt;ncgalantegras&amp;#64;departement06.fr&lt;/a&gt;;&lt;/li&gt; 	&lt;li&gt;pour le département du Var : M. Christophe Thierry : &lt;a href="mailto:christophe.thierry&amp;#64;te83.fr"&gt;christophe.thierry&amp;#64;te83.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département du Vaucluse : M. Léonard Ricolleau : &lt;a href="mailto:lricolleau&amp;#64;sev84.fr"&gt;lricolleau&amp;#64;sev84.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans un deuxième temps, concernant la partie administrative : il est possible de contacter la chargée de missions régionales :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Mme. Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr" title="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S227" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T138" s="1" t="inlineStr">
-[...35 lines deleted...]
-      <c r="AA138" s="1" t="inlineStr">
+      <c r="U227" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V227" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/etudes-et-travaux-pour-des-projets-de-bois-energie</t>
+        </is>
+      </c>
+      <c r="W227" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_BOISENER/depot/simple</t>
+        </is>
+      </c>
+      <c r="X227" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction de l&amp;#039;Agriculture, de l&amp;#039;Eau et de la Forêt - Service Forêt Natura 2000 - Delphine tripier Chiausa - &lt;a href="mailto:dtripier-chiausa&amp;#64;maregionsud.fr"&gt;dtripier-chiausa&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y227" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z227" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-et-travaux-pour-des-projets-de-bois-energie/</t>
+        </is>
+      </c>
+      <c r="AA227" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE227" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF227" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG227" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH227" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="139" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G139" s="1" t="inlineStr">
+    <row r="228" spans="1:34" customHeight="0">
+      <c r="A228" s="1">
+        <v>165917</v>
+      </c>
+      <c r="B228" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le réemploi des emballages et développer la vente en vrac et la consigne</t>
+        </is>
+      </c>
+      <c r="D228" s="1" t="inlineStr">
+        <is>
+          <t>Aide au réemploi des emballages et au développement de la vente en vrac et de la consigne.</t>
+        </is>
+      </c>
+      <c r="E228" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G228" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H228" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K228" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L228" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif s’inscrit dans le cadre de la délégation à la Région d’une partie du Fonds économie circulaire de l’ADEME. Il permet d’accompagner des projets d’investissements (étude et accompagnements préalables aux investissements, investissements en phase opérationnelle) favorisant le passage au réemploi des emballages et contenants recyclables.&lt;/p&gt; &lt;p&gt;Les entreprises et les associations exerçant une activité économique, les collectivités et autres établissements publics&lt;br /&gt; Secteurs d’activités concernés : restauration collective, agroalimentaire, unités de production-conditionnement, de massification-stockage, centres de lavage etc.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N228" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O228" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P228" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="R228" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les dépenses éligibles sont celles liées à :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;- La réalisation d’études externalisées de diagnostic territorial et celles préalables aux projets d’investissement&lt;/li&gt; 	&lt;li&gt;- Les charges et salaires d’un ETP dédié à l’ingénierie et à la mise en place du projet en interne ainsi que les dépenses de communication (dans la limite de 10% du montant subventionnable)&lt;/li&gt; 	&lt;li&gt;- L’achat de matériel ou de prestations nécessaires à la réalisation d’expérimentations préalables au déploiement d’un projet à plus grande échelle ou innovant&lt;/li&gt; 	&lt;li&gt;- L’aménagement d’un bâtiment pour le développement d’une unité de production-conditionnement, de stockage massification, de lavage&lt;/li&gt; 	&lt;li&gt;- L’achat de matériel, d’équipements liés au passage vers une production-conditionnement-restauration en contenants ou vaisselle ré employables, liés à la logistique interne, au stockage des emballages ré employables. Ces contenants garantiront l’absence de migration de substances polluantes pouvant porter atteinte à la santé ou à l’environnement&lt;/li&gt; 	&lt;li&gt;- Le matériel informatique et logiciel destinés au suivi, à la traçabilité, au contrôle qualité, à l’hygiénisation permettant la réalisation du projet&lt;/li&gt; 	&lt;li&gt;- L’achat d’un véhicule, neuf, ou d’occasion (sous certaines conditions), pour assurer la logistique de collecte B2B ou B2C de contenants lavables et ré employables.&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Autres critères pris en compte :&lt;/strong&gt;&lt;br /&gt; Les emballages et contenants ré employables devront être recyclables en fin de vie et garantiront l’absence de migration de substances polluantes pouvant porter atteinte à la santé ou à l’environnement.&lt;br /&gt; Une analyse sera conduite pour vérifier si les projets relèvent de la responsabilité d’un éco-organisme&lt;br /&gt; Le prestataire réalisant l’étude doit être externe au bénéficiaire de l’étude et doit s’engager à n’exercer aucune activité incompatible avec son indépendance de jugement et son intégrité.&lt;br /&gt; Pour les projets d’investissement, le porteur de projet doit avoir réalisé en amont les études justifiant l’intérêt économique et écologique de son investissement (conformité réglementaire, intérêt environnemental et sanitaire, viabilité technico-économique) et les joindra au dossier de demande d’aide.&lt;/p&gt; &lt;p&gt;Un lien sera communiqué par le Service Economie circulaire et déchets pour le dépôt du dossier de demande de subvention, une fois l’entretien préalable mené et la liste des pièces à joindre à la demande établie avec le porteur de projet.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S228" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U228" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V228" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aide-au-reemploi-des-emballages-et-au-developpement-de-la-vente-en-vrac-et-de-la-consigne</t>
+        </is>
+      </c>
+      <c r="X228" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:planregionaldechets&amp;#64;maregionsud.fr"&gt;planregionaldechets&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y228" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z228" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-au-reemploi-des-emballages-et-au-developpement-de-la-vente-en-vrac-et-de-la-consigne/</t>
+        </is>
+      </c>
+      <c r="AA228" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE228" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF228" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG228" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH228" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="229" spans="1:34" customHeight="0">
+      <c r="A229" s="1">
+        <v>165944</v>
+      </c>
+      <c r="B229" s="1" t="inlineStr">
+        <is>
+          <t>Devenir éco-ambassadeur</t>
+        </is>
+      </c>
+      <c r="D229" s="1" t="inlineStr">
+        <is>
+          <t>Devenez éco-Ambassadeur !</t>
+        </is>
+      </c>
+      <c r="E229" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G229" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H229" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K229" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L229" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les éco-ambassadeurs sont des jeunes volontaires, entre 2 et 5 par établissement, choisis pour impulser une dynamique collective. Si le nombre de candidats dépasse ce quota, un tirage au sort sera effectué.&lt;/p&gt;
+&lt;p&gt;Ces éco-ambassadeurs ont vocation à s’exprimer et agir sur les enjeux environnementaux au sein de leurs établissements :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;par l’élaboration de projets de développement durable dans les établissements afin de sensibiliser le plus grand nombre de jeunes,&lt;/li&gt; 	&lt;li&gt;par la participation aux commissions restauration des établissements afin de contribuer à une alimentation plus saine et plus locale,&lt;/li&gt; 	&lt;li&gt;par des initiatives encourageant les établissements à l’obtention d’un écolabel,&lt;/li&gt; 	&lt;li&gt;par la mise en place d’un dialogue inter-établissements visant à promouvoir les bonnes pratiques.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Le statut d’éco-ambassadeur est compatible et complémentaire avec celui de l’éco-délégué.&lt;br /&gt; &lt;br /&gt; Une charte rédigée par les membres du Parlement Régional de la Jeunesse a pour objectif de clarifier le rôle, le statut et les missions de ces éco-ambassadeurs.&lt;/p&gt; &lt;p&gt;Les lycéens/lycéennes et les étudiants en IFSI (Institut de formation en soins infirmiers).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N229" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Citoyenneté
+Formation professionnelle
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O229" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P229" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="R229" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Être lycéen/lycéenne ou en ISFI.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S229" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U229" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V229" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/devenez-eco-ambassadeur</t>
+        </is>
+      </c>
+      <c r="W229" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_CAND_ECOAMB/depot/simple</t>
+        </is>
+      </c>
+      <c r="X229" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cécile CRISTOL : &lt;a href="https://www.maregionsud.fr/vos-aides/detail?tx_eannuaires_pi2%5Baction%5D&amp;#61;show&amp;amp;tx_eannuaires_pi2%5Bcontroller%5D&amp;#61;Fiche&amp;amp;tx_eannuaires_pi2%5Bfiche_preview%5D&amp;#61;5990&amp;amp;cHash&amp;#61;110a7844d71f685980a59f80492caadf#"&gt;ccristol&amp;#64;maregionsud.fr &lt;/a&gt;- 0664387070&lt;br /&gt; et Laurie DEBELLE :&lt;a href="https://www.maregionsud.fr/vos-aides/detail?tx_eannuaires_pi2%5Baction%5D&amp;#61;show&amp;amp;tx_eannuaires_pi2%5Bcontroller%5D&amp;#61;Fiche&amp;amp;tx_eannuaires_pi2%5Bfiche_preview%5D&amp;#61;5990&amp;amp;cHash&amp;#61;110a7844d71f685980a59f80492caadf#"&gt; ldebelle&amp;#64;maregionsud.fr&lt;/a&gt; - 0662111639&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y229" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z229" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/devenez-eco-ambassadeur-1/</t>
+        </is>
+      </c>
+      <c r="AA229" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE229" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF229" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG229" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH229" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="230" spans="1:34" customHeight="0">
+      <c r="A230" s="1">
+        <v>497</v>
+      </c>
+      <c r="B230" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer les continuités écologiques dans les territoires - contrat nature trame verte et bleue ; Améliorer la connaissance de la biodiversité - contrat nature thématique</t>
+        </is>
+      </c>
+      <c r="E230" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bretagne</t>
+        </is>
+      </c>
+      <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H139" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H230" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I139" s="1" t="inlineStr">
-[...35 lines deleted...]
-Biodiversité
+      <c r="I230" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="J230" s="1" t="inlineStr">
+        <is>
+          <t>Contrat nature TVB : 60% max, plafond 25 000 € pour le diagnostic/plan d'actions et 80 000 € pour la</t>
+        </is>
+      </c>
+      <c r="K230" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L230" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Biodiversité – Contrat Nature
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les Contrats Nature sont des documents-cadre d&amp;#039;actions relatives à des projets pluriannuels s&amp;#039;inscrivant dans la durée (2 à 4 ans). Les programmes de ces contrats sont constitués d&amp;#039;opérations cohérentes concourant toutes au même objectif, celui de la préservation et de la reconquête du patrimoine naturel et de la biodiversité en Bretagne.
+&lt;/p&gt;
+&lt;p&gt;
+ Ils répondront aux objectifs stratégiques du schéma régional de cohérence écologique mais pourront contribuer à soutenir d&amp;#039;autres thématiques en dehors du champ des continuités écologiques.
+&lt;/p&gt;
+&lt;p&gt;
+ On distingue :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le contrat nature trame verte et bleue
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat nature territorial
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat nature thématique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Volet 1 – Contrat nature trame verte et bleue :
+ &lt;/strong&gt;
+ le montant de l&amp;#039;aide est de 60 % maximum du coût total du projet (HT ou TTC), plafonné à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  25 000 € pour la phase de diagnostic (3 ans maximum)
+ &lt;/li&gt;
+ &lt;li&gt;
+  80 000 € pour la phase de réalisation opérationnelle (sur 4 ans maximum)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Volet 2 – Contrat nature territorial :
+ &lt;/strong&gt;
+ le montant de l&amp;#039;aide s&amp;#039;élève au taux de 60 % maximum du coût total (HT ou TTC) et est plafonné à 80 000€.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Volet 3 – Contrat nature thématique :
+ &lt;/strong&gt;
+ le montant de l&amp;#039;aide est un taux compris entre 20 % et 50 % du coût total (HT ou TTC) et est plafonné à 120 000 € sur la durée du projet et 30 000 € par an.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N230" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O139" s="1" t="inlineStr">
-[...595 lines deleted...]
-      <c r="O143" s="1" t="inlineStr">
+      <c r="O230" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S143" s="1" t="inlineStr">
-[...330 lines deleted...]
-      <c r="S145" s="1" t="inlineStr">
+      <c r="R230" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Voir le règlement du contrat nature téléchargeable sur le site de la région
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S230" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...3 lines deleted...]
-      <c r="T145" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T230" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U145" s="1" t="inlineStr">
-[...30 lines deleted...]
-      <c r="AA145" s="1" t="inlineStr">
+      <c r="U230" s="1" t="inlineStr">
+        <is>
+          <t>Bretagne</t>
+        </is>
+      </c>
+      <c r="V230" s="1" t="inlineStr">
+        <is>
+          <t>https://www.bretagne.bzh/jcms/preprod_31181/fr/contrat-nature</t>
+        </is>
+      </c>
+      <c r="X230" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Région Bretagne
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Service Patrimoine naturel et biodiversité
+ &lt;/li&gt;
+ &lt;li&gt;
+  email : patrimoine.naturel&amp;#64;bretagne.bzh
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tel : 02 99 27 15 66
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les contrats nature trame verte et bleue et territoriaux :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gaëlle Namont
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chargée de la trame verte et bleue et des paysages
+ &lt;/li&gt;
+ &lt;li&gt;
+  Email : gaelle.namont&amp;#64;bretagne.bzh
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tel : 02 99 27 12 32
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les contrats nature thématiques :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Karine Delabroise
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chargée de la connaissance du Patrimoine naturel et de la biodiversité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Email : karine.delabroise&amp;#64;bretagne.bzh
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tel : 02 22 93 98 71
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y230" s="1" t="inlineStr">
+        <is>
+          <t>gaelle.namont@bretagne.bzh</t>
+        </is>
+      </c>
+      <c r="Z230" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3e8b-contrat-nature/</t>
+        </is>
+      </c>
+      <c r="AA230" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB230" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC230" s="1" t="inlineStr">
+        <is>
+          <t>Région Bretagne</t>
+        </is>
+      </c>
+      <c r="AE230" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF230" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG230" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2019</t>
+        </is>
+      </c>
+      <c r="AH230" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="146" spans="1:27" customHeight="0">
-[...607 lines deleted...]
-      <c r="G150" s="1" t="inlineStr">
+    <row r="231" spans="1:34" customHeight="0">
+      <c r="A231" s="1">
+        <v>8474</v>
+      </c>
+      <c r="B231" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir des connaissances sur les milieux aquatiques, marins et leur biodiversité</t>
+        </is>
+      </c>
+      <c r="E231" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Etablissement public dont services de l'Etat
-[...7 lines deleted...]
-      <c r="H150" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H231" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I150" s="1" t="inlineStr">
-[...32 lines deleted...]
-          <t>Eau pluviale
+      <c r="I231" s="1" t="inlineStr">
+        <is>
+          <t> Min : 80 Max : 80</t>
+        </is>
+      </c>
+      <c r="K231" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L231" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Plusieurs aides concernent cet objectif :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   1. Etudes générales et actions de médiations scientifiques :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les études générales concernent les domaines suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  compréhension et connaissance de l&amp;#039;état et du fonctionnement actuels de l&amp;#039;hydroécosystème et de l&amp;#039;hydrogéologie, ainsi que de l&amp;#039;impact des pressions qui s&amp;#039;y exercent ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  compréhension de l&amp;#039;évolution du fonctionnement de l&amp;#039;hydroécosystème, de l&amp;#039;hydrogéologie et du continuum terre-mer à plus long terme sous l&amp;#039;action des changements globaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  compréhension de la gouvernance du monde de l&amp;#039;eau, et la connaissance de la dynamique sociétale, économique, réglementaire du monde de l&amp;#039;eau, notamment sous l&amp;#039;action des changements globaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Taux maximum de subvention : 80%
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   2. Etudes de programmation :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Etudes transversales de programmation à l&amp;#039;échelle d&amp;#039;unités hydrographiques cohérentes et de territoires d&amp;#039;actions prioritaires (grandes masses d&amp;#039;eau ou regroupement de masses d&amp;#039;eau, contrat de référence, aires d&amp;#039;alimentation de captages, zones sensibles à la pollution microbiologique, ...).
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maximum de subvention : 80%
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   3. Etudes de gouvernance, notamment pour l&amp;#039;exercice de la compétence GEMAPI :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce chapitre traite des travaux de recherche, acquisitions de données, études et opérations pilotes, généralement multi thématiques, qui ne sont pas pris en compte dans la partie études des différents chapitres thématiques. Ainsi, il ne couvre pas les inventaires de biodiversité sauf si ces derniers sont en lien avec la surveillance environnementale des milieux aquatiques décrits au H.2.
+&lt;/p&gt;
+&lt;p&gt;
+ II s&amp;#039;inscrit en complémentarité des études de connaissance et acquisitions de données dont l&amp;#039;agence assure la maîtrise d&amp;#039;ouvrage. Les dossiers financés doivent s&amp;#039;inscrire dans les priorités fixées par le SDAGE du bassin, le document stratégique de façade Manche Est et Mer du Nord ainsi que la stratégie d&amp;#039;adaptation du bassin Seine-Normandie au changement climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ Taux de subvention maximum : 80%
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   4. Appui à l&amp;#039;émergence de maîtres d&amp;#039;ouvrage :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce chapitre traite des travaux de recherche, acquisitions de données, études et opérations pilotes, généralement multi thématiques, qui ne sont pas pris en compte dans la partie études des différents chapitres thématiques. Ainsi, il ne couvre pas les inventaires de biodiversité sauf si ces derniers sont en lien avec la surveillance environnementale des milieux aquatiques décrits au H.2.
+&lt;/p&gt;
+&lt;p&gt;
+ II s&amp;#039;inscrit en complémentarité des études de connaissance et acquisitions de données dont l&amp;#039;agence assure la maîtrise d&amp;#039;ouvrage. Les dossiers financés doivent s&amp;#039;inscrire dans les priorités fixées par le SDAGE du bassin, le document stratégique de façade Manche Est et Mer du Nord ainsi que la stratégie d&amp;#039;adaptation du bassin Seine-Normandie au changement climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maximum de subvention : 50%
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N231" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Mers et océans
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O150" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P150" s="1" t="inlineStr">
+      <c r="O231" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P231" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q150" s="1" t="inlineStr">
+      <c r="Q231" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R150" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S150" s="1" t="inlineStr">
+      <c r="R231" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les études générales couvrent également les opérations visant à accompagner les maîtres d&amp;#039;ouvrages pour l&amp;#039;exercice de leurs compétences.
+&lt;/p&gt;
+&lt;p&gt;
+ Une attention particulière sera apportée aux modalités favorisant Ie retour et Ie partage d&amp;#039; expériences, Ia diffusion des connaissances vers Ies citoyens et Ies acteurs du bassin.
+&lt;/p&gt;
+&lt;p&gt;
+ Les connaissances acquises doivent être utiles pour Ia gestion des hydro écosystèmes continentaux ou marins du bassin Seine-Normandie y compris en matiére d&amp;#039;adaptation au changement climatique et de biodiversité. Le projet d&amp;#039;étude doit démontrer Ia plus-value des travaux proposés par rapport aux travaux existants
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S231" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...3 lines deleted...]
-      <c r="T150" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T231" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U150" s="1" t="inlineStr">
-[...33 lines deleted...]
-      <c r="AA150" s="1" t="inlineStr">
+      <c r="U231" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V231" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W231" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X231" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction territoriale et maritime Seine-Aval (Départements : 27-28-76-80)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Hangar C - Espace des Marégraphes - CS 1174
+ &lt;/li&gt;
+ &lt;li&gt;
+  76176 ROUEN Cedex 1
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 02 35 63 61 30
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction territoriale Vallées d&amp;#039;Oise (Départements : 02 Nord-08-60)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rue du Docteur GUERIN - ZAC de l&amp;#039;université
+ &lt;/li&gt;
+ &lt;li&gt;
+  60200 COMPIEGNE
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 03 44 30 41 00
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction territoriale et maritime des Bocages Normands (Départements : 14-35-50-53-61)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  1, rue de la Pompe - BP 70087
+ &lt;/li&gt;
+ &lt;li&gt;
+  14203 HEROUVILLE SAINT-CLAIR Cedex
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 02 31 46 20 20
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction territoriale Vallées de Marne (Départements : 02 Sud-51-52-55)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  30 Chaussée du port- CS 50423
+ &lt;/li&gt;
+ &lt;li&gt;
+  51035 CHALONS-EN-CHAMPAGNE Cedex
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 03 26 66 25 75
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction territoriale Seine-Amont (Départements : 10-21-45-58-89)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  18 cours Tarbe - CS 70702
+ &lt;/li&gt;
+ &lt;li&gt;
+  89107 SENS Cedex
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 03 86 83 16 50
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction territoriale Seine Francilienne (Départements : 75-77-78-91-92-93-94-95)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  51, Rue Salvador ALLENDE
+ &lt;/li&gt;
+ &lt;li&gt;
+  92027 NANTERRE Cedex
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 01 41 20 16 00
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y231" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z231" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7c9f-acquerir-les-connaissances-sur-les-milieux-aq/</t>
+        </is>
+      </c>
+      <c r="AA231" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB231" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC231" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE231" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF231" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG231" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2019</t>
+        </is>
+      </c>
+      <c r="AH231" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="151" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G151" s="1" t="inlineStr">
+    <row r="232" spans="1:34" customHeight="0">
+      <c r="A232" s="1">
+        <v>8458</v>
+      </c>
+      <c r="B232" s="1" t="inlineStr">
+        <is>
+          <t>Prévenir les risques naturels (inondation, submersion, lutte contre l'érosion et le ruissellement) par des solutions fondées sur la nture (SFN)</t>
+        </is>
+      </c>
+      <c r="E232" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Etablissement public dont services de l'Etat
-[...6 lines deleted...]
-      <c r="H151" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H232" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I151" s="1" t="inlineStr">
-[...18 lines deleted...]
-Biodiversité
+      <c r="I232" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J232" s="1" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="K232" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L232" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Sont aidées : &lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études,&lt;/li&gt;&lt;li&gt;les travaux concernant la prévention des inondations et des submersions,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de lutte contre le ruissellement et lérosion,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les outils de préservation et de transfert du risque d&amp;#039;inondation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les actions de communication,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;animation.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N232" s="1" t="inlineStr">
+        <is>
+          <t>Risques naturels
 Mers et océans
-Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O151" s="1" t="inlineStr">
-[...40 lines deleted...]
-      <c r="AA151" s="1" t="inlineStr">
+      <c r="O232" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P232" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q232" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R232" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions ne sont éligibles que lorsqu&amp;#039;elles sont issues d&amp;#039;une réflexion globale basée sur la solidarité amont-aval, rive droite-rive gauche et d&amp;#039;une bonne connaissance du bassin versant (SAGE, contrats à une échelle pertinente);&lt;/p&gt;&lt;p&gt;Les actions sont compatible avec les objectifs du plan de gestion des risques d&amp;#039;inondation (PGRI).&lt;/p&gt;&lt;p&gt;Les projets d&amp;#039;aménagement aidés devront donc être basés dans la mesure du possible sur des solutions fondées sur la nature (SFN).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S232" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T232" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U232" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V232" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W232" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X232" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y232" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z232" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7cc9-prevenir-les-inondations-et-les-etiages-etude/</t>
+        </is>
+      </c>
+      <c r="AA232" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB232" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC232" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE232" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF232" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG232" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2019</t>
+        </is>
+      </c>
+      <c r="AH232" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="152" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G152" s="1" t="inlineStr">
+    <row r="233" spans="1:34" customHeight="0">
+      <c r="A233" s="1">
+        <v>8453</v>
+      </c>
+      <c r="B233" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les stratégies foncières pour des espaces naturels préservés durablement</t>
+        </is>
+      </c>
+      <c r="E233" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H152" s="1" t="inlineStr">
+      <c r="H233" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I152" s="1" t="inlineStr">
-[...18 lines deleted...]
-Biodiversité
+      <c r="I233" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K233" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L233" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Acquisition et maîtrise foncière
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La maîtrise foncière permet de pérenniser sur le long terme un usage des sols, des pratiques et un mode de gestion compatible avec la préservation des milieux aquatiques, humides et littoraux et des terrains naturels connectés lorsqu&amp;#039;ils sont nécessaire à la bonne gestion des écosystèmes et permettent la restauration de la biodiversité.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N233" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Sols
+Foncier
 Mers et océans
-Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O152" s="1" t="inlineStr">
-[...123 lines deleted...]
-      <c r="P153" s="1" t="inlineStr">
+      <c r="O233" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P233" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q153" s="1" t="inlineStr">
+      <c r="Q233" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R153" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="S153" s="1" t="inlineStr">
+      <c r="R233" s="1" t="inlineStr">
+        <is>
+          <t>Les acquisitions de zones à préserver ne sont éligibles que dans le cadre d&amp;#039;une stratégie foncière et si la pérennité de la gestion foncière protectrice des milieux est garantie à long terme</t>
+        </is>
+      </c>
+      <c r="S233" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T153" s="1" t="inlineStr">
-[...24 lines deleted...]
-  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+      <c r="T233" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U233" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V233" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W233" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X233" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné :
+&lt;/p&gt;
+&lt;p&gt;&lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriale"&gt;
+ &lt;/a&gt;&lt;/p&gt;&lt;p&gt;
+  https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale et maritime Seine-Aval (Départements : 27-28-76-80)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Hangar C - Espace des Marégraphes - CS 1174
+&lt;/p&gt;
+&lt;p&gt;
+ 76176 ROUEN Cedex 1
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02 35 63 61 30
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale Vallées d&amp;#039;Oise (Départements : 02 Nord-08-60)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Rue du Docteur GUERIN - ZAC de l&amp;#039;université
+&lt;/p&gt;
+&lt;p&gt;
+ 60200 COMPIEGNE
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 03 44 30 41 00
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale et maritime des Bocages Normands (Départements : 14-35-50-53-61)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 1, rue de la Pompe - BP 70087
+&lt;/p&gt;
+&lt;p&gt;
+ 14203 HEROUVILLE SAINT-CLAIR Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02 31 46 20 20
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale Vallées de Marne (Départements : 02 Sud-51-52-55)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 30 Chaussée du port- CS 50423
+&lt;/p&gt;
+&lt;p&gt;
+ 51035 CHALONS-EN-CHAMPAGNE Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 03 26 66 25 75
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale Seine-Amont (Départements : 10-21-45-58-89)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 18 cours Tarbe - CS 70702
+&lt;/p&gt;
+&lt;p&gt;
+ 89107 SENS Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 03 86 83 16 50
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale Seine Francilienne (Départements : 75-77-78-91-92-93-94-95)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 51, Rue Salvador ALLENDE
+&lt;/p&gt;
+&lt;p&gt;
+ 92027 NANTERRE Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 01 41 20 16 00
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y153" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA153" s="1" t="inlineStr">
+      <c r="Y233" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z233" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9ff5-acquisition-et-maitrise-fonciere-acquisition-/</t>
+        </is>
+      </c>
+      <c r="AA233" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...1452 lines deleted...]
-          <t>published</t>
+      <c r="AB233" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC233" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE233" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF233" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG233" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2019</t>
+        </is>
+      </c>
+      <c r="AH233" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>