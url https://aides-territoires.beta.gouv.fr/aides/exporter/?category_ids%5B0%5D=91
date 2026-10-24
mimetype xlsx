--- v0 (2026-04-27)
+++ v1 (2026-10-24)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH44"/>
+  <dimension ref="A1:AH41"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -298,53 +298,53 @@
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>LEADER</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Grand Beauvaisis (PETR)</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie technique
 Subvention</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;LEADER (Liaison Entre Actions de Développement de l&amp;#039;Economie Rurale) est un programme européen issu de la Politique Agricole Commune (PAC) ayant pour objectif le développement des zones rurales. Il s&amp;#039;inscrit dans le Fond Européen Agricole pour le Développement Rural (FEADER).&lt;/p&gt;&lt;p&gt;Le Pôle Territorial du Grand Beauvaisis (PETR) porte un nouveau programme LEADER pour la période 2023 - 2027. Ce nouveau programme repose sur une Stratégie Locale de Développement (SDL) intitulée &amp;#34; LEADER, le sens du collectif pour agir plus durablement et efficacement dans le Grand Beauvaisis&amp;#34;. Cette SLD a été construite à partie des priorités retenues en réponse aux enjeux et besoins du territoire.&lt;/p&gt;&lt;p&gt;Les objectifs stratégiques
 sont les suivants :&lt;/p&gt;&lt;p&gt; 1 : Améliorer
 l’organisation des mobilités alternatives à l’usage individuel de la voiture,&lt;/p&gt;&lt;p&gt; 2 : Agir pour consommer
 et produire plus durablement dans le Grand Beauvaisis,&lt;/p&gt;&lt;p&gt; 3 : Accroître
 l&amp;#039;attractivité touristique du Grand Beauvaisis pour ses habitants et ses
 visiteurs.&lt;/p&gt;&lt;p&gt;La stratégie locale de développement 2023 - 2027 du GAL du Grand Beauvaisis se décline en 4 fiches actions thématiques et comprennent les priorités retenues en réponse aux enjeux et besoins du territoire:&lt;/p&gt;&lt;p align="center"&gt;1: Préparation et mise en œuvre des
 activités de coopération du GAL,&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p align="center"&gt;2: Engager le territoire en faveur des
 solutions de mobilité alternatives,&lt;/p&gt;&lt;p align="center"&gt;3: Favoriser la coordination des acteurs propice
 au développement de filières locales ,&lt;/p&gt;&lt;p align="center"&gt;4: Créer les conditions d’émergence d’une
@@ -456,51 +456,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>PETR DU GRAND BEAUVAISIS</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>27/06/2025</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>02/10/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>164103</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Dynamiser le territoire par l'offre de services à la population et les initiatives solidaires//</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>LEADER- Fiche action  9</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Pays du Calaisis</t>
@@ -629,51 +629,51 @@
           <t>Pays du Calaisis</t>
         </is>
       </c>
       <c r="AD3" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>13/01/2025</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>163043</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Faciliter la mobilité du quotidien pour tous en Pays d'Auge au bénéfice des transports partagés et des modes de déplacement actifs</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
           <t>Région académique — Normandie</t>
@@ -791,113 +791,297 @@
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
       <c r="AD4" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>08/07/2024</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
+        <v>163236</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Oeuvrer pour un territoire de proximité, solidaire et inclusif</t>
+        </is>
+      </c>
+      <c r="C5" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 2</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Ploërmel - Cœur de Bretagne (PETR)</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I5" s="1" t="inlineStr">
+        <is>
+          <t> Min : 1 Max : 80</t>
+        </is>
+      </c>
+      <c r="J5" s="1" t="inlineStr">
+        <is>
+          <t>Plancher de subvention à 8000€ et plafond à 75 000€</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les modes de vie, les aspirations, les besoins de mobilité et d’habitat des habitants du territoire ont évolué ces dernières années sans qu’il n’y ait de changements dans la manière d’aménager les espaces urbains et ruraux. Les différentes crises et mutations sociétales invitent à repenser les espaces afin de prendre en compte les préoccupations et les besoins des citoyens du territoire.&lt;/p&gt;&lt;p&gt;L’offre de services et d’infrastructures doit répondre à la diversité des besoins de ses habitants.&lt;/p&gt;&lt;p&gt;A travers sa candidature, le GAL du PETR Pays de Ploërmel – Coeur de Bretagne souhaite développer des environnements physiques, numériques et sociaux réfléchis et accessibles pour toutes et tous.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La programmation viendra apporter son soutien aux projets favorisant une société solidaire et inclusive à travers divers enjeux :&lt;/li&gt;&lt;li&gt;La mobilité&lt;/li&gt;&lt;li&gt;L’accès au numérique, la création d’espace de coopération&lt;/li&gt;&lt;li&gt;L’habitat&lt;/li&gt;&lt;li&gt; L’aménagement du territoire et inclusion&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;De façon transversale, le PETR viendra soutenir l’expérimentation et l’innovation des projet. Il s’agira de travailler sur les questions d’accessibilité (physique, numérique, …), de lien (social, intergénérationnel), d’égalité (femme/homme) et de participation (démocratie participative) répondant à un objectif de développement durable et de cohésion sociale.&lt;/p&gt;&lt;p&gt;Les types d&amp;#039;opérations éligibles sont les suivants :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilité :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets de mobilité multimodale ;&lt;/li&gt;&lt;li&gt;Actions de sensibilisation et d’incitation des entreprises sur les alternatives au transport individuel ;&lt;/li&gt;&lt;li&gt;Aménagements en faveur des mobilités douces ;&lt;/li&gt;&lt;li&gt;Dispositifs de mobilités physiques alternatives ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux solutions de moblités ;&lt;/li&gt;&lt;li&gt;Installation d’équipements permettant d’encourager la continuité des mobilités douces entre les arrêts de transports en commun et le domicile ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Accessibilité :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions permettant l’accessibilité numérique à tous les publics ;&lt;/li&gt;&lt;li&gt;Actions favorisant l’accessibilité des personnes porteuses de handicap aux services ;&lt;/li&gt;&lt;li&gt;Actions favorisant l’accessibilité physique des services ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux solutions d’accessibilité ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Cohésion sociale :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Création, aménagement et équipement de locaux mutualisés ;&lt;/li&gt;&lt;li&gt;Rénovation ou création, aménagement et équipement de lieux favorisant le lien social ou intergénérationnel ;&lt;/li&gt;&lt;li&gt;Actions de démocratie participative ;&lt;/li&gt;&lt;li&gt;Dispositif visant à réduire les inégalités homme-femme ;&lt;/li&gt;&lt;li&gt;Action de sensibilisation et d’information sur l’égalité homme-femme ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux besoins de la population ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Habitat :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions favorisant l’émergence de nouveaux modes d’habitat ;&lt;/li&gt;&lt;li&gt;Actions en faveur des habitats inclusifs et habitats partagés ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux solutions pour l’habitat.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dispositif d’auto-partage ;&lt;/li&gt;&lt;li&gt;Plan piéton ;&lt;/li&gt;&lt;li&gt;Carte des aménagements cyclables ;&lt;/li&gt;&lt;li&gt;Guide des mobilités douces ;&lt;/li&gt;&lt;li&gt;Formation à la pratique du vélo ;&lt;/li&gt;&lt;li&gt;Parking à vélo ;&lt;/li&gt;&lt;li&gt;Totem de réparation de vélo ;&lt;/li&gt;&lt;li&gt;Sites internet accessibles à tous ;&lt;/li&gt;&lt;li&gt;Transcription en braille d’une exposition pour le public malvoyant ;&lt;/li&gt;&lt;li&gt;Dispositif de transcription de la parole en direct pour le public sourd et malentendant ;&lt;/li&gt;&lt;li&gt;Guide sur l’égalité professionnelle homme-femme ;&lt;/li&gt;&lt;li&gt;Animation d’une concertation citoyenne pour l’élaboration d’une polique publique ;&lt;/li&gt;&lt;li&gt;Mise en place d’une convention citoyenne sur l’avenir du territoire ;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Cohésion sociale et inclusion
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Attractivité économique
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mobilité fluviale
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P5" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2023</t>
+        </is>
+      </c>
+      <c r="Q5" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Chaque projet devra faire l&amp;#039;objet d&amp;#039;une évaluation à l&amp;#039;aune d&amp;#039;une grille de sélection, disponible sur le site internet du Pays de Ploërmel-Coeur de Bretagne. &lt;/p&gt;&lt;p&gt;Cette grille se compose de quatre critères qui donnent une note globale, laquelle définit si le projet est sélectionné ou non.&lt;/p&gt;&lt;p&gt;De plus des critères complémentaires sont à prendre en compte pour les projets de&lt;span&gt; création ou réhabilitation de bâtiment.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Pour les projets de construction neuve :&lt;/p&gt;&lt;p&gt;Seuls pourront être soutenus les projets qui intègrent la consommation de chaleur d’origine renouvelable et/ou la production d’énergie renouvelable et/ou l’utilisation de matériaux biosourcés.&lt;/p&gt;&lt;p&gt;Pour les projets de réhabilitation :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Seuls pourront être soutenus les projets qui respectent les conditions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;un programme de travaux qui s’appuie obligatoirement a minima sur une étude thermique et/ou sur un audit énergétique réalisé par un bureau d’études agréé ;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays De Ploërmel Cœur De Bretagne</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-ploermel.fr/</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pauline Gall (Guilloux)&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;pays-ploermel.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;06.69.71.55.38.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-ploermel.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/oeuvrer-pour-un-territoire-de-proximite-solidaire-et-inclusif/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>GAL du Pays de Ploërmel-Coeur de Bretagne</t>
+        </is>
+      </c>
+      <c r="AD5" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>163199</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Financer des projets liés au développement rural</t>
         </is>
       </c>
-      <c r="C5" s="1" t="inlineStr">
+      <c r="C6" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Dinan Agglomération</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie Juridique / administrative
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie technique</t>
-[...2 lines deleted...]
-      <c r="I5" s="1" t="inlineStr">
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I6" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L5" s="1" t="inlineStr">
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;PRINCIPES GENERAUX DU PROGRAMME EUROPEEN LEADER&lt;br /&gt;&lt;/h3&gt;&lt;p&gt;LEADER est un programme de développement rural qui soutient des initiatives locales répondant aux besoins et enjeux du territoire. Il incite les acteurs locaux – issus du domaine public et privé - à 
 réfléchir collectivement pour agir en faveur de la dynamisation et le développement de leur territoire.  Ce programme européen :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Finance des actions de développement rural en lien avec l&amp;#039;accélération des transitions écologiques 
 (alimentation durable; énergies renouvelables ; préservation de la ressource en eau; économie circulaire ; respect de l&amp;#039;environnement ; mobilités douces etc.) &lt;/li&gt;&lt;li&gt;Soutient des actions de coopération entre territoires français, européens et/ou internationaux&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Propose un accompagnement individuel pour aider au montage du dossier de demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;TERRITOIRE ELIGIBLE&lt;/h3&gt;&lt;p&gt;Les projets devront se déployer sur le périmètre de Dinan Agglomération entre le 01/01/2023 et le 31/12/2027. Pour cette période,  4 villes sont inéligibles car jugées trop « urbanisées » par l’Europe : il s&amp;#039;agit de Beaussais-sur-Mer, Dinan, Lanvallay et Quévert.&lt;br /&gt;
 Toutefois, un projet dans une commune inéligible le devient si au moins 50% des dépenses sont réalisées dans une commune éligible (mutualisation ; actions majoritairement déployées sur un périmètre éligible...).&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;THEMATIQUES SOUTENUES&lt;/h3&gt;&lt;p&gt;Dans le langage des subventions, les axes opérationnels permettant d&amp;#039;attribuer une aide financière sont appelés des &amp;#34;fiches actions&amp;#34;. En ce qui concerne le programme LEADER, chaque territoire qui dispose d&amp;#039;une enveloppe financière européenne propose ses propres thématiques : c&amp;#039;est sa stratégie locale de développement. Sur Dinan Agglomération, une opération pourra être étudiée par l&amp;#039;équipe LEADER si elle correspond à au moins 1 des fiches actions suivantes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 1: Stimuler une plus grande sobriété pour réussir la transition&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcement de la compréhension des enjeux climatiques et l’acceptabilité des voies de transformation du territoire (ex : Sensibilisation; Actions d&amp;#039;expérimentation et de valorisation)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la décarbonation de la mobilité par le développement de nouvelles pratiques (ex : Renforcement de l‘utilisation des modes de mobilités actives et durables; Développement de nouvelles mobilités durables)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 2 : Produire et consommer local pour réduire la dépendance du territoire&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déploiement de nouveaux leviers pour accroitre la production d‘EnR et améliorer l‘efficacité énergétique (ex : Sensibilisation, Structuration de filières; Opérations démonstratrices)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Adéquation entre la production et la distribution des produits alimentaires locaux (ex : Développement de circuits courts; Contribution au développement de la production locale)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la réutilisation des déchets (ex : Sensibilisation; Solutions de collecte)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 3: Préserver et profiter grâce à une gestion plus raisonnée de l’espace et des ressources&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Émergence de nouvelles solutions pour réduire les effets de la pression foncière et permettre les parcours résidentiels (ex: Développement de solutions pour réduire la pression foncière; Amélioration du parcours résidentiel)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Préservation de la population des effets du dérèglement climatique (ex : Désimperméabilisation des sols; Redonner place à la nature)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Rééquilibrage et régulation des flux touristiques (Régulation des flux touristiques; Rééquilibrage territorial des flux touristiques)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 4: Coopérer à l’échelle inter-territoriale et transnationale&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déployer des solutions en matière de transition énergétique et écologique  (ex : Actions communes de coopération pour répondre à un problème 
 commun - comme la réutilisation des eaux usées;  expérimentation d&amp;#039;un nouveau moyen de transport durable...) &lt;/li&gt;&lt;li&gt;Investiguer des nouvelles solutions de résilience expérimentées sur d‘autres territoires (ex : Visite d&amp;#039;actions d&amp;#039;énergies citoyennes d&amp;#039;un pays européen avant de l&amp;#039;expérimenter sur Dinan Agglomération)&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Arts plastiques et photographie
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
@@ -934,396 +1118,396 @@
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q5" s="1" t="inlineStr">
+      <c r="Q6" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet privés : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Obtenir un cofinancement public (État, Région, Département, Collectivité...) : 1€ d&amp;#039;aide publique mobilisée permet d&amp;#039;obtenir jusqu&amp;#039;à 4€ de &lt;span&gt;LEADER&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet publics : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Avoir 20% d&amp;#039;autofinancement&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>CA Dinan Agglomération</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.dinan-agglomeration.fr/Dinan-Agglomeration/Financer-vos-projets/Programme-europeen-LEADER-2023-2027</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Myriam LEGENDRE, chargée du programme européen LEADER&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;m.legendre&amp;#64;dinan-agglomeration.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 96 87 77 65 / 06 61 13 42 85&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>m.legendre@dinan-agglomeration.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/programme-europeen-leader-de-dinan-agglomeration/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB5" s="1" t="inlineStr">
+      <c r="AB6" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC5" s="1" t="inlineStr">
+      <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Dinan Agglomération</t>
         </is>
       </c>
-      <c r="AD5" s="1" t="inlineStr">
+      <c r="AD6" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>26/08/2024</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-      <c r="A6" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>163169</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Développer les mobilités responsables, accessibles à tou.te.s et structurées autour de pôles de proximité</t>
         </is>
       </c>
-      <c r="C6" s="1" t="inlineStr">
+      <c r="C7" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D6" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Des mobilités responsables, accessibles à tou.te.s et structurées autour de pôles de proximité.</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I6" s="1" t="inlineStr">
+      <c r="I7" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 80</t>
         </is>
       </c>
-      <c r="J6" s="1" t="inlineStr">
+      <c r="J7" s="1" t="inlineStr">
         <is>
           <t>Aide plancher : 4.000€ / Aide plafond : 60.000€</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La mobilité dans le Pays du Bessin au Virois est très dépendante de l&amp;#039;automobile.
 Cette situation renforce la vulnérabilité des publics fragiles ou isolés et n&amp;#039;est pas soutenable à
 terme compte tenu des enjeux climatiques et énergétiques.
 Par ailleurs, le développement des alternatives doit s&amp;#039;articuler avec la préservation des
 espaces naturels et agricoles (consommation de foncier).
 Cette fiche vise à soutenir l&amp;#039;émergence de solutions de mobilité décarbonées, accessibles à
 tou.te.s, mais également de dispositifs permettant de réduire les déplacements subis ou
 contraints dans une logique de sobriété. Les objectifs poursuivis font échos à 10 axes du
 SRADDET, en particulier l’objectif 44 qui traite des nouvelles pratiques de mobilité.
 Naturellement, cette fiche action prend en compte les constats du GIEC normand et se veut
 répondre aux problématiques de la pollution de l’air et les inégalités d’accès aux services de
 soins.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Proposer des alternatives aux modes de déplacements individuels et carbonés
 &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Organiser les déplacements contraints
 &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Garantir l&amp;#039;accès à la mobilité pour tou.te.s.
 &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Planifier l&amp;#039;offre de mobilité à une plus grande échelle&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Montant de l&amp;#039;aide :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aide plancher : 4.000€&lt;/li&gt;&lt;li&gt;Aide plafond : 60.000€&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M6" s="1" t="inlineStr">
+      <c r="M7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (Votre projet doit entrer dans au moins un des types d&amp;#039;opération ci-dessous) : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation et animation de schémas globaux de déplacements dans les EPCI et entre les EPCI ;
 &lt;/li&gt;&lt;li&gt;Création/renforcement de &amp;#34;pôles de mobilité&amp;#34; de proximité, regroupant les offres alternatives ;
 &lt;/li&gt;&lt;li&gt;Création ou développement de plateformes de réservation en ligne et de partage de solutions de mobilité ;
 &lt;/li&gt;&lt;li&gt;Développement de lignes de transports collectifs intra et inter communautaires (EPCI) permettant de renforcer
 l&amp;#039;accès aux services et commerces ;
 &lt;/li&gt;&lt;li&gt;Création de dispositifs d&amp;#039;autopartage basés sur des véhicules à faible impact (électrique ou GNV), portés par les
 entreprises et/ou les collectivités à destination des habitants et/ou des salariés ;
 &lt;/li&gt;&lt;li&gt;Promotion de dispositifs favorisant le covoiturage (études, communication) ;
 &lt;/li&gt;&lt;li&gt;Création de services de mobilités actives (études, communication, signalétique, achat de matériels) ;
 &lt;/li&gt;&lt;li&gt;Création ou renforcement d&amp;#039;offres de transport innovantes, individualisées et personnalisées à visée sociale (transport
 à la demande). &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Voirie et réseaux
 Technologies numériques et numérisation
 Innovation, créativité et recherche
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Limiter les déplacements subis
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays du Bessin au Virois. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. &lt;/strong&gt;Le projet propose des alternatives aux modes de déplacements individuels et carbonés&lt;br /&gt;&lt;strong&gt;2. &lt;/strong&gt;le projet permet d&amp;#039;organiser les déplacements contraints&lt;br /&gt;&lt;strong&gt;3. &lt;/strong&gt;le projet a pour objectif de garantir l&amp;#039;accès à la mobilité pour tous &lt;br /&gt;&lt;strong&gt;4. &lt;/strong&gt;Le projet permet de planifier et diversifier l&amp;#039;offre de mobilité sur le territoire&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Amortissement de biens neufs,&lt;/li&gt;&lt;li&gt;Contribution en nature,&lt;/li&gt;&lt;li&gt;Contrat de crédit-bail,&lt;/li&gt;&lt;li&gt;Bénévolat (dans le cadre d’auto-construction),&lt;/li&gt;&lt;li&gt;TVA (si elle est récupérée par le bénéficiaire),&lt;/li&gt;&lt;li&gt;Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale),&lt;/li&gt;&lt;li&gt;Infrastructures numériques fixes ou mobiles,&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi,&lt;/li&gt;&lt;li&gt;Mise aux normes strictes,&lt;/li&gt;&lt;li&gt;Travaux effectués en régie,&lt;/li&gt;&lt;li&gt;Achat de terrain et de biens immeubles,&lt;/li&gt;&lt;li&gt;Exclusion des retenues de garanties et des aléas (commande publique).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>GAL Pays du Bessin au Virois</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/programme-europeen-LEADER</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Johanne DELBERGHE&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 11 46&lt;/p&gt;&lt;p&gt;Mathilde BALLIERE&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 18&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:leader.bessinvirois&amp;#64;calvados.fr" target="_blank"&gt;leader.bessinvirois&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>leader.bessinvirois@calvados.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-mobilites-responsables-accessibles-a-tou-te-s-et-structurees-autour-de-poles-de-proximite/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB6" s="1" t="inlineStr">
+      <c r="AB7" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC6" s="1" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>13/08/2024</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-      <c r="A7" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>163142</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans la compréhension des enjeux du Zéro Artificialisation Nette (ZAN) et du SDRIF-E et leur mise en œuvre au niveau local</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Accompagnement des collectivités dans la compréhension des enjeux du Zéro Artificialisation Nette (ZAN) et du SDRIF-E et leur mise en œuvre au niveau local</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Accompagner les collectivités dans la compréhension de la
 mise en œuvre du ZAN et du SDRIF-E (schéma directeur environnemental) sur leur
 territoire : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mise à disposition des compétences techniques du Département
 au profit des collectivités seine-et-marnaises pour un accompagnement dans la
 mise en œuvre des principes de ZAN sur leur territoire, en accord avec les
 orientations du futur SDRIF-E. Cette offre vise à permettre à une commune ou à
 un EPCI de comprendre les implications de la mise en œuvre de la loi Climat et
 Résilience et de sa déclinaison régionale à travers le SDRIF-E, ainsi que des
 potentialités offertes pour poursuivre son développement, tout en conservant
 ses spécificités locales.&lt;/li&gt;&lt;li&gt;Sensibilisation sur une courte durée, selon une à plusieurs
 réunions en fonction de la demande.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Pour les demandes initiées par les EPCI ou les SMEP,
 l’accompagnement pédagogique peut se faire d’abord au niveau de la collectivité
 initiatrice de la demande, puis auprès des communes volontaires si elles en
 estiment le besoin au niveau local.&lt;/p&gt;&lt;p&gt;Des réunions sont envisagées après activation de l’offre
 pour préciser la commande et sensibiliser aux enjeux du ZAN et du SDRIF-E et
 leur déclinaison au niveau local. Un document de synthèse sera ensuite restitué à la
 collectivité.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M7" s="1" t="inlineStr">
+      <c r="M8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;PLU, PLUI&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Tourisme
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
 Santé
 Commerces et services
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Revitalisation
 Risques naturels
 Qualité de l'air
@@ -1332,188 +1516,188 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Prévention des risques
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Industrie
 Réduction de l'empreinte carbone
 Milieux humides
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Collectivités de Seine-et-Marne&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W7" s="1" t="inlineStr">
+      <c r="W8" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;ROGNON Sylvie&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:id77&amp;#64;departement77.fr" target="_self"&gt;id77&amp;#64;departement77.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Téléphone : 01 64 14 73 56&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-dans-la-comprehension-des-enjeux-du-zero-artificialisation-nette-zan-et-du-sdrif-e-et-leur-mise-en-oeuvre-au-niveau-local/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB7" s="1" t="inlineStr">
+      <c r="AB8" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC7" s="1" t="inlineStr">
+      <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>30/07/2024</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-      <c r="A8" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>162982</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Coopérer avec d’autres territoires</t>
         </is>
       </c>
-      <c r="C8" s="1" t="inlineStr">
+      <c r="C9" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>GAL des Coëvrons</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I8" s="1" t="inlineStr">
+      <c r="I9" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Enrichir et renforcer la stratégie locale de développement grâce aux échanges et à la coopération interterritoriale et/ou transnationale.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Développer les échanges d’expériences, les échanges de pratiques et les partenariats avec d’autres territoires en lien avec les thématiques évoquées dans la stratégie locale de développement.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutien préparatoire : préparation et définition d’un projet de coopération en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Mise en oeuvre d’activités de coopération interterritoriale et transnationale en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Animation et gestion des projets de coopération&lt;/li&gt;&lt;li&gt;Communication des projets de coopération&lt;/li&gt;&lt;li&gt;Evaluation des projets de coopération&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -1556,508 +1740,324 @@
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P8" s="1" t="inlineStr">
+      <c r="P9" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q8" s="1" t="inlineStr">
+      <c r="Q9" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T8" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>CC des Coëvrons</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.coevrons.fr/article/programme-leader</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>njoly@coevrons.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-atouts-culturels-touristiques-et-patrimoniaux-du-territoire/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC8" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Communauté de communes des Coëvrons</t>
         </is>
       </c>
-      <c r="AD8" s="1" t="inlineStr">
+      <c r="AD9" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-      <c r="A9" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>162938</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Accompagner la transition écologique</t>
         </is>
       </c>
-      <c r="C9" s="1" t="inlineStr">
+      <c r="C10" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>GAL des Coëvrons</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I9" s="1" t="inlineStr">
+      <c r="I10" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Le territoire des Coëvrons est engagé depuis plusieurs années dans la transition écologique, qui se concrétise notamment à travers le Plan Climat Air Energie Territorial, comprenant un programme d’actions visant à lutter contre les changements climatiques, améliorer la qualité de l&amp;#039;air et réduire les consommations d&amp;#039;énergie.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;/li&gt;&lt;li&gt;Soutenir la production d’énergie renouvelable sur le territoire&lt;/li&gt;&lt;li&gt;Valoriser, gérer et préserver les ressources naturelles en prenant en compte les enjeux associés à l&amp;#039;atténuation et à l’adaptation au changement climatique&lt;/li&gt;&lt;li&gt;Valoriser et préserver la biodiversité&lt;/li&gt;&lt;li&gt;Travailler avec les acteurs et les sensibiliser pour accompagner la transition écologique&lt;/li&gt;&lt;li&gt;Favoriser la résilience des Coëvrons face aux effets des changements climatiques et aux éventuelles difficultés d’accès aux ressources et matières exogènes&lt;/li&gt;&lt;li&gt;Développer des solutions de mobilité inclusive, propre et durable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;1/ Soutien à la production d’énergie renouvelable sur le territoire :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes, animations et investissements liés à l’émergence et au développement de projets d’énergie renouvelable&lt;/li&gt;&lt;li&gt;Projets d’énergie citoyenne&lt;/li&gt;&lt;li&gt;Etudes énergétiques et conseil en énergie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2/ Valorisation, gestion et préservation des ressources naturelles et de la biodiversité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Développement de nouvelles filières locales issues des ressources naturelles du territoire&lt;/li&gt;&lt;li&gt;Entretien, valorisation et plantation de haies bocagères, arbres, verger conservatoire et/ou adapté au changement climatique&lt;/li&gt;&lt;li&gt;Eco pâturage, expérimentations apicoles&lt;/li&gt;&lt;li&gt;Création et restauration de noues et de zones humides&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;3/ Amélioration de la résilience des Coëvrons :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes, animations et investissements visant à préserver la ressource en eau (ex : plan de désimperméabilisation, création d’îlots de fraicheur)&lt;/li&gt;&lt;li&gt;Etudes, animations et investissements visant à développer des modèles résilients pour les services publics et les activités économiques ou de loisirs du territoire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;4/ Développement de solutions de mobilité inclusive, propre et durable :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mobilité évitée : création d’espaces de coworking, de tiers lieux&lt;/li&gt;&lt;li&gt;Mobilité active : aménagement de voies, jalonnement, signalétique, services&lt;/li&gt;&lt;li&gt;Mobilité partagée : covoiturage, véhicules partagés ou en libre-service&lt;/li&gt;&lt;li&gt;Mobilité inclusive : déploiement d’offres de mobilité pour les usagers qui rencontrent des difficultés à se déplacer au quotidien sur le territoire&lt;/li&gt;&lt;li&gt;Développement de l’intermodalité&lt;/li&gt;&lt;li&gt;Actions innovantes de mobilité durable&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Sols
 Espaces verts
 Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Risques naturels
 Qualité de l'air
 Biodiversité
 Paysage
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Milieux humides
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P9" s="1" t="inlineStr">
+      <c r="P10" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q9" s="1" t="inlineStr">
+      <c r="Q10" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>CC des Coëvrons</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.coevrons.fr/article/programme-leader</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>njoly@coevrons.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-le-developpement-dune-production-et-dune-consommation-responsables/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC9" s="1" t="inlineStr">
+      <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Communauté de communes des Coëvrons</t>
         </is>
       </c>
-      <c r="AD9" s="1" t="inlineStr">
+      <c r="AD10" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>20/06/2024</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...182 lines deleted...]
-      </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
         <v>162409</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Favoriser l’aménagement d’infrastructures cyclables hors agglomération pour la pratique du vélo au quotidien</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Programme Vélo du Quotidien</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vendée</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2164,51 +2164,51 @@
 Réfection/aménagement de la voirie</t>
         </is>
       </c>
       <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Conseil Départemental de la Vendée</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>25/03/2024</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
         <v>154984</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Promouvoir les solutions de mobilité existantes, coordonner et réduire les besoins en déplacement</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>GAL Alsace Centrale</t>
@@ -2374,92 +2374,1206 @@
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>GAL Alsace Centrale</t>
         </is>
       </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>22/11/2023</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
+        <v>157090</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir un territoire sobre et résilient</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°1 : promouvoir un territoire sobre et résilient</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Subvention
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I13" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J13" s="1" t="inlineStr">
+        <is>
+          <t>Plancher = 7 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER  (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
+&lt;/p&gt;
+&lt;p&gt;
+ Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;promouvoir un territoire sobre et résilient&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Cet axe de LEADER entend affirmer l&amp;#039;enjeu énergétique sur le territoire et préserver les ressources naturelles. Il s&amp;#039;agit également d&amp;#039;anticiper les évolutions physiques, économiques et sociales qui seront générées par le changement climatique. À travers cette action, le GAL souhaite également valoriser ses atouts industriels en favorisant l&amp;#039;émergence et le développement d&amp;#039;activités économiques au sein de filières innovantes. L&amp;#039;action permettra de viser les attendus suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ - Une sensibilisation des acteurs à la sobriété énergétique du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ - Un développement des projets de rénovation énergétique des bâtiments publics et privés
+&lt;/p&gt;
+&lt;p&gt;
+ - La production d&amp;#039;énergies renouvelables sur le territoire
+&lt;/p&gt;
+&lt;p&gt;
+ - La réduction des volumes et la valorisation des déchets
+&lt;/p&gt;
+&lt;p&gt;
+ - Un usage renforcé des mobilités actives et décarbonées
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;entretien et la valorisation des espaces naturels
+&lt;/p&gt;
+&lt;p&gt;
+ - La préservation des ressources naturelles
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement des filières à potentiel
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les types de projets suivants peuvent prétendre au dispositif LEADER :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissements contribuant à la mise en place de réalisations ou d&amp;#039;installations pilotes en matière de :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Productions d&amp;#039;énergies
+&lt;/p&gt;
+&lt;p&gt;
+ - Maîtrise des dépenses énergétiques des bâtiments
+&lt;/p&gt;
+&lt;p&gt;
+ - Traitement et/ou stockage de l&amp;#039;eau
+&lt;/p&gt;
+&lt;p&gt;
+ - Nouvelles modalités de gestion, de recyclage des déchets, biodéchets et des sous-produits
+&lt;/p&gt;
+&lt;p&gt;
+ - Valorisation des ressources locales
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement des mobilités décarbonées et/ou actives
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations liées aux études :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Gestion et valorisation des déchets et des sous-produits
+&lt;/p&gt;
+&lt;p&gt;
+ - Suivi de la biodiversité, préservation et valorisation des milieux
+&lt;/p&gt;
+&lt;p&gt;
+ - Production d&amp;#039;énergies renouvelables
+&lt;/p&gt;
+&lt;p&gt;
+ - Besoins locaux en matière d&amp;#039;énergie (diagnostic sur la consommation énergétique, audit énergétique des bâtiments)
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement des mobilités décarbonées et/ou actives
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations liées à l&amp;#039;ingénierie pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Animation et contribution à la mise en réseau des acteurs du territoire, information / sensibilisation (but pédagogique, porter à connaissance) sur des thèmes relatifs à la biodiversité, aux déchets, aux économies d&amp;#039;énergie
+&lt;/p&gt;
+&lt;p&gt;
+ - Organisation d&amp;#039;événements à vocation éducative, de sensibilisation et de débat
+&lt;/p&gt;
+&lt;p&gt;
+ - Formation et information des professionnels et acteurs privés
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Innovation, créativité et recherche
+Biodiversité
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaire éligible :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses inéligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Amortissement de biens neufs,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contribution en nature,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contrat de crédit-bail,
+&lt;/p&gt;
+&lt;p&gt;
+ - Bénévolat (dans le cadre de l&amp;#039;auto-construction)
+&lt;/p&gt;
+&lt;p&gt;
+ - TVA (si elle est récupérée par le bénéficiaire)
+&lt;/p&gt;
+&lt;p&gt;
+ - Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d&amp;#039;arts classés ou inscrits conformément à la règlementation nationale),
+&lt;/p&gt;
+&lt;p&gt;
+ - Infrastructures numériques fixes ou mobiles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Etudes rendues obligatoires par la loi,
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise aux normes strictes,
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux effectués en régie,
+&lt;/p&gt;
+&lt;p&gt;
+ - Achat de terrain et de biens immeubles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Retenues de garanties et aléas (commande publique)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant maximal de dépenses éligibles présentées à LEADER :
+ &lt;/strong&gt;
+ 1 million d&amp;#039;euros HT
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les communes inéligibles sont :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
+&lt;/p&gt;
+&lt;p&gt;
+ - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lehavreseinemetropole.fr/</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Bécue
+&lt;/p&gt;
+&lt;a target="_self"&gt;
+ &lt;p&gt;
+  nicolas.becue&amp;#64;lehavremetro.fr
+ &lt;/p&gt;
+&lt;/a&gt;
+&lt;p&gt;
+ 02.76.40.52.62 / 07.86.73.14.49
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>nicolas.becue@lehavremetro.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9496-action-n1-promouvoir-un-territoire-sobre-et-r/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation énergétique école
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>CU Le Havre Seine Métropole</t>
+        </is>
+      </c>
+      <c r="AD13" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>18/12/2023</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>160868</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la coopération des acteurs du territoire</t>
+        </is>
+      </c>
+      <c r="C14" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 5</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I14" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J14" s="1" t="inlineStr">
+        <is>
+          <t>de 5 000 à 40 000 euros</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s&amp;#039;enrichir de l&amp;#039;expérience de partenaires, acquérir de nouvelles compétences, favoriser l&amp;#039;échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les effets attendus sont d&amp;#039;apporter une plus-value aux activités locales, de fédérer les acteurs locaux autour des projets de coopération et de renforcer l&amp;#039;ouverture vers l&amp;#039;extérieur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ La coopération peut prendre les formes suivantes :
+ &lt;br /&gt;
+ &lt;strong&gt;
+  - La coopération « interterritoriale » entre des territoires au sein d&amp;#039;un même Etat membre ;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  - La coopération « transnationale » entre des territoires relevant de plusieurs Etats membres ainsi qu&amp;#039;avec des territoires de pays tiers (hors UE).
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  La mise en œuvre d&amp;#039;actions de coopération doit constituer un levier pour répondre à l&amp;#039;ensemble de la stratégie LEADER. Aussi, les projets de coopération seront en lien avec les thématiques inhérentes à cette stratégie développée dans le plan d&amp;#039;action.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Seront soutenues :
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d&amp;#039;actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d&amp;#039;un partenariat, organisation de réunions...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation concrète des actions communes de coopération au bénéfice de la stratégie du territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets de coopération débouchent sur une ou plusieurs actions communes concrètes, définies et mises en œuvre conjointement par les partenaires, assorties d&amp;#039;objectifs de résultats clairement définis pour les partenaires et les territoires concernés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les projets de coopération seront en lien avec la stratégie LEADER plus particulièrement sur les thématiques suivantes : tourisme, valorisation des patrimoines, économie locale, services de proximité.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La coopération au travers de LEADER a pour vocation à traiter de ces problématiques mais peut également s&amp;#039;ouvrir à d&amp;#039;autres champs thématiques notamment pour rechercher des solutions sur des nouveaux défis territoriaux. Le Comité de programmation se réserve donc le droit de compléter et/ou amender les sujets possibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Un évènement ne pourra pas faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Friche
+Foncier
+Transition énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;p&gt;
+ Un accord de partenariat (ou projet d&amp;#039;accord), décrivant a minima, les objectifs, les missions et le rôle de chacun des partenaires et les contributions financières de chacun, doit être signé entre les structures partenaires des différents territoires qui coopèrent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4fae-4-accompagner-la-structuration-des-services-d/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD14" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>160867</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la structuration des services de proximité</t>
+        </is>
+      </c>
+      <c r="C15" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 4</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I15" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J15" s="1" t="inlineStr">
+        <is>
+          <t>de 7 500 à 30 000 euros</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif stratégique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services dans une logique inclusive, tout en réduisant les déplacements
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs opérationnels :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services de proximité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire les déplacements individuels, les distances, l&amp;#039;usage de la voiture, les émissions de GES
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamiser la vie locale et le lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendre attractif le territoire pour maintenir et accueillir de nouvelles populations
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Plus-value LEADER :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ La stratégie LEADER intervient sur un territoire où les services et infrastructures locales sont présents, mais où l&amp;#039;accès en est inégal, tant au niveau géographique que social ou culturel ou du fait du manque d&amp;#039;offre ou de compétence numérique. La valeur ajoutée de LEADER s&amp;#039;inscrira donc dans cette perspective, en mettant à profit les atouts du territoire en termes d&amp;#039;offre de services, et en complémentarité avec les nombreux dispositifs existants (Action Cœur de Ville/Petite Ville de demain, micro-folies, contrats locaux d&amp;#039;éducation artistique, contrat de ville, FranceNum...).  Le &amp;#43; LEADER sur l&amp;#039;accès aux services : compléter la couverture territoriale en services de proximité, proposer des services à la population;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Effets attendus :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développement de l&amp;#039;accès aux services sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de nouveaux services permettant de répondre aux besoins des populations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une baisse des émissions de GES
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à la création et/ou au démarrage de services complémentaires à l&amp;#039;offre existante proposant une approche visant à « aller vers » les usagers
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la création et/ou au développement d&amp;#039;équipements numériques en lien avec les services de proximité du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evènements, action de médiation permettant d&amp;#039;informer les habitants sur l&amp;#039;offre de services
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes* en lien avec l&amp;#039;équilibre territorial de l&amp;#039;offre de services ou la mise en œuvre d&amp;#039;une approche coordonnée, à rayonnement intercommunal, et/ou s&amp;#039;inscrivant dans une politique de soutien aux centralités.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  *le cahier des charges des études devra être transmis
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Lutte contre la précarité
+Emploi
+Animation et mise en réseau
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € est éligible à LEADER
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/964d-1-preserver-accompagner-et-valoriser-le-devel/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD15" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>158948</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Définir un plan d'implantation de Pôles d'Echanges Multimodaux et leur faisabilité technique à destination des déplacements domicile-travail et touristiques</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme Ingénierie Développement
+France Mobilités</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité technique à l'installation de différents types de Pôles d'Echanges Multimodaux</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>France Mobilités</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Force d&amp;#039;une expertise et de retours d&amp;#039;expériences sur plusieurs de ses réseaux, PIM Mobility vous propose, en amont de tout déploiement, un accompagnement complet, reprenant vos études et réflexions en cours, en vue de créer des espaces de rétention de voyageur et instaurer une pratique multimodale durable :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Identification géographique et définition des typologies des sites étudiés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définition des profils voyageurs présents, leur consentement à changer de comportement et leurs besoins de services associés
+ &lt;/li&gt;
+ &lt;li&gt;
+  cartographie des offres de transport présentes, en cours de déploiement
+ &lt;/li&gt;
+ &lt;li&gt;
+  de faisabilité technique  chiffré
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Hubs de mobilité sur des lignes de covoiturage et lignes BHNS/cars express ; aires de services vélo sur des grands itinéraires touristiques, espaces relais vélos en libre service et stationnement vélos en parc d&amp;#039;activités, aires de covoiturage et relais transport en commun, revitalisation et valorisation multimodale de parvis de gare TER.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes une collectivités, une entreprise, un syndicat ou un office du tourisme.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://pim-mobility.com/contact/</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ contact&amp;#64;pim-mobility.com&lt;br /&gt;06 22 45 03 36&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>p.renault@pim-mobility.com</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5313-definir-un-plan-dimplantation-de-poles-dechan/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>PIM Mobility</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>18/01/2024</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>150687</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes dans la recherche de financements pour la réalisation de leurs projets d’investissement</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le PETR accompagne les communes de son territoire dans la recherche de financements. Il effectue une veille sur les appels à projets et les appels à manifestation d&amp;#039;intérêt, ainsi que sur les dispositifs du Département, de la Région, de l&amp;#039;État et de l&amp;#039;Europe. Il apporte également son appui à la rédaction des différents contrats à l&amp;#039;échelle des communes et du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
@@ -2500,1600 +3614,211 @@
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les communes du PETR Garrigues et Costières de Nîmes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://www.petr-garriguescostieres.org/</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  financements&amp;#64;petr-garriguescostieres.org
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>a.marin@petr-garriguescostieres.org</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e841-accompagner-les-communes-dans-la-recherche-de/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB13" s="1" t="inlineStr">
+      <c r="AB17" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC13" s="1" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>27/09/2023</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1096 lines deleted...]
-      </c>
       <c r="AH17" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:34" customHeight="0">
       <c r="A18" s="1">
-        <v>160867</v>
+        <v>144547</v>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Accompagner la structuration des services de proximité</t>
-[...4 lines deleted...]
-          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+          <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Fiche-action 4</t>
+          <t>Emprunt citoyen</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+          <t>Villyz</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
-        <is>
-[...288 lines deleted...]
-      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...3 lines deleted...]
-      <c r="H19" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...13 lines deleted...]
-      <c r="M19" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p dir="ltr"&gt;&lt;strong&gt;Financer vos investissements publics grâce à l&amp;#039;épargne citoyenne&lt;/strong&gt;&lt;/p&gt;
+&lt;p dir="ltr"&gt;L&amp;#039;emprunt citoyen permet aux porteurs de projets publics de financer leurs investissements à des conditions avantageuses, tout en associant directement les habitants au développement de leur territoire.&lt;/p&gt;
+&lt;p dir="ltr"&gt;&lt;strong&gt;Pourquoi intégrer l&amp;#039;épargne citoyenne à votre stratégie de financement ?&lt;/strong&gt;&lt;/p&gt;
+&lt;ul dir="ltr"&gt;&lt;li&gt;&lt;strong&gt;Diversifier et optimiser vos financements&lt;/strong&gt;, avec des conditions compétitives par rapport aux financeurs traditionnels ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mobiliser vos citoyens&lt;/strong&gt; autour de projets concrets, en leur permettant d&amp;#039;investir dans leur lieu de vie ou un territoire qui leur est cher ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Valoriser votre action publique locale&lt;/strong&gt; et renforcer le lien de confiance avec vos habitants.&lt;br /&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p dir="ltr"&gt;&lt;strong&gt;Quels projets et quelles structures ?&lt;/strong&gt;&lt;/p&gt;
+&lt;p dir="ltr"&gt;L&amp;#039;emprunt citoyen, sous forme de prêt rémunéré ou d&amp;#039;obligations, finance tous types d&amp;#039;investissements publics locaux : transition écologique et énergétique, culture, santé, revitalisation, action sociale, éducation, etc.&lt;/p&gt;
+&lt;p dir="ltr"&gt;Il est ouvert à l&amp;#039;ensemble des structures publiques œuvrant pour l&amp;#039;intérêt général des territoires : collectivités territoriales et leurs groupements, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie, SDIS…&lt;/p&gt;
+&lt;p dir="ltr"&gt;&lt;strong&gt;Comment ça fonctionne ?&lt;/strong&gt;&lt;/p&gt;
+&lt;p dir="ltr"&gt;Villyz est la première plateforme française dédiée au financement participatif des projets publics. Agréée en tant que prestataire de services de financement participatif (PSFP) au titre de la réglementation européenne, sous la supervision de l&amp;#039;AMF et de l&amp;#039;ACPR, elle permet à chaque porteur de projet de lever jusqu&amp;#039;à 5 millions d&amp;#039;euros sur 12 mois glissants.&lt;/p&gt;
+&lt;p dir="ltr"&gt;Les particuliers peuvent investir dès 1 € dans le projet de leur choix, sans condition de revenu.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
 pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
 Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
 Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
 Résultats : une levée de 700K€ en quelques semaines auprès de 
 plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -4136,199 +3861,199 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W19" s="1" t="inlineStr">
+      <c r="W18" s="1" t="inlineStr">
         <is>
           <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
- : projets&amp;#64;villyz.fr
+ : arthur.moraglia&amp;#64;villyz.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB19" s="1" t="inlineStr">
+      <c r="AB18" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un café / bistrot
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC19" s="1" t="inlineStr">
+      <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE19" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG19" s="1" t="inlineStr">
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
-      <c r="AH19" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="20" spans="1:34" customHeight="0">
-      <c r="A20" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>142692</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Engager une démarche de résilience sur votre territoire</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Responsable territorial, vous souhaitez engager vos services, les entreprises et les habitants autour d&amp;#039;une prise de conscience des vulnérabilités locales. Vous souhaitez anticiper collectivement toute forme de risques pour éviter les situations critiques et complexes. Vous souhaitez co-construire avec eux un plan d&amp;#039;actions pour agir et vous adapter en conséquence.
 &lt;/p&gt;
 &lt;p&gt;
  Vous cherchez une expertise de confiance qui vous permettra d&amp;#039;obtenir des résultats concrets : un territoire plus fort, plus solidaire, plus sobre, plus apte à se relever à moindre coût après des épisodes météorologiques atypiques, de fortes variations des marchés, des catastrophes naturelles, industrielles, financières, sanitaires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema propose une offre intégrée d&amp;#039;accompagnement sur-mesure de vos projets en privilégiant les approches collectives :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Diagnostic participatif et identification des priorités d&amp;#039;actions
  &lt;/li&gt;
@@ -4347,235 +4072,235 @@
 &lt;/ul&gt;
 &lt;p&gt;
  &amp;gt; format découverte de type séminaire « tout public » en une journée,
 &lt;/p&gt;
 &lt;p&gt;
  &amp;gt; format approfondissement pour les chefs de projet (formation / action pour définir et mettre en place le projet territorial) en deux jours.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Evaluation
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Suivi de la démarche, évaluation de l&amp;#039;impact des mesures.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Outil boussole de la résilience Cerema
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La boussole de la résilience est un outil proposant une série de leviers. Issu de l&amp;#039;expérience de terrain du Cerema, il permet de consolider ou d&amp;#039;évaluer votre plan d&amp;#039;actions.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M20" s="1" t="inlineStr">
+      <c r="M19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Formation :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ville de Paris (chefs de projets)
  &lt;/li&gt;
  &lt;li&gt;
   DREAL ARA et PACA (chefs de projet)
  &lt;/li&gt;
  &lt;li&gt;
   Groupe immobilier ASTRANCE (séminaire de découverte)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Assistance à la Maîtrise d&amp;#039;Ouvrage :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Pôle d&amp;#039;Equilibre des Territoires Ruraux de Montluçon : stratégie de résilience globale
  &lt;/li&gt;
  &lt;li&gt;
   Département de la Nièvre : stratégie d&amp;#039;adaptation et de résilience climatique
  &lt;/li&gt;
  &lt;li&gt;
   Métropole de Lyon : accompagnement dans la dynamique de résilience des services, évaluation de politiques publiques et de projets, création d&amp;#039;une communauté d&amp;#039;acteurs de la résilience à l&amp;#039;échelle de la métropole
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Espaces verts
 Espace public
 Voirie et réseaux
 Transition énergétique
 Accès aux services
 Cohésion sociale et inclusion
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Risques naturels
 Biodiversité
 Equipement public
 Réhabilitation
 Accessibilité
 Emploi
 Appui méthodologique
 Mobilité pour tous
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Sécurité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/engager-demarche-resilience-votre-territoire</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a9e3-engager-une-demarche-de-resilience-sur-votre-/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC20" s="1" t="inlineStr">
+      <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE20" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>08/06/2023</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="21" spans="1:34" customHeight="0">
-      <c r="A21" s="1">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>142680</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un grand territoire (Atelier Local)</t>
         </is>
       </c>
-      <c r="C21" s="1" t="inlineStr">
+      <c r="C20" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Tourisme Ingénierie Développement
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Démarche Atelier des territoires  : dispositif "Atelier Local"</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L21" s="1" t="inlineStr">
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  PRÉSENTATION
  &lt;br /&gt;
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;strong&gt;
   OBJECTIFS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Atelier Local vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Local est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial. A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;un plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place. Celles-ci sont organisées par thématique et par niveau de priorisation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉCHELLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un Atelier Local porte sur une échelle de réflexion intercommunale,laquelle peut-être toutefois plus vaste (échelle SCOT, PETR, OIN etc) ou plus éventuellement inférieure (échelle infra-intercommunale ou communale).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   THÉMATIQUES
@@ -4688,51 +4413,51 @@
 &lt;p&gt;
  &lt;strong&gt;
   LIVRABLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   note de cadrage : méthodologie, calendrier
  &lt;/li&gt;
  &lt;li&gt;
   carnet de suivi : déroulé, compte-rendu, propositions
  &lt;/li&gt;
  &lt;li&gt;
   rapport final : synthèse et préconisations
  &lt;/li&gt;
  &lt;li&gt;
   feuille de route : objectifs, plan d&amp;#039;actions et de financement, calendrier
  &lt;/li&gt;
  &lt;li&gt;
   livret de capitalisation
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Alimentation
 Commerces et services
@@ -4750,56 +4475,56 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 Attractivité économique
 Appui méthodologique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Industrie
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Milieux humides
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CANDIDATURE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les porteurs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le dossier de candidature est constitué collectivement les services de l&amp;#039;Etat (DDT(M) ou DREAL) et la commune et, le cas échéant, son EPCI.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les pièces
  &lt;/strong&gt;
  &lt;br /&gt;
  Le dossier est constitué des pièces suivantes : la fiche de candidature, un courrier de soutien signé par le maire de la commune et/ou le président de l&amp;#039;EPCI et un courrier de soutien signé par le préfet ou le sous-préfet adressé à la Sous-direction de l&amp;#039;Aménagement durable (AD1/DHUP/DGALN).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LA FICHE DE CANDIDATURE
  &lt;/strong&gt;
@@ -4842,180 +4567,180 @@
  &lt;li&gt;
   Élaboration de la fiche de candidature par la collectivité et les services de l&amp;#039;Etat
  &lt;/li&gt;
  &lt;li&gt;
   Signature des courriers de soutien
  &lt;/li&gt;
  &lt;li&gt;
   Envoi des documents à la DGALN
  &lt;/li&gt;
  &lt;li&gt;
   Echange entre la DGALN et les co-porteurs, le cas échéant, sur le dossier de candidature
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La DGALN analyse les dossiers de candidature et évalue leur éligibilité, au fil de l&amp;#039;eau. Les porteurs du dossier sont informés de la validation de l&amp;#039;éligibilité. Environ 30 candidatures sont sélectionnées chaque année.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez le kit technique de l&amp;#039;Atelier local : https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
  &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
   atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>ad1.dgaln@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6ca3-construire-collectivement-une-strategie-ou-un/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC21" s="1" t="inlineStr">
+      <c r="AC20" s="1" t="inlineStr">
         <is>
           <t>MTECT - DGALN - DHUP - AD1</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>05/06/2023</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:34" customHeight="0">
-      <c r="A22" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>142229</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un quartier ou d'une commune (Atelier Flash)</t>
         </is>
       </c>
-      <c r="C22" s="1" t="inlineStr">
+      <c r="C21" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Tourisme Ingénierie Développement
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="D22" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Atelier des territoires Flash</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L22" s="1" t="inlineStr">
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  PRÉSENTATION
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;strong&gt;
   OBJECTIFS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Atelier des territoires Flash vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Flash est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial porté par la DGALN et piloté par les DDT(M) ou les DREAL.
 &lt;/p&gt;
 &lt;p&gt;
  A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;une esquisse de plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉCHELLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un Atelier Flash porte sur une échelle de réflexion territoriale communale, laquelle peut-être toutefois plus vaste (échelle intercommunale).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -5175,51 +4900,51 @@
  &lt;strong&gt;
   Durée de l&amp;#039;atelier : 2 à 3 jours
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LIVRABLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de l&amp;#039;Atelier conviennent avec l&amp;#039;équipe pluridisciplinaire des supports à livrer à l&amp;#039;issue de l&amp;#039;Atelier. Ceux-ci peuvent être de plusieurs natures.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Documents stratégiques  : feuille de route, esquisse de plan-guide
  &lt;/li&gt;
  &lt;li&gt;
   Documents opérationnels  : cahier des charges, charte, éléments de communication
  &lt;/li&gt;
  &lt;li&gt;
   Documents de capitalisation  : fiche synthétique
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Réseaux de chaleur
 Cohésion sociale et inclusion
 Citoyenneté
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
@@ -5229,56 +4954,56 @@
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Industrie
 Mobilité fluviale
 Milieux humides
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  CANDIDATURE
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;strong&gt;
   EN SYNTHESE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   Une problématique ou un projet à l&amp;#039;échelle d&amp;#039;un quartier ou d&amp;#039;une commune relative à une question d&amp;#039;aménagement
  &lt;/li&gt;
  &lt;li&gt;
   Un dossier de candidature complet (fiche de candidature, courriers) coconstruit avec la commune (et l&amp;#039;EPCI le cas échéant) et porté et déposé par la DDT(M) ou la DREAL à la DGALN
  &lt;/li&gt;
 &lt;/ol&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LES PORTEURS
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -5307,626 +5032,643 @@
  &lt;/li&gt;
  &lt;li&gt;
   Section 2 - la localisation de l&amp;#039;Atelier
  &lt;/li&gt;
  &lt;li&gt;
   Section 3 - l&amp;#039;objet de l&amp;#039;Atelier
  &lt;/li&gt;
  &lt;li&gt;
   Section 4 - les objectifs de l&amp;#039;Atelier
  &lt;/li&gt;
  &lt;li&gt;
   Section 5 - les ressources de l&amp;#039;Atelier
  &lt;/li&gt;
  &lt;li&gt;
   Annexe 1 - les dynamiques du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Annexe 2 - les dynamiques d&amp;#039;aménagement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ainsi, pour renseigner la fiche de candidature, il est nécessaire, d&amp;#039;une part, de bien identifier, d&amp;#039;une part, l&amp;#039;intention de la stratégie d&amp;#039;aménagement à travailler, ses thématiques, son secteur, ses enjeux et ses problématiques, et d&amp;#039;autre part, les acteurs à mobiliser et les ressources documentaires fournir à l&amp;#039;équipe pluridisciplinaire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez le kit technique de l&amp;#039;Atelier Flash : https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
  &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
   atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>ad1.dgaln@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3813-construire-collectivement-une-strategie-damen/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC22" s="1" t="inlineStr">
+      <c r="AC21" s="1" t="inlineStr">
         <is>
           <t>MTECT - DGALN - DHUP - AD1</t>
         </is>
       </c>
-      <c r="AE22" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG22" s="1" t="inlineStr">
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>01/06/2023</t>
         </is>
       </c>
-      <c r="AH22" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="23" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G23" s="1" t="inlineStr">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>131823</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Se déplacer au congrès annuel de l'AMF</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Association des maires et présidents de communautés des Vosges (AMV 88)</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...16 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Collecticity a noué des partenariats exclusifs avec des assureurs français, principalement issus du
-[...86 lines deleted...]
-Attractivité économique
+ L&amp;#039;AMV 88 organise un
+ &lt;strong&gt;
+  déplacement &amp;#34;clés en main&amp;#34;
+ &lt;/strong&gt;
+ afin de permettre à ses adhérents de se rendre au
+ &lt;strong&gt;
+  congrès annuel de l&amp;#039;AMF
+ &lt;/strong&gt;
+ (Association des Maires de France et des présidents d&amp;#039;intercommunalité).
+&lt;/p&gt;
+&lt;p&gt;
+ Ce grand événement se déroule habituellement en novembre à Paris.
+&lt;/p&gt;
+&lt;p&gt;
+ Le prix de ce déplacement inclut les frais de transport, d&amp;#039;hébergement, de restauration, ainsi que les spectacles et visites organisés.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les participants au Congrès assistent à l&amp;#039;assemblée générale de l&amp;#039;AMF mais peuvent également assister à de nombreuses conférences, débats en plénière, forums thématiques ou points infos sur les
+ &lt;strong&gt;
+  grands sujets d&amp;#039;actualité ou d&amp;#039;action des communes
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ C&amp;#039;est l&amp;#039;occasion de
+ &lt;strong&gt;
+  débattre, d&amp;#039;échanger et d&amp;#039;interpeller les pouvoirs publics
+ &lt;/strong&gt;
+ sur des enjeux majeurs comme l&amp;#039;avenir de la décentralisation, la transition écologique, l&amp;#039;accès aux services essentiels de proximité ou encore l&amp;#039;évolution des finances locales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Animation et mise en réseau
 Transports collectifs et optimisation des trafics routiers
-Mobilité partagée
-[...16 lines deleted...]
-      <c r="O23" s="1" t="inlineStr">
+Limiter les déplacements subis</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Tous les projets ou budgets d&amp;#039;investissement sont éligibles à l&amp;#039;emprunt institutionnel.
+ Adhérer à l&amp;#039;Association.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
-[...186 lines deleted...]
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://www.maires88.asso.fr/deplacement-au-congres-de-lamf</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous pouvez retrouver
  &lt;strong&gt;
   le
  &lt;/strong&gt;
  &lt;strong&gt;
   programme du Congrès et le bulletin d&amp;#039;inscription
  &lt;/strong&gt;
  &lt;strong&gt;
   au déplacement &amp;#34;clés en main&amp;#34;
  &lt;/strong&gt;
  sur le site de l&amp;#039;AMV 88
  &lt;em&gt;
   (éléments qui sont publiés sur une période)
  &lt;/em&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations, vous pouvez contacter Marie-Paule MASSON par téléphone au 03 29 29 88 23 ou par mail à
  &lt;a target="_self"&gt;
   mpmasson&amp;#64;vosges.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  AMV 88
  &lt;br /&gt;
  Courriel :
  &lt;a target="_self"&gt;
   amv88&amp;#64;vosges.fr
  &lt;/a&gt;
  &lt;br /&gt;
  Tél. : 03 29 29 88 30
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>amv88@vosges.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6e6e-deplacement-au-congres-annuel-de-lamf/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC24" s="1" t="inlineStr">
+      <c r="AC22" s="1" t="inlineStr">
         <is>
           <t>Association des maires et présidents de communautés des Vosges (AMV 88)</t>
         </is>
       </c>
-      <c r="AE24" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG24" s="1" t="inlineStr">
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>17/03/2023</t>
         </is>
       </c>
-      <c r="AH24" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:34" customHeight="0">
-      <c r="A25" s="1">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>121446</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les mobilités durables urbaines</t>
+        </is>
+      </c>
+      <c r="C23" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le développement territorial vers un développement durable via les mobilités durables urbaines</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I23" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="J23" s="1" t="inlineStr">
+        <is>
+          <t>Taux maximal d’intervention FEDER : 60%</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le caractère étendu du péri-urbain sur le territoire soulève des enjeux de mobilité auxquels les stratégies urbaines intégrées doivent répondre en poursuivant les objectifs suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développer la multimodalité en milieu urbain afin de réduire l&amp;#039;empreinte carbone et encourager le recours à des moyens de mobilité durable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer les voiries douces en milieu urbain afin d&amp;#039;encourager le recours à des formes de mobilité durables, de sécuriser la pratique des modes doux, d&amp;#039;assurer une continuité sur l&amp;#039;ensemble du territoire urbain et une connexion avec les zones péri-urbaines et rurales, conformément aux stratégies régionales en la matière.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Déployer des stations de stockage et recharge de carburants alternatifs aux carburants fossiles, dans l&amp;#039;objectif de réduire l&amp;#039;impact environnemental des déplacements, selon un maillage rationnel et dans une logique d&amp;#039;interopérabilité entre les différents systèmes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aménagements multimodaux (tels que des places de stationnement pour les moyens de transport durables, des pôles d&amp;#039;échanges...), en particulier sur les points d&amp;#039;interconnexion ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions visant à favoriser une meilleure interopérabilité des services de transport (tels que les services de mobilité partagée), à l&amp;#039;installation de billettiques des réseaux urbains sur une aire de déplacement commune ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions visant à l&amp;#039;amélioration de la logistique urbaine durable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement d&amp;#039;aires de covoiturage (en cohérence avec les orientations régionales) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement ou construction de passerelles favorisant les modes doux permettant de traiter des points noirs ou de résoudre des problématiques de franchissement (route, lignes ferroviaires, cours d&amp;#039;eau)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sécurisation de la pratique des modes doux, voies de liaisons cyclables, aménagement de voiries douces (tels que les cheminements piétons, les aménagements cyclables, etc.) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcement de réseaux d&amp;#039;aménagements cyclables afin de constituer des continuités. L&amp;#039;objectif est de relier les infrastructures existantes ou de finaliser les continuités cyclables ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation de stations de stockage et de recharge de carburants alternatifs aux carburants fossiles (bornes de recharge pour véhicules électriques, à hydrogène, etc.) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes portant sur la mobilité urbaine.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les projets devront être compatibles avec la stratégie intégrée de développement urbain du territoire et avoir reçu un avis favorable en comité de sélection de l&amp;#039;organisme intermédiaire territorialement compétent.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets devront être compatibles avec les stratégies en termes de mobilité mise en place par la Région à savoir le schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité des territoires (SRADDET) dénommé « Ici 2050 ».
+&lt;/p&gt;
+&lt;p&gt;
+ Les aménagements des aires de covoiturage devront être réalisés en conformité avec le SRADDET et sa déclinaison : le schéma régional des aires de covoiturage.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;implantation de structures de recharge devront respecter le SRADDET et ses objectifs en termes de déploiement de bornes de charge. Ils devront respecter les contraintes de gestion et de pilotage des réseaux de distribution d&amp;#039;électricité. L&amp;#039;interopérabilité et l&amp;#039;adaptabilité des infrastructures de recharge devront permettre la recharge de tous types et gammes de véhicules, quel que soit l&amp;#039;usage des véhicules et leur constructeur (normalisation et standardisation des solutions technologiques retenues). Les bornes devront prévoir un système de supervision accessible à tout usager.
+&lt;/p&gt;
+&lt;p&gt;
+ Le porteur de projet fournira une note explicative justifiant de la prise en compte de la préservation de l&amp;#039;environnement et de la biodiversité au sein de son projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses éligibles
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses éligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dépenses de prestations intellectuelles extérieures (réalisation d&amp;#039;études, de diagnostics...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses d&amp;#039;investissements matériels et immatériels (maîtrise d&amp;#039;œuvre, infrastructures, signalétique, accès PMR, verdissement, éclairage public, ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses d&amp;#039;acquisitions foncières (dans la limite de 10 % maximum des dépenses éligibles) ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB : Si l&amp;#039;assiette éligible est inférieure ou égale à 200 000 €, les coûts indirects seront couverts par un forfait de 7% appliqué aux dépenses directes éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses inéligibles (notamment) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Coûts indirects hors forfait de 7% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses de personnel.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités de soutien financier
+&lt;/p&gt;
+&lt;p&gt;
+ Plancher minimal de subvention FEDER :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  50 000 € pour les projets de travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  20 000 € pour les projets d&amp;#039;études.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Taux maximal d&amp;#039;intervention FEDER : 60%
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maximal d&amp;#039;aide publique : 100% dans le respect de la règlementation européenne et nationale (dont autofinancement des collectivités territoriales et leurs groupements)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europe-bfc.eu/jai-un-projet/les-financements-par-thematique/developpement-urbain-et-rural-mobilites-durables/</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service FEDER Bourgogne-Franche-Comté et Massif du Jura, Direction Europe et rayonnement international, Conseil régional de Bourgogne-Franche-Comté: urbain.feder&amp;#64;bourgognefranchecomte.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>florence.kohtz@bourgognefranchecomte.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c6b9-accompagner-le-renouvellement-urbain/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional Bourgogne Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AD23" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>07/12/2022</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>120596</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Financer les projets structurants des communes gersoises (DDR+)</t>
         </is>
       </c>
-      <c r="D25" s="1" t="inlineStr">
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Dotation départementale Rurale Plus (DDR+)</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I25" s="1" t="inlineStr">
+      <c r="I24" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J25" s="1" t="inlineStr">
+      <c r="J24" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -5954,66 +5696,66 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P25" s="1" t="inlineStr">
+      <c r="P24" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q25" s="1" t="inlineStr">
+      <c r="Q24" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;
    Les projets relevant des typologies suivantes sont prioritaires :
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les opérations favorisant le développement des mobilités douces ou partagées,
  &lt;/li&gt;
  &lt;li&gt;
   les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation énergétique des logements communaux à vocation sociale,
  &lt;/li&gt;
  &lt;li&gt;
   les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
  &lt;/li&gt;
  &lt;li&gt;
   les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
  &lt;/li&gt;
@@ -6025,1037 +5767,762 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
  &lt;/li&gt;
  &lt;li&gt;
   les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
  &lt;/li&gt;
  &lt;li&gt;
   les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation de structure des ouvrages d&amp;#039;art.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail :
  &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
   subventions.dmit&amp;#64;gers.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB25" s="1" t="inlineStr">
+      <c r="AB24" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC25" s="1" t="inlineStr">
+      <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE25" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG25" s="1" t="inlineStr">
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>20/10/2022</t>
         </is>
       </c>
-      <c r="AH25" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="26" spans="1:34" customHeight="0">
-[...275 lines deleted...]
-      <c r="A27" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>119980</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
         </is>
       </c>
-      <c r="D27" s="1" t="inlineStr">
+      <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Dotation d'équipement des territoires ruraux</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Préfectures de département</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I27" s="1" t="inlineStr">
+      <c r="I25" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La &lt;strong&gt;dotation d&amp;#039;équipement des territoires ruraux &lt;/strong&gt;(DETR) soutient les projets d&amp;#039;investissement des communes et de leurs groupements. Les priorités de financement de cette dotation sont fixées chaque année au niveau départemental par une commission d&amp;#039;élus.&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M27" s="1" t="inlineStr">
+      <c r="M25" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Rénovation des équipements sportifs
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un chemin piéton ou d&amp;#039;une piste cyclable pour renforcer la mobilité douce
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation thermique d&amp;#039;une école
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un bâtiment scolaire
  &lt;/li&gt;
  &lt;li&gt;
   Mise aux normes défense incendie
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;un système de vidéoprotection
  &lt;/li&gt;
  &lt;li&gt;
   Mise en accessibilité de bâtiments recevant du public
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de voirie
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Agriculture et agroalimentaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 International
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Sécurité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R27" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier de la dotation d&amp;#039;équipement des territoires ruraux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale à fiscalité propre dans les départements de métropole qui ne forment pas un ensemble de plus de 75 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centre de plus de 20 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement ;
  &lt;/li&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale à fiscalité propre dans les départements d&amp;#039;outre-mer et le Département de Mayotte qui ne forment pas un ensemble de plus de 150 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centres de plus de 85 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement.
  &lt;/li&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale éligibles en 2010 à la dotation globale d&amp;#039;équipement des communes ou à la dotation de développement rural ainsi que les syndicats mixtes créés en application de l&amp;#039;article L. 5711-1 et les syndicats de communes créés en application de l&amp;#039;article L. 5212-1 dont la population n&amp;#039;excède pas 60 000 habitants ;
  &lt;/li&gt;
  &lt;li&gt;
   Les communes :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  a) Dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  b) Dont la population est supérieure à 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole et 35 000 habitants dans les départements d&amp;#039;outre-mer et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier moyen par habitant de l&amp;#039;ensemble des communes dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants ;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les communes de Saint-Pierre-et-Miquelon ;
  &lt;/li&gt;
  &lt;li&gt;
   Les communes nouvelles issues de la transformation d&amp;#039;établissements publics de coopération intercommunale éligibles à la dotation d&amp;#039;équipement des territoires ruraux l&amp;#039;année précédant leur transformation ou issues de la fusion de communes dont l&amp;#039;une d&amp;#039;entre elles était éligible à cette dotation l&amp;#039;année précédant leur fusion sont réputées remplir, pendant les trois premiers exercices à compter de leur création, les conditions de population mentionnées aux a et b.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre une commune ou un groupement éligible et le représentant de l&amp;#039;Etat, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
 &lt;/p&gt;
 &lt;p&gt;
  La liste des communes et EPCI éligibles à la DETR est transmise chaque année par la DGCL aux préfectures de département. Vous pouvez vous rapprocher de votre préfecture de département pour vous assurer de votre éligibilité à cette dotation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T27" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W27" s="1" t="inlineStr">
+      <c r="W25" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département pour déposer un dossier :
  &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture" rel="noopener" target="_blank"&gt;
   https://lannuaire.service-public.fr/navigation/prefecture
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de département qui attribue les subventions.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b4d8-copie-16h46-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB27" s="1" t="inlineStr">
+      <c r="AB25" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC27" s="1" t="inlineStr">
+      <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE27" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG27" s="1" t="inlineStr">
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>04/08/2022</t>
         </is>
       </c>
-      <c r="AH27" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="28" spans="1:34" customHeight="0">
-      <c r="A28" s="1">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
         <v>119945</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
         </is>
       </c>
-      <c r="D28" s="1" t="inlineStr">
+      <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Dotation de soutien à l'investissement local</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I28" s="1" t="inlineStr">
+      <c r="I26" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L28" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La dotation de soutien à l&amp;#039;investissement local (DSIL) soutient également les projets d&amp;#039;investissement des communes et de leurs groupements qui répondent à l&amp;#039;une des six priorités instaurées par la loi :&lt;/p&gt;&lt;p&gt;1° Rénovation thermique, transition énergétique, développement des énergies renouvelables ;&lt;/p&gt;&lt;p&gt;2° Mise aux normes et de sécurisation des équipements publics ;&lt;/p&gt;&lt;p&gt;3° Développement d&amp;#039;infrastructures en faveur de la mobilité ou de la construction de logements ;&lt;/p&gt;&lt;p&gt;4° Développement du numérique et de la téléphonie mobile ;&lt;/p&gt;&lt;p&gt;5° Création, transformation et rénovation des bâtiments scolaires ;&lt;/p&gt;&lt;p&gt;6° Réalisation d&amp;#039;hébergements et d&amp;#039;équipements publics rendus nécessaires par l&amp;#039;accroissement du nombre d&amp;#039;habitants.&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de région, responsable de l&amp;#039;attribution des subventions. L&amp;#039;instruction est centralisée en préfecture de département.&lt;/p&gt;&lt;p&gt;Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Sports et loisirs
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Education et renforcement des compétences
 Technologies numériques et numérisation
 Revitalisation
 Risques naturels
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Sécurité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R28" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les communes et tous les établissements publics de coopération intercommunale (EPCI) à fiscalité propre, de métropole et des régions d&amp;#039;outre-mer, y compris Mayotte, ainsi que les pôles d&amp;#039;équilibre territoriaux et ruraux (PETR) peuvent percevoir la DSIL.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  De manière dérogatoire, lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre l&amp;#039;une des collectivités éligibles et le représentant de l&amp;#039;État, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T28" s="1" t="inlineStr">
+      <c r="T26" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W28" s="1" t="inlineStr">
+      <c r="W26" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département ou de la région pour déposer un dossier :
  &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture"&gt;
   https://lannuaire.service-public.fr/navigation/prefecture&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Au cours de l’instruction de votre dossier, vous serez invités à répondre dans les meilleurs délais aux demandes de pièces complémentaires ou de précisions en ajoutant ou en modifiant les informations dans l’onglet « demande » de votre dossier afin d’en établir la complétude.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1182-copie-13h44-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB28" s="1" t="inlineStr">
+      <c r="AB26" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC28" s="1" t="inlineStr">
+      <c r="AC26" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE28" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG28" s="1" t="inlineStr">
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>02/08/2022</t>
         </is>
       </c>
-      <c r="AH28" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="29" spans="1:34" customHeight="0">
-      <c r="A29" s="1">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
         <v>119942</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'investissement dans les quartiers prioritaires de la politique de la ville - Dotation politique de la ville (DPV)</t>
         </is>
       </c>
-      <c r="C29" s="1" t="inlineStr">
+      <c r="C27" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D29" s="1" t="inlineStr">
+      <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Dotation politique de la ville (DPV)</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Préfectures de département</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I29" s="1" t="inlineStr">
+      <c r="I27" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J29" s="1" t="inlineStr">
+      <c r="J27" s="1" t="inlineStr">
         <is>
           <t>Taux max de subvention : projets d'investissement à 80%, projets de fonctionnement à 100%</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La dotation politique de la ville (DPV) bénéficie chaque année aux communes urbaines de métropole et d&amp;#039;outre-mer particulièrement défavorisées et présentant d&amp;#039;importants dysfonctionnements urbains.
 &lt;/p&gt;
 &lt;p&gt;
  Cette dotation vise à compléter la logique de péréquation prévalant dans le cadre de la dotation globale de fonctionnement (via la dotation de solidarité urbaine et de cohésion sociale - DSU), par un soutien renforcé aux actions des communes et de leurs établissements publics de coopération intercommunale (EPCI) à fiscalité propre, principalement dans le soutien à leurs investissements.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M29" s="1" t="inlineStr">
+      <c r="M27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les subventions doivent être attribuées à des projets correspondants aux objectifs dans le contrat de ville.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets peuvent par exemple concerner :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le domaine social et la santé : par exemple, la réhabilitation de locaux associatifs, la création d&amp;#039;une maison de santé pluri-disciplinaire, ou encore des projets portants sur les équipements sportifs
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;emploi et l&amp;#039;insertion ; par ex, chantiers-jeunes, prestations diverses liées à l&amp;#039;emploi et à la formation envers des publics ciblés
  &lt;/li&gt;
  &lt;li&gt;
   La transition écologique : par exemple, la rénovation énergétique des bâtiments
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;éducation : rénovation des bâtiments scolaires, dédoublement des classes de grande section de maternelle, CP-CE1 en REP/REP&amp;#43;, équipement numérique des écoles...
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;action publique et les services publics : création d&amp;#039;espaces multimédia, création et aménagement de maisons France Services, de médiathèques, travaux d&amp;#039;amélioration de l&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   La sécurité : systèmes de vidéo-surveillance, sécurisation des abords des écoles, des centres de loisirs
  &lt;/li&gt;
  &lt;li&gt;
   La construction, l&amp;#039;habitat, l&amp;#039;urbanisme et les transports : création et aménagement de parkings, coordination locale de l&amp;#039;offre de logement, rénovation de voirie, mobilités douces
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Famille et enfance
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Technologies numériques et numérisation
 Tiers-lieux
 Economie sociale et solidaire
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 Animation et mise en réseau
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En métropole, les critères d&amp;#039;éligibilité cumulatifs sont donc les suivants en 2022 :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   1.    Les communes doivent :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soit disposer d&amp;#039;une convention telle que visée à l&amp;#039;article 10 de la loi n° 2003-710 du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine, passée avec l&amp;#039;ANRU au titre du premier programme national de rénovation urbaine, encore active sur le territoire de la commune au 1er janvier 2021 ;
  &lt;/li&gt;
  &lt;li&gt;
   soit comprendre sur leur territoire un quartier prioritaire connaissant les dysfonctionnements urbains les plus importants. Conformément à l&amp;#039;arrêté du 29 avril 2015 relatif à la liste des quartiers prioritaires de la ville visés en priorité par le nouveau programme de renouvellement urbain (NPNRU) et à l&amp;#039;arrêté du 20 novembre 2018 relatif à la liste des quartiers visés à titre complémentaire par le NPNRU.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   2.    Le pourcentage de la population communale résidant en quartier prioritaire de la politique de la ville (QPV) doit être supérieur à 19 %.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   3.    Les communes doivent avoir fait partie, au moins une fois au cours des trois derniers exercices précédant la répartition (pour la DPV 2022, les communes doivent donc avoir été éligibles à la DSU au titre des exercices 2019, 2020 ou 2021) :
@@ -7084,164 +6551,164 @@
 &lt;/ul&gt;
 &lt;p&gt;
  Lorsque la compétence en matière de politique de la ville a été transférée par une commune bénéficiaire à un établissement public de coopération intercommunale à fiscalité propre, celui-ci peut bénéficier, sur décision du représentant de l&amp;#039;Etat dans le département, de la DPV pour le compte de cette commune. Seuls les communes et les EPCI compétents en matière de politique de la ville peuvent bénéficier d&amp;#039;une attribution au titre de la DPV.
 &lt;/p&gt;
 &lt;p&gt;
  Les montants de DPV calculés ne sont pas directement attribués aux communes éligibles mais font l&amp;#039;objet d&amp;#039;une enveloppe départementale qui est répartie par le préfet de département. La DPV étant une dotation de projets d&amp;#039;investissement ou de fonctionnement, il revient au préfet de sélectionner les projets présentés par les communes en leur attribuant une subvention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets envisagés doivent répondre aux exigences suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   entrer dans le cadre des actions prévues dans le contrat de ville et dans le périmètre d&amp;#039;intervention de la DPV.
  &lt;/li&gt;
  &lt;li&gt;
   se situer dans les quartiers politique de la ville, mais potentiellement également dans des zones à la périphérie de ceux-ci, dès lors que, conformément à la logique de « quartier vécu », ces équipements et actions profitent aux habitants des quartiers « politique de la ville ».
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Aucune subvention ne peut être accordée si l&amp;#039;opération a connu un commencement d&amp;#039;exécution avant la date de réception de la demande de subvention au préfet.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T29" s="1" t="inlineStr">
+      <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>Communes éligibles à la Dotation Politique de la Ville (DPV) 2022</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre préfecture de votre département si votre commune est éligible à la DPV (liste actualisée chaque année).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aa40-financer-des-projets-dinvestissement-ou-de-fo/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB29" s="1" t="inlineStr">
+      <c r="AB27" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC29" s="1" t="inlineStr">
+      <c r="AC27" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE29" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG29" s="1" t="inlineStr">
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>01/08/2022</t>
         </is>
       </c>
-      <c r="AH29" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="30" spans="1:34" customHeight="0">
-      <c r="A30" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>119940</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Département</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I30" s="1" t="inlineStr">
+      <c r="I28" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
 &lt;/p&gt;
 &lt;p&gt;
  Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Priorités thématiques d&amp;#039;affectation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;p&gt;
    au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
   &lt;/p&gt;
  &lt;/li&gt;
@@ -7258,299 +6725,626 @@
  &lt;li&gt;
   &lt;p&gt;
    à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
   &lt;/p&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;p&gt;
    plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
   &lt;/p&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
 &lt;/p&gt;
 &lt;p&gt;
  Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M30" s="1" t="inlineStr">
+      <c r="M28" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Rénovation thermique et mise aux normes de bâtiments publics
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une voie verte
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de nouveaux arrêts et terminus de bus
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;une médiathèque
  &lt;/li&gt;
  &lt;li&gt;
   Réaménagement des locaux de l&amp;#039;office du tourisme
  &lt;/li&gt;
  &lt;li&gt;
   Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de voirie et ouvrages d&amp;#039;art
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Technologies numériques et numérisation
 Tiers-lieux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les collectivités éligibles à la DSID :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La nature des projets éligibles :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
  &lt;/li&gt;
  &lt;li&gt;
   La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
  &lt;/li&gt;
  &lt;li&gt;
   en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
  &lt;/li&gt;
  &lt;li&gt;
   plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T30" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de sa préfecture de département ou de région.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB30" s="1" t="inlineStr">
+      <c r="AB28" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une école
 Construction d’un gymnase
 Création d’une crèche
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC30" s="1" t="inlineStr">
+      <c r="AC28" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE30" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG30" s="1" t="inlineStr">
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>01/08/2022</t>
         </is>
       </c>
-      <c r="AH30" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:34" customHeight="0">
-      <c r="A31" s="1">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>112001</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer vos politiques publiques grâce au partage de bonnes pratiques au sein d'un partenariat européen</t>
+        </is>
+      </c>
+      <c r="C29" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Interreg - Fonds européens
+EUROPE - Interreg Europe</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Projet de coopération territoriale Interreg Europe</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="F29" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I29" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70 Max : 80</t>
+        </is>
+      </c>
+      <c r="J29" s="1" t="inlineStr">
+        <is>
+          <t>80% : structures publiques et de droit public et 70% : structures privées à but non lucratif</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Un projet va se construire autour d&amp;#039;une problématique commune et va regrouper des acteurs publics sur l&amp;#039;ensemble du territoire européen. Pendant quatre ans, le partenariat va échanger sur les mesures mises en place sur leur territoire respectif, tirer les enseignements des expériences de chacun, pour ensuite adapter leur politique publique pour plus d&amp;#039;efficacité.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets s&amp;#039;inscrivent dans les priorités de l&amp;#039;Union Européenne, à savoir une Europe plus innovante, plus verte, plus connectée, plus sociale, plus proche de ses citoyens.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses prises en charges sont essentiellement des dépenses de fonctionnement pour lesquelles la subvention (FEDER) est de 70 ou 80%.
+&lt;/p&gt;
+&lt;p&gt;
+ Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur la période 2014-2020, 258 projets ont été financés. Vous pouvez les retrouver en suivant ce lien :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.interregeurope.eu/discover-projects/" rel="noopener" target="_blank"&gt;
+  https://www.interregeurope.eu/discover-projects/
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelques exemples de projets financés :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aider le développement de la mobilité électrique au niveau régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir et développer une activité commerciale essentielle en zone rurale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diminuer les émissions de CO2 en ville liées au domaine de la construction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer et favoriser en ville les voies cyclables et piétonnières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire la pollution lumineuse en milieu urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des stratégies d&amp;#039;éco-tourisme pour préserver le milieu naturel
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les structures éligibles sont les structures publiques ou privées à but non lucratif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le cœur de cible sont les entités publiques à l&amp;#039;origine de l&amp;#039;écriture et la mise en oeuvre de politiques publiques.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interregeurope.eu/about-us/2021-2027/</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Point de contact national Nord de la France
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Caroline Gauthier &amp;#43;33 (0) 374 274 056
+&lt;/p&gt;
+&lt;p&gt;
+ caroline.gauthier&amp;#64;hautsdefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Point de contact national Sud de la France et RUP
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Patricia Di Biase &amp;#43;33 (0) 491 575 606
+&lt;/p&gt;
+&lt;p&gt;
+ pdibiase&amp;#64;maregionsud.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>caroline.gauthier@hautsdefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1ef3-ameliorer-vos-politiques-publiques-grace-au-p/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="AD29" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2022</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
         <v>111757</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d’investissements dans les collectivités ultramarines</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises,
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités ultramarines en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • &amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitants &amp;#34;
 &lt;/p&gt;
@@ -7587,82 +7381,82 @@
 &lt;p&gt;
  • Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
 &lt;/p&gt;
 &lt;p&gt;
  • Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  • Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  • Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles, et d&amp;#039;aider au redressement de la situation financière de ces dernières en cas de besoin.
 &lt;/p&gt;
 &lt;p&gt;
  • Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M31" s="1" t="inlineStr">
+      <c r="M30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (acquisition de matériels BTP, aménagement du site de Matira, Bora-Bora / Polynésie-Française)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Développement des transports
  &lt;/strong&gt;
  (réseau de transports en commun, Communauté d&amp;#039;Agglomération du Sud / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Transition écologique
  &lt;/strong&gt;
  (financement de l&amp;#039;écoquartier, La Possession / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Traitement et valorisation des déchets
  &lt;/strong&gt;
  (financement projet de traitement des déchets, syndicat Ileva / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -7708,683 +7502,206 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="R30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  • Etude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  • Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  • Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  • Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  • Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T31" s="1" t="inlineStr">
+      <c r="T30" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>Outre-mer</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W31" s="1" t="inlineStr">
+      <c r="W30" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;afl-banque.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : &amp;#43;33 (0)4 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/759c-financer-vos-budgets-dinvestissements-dans-le/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC31" s="1" t="inlineStr">
+      <c r="AC30" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE31" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG31" s="1" t="inlineStr">
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
         <is>
           <t>11/01/2022</t>
         </is>
       </c>
-      <c r="AH31" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="32" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G32" s="1" t="inlineStr">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>117484</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Etre conseillé par un cadre expert de la DGFiP au niveau local (CDL)</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale des Finances Publiques (DGFiP)</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
-[...471 lines deleted...]
-      <c r="H34" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseiller aux décideurs locaux (CDL)
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  Le conseiller aux décideurs locaux (CDL) est un cadre de la Direction générale des Finances publiques (DGFiP), expert du conseil au profit des élus locaux et de leurs services financiers. Il propose une offre de conseil individualisé aux ordonnateurs pour répondre à leurs besoins sur différents sujets. Il est rattaché à la direction départementale ou régionale des Finances publiques.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La création de cette fonction s&amp;#039;inscrit dans le cadre du nouveau réseau de proximité mis en place par la DGFiP en 2020 pour renforcer sa présence dans les territoires. Son déploiement est prévu jusqu&amp;#039;en 2023 avec l&amp;#039;objectif d&amp;#039;un CDL par EPCI.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les CDL travaillent en étroite collaboration avec les services de gestion comptable (SGC) de la DGFiP qui assurent, comme auparavant, la gestion budgétaire et comptable des collectivités.
 &lt;/p&gt;
 &lt;p&gt;
  Le CDL est un cadre itinérant susceptible d&amp;#039;avoir plusieurs lieux de travail. Sous réserve de l&amp;#039;accord de l&amp;#039;ordonnateur, il est installé en priorité dans les locaux de l&amp;#039;EPCI ou parfois dans une des collectivités membres de son portefeuille.
  &lt;br /&gt;
  &lt;br /&gt;
  La mise en place de ce nouvel interlocuteur permet :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
@@ -8397,90 +7714,90 @@
  &lt;li&gt;
   de faciliter la prise de contact et une réactivité accrue grâce à un interlocuteur privilégié pour l&amp;#039;élu local.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;br /&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le CDL peut être amené à dispenser plusieurs types de conseils, notamment :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   conseil budgétaire et comptable (conseil à l&amp;#039;élaboration budgétaire, sensibilisation à la maîtrise des risques, information sur les nouveautés...) ;
  &lt;/li&gt;
  &lt;li&gt;
   conseil en matière de dépenses et de recettes (promotion de la dématérialisation, restitutions du contrôle hiérarchisé de la dépense, conseil en optimisation du recouvrement, rationalisation de l&amp;#039;organisation des régies....) ;
  &lt;/li&gt;
  &lt;li&gt;
   conseil financier et fiscal (réalisation et présentation des analyses financières, recherche de solutions de cofinancement, simulations fiscales...) ;
  &lt;/li&gt;
  &lt;li&gt;
   conseil économique et patrimonial (conseil sur projet d&amp;#039;investissement, projet d&amp;#039;aménagement du territoire...).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M34" s="1" t="inlineStr">
+      <c r="M31" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aide dans la confection d&amp;#039;un budget
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;une analyse financière
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place de nouveaux moyens de paiement
  &lt;/li&gt;
  &lt;li&gt;
   Aide à la décision en matière financière et fiscale
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Simulations fiscales
  &lt;/li&gt;
  &lt;li&gt;
   Expertise sur la faisabilité d&amp;#039;un projet d&amp;#039;investissement
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement le déploiement du nouveau référentiel comptable M57
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement dans la rationalisation des régies
  &lt;/li&gt;
  &lt;li&gt;
   Suivi et gestion des marchés publics
  &lt;/li&gt;
  &lt;li&gt;
   Promotion de la démarche partenariale (CSCF et EP)
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -8505,159 +7822,390 @@
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P34" s="1" t="inlineStr">
+      <c r="P31" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>France hors Corse et Outre-mer</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de votre Direction départementale des Finances publiques
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/310c-copie-10h15-etre-conseille-sur-des-sujets-com/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC34" s="1" t="inlineStr">
+      <c r="AC31" s="1" t="inlineStr">
         <is>
           <t>DGFiP</t>
         </is>
       </c>
-      <c r="AE34" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG34" s="1" t="inlineStr">
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>21/04/2022</t>
         </is>
       </c>
-      <c r="AH34" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="35" spans="1:34" customHeight="0">
-      <c r="A35" s="1">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>101592</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le déploiement de solutions de mobilité, le passage à l'échelle et l'innovation dans les territoires</t>
+        </is>
+      </c>
+      <c r="C32" s="1" t="inlineStr">
+        <is>
+          <t>Avenir Montagnes
+France Mobilités</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Cerema
+ADEME
+Banque des Territoires
+Agence nationale de la cohésion des territoires (ANCT)
+Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F32" s="1" t="inlineStr">
+        <is>
+          <t>Cellules France Mobilités</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="J32" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement et animation de l'ecosystème des mobilités, en complément d'appels pontuels (taux définis par les AAP/AMI)</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Appui à l&amp;#039;ingénierie en matière de mobilité dans les territoires peu denses : l&amp;#039;objectif est d&amp;#039;apporter un conseil de proximité aux collectivités et AOM, ainsi qu&amp;#039;aux porteurs de projets, dans le déploiement de leurs services de mobilité du quotidien, au travers 15 cellules régionales d&amp;#039;appui en métropole et outre-mer, réunissant les principaux acteurs de l&amp;#039;ingenierie publique territoriale (ANCT, Ademe, Cerema et Banque des Territoires) aux côtés des services de l&amp;#039;Etat. Il s&amp;#039;agit d&amp;#039;un guichet unique apportant une ingénierie mutualisée dans les territoires ruraux pour accompagner les collectivités à l&amp;#039;exercice de la compétence d&amp;#039;organisation des mobilités (notamment sollicitations juridiques), ainsi qu&amp;#039;une ingénierie d&amp;#039;animation territoriale dans l&amp;#039;appui à la mise en oeuvre de projet (ex : organisation de webinaires et d&amp;#039;évènements à destination des acteurs territoriaux porteurs de projets).
+&lt;/p&gt;
+&lt;p&gt;
+ Cet accompagnement des cellules régionales vient en complément de l&amp;#039;instruction des AAP/AMI France Mobilités (Tenmod, Avenir Montagne Mobilités, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ Plateforme France Mobilités comprenant des ressources techniques (base relative aux marchés publics, foire aux questions juridique et fiches thématiques) et référençant des projets de mobilité, renseignés par leurs porteurs, mis en place dans les territoires (visualisation cartographique) ainsi que des solutions inspirantes classées par thématique / type de territoire / catégorie de porteurs.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://www.francemobilites.fr/projets
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mobilité fluviale
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les 15 cellules régionales d&amp;#039;appui  France Mobilités accompagnent l&amp;#039;innovation dans les territoires « peu denses » et faiblement dotés en ingenierie locale : territoires ruraux, villes petites et moyennes, espaces périurbains des agglomérations
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.francemobilites.fr/ingenierie</t>
+        </is>
+      </c>
+      <c r="W32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.francemobilites.fr/</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre cellule régionale : https://www.francemobilites.fr/regions
+&lt;/p&gt;
+&lt;p&gt;
+ Une boite fonctionnelle partagée unique pour chaque cellule régionale :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  auvergnerhonealpes&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  bourgognefranchecomte&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  bretagne&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  centrevaldeloire&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  corse&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  grandest&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  hautsdefrance&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  iledefrance&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  normandie&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  nouvelleaquitaine&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  occitanie&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  paysdelaloire&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  provencealpescotedazur&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  antillesguyane&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  oceanindien&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3bc2-concevoir-son-projet-de-mobilite-et-developpe/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>102937</v>
       </c>
-      <c r="B35" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Aider à la recherche de financements européens</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L35" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le service Développement et Coopération Européenne de la Région Île-de-France propose de vous aider dans votre recherche de financements européens.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cette offre d&amp;#039;accompagnement des porteurs de projets s&amp;#039;articule autour de 3 phases :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Informer
  &lt;/li&gt;
  &lt;li&gt;
   Conseiller
  &lt;/li&gt;
  &lt;li&gt;
   Appuyer au montage d&amp;#039;un projet européen innovant
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La Région propose de vous informer  par l&amp;#039;intermédiaire :
  &lt;br /&gt;
  - du site internet dédié : www.europeid.fr,
  &lt;br /&gt;
@@ -8665,51 +8213,51 @@
  &lt;br /&gt;
  - de rendez-vous individuels.
 &lt;/p&gt;
 &lt;p&gt;
  Elle propose également de vous accompagner tout au long de votre  candidature.
 &lt;/p&gt;
 &lt;p&gt;
  Après la phase de ciblage de vos besoins et d&amp;#039;identification des opportunités, elle peut assurer une veille individuelle sur les appels à projets européens susceptibles de vous intéresser, vous conseiller la réalisation des études de faisabilité, en décryptant les appels à projets . Elle peut également vous mettre en relation avec l&amp;#039;écosystème d&amp;#039;accompagnement  et des partenaires de projet.
 &lt;/p&gt;
 &lt;p&gt;
  Ces deux premières phases visent à aboutir à la construction de votre candidature. Le service développement et coopération européenne peut alors vous accompagner dans - le montage de votre projet
  &lt;br /&gt;
  - l&amp;#039;orientation vers les cellules ressources
  &lt;br /&gt;
  - la recherche de partenaires
  &lt;br /&gt;
  - la rédaction de votre candidature
  &lt;br /&gt;
  - sa relecture critique avant soumission
 &lt;/p&gt;
 &lt;p&gt;
  Dans certains cas, la Région peut apporter son soutien au projet par l&amp;#039;intermédiaire d&amp;#039;une lettre.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Jeunesse
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
@@ -8726,452 +8274,216 @@
 Qualité de l'air
 Biodiversité
 Paysage
 International
 Appui méthodologique
 Animation et mise en réseau
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R35" s="1" t="inlineStr">
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une structure francilienne.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://www.europeidf.fr/les-financements-europeens/programmes-europeens-thematiques</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact au Conseil régional :
 &lt;/p&gt;
 &lt;p&gt;
  europe&amp;#64;iledefrance.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>veronique.hostein@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/38e4-aider-a-la-recherche-de-financements-europeen/</t>
         </is>
       </c>
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB35" s="1" t="inlineStr">
+      <c r="AB33" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE35" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG35" s="1" t="inlineStr">
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>20/10/2021</t>
         </is>
       </c>
-      <c r="AH35" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="36" spans="1:34" customHeight="0">
-[...236 lines deleted...]
-      <c r="A37" s="1">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
         <v>92586</v>
       </c>
-      <c r="B37" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes dans la réalisation de leurs projets d’investissement au travers d'un CONTRAT VAUCLUSE AMBITION 2023-2025</t>
         </is>
       </c>
-      <c r="E37" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I37" s="1" t="inlineStr">
+      <c r="I34" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Accompagner les communes dans la réalisation de leurs projets d&amp;#039;investissement, visant ainsi à relever de nombreux enjeux : confortement des centres-bourgs, accessibilité aux services, attractivité, transition écologique, énergétique et numérique, valorisation du patrimoine, mobilité douce, cohésion sociale et citoyenneté, etc...
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M37" s="1" t="inlineStr">
+      <c r="M34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Contrat Vaucluse Ambition s&amp;#039;adresse à l&amp;#039;ensemble des communes vauclusiennes.
 &lt;/p&gt;
 &lt;p&gt;
  La ou les opération(s) subventionnée(s) dans ce cadre doit(doivent) être réalisée(s) sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée et appartenir au patrimoine de la commune.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations pouvant prétendre à subventions contractuelles concernent :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;investissement, sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée ;
 &lt;/p&gt;
 &lt;p&gt;
  - les acquisitions, imputées en investissement, destinées à être affectées de manière durable dans le patrimoine communal :
 &lt;/p&gt;
 &lt;p&gt;
  •	 matériel et mobilier d&amp;#039;un montant unitaire supérieur à 700 € HT,
 &lt;/p&gt;
 &lt;p&gt;
  •	 immobilières et foncières.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations prévues par les communes dans leur contractualisation devront s&amp;#039;attacher à :
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter le nombre maximal d&amp;#039;opérations, fixé à :
 &lt;/p&gt;
 &lt;p&gt;
  •	 5 pour les communes de plus de 5 000 habitants,
 &lt;/p&gt;
 &lt;p&gt;
  •	 8 pour les communes de moins de 5 000 habitants ;
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter les thématiques éligibles ;
 &lt;/p&gt;
 &lt;p&gt;
  -	prendre en compte les politiques publiques et les orientations stratégiques départementales définies, notamment, dans la stratégie départementale Vaucluse 2025 2040 et les schémas départementaux sectoriels, ainsi que les objectifs de développement durable inscrits dans l&amp;#039;Agenda 21.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -9210,173 +8522,173 @@
 International
 Attractivité économique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La part d&amp;#039;autofinancement (hors T.V.A.) de la commune devra être au moins égale à 20 % des financements publics apportés au(x) projet(s) par application des règles en vigueur concernant le co financement précisées dans le Code général des collectivités territoriales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T37" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires-2687.html</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/276c-accompagner-les-communes-dans-la-realisation-/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB37" s="1" t="inlineStr">
+      <c r="AB34" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC37" s="1" t="inlineStr">
+      <c r="AC34" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE37" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG37" s="1" t="inlineStr">
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH37" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="38" spans="1:34" customHeight="0">
-      <c r="A38" s="1">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
         <v>72810</v>
       </c>
-      <c r="B38" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissements dans les Petites Villes</t>
         </is>
       </c>
-      <c r="C38" s="1" t="inlineStr">
+      <c r="C35" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Prêt
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L38" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
 &lt;/p&gt;
@@ -9413,79 +8725,79 @@
 &lt;p&gt;
  •	Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
 &lt;/p&gt;
 &lt;p&gt;
  •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M38" s="1" t="inlineStr">
+      <c r="M35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •
  &lt;strong&gt;
   Entretien du patrimoine
  &lt;/strong&gt;
  (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Développement sportif
  &lt;/strong&gt;
  (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -9528,310 +8840,310 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R38" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Etude de l&amp;#039;adhésion
  &lt;/strong&gt;
  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Éligibilité à l&amp;#039;adhésion
  &lt;/strong&gt;
  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Vote de la délibération de la collectivité
  &lt;/strong&gt;
  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Versement de l&amp;#039;Apport en capital initial :
  &lt;/strong&gt;
  La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
  &lt;/strong&gt;
  La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T38" s="1" t="inlineStr">
+      <c r="T35" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V38" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W38" s="1" t="inlineStr">
+      <c r="W35" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Contact :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
         </is>
       </c>
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB38" s="1" t="inlineStr">
+      <c r="AB35" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC38" s="1" t="inlineStr">
+      <c r="AC35" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE38" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG38" s="1" t="inlineStr">
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>10/12/2020</t>
         </is>
       </c>
-      <c r="AH38" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="39" spans="1:34" customHeight="0">
-      <c r="A39" s="1">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
         <v>62848</v>
       </c>
-      <c r="B39" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
         </is>
       </c>
-      <c r="D39" s="1" t="inlineStr">
+      <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Crédit moyen long terme</t>
         </is>
       </c>
-      <c r="E39" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
+      <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L39" s="1" t="inlineStr">
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Donnez vie à vos projets !
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt moyen long terme accompagne les différents projets d&amp;#039;investissements de tous les acteurs locaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;adresse à toutes les collectivités locales, y compris les plus petites. La Banque Postale, premier prêteur bancaire des collectivités locales, octroit un prêt sur deux à une commune de moins de 5 000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques et la durée du prêt s&amp;#039;adaptent notamment en fonction de votre stratégie financière et de l&amp;#039;amortissement de vos projets à financer.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations sur
   le
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html" target="_self"&gt;
   prêt à moyen long terme
  &lt;/a&gt;
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour affiner votre besoin, plusieurs ressources sont à votre disposition :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunt-cinq-questions-a-se-poser-avant-emprunter-collectivite-territoriale.html" target="_self"&gt;
    Les 6 questions à se poser avant d&amp;#039;emprunter
   &lt;/a&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunter-taux-variable-taux-revisable.html" target="_self"&gt;
    Empruntez à taux variable ou révisable ?
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/prets-verts-obligation-verte.html" target="_self"&gt;
    Prêt vert : comment l&amp;#039;analyser ?
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M39" s="1" t="inlineStr">
+      <c r="M36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le crédit moyen long terme peut être mobilisé sur tout type de projet d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -9877,358 +9189,451 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R39" s="1" t="inlineStr">
+      <c r="R36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après analyse et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 40 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T39" s="1" t="inlineStr">
+      <c r="T36" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html</t>
         </is>
       </c>
-      <c r="W39" s="1" t="inlineStr">
+      <c r="W36" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
+      <c r="Z36" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a49e-adopter-un-financement-a-moyen-long-terme/</t>
         </is>
       </c>
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC39" s="1" t="inlineStr">
+      <c r="AC36" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="AE39" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG39" s="1" t="inlineStr">
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
         <is>
           <t>09/10/2020</t>
         </is>
       </c>
-      <c r="AH39" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="40" spans="1:34" customHeight="0">
-[...35 lines deleted...]
-      <c r="L40" s="1" t="inlineStr">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>10501</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Départemental de développement (F2D)</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I37" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J37" s="1" t="inlineStr">
+        <is>
+          <t>Pas de taux fixe</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- ________________________________________________________________________
-[...14 lines deleted...]
- La Banque des territoires opère en fonds propres et quasi fonds propres mais peu également faire intervenir d&amp;#039;autres ressources.
+ Fonds à destination des projets sous maitrise d&amp;#039;ouvrage des EPCI à fiscalité propre portant des projets structurants pour leur territoire par essence. Il donne lieu à une nouvelle génération de contrats-cadre 2021-2027 avec les EPCI à fiscalité propre.
+&lt;/p&gt;
+&lt;p&gt;
+ Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N40" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Friche
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
 Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
 Bâtiments et construction
 Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis</t>
-[...13 lines deleted...]
-      <c r="T40" s="1" t="inlineStr">
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P37" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q37" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ • Les projets relevant des typologies suivantes sont prioritaires :
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations favorisant le développement des mobilités douces ou partagées,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation énergétique des logements communaux à vocation sociale,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
+&lt;/p&gt;
+&lt;p&gt;
+ • Sont aussi éligibles :
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
+&lt;/p&gt;
+&lt;p&gt;
+ - les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation de structure des ouvrages d&amp;#039;art.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U40" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X40" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...34 lines deleted...]
-      <c r="AA40" s="1" t="inlineStr">
+ E-mail : subventions.dmit&amp;#64;gers.fr
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 62 67 31 50
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0c5c-fonds-departemental-de-developpement-f2d/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC40" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2019</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="41" spans="1:34" customHeight="0">
-      <c r="A41" s="1">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
         <v>52290</v>
       </c>
-      <c r="B41" s="1" t="inlineStr">
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissement</t>
         </is>
       </c>
-      <c r="C41" s="1" t="inlineStr">
+      <c r="C38" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H41" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Prêt</t>
         </is>
       </c>
-      <c r="K41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L41" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &amp;#34;
   &lt;em&gt;
    Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
@@ -10304,96 +9709,96 @@
   Plus petit crédit : 11 000€
  &lt;/li&gt;
  &lt;li&gt;
   Plus gros crédit : 50 millions €
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
  &lt;/li&gt;
  &lt;li&gt;
   Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M41" s="1" t="inlineStr">
+      <c r="M38" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Social et Petite enfance
   &lt;/strong&gt;
   (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Revitalisation des centres villes
   &lt;/strong&gt;
   (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Rayonnement culturel
   &lt;/strong&gt;
   (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Transition énergétique
   &lt;/strong&gt;
   (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement des mobilités douces
   &lt;/strong&gt;
   (Bordeaux Métropole, 33)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement sportif
   &lt;/strong&gt;
   (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N41" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -10436,264 +9841,669 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R41" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Etude de l&amp;#039;adhésion
   &lt;/strong&gt;
   : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Éligibilité à l&amp;#039;adhésion
   &lt;/strong&gt;
   : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vote de la délibération de la collectivité
   &lt;/strong&gt;
   : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Versement de l&amp;#039;Apport en capital initial
   &lt;/strong&gt;
   : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
   &lt;/strong&gt;
   : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S41" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T41" s="1" t="inlineStr">
+      <c r="T38" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V41" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W41" s="1" t="inlineStr">
+      <c r="W38" s="1" t="inlineStr">
         <is>
           <t>https://portail.agence-france-locale.fr/</t>
         </is>
       </c>
-      <c r="X41" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email :
  &lt;/strong&gt;
  adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
         </is>
       </c>
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB41" s="1" t="inlineStr">
+      <c r="AB38" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un système de vidéo-protection
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC41" s="1" t="inlineStr">
+      <c r="AC38" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE41" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG41" s="1" t="inlineStr">
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>10/07/2020</t>
         </is>
       </c>
-      <c r="AH41" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="42" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="H42" s="1" t="inlineStr">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>50283</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Investir en Fonds propres ou quasi fonds propres</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Découvrez nos offres pour les Entreprises publiques locales</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires encadre juridiquement et financièrement les collectivités territoriales et les SEM qui souhaitent développer des projets impactant pour le territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des territoires opère en fonds propres et quasi fonds propres mais peu également faire intervenir d&amp;#039;autres ressources.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Transition énergétique
+Bâtiments et construction
+Réhabilitation
+Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/entreprises-publiques-locales?mtm_campaign=Aides_Territoires&amp;mtm_kwd=EPL&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=fondspropres_qfp_at</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dcdd-financer-un-projet-territorial-en-fonds-propr/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2020</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>9082</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Etre conseillé sur des sujets complexes en gestion financière, budgétaire, comptable et fiscale (MRCDP)</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale des Finances Publiques (DGFiP)</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Mission régionale de conseil aux décideurs publics (MRCDP
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mission de conseil installée au niveau régional auprès de chaque Direction régionale des Finances publiques (DRFiP), à l&amp;#039;exception de la Corse et des territoires d&amp;#039;Outre-Mer.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La MRCDP offre des prestations pluricompétences sur des sujets à dominante financière, fiscale et économique dès lors que les enjeux des dossiers sont jugés importants, sensibles ou de dimension régionale.
+&lt;/p&gt;
+&lt;p&gt;
+ Le champ de compétence des MRCDP est centré principalement sur les décideurs publics de la sphère État (préfets, ARS, rectorats, CROUS et établissements publics nationaux) et les grandes collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide à la décision auprès des grands partenaires sur des sujets complexes et/ou à forts enjeux s&amp;#039;articule principalement autour des 3 thèmes suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;analyse financière, fiscale ou budgétaire (études de soutenabilité) et la réalisation d&amp;#039;études sur la santé économique et financière d&amp;#039;un territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le conseil sur des montages contractuels complexes et l&amp;#039;expertise organisationnelle de structures ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la proposition d&amp;#039;offres innovantes et l&amp;#039;analyse des conséquences, notamment économiques (rentabilité, étude d&amp;#039;impact), d&amp;#039;un projet d&amp;#039;investissement public.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La MRCDP garantit aux bénéficiaires une étude neutre, indépendante, gratuite et confidentielle.
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Étude au profit du Préfet de région sur la santé économique et financière d&amp;#039;un territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude sur les modes de financement et la soutenabilité budgétaire d&amp;#039;un projet d&amp;#039;investissement ou projet de renouvellement urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse financière et appui technique régional en matière de gestion comptable et financière des établissements de santé
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude sur les conséquences financières d&amp;#039;un projet de scission d&amp;#039;une communauté de commune
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P40" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>France hors Corse et Outre-mer</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de votre Direction départementale des Finances publiques(DDFiP)
+&lt;/p&gt;
+&lt;p&gt;
+ Conseil Régional aux décideurs publics : contact  disponible sur l&amp;#039;organigramme de votre DRFIP
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9b7e-conseil-aux-decideurs-publics/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>DGFiP</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2019</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>391</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer au développement des projets des territoires lotois</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Lot</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I42" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L42" s="1" t="inlineStr">
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Fonds à destination des projets sous maitrise d&amp;#039;ouvrage des EPCI à fiscalité propre portant des projets structurants pour leur territoire par essence. Il donne lieu à une nouvelle génération de contrats-cadre 2021-2027 avec les EPCI à fiscalité propre.
-[...6 lines deleted...]
-      <c r="N42" s="1" t="inlineStr">
+ &lt;strong&gt;
+  Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif du FAST est triple :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soutenir les projets des collectivités,
+ &lt;/li&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;aménagement du territoire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  améliorer le cadre de vie et la qualité des services rendus aux Lotois
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -10721,641 +10531,143 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="R42" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- • Les projets relevant des typologies suivantes sont prioritaires :
-[...35 lines deleted...]
- Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
+ Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
-[...248 lines deleted...]
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
-[...202 lines deleted...]
-      <c r="T44" s="1" t="inlineStr">
+      <c r="T41" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
         <is>
           <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
         </is>
       </c>
-      <c r="W44" s="1" t="inlineStr">
+      <c r="W41" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Voir en fonction de chaque aide (suivre le lien du descriptif complet).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB44" s="1" t="inlineStr">
+      <c r="AB41" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE44" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG44" s="1" t="inlineStr">
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>13/09/2018</t>
         </is>
       </c>
-      <c r="AH44" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>12/10/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>