--- v0 (2026-02-27)
+++ v1 (2026-04-21)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH183"/>
+  <dimension ref="A1:AH188"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,432 +263,6816 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>60102</v>
+        <v>66397</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Investir en faveur de l’efficacité énergétique et des énergies renouvelables dans le bâti et les transports urbains innovants - ELENA</t>
+          <t>Bénéficier d'expertises pour la mise en œuvre des projets de revitalisation</t>
+        </is>
+      </c>
+      <c r="C2" s="0" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Commission européenne</t>
-[...4 lines deleted...]
-          <t>Banque Européenne d'Investissement (BEI)</t>
+          <t>Agence nationale de la cohésion des territoires (ANCT)
+Cerema</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Cerema, en partenariat financier avec l&amp;#039;ANCT, vous propose un accompagnement sur mesure des projets des collectivités, sous la forme de missions d&amp;#039;Assistance à Maîtrise d&amp;#039;Ouvrage ou d&amp;#039;expertises flash.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cet accompagnement peut intervenir aux différentes phases du projet :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •    le diagnostic territorial et l&amp;#039;identification des enjeux ;
+ &lt;br /&gt;
+ •    la définition des orientations stratégiques et du plan d&amp;#039;actions ;
+ &lt;br /&gt;
+ •    le passage à l&amp;#039;opérationnel ;
+ &lt;br /&gt;
+ •    le dispositif d&amp;#039;évaluation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il concerne différents domaines d&amp;#039;intervention du Cerema, notamment la stratégie foncière et d&amp;#039;aménagement durable, les mobilités, la transition écologique et la résilience, les bâtiments publics, la revitalisation économique et commerciale...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il mobilise différents outils méthodologiques appuyant une vision globale d&amp;#039;émergence de projet, une gouvernance partenariale et une démarche participative.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La prestation d&amp;#039;ingénierie est cofinancée avec une répartition qui diffère selon la strate démographique de la commune et de l&amp;#039;EPCI, et la capacité à financer de la commune :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  une prise en charge est possible par l&amp;#039;Anct, avec un taux de prise en charge déterminé par l&amp;#039;Anct en fonction d&amp;#039; indicateurs de fragilité de la collectivité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  dans les cas où l&amp;#039;Anct peut intervenir (après validation de l&amp;#039;Anct), le Cerema et l&amp;#039;Anct cofinancent à parité le montant pris en charge qui est variable (33%, 50%, 80%, 100%).
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Espace public
+Friche
+Foncier
+Transition énergétique
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/actualites/programme-petites-villes-demain-premier-bilan-du-cerema-son</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre préfecture de département pour exprimer votre besoin d&amp;#039;étude et d&amp;#039;accompagnement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;équipe de référents PVD au sein du Cerema :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction technique Territoires et Ville&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;/strong&gt;Raphaèle Ratto raphaele.ratto&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Isabelle Mesnard isabelle.mesnard&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Ile de France&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Olivier Mazenq olivier.mazenq&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Mélanie Belot melanie.belot&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Ouest&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Juliette Maître juliette.maitre&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Loïc Guilbot loic.guilbot&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Hauts de France&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Julien Leroy julien.leroy&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Hervé Coulon herve.coulon&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Normandie Centre&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ Elsa Moutet elsa.moutet&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Romaric Courtier-Arnoux romaric.courtier-arnoux&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Karine Dreyer karine.dreyer&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Centre Est&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Clément Lainé clement.laine&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Aude Noël aude.noel&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Méditerranée&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ Sylvain Michelon sylvain.michelon&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Marlène Long marlene.long&amp;#64;cerema.fr&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Direction Territoriale Sud Ouest&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Brigitte Pouget brigitte.pouget&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Claire Seze claire.seze&amp;#64;cerema.fr&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Direction Territoriale Occitanie&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ Christophe Sabot christophe.sabot&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Anne Talha anne.talha&amp;#64;cerema.fr&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Agences Outre-mer&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ Bénédicte Baxerres (Guyane) / benedicte.baxerres&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Charlotte Lebris (Antilles) Charlotte.LE-BRIS&amp;#64;cerema.fr&lt;/p&gt;
+&lt;p&gt;
+ Jonathan Priester (Océan Indien) / jonathan.priester&amp;#64;cerema.fr
+&lt;/p&gt;
+&lt;p&gt;José-Luis Del Gado  (Océan Indien) / jose-luis.delgado&amp;#64;cerema.fr
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>raphaele.ratto@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0e6f-beneficier-dexpertises-pour-la-mise-en-uvre-d/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Cerema Direction Territoires et ville</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>22/10/2020</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>11/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>165821</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser le patrimoine local et les activités touristiques en améliorant les conditions d'accueil des visiteurs du GAL Loire</t>
+        </is>
+      </c>
+      <c r="C3" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Faire du tourisme une activité créatrice de valeurs, durable et accessible - Valoriser le patrimoine local et les activités touristiques en améliorant les conditions d'accueil des visiteurs du GAL Loire</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Subvention
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I3" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J3" s="1" t="inlineStr">
+        <is>
+          <t>Ce taux d’aide peut être modulé lorsque le projet relève d'un règlement d'aide d'Etat, le taux d’aide mentionné ci-dessus est plafonné par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du présent dispositif.</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTIF DU DISPOSITIF&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux. &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le GAL Loire est constitué de trois destinations touristiques, le Roannais au nord, le Forez au centre et le 
+Pilat au sud, qui partagent des caractéristiques communes :  &lt;/p&gt;&lt;p&gt;− Elles s’appuient sur un patrimoine riche et l’offre pleine nature y est un marqueur important ;&lt;/p&gt;&lt;p&gt;− Elles tendent vers un tourisme quatre saisons durable, respectueux de l’environnement ;&lt;/p&gt;&lt;p&gt;− Elles valorisent des offres expérientielles et le slow tourisme ;&lt;/p&gt;&lt;p&gt;− Leur clientèle est principalement composée de visiteurs issus des bassins urbains de la région 
+AURA (Lyon, Saint-Etienne, Clermont-Ferrand).&lt;/p&gt;&lt;p&gt;Face à cette convergence, des enjeux communs ont donc pu être identifiés tels que :  &lt;/p&gt;&lt;p&gt;− La diversification du tissu touristique autour de valeurs partagées ;&lt;/p&gt;&lt;p&gt;− La montée en gamme de l’offre proposée à la fois par une meilleure structuration de celle-ci 
+et une meilleure valorisation des atouts du territoire ;&lt;/p&gt;&lt;p&gt;− L&amp;#039;amélioration de la capacité d’accueil notamment en prenant en compte tous les types de 
+publics (famille, séniors, personnes en situation de handicap, affinitaires, couples jeunes sans 
+enfants, etc.) ;&lt;/p&gt;&lt;p&gt;− La nécessité de faire redécouvrir le territoire aux habitants en faisant également des sites 
+touristiques des lieux de vie, de loisirs et de rencontre pour les populations locales.&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_2.1_VALORISATION_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les objectifs poursuivis par le GAL sont de :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;− Améliorer la médiation et l’accessibilité des sites pour un accueil facilité de tous&lt;/p&gt;&lt;p&gt;− Mettre en valeur et préserver de manière innovante les sites et patrimoines emblématiques&lt;/p&gt;&lt;p&gt;− Faire découvrir le territoire à travers les itinérances&lt;/p&gt;&lt;p&gt;− Garantir une qualité d’accueil&lt;/p&gt;&lt;p&gt;La prise en compte des enjeux de transition écologique et énergétique :&lt;/p&gt;&lt;p&gt;− Prise en compte de la biodiversité dans les projets d’aménagement touristique&lt;/p&gt;&lt;p&gt;− Prise en compte de la sobriété des projets au regard de la consommation des ressources 
+(foncier, eau, énergie…)&lt;/p&gt;&lt;p&gt;− Analyse de l’intégration des effets du changement climatique dans la définition du projet&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Au travers du présent appel à projets, le GAL Loire vise à soutenir les projets structurants de :&lt;/p&gt;&lt;p&gt;− Valorisation touristique et d’amélioration de conditions d’accueil des visiteurs sur des sites 
+patrimoniaux ;&lt;/p&gt;&lt;p&gt;− Développement de l’offre touristique et d’amélioration de conditions d’accueil des visiteurs en 
+lien avec des sites et activités de pleine nature, des grandes itinérances, des circuits 
+patrimoniaux locaux et leurs connexions entre eux.&lt;/p&gt;&lt;p&gt;A ce titre seront soutenues, plus précisément, les actions suivantes :&lt;/p&gt;&lt;p&gt;− Les actions d’animation ;&lt;/p&gt;&lt;p&gt;− Les actions de communication ;&lt;/p&gt;&lt;p&gt;− Les formations ;&lt;/p&gt;&lt;p&gt;− Les études ;&lt;/p&gt;&lt;p&gt;− Les opérations d’acquisitions de matériels et d’équipement ;&lt;/p&gt;&lt;p&gt;− La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;− La création et diffusion culturelle et artistique ;&lt;/p&gt;&lt;p&gt;− Les opérations d’aménagement et travaux.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles&lt;/strong&gt; les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
+dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.
+Notamment, sont inéligibles :&lt;/p&gt;&lt;p&gt;→ Les projets de développement touristique éligibles au dispositif 7.5.2.5 du FEDER.&lt;/p&gt;&lt;p&gt;Sont inéligibles les projets suivants :&lt;/p&gt;&lt;p&gt;− La création, rénovation ou modernisation d’hébergements touristiques (éligible à l’AAP 2.3) ;&lt;/p&gt;&lt;p&gt;− La promotion des savoir-faire et la conservation du patrimoine immatériel non liées à une 
+activité touristique (éligible à l’AAP 1) ;&lt;/p&gt;&lt;p&gt;− Les initiatives culturelles particulièrement innovantes dont l’objectif principal est la valorisation 
+des centres-bourgs et favorisant le bien-vivre ensemble (éligible à l’AAP 3.1-2) ;&lt;/p&gt;&lt;p&gt;− Les foires et manifestations.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Définition&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Projet structurant &lt;/strong&gt;: un projet structurant est un projet dont la finalité est de participer à l’attractivité du 
+territoire. Cette notion peut s’apprécier au regard des critères suivants :&lt;/p&gt;&lt;p&gt;− Le périmètre de son rayonnement participant à l’attractivité du territoire ;&lt;/p&gt;&lt;p&gt;− La mise en place des organisations, réseaux ou des outils ayant un impact en termes de synergie
+et de développement pour une communauté, une filière, le territoire ;&lt;/p&gt;&lt;p&gt;− Générer ou appuyer d’autres projets ;&lt;/p&gt;&lt;p&gt;− Fédérer des acteurs locaux d’horizons différents autour d’un objectif commun.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilité active&lt;/strong&gt; : désigne l’ensemble des déplacements impliquant une dépense énergétique par le 
+biais d’un effort musculaire avec ou sans assistance électrique.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Activité de pleine nature&lt;/strong&gt; : activité physique pratiquée dans un milieu naturel, dont l’exercice présente 
+des risques pris en compte dans l’élaboration des règles encadrant cette pratique.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Handicap
+Accès aux services
+Paysage
+Accessibilité
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P3" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="Q3" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2026</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale.&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;− Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
+les aides FEADER » ;&lt;/p&gt;&lt;p&gt;− Les indivisions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
+que le projet soit éligible au présent appel à projets. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
+FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
+dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
+éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
+de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
+comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Les projets concernant des musées devront justifier d’un projet d’établissement ou d’une 
+démarche scientifique et culturelle valide ou en cours d’élaboration. Un justificatif sera 
+demandé au porteur de projet à la demande d’aide.&lt;/p&gt;&lt;p&gt;• Seront éligibles uniquement les projets répondant à la définition des sites et activités présentés
+à l’annexe 1.&lt;/p&gt;&lt;p&gt;• Seront éligibles les projets répondant à la définition de projet structurant (cf. 1.3. Définition). Un 
+argumentaire devra être fourni par le porteur de projet et validé par le comité de 
+programmation du GAL.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DEPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
+l’opération et comporter un lien démontré avec celle-ci.
+Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;          Dépenses au réel : 
+Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris :&lt;/p&gt;&lt;p&gt;o Le matériel d’occasion selon les conditions précisées dans le document « Les règles communes 
+à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
+de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;o Tout devis ou facture inférieur à 100 € HT.&lt;/p&gt;&lt;p&gt;          Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 744 
+heures soit 0.5 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au 
+31/12/2027 ;&lt;/p&gt;&lt;p&gt;o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
+respectif de 15% et 5% des frais de personnel directs éligibles.&lt;/p&gt;&lt;p&gt;Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
+dans le document «Les règles communes à toutes les aides FEADER » partie « règles communes relatives 
+à la mise en place des options de coûts simplifiés», consultables sur le site du Guide des aides de la 
+Région Auvergne Rhône Alpes https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer 
+une demande » du dispositif concerné.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Dépenses inéligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les dépenses définies comme inéligibles dans le document « Les règles communes à toutes les 
+aides FEADER » ;&lt;/p&gt;&lt;p&gt;- Les véhicules standards (utilitaires, remorques) sans aménagement spécifique ;&lt;/p&gt;&lt;p&gt;- Les véhicules motorisés thermiques et/ou électriques (hors véhicules répondant à la définition de 
+mobilité active ou permettant exclusivement de développer l’accessibilité des publics empêchés) ;&lt;/p&gt;&lt;p&gt;- Les frais de bouche ;&lt;/p&gt;&lt;p&gt;- Les acquisitions de foncier bâti ou non bâti ;&lt;/p&gt;&lt;p&gt;- Les travaux de gros œuvre nécessaires à la mise hors d’eau et hors d’air ;&lt;/p&gt;&lt;p&gt;- Les travaux de voirie, réseaux divers et d’entretien des chemins ;&lt;/p&gt;&lt;p&gt;- Les études préalables initiées en amont du dépôt du projet ;&lt;/p&gt;&lt;p&gt;- Les loyers.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Plancher et plafond de mes dépenses&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligibles, les projets doivent présenter des dépenses pour un montant devant dépasser 
+5 000 € HT de dépenses éligibles retenues après instruction.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette 
+date est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous 
+devez donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
+inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
+d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.
+NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
+signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
+Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
+notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
+engagements. 
+Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
+téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
+concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
+d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
+est cumulable avec d’autres cofinancements publics locaux (Etat, Région, Département, EPCI…) non 
+européens.
+L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
+publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafond d’aide LEADER : 50 000 €&lt;/p&gt;&lt;p&gt;Le taux d’aide appliqué aux projets sélectionnés est de 80 % de l’assiette des dépenses éligibles HT 
+retenues par le service instructeur. 
+Ce taux d’aide peut être modulé lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide 
+mentionné ci-dessus est plafonné par les règles des régimes d’aides d’Etat en vigueur mais ne peut en 
+aucun cas excéder celui du présent dispositif. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, Saint-Etienne Métropole) 04 74 87 52 01  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>inesguezennec@loireforez.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-le-patrimoine-local-et-les-activites-touristiques-en-ameliorant-les-conditions-d-accueil-des-visiteurs-du-gal-loire/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>CA Loire Forez Agglomération</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>18/02/2026</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>165807</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et dynamiser un maillage de centres-bourgs vivants, structures de la ruralité ligérienne - Ingénierie et aménagement de l'espace public et mobilité active</t>
+        </is>
+      </c>
+      <c r="C4" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et dynamiser un maillage de centres-bourgs vivants, structures de la ruralité ligérienne - Ingénierie et aménagement de l'espace public et mobilité active</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I4" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J4" s="1" t="inlineStr">
+        <is>
+          <t>Lorsque le projet relève d'un règlement d'aide d'Etat, le taux d’aide mentionné ci-dessus est plafonné par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du présent dispositif.</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTIF DU DISPOSITIF&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_3.1-2_RCB_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les centres-bourgs constituent l’armature de la ruralité ligérienne. Lieux de vie, de services, d’offre culturelle et commerciale, ils permettent à la population de bénéficier d’un cadre de vie qualitatif 
+sans être soumise à des déplacements trop longs. En effet, dans les territoires à faible densité, plus de 
+50% de la part de CO2 est produite par les transports (hommes et marchandises) et ce coût, sans cesse 
+augmenté, est une source de précarité énergétique au moins aussi importante que celle du logement. 
+L’enjeu de réduction de ces impacts se conjugue avec l’enjeu de revitalisation des centres-bourgs. Il 
+est donc important de préserver l’actuel maillage de centres-bourgs et de le dynamiser pour réajuster 
+la trajectoire de leur développement et tendre vers la sobriété.&lt;/p&gt;&lt;p&gt;Les objectifs poursuivis par le GAL sont de :&lt;/p&gt;&lt;p&gt;− Améliorer la concertation publique / privée dans les projets de revitalisation des centres-bourgs&lt;/p&gt;&lt;p&gt;− Déployer des moyens d’ingénierie pour améliorer la vision prospective et concertée des projets 
+de développement des centres-bourgs&lt;/p&gt;&lt;p&gt;− Aménager les espaces publics de manière apaisée et durable tout en protégeant la biodiver_x0002_sité et en préservant le patrimoine&lt;/p&gt;&lt;p&gt;− Développer une mobilité faiblement émettrice de GES&lt;/p&gt;&lt;p&gt;− Favoriser les expérimentations en centre-bourg&lt;/p&gt;&lt;p&gt;La prise en compte des enjeux de transition écologique et énergétique :&lt;/p&gt;&lt;p&gt;− Favoriser le développement des centres-bourgs qui tendent vers la sobriété&lt;/p&gt;&lt;p&gt;− Sensibiliser les habitants et les usagers&lt;/p&gt;&lt;p&gt;− Adapter ou réutiliser l’existant et développer sa polyvalence&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Au travers du présent appel à projets, le GAL Loire vise à soutenir :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les moyens d’ingénierie en faveur des projets de revitalisation des centres-bourgs :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     - L’élaboration de projets prospectifs, intégrés et multisectoriels de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - L’accompagnement pour la montée en compétences des acteurs publics et privés sur la 
+thématique de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - La mise en place de démarches participatives, de méthodes innovantes intégrant la
+concertation des citoyens dans les projets de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - L’émergence de projets opérationnels innovants, qualitatifs et éco-responsables évitant 
+l’étalement urbain et permettant de redensifier le centre-bourg.&lt;/p&gt;&lt;p&gt;• L’aménagement durable des espaces publics, en centre-bourg, au travers de :&lt;br /&gt;     - La création, le développement de jardins partagés, nourriciers ;&lt;br /&gt;     - La création, l’amélioration d’îlots de fraicheur favorisant les espèces résistantes au 
+changement climatique et la perméabilisation des sols ;&lt;br /&gt;     - La réflexion et l’acquisition de mobiliers urbains ;&lt;br /&gt;     - La gestion collective des biodéchets ;&lt;br /&gt;     - L’émergence de projets d’autoconsommation collective ;&lt;br /&gt;     - Toute solution innovante contribuant à la transition écologique et énergétique.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;• Les aménagements durables de mobilité active au travers de :&lt;br /&gt;     - La sécurisation des cheminements de mobilité active ;&lt;br /&gt;     - La création de stationnements de mobilité active adaptés ;&lt;br /&gt;     - La mise en place de solutions de co-mobilité innovantes ;&lt;br /&gt;     - La sensibilisation de la population face à l’enjeu de mobilité décarbonée.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les caractères innovant, qualitatif et éco-responsable s‘apprécieront au regard de la grille de 
+sélection.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;A ce titre seront soutenues, plus précisément, les actions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les actions d’animation ;&lt;/p&gt;&lt;p&gt;- Les actions de communication ;&lt;/p&gt;&lt;p&gt;- Les formations ;&lt;/p&gt;&lt;p&gt;- Les études ;&lt;/p&gt;&lt;p&gt;- La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;- La création et diffusion culturelle et artistique ;&lt;/p&gt;&lt;p&gt;- Les opérations d’acquisition de matériels et d’équipements ;&lt;/p&gt;&lt;p&gt;- Les opérations d’aménagement et de travaux.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles &lt;/strong&gt;les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
+dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Notamment, sont inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;→ Les projets de revitalisation des centres-bourgs éligibles à l’axe 7 FEDER Massif Central ;&lt;/p&gt;&lt;p&gt;→ Les projets éligibles au dispositif 2.2.4.1 du FEDER : Solutions fondées sur la nature.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Sont inéligibles&lt;/strong&gt;&lt;strong&gt; les projets suivants :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les projets de mobilité active en lien avec une activité ou itinérance touristique (éligible à l’AAP 
+2.1) ;&lt;/p&gt;&lt;p&gt;- Les projets portant exclusivement sur la création ou le développement de commerces ou 
+services (éligible à l’AAP 3.3) ;&lt;/p&gt;&lt;p&gt;- Les projets exclusifs de création ou d’entretien de voirie et réseaux divers ;&lt;/p&gt;&lt;p&gt;- Les projets exclusifs de travaux de démolition et/ou de déconstruction ;&lt;/p&gt;&lt;p&gt;- Les foires et manifestations.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Définitions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-bourg&lt;/strong&gt; : &lt;em&gt;cf&lt;/em&gt;. définition inscrite à l’annexe 1 du présent appel à projets.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilité active &lt;/strong&gt;: désigne l’ensemble des déplacements impliquant une dépense énergétique par le 
+biais d’un effort musculaire avec ou sans assistance électrique. Au sens de cet AAP, les projets de 
+mobilité active devront être en corrélation avec un projet de revitalisation des centres-bourgs. Il s’agira 
+d’accompagner des projets de mobilité entre le centre-bourg et ses périphéries ou au sein même du 
+centre-bourg.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Solution innovante&lt;/strong&gt; : le GAL entend la notion d’innovation, dans un sens large et englobant des formes 
+d’innovation technique et technologique, de modèle économique, organisationnelle et de 
+gouvernance, d’information et de communication, d’usages et services, d’interaction sociale et de 
+coopération, nouvelles ou significativement améliorées par rapport à celles précédemment élaborées.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Culture et identité collective
+Espaces verts
+Espace public
+Friche
+Recyclage et valorisation des déchets
+Accès aux services
+Citoyenneté
+Revitalisation
+Innovation, créativité et recherche
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P4" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="Q4" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2026</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;- Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
+les aides FEADER » ;&lt;/p&gt;&lt;p&gt;- Les indivisions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
+que le projet soit éligible au présent appel à projets. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
+FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
+dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
+éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
+de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
+comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• La localisation du projet d’aménagement de l’espace public doit se situer dans la partie agglomérée d’une commune éligible (annexe 1). Un plan de localisation devra être fourni par le 
+porteur de projet et validé par le comité de programmation.&lt;/p&gt;&lt;p&gt;• Les projets de mobilité active devront concerner des circuits internes au centre-bourg ou entre le centre-bourg et ses périphéries. Un plan de localisation devra être fourni par le porteur de 
+projet et validé par le comité de programmation.&lt;/p&gt;&lt;p&gt;• Pour les actions concernant l’élaboration de projets prospectifs, intégrés et multisectoriels de 
+revitalisation des centres-bourgs, un argumentaire devra être fourni par le porteur de projet et 
+validé par le comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Pour le volet « voirie » des travaux, les dépenses de voirie perméables devront être clairement 
+distinguées des dépenses de voiries imperméables. Un argumentaire devra être fourni au 
+moment du dépôt du dossier.&lt;/p&gt;&lt;p&gt;• Pour les projets d’aménagement et de mobilité active, une étude préalable est obligatoire. Le 
+porteur de projet devra fournir le rendu définitif de l’étude au moment du dépôt de dossier.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DÉPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\&lt;/strong&gt; Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
+l’opération et comporter un lien démontré avec celle-ci.
+Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel : 
+Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris :&lt;/p&gt;&lt;p&gt;     o Le matériel d’occasion selon les conditions précisées dans le document « Les règles communes à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;     o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
+de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;     o Tout devis ou facture inférieur à 100 € HT.&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;     o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 744 
+heures soit 0.5 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au 
+31/12/2027 ;&lt;/p&gt;&lt;p&gt;     o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
+respectif de 15% et 5% des frais de personnel directs éligibles.
+Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
+dans le document « Les règles communes à toutes les aides FEADER » partie « règles communes relatives 
+à la mise en place des options de coûts simplifiés », consultables sur le site du Guide des aides de la 
+Région Auvergne Rhône Alpes https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer 
+une demande » du dispositif concerné.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Dépenses inéligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les dépenses définies comme inéligibles dans le document « Les règles communes à toutes les 
+aides FEADER » ;&lt;/p&gt;&lt;p&gt;- Les véhicules standards (utilitaires, remorques) sans aménagement spécifique ;&lt;/p&gt;&lt;p&gt;- Les études exclusives de voirie et réseaux divers ;&lt;/p&gt;&lt;p&gt;- Les études portant exclusivement sur la création ou le développement de commerces ou services.&lt;/p&gt;&lt;p&gt;- Les diagnostics énergétiques exclusifs ;&lt;/p&gt;&lt;p&gt;- Les frais de bouche ;&lt;/p&gt;&lt;p&gt;- L’acquisition de foncier bâti ou non bâti ;&lt;/p&gt;&lt;p&gt;- Les travaux de réseaux divers ;&lt;/p&gt;&lt;p&gt;- Les travaux de voirie en revêtements imperméables ;&lt;/p&gt;&lt;p&gt;- Les équipements connexes strictement liés à la circulation routière motorisée (automobiles, véhi_x0002_cules utilitaires légers ou lourds, deux-roues motorisés) ;&lt;/p&gt;&lt;p&gt;- Fourniture et pose de signalisation et signalétique qui ne concernent pas la mobilité active ;&lt;/p&gt;&lt;p&gt;- Les frais de personnel directs éligibles aux projets d’animation des dispositifs Petites Villes de Demain 
+et Villages d’Avenir ;&lt;/p&gt;&lt;p&gt;- Les études préalables initiées en amont du dépôt du projet.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Plancher et plafond de mes dépenses&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligibles, les projets doivent présenter des dépenses pour un montant devant dépasser 
+5 000 € HT de dépenses éligibles retenues après instruction.&lt;/p&gt;&lt;p&gt;/!\ Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette 
+date est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous 
+devez donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;/!\ Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
+inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
+d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.&lt;/p&gt;&lt;p&gt;NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
+signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;/!\ L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
+Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
+notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;/!\ Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
+engagements. 
+Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
+téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
+concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
+d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
+est cumulable avec d’autres cofinancements publics (Etat, Région, Département, EPCI…) non 
+européens.
+L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
+publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafonds d’aide LEADER :&lt;/p&gt;&lt;p&gt;- 30 000 € pour les projets présentant majoritairement des dépenses de fonctionnement retenues 
+après l’instruction&lt;/p&gt;&lt;p&gt;- 80 000 € pour les projets présentant majoritairement des dépenses d’investissement retenues 
+après l’instruction
+Le taux d’aide appliqué aux projets sélectionnés est de 80 % de l’assiette des dépenses éligibles HT 
+retenues par le service instructeur. 
+Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
+par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
+présent dispositif&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire Forez - Mobilité active</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, Saint-Etienne Métropole) 04 74 87 52 01  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>inesguezennec@loireforez.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ingenierie-et-amenagement-de-l-espace-public-et-mobilite-active/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>CA Loire Forez Agglomération</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>165806</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Coopérer pour étendre son réseau et requestionner les modes de faire</t>
+        </is>
+      </c>
+      <c r="C5" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Coopérer pour étendre son réseau et requestionner les modes de faire</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Subvention
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I5" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J5" s="1" t="inlineStr">
+        <is>
+          <t>Taux maximum d’aides publiques tout financeur public confondu : • Porteur de projet public : 100% de l’assiette des dépenses éligibles HT retenues • Porteur de projet privé : 80 % de l’assiette des dépenses éligibles HT retenues</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTION DU DISPOSITIF&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux.&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_4_COOPERATION_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La mise en œuvre de projets de coopération avec d’autres territoires français, européens, voire extra-européens, est un concept clé du programme LEADER. Les actions de coopération LEADER sont des 
+catalyseurs de dynamiques d’acteurs locaux, des accélérateurs de réalisation de projets innovants. 
+Fort de l’expérience de la programmation précédente, le GAL Loire se laisse ainsi la possibilité 
+d’expérimenter de nouvelles coopérations dans le domaine du textile, du patrimoine gastronomique, 
+de la viticulture ou de la pleine nature par exemple.&lt;/p&gt;&lt;p&gt;Les objectifs poursuivis par le GAL sont de :&lt;/p&gt;&lt;p&gt;− Développer de nouvelles méthodes de travail, confronter les idées, les outils ;&lt;/p&gt;&lt;p&gt;− Inscrire le GAL Loire dans des dynamiques plus larges de coopération (échelle européenne) ;&lt;/p&gt;&lt;p&gt;− Structurer des coopérations avec des territoires partageant des enjeux de développement 
+complémentaires notamment autour du textile, de la gastronomie, du vin, de la revitalisation 
+des centres-bourgs, de la pleine nature, etc.&lt;/p&gt;&lt;p&gt;Prise en compte des enjeux de transition écologique et énergétique :&lt;/p&gt;&lt;p&gt;− La coopération sert la stratégie locale de développement structurée autour de cet enjeu ;&lt;/p&gt;&lt;p&gt;− La coopération permet de capitaliser sur les bonnes pratiques durables rencontrées sur d’autres 
+territoires et d’expérimenter des pistes de solutions communes ;&lt;/p&gt;&lt;p&gt;− La gestion des projets de coopération se fera de manière à limiter l’empreinte écologique du 
+GAL : co-voiturage, utilisation des transports en commun, outils collaboratifs et réunions en 
+visioconférence, supports de communication numérisés, etc.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour répondre au dispositif, les projets devront associer au moins un autre GAL et s’inscrire dans les 
+thématiques travaillées à travers la stratégie locale de développement du GAL Loire :&lt;/p&gt;&lt;p&gt;− Rendre l’économie rurale plus résiliente en soutenant les activités à fort ancrage locale : 
+alimentation, forêt et bois, textile ;&lt;/p&gt;&lt;p&gt;− Faire du tourisme une activité créatrice de valeurs, durable et accessible ;&lt;/p&gt;&lt;p&gt;− Préserver et dynamiser un maillage de centres-bourgs vivants, structure de la ruralité ligérienne.&lt;/p&gt;&lt;p&gt;Le GAL Loire aspire à accompagner au moins un projet de coopération transnationale. 
+Au travers du présent appel à projets, le GAL Loire ambitionne de soutenir les actions de mise en œuvre d’activités de coopération en lien avec la stratégie du GAL. A ce 
+titre seront soutenues, plus précisément les actions suivantes :&lt;/p&gt;&lt;p&gt;→ Les actions d’animation ;&lt;/p&gt;&lt;p&gt;→ Les actions de communication ;&lt;/p&gt;&lt;p&gt;→ Les actions de mise en réseau ;&lt;/p&gt;&lt;p&gt;→ Les études et expertises ;&lt;/p&gt;&lt;p&gt;→ Les actions d’information, de sensibilisation et de formation ;&lt;/p&gt;&lt;p&gt;→ Les projets de recherche ;&lt;/p&gt;&lt;p&gt;→ L’élaboration de diagnostics, d’outils et de plans d’actions visant la mise en œuvre du 
+projet de coopération ;&lt;/p&gt;&lt;p&gt;→ La réalisation des plans d’actions et d’états des lieux ;&lt;/p&gt;&lt;p&gt;→ La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;→ Les actions de création et de diffusion culturelle et artistique ;&lt;/p&gt;&lt;p&gt;→ Les aménagements et travaux ;&lt;/p&gt;&lt;p&gt;→ Les opérations d’acquisition de matériel et d’équipements ;&lt;/p&gt;&lt;p&gt;→ Les actions de promotion, valorisation, commercialisation et mise en réseau.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Au regard de la grille de sélection, une attention particulière sera portée sur les projets prenant en 
+compte les enjeux de transition écologique.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles &lt;/strong&gt;les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
+dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.
+Notamment, seront inéligibles :&lt;/p&gt;&lt;p&gt;→ Les projets de coopération éligibles aux dispositif FEADER 304 et 305 ;&lt;/p&gt;&lt;p&gt;→ Les projets partenariaux éligibles au dispositif FEADER T01.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Sont inéligibles &lt;/strong&gt;les projets suivants : Les projets strictement éligibles aux autres AAP publiés par le GAL&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Transition énergétique
+Recyclage et valorisation des déchets
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Modes actifs : vélo, marche et aménagements associés
+Industrie
+Réduction de l'empreinte carbone
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P5" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="Q5" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2026</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale.&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;− Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
+les aides FEADER » ;&lt;/p&gt;&lt;p&gt;− Les indivisions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
+que le projet soit éligible au présent appel à projet. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
+FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
+dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
+éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
+de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
+comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Pour la mise en œuvre des actions de coopération, le porteur de projet devra fournir un accord 
+de coopération entre les partenaires du projet de coopération et les GAL (ou territoires 
+assimilés) concernés. Cet accord devra être signé au plus tard avant l’engagement juridique 
+de la subvention.&lt;/p&gt;&lt;p&gt;• La demande d’aide devra comporter la description du ou des thèmes de coopération pressentis, des objectifs et des partenaires envisagés pour le projet. Les thèmes de coopération devront s’inscrire dans la stratégie locale de développement du GAL Loire (Economie rurale, 
+Tourisme, Revitalisation des centres-bourgs)&lt;/p&gt;&lt;p&gt;• Le projet de coopération devra justifier de sa volonté d’essaimer à l’échelle du GAL Loire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DEPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\&lt;/strong&gt; Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
+l’opération et comporter un lien démontré avec celle-ci.
+Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel : 
+Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris : &lt;/p&gt;&lt;p&gt;o Le matériel d’occasion selon les conditions précisées dans le document « Les règles communes 
+à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
+de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;o Tout devis ou facture inférieur à 100 HT.&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 372 
+heures soit 0.25 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au 
+31/12/2027 ;&lt;/p&gt;&lt;p&gt;o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
+respectif de 15% et 5% des frais de personnel directs éligibles.
+Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
+dans le document «Les règles communes à toutes les aides FEADER » partie « règles communes relatives 
+à la mise en place des options de coûts simplifiés», consultables sur le site du Guide des aides de la 
+Région Auvergne Rhône Alpes https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer 
+une demande » du dispositif concerné .&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Dépenses inéligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les dépenses définies comme inéligibles dans le document « Les règles communes à toutes les 
+aides FEADER » ;&lt;/p&gt;&lt;p&gt;- Les véhicules standards (utilitaires, remorques) sans aménagement spécifique ; &lt;/p&gt;&lt;p&gt; - Les études préalables initiées en amont du dépôt du projet ;&lt;/p&gt;&lt;p&gt;- Les missions d’encadrement général et les fonctions supports (RH, gestion, entretien…) ne sont pas 
+retenues parmi les dépenses de personnel opérationnel directement rattachées à l’opération. Elles 
+sont inclues dans les coûts indirects.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Plancher et plafond de mes dépenses&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligibles, les projets doivent présenter des dépenses pour un montant devant dépasser 
+5 000 € HT de dépenses éligibles retenues après instruction.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette date 
+est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous devez 
+donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
+inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
+d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.
+NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
+signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
+Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
+notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
+engagements. 
+Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
+téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
+concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
+d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
+est cumulable avec d’autres cofinancements publics locaux (Etat, Région, Département, EPCI…) non 
+européens.
+L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
+publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafond d’aide LEADER : 50 000 €&lt;/p&gt;&lt;p&gt;Le taux d’intervention du FEADER (mesure 501 LEADER) appliqué aux projets sélectionnés est de 80%
+de l’assiette des dépenses éligibles HT retenues par le service instructeur.&lt;/p&gt;&lt;p&gt;Taux maximum d’aides publiques tout financeur public confondu :&lt;/p&gt;&lt;p&gt;• Porteur de projet public : 100% de l’assiette des dépenses éligibles HT retenues&lt;/p&gt;&lt;p&gt;• Porteur de projet privé : 80 % de l’assiette des dépenses éligibles HT retenues&lt;/p&gt;&lt;p&gt;Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
+par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
+présent dispositif.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette date 
+est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous devez 
+donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
+inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
+d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.
+NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
+signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
+Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
+notification de l’aide attribuée, relève de votre seule responsabilité. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, Saint-Etienne Métropole) 04 74 87 52 01  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>inesguezennec@loireforez.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cooperer-pour-etendre-son-reseau-et-requestionner-les-modes-de-faire-2/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>CA Loire Forez Agglomération</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>165442</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Développer la Coopération</t>
+        </is>
+      </c>
+      <c r="C6" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>AAP n°4</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>GAL Castelroussin-Valençay</t>
+        </is>
+      </c>
+      <c r="F6" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I6" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions de coopération permettent de saisir des opportunités de découverte et d&amp;#039;échanges, participant au développement d&amp;#039;un territoire. Le GAL souhaite renforcer sa stratégie territoriale afin de faciliter le transfert de savoir-faire, encourager les pratiques nouvelles et promouvoir le territoire à l&amp;#039;extérieur. Ces objectifs seraient une source de plus-values réciproques pour les territoires souhaitant coopérer. Les projets de coopération devront s&amp;#039;inscrire dans les objectifs définis par le Conseil Régional Centre-Val de Loire lors de l&amp;#039;appel à candidature LEADER. &lt;/p&gt;&lt;p&gt;&lt;em&gt;Afin de répondre à la stratégie du GAL, la fiche action vise à:&lt;/em&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer l&amp;#039;accès à des services de proximité (santé, mobilité, alimentation, accueil jeunes, services aux personnes âgées etc.) et appuyer l&amp;#039;innovation sociale pour des territoires inclusifs. &lt;/li&gt;&lt;li&gt;Relocaliser et reterritorialiser l&amp;#039;économie.&lt;/li&gt;&lt;li&gt;Atténuer les effets et adapter le territoire face au dérèglement climatique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;FINANCEMENT:&lt;/strong&gt; Deux modalités de financements sont proposées selon l&amp;#039;origine des fonds:&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Financement via l&amp;#039;enveloppe réservataire de la Région Centre-Val de Loire de 500 000€:&lt;/em&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Territoires limitrophes avec Région CVL: Plafond 10 000€ FEADER&lt;/li&gt;&lt;li&gt;Projet de coopération Nationale: Plafond 20 000€ FEADER&lt;/li&gt;&lt;li&gt;Projet de coopération transnationale: Plafond 30 000€ FEADER&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;br /&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Financement via l&amp;#039;enveloppe du GAL de 71 500€: Projet de coopération impliquant un GAL de la Région Centre-Val de Loire, ou projet ayant reçu un avis défavorable de la Région Centre-Val de Loire, selon les modalités classiques des appels à projets Leader du GAL. &lt;/em&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets entrant dans cet appel à projet doivent entrer en adéquation avec un/des objectifs des autres appels à projets du GAL Castelroussin-Valençay. Il vise à soutenir des projets de coopération entre territoires dans une logique de mutualisation, de transfert d&amp;#039;innovation et de développement territorial intégré. &lt;/p&gt;&lt;p&gt;Les opérations susceptibles d&amp;#039;être subventionnées sont les opérations subventionnées dans les appels à projets 1.2 - 2.2 et 3.2 du GAL Castelroussin Valençay. Un volet est néanmoins spécifique à la coopération:&lt;/p&gt;&lt;p&gt;&lt;em&gt;Gouvernance et méthodes participatives:&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Echanges de bonnes pratiques entre GAL (gouvernance, animation territoriale).&lt;/li&gt;&lt;li&gt;Formation des équipes LEADER et des porteurs de projets.&lt;/li&gt;&lt;li&gt;Co-Construction d&amp;#039;outils de participation citoyenne (Budget participatif, diagnostics).&lt;/li&gt;&lt;li&gt;Vie locale, participation et cohésion sociale territoriale.&lt;/li&gt;&lt;li&gt;Action innovante en faveur de l&amp;#039;accueil des nouveaux arrivants.&lt;/li&gt;&lt;li&gt;Création d&amp;#039;itinéraires patrimoniaux ou touristiques communs.&lt;/li&gt;&lt;li&gt;Mise en réseau de sites naturels ou culturels similaires.&lt;/li&gt;&lt;li&gt;Valorisation conjointe du patrimoine immatériel (langue, savoir-faire, traditions).&lt;/li&gt;&lt;li&gt;Elaboration d&amp;#039;une identité territoriale partagée (marque, label, communication).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Accès aux services
+Santé
+Formation professionnelle
+Tiers-lieux
+Agriculture et agroalimentaire
+Biodiversité
+Attractivité économique
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q6" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;DÉPENSES ÉLIGIBLES SUR FACTURE :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Prestations d&amp;#039;études, de diagnostics, d&amp;#039;inventaires ;&lt;/li&gt;&lt;li&gt;Prestation de services et frais d&amp;#039;honoraires en accompagnement comptable, juridique, et technique nécessaire à la réalisation de l&amp;#039;opération (dans la limite de 10 % des autres dépenses) ;&lt;/li&gt;&lt;li&gt;Frais d&amp;#039;inscription, d&amp;#039;organisation et de participation à des événements ou des formations en lien direct avec le projet ;&lt;/li&gt;&lt;li&gt;Frais de conception et d&amp;#039;aménagement de stands ;&lt;/li&gt;&lt;li&gt;Frais de communication (encart publicitaire, frais d&amp;#039;impression, affranchissement pour envoi en nombre, conception de supports de communication), de promotion, d&amp;#039;information (guide, film, site internet...) ;&lt;/li&gt;&lt;li&gt;Acquisition de matériel/outillage industriel, mobilier, fournitures (hors acquisition d&amp;#039;occasion et hors investissement agricole) ;&lt;/li&gt;&lt;li&gt;Investissement immatériel (logiciels et brevets) ;&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l&amp;#039;opération ;&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d&amp;#039;éligibilité définies au niveau régional) ;&lt;/li&gt;&lt;li&gt;Location de biens meubles ou immeubles ;&lt;/li&gt;&lt;li&gt;Véhicule en lien direct avec le projet (maximum 1 par opération) et vélos neufs affectés exclusivement à l&amp;#039;usage prévu dans la convention et dans le périmètre éligible au programme LEADER.&lt;/li&gt;&lt;li&gt;Echanges de bonnes pratiques entre GAL (gouvernance, animation territoriale).&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Formation des équipes LEADER et des porteurs de projets.&lt;/li&gt;&lt;li&gt;Co-Construction d&amp;#039;outils de participation citoyenne (Budget participatif, diagnostics).&lt;/li&gt;&lt;li&gt;Vie locale, participation et cohésion sociale territoriale.&lt;/li&gt;&lt;li&gt;Action innovante en faveur de l&amp;#039;accueil des nouveaux arrivants.&lt;/li&gt;&lt;li&gt;Création d&amp;#039;itinéraires patrimoniaux ou touristiques communs.&lt;/li&gt;&lt;li&gt;Mise en réseau de sites naturels ou culturels similaires.&lt;/li&gt;&lt;li&gt;Valorisation conjointe du patrimoine immatériel (langue, savoir-faire, traditions).&lt;/li&gt;&lt;li&gt;Elaboration d&amp;#039;une identité territoriale partagée (marque, label, communication).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;strong&gt;DÉPENSES ÉLIGIBLES DE PERSONNEL:&lt;br /&gt;&lt;/strong&gt;• Frais de personnels ou bénévoles nécessaires à la réalisation de l&amp;#039;opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires, un justificatif de temps de travail sera demandé) ;&lt;br /&gt;• Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l&amp;#039;article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l&amp;#039;article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d&amp;#039;investissement ;&lt;br /&gt;• Notes de frais des personnels ou bénévoles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;SEUIL ET PLAFOND D&amp;#039;ÉLIGIBILITÉ:&lt;br /&gt;&lt;/strong&gt;• Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;• Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;/p&gt;&lt;p&gt;Le financement s&amp;#039;effectue selon la règle suivante: 1€ de fonds publics hors FEADER donne 4€ de FEADER. Aucun autofinancement n&amp;#039;est exigé. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;ÉLIGIBILITÉ TEMPORELLE :&lt;/strong&gt;&lt;br /&gt;Pour être éligible, une dépense doit avoir fait l&amp;#039;objet d&amp;#039;une demande d&amp;#039;aide avant son début d&amp;#039;exécution. Tout commencement d&amp;#039;exécution d&amp;#039;une dépense avant l&amp;#039;accusé de réception de la demande d&amp;#039;aide remet en cause l&amp;#039;éligibilité de cette dépense.&lt;br /&gt;Par « commencement d&amp;#039;exécution de l&amp;#039;opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d&amp;#039;un devis, d&amp;#039;un bon de commande, notification d&amp;#039;un marché public, paiement d&amp;#039;un acompte, d&amp;#039;une facture etc.).&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;ÉLIGIBILITÉ GÉOGRAPHIQUE:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les opérations susceptibles d&amp;#039;être subventionnées sont les opérations subventionnées dans les appels à projets 1.2 - 2.2 et 3.2 du GAL Castelroussin-Valençay.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>GAL Castelroussin-Valençay</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.payscastelroussin.fr/</t>
+        </is>
+      </c>
+      <c r="W6" s="1" t="inlineStr">
+        <is>
+          <t>https://nosaidesenligneregion.centre-valdeloire.fr/</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Thibault MOURIER&lt;br /&gt;Gestionnaire / Animateur&lt;br /&gt;Tél : 02.34.68.04.70&lt;br /&gt;Courriel : &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/leader&amp;#64;payscastelroussin.fr" target="_self"&gt;leader&amp;#64;payscastelroussin.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Marlène HODEE&lt;/p&gt;&lt;p&gt;Animatrice LEADER&lt;/p&gt;&lt;p&gt;Tel: 02.54.00.35.33&lt;/p&gt;&lt;p&gt;Courriel: leader&amp;#64;paysvalencayenberry.com&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>leader@payscastelroussin.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-la-cooperation/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>GAL Castelroussin</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>30/09/2025</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>165405</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour un territoire inclusif et développer la qualité de vie sur le territoire</t>
+        </is>
+      </c>
+      <c r="C7" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>GALVD-2327_FA4</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I7" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J7" s="1" t="inlineStr">
+        <is>
+          <t>Pour un porteur de projet public, le taux maximum est de 80%</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le GAL (Groupe d&amp;#039;Action Locale) Via Domitia, a un territoire connaissant un solde migratoire positif (la population augmente de &amp;#43;1% par an en moyenne), ainsi qu&amp;#039;un forte saisonnalité du fait de son caractère touristique. Le développement de ce territoire doit être concomitant avec le développement et l&amp;#039;amélioration de l&amp;#039;accès aux services et infrastructures pour tous et toutes, afin de conserver et contribuer à l&amp;#039;amélioration des conditions de vie de la population, sans impacter l&amp;#039;environnement. &lt;/p&gt;&lt;p&gt;Cette fiche action a pour but de répondre aux enjeux suivants:&lt;br /&gt;Avoir une offre de services favorisant la mixité des populations et accompagnant sa mutation&lt;br /&gt;Développer un territoire inclusif&lt;br /&gt;Lutter contre l&amp;#039;utilisation du tout voiture individuelle en favorisant la mobilité douce au quotidien, accompagner la transition&lt;br /&gt;Faciliter l&amp;#039;accès à une alimentation sain et de qualité&lt;/p&gt;&lt;p&gt;Elle a donc pour objectif de favoriser un accueil de qualité sur le territoire, notamment grâce à des politiques publiques adaptées en matière d&amp;#039;urbanisme, d&amp;#039;aménagement du territoire et d&amp;#039;alimentation.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions :&lt;/strong&gt;&lt;br /&gt;&lt;em&gt;5 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.1 : Lutter contre la précarité énergétique&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.2 : Accompagner les initiatives en faveur de l&amp;#039;inclusion sur le territoire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.3 : Retenir et aider au retour des jeunes sur le territoire&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;4.3.1 : &lt;/strong&gt;Soutenir les projets coconstruits avec les jeunes et leurs accompagnants &lt;br /&gt;&lt;strong&gt;4.3.2 :&lt;/strong&gt; Soutenir les initiatives en faveur de services et offres innovantes adaptées aux jeunes populations&lt;br /&gt;&lt;strong&gt;4.3.3 :&lt;/strong&gt; Appuyer l&amp;#039;émergence et le développement de structures ou d&amp;#039;initiatives en faveur de l&amp;#039;accompagnement des jeunes&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.4 : Contribuer aux actions de solidarité et de résilience alimentaire&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;4.4.1 : &lt;/strong&gt;Contribuer aux initiatives d&amp;#039;éducation à l&amp;#039;alimentation &lt;br /&gt;&lt;strong&gt;4.4.2 : &lt;/strong&gt;Contribuer aux actions de lutte contre la précarité alimentaire valorisant l&amp;#039;autoproduction et l&amp;#039;autoconsommation&lt;br /&gt;&lt;strong&gt;4.4.3 : &lt;/strong&gt;Contribuer aux recensements du potentiel alimentaire communal&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.5 : Améliorer les conditions de mobilité douce au quotidien&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;4.5.1 :&lt;/strong&gt; Soutien aux aménagements au sein des communes&lt;br /&gt;&lt;strong&gt;4.5.2 :&lt;/strong&gt; Actions, animations et services en faveur de la mobilité douce au quotidien &lt;br /&gt;&lt;strong&gt;4.5.3 : &lt;/strong&gt;Accompagnement aux démarches de démobilité&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Chantiers participatifs de rénovation du bâti, actions de communication, actions de sensibilisation d&amp;#039;entreprises du bâtiment, action envers les publics défavorisés en ruralité, opération de rénovation du bâti ancien en centre bourg, expérimentations d&amp;#039;adaptations des PLU des centres anciens à l&amp;#039;adaptation climatique, etc. ;&lt;/li&gt;&lt;li&gt;Animation de réseaux professionnels dédiés à des publics spécifiques, action de formation et de sensibilisations, actions de lutte contre les violences sexuelles en milieu rural, action de sensibilisation sur les minorités en milieu rural, action de formation des agents, etc. ;&lt;/li&gt;&lt;li&gt;Aménagements pour jeunes publics, maison des jeunes, &amp;#34;Campus ruraux de projets&amp;#34;, projets d&amp;#039;aménagements et animations co-construits avec les jeunes, etc. ;&lt;/li&gt;&lt;li&gt;Formation de cuisines saine, action de sensibilisation à la précarité alimentaire, expérimentation de sécurité sociale alimentaire, achat d&amp;#039;un support de communication pour une association d&amp;#039;éducation à l&amp;#039;alimentation saine et durable, formation de production potagère à destination des citoyens, projet de jardins d&amp;#039;insertion, projets de jardins familiaux, développement d&amp;#039;une application pour le partage des denrées alimentaires, achat de matériels (irrigation, petits outils) à destination de jardins collectifs, réalisation d&amp;#039;un atlas de la biodiversité comestible, diagnostic des terres au potentiel maraicher, etc .&lt;/li&gt;&lt;li&gt;Aménagements cyclables, action innovante favorisant les déplacements doux pour l&amp;#039;école, schémas directeurs cyclables, plans globaux de déplacement et toutes autres études de mobilités portées par les communes et EPCI, animation favorisant la démobilité, etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espaces verts
+Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Alimentation
+Formation professionnelle
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Biodiversité
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P7" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q7" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;em&gt;&lt;u&gt;Les types d&amp;#039;opérations retenues&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Objectifs opérationnels : TOUS&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;li&gt;Actions et outils de promotion et communication ;&lt;/li&gt;&lt;li&gt;Création, développement, maintien et mutualisation de services, d&amp;#039;activité, d&amp;#039;outils et de produits ;&lt;/li&gt;&lt;li&gt;Création, reprise, développement et implantation d&amp;#039;entreprises et de filières ;&lt;/li&gt;&lt;li&gt;Formation, animation, accompagnement, expertise et assistance ;&lt;/li&gt;&lt;li&gt;Organisation et animation liées à l&amp;#039;évènementiel ;&lt;/li&gt;&lt;li&gt;Réalisation d&amp;#039;étude ;&lt;/li&gt;&lt;li&gt;Réalisation, développement, modernisation ou mise en place d&amp;#039;aménagements, de travaux, de constructions et d&amp;#039;équipements (dont achat)&lt;/li&gt;&lt;li&gt;Voyages d&amp;#039;étude.&lt;/li&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Les bénéficiaires&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Acteurs locaux porteurs d&amp;#039;un projet s&amp;#039;inscrivant dans la stratégie LEADER/DLAL quelle que soit leur forme juridique à l&amp;#039;exception des bénéficiaires exclus dans la liste ci-dessous:&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Particuliers;&lt;/li&gt;&lt;li&gt;Conseils départementaux, conseil régional et leurs établissements (ADT, CRT, Ad&amp;#039;Occ ...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les dépenses éligibles&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Outre les dépenses prévues dans le décret 2023-5 fixant les règles relatives aux conditions d&amp;#039;éligibilité temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du FEADER, toute dépense matérielle ou immatérielle s&amp;#039;inscrivant dans la stratégie LEADER/DLAL est éligible à l&amp;#039;&lt;u&gt;exception des dépenses exclues indiquées dans la liste ci-dessous:&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Contributions en nature dont bénévolat ;&lt;/li&gt;&lt;li&gt;Auto-construction ;&lt;/li&gt;&lt;li&gt;Dépenses de fonctionnement de la structure sur la base de frais réel ;&lt;/li&gt;&lt;li&gt;Amortissement des biens neuf ;&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi et présentées séparément de l&amp;#039;opération d&amp;#039;investissement ; &lt;/li&gt;&lt;li&gt;Réseaux secs et humides ;&lt;/li&gt;&lt;li&gt;Travaux de voirie et d&amp;#039;espaces imperméabilisants des sols sauf si l&amp;#039;impossibilité technique est démontrée par une attestation d&amp;#039;un organisme qualifié;&lt;/li&gt;&lt;li&gt;Achats et productions destinés à la revente.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les montants et taux d&amp;#039;aide applicables&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Taux maximal d&amp;#039;aides publiques : 80% sous réserve du régime d&amp;#039;aide d&amp;#039;Etat applicable et sous réserve du respect de la législation nationale et européenne&lt;/p&gt;&lt;p&gt;Taux de cofinancement du FEADER : 80% de la dépense publique cofinancée.&lt;/p&gt;&lt;p&gt;Taux d&amp;#039;intervention FEADER minimum : Le FEADER doit représenter à minima 15% de l&amp;#039;assiette éligible retenue&lt;/p&gt;&lt;p&gt;Plancher de l&amp;#039;aide FEADER (applicable à l&amp;#039;instruction de la demande d&amp;#039;aide) :&lt;br /&gt;- Collectivités et leurs groupements, autres établissements publics, OQDP : 10 000€&lt;br /&gt;- Personnes physiques, entreprises, associations, fondations : 4 000€&lt;/p&gt;&lt;p&gt;Plafond de l&amp;#039;aide FEADER : 100 000€&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Co-financements mobilisables&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Etat, Région, Départements, EPCI, Syndicats intercommunaux, Communautés de communes, Communes, Organisme public.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Eléments concernant la sélection des opérations&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;L&amp;#039;examen et la sélection des projets relevant de cette fiche-action feront l&amp;#039;objet de critères définis par le comité de programmation et formalisés au travers d&amp;#039;une grille de sélection.&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Pérennité de l&amp;#039;opération&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Les investissements aidés doivent être maintenus pour une durée de 3 ans à compter de la date de dépôt de la dernière demande de paiement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.parc-naturel-narbonnaise.fr/en-action/economie/gal-via-domitia/</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;galviadomitia&amp;#64;pnrnm.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>j.cotxet@pnrnm.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-pour-un-territoire-inclusif-et-developper-la-qualite-de-vie-sur-le-territoire/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>165396</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Aider en ingénierie pour la publication de données de tranport en open-data</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de l'Aménagement du Territoire et de la Décentralisation</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’équipe de transport.data.gouv.fr propose un accompagnement personnalisé aux collectivités et acteurs de la mobilité pour les aider à publier et à valoriser leurs données de transport.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;
+Cet accompagnement vise, notamment, à :&lt;/p&gt;&lt;ul&gt;
+&lt;li&gt;
+&lt;p&gt;faciliter la mise en conformité avec les obligations d’ouverture des données de mobilité (loi LOM, règlement européen),&lt;/p&gt;
+&lt;/li&gt;
+&lt;li&gt;
+&lt;p&gt;apporter une expertise technique et réglementaire (formats de données, bonnes pratiques de publication),&lt;/p&gt;
+&lt;/li&gt;
+&lt;li&gt;
+&lt;p&gt;outiller les équipes dans la structuration, la mise à jour et la diffusion de leurs données,&lt;/p&gt;
+&lt;/li&gt;
+&lt;li&gt;
+&lt;p&gt;favoriser la réutilisation des données par les usagers, les développeurs d’applications et les partenaires de la mobilité.&lt;/p&gt;
+&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;L’objectif est de renforcer la qualité, la visibilité et l’impact des données de transport produites par les territoires, pour améliorer l’information voyageur.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Accompagnement la création et la publication des données (ZFE, covoiturage, bornes de recharges, aménagement cyclables...) selon les schémas nationaux (standards).&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Espace producteur et réutilisateurs de données pour mieux suivre et gérer la disponibilité et la qualité des données.&lt;/p&gt;&lt;p&gt;&lt;span&gt;Outils d&amp;#039;analyse de la conformité et qualité des données.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://transport.data.gouv.fr</t>
+        </is>
+      </c>
+      <c r="W8" s="1" t="inlineStr">
+        <is>
+          <t>https://doc.transport.data.gouv.fr</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Point de contact : contact&amp;#64;transport.data.gouv.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>aurelien.cadiou@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-en-ingenierie-pour-la-publication-de-donnees-de-tranport-en-open-data/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Installation de bornes électriques</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>transport.data.gouv.fr</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>20/08/2025</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>165514</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>EU Coopérer à une échelle interterritoriale et/ou transnationale</t>
+        </is>
+      </c>
+      <c r="C9" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I9" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;&lt;strong&gt;Priorité stratégique :&lt;/strong&gt;&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    Renforcer la coopération entre le GAL de l’Anjou
+Bleu et les autres territoires en France et en Europe.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Mener des projets de coopération en France
+(coopération interterritoriale dans une ou plusieurs régions) ;&lt;/p&gt;&lt;p&gt;-    Mener des projets entre territoires d’autres
+Etats membres ou non de l’Union européenne (coopération transnationale).&lt;/p&gt;&lt;p&gt;&lt;u&gt;Effets attendus :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     La création de liens avec les territoires de
+coopération et de partenariats ;&lt;/p&gt;&lt;p&gt;-     La fédération des acteurs publics et privés du
+territoire autour de projets menés en coopérations avec d’autres
+territoires ;&lt;/p&gt;&lt;p&gt;-    Des territoires plus ouverts et avec un plus
+grand rayonnement ;&lt;/p&gt;&lt;p&gt;-    Des actions communes avec d’autres
+territoires ;&lt;/p&gt;&lt;p&gt;-    Des échanges d’expériences plus nombreux&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Soutien préparatoire : aide à la
+préparation et à la définition du projet ;&lt;/p&gt;&lt;p&gt;-     Mise en place d’un réseau d’échanges et de
+partenariat aussi bien entre les bénéficiaires, qu’entre les GAL en lien avec
+la stratégie du territoire ;&lt;/p&gt;&lt;p&gt;-     Mise en œuvre d’actions communes en lien avec la
+stratégie du GAL ;&lt;/p&gt;&lt;p&gt;-     Animation et gestion des projets de
+coopération ;&lt;/p&gt;&lt;p&gt;-     Communication et évaluation des projets de
+coopération.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P9" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q9" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;    &lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;·         &lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    -  Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/p&gt;&lt;p&gt;     &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les investissements concernant du matériel d’occasion ;&lt;/li&gt;&lt;li&gt; Les coûts d’amortissement ;&lt;/li&gt;&lt;li&gt; Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’œuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;/li&gt;&lt;li&gt;  Les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;/li&gt;&lt;li&gt;  Les frais de change ;&lt;/li&gt;&lt;li&gt;  Les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;       &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;-   -  Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais     directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration...) &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;   -  La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -    Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -   Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/p&gt;&lt;p&gt;   &lt;/p&gt;&lt;p&gt;     -   Les dépenses de salaires des apprentis, personnel en contrat aidé et gratifications des stagiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE L'ANJOU BLEU</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://anjoubleu.com/wp-content/uploads/2024/12/Brochure-LEADER-A4.pdf</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL de l&amp;#039;Anjou bleu&lt;/p&gt;&lt;p&gt;2 rue Gillier&lt;/p&gt;&lt;p&gt;49500 SEGRE EN ANJOU BLEU&lt;/p&gt;&lt;p&gt;leader&amp;#64;anjoubleu.com&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>leader@anjoubleu.com</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eu-cooperer-a-une-echelle-interterritoriale-et-ou-transnationale/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>GAL Anjou bleu</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>165693</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une animation Fresque du Climat</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I10" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Animation d’une Fresque du Climat pour les élus, le personnel, les habitants et les associations de Gironde.&lt;/p&gt;&lt;p&gt;Vous pouvez bénéficier d&amp;#039;un accompagnement par un agent du SDEEG formé à l&amp;#039;animation de la Fresque du Climat 2e génération. Cet atelier se fait sur une demi journée, dans vos locaux ou ceux du SDEEG (Bordeaux Lac). Le SDEEG vient avec le matériel pour assurer cet atelier.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Citoyenneté
+Education et renforcement des compétences
+Formation professionnelle
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Bâtiments et construction
+Paysage
+Animation et mise en réseau
+Mobilité partagée
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;li&gt;Signature de la convention de prestation de service pour la Transition Energétique&lt;/li&gt;&lt;li&gt;Signature du devis de prestation&lt;/li&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Cette aide est disponible sous réserve des fonds alloués.&lt;/p&gt;&lt;p&gt;Pour connaître les communes éligibles à cette aide, vous pouvez vous référer au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdeeg33.fr/</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Syndicat Départemental d&amp;#039;Energie et d&amp;#039;environnement de Gironde (SDEEG33)&lt;/p&gt;&lt;p&gt;Service Transition Énergétique&lt;/p&gt;&lt;p&gt;service.energies&amp;#64;sdeeg33.fr&lt;/p&gt;&lt;p&gt;05 56 16 13 21&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>lea.pambrun@sdeeg33.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/animation-fresque-du-climat/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2026</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>165289</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets liés au développement rural</t>
+        </is>
+      </c>
+      <c r="C11" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>LEADER</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Grand Beauvaisis (PETR)</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I11" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;LEADER (Liaison Entre Actions de Développement de l&amp;#039;Economie Rurale) est un programme européen issu de la Politique Agricole Commune (PAC) ayant pour objectif le développement des zones rurales. Il s&amp;#039;inscrit dans le Fond Européen Agricole pour le Développement Rural (FEADER).&lt;/p&gt;&lt;p&gt;Le Pôle Territorial du Grand Beauvaisis (PETR) porte un nouveau programme LEADER pour la période 2023 - 2027. Ce nouveau programme repose sur une Stratégie Locale de Développement (SDL) intitulée &amp;#34; LEADER, le sens du collectif pour agir plus durablement et efficacement dans le Grand Beauvaisis&amp;#34;. Cette SLD a été construite à partie des priorités retenues en réponse aux enjeux et besoins du territoire.&lt;/p&gt;&lt;p&gt;Les objectifs stratégiques
+sont les suivants :&lt;/p&gt;&lt;p&gt; 1 : Améliorer
+l’organisation des mobilités alternatives à l’usage individuel de la voiture,&lt;/p&gt;&lt;p&gt; 2 : Agir pour consommer
+et produire plus durablement dans le Grand Beauvaisis,&lt;/p&gt;&lt;p&gt; 3 : Accroître
+l&amp;#039;attractivité touristique du Grand Beauvaisis pour ses habitants et ses
+visiteurs.&lt;/p&gt;&lt;p&gt;La stratégie locale de développement 2023 - 2027 du GAL du Grand Beauvaisis se décline en 4 fiches actions thématiques et comprennent les priorités retenues en réponse aux enjeux et besoins du territoire:&lt;/p&gt;&lt;p align="center"&gt;1: Préparation et mise en œuvre des
+activités de coopération du GAL,&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p align="center"&gt;2: Engager le territoire en faveur des
+solutions de mobilité alternatives,&lt;/p&gt;&lt;p align="center"&gt;3: Favoriser la coordination des acteurs propice
+au développement de filières locales ,&lt;/p&gt;&lt;p align="center"&gt;4: Créer les conditions d’émergence d’une
+destination touristique en Grand Beauvaisis.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Types de projets:&lt;/p&gt;&lt;p&gt;* projet de coopération&lt;/p&gt;&lt;p&gt;* projets visant à développer une offre de service
+permettant le déploiement des mobilités douces&lt;/p&gt;&lt;p&gt;* projets
+visant à développer l’intermodalité, le covoiturage, l’autopartage&lt;/p&gt;&lt;p&gt;* projets de petits
+aménagements et équipements en faveur de la mobilité douce&lt;/p&gt;&lt;p&gt;* projets d&amp;#039;aménagements et équipements contribuant à la
+sensibilisation des habitants du territoire et des entreprises aux transitions &lt;/p&gt;&lt;p&gt;* projets d&amp;#039;aménagements et équipements pour l’amélioration et le développement de
+filières locales &lt;/p&gt;&lt;p&gt;* projets visant à développer une offre de service participant à la structuration et/ou à
+l’émergence de filières locales&lt;/p&gt;&lt;p&gt;* projets visant à développer une offre de
+service favorisant la sensibilisation des habitants du territoire et des entreprises aux transitions&lt;/p&gt;&lt;p&gt;* projets
+visant à développer une offre de service adaptée aux attentes de clientèles cibles dans une logique d’attractivité globale&lt;/p&gt;&lt;p&gt;* projets de création d’offres touristiques
+nouvelles identifiées par la mise en œuvre de la stratégie touristique &lt;/p&gt;&lt;p&gt;* projets de petits
+aménagements et équipements participant à la
+valorisation des sites touristiques &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Tourisme
+Commerces et services
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Attractivité économique
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P11" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="Q11" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères d’éligibilité de votre projet pour candidater au LEADER :&lt;/p&gt;&lt;p&gt;*Votre projet se réalise sur le périmètre des cinq intercommunalités membres du PETR du Grand Beauvaisis: Communauté d’agglomération du Beauvaisis,  Communauté de communes de l’Oise Picarde, Communauté de communes du Pays de Bray, Communauté de communes de la Picardie Verte et Communauté de Communes du Clermontois,&lt;/p&gt;&lt;p&gt;*Vous représentez une association, une entreprise, une collectivité territoriale ou tout autre structure d’ordre privé ou public,&lt;/p&gt;&lt;p&gt;*Votre projet s’inscrit au travers des axes thématiques prioritaires 2023 - 2027 définis par le GAL,&lt;/p&gt;&lt;p&gt;*Vous n&amp;#039;avez pas encore engagé de dépenses sur votre projet (attention, les dépenses engagées avant le dépôt d&amp;#039;une demande d&amp;#039;aide ne pourront pas être prises en compte pour le LEADER).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Grand Beauvaisis</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://grandbeauvaisis.fr/nos-actions-et-reflexions/leader/</t>
+        </is>
+      </c>
+      <c r="W11" s="1" t="inlineStr">
+        <is>
+          <t>https://euro-pac.hautsdefrance.fr/sub/tiers/authentification</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Magalie MAUDUIT, Animatrice Leader au PETR du Grand Beauvaisis&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;03.44.15.68.86&lt;/p&gt;
+&lt;p&gt;&amp;#64; &lt;a href="mailto:m.mauduit&amp;#64;beauvaisis.fr"&gt;m.mauduit&amp;#64;beauvaisis.fr&lt;/a&gt; OU &amp;#64; &lt;a href="mailto:leader&amp;#64;grandbeauvaisis.fr"&gt;leader&amp;#64;grandbeauvaisis.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Vanessa MONSTERLET, Gestionnaire Finances Générales - Gestionnaire Leader au PETR du Grand Beauvaisis&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;03.44.15.68.69&lt;/p&gt;&lt;p&gt;&amp;#64; &lt;a href="mailto:v.monsterlet&amp;#64;beauvaisis.fr"&gt;v.monsterlet&amp;#64;beauvaisis.fr&lt;/a&gt; OU &amp;#64; &lt;a href="mailto:leader&amp;#64;grandbeauvaisis.fr"&gt;leader&amp;#64;grandbeauvaisis.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>m.mauduit@beauvaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-projets-lies-au-developpement-rural/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>PETR DU GRAND BEAUVAISIS</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2025</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>164949</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Développer des services à la population et contribuer à un territoire inclusif en milieu rural</t>
+        </is>
+      </c>
+      <c r="C12" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>AAP n°1.2</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>GAL Castelroussin-Valençay</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I12" s="1" t="inlineStr">
+        <is>
+          <t> Min : 60</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La stratégie du GAL spécifique à cet appel à projets - &lt;strong&gt;« Développer des services à la population et contribuer à un territoire inclusif en milieu rural »&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;La stratégie de la fiche action n°1 du programme LEADER du GAL Castelroussin-Valençay vise à :&lt;/em&gt;&lt;/p&gt;&lt;p&gt;• Soutenir la création ou le maintien de services de proximité essentiels.&lt;/p&gt;&lt;p&gt;• Promouvoir les mobilités et faciliter les déplacements durables.&lt;/p&gt;&lt;p&gt;• Participer au développement d’un territoire inclusif en matière de santé.&lt;/p&gt;&lt;p&gt;• Faciliter l’accès à la culture et les loisirs pour tous les habitants du territoire.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Opérations éligibles&lt;/p&gt;&lt;p&gt;Lors de l’élaboration du dossier de candidature LEADER, la liste d’opérations suivantes avaient été retenues :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Axe de soutien à la création ou au maintien de services de proximité essentiels:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Actions dans le domaine de la petite enfance et de l’enfance.&lt;/p&gt;&lt;p&gt;• Actions de création et de soutien de lieux multi-commerces et multi-services.&lt;/p&gt;&lt;p&gt;• Actions de développement d’une offre mobile pour les territoires les plus éloignés.&lt;/p&gt;&lt;p&gt;• Actions permettant l’accès aux services de proximité.&lt;/p&gt;&lt;p&gt;• Actions culturelles et ou sportives.&lt;/p&gt;&lt;p&gt;• Soutien à l’innovation en termes de lieux partagés et de nouveaux services d’accueil (locaux partagés,autogestion...).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Promouvoir les mobilités et faciliter les déplacements durables :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Initiatives innovantes pour améliorer la mobilité de la population, notamment des jeunes et des personnes âgées (ex : minibus électrique dédié aux transports des personnes âgées vers les zones de commerces, covoiturage pour les jeunes, auto partage, pédibus, cheminement utilitaire, création de pistes cyclables...).&lt;/p&gt;&lt;p&gt;• Actions de communication sur les outils/projets existants ou à venir (transport à la demande par exemple...).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Participer au développement d’un territoire inclusif en matière sociale et de santé :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Actions d’information et de sensibilisation permettant l’intégration et la mobilisation des habitants et de tous les acteurs aux problématiques d’un territoire inclusif.&lt;/p&gt;&lt;p&gt;• Initiatives innovantes de prévention santé notamment en lien avec les Contrats locaux de santé du Pays (exemple &amp;#61; théâtre éducatif et inclusif, programme de démocratie participative en santé, etc.).&lt;/p&gt;&lt;p&gt;• Actions innovantes et expérimentales visant à renforcer l’offre du territoire du GAL en matière sanitaire et sociale (exemple : Bus médical, maisons de santé, lieux intergénérationnels, actions liées au développement de la silver économie, ateliers de cuisine pour une alimentation de qualité pour des publics diversifiés (bénéficiaires de l’aide alimentaire, publics scolaires), etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Faciliter l’accès à la culture et les loisirs pour tous les habitants du territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Actions innovantes de valorisation et évènementiels culturels et/ou sportifs sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;• Soutien à des actions de communication des évènementiels culturels et/ou sportifs. Ex : soutien à des animations itinérantes (lecture, animations de loisirs ou culturelles, spectacles dans les villages, donner de la lisibilité par une publication adaptée...).&lt;/p&gt;&lt;p&gt;• Soutien à la mise en place d’actions pour tous (politique tarifaire, politique culturelle intergénérationnelle...).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Accès aux services
+Santé
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P12" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2025</t>
+        </is>
+      </c>
+      <c r="Q12" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt; &lt;strong&gt;Bénéficiaires éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Associations loi 1901, agréées, étrangères.&lt;/p&gt;&lt;p&gt;• Collectivités territoriales (communes, EPCI,...).&lt;/p&gt;&lt;p&gt;• Établissements publics, dont les chambres consulaires.&lt;/p&gt;&lt;p&gt;• Micro entreprises, TPE, PME, groupements d’entreprises (qui restent des PME).&lt;/p&gt;&lt;p&gt;• Syndicats professionnels ou interprofessionnels (salariés et patronaux) .&lt;/p&gt;&lt;p&gt;• Offices de tourisme.&lt;/p&gt;&lt;p&gt;• Sociétés agricoles, exploitants agricoles et groupements d’agriculteurs (études uniquement).&lt;/p&gt;&lt;p&gt;• Organismes de formation avec numéro d’agrément.&lt;/p&gt;&lt;p&gt;• Organismes d’enseignement.&lt;/p&gt;&lt;p&gt;• Fondations.&lt;/p&gt;&lt;p&gt;• Établissements privés à but non lucratif.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Autres conditions d’éligibilité&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;SEUIL ET PLAFOND D’ÉLIGIBILITÉ&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d’aide publique. Au moment du paiement, le montant d’aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;/p&gt;&lt;p&gt;• Plafond maximum de dépenses publiques pour les projets d’investissement matériel : 125 000 €&lt;/p&gt;&lt;p&gt;• Plafond maximum d’attribution d’une aide Leader sur le territoire du GAL Castelroussin-Valençay : 80 000 €&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Attention :&lt;/strong&gt; les dépenses éligibles sont déterminées lors de l’instruction.&lt;/p&gt;&lt;p&gt;Le seuil est donc vérifié à cette étape et non lors du dépôt de dossier.&lt;/p&gt;&lt;p&gt;Le seuil est vérifié à nouveau lors de la demande de paiement.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;ÉLIGIBILITÉ TEMPORELLE :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense. Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture...).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;ÉLIGIBILITÉ GÉOGRAPHIQUE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, l&amp;#039;investissement doit être réalisé sur le périmètre du GAL Castelroussin-Valençay (hors projet de coopération); À noter : possibilité de mise en place d&amp;#039;actions hors périmètre du GAL à condition que les bénéfices resurgissent sur le territoire de celui-ci.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;DÉPENSES ÉLIGIBLES SUR FACTURE : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;•    Prestations d&amp;#039;études, de diagnostics, d&amp;#039;inventaires ;
+ &lt;br /&gt;
+ •    Prestation de services et frais d&amp;#039;honoraires en accompagnement 
+comptable, juridique, et technique nécessaire à la réalisation de 
+l&amp;#039;opération (dans la limite de 10 % des autres dépenses) ;
+ &lt;br /&gt;
+ •    Frais d&amp;#039;inscription, d&amp;#039;organisation et de participation à des événements ou des formations en lien direct avec le projet ;
+ &lt;br /&gt;
+ •    Frais de conception et d&amp;#039;aménagement de stands ;
+ &lt;br /&gt;
+ •    Frais de communication (encart publicitaire, frais d&amp;#039;impression, 
+affranchissement pour envoi en nombre, conception de supports de 
+communication), de promotion, d&amp;#039;information (guide, film, site 
+internet...) ;
+ &lt;br /&gt;
+ •    Acquisition de matériel/outillage industriel, mobilier, 
+fournitures (hors acquisition d&amp;#039;occasion et hors investissement 
+agricole) ;
+ &lt;br /&gt;
+ •    Investissement immatériel (logiciels et brevets) ;
+ &lt;br /&gt;
+ •    Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l&amp;#039;opération ;
+ &lt;br /&gt;
+ •    Achat de biens immeubles (dans la limite des règles d&amp;#039;éligibilité définies au niveau régional) ;
+ &lt;br /&gt;
+ •    Location de biens meubles ou immeubles ;
+ &lt;br /&gt;
+ •    Véhicule en lien direct avec le projet (maximum 1 par opération) 
+et vélos neufs affectés exclusivement à l&amp;#039;usage prévu dans la convention
+ et dans le périmètre éligible au programme LEADER.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ DÉPENSES ÉLIGIBLES DE PERSONNEL
+ :&lt;/p&gt;&lt;p&gt;
+ •    Frais de personnels nécessaires à la réalisation de l&amp;#039;opération et
+ comportant un lien démontré avec celle-ci (salaires, charges liées et 
+traitements accessoires, un justificatif de temps de travail sera 
+demandé) ;
+ &lt;br /&gt;
+ •    Coûts indirects selon un taux forfaitaire de 15 % des frais de 
+personnels directs éligibles (option de coûts simplifiés (OCS) 
+conformément à l&amp;#039;article 83 du règlement (UE) 2021/2115 relatif aux 
+plans stratégiques nationaux et à l&amp;#039;article 54-b du règlement (UE) 
+2021/1060 relatif aux fonds européens de soutien et d&amp;#039;investissement ;
+ &lt;br /&gt;
+ •    Notes de frais des personnels ou bénévoles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>GAL Castelroussin-Valençay</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.payscastelroussin.fr/actions/leader.html</t>
+        </is>
+      </c>
+      <c r="W12" s="1" t="inlineStr">
+        <is>
+          <t>https://nosaidesenligneregion.centre-valdeloire.fr/</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Marlène HODEE&lt;br /&gt;Animatrice LEADER&lt;br /&gt;Tél : 02.54.00.35.33&lt;br /&gt;Courriel : leader&amp;#64;paysvalençayenberry.com&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>leader@payscastelroussin.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-des-services-a-la-population-et-contribuer-a-un-territoire-inclusif-en-milieu-rural/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>GAL Castelroussin</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>16/05/2025</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>164288</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner dans la transition environnementale et énergétique</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le territoire dans la transition environnementale et énergétique</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>PETR Grand Quercy</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I13" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;4.1  
+Soutenir des pratiques agricoles durables&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;4.1.1  Accompagner les productions et les filières locales
+&lt;/p&gt;&lt;p&gt;4.1.2  Accompagner l’installation dans le cadre d’une
+démarche collective&lt;/p&gt;&lt;p&gt;4.1.3  Promouvoir une alimentation saine et durable&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.2  
+Préserver la biodiversité &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;4.2.1  Valoriser les haies&lt;/p&gt;&lt;p&gt;4.2.2  Restaurer les milieux naturels et renaturer
+certains espaces artificialisés &lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.3  
+Encourager les projets contribuant à une
+plus grande sobri&lt;/strong&gt;été&lt;/p&gt;&lt;p&gt;4.3.1 Aider les actions expérimentales et/ou innovantes
+visant à réduire les consommations en énergies, en eau et en matières&lt;/p&gt;&lt;p&gt;4.3.2  Favoriser le recyclage et le réemploi&lt;/p&gt;&lt;p&gt;4.3.3  Accompagner l’offre de mobilité douce&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.4  
+Développer les énergies renouvelables&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.5  
+Informer, sensibiliser, éduquer à
+l’environnement et au développement durable et impliquer les citoyens&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;-   Regroupements
+fonciers, sensibilisation propriétaires fonciers, espaces tests agricoles, cuisine pédagogique, rencontres de
+producteurs, etc. ;&lt;/p&gt;&lt;p&gt;-   Réimplantation
+de haies, renaturation,
+inventaire milieux dégradés, etc. ; &lt;/p&gt;&lt;p&gt;-  Plans
+de sobriété, réutilisation des eaux usées, actions de partage
+d’infrastructures, d’équipements, de services, de matières, création de liaisons avec les voies
+vertes, liaisons piétonnes, pédibus, etc. ;&lt;/p&gt;&lt;p&gt;-  Cartographie
+multicritères, cadastre solaire, accompagnement des collectivités, projets photovoltaïques citoyens, etc. ;&lt;/p&gt;&lt;p&gt;-   Journées grand public,
+création lieu d’exposition, exposition itinérante, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Biodiversité
+Mobilité partagée
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q13" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>GAL Grand Quercy</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandquercy.fr/leader</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Cécile PLEIMPON&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Coordination du programme et animation sur les territoires
+des Communautés de communes de Cazals-Salviac, Quercy Bouriane, Quercy Blanc,
+Vallée du Lot et du Vignoble et Grand Cahors (hors communes du PNR)&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:cpleimpon&amp;#64;grandquercy.fr"&gt;cpleimpon&amp;#64;grandquercy.fr&lt;/a&gt;
+- 07 86 54 57 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Jean-François HESSEL&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Animation sur les territoires des Communautés de communes
+Causse de Labastide-Murat, Pays de Lalbenque-Limogne, Grand Cahors (communes du
+PNR des Causses du Quercy)&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:jfhessel&amp;#64;parc-causses-du-quercy.org"&gt;jfhessel&amp;#64;parc-causses-du-quercy.org&lt;/a&gt;
+- 05 65 24 20 50&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Anne-Catherine JACOBS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Gestion administrative et financière&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:acjacobs&amp;#64;grandquercy.fr"&gt;acjacobs&amp;#64;grandquercy.fr&lt;/a&gt;
+- 05 65 30 64 29 - 06 78 11 33 97&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>cpleimpon@grandquercy.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-dans-la-transition-environnementale-et-energetique/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>PETR Grand Quercy</t>
+        </is>
+      </c>
+      <c r="AD13" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>163871</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : la mobilité douce</t>
+        </is>
+      </c>
+      <c r="C14" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+ÉcoQuartier
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Territoires engagés pour la nature</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Bretonne de la Biodiversité (ARBE)
+Office Français de la Biodiversité (OFB)
+Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
+faire émerger, reconnaître et accompagner des territoires engagés dans 
+une démarche de progrès en faveur de la biodiversité.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;
+ « TEN » reconnait l&amp;#039;importance de 
+l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
+et souhaite apporter un soutien et une visibilité aux territoires 
+désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
+Face au changement climatique, valoriser et conserver la biodiversité 
+permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
+d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;
+  Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
+partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
+ d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
+permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
+ et des thématiques en émergence (trame noire, solutions fondées sur la 
+nature...).
+ &lt;/li&gt;&lt;li&gt;
+  Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
+ &lt;/li&gt;&lt;li&gt;
+  Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
+d&amp;#039;événements phares, articles sur internet, journées partage 
+d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
+territoire.
+ &lt;/li&gt;&lt;li&gt;
+  La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
+critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
+ certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
+collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
+ dans les modalités de leurs aides).
+  &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nouvelle piste cyclable, promenades et autres sentiers sont des incontournables pour le développement des mobilités douces. &lt;/p&gt;&lt;p&gt;Quelques précautions tout de même à ne pas entraver les continuités écologiques ( les trames verte, bleue, noire, brune...sont inscrites dans les orientations
+d’aménagement du territoire). Elles sont des réseaux à préserver
+et restaurer pour que les espèces animales et végétales puissent circuler,
+s’alimenter, se reproduire et se reposer, assurant ainsi leur cycle de vie.&lt;/p&gt;&lt;p&gt;La protection des &lt;a href="https://www.trameverteetbleue.fr/qui-sommes-nous/centre-ressources-trame-verte-bleue" target="_blank"&gt;&lt;strong&gt;trames écologiques&lt;/strong&gt;&lt;/a&gt; est l&amp;#039;un des enjeux indispensables à une transition écologique
+réussie. Dans le déploiement de modes de transport alternatifs, les &lt;strong&gt;pistes cyclables&lt;/strong&gt; méritent toute l&amp;#039;attention d&amp;#039;un écologue. Éviter la rupture de
+continuités écologiques par des aménagements qui assurent le passage de la
+faune sauvage, limiter la &lt;strong&gt;pollution
+lumineuse&lt;/strong&gt; en positionnant uniquement des
+points lumineux à des endroits stratégiques de croisement de voirie, penser et
+gérer un &lt;strong&gt;aménagement végétal adapté&lt;/strong&gt; aux contraintes de sécurité routière (bonne visibilité).. vaste
+sujet pour lequel vous pouvez être accompagnés !&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
+à prendre connaissance des initiatives déployées par des collectivités de votre
+région ! Le programme pourra en effet vous orienter vers les
+partenaires potentiels, qui sauront partager leurs compétences dans la
+restauration ou la préservation de trames écologiques. En outre, le Réseau
+Haies, la FNCCR, ou encore des marques comme Végétal Local ou le label Villes
+et Villages étoilés proposent un accompagnement dans la mise en place de
+trames. La reconnaissance TEN peut également vous aider dans la recherche de
+financement en ce sens :  des
+financements multi-structures, en région, des fonds de préventions des risques
+naturels, via l’agence de l’eau, ou encore des financements européens à travers
+le programme Life&amp;#43; notamment. Le programme fournit également des ressources essentielles,
+notamment à travers le centre de ressources trame verte et bleu, et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques. Que ce soit pour le bon choix des végétaux à planter aux abords des voies cyclables et piétonnes, leur bon emplacement et une gestion adaptée et frugale, afin d&amp;#039;allier sécurité des usagers, fonctionnalités écologiques et aménagement paysager attractif, de nombreux retours d&amp;#039;expériences sont désormais accessibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Revitalisation
+Biodiversité
+Paysage
+Modes actifs : vélo, marche et aménagements associés
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1.
+S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
+additionnelles*, avec un impact positif et respectant les politiques publiques
+locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
+compétences, de façon transversale, en vue de la protection, préservation et de
+la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
+existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
+l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
+techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
+conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
+serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour
+la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
+les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du
+réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.trameverteetbleue.fr/</t>
+        </is>
+      </c>
+      <c r="W14" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e)
+animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion des inondations
+Rénovation de l’éclairage public
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>164111</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets de préservation de l'environnement et de transition écologique</t>
+        </is>
+      </c>
+      <c r="C15" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>LEADER, Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I15" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J15" s="1" t="inlineStr">
+        <is>
+          <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l&amp;#039;adaptation du territoire et des modes de vie face aux changements climatique, d&amp;#039;atténuer ses conséquences, et de favoriser la transition écologique du territoire.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Favoriser la sobriété énergétique&lt;/p&gt;&lt;p&gt;- Sensibiliser et encourager les pratiques vertueuses pour l&amp;#039;environnement&lt;/p&gt;&lt;p&gt;- Limiter la production de déchets et en garantir une gestion raisonnable&lt;/p&gt;&lt;p&gt;- Préserver la biodiversité, les paysages et le cadre de vie&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le projet correspond aux critères de la stratégie du territoire, d&lt;strong&gt;’être accompagné par l’équipe technique sur le montage de leur projet &lt;/strong&gt;(plan de financement, recherche de partenariats, etc.), et de &lt;strong&gt;déposer une demande d’aide financière&lt;/strong&gt; auprès de l’Union Européenne.&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique (LEADER &amp;#43; autre cofinancement public) est de&lt;strong&gt; 80%,&lt;/strong&gt; et le minimum d’autofinancement (fonds propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Energie citoyenne, projet de micro-méthanisation, rénovation exemplaire de bâtiment public, etc. ;&lt;/p&gt;&lt;p&gt;‐ Défi zéro déchet, exposition-démonstration de bonnes pratiques sur les économies d’eau, etc. ;&lt;/p&gt;&lt;p&gt;‐ Compost collectif, ressourcerie, friperie, atelier de réparation et réemploi, etc. ;&lt;/p&gt;&lt;p&gt;‐ Plantation de micro-forêts, de haies, murs et toits végétaux, moutons pour entretenir des terrains, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Economie locale et circuits courts
+Consommation et production
+Risques naturels
+Qualité de l'air
+Biodiversité
+Réhabilitation
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet se situe sur le territoire du GAL Garrigues et Costières de Nîmes et répond à sa stratégie locale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle :&lt;/strong&gt; aucune dépense ne doit être engagée avant le dépôt officiel de la demande de financement sur la plateforme numérique (signature de devis, versement d’un acompte, notification de marché, etc.).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité des dépenses : &lt;/strong&gt;actions et outils de promotion et communication, formation, animation, prestation de service, équipement et aménagement, frais de personnel, frais de déplacement, etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis obligatoires : &lt;/strong&gt;le projet est &lt;strong&gt;nouveau et/ou exemplaire &lt;/strong&gt;pour le territoire ET le &lt;strong&gt;projet intègre des actions en faveur de l’environnement&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Co-financement public :&lt;/strong&gt; tout projet sollicitant du LEADER doit obligatoirement appeler en contrepartie un cofinancement auprès d’une structure publique (Etat, Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/leader/</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;PETR Garrigues et Costières de Nîmes&lt;/p&gt;&lt;p&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;br /&gt;1 rue du Colisée - 30900 NÎMES&lt;br /&gt;06 30 07 33 52  | 04 66 02 54 12&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-projets-de-preservation-de-lenvironnement-et-de-transition-ecologique/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AD15" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>164110</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets de développement et d'attractivité économique locale</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>LEADER, Liaisons Entre Actions de Développement de l’Economie Rurale</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I16" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J16" s="1" t="inlineStr">
+        <is>
+          <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l&amp;#039;adaptation de l’offre commerciale aux nouveaux modes de consommation, la coexistence d’un potentiel de développement agricole et de besoins locaux importants en matière de consommation, et de répondre au besoin de valoriser l’offre touristique auprès des professionnels et des habitants, et de mettre en réseau l’offre.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Soutenir l’artisanat et les savoir-faire locaux&lt;/p&gt;&lt;p&gt;- Privilégier la consommation alimentaire locale et solidaire&lt;/p&gt;&lt;p&gt;- Valoriser le tourisme durable et local&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le projet correspond aux critères de la stratégie du territoire, d&lt;strong&gt;’être accompagné par l’équipe technique sur le montage de leur projet &lt;/strong&gt;(plan de financement, recherche de partenariats, etc.), et de &lt;strong&gt;déposer une demande d’aide financière&lt;/strong&gt; auprès de l’Union Européenne.&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique (LEADER &amp;#43; autre cofinancement public) est de&lt;strong&gt; 80%,&lt;/strong&gt; et le minimum d’autofinancement (fonds propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Atelier de transformation mutualisé, café transmission, animation de marché de producteurs et artisans, etc.&lt;/p&gt;&lt;p&gt;‐ Boutique de producteurs, épicerie solidaire itinérante, la structuration d’un réseau d’approvisionnement pour la restauration scolaire, etc.&lt;/p&gt;&lt;p&gt;‐ Tiny house écoresponsable, découverte du patrimoine local à vélo, activité touristique fluviale écoresponsable, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Information voyageur, billettique multimodale
+Modes actifs : vélo, marche et aménagements associés
+Industrie
+Mobilité fluviale</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet se situe sur le territoire du GAL Garrigues et Costières de Nîmes et répond à sa stratégie locale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle :&lt;/strong&gt; aucune dépense ne doit être engagée avant le dépôt officiel de la demande de financement sur la plateforme numérique (signature de devis, versement d’un acompte, notification de marché, etc.).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité des dépenses : &lt;/strong&gt;actions et outils de promotion et communication, formation, animation, prestation de service, équipement et aménagement, frais de personnel, frais de déplacement, etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis obligatoires : &lt;/strong&gt;le projet est &lt;strong&gt;nouveau et/ou exemplaire &lt;/strong&gt;pour le territoire ET le projet crée de l’emploi ou engendre des retombées économiques locales&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Co-financement public :&lt;/strong&gt; tout projet sollicitant du LEADER doit obligatoirement appeler en contrepartie un cofinancement auprès d’une structure publique (Etat, Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/leader/</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;PETR Garrigues et Costières de Nîmes&lt;/p&gt;&lt;p&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;br /&gt;1 rue du Colisée - 30900 NÎMES&lt;br /&gt;06 30 07 33 52  | 04 66 02 54 12&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-projets-de-developpement-et-dattractivite-economique-locale/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AD16" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>164103</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Dynamiser le territoire par l'offre de services à la population et les initiatives solidaires//</t>
+        </is>
+      </c>
+      <c r="C17" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>LEADER- Fiche action  9</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I17" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Subvention&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Aide plafond:  30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs stratégiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développer une offre de services en adéquation avec les besoins préalablement identifiés de la population locale tout en réduisant l’impact sur l’environnement &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Soutenir et conforter les services à la population existants&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer la coopération et la solidarité entre les territoires du Calaisis&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs opérationnels &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer l’attractivité du territoire :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir les initiatives permettant d&amp;#039;accroître et de consolider une offre de services sur la santé &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Faciliter l’accès pour tous aux services publics, aux services de soins et aux services de préventions sanitaires&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer les partenariats, les mutualisations et le travail en réseau :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Sensibiliser, communiquer sur les dispositifs sociaux existants&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Accompagner les actions de mutualisation, de partenariats, de mise en réseau des structures sur les politiques jeunesse &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir les initiatives solidaires  &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Proposer des solutions de mobilité durable, alternatives à la voiture individuelle&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/87855c78-6497-4672-b568-576afb84dfe5/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 9&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Lutte contre la précarité
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q17" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/cff056a0-dca4-4a03-8b5a-46727b5d1995/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 9&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-dynamiser-le-territoire-par-loffre-de-services-a-la-population-et-les-initiatives-solidaires/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD17" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>164101</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les actions locales en faveur de la transition énergétique et écologique</t>
+        </is>
+      </c>
+      <c r="C18" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>LEADER- fiche action 7</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I18" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Subvention&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plafond : 30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs stratégiques &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Accompagner la prise de conscience des enjeux de transition énergétique et écologique par l’ensemble des acteurs du territoire et faire évoluer les comportements&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Réduire la dépendance énergétique du territoire en promouvant la sobriété et les énergies renouvelables&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Faire de la transition énergétique et écologique un axe de développement économique de notre territoire&lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;Objectifs opérationnels&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager la connaissance, l’acculturation, l’appropriation des données multisectorielles, l’évaluation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Informer, sensibiliser, former les acteurs du territoire à la transition énergétique&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Identifier les potentiels locaux en termes de réduction énergétique et d’énergies renouvelables&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développer des outils, des servi&lt;/span&gt;&lt;span&gt;ces, des actions adaptés et résilients :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Encourager les entreprises et les associations dans leurs actions en faveur de leur transition énergétique et écologique&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Développer la production locale d’énergie renouvelable&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Créer des emplois dans les métiers de la transition énergétique et écologique&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Doter le territoire d’artisans du BTP et de maîtres d’ouvrage formés à la rénovation énergétique et écologique des bâtiments&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Favoriser le développement de projets de l’économie circulaire et de l’économie de la fonctionnalité&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- Renforcer les partenariats, les mutualisations et le travail en réseau :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Soutenir les actions d’écologie industrielle territoriale&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- Encourager l’innovation&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Développer les processus de valorisation des déchets &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Réaliser des opérations de rénovation énergétique innovantes et sobres en énergie&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/f859f8d7-f3bc-4643-a3cd-7bdc57a9dd84/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 7&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Economie circulaire
+Consommation et production
+Innovation, créativité et recherche
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Industrie
+Réduction de l'empreinte carbone
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q18" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/ca278277-6275-4db1-b05a-098a62b87fe7/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 7&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T18" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>PAYS CALAISIS</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-soutenir-les-actions-locales-en-faveur-de-la-transition-energetique-et-ecologique/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD18" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>163238</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser les actions en faveur du Plan départemental des itinéraires de promenade et de randonnée (PDIPR)</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Transition écologique et mobilités douces</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I19" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J19" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de 200 000 € HT pour les études et les travaux / Plafond de 50 000 € pour les équipements / Plafond de 15 000 €/ha (1,5 €/m²) en milieu rural et de 30 000 €/ha (3 €/m2) en milieu urbanisé pour les acquisitions foncières</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;
+Aujourd’hui, l’adaptation des
+territoires aux enjeux du changement climatique pousse le Département d&amp;#039;Eure-et-Loir à mobiliser les acteurs du territoire pour renforcer la résilience
+des espaces et des activités humaines. C’est pourquoi, le
+Département souhaite faciliter l’émergence de projets locaux par
+la mobilisation de moyens techniques et financiers adaptés aux
+attentes des territoires sur les thématiques liées à la transition
+écologique (restauration et préservation des milieux naturels et
+aquatiques, plantations de végétaux, gestion des eaux pluviales) et
+aux mobilités douces (plan départemental des itinéraires de
+promenade et de randonnée, développement de la mobilité à
+vélo).&lt;/p&gt;&lt;p align="justify"&gt;Il a par ailleurs, depuis plus de 30 ans, la gestion du Plan
+départemental des Itinéraires de Promenade et de Randonnée.
+Représentant une offre de plus de 220 circuits (pédestre, équestre
+et VTT) et 3 000 km de chemins balisés, le PDIPR doit répondre aux
+nouvelles attentes des Euréliens et des touristes.&lt;/p&gt;&lt;p align="justify"&gt;Les actions en faveur du PDIPR ont pour objectifs de protéger les chemins ruraux, de recenser les chemins ouverts à la pratique de la randonnée (pédestre, équestre, VTT), favorisant ainsi la création d&amp;#039;itinéraires touristiques et de promenades.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Dépenses éligibles : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes d&amp;#039;aménagement ou de valorisation
+	de circuits,&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Travaux de création/amélioration
+	d’itinéraires de randonnée (débroussaillage, élagage, fauchages manuels ou mécaniques, travaux d’abattages et débitages
+		d’arbres sur le tracé, travaux de terrassement, de protection ou
+		de soutènement)&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	Travaux et aménagements visant la
+	protection de la biodiversité et des paysages aux abords du
+	sentier (restauration des continuités
+		écologiques, mise en valeur et requalification
+		paysagères des sentiers et de leurs abords, opération de réduction des pollutions
+		dont la pollution lumineuse, désartificialisation, remplacement des
+		matériaux « en dur » par des matériaux naturels).&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;Opérations
+	ou travaux nécessaires à la continuité ou à la sécurité du
+	cheminement, autres que l’entretien courant : réouverture de
+	chemin, passerelles, caillebotis, mains courantes, aménagements
+	permettant l’adaptation pour l’accès aux personnes à mobilité
+	réduite, clôtures…,&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	Fourniture et pose de balisage et/ou
+	signalétique : poteau, lame, bagues, panneau danger, panneau
+	d’information départs…&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	Mobilier
+	d’accueil du public : bancs, tables de pique-nique, totem de
+	départ …,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	Communication
+	et valorisation du patrimoine à proximité, présent le long de
+	l’itinéraire : fourniture et pose de table d’orientation,
+	pupitre de lecture, panneau pédagogique, etc.&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	Acquisition foncière nécessaire à la
+	création, l’amélioration ou le maintien de la continuité d’un
+	itinéraire de randonnée et/ou à la réalisation d’aménagements
+	au long d’un itinéraire de randonnée.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Sols
+Biodiversité
+Modes actifs : vélo, marche et aménagements associés
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;
+&lt;font face="Arial, serif"&gt;Les opérations finançables doivent
+permettre de développer la pratique de la randonnée (pédestre,
+équestre et en VTT) sur chemins et de les protéger&lt;/font&gt;&lt;del&gt;&lt;font face="Arial, serif"&gt;
+&lt;/font&gt;&lt;/del&gt;&lt;font face="Arial, serif"&gt;(PDIPR).&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Arial, serif"&gt;Pour
+cela, elles feront l’objet d’une étude et/ou d’un travail de
+concertation avec les partenaires locaux experts de la randonnée&lt;/font&gt;
+&lt;font face="Arial, serif"&gt;et le référent randonnées du
+Département.&lt;/font&gt;&lt;font face="Arial, serif"&gt; Ceux-ci pourront
+conseiller et apporter un appui technique pour préciser et affiner
+le projet et ses modalités de réalisation.&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Arial, serif"&gt;Le
+projet devra s’appuyer sur des chemins ruraux déjà inscrits ou à
+inscrire au Plan départemental des Itinéraires de promenade et de
+randonnée d’Eure-et-Loir&lt;/font&gt; &lt;font face="Arial, serif"&gt;et
+affectés à la randonnée non motorisée.&lt;/font&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p align="justify"&gt;
+&lt;font face="Arial, serif"&gt;Afin de garantir le bon usage de la
+subvention qui pourra être accordée, le Conseil départemental
+préconise de se référer aux guides nationaux et/ou recommandations
+des partenaires locaux experts des différentes pratiques (CDRP 28
+pour le pédestre, CDE 28 pour l’équestre et FFCT pour le VTT).&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/transition-ecologique-et-mobilites-douces</t>
+        </is>
+      </c>
+      <c r="W19" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.eurelien.fr</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>aurelien.silly@eurelien.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-les-actions-en-faveur-du-plan-departemental-des-itineraires-de-promenade-et-de-randonnee-pdipr/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure et Loir</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>163043</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter la mobilité du quotidien pour tous en Pays d'Auge au bénéfice des transports partagés et des modes de déplacement actifs</t>
+        </is>
+      </c>
+      <c r="C20" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="F20" s="1" t="inlineStr">
+        <is>
+          <t>Région académique — Normandie</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I20" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 80</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La ruralité et la multipolarité du territoire du Pays d’Auge entrainent une forte dépendance des habitants à l’automobile. Alors que la crise écologique nécessite de réduire la dépendance aux énergies carbonées, la crise énergétique exacerbe quant à elle les situations de précarité énergétique, d’exclusion, et d’isolement contraint des ménages. Afin de répondre aux enjeux d’atténuation du changement climatique en améliorant l’offre de mobilité et renforcer les fonctions de centralité des villes moyennes et des bourgs structurant le territoire au sens du SRADDET et des préconisations du GIEC Normand, il convient d’inscrire le Pays d’Auge dans une démarche de mobilité durable et inclusive en donnant des alternatives à la mobilité et en développant de nouveaux moyens de transports adaptés et accessibles à tous les publics. Il s’agit ainsi de donner aux acteurs publics et privés tous les outils nécessaires pour construire une politique de mobilité efficace et cohérente sur tout le territoire Pays d’Auge en ciblant tous les échelons de la mobilité (communes, EPCI…) et tous les modes de mobilités partagés et durables. &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Faciliter la mobilité du quotidien, en réduisant l’utilisation individuelle de la voiture et en encourageant l’utilisation des transports partagés et des modes de déplacements actifs&lt;/li&gt;&lt;li&gt;Proposer une offre de mobilité inclusive sur tout le territoire du Pays d’Auge afin de lutter contre les fractures territoriales et l’exclusion sociale&lt;/li&gt;&lt;li&gt;Diminuer l’impact carbone et la dépendance aux énergies carbonées en limitant les déplacements, mutualisant les services et en favorisant l’émergence de mobilités plus durables&lt;/li&gt;&lt;li&gt;Favoriser la coopération entre acteurs locaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans &lt;strong&gt;au moins un des types d&amp;#039;opération&lt;/strong&gt; ci-dessous) : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Appui à la création et au développement de services associés aux modes de déplacements actifs &lt;/li&gt;&lt;li&gt;Projets en faveur de la mobilité solidaire et de la participation citoyenne&lt;/li&gt;&lt;li&gt;Initiatives visant à limiter les mobilités tout en répondant aux besoins des habitants dont le développement de services numériques de mise en relation pour favoriser le covoiturage et les autres modes de déplacement et l’animation de ces services auprès de la population&lt;/li&gt;&lt;li&gt;Élaboration de diagnostics permettant d’établir un état des lieux de la mobilité sur le territoire, réalisation d’études de besoins autour de la mobilité et soutien à la réalisation de plans d’action locaux (Plans de Déplacements Entreprises (PDE), Plans de Déplacements Inter-Entreprises (PDIE), Plans de Déplacements d’Administration (PDA), plans territoriaux de mobilité)&lt;/li&gt;&lt;li&gt;Création, expérimentation et développement de solutions de mobilité nouvelles s’appuyant sur la coopération territoriale &lt;/li&gt;&lt;li&gt;Opérations visant à renforcer la coordination et la coopération entre les acteurs locaux de la mobilité &lt;/li&gt;&lt;li&gt;Actions de valorisation et de promotion de l’offre de mobilité douce et collective déjà existante sur le territoire&lt;/li&gt;&lt;li&gt;Opérations de sensibilisation auprès des usagers et des professionnels sur la thématique de la mobilité afin d’inciter aux nouveaux usages&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Aide plancher : 4 000€&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Aide plafond : 60 000€&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie sociale et solidaire
+Accessibilité
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Mobilité fluviale</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays d&amp;#039;Auge. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;br /&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Le projet permet de faciliter la mobilité du quotidien, en réduisant l’utilisation individuelle de la voiture et en encourageant l’utilisation des transports partagés et des modes de déplacements actifs&lt;/li&gt;&lt;li&gt;Le projet permet de proposer une offre de mobilité inclusive sur tout le territoire du Pays d’Auge afin de lutter contre les fractures territoriales et l’exclusion sociale&lt;/li&gt;&lt;li&gt;Le projet permet de diminuer l’impact carbone et la dépendance aux énergies carbonées en limitant les déplacements, mutualisant les services et en favorisant l’émergence de mobilités plus durables&lt;/li&gt;&lt;li&gt;Le projet permet de favoriser la coopération entre acteurs locaux&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; : &lt;span&gt;Travaux de construction/extension de bâtiment ; &lt;/span&gt;Amortissement de biens neufs ; Contribution en nature ; Contrat de crédit-bail ; Bénévolat ; TVA (si elle est récupérée par le bénéficiaire) ; Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale) ; Infrastructures numériques fixes ou mobiles ; Etudes rendues obligatoires par la loi ; Mise aux normes strictes ; Travaux effectués en régie ; Achat de terrain et de biens immeubles ; Retenues de garanties et des aléas (marchés publics)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Auge</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/programme-europeen-LEADER</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Emmanuelle Pruneaud&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 18 08&lt;/p&gt;&lt;p&gt;Cindy Remeur&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 46&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader.paysdauge&amp;#64;calvados.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>emmanuelle.pruneaud@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/faciliter-la-mobilite-du-quotidien-pour-tous-au-benefice-des-transports-partages-et-des-modes-de-deplacement-actifs/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AD20" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2024</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>163017</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné pour planifier le développement des mobilités douces sur votre territoire</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Assistance à l'élaboration d'un schéma directeur des mobilités douces</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence vous propose un accompagnement à l’élaboration d’un schéma directeur de développement des mobilités douces sur votre territoire :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Assistance à la définition du besoin et rédaction du cahier des charges,&lt;/li&gt;&lt;li&gt;Accompagnement pour la consultation et l’attribution des marchés de prestations intellectuelles nécessaires (Bureau d’études chargé d’établir le schéma directeur).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie.&lt;/p&gt;&lt;p&gt;Missions facturées au temps passé.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-letablissement-de-votre-politique-routiere/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L2" s="0" t="inlineStr">
-[...135 lines deleted...]
-          <t>Transition énergétique
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>163014</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la réalisation d'une opération d'aménagement ou de création de voiries, mobilités douces ou ouvrages d'art</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Maitrise d'oeuvre pour une opération d'un montant de travaux inférieur à 100 k€HT</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence vous propose un accompagnement pour de petites opérations en lien avec les infrastructures routières, les mobilités douces et les ouvrages d&amp;#039;art.&lt;/p&gt;&lt;p&gt;Pour les opérations d&amp;#039;investissement dont le coût des travaux est limité à 100 000 € HT, l&amp;#039;agence peut assurer la mission de maitrise d’œuvre :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Études de conception ou réparation,&lt;/li&gt;&lt;li&gt;Assistance à la passation des marchés de Travaux (élaboration du dossier de consultation des entreprises et analyse des offres),&lt;/li&gt;&lt;li&gt;Direction de l’exécution des travaux,&lt;/li&gt;&lt;li&gt;Assistance à la réception des travaux et à la garantie de parfait achèvement des travaux.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Rectification de virages,&lt;/li&gt;&lt;li&gt;Création de voies vertes,&lt;/li&gt;&lt;li&gt;Aménagements de sécurité sur voirie,&lt;/li&gt;&lt;li&gt;Travaux sur Ouvrages d&amp;#039;art,&lt;/li&gt;&lt;li&gt;...&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Equipement public
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie.&lt;/p&gt;&lt;p&gt;Missions facturées au temps passé.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-realisation-dune-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Installation de miroir de circulation de sécurité routière
+Installation de ralentisseur
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>163011</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la réalisation d'une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Conseil et assistance au pilotage de l'opération</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation de votre opération  (Projets neufs, rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme, dès la prise de décision d&amp;#039;engager l&amp;#039;opération jusqu&amp;#039;à l’expiration de la période de garantie de parfait achèvement des travaux :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance administrative, technique et juridique à la consultation des équipes de maitrise d’œuvre et prestataires intellectuels ;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance au pilotage des missions confiées aux équipes de maitrise d’œuvre et différents prestataires intellectuels ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie (Démarrage de la mission jusqu&amp;#039;à validation des phases AVP ou APD).&lt;/p&gt;&lt;p&gt;Missions complémentaires facturées au temps passé pour la suite de l&amp;#039;opération.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-de-realiser-une-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>163008</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Développer des mobilités durables adaptées aux besoins des habitants</t>
+        </is>
+      </c>
+      <c r="C24" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Ancenis, porté par la Communauté de communes du Pays d'Ancenis (COMPA)</t>
+        </is>
+      </c>
+      <c r="F24" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I24" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J24" s="1" t="inlineStr">
+        <is>
+          <t>Montant minimum de subvention : 10 000 € pour les porteurs privés et 30 000 € pour les porteurs publics. Montant maximum de subvention : 80 000 € pour les porteurs privés et les porteurs publics.</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le programme européen LEADER, porté par le GAL (Groupe d&amp;#039;Action Locale) du Pays d&amp;#039;Ancenis, permet de financer des opérations innovantes sur son territoire, notamment à travers l&amp;#039;axe stratégique &amp;#34; &lt;strong&gt;&lt;em&gt;Développer des mobilités durables adaptées aux besoins des habitants &lt;/em&gt;&lt;/strong&gt;&amp;#34;.&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le Pays d’Ancenis, par sa position
+géographique et ses caractéristiques socio-économiques, est un territoire qui
+génère de nombreux déplacements domicile/travail internes et externes. Par
+ailleurs, nombre d’habitants, du fait du caractère rural ou péri-urbain du
+territoire, sont dépendants de la voiture pour accéder aux services essentiels.
+Ces flux sont en grande majorité faits en voiture individuelle, occasionnant
+des problèmes de trafic routier, de nuisances environnementales, d&amp;#039;accès à
+l’emploi ou d’isolement en cas d’absence de véhicule… Le Pays d’Ancenis doit
+relever le défi d’une mobilité alternative et innovante, en mettant l’accessibilité
+et la proximité au cœur de son développement&lt;/span&gt;. &lt;font face="Arial Narrow, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs opérationnels&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réduire
+     l’autosolisme en développant des modes de déplacement plus vertueux pour
+     l’environnement en complémentarité avec les autorités organisatrices de
+     mobilité&lt;/li&gt;&lt;li&gt;Expérimenter
+     et développer des mobilités alternatives adaptées au territoire et
+     différenciées selon les espaces (hameaux, bourgs, centres-villes) en
+     promouvant les solutions innovantes (covoiturage, libre-service, mobilité
+     solidaire, par exemple)&lt;/li&gt;&lt;li&gt;Faciliter
+     et accompagner le changement de pratiques de déplacement&lt;/li&gt;&lt;li&gt;Sécuriser
+     la pratique des mobilités actives en développant ses infrastructures pour
+     favoriser le report modal sur les trajets courts et améliorer
+     l’intermodalité&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;strong&gt;Type d&amp;#039;actions éligibles &lt;/strong&gt;:&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes visant à consolider le projet du porteur de projet dans le
+domaine des mobilités : études stratégiques, diagnostics préalables,
+études de faisabilité, études de marchés, schémas des mobilités, plans de
+déplacements, par exemple&lt;/li&gt;&lt;li&gt;Expérimentations de solutions de mobilités alternatives, actions
+     de sensibilisation, d’animation et de communication et organisation
+     d’évènements pour la promotion des transports alternatifs afin de limiter
+     le recours aux véhicules individuels, notamment ceux utilisant les
+     énergies fossiles (par exemple véhicules mutualisés entre communes type
+     bus ou minibus, véhicules électriques en libre-service, ateliers de
+     réparation, services de sécurisation des usagers du vélo)&lt;/li&gt;&lt;li&gt;Actions pour le développement d’une mobilité solidaire
+     (covoiturage, réseau mobilité, transports solidaires, garages solidaires,
+     par exemple)&lt;/li&gt;&lt;li&gt;Travaux de construction, de rénovation et d’équipements pour le
+développement des mobilités vertueuses (dont voies cyclables, équipements en
+bornes électriques, par exemple) et des projets multimodaux dans une logique
+d’intérêt communautaire&lt;/li&gt;&lt;li&gt;Travaux de construction, rénovation et d’équipements pour le
+développement de transports solidaires (point stop, covoiturage dynamique, par
+exemple)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Accessibilité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P24" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q24" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Frais directs de personnel sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;Frais directs de personnel hors coûts simplifiés (gratifications des stagiaires et salaires des apprentis) dès lors que le personnel affecte au moins 5% de son temps de travail au projet concerné&lt;/li&gt;&lt;li&gt;Frais de mise à disposition de personnel&lt;/li&gt;&lt;li&gt;Acquisition ou location de matériel et équipement&lt;/li&gt;&lt;li&gt;Aménagement, construction, travaux et études préalables&lt;/li&gt;&lt;li&gt;Acquisition ou location de véhicule&lt;/li&gt;&lt;li&gt;Location ou acquisition de biens immeubles bâtis (en cas d’acquisition : dans la limite de 10 % des dépenses présentées)&lt;/li&gt;&lt;li&gt;Prestations de services, prestations intellectuelles dont la formation et la communication (par exemple création et conception de support, édition, diffusion d’outils, frais d’impression, et tous supports médiatiques confondus)&lt;/li&gt;&lt;li&gt;Frais de conseil, de notaire, expertise juridique technique et financière, honoraire de tenue et de certification de la comptabilité du bénéficiaire&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses non éligibles&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;a name="_ftnref1" title&gt;[1]&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;a name="_ftnref2" title&gt;[2]&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Les investissements concernant du matériel d’occasion&lt;/li&gt;&lt;li&gt;Les coûts d’amortissement&lt;/li&gt;&lt;li&gt;Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’œuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié&lt;/li&gt;&lt;li&gt;Les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;/li&gt;&lt;li&gt;Les frais de change ;&lt;/li&gt;&lt;li&gt;Les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/li&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration...)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;hr align="left" size="1" width="33%" /&gt;&lt;p&gt;&lt;a name="_ftn1" title&gt;[1]&lt;/a&gt; Extrait du règlement disponible sur demande&lt;/p&gt;&lt;p&gt;&lt;a name="_ftn2" title&gt;[2]&lt;/a&gt; Extrait du règlement disponible sur demande&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection des projets&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;Les projets présentés au titre de cette fiche action sont soumis à sélection par le comité de programmation du GAL, selon les critères et les modalités préalablement définis dans sa grille de sélection. La grille de sélection est envoyée au porteur de projet après le pré-dépôt de sa demande, en amont de la sélection en comité de programmation. Les projets doivent être en cohérence avec la stratégie de développement LEADER. Si le projet n’obtient pas la note ou ne remplit pas les critères requis, il n’est pas sélectionné et ne peut alors pas faire l’objet d’une aide du programme LEADER.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>CC du Pays d'Ancenis</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-ancenis.com/nos-actions/politiques-territoriales/financement-europeen-leader</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Equipe d&amp;#039;animation LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;02.40.96.96.07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;pays-ancenis.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-ancenis.com</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-la-dynamique-culturelle-et-sportive-au-service-des-besoins-des-habitants/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes du Pays d'Ancenis</t>
+        </is>
+      </c>
+      <c r="AD24" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>163199</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets liés au développement rural</t>
+        </is>
+      </c>
+      <c r="C25" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I25" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;PRINCIPES GENERAUX DU PROGRAMME EUROPEEN LEADER&lt;br /&gt;&lt;/h3&gt;&lt;p&gt;LEADER est un programme de développement rural qui soutient des initiatives locales répondant aux besoins et enjeux du territoire. Il incite les acteurs locaux – issus du domaine public et privé - à 
+réfléchir collectivement pour agir en faveur de la dynamisation et le développement de leur territoire.  Ce programme européen :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Finance des actions de développement rural en lien avec l&amp;#039;accélération des transitions écologiques 
+(alimentation durable; énergies renouvelables ; préservation de la ressource en eau; économie circulaire ; respect de l&amp;#039;environnement ; mobilités douces etc.) &lt;/li&gt;&lt;li&gt;Soutient des actions de coopération entre territoires français, européens et/ou internationaux&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Propose un accompagnement individuel pour aider au montage du dossier de demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;TERRITOIRE ELIGIBLE&lt;/h3&gt;&lt;p&gt;Les projets devront se déployer sur le périmètre de Dinan Agglomération entre le 01/01/2023 et le 31/12/2027. Pour cette période,  4 villes sont inéligibles car jugées trop « urbanisées » par l’Europe : il s&amp;#039;agit de Beaussais-sur-Mer, Dinan, Lanvallay et Quévert.&lt;br /&gt;
+Toutefois, un projet dans une commune inéligible le devient si au moins 50% des dépenses sont réalisées dans une commune éligible (mutualisation ; actions majoritairement déployées sur un périmètre éligible...).&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;THEMATIQUES SOUTENUES&lt;/h3&gt;&lt;p&gt;Dans le langage des subventions, les axes opérationnels permettant d&amp;#039;attribuer une aide financière sont appelés des &amp;#34;fiches actions&amp;#34;. En ce qui concerne le programme LEADER, chaque territoire qui dispose d&amp;#039;une enveloppe financière européenne propose ses propres thématiques : c&amp;#039;est sa stratégie locale de développement. Sur Dinan Agglomération, une opération pourra être étudiée par l&amp;#039;équipe LEADER si elle correspond à au moins 1 des fiches actions suivantes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 1: Stimuler une plus grande sobriété pour réussir la transition&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcement de la compréhension des enjeux climatiques et l’acceptabilité des voies de transformation du territoire (ex : Sensibilisation; Actions d&amp;#039;expérimentation et de valorisation)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la décarbonation de la mobilité par le développement de nouvelles pratiques (ex : Renforcement de l‘utilisation des modes de mobilités actives et durables; Développement de nouvelles mobilités durables)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 2 : Produire et consommer local pour réduire la dépendance du territoire&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déploiement de nouveaux leviers pour accroitre la production d‘EnR et améliorer l‘efficacité énergétique (ex : Sensibilisation, Structuration de filières; Opérations démonstratrices)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Adéquation entre la production et la distribution des produits alimentaires locaux (ex : Développement de circuits courts; Contribution au développement de la production locale)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la réutilisation des déchets (ex : Sensibilisation; Solutions de collecte)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 3: Préserver et profiter grâce à une gestion plus raisonnée de l’espace et des ressources&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Émergence de nouvelles solutions pour réduire les effets de la pression foncière et permettre les parcours résidentiels (ex: Développement de solutions pour réduire la pression foncière; Amélioration du parcours résidentiel)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Préservation de la population des effets du dérèglement climatique (ex : Désimperméabilisation des sols; Redonner place à la nature)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Rééquilibrage et régulation des flux touristiques (Régulation des flux touristiques; Rééquilibrage territorial des flux touristiques)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 4: Coopérer à l’échelle inter-territoriale et transnationale&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déployer des solutions en matière de transition énergétique et écologique  (ex : Actions communes de coopération pour répondre à un problème 
+commun - comme la réutilisation des eaux usées;  expérimentation d&amp;#039;un nouveau moyen de transport durable...) &lt;/li&gt;&lt;li&gt;Investiguer des nouvelles solutions de résilience expérimentées sur d‘autres territoires (ex : Visite d&amp;#039;actions d&amp;#039;énergies citoyennes d&amp;#039;un pays européen avant de l&amp;#039;expérimenter sur Dinan Agglomération)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Culture et identité collective
+Arts plastiques et photographie
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q25" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet privés : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Obtenir un cofinancement public (État, Région, Département, Collectivité...) : 1€ d&amp;#039;aide publique mobilisée permet d&amp;#039;obtenir jusqu&amp;#039;à 4€ de &lt;span&gt;LEADER&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet publics : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Avoir 20% d&amp;#039;autofinancement&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>CA Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.dinan-agglomeration.fr/Dinan-Agglomeration/Financer-vos-projets/Programme-europeen-LEADER-2023-2027</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Myriam LEGENDRE, chargée du programme européen LEADER&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;m.legendre&amp;#64;dinan-agglomeration.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 96 87 77 65 / 06 61 13 42 85&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>m.legendre@dinan-agglomeration.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/programme-europeen-leader-de-dinan-agglomeration/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="AD25" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>26/08/2024</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>163147</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser les actions en faveur de la pratique du vélo</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Transition écologique et mobilités douces</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I26" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J26" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de 100 000 € HT pour les études / Plafond de 200 000 € HT pour les travaux / Plafond de 50 000 € pour les équipements / Plafond de 15 000 €/ha (1,5 €/m²) en milieu rural et de 30 000 €/ha (3 €/m2) en milieu urbanisé pour les acquisitions foncières</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;
+Aujourd’hui, l’adaptation des
+territoires aux enjeux du changement climatique pousse le Département d&amp;#039;Eure-et-Loir à mobiliser les acteurs du territoire pour renforcer la résilience
+des espaces et des activités humaines. C’est pourquoi, le
+Département souhaite faciliter l’émergence de projets locaux par
+la mobilisation de moyens techniques et financiers adaptés aux
+attentes des territoires sur les thématiques liées à la transition
+écologique (restauration et préservation des milieux naturels et
+aquatiques, plantations de végétaux, gestion des eaux pluviales) et
+aux mobilités douces (plan départemental des itinéraires de
+promenade et de randonnée, développement de la mobilité à
+vélo).&lt;/p&gt;&lt;p align="justify"&gt;Le département d&amp;#039;Eure-et-Loir a acté le 1er schéma directeur cyclable le 27 mars 2023, qui prend en compte les enjeux du vélo au quotidien et les enjeux du vélotourisme. Dans cette stratégie, le Département s&amp;#039;engage sur les 10 années à venir à mettre en oeuvre des actions visant à sécuriser les trajets à vélo par des aménagements cyclables, à développer les services de l&amp;#039;écosystème vélo et à promouvoir la pratique du vélo au quotidien.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;Dépenses éligibles : &lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Etudes, schémas, plans de mobilités douces,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Acquisition foncière nécessaire à la création ou l&amp;#039;amélioration d&amp;#039;un aménagement cyclable, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Aménagements cyclables : bandes cyclables, pistes cyclables, voies vertes...&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Aménagements de sécurisation, résolution de carrefours dangereux, passerelles...&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le jalonnement et/ou la signalétique horizontale et verticale,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Aménagement de haltes, d&amp;#039;aires de service, petits mobiliers d&amp;#039;accueil,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Communication
+	et valorisation du patrimoine (naturel, bâti ou d&amp;#039;artisanat) et des services à proximité.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Mobilité partagée
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;&lt;font face="Arial, serif"&gt;Pour permettre de réaliser des aménagements cyclables homogènes, continus, confortables et sécurisés sur tout le territoire, il est nécessaire d&amp;#039;harmoniser les pratiques et les principes d&amp;#039;aménagement entre les territoires et de mettre à disposition des collectivités des critères communs.&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Arial, serif"&gt;Le règlement accessible sur le site du Conseil départemental d&amp;#039;Eure-et-Loir est accompagné d&amp;#039;un guide des aménagements cyclables, reprenant les critères d&amp;#039;éligibilité du dispositif, ainsi que d&amp;#039;autres conseils d&amp;#039;aménagement en annexe&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Arial, serif"&gt;Les opérations finançables doivent permettre de développer la pratique du vélotourisme, du vélo de loisir et du vélo pour les déplacements utilitaires.&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/transition-ecologique-et-mobilites-douces</t>
+        </is>
+      </c>
+      <c r="W26" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.eurelien.fr</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>aurelien.silly@eurelien.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création d’une voie douce / piste cyclable
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure et Loir</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2024</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>163142</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans la compréhension des enjeux du Zéro Artificialisation Nette (ZAN) et du SDRIF-E et leur mise en œuvre au niveau local</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement des collectivités dans la compréhension des enjeux du Zéro Artificialisation Nette (ZAN) et du SDRIF-E et leur mise en œuvre au niveau local</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accompagner les collectivités dans la compréhension de la
+mise en œuvre du ZAN et du SDRIF-E (schéma directeur environnemental) sur leur
+territoire : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mise à disposition des compétences techniques du Département
+au profit des collectivités seine-et-marnaises pour un accompagnement dans la
+mise en œuvre des principes de ZAN sur leur territoire, en accord avec les
+orientations du futur SDRIF-E. Cette offre vise à permettre à une commune ou à
+un EPCI de comprendre les implications de la mise en œuvre de la loi Climat et
+Résilience et de sa déclinaison régionale à travers le SDRIF-E, ainsi que des
+potentialités offertes pour poursuivre son développement, tout en conservant
+ses spécificités locales.&lt;/li&gt;&lt;li&gt;Sensibilisation sur une courte durée, selon une à plusieurs
+réunions en fonction de la demande.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Pour les demandes initiées par les EPCI ou les SMEP,
+l’accompagnement pédagogique peut se faire d’abord au niveau de la collectivité
+initiatrice de la demande, puis auprès des communes volontaires si elles en
+estiment le besoin au niveau local.&lt;/p&gt;&lt;p&gt;Des réunions sont envisagées après activation de l’offre
+pour préciser la commande et sensibiliser aux enjeux du ZAN et du SDRIF-E et
+leur déclinaison au niveau local. Un document de synthèse sera ensuite restitué à la
+collectivité.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;PLU, PLUI&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Commerces et services
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Prévention des risques
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Industrie
+Réduction de l'empreinte carbone
+Milieux humides
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Collectivités de Seine-et-Marne&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ROGNON Sylvie&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:id77&amp;#64;departement77.fr" target="_self"&gt;id77&amp;#64;departement77.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Téléphone : 01 64 14 73 56&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-dans-la-comprehension-des-enjeux-du-zero-artificialisation-nette-zan-et-du-sdrif-e-et-leur-mise-en-oeuvre-au-niveau-local/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>30/07/2024</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>162982</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Coopérer avec d’autres territoires</t>
+        </is>
+      </c>
+      <c r="C28" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Coëvrons</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I28" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Enrichir et renforcer la stratégie locale de développement grâce aux échanges et à la coopération interterritoriale et/ou transnationale.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Développer les échanges d’expériences, les échanges de pratiques et les partenariats avec d’autres territoires en lien avec les thématiques évoquées dans la stratégie locale de développement.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutien préparatoire : préparation et définition d’un projet de coopération en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Mise en oeuvre d’activités de coopération interterritoriale et transnationale en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Animation et gestion des projets de coopération&lt;/li&gt;&lt;li&gt;Communication des projets de coopération&lt;/li&gt;&lt;li&gt;Evaluation des projets de coopération&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P28" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q28" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T28" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>CC des Coëvrons</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coevrons.fr/article/programme-leader</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>njoly@coevrons.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-atouts-culturels-touristiques-et-patrimoniaux-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD28" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>162938</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la transition écologique</t>
+        </is>
+      </c>
+      <c r="C29" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Coëvrons</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I29" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Le territoire des Coëvrons est engagé depuis plusieurs années dans la transition écologique, qui se concrétise notamment à travers le Plan Climat Air Energie Territorial, comprenant un programme d’actions visant à lutter contre les changements climatiques, améliorer la qualité de l&amp;#039;air et réduire les consommations d&amp;#039;énergie.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;/li&gt;&lt;li&gt;Soutenir la production d’énergie renouvelable sur le territoire&lt;/li&gt;&lt;li&gt;Valoriser, gérer et préserver les ressources naturelles en prenant en compte les enjeux associés à l&amp;#039;atténuation et à l’adaptation au changement climatique&lt;/li&gt;&lt;li&gt;Valoriser et préserver la biodiversité&lt;/li&gt;&lt;li&gt;Travailler avec les acteurs et les sensibiliser pour accompagner la transition écologique&lt;/li&gt;&lt;li&gt;Favoriser la résilience des Coëvrons face aux effets des changements climatiques et aux éventuelles difficultés d’accès aux ressources et matières exogènes&lt;/li&gt;&lt;li&gt;Développer des solutions de mobilité inclusive, propre et durable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;1/ Soutien à la production d’énergie renouvelable sur le territoire :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes, animations et investissements liés à l’émergence et au développement de projets d’énergie renouvelable&lt;/li&gt;&lt;li&gt;Projets d’énergie citoyenne&lt;/li&gt;&lt;li&gt;Etudes énergétiques et conseil en énergie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2/ Valorisation, gestion et préservation des ressources naturelles et de la biodiversité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Développement de nouvelles filières locales issues des ressources naturelles du territoire&lt;/li&gt;&lt;li&gt;Entretien, valorisation et plantation de haies bocagères, arbres, verger conservatoire et/ou adapté au changement climatique&lt;/li&gt;&lt;li&gt;Eco pâturage, expérimentations apicoles&lt;/li&gt;&lt;li&gt;Création et restauration de noues et de zones humides&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;3/ Amélioration de la résilience des Coëvrons :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes, animations et investissements visant à préserver la ressource en eau (ex : plan de désimperméabilisation, création d’îlots de fraicheur)&lt;/li&gt;&lt;li&gt;Etudes, animations et investissements visant à développer des modèles résilients pour les services publics et les activités économiques ou de loisirs du territoire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;4/ Développement de solutions de mobilité inclusive, propre et durable :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mobilité évitée : création d’espaces de coworking, de tiers lieux&lt;/li&gt;&lt;li&gt;Mobilité active : aménagement de voies, jalonnement, signalétique, services&lt;/li&gt;&lt;li&gt;Mobilité partagée : covoiturage, véhicules partagés ou en libre-service&lt;/li&gt;&lt;li&gt;Mobilité inclusive : déploiement d’offres de mobilité pour les usagers qui rencontrent des difficultés à se déplacer au quotidien sur le territoire&lt;/li&gt;&lt;li&gt;Développement de l’intermodalité&lt;/li&gt;&lt;li&gt;Actions innovantes de mobilité durable&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Sols
+Espaces verts
+Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Risques naturels
+Qualité de l'air
+Biodiversité
+Paysage
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P29" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q29" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>CC des Coëvrons</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coevrons.fr/article/programme-leader</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>njoly@coevrons.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-le-developpement-dune-production-et-dune-consommation-responsables/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD29" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>20/06/2024</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>162829</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les transitions écologiques et énergétiques</t>
+        </is>
+      </c>
+      <c r="C30" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Remiremont et ses Vallées (PETR)</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I30" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J30" s="1" t="inlineStr">
+        <is>
+          <t>16% de cofinancement public à trouver pour les structures privées</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Promouvoir l&amp;#039;agriculture et les productions locales dans les pratiques alimentaires du territoire ;&lt;br /&gt;- Encourager les entreprises aux pratiques de gestion durable des ressources ;&lt;br /&gt;- Soutenir les projets innovants qui participent à la résilience du territoire ;&lt;br /&gt;- Accompagner les changements de pratiques pour préserver les ressources.&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs opérationnels :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Accompagner les territoires vers de nouvelles pratiques alimentaires ;&lt;br /&gt;- Favoriser les alternatives écologiques des entreprises publiques et privées ;&lt;br /&gt;- Initier les innovations énergétiques ;&lt;br /&gt;- S&amp;#039;adapter pour gérer durablement la ressource en eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Operations éligibles&lt;/h4&gt;&lt;p&gt;- Opérations d&amp;#039;accompagnement des territoires vers l&amp;#039;alimentation durable ;&lt;br /&gt;- Opérations favorisant les alternatives écologiques des structures publiques et entreprises privées ;&lt;br /&gt;- Opérations favorisant les innovations énergétiques et durables ;&lt;br /&gt;- Opérations visant à adapter le territoire à une gestion durable de la ressource en eau.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Alimentation durable : &lt;/strong&gt;Ensemble de pratiques alimentaires visant à nourrir les êtres humains en qualité et en quantité suffisante, aujourd&amp;#039;hui et demain, dans le respect de l&amp;#039;environnement, en étant accessible économiquement et rémunératrice sur l&amp;#039;ensemble de la chaîne alimentaire (ADEME).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Innovation, créativité et recherche
+Animation et mise en réseau
+Valorisation d'actions
+Mobilité partagée
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;&lt;strong&gt;Aide proposée sur la période 2023-2027&lt;/strong&gt;&lt;/h3&gt;&lt;h4&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Eligibilité géographique : &lt;/strong&gt;Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition que l&amp;#039;opération ait un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Capacité du porteur&lt;/strong&gt; : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € pourront être présentés à la stratégie LEADER.&lt;/p&gt;&lt;h4&gt;Conditions financières&lt;/h4&gt;&lt;p&gt;Plancher de l&amp;#039;aide : 4 000 €&lt;br /&gt;Plafond de l&amp;#039;aide : 30 000 €&lt;/p&gt;&lt;p&gt;Autofinancement requis d&amp;#039;au moins 20 %.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>CC des Hautes Vosges, CC de la Porte des Vosges Méridionales, CC des Ballons des Hautes Vosges</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysderemiremont.fr/leader/</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Contacts techniques :&lt;/h4&gt;&lt;p&gt;Noémie MOREL - Animatrice du programme LEADER : &lt;a target="_self"&gt;leader&amp;#64;paysderemiremont.fr&lt;/a&gt;/ 03.54.74.00.45&lt;/p&gt;&lt;p&gt;PETR Pays de Remiremont et de ses Vallées : 03.29.22.63.85&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>leader@paysderemiremont.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagnement-des-transitions-ecologiques-et-energetiques/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>PETR Pays de Remiremont et de ses Vallées</t>
+        </is>
+      </c>
+      <c r="AD30" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2024</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>162824</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Allier mobilités alternatives et développement des proximités afin de désenclaver les territoires</t>
+        </is>
+      </c>
+      <c r="C31" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Remiremont et ses Vallées (PETR)</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I31" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J31" s="1" t="inlineStr">
+        <is>
+          <t>16% de cofinancement public à trouver pour les structures privées</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Lutter contre l&amp;#039;isolement géographique et social des populations ;&lt;br /&gt;- Mettre en valeur les productions et savoir-faire locaux du territoire et les rendre accessibles au plus grand nombre ;&lt;br /&gt;- Développer les mobilités alternatives ;&lt;br /&gt;- Maintenir la jeunesse sur le territoire.&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs opérationnels :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Encourager le développement des transports en commun et partagés ;&lt;br /&gt;- Soutenir les mobilités douces ;&lt;br /&gt;- Développer l&amp;#039;offre de services et de commerces de proximité ;&lt;br /&gt;- Renforcer le lien social dans les villages et bourgs-centres.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Operations éligibles&lt;/h4&gt;&lt;p&gt;- Opérations encourageant le développement des transports en commun et partagés ;&lt;br /&gt;- Opérations visant à soutenir les mobilités douces ;&lt;br /&gt;- Opérations visant à renforcer les services et commerces de proximité ;&lt;br /&gt;&amp;#61;&amp;gt; tourné vers les produits locaux.&lt;br /&gt;- Opérations visant à renforcer le lien social dans les villes, villages et hameaux.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilités douces : &lt;/strong&gt;Mobilité dites &amp;#34;actives&amp;#34;, qui ne font appel qu&amp;#039;à la seule énergie humaine (marche, vélos, trottinettes, etc.), mais aussi tout moyen de mobilité, collectif ou individuel, contribuant à une baisse des émissions de CO2 (vie-publique.fr).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Produits locaux :&lt;/strong&gt; produits élaborés et/ou transformés sur le territoire à partir de matière brute animale ou végétale, issue du territoire ou d&amp;#039;un rayon de 100 km alentours, ou de la Région Grand Est.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Sports et loisirs
+Accès aux services
+Cohésion sociale et inclusion
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Equipement public
+Attractivité économique
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;&lt;strong&gt;Aide proposée sur la période 2023-2027&lt;/strong&gt;&lt;/h3&gt;&lt;h4&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Eligibilité géographique : &lt;/strong&gt;Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition que l&amp;#039;opération ait un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Capacité du porteur&lt;/strong&gt; : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € pourront être présentés à la stratégie LEADER.&lt;/p&gt;&lt;h4&gt;Conditions financières&lt;/h4&gt;&lt;p&gt;Plancher de l&amp;#039;aide : 4 000 €&lt;br /&gt;Plafond de l&amp;#039;aide : 30 000 €&lt;/p&gt;&lt;p&gt;Autofinancement requis d&amp;#039;au moins 20 %.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>CC des Hautes Vosges, CC de la Porte des Vosges Méridionales, CC des Ballons des Hautes Vosges</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysderemiremont.fr/leader/</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Contacts techniques :&lt;/h4&gt;&lt;p&gt;Noémie MOREL - Animatrice du programme LEADER : &lt;a target="_self"&gt;leader&amp;#64;paysderemiremont.fr&lt;/a&gt; / 03.54.74.00.45&lt;/p&gt;&lt;p&gt;PETR Pays de Remiremont et de ses Vallées : 03.29.22.63.85&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>leader@paysderemiremont.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/allier-mobilites-alternatives-et-developpement-des-proximites-afin-de-desenclaver-les-territoires/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>PETR Pays de Remiremont et de ses Vallées</t>
+        </is>
+      </c>
+      <c r="AD31" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2024</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>162708</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer le bien vivre et favoriser le faire ensemble sur le territoire</t>
+        </is>
+      </c>
+      <c r="C32" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°3</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Cévennes au Rhône</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I32" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J32" s="1" t="inlineStr">
+        <is>
+          <t>Minimum de 4000€ pour les privés, 10 000€ pour les publics, et plafond de 50 000€</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Via le programme européen de
+subvention LEADER 2023-2027, le GAL souhaite agir pour une meilleure qualité de
+vie et davantage de lien social sur son territoire. &lt;/span&gt;&lt;span&gt;Le
+GAL pourra ainsi permettre la création ou le développement de tiers lieux tels
+que des espaces de travail partagés et collaboratifs ou des jardins partagés,
+faciliter l’accès à la culture par le soutien à de l’équipement culturel ou
+l’organisation d’évènements en lien avec le patrimoine local. Au regard de la
+dépendance à la voiture individuelle, &lt;/span&gt;&lt;span&gt;iI&lt;/span&gt;&lt;span&gt;
+pourra financer des projets permettant une mobilité plus durable et partagée.
+Finalement, le bien manger sera favorisé à travers le soutien à de l’animation
+locale ou la mise en place de restauration collective transformant des produis
+frais et locaux.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Exemples de projets : Aménagement
+d’un atelier collectif d’artisans (Fablab) ; Equipement pour un espace de
+coworking à vocation économique ; jardins partagés ; véhicule en partage ;
+évènement culturel ; Ateliers pédagogiques ; Equipement d’une cuisine collective…&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
+Tiers-lieux
+Economie sociale et solidaire
+Accessibilité
+Mobilité partagée
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Être une
+association, un collectif, une TPE/PME ou un porteur public&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Être situé sur
+une commune rurale d’Alès agglomération, du Gard rhodanien ou de De Cèze
+Cévennes &lt;/span&gt;&lt;span&gt;(Hors Alès et
+Bagnols/Cèze)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Obtenir un
+cofinancement &lt;/span&gt;&lt;span&gt;(Région,
+commune, département…) &lt;/span&gt;&lt;span&gt;hors porteur public&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Être en capacité de &lt;/span&gt;&lt;span&gt;régler par
+avance les dépenses &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Evènement&lt;/span&gt;&lt;span&gt; : uniquement la 1ère édition et avec mesures
+écoresponsables&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Cévennes au Rhône</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.galcevennes.fr/programme-leader-2023-2027/</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénédicte DUSSAP&lt;/p&gt;&lt;p&gt;Sandrine DEBLOIS&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;galdescevennesaurhone&amp;#64;gmail.com&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Bât. ATOME - 2 rue Michelet 30100 Alès&lt;/p&gt;&lt;p&gt;04 66 25 32 88&lt;/p&gt;&lt;p&gt;06 86 94 62 87&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>galdescevennesaurhone@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ameliorer-le-bien-vivre-et-favoriser-le-faire-ensemble-sur-le-territoire/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>LEADER EN CEVENNES - GAL DES CEVENNES AU RHONE</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2024</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>162645</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Investir pour développer l’intermodalité autour des gares et des haltes ferroviaires</t>
+        </is>
+      </c>
+      <c r="C33" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>FEDER - Fiche-Action 2 - Investir pour développer l’intermodalité autour des gares et des haltes ferroviaires</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Isle en Périgord (Syndicat mixte)</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I33" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="J33" s="1" t="inlineStr">
+        <is>
+          <t>Aide plafonnée à : 100 000 €</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Pays de l’Isle en Périgord est un « territoire vallée », qui a su tirer profit de cette caractéristique, en rendant fonctionnel son axe de communication ferroviaire « interne » d’Ouest en Est, tout en renforçant ses connexions « externes » avec la Métropole Bordelaise et Bergerac notamment.&lt;br /&gt;Le train relie et connecte le territoire, avec son réseau de 7 gares, sa navette ferroviaire et sa ville principale « locomotive ». Le train renforce&lt;br /&gt;l’attractivité de nombreux pôles secondaires (pôles d’emplois), dans un effet « post Covid » palpable, qui assoit la pratique du télétravail et le développement de choix de vie à la campagne … à condition de n’être jamais trop loin d’une gare, à pied, à vélo, en bus, en voiture, en co-&lt;br /&gt;voiturage ou en voiture électrique.&lt;br /&gt;Les investissements nécessaires au développement de cette intermodalité, qui sont aussi des points de rencontres entre les gens, seront ici soutenus. Autour des gares et des haltes ferroviaires, mais aussi dans les centralités des centres-bourgs inscrits dans les liaisons entre les gares et les territoires ruraux.&lt;br /&gt;Cet enjeu est essentiel pour renforcer l’accès à l’emploi et à l’offre de services (publics, sportifs, loisirs, culturels …) dans et hors du Pays pour&lt;br /&gt;les habitants, tout en consolidant les politiques de développement d’un Tourisme durable et « relié » sur tout le territoire.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Créer des aménagements et des nouveaux services dans une stratégie de développement de l’intermodalité autour des gares et des haltes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Aires de stationnement de vélos et de nouveaux usages (réparation, location)&lt;br /&gt;• Parkings relais&lt;br /&gt;• Aires de covoiturages&lt;br /&gt;• Création d’itinéraires et de voies cyclables&lt;br /&gt;• Zones de partage au service de la mobilité du quotidien&lt;br /&gt;• Acquisition de matériel roulant doux et investissements liés à la mise à disposition du public) ...&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Favoriser les connexions dans une stratégie de développement de l’intermodalité autour des gares et des haltes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• &amp;#34;Nœuds d’intermodalités&amp;#34; avec des services qui favorisent la rencontre&lt;br /&gt;• Liens entre haltes ferroviaires …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Relier l’offre ferroviaire du territoire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Création ou extension de services à proximité directe de la gare/halte …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Les actions de communication, de promotion et de développement d’outils numériques liés au projet.&lt;/em&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Information voyageur, billettique multimodale
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P33" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q33" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant minimum de dépenses éligibles sur l&amp;#039;opération présentée : 25 000 €&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles :&lt;br /&gt;• Les projets portés sur le territoire de la Communauté d’Agglomération Le Grand Périgueux&lt;br /&gt;• Les SCI et les particuliers (personne physique sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle)&lt;br /&gt;• Les agriculteurs dans le cadre de leur seule activité agricole&lt;br /&gt;• Les dépenses d’auto-construction&lt;br /&gt;• Les contributions en nature&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>PAYS DE L'ISLE EN PÉRIGORD</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-isle-perigord.com/wp-content/uploads/FA2-Intermodalite.pdf</t>
+        </is>
+      </c>
+      <c r="W33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-isle-perigord.com/fonds-europeens/le-programme-2021-2027/</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pays de l&amp;#039;Isle en Périgord :&lt;a target="_self"&gt;europe&amp;#64;pays-isle-perigord.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>s.giedelmann@pays-isle-perigord.com</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/investir-pour-developper-lintermodalite-autour-des-gares-et-des-haltes-ferroviaires/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Mixte du Pays de l'Isle en Périgord</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>15/05/2024</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>162644</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Innover en encourageant de nouvelles pratiques pour les mobilités</t>
+        </is>
+      </c>
+      <c r="C34" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Fiche-Action 1 - Innover en encourageant de nouvelles pratiques pour les mobilités</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Isle en Périgord (Syndicat mixte)</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I34" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J34" s="1" t="inlineStr">
+        <is>
+          <t>Aide plafonnée à : 50 000 €</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;img src="https://fr.wikipedia.org/wiki/Pays_de_l%27Isle_en_P%C3%A9rigord#/media/Fichier:Logo_Pays_de_l&amp;#039;Isle_en_P%C3%A9rigord.png" alt /&gt;&lt;img src="https://fr.wikipedia.org/wiki/Pays_de_l%27Isle_en_P%C3%A9rigord#/media/Fichier:Logo_Pays_de_l&amp;#039;Isle_en_P%C3%A9rigord.png" alt /&gt;L’objectif de cette fiche-action est de réfléchir collectivement pour initier et consolider des solutions alternatives pour les mobilités du quotidien, soit à la (seconde) voiture personnelle, soit pour celles et ceux qui n’ont pas (ou plus) de moyens de locomotion (jeunes et moins jeunes). Il s’agit d’encourager de nouvelles pratiques dans des zones éloignées d’une gare/halte.&lt;/p&gt;&lt;p&gt;En privilégiant des solutions qui encouragent l’entraide, la solidarité et le collectif, afin de rendre possible les déplacements et l’accès aux services publics, commerces, équipements, grands axes de communication… tout en réduisant la facture énergétique pour le territoire et les personnes.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Développer des solutions de mobilités innovantes durables&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Études et diagnostics directement liés à une action soutenue&lt;br /&gt;• Billettique intégrée pour emprunter une pluralité des modes de transports ...&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Renforcer les modes de déplacement doux&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Études stratégiques à l’échelle du territoire du Pays&lt;br /&gt;• Installation de loueurs de vélos électriques&lt;br /&gt;• Aménagements piétonniers&lt;br /&gt;• Voies vélo&lt;br /&gt;• Voies cyclables&lt;br /&gt;• Zones de partage, au service de la mobilité du quotidien&lt;br /&gt;• Acquisition de matériel roulant doux et investissements liés à la mise à disposition du public …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mettre en œuvre des actions de sensibilisation aux nouvelles pratiques de mobilités&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Journées&lt;br /&gt;• Ateliers&lt;br /&gt;• Manifestations de sensibilisation ...&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Développer de nouveaux services en faveur de la mobilité&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Test d’usage&lt;br /&gt;• Urbanisme tactique&lt;br /&gt;• Centre d’appel&lt;br /&gt;• Solution d’achats groupés&lt;br /&gt;• Services solidaires …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mettre en place des mobilités inversées (« aller vers » de certains services)&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Transport à la demande&lt;br /&gt;• Co-voiturage solidaire&lt;br /&gt;• Permanences&lt;br /&gt;• Services itinérants&lt;br /&gt;• Opérations visant l’expérimentation d’actions de mobilité inversée …&lt;/p&gt;&lt;p&gt;&lt;em&gt;Les actions de communication, de promotion et de développement d’outils numériques liés au projet.&lt;/em&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Information voyageur, billettique multimodale
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P34" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q34" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant minimum de dépenses éligibles sur l&amp;#039;opération présentée : 8 000 €&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Les projets proches d’une gare ou d’une halte (les projets intégrés dans une stratégie de développement de l’intermodalité autour des gares/haltes.&lt;/p&gt;&lt;p&gt; - Les investissements matériels et les projets d’ingénierie (immatériel et / ou coûts de personnel) des communes de &amp;#43; de 25 000 habitants.&lt;/p&gt;&lt;p&gt;- Les projets portés sur le territoire de la Communauté d’Agglomération Le Grand Périgueux&lt;/p&gt;&lt;p&gt;- Les SCI et les particuliers (personne physique sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Les dépenses d’auto-construction&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Les contributions en nature &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>PAYS DE L'ISLE EN PÉRIGORD</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-isle-perigord.com/wp-content/uploads/FA1-Mobilites.pdf</t>
+        </is>
+      </c>
+      <c r="W34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-isle-perigord.com/fonds-europeens/le-programme-2021-2027/</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pays de l&amp;#039;Isle en Périgord : &lt;a target="_self"&gt;europe&amp;#64;pays-isle-perigord.com&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>s.giedelmann@pays-isle-perigord.com</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/innover-en-encourageant-de-nouvelles-pratiques-pour-les-mobilites/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Mixte du Pays de l'Isle en Périgord</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>15/05/2024</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>162642</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la prise de décision de réaliser une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité / opportunité</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération (Projets neufs , rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;d&amp;#039;un accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (Levé topo, diagnostic structure, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une assistance au suivi de ces études,&lt;/li&gt;&lt;li&gt;d&amp;#039;un établissement relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Biodiversité
+Equipement public
+Bâtiments et construction
 Réhabilitation
 Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-dengager-ou-non-la-realisation-une-operation-de-batiments-1/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>15/05/2024</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>163236</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Oeuvrer pour un territoire de proximité, solidaire et inclusif</t>
+        </is>
+      </c>
+      <c r="C36" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 2</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Ploërmel - Cœur de Bretagne (PETR)</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I36" s="1" t="inlineStr">
+        <is>
+          <t> Min : 1 Max : 80</t>
+        </is>
+      </c>
+      <c r="J36" s="1" t="inlineStr">
+        <is>
+          <t>Plancher de subvention à 8000€ et plafond à 75 000€</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les modes de vie, les aspirations, les besoins de mobilité et d’habitat des habitants du territoire ont évolué ces dernières années sans qu’il n’y ait de changements dans la manière d’aménager les espaces urbains et ruraux. Les différentes crises et mutations sociétales invitent à repenser les espaces afin de prendre en compte les préoccupations et les besoins des citoyens du territoire.&lt;/p&gt;&lt;p&gt;L’offre de services et d’infrastructures doit répondre à la diversité des besoins de ses habitants.&lt;/p&gt;&lt;p&gt;A travers sa candidature, le GAL du PETR Pays de Ploërmel – Coeur de Bretagne souhaite développer des environnements physiques, numériques et sociaux réfléchis et accessibles pour toutes et tous.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La programmation viendra apporter son soutien aux projets favorisant une société solidaire et inclusive à travers divers enjeux :&lt;/li&gt;&lt;li&gt;La mobilité&lt;/li&gt;&lt;li&gt;L’accès au numérique, la création d’espace de coopération&lt;/li&gt;&lt;li&gt;L’habitat&lt;/li&gt;&lt;li&gt; L’aménagement du territoire et inclusion&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;De façon transversale, le PETR viendra soutenir l’expérimentation et l’innovation des projet. Il s’agira de travailler sur les questions d’accessibilité (physique, numérique, …), de lien (social, intergénérationnel), d’égalité (femme/homme) et de participation (démocratie participative) répondant à un objectif de développement durable et de cohésion sociale.&lt;/p&gt;&lt;p&gt;Les types d&amp;#039;opérations éligibles sont les suivants :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilité :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets de mobilité multimodale ;&lt;/li&gt;&lt;li&gt;Actions de sensibilisation et d’incitation des entreprises sur les alternatives au transport individuel ;&lt;/li&gt;&lt;li&gt;Aménagements en faveur des mobilités douces ;&lt;/li&gt;&lt;li&gt;Dispositifs de mobilités physiques alternatives ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux solutions de moblités ;&lt;/li&gt;&lt;li&gt;Installation d’équipements permettant d’encourager la continuité des mobilités douces entre les arrêts de transports en commun et le domicile ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Accessibilité :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions permettant l’accessibilité numérique à tous les publics ;&lt;/li&gt;&lt;li&gt;Actions favorisant l’accessibilité des personnes porteuses de handicap aux services ;&lt;/li&gt;&lt;li&gt;Actions favorisant l’accessibilité physique des services ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux solutions d’accessibilité ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Cohésion sociale :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Création, aménagement et équipement de locaux mutualisés ;&lt;/li&gt;&lt;li&gt;Rénovation ou création, aménagement et équipement de lieux favorisant le lien social ou intergénérationnel ;&lt;/li&gt;&lt;li&gt;Actions de démocratie participative ;&lt;/li&gt;&lt;li&gt;Dispositif visant à réduire les inégalités homme-femme ;&lt;/li&gt;&lt;li&gt;Action de sensibilisation et d’information sur l’égalité homme-femme ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux besoins de la population ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Habitat :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions favorisant l’émergence de nouveaux modes d’habitat ;&lt;/li&gt;&lt;li&gt;Actions en faveur des habitats inclusifs et habitats partagés ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux solutions pour l’habitat.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dispositif d’auto-partage ;&lt;/li&gt;&lt;li&gt;Plan piéton ;&lt;/li&gt;&lt;li&gt;Carte des aménagements cyclables ;&lt;/li&gt;&lt;li&gt;Guide des mobilités douces ;&lt;/li&gt;&lt;li&gt;Formation à la pratique du vélo ;&lt;/li&gt;&lt;li&gt;Parking à vélo ;&lt;/li&gt;&lt;li&gt;Totem de réparation de vélo ;&lt;/li&gt;&lt;li&gt;Sites internet accessibles à tous ;&lt;/li&gt;&lt;li&gt;Transcription en braille d’une exposition pour le public malvoyant ;&lt;/li&gt;&lt;li&gt;Dispositif de transcription de la parole en direct pour le public sourd et malentendant ;&lt;/li&gt;&lt;li&gt;Guide sur l’égalité professionnelle homme-femme ;&lt;/li&gt;&lt;li&gt;Animation d’une concertation citoyenne pour l’élaboration d’une polique publique ;&lt;/li&gt;&lt;li&gt;Mise en place d’une convention citoyenne sur l’avenir du territoire ;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Cohésion sociale et inclusion
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Attractivité économique
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
 Logistique urbaine
-Modes actifs : vélo, marche et aménagements associés</t>
-[...63 lines deleted...]
-      <c r="AA2" s="0" t="inlineStr">
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mobilité fluviale
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P36" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2023</t>
+        </is>
+      </c>
+      <c r="Q36" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Chaque projet devra faire l&amp;#039;objet d&amp;#039;une évaluation à l&amp;#039;aune d&amp;#039;une grille de sélection, disponible sur le site internet du Pays de Ploërmel-Coeur de Bretagne. &lt;/p&gt;&lt;p&gt;Cette grille se compose de quatre critères qui donnent une note globale, laquelle définit si le projet est sélectionné ou non.&lt;/p&gt;&lt;p&gt;De plus des critères complémentaires sont à prendre en compte pour les projets de&lt;span&gt; création ou réhabilitation de bâtiment.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Pour les projets de construction neuve :&lt;/p&gt;&lt;p&gt;Seuls pourront être soutenus les projets qui intègrent la consommation de chaleur d’origine renouvelable et/ou la production d’énergie renouvelable et/ou l’utilisation de matériaux biosourcés.&lt;/p&gt;&lt;p&gt;Pour les projets de réhabilitation :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Seuls pourront être soutenus les projets qui respectent les conditions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;un programme de travaux qui s’appuie obligatoirement a minima sur une étude thermique et/ou sur un audit énergétique réalisé par un bureau d’études agréé ;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays De Ploërmel Cœur De Bretagne</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-ploermel.fr/</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pauline Gall (Guilloux)&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;pays-ploermel.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;06.69.71.55.38.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-ploermel.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/oeuvrer-pour-un-territoire-de-proximite-solidaire-et-inclusif/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB2" s="0" t="inlineStr">
-[...26 lines deleted...]
-          <t>17/02/2026</t>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>GAL du Pays de Ploërmel-Coeur de Bretagne</t>
+        </is>
+      </c>
+      <c r="AD36" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="3" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G3" s="1" t="inlineStr">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>162563</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Mécénat pour le financement de vos projets d'investissement</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
-Entreprise publique locale (Sem, Spl, SemOp)</t>
-[...12 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="I37" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J37" s="1" t="inlineStr">
+        <is>
+          <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Donnez vie à vos projets !
-[...54 lines deleted...]
-      <c r="N3" s="1" t="inlineStr">
+ &lt;em&gt;
+  L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Financer vos projets
+ &lt;/strong&gt;
+ grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
+ &lt;strong&gt;
+  lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
+ &lt;/strong&gt;
+ qui font vivre nos territoires.
+ &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
+financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
+ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
+&lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
+forces vives pour construire ensemble les moyens
+de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;br /&gt;
+  Cadre réglementaire
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
+(PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -702,27846 +7086,1176 @@
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
-Emploi
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
-Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
-Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis
-Spectacle vivant
 Médias et communication
 Industrie
-Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
-Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Après analyse et acceptation de votre dossier par La Banque Postale.
-[...2703 lines deleted...]
-      <c r="S20" s="1" t="inlineStr">
+ Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;investissement liés aux 
+programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
+Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
+ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
-[...176 lines deleted...]
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T37" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X21" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://villyz.fr/</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Retrouvez votre contact régional sur :
+  Email
  &lt;/strong&gt;
-&lt;/p&gt;
-[...9 lines deleted...]
-  Vous êtes intéressé(e) par cette offre ?
+ : projets&amp;#64;villyz.fr
+&lt;/p&gt;
+ &lt;p&gt;&lt;strong&gt;Téléphone
  &lt;/strong&gt;
-&lt;/p&gt;
-[...19 lines deleted...]
-      <c r="AA21" s="1" t="inlineStr">
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>arthur.moraglia@villyz.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC21" s="1" t="inlineStr">
-[...11686 lines deleted...]
-      <c r="AB67" s="1" t="inlineStr">
+      <c r="AB37" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
+Entretien des ponts
 Entretien / restauration des haies
+Gestion des inondations
 Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
-Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
-Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC67" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>16/02/2026</t>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="68" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G68" s="1" t="inlineStr">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>162514</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Financer les aménagements cyclables inscrits au schéma directeur départemental des véloroutes</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>AMENAGEMENTS CYCLABLES INSCRITS AU SCHEMA DIRECTEUR DEPARTEMENTAL DES VELOROUTES</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I38" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J38" s="1" t="inlineStr">
+        <is>
+          <t>diminué des éventuelles subventions perçues par la commune ou l'EPCI pour maintenir un principe de parité entre le maitre d'ouvrage et le Département</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la réalisation de travaux visant à l&amp;#039;amélioration des conditions de circulation des cyclistes sur les itinéraires cyclables en site propre et/ ou en site partagé inscrits au schéma directeur départemental des véloroutes.&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Dépenses éligibles:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;pour les sites partagés: les travaux de revêtement de fil d&amp;#039;eau au fil d&amp;#039;eau &lt;br /&gt;&lt;/li&gt;&lt;li&gt;pour les sites propres: l&amp;#039;ensemble des dépenses d&amp;#039;infrastructures, y compris les frais de maitrise d&amp;#039;oeuvre et les aménagements connexes de type aires de repos, de pique-nique ou de stationnement&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aucun investissement ne participant pas directement par sa nature à la fonction première de l’aménagement ne pourra être pris en compte (exemple : éclairage public).&lt;/li&gt;&lt;li&gt;Les études, les travaux sur des ouvrages d’art, les investissements de jalonnement et de signalisation de police ne peuvent être subventionnés spécifiquement au titre de cette aide. Ces dépenses peuvent éligibles dans le cas d’un projet global d’aménagement cyclable.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Plafonds de dépenses:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;pour les sites partagés : dépense plafonnée à 8€ / m²&lt;/li&gt;&lt;li&gt;pour les sites propres: sans plafond&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Conditions:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses devront répondre aux recommandations en vigueur (CERTU, Vélo &amp;amp; Territoires, CEREMA...), en particulier en ce qui concerne la largeur de l’infrastructure qui doit être d’au moins 3 mètres pour les aménagements cyclables en site propre (diminution ponctuelle envisageable à 2,5 m minimum).&lt;/li&gt;&lt;li&gt;Le revêtement des aménagements cyclables est imposé avec un niveau de finition permettant un usage « par tous et en toute saison » de type enrobé ou béton.&lt;/li&gt;&lt;li&gt;Dans le cas où un projet d’aménagement cyclable se situe à proximité d’un itinéraire du Schéma Directeur Départemental des Véloroutes, l’association des services du Département en amont du dépôt du dossier de subvention est nécessaire afin d’étudier l’intérêt de l’intégration de cet aménagement au sein de l’itinéraire cyclable départemental et donc de définir l’éligibilité du projet à ce dispositif de soutien.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/amenagements-cyclables-inscrits-au-schema-directeur-departemental-des-veloroutes/</t>
+        </is>
+      </c>
+      <c r="W38" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Département de la
+Seine-Maritime &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Direction de la Cohésion des
+Territoires &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Tel : 02.76.51.61.54 &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Email : &lt;/span&gt;&lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;&lt;span&gt;subventions76-communesepci&amp;#64;seinemaritime.fr
+&lt;/span&gt;&lt;/a&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-amenagements-cyclables-inscrits-au-schema-directeur-departemental-des-veloroutes/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>162493</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Développer des solutions de mobilité durable (fiche-action 2)</t>
+        </is>
+      </c>
+      <c r="C39" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="F39" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Recherche
-[...1 lines deleted...]
-Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H68" s="1" t="inlineStr">
-[...107 lines deleted...]
-Valorisation d'actions
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I39" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J39" s="1" t="inlineStr">
+        <is>
+          <t>1 € de co-financement public appelle 4 € de LEADER</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Composé de deux communautés de communes, le Groupe d’Action Locale (GAL) du Pays de Coutances est un territoire rural qui se situe au centre du département de la Manche. Les communautés de communes Coutances mer et bocage et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le prochain programme LEADER 2023-2027. &lt;/p&gt;&lt;p&gt;LEADER signifie Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme européen qui permet aux territoires ruraux concernés de bénéficier du Fonds Européen Agricole pour le Développement Rural (FEADER). Le GAL du Pays de Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;&lt;p&gt;Les bénéficiaires peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils sont précisés dans chaque fiche-action.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelles sont les actions concernées ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les actions doivent être innovantes et répondre à la stratégie du territoire : “ Agir ensemble pour une transition solidaire et durable “.&lt;/p&gt;&lt;p&gt;4 axes de développement ont été retenu pour l’élaboration des fiches actions, auxquelles les projets devront répondre.&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Attractivité du territoire&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Cadre de vie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Agriculture, alimentation et énergie locale&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Economie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt; &lt;u&gt;6 fiches actions élaborées :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;•                     Fiche-action 1 : Développer les services et activités en zone rurale&lt;/p&gt;&lt;p&gt;•                     Fiche-action 2 : Développer des solutions de mobilité durables&lt;/p&gt;&lt;p&gt;•                     Fiche-action 3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/p&gt;&lt;p&gt;•                     Fiche-action 4 : Adapter le bâti existant&lt;/p&gt;&lt;p&gt;•                     Fiche-action 5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/p&gt;&lt;p&gt;•                     Fiche-action 6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions éligibles sont celles visant à :&lt;/p&gt;&lt;p&gt;-          Créer et renforcer les structures et infrastructures favorisant les mobilités alternatives :  équipements pour les pôles d’échange multimodaux, transports collectifs, transport d’utilité sociale, transport à la demande, vélo-école, maison du vélo, ateliers ou bornes de réparation du vélo, stationnements de vélo, abris vélo avec ou sans point de recharge électrique, abribus, label vélo, …&lt;/p&gt;&lt;p&gt;-          Sensibiliser au sujet des mobilités alternatives : communication, formations, plateforme, …&lt;/p&gt;&lt;p&gt;-          Développer et soutenir les projets de mobilité partagée : auto-partage, vélo partage, location de moyenne, courte et longue durée, covoiturage, transport (scolaire ou autre) de proximité à traction animale, …&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Solutions d'adaptation fondées sur la nature (SafN)</t>
-[...14 lines deleted...]
-      <c r="T68" s="1" t="inlineStr">
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P39" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q39" s="1" t="inlineStr">
+        <is>
+          <t>12/12/2027</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cette mesure vise à encourager la mise en oeuvre de nouvelles solutions de mobilité en tant qu&amp;#039;alternative à la voiture personnelle, pour suciter de nouvelles habitudes et de rendre la mobilité accessible à tous, dans le respect de l&amp;#039;environnement. Il s&amp;#039;agit notamment de développer les déplacements plus durables et de diminuer la dependance aux énergies fossiles dans nos déplacements.&lt;/p&gt;&lt;p&gt;Sont considérées comme mobilités alternatives : les transports en commun, le vélo à assistance électrique ou non, la marche à pied, le covoiturage, l’auto-stop, le transport à la demande, le prêt ou location de véhicules, l’auto-partage, le pédibus, la traction animale, l’inter-mobilité, et autres modes de transports ayant un impact zéro ou très faible sur l’environnement.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
-[...19 lines deleted...]
- &lt;br /&gt;
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays de Coutances</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le service LEADER du Pays de Coutances
+est présent à vos côtés pour vous aider à constituer le dossier et vous
+accompagner dans les différentes étapes de la demande d’aide.&lt;/p&gt;&lt;p align="center"&gt;Communauté de communes Coutances mer
+et bocage&lt;/p&gt;&lt;p align="center"&gt;Hôtel de Ville Place du Parvis&lt;/p&gt;&lt;p align="center"&gt;50200 COUTANCES&lt;/p&gt;&lt;p align="center"&gt;Céline GUERARD :&lt;a target="_self"&gt;c.guerard&amp;#64;communaute-coutances.fr&lt;/a&gt;– 07 84 95 53 40&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p align="center"&gt;Marie-Anne JOURDAN :
+&lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>c.guerard@communaute-coutances.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-services-et-les-activites-en-milieu-rural-fonds-europeens-leader-du-pays-de-coutances-fiche-action-1/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Coutances mer et bocage</t>
+        </is>
+      </c>
+      <c r="AD39" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>15/04/2024</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>162409</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l’aménagement d’infrastructures cyclables hors agglomération pour la pratique du vélo au quotidien</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Programme Vélo du Quotidien</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I40" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Ce dispositif vise à favoriser le
+développement de la pratique du vélo au quotidien, en particulier dans le cadre
+des déplacements domicile-travail, par l’accompagnement des collectivités locales
+(EPCI et communes) dans la réalisation d’aménagements cyclables situés hors agglomération
+le long d’une route départementale. &lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;strong&gt;Les travaux concernés par l’octroi de l’aide départementale :&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aménagement d’une
+piste cyclable bidirectionnelle ou monodirectionnelle le long des routes départementales
+(prise en charge à 40% par le Département plafonné à 300 000€ par an et par
+canton).&lt;/li&gt;&lt;li&gt;&lt;span&gt;Sécurisation des
+traversées de routes départementales par les pistes ou itinéraires cyclables (prise
+en charge par le Département à 40% plafonné à 300 000€ par an et par canton).&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Aménagement de bandes
+multifonctionnelles sur routes départementales (prise en charge à 80% par le Département
+plafonné à 300 000€ par an et par canton)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;span&gt;Autres critères d’éligibilité :&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;L’aménagement doit être
+situé le long d’une route départementale hors agglomération&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Respecter le référentiel
+d’aménagement&lt;/li&gt;&lt;li&gt;&lt;span&gt;Avoir fait l’objet d’un contact préalable avec l’Agence Routière Départementale
+(ARD) concernée, garantissant la faisabilité technique du projet. &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vendee.fr/amenager-et-preserver-leur-cadre-de-vie/organiser-les-mobilites/pistes-cyclables</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Département de la Vendée&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;40, rue Foch, 85923 LA ROCHE SUR YON cedex 9&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Tel : 02 28 85 86 02&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Mail : &lt;a href="mailto:mobilites-durables&amp;#64;vendee.fr" target="_blank"&gt;&lt;span&gt;mobilites-durables&amp;#64;vendee.fr &lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>hugo.bard@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-lamenagement-dinfrastructures-cyclables-hors-agglomeration-pour-la-pratique-du-velo-au-quotidien/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB68" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>16/02/2026</t>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="69" spans="1:34" customHeight="0">
-[...188 lines deleted...]
-          <t>Eau pluviale
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>162241</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Se former aux financements de projets de son territoire par le mécénat</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Face à la baisse des financements publics et la hausse des taux
+d’intérêt, le mécénat permet aux communes et intercommunalités d’être soutenues
+dans la réalisation de leurs projets. Le mécénat territorial est un partenariat
+gagnant-gagnant entre les collectivités et les entreprises locales ou
+nationales.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pensez à venir avec vos projets afin de repartir avec une méthode
+permettant d’identifier puis de solliciter des mécènes potentiels.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONTENU : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Première partie : les fondamentaux du mécénat&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Qu’est-ce que le mécénat ?&lt;/li&gt;&lt;li&gt;État des lieux du mécénat en France&lt;/li&gt;&lt;li&gt;Pourquoi recourir au mécénat ?&lt;/li&gt;&lt;li&gt;Quelles sont les motivations des mécènes
+potentiels ?&lt;/li&gt;&lt;li&gt;Les contreparties au mécénat : Exercice pratique de transition avec la
+2nd partie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Seconde partie : les étapes d’une stratégie
+mécénat et la réflexion pratique pour les élus&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Définir le périmètre du projet (calendrier,
+délais, budget)&lt;/li&gt;&lt;li&gt;Définir les objectifs de la campagne de
+collecte de fonds&lt;/li&gt;&lt;li&gt;Définir le type de don recherché (mécénat
+financier, en nature ou en compétence)&lt;/li&gt;&lt;li&gt;Définir les cibles (entreprises, grands
+donateurs ou grand public)&lt;/li&gt;&lt;li&gt;Décider d’un mode de gestion (interne ou
+structure dédiée) &lt;/li&gt;&lt;li&gt;Préparer les outils nécessaires (dossier
+mécénat, contreparties, convention mécénat, charte éthique)&lt;/li&gt;&lt;li&gt;Identifier les mécènes potentiels&lt;/li&gt;&lt;li&gt;Prendre contact et rencontrer les mécènes
+potentiels&lt;/li&gt;&lt;li&gt;Formaliser l’accord de mécénat et suivre les
+engagements de chacune des parties&lt;/li&gt;&lt;li&gt;Remercier
+et fidéliser les mécènes et donateurs&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;OBJECTIFS PEDAGOGIQUES&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Identifier les modes de financement des
+projets&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Connaitre le cadre juridique du mécénat&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structurer une démarche de recherche de financement via le mécénat&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Point fort :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Méthode pratique de recherche de nouveaux
+financements (mécénat) pour les projets (petits et grands) portés par les
+communes et EPCI du Jura&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
 Assainissement des eaux
-Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
-Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
-Montagne
-[...5 lines deleted...]
-Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
-Réseaux de chaleur
-[...1247 lines deleted...]
-Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
-Education et renforcement des compétences
-[...2 lines deleted...]
-Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
-Economie locale et circuits courts
-[...4205 lines deleted...]
-Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
-Accessibilité
 Lutte contre la précarité
 Attractivité économique
-Appui méthodologique
-[...453 lines deleted...]
-Transports collectifs et optimisation des trafics routiers
+Artisanat
+Mobilité partagée
 Logistique urbaine
-Connaissance de la mobilité
-[...759 lines deleted...]
-Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
-Médias et communication
+Industrie
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
-Protection animale</t>
-[...2 lines deleted...]
-      <c r="O96" s="1" t="inlineStr">
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S96" s="1" t="inlineStr">
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prérequis&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Être élu en fonction à la date de la formation&lt;/li&gt;&lt;li&gt;Faire parvenir 10 jours avant la formation un court descriptif du/des
+projet(s) que vous aurez identifiés (fortement conseillé afin de bénéficier
+d’un éclairage personnalisé par le formateur)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T96" s="1" t="inlineStr">
-[...51 lines deleted...]
-      <c r="AA96" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;AMJ | 2 rue
+de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-financer-les-projets-de-son-territoire-par-le-mecenat/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB96" s="1" t="inlineStr">
-[...35 lines deleted...]
-          <t>12/02/2026</t>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2024</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="97" spans="1:34" customHeight="0">
-[...29 lines deleted...]
-      <c r="G97" s="1" t="inlineStr">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>161671</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Faire vivre nos territoires ruraux entre transitions et mutations : réinventons le vivre-ensemble bourbonnais</t>
+        </is>
+      </c>
+      <c r="C42" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023/2027 des Terroirs Bourbonnais</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>GAL Auvergne-Rhône-Alpes des Terroirs Bourbonnais</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat</t>
-[...7 lines deleted...]
-      <c r="K97" s="1" t="inlineStr">
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I42" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J42" s="1" t="inlineStr">
+        <is>
+          <t>PLancher de subvention : 2 000€ ; Plafond de subvention : 60 000€</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L97" s="1" t="inlineStr">
-[...208 lines deleted...]
-Patrimoine et monuments historiques
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Programme LEADER du GAL Auvergne-Rhône-Alpes des Terroirs Bourbonnais : LEADER (Liaison Entre Actions de Développement de l&amp;#039;Economie Rurale) est un programme européen de développement rural qui vise à soutenir le développement des territoires ruraux.&lt;/p&gt;&lt;p&gt;LEADER est une démarche ascendante, développée et administrée par les territoires et qui donne ainsi un cadre propice à l&amp;#039;émergence de projets collectifs et de qualité favorisant le développement des zones rurales. Ce programme 2023/2027 fait intervenir des acteurs issus du territoire, d&amp;#039;univers différents, publics ou privés, sur les thématiques suivantes : &lt;strong&gt;revitaliser les centres-bourgs, favoriser l&amp;#039;accès à l&amp;#039;emploi et construire une offre touristique renouvelée&lt;/strong&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les types d&amp;#039;opérations soutenus&lt;/strong&gt;:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la création de nouveaux équipements et services à la population ;&lt;/li&gt;&lt;li&gt;la création, modernisation et / ou le développement de nouveaux espaces de vie et de sociabilité ;&lt;/li&gt;&lt;li&gt;l&amp;#039;accompagnement au développement de l&amp;#039;offre d&amp;#039;habitat ;&lt;/li&gt;&lt;li&gt;la mise en œuvre des modalités de travail innovantes (exemple : flex office, coworking, corpoworking, travail collaboratif, télétravail, espaces de travail virtuels, …) ;&lt;/li&gt;&lt;li&gt;la création et le développement de nouvelles pratiques de mobilité (exemple : covoiturage, autopartage, transport à la demande, vélo libre-service, transport multimodal, triporteur électrique, ...) ;&lt;/li&gt;&lt;li&gt;la création et le développement des outils et services numériques ;&lt;/li&gt;&lt;li&gt;la coordination, la mise en réseau et les collaborations entre acteurs, les structures, les entreprises, publics et privés, les organismes de formation et de recherche ;&lt;/li&gt;&lt;li&gt;les projets qui rendent nos territoires plus attractifs pour les jeunes ;&lt;/li&gt;&lt;li&gt;la protection et la mise en valeur du patrimoine naturel, paysager et bâti ;&lt;/li&gt;&lt;li&gt;le développement de l&amp;#039;offre touristique, y compris la montée en gamme et l&amp;#039;innovation des structures ;&lt;/li&gt;&lt;li&gt;le développement de l&amp;#039;offre culturelle et de l&amp;#039;offre de loisirs pour palier à un déficit du territoire ;&lt;/li&gt;&lt;li&gt;les projets de coopération (en lien avec le GAL) visant le développement touristique et patrimonial, des services en milieu rural et des structures &amp;#34;jeunesses&amp;#34;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
 Culture et identité collective
+Musée
+Sports et loisirs
 Tourisme
-Forêts
-[...1 lines deleted...]
-Sols
 Espaces verts
-Espace public
-[...4 lines deleted...]
-Cohésion sociale et inclusion
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Accès aux services
 Citoyenneté
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
-Agriculture et agroalimentaire
-[...1 lines deleted...]
-Economie sociale et solidaire
 Revitalisation
-Risques naturels
-Qualité de l'air
+Innovation, créativité et recherche
 Biodiversité
 Equipement public
-Bâtiments et construction
 Réhabilitation
 Logement et habitat
-Architecture
 Paysage
-Accessibilité
 Emploi
 Attractivité économique
+Animation et mise en réseau
+Valorisation d'actions
 Artisanat
-Mobilité partagée
-[...778 lines deleted...]
-Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
-Sécurité</t>
-[...27 lines deleted...]
- Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+Spectacle vivant
+Industrie
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P42" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2023</t>
+        </is>
+      </c>
+      <c r="Q42" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Chaque &lt;strong&gt;appel à projet&lt;/strong&gt; dispose de conditions d&amp;#039;éligibilité, toutefois, &lt;strong&gt;il
+existe plusieurs conditions générales : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;&lt;span&gt;Disposer d&amp;#039;un SIRET. Les particuliers ne sont pas éligibles ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Disposer d&amp;#039;un cofinancement public OBLIGATOIRE du projet ;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Autofinancement minimum obligatoire : 20% ;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Avoir un projet sur le périmètre concerné (département de l&amp;#039;Allier) ;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Ne pas avoir débuté son action. &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;hr width="33%" size="1" align="left" /&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;p id="_com_1"&gt;&lt;span&gt;&lt;a name="_msocom_1"&gt;&lt;/a&gt;&lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y99" s="1" t="inlineStr">
-[...2933 lines deleted...]
-      <c r="S111" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U111" s="1" t="inlineStr">
-[...1378 lines deleted...]
-      <c r="T116" s="1" t="inlineStr">
+      <c r="T42" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U116" s="1" t="inlineStr">
-[...33 lines deleted...]
-      <c r="AA116" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Allier</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://gal-aura-terroirs-bourbonnais.fr/</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;équipe du GAL est composée d&amp;#039;une coordinatrice, Ingrid CHARNET &lt;a target="_self"&gt;(i. charnet&amp;#64;agglo-moulins.fr&lt;/a&gt; - 04 70 48 54 63) et d&amp;#039;un pôle animation-instruction réparti sur le territoire qui sont les interlocuteurs de proximité des porteurs de projets. &lt;strong&gt;Contactez-les avant tout dépôt de dossier :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Solène LEVEQUE&lt;/strong&gt;  : 04 70 05 70 70 -&lt;a target="_self"&gt;solene.leveque.vallee.montlucon&amp;#64;orange.fr&lt;/a&gt;  pour le bassin du PETR du Pays de la Vallée de Montluçon et du Cher ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Corentin BORDE&lt;/strong&gt; : 04 70 48 14 36 - &lt;a target="_self"&gt;c.borde&amp;#64;agglo-moulins.fr&lt;/a&gt; pour le bassin de Moulins Communauté, CC Bocage Bourbonnais, et CC Entr&amp;#039;Allier Besbre et Loire&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Florentin GEORGESCU&lt;/strong&gt; : 06 08 51 33 96 - &lt;a target="_self"&gt;f. georgescu&amp;#64;agglo-moulins.fr&lt;/a&gt; pour le bassin de Vichy Communauté, CC Pays de Lapalisse, CC St Pourçain Sioule Limagne&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>i.charnet@agglo-moulins.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/faire-vivre-nos-territoires-ruraux-entre-transitions-et-mutations-reinventons-le-vivre-ensemble-bourbonnais-leader/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB116" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>11/02/2026</t>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Moulins Communauté</t>
+        </is>
+      </c>
+      <c r="AD42" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>22/02/2024</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="117" spans="1:34" customHeight="0">
-[...199 lines deleted...]
-      <c r="A118" s="1">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>153399</v>
       </c>
-      <c r="B118" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Développer des projets ruraux en Seine Aval</t>
         </is>
       </c>
-      <c r="C118" s="1" t="inlineStr">
+      <c r="C43" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D118" s="1" t="inlineStr">
+      <c r="D43" s="1" t="inlineStr">
         <is>
           <t>LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E118" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>GAL Seine Aval</t>
         </is>
       </c>
-      <c r="F118" s="1" t="inlineStr">
+      <c r="F43" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France
 Association pour un Développement Agricole Durable en Seine Aval (ADADSA)</t>
         </is>
       </c>
-      <c r="G118" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H118" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Subvention</t>
         </is>
       </c>
-      <c r="I118" s="1" t="inlineStr">
+      <c r="I43" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J118" s="1" t="inlineStr">
+      <c r="J43" s="1" t="inlineStr">
         <is>
           <t>Dépend du régime d'aide qui s'applique pour le projet</t>
         </is>
       </c>
-      <c r="K118" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L118" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le programme LEADER, axe du FEADER (Fonds Européen Agricole et de Développement de l&amp;#039;Espace Rural) est une initiative européenne qui signifie « Liaisons Entre Actions de Développement de l&amp;#039;Économie Rurale ». Il a été mis en place en Europe en 1991 dans la cadre de la Politique agricole commune (PAC) et depuis 2007 en Ile-de-France et en Seine-Aval.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif d&amp;#039;un programme LEADER est de faire émerger des projets agricoles structurants sur un territoire donné grâce à une mise en réseau de personnes et d&amp;#039;organismes engagés dans le développement rural. Ce partenariat local entre les secteurs public, privé et civil est appelé Groupe d&amp;#039;Action Local (GAL).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;approche LEADER sur un territoire signifie une certaine autonomie du GAL dans le développement d&amp;#039;une stratégie adaptée au contexte local. Elle permet de soutenir des projets pilotes, par l&amp;#039;intermédiaire de subventions, qu&amp;#039;ils soient portés par des acteurs publics, privés ou des associations.
 &lt;/p&gt;
 &lt;p&gt;
  Le programme LEADER en Seine Aval est porté par l&amp;#039;Association pour un Développement Agricole Durable en Seine Aval (ADADSA). Pour la période 2023-2027, le périmètre d‘action se déploie sur 66 des 73 communes de la communauté urbaine GPS&amp;amp;O. L&amp;#039;enveloppe allouée est de 1 400 000 €.
 &lt;/p&gt;
 &lt;p&gt;
  La stratégie de cette programmation est : Récolter les fruits des synergies rural et urbain&amp;#34;. Elle s&amp;#039;articule en 3 axes :
 &lt;/p&gt;
 &lt;p&gt;
  -Promouvoir un territoire de biens et de savoir-faire commun autour de l&amp;#039;agriculture, l&amp;#039;alimentation et l&amp;#039;artisanat
 &lt;/p&gt;
 &lt;p&gt;
  -Mettre en valeur les ressources naturelles de manière durable et soutenir la transition énergétique et l&amp;#039;économie circulaire
 &lt;/p&gt;
 &lt;p&gt;
  -Concilier un développement harmonieux entre monde urbain et monde rural pour une cohabitation enrichie
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M118" s="1" t="inlineStr">
+      <c r="M43" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Installation d&amp;#039;un atelier de transformation
  &lt;/li&gt;
  &lt;li&gt;
   Communication autour de la valorisation des co-produits agricoles
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place de points de vente de produits locaux
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place d&amp;#039;une plateforme logistique permettant l&amp;#039;approvisionnement de produits locaux
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une application permettant d&amp;#039;identifier les producteurs locaux
  &lt;/li&gt;
  &lt;li&gt;
   Financement de food-truck de produits de locaux
  &lt;/li&gt;
  &lt;li&gt;
   Plantation de haies
  &lt;/li&gt;
  &lt;li&gt;
   Restructuration de foncier forestier
@@ -28563,51 +8277,51 @@
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;ateliers avec les industries agroalimentaires du territoire sur l&amp;#039;économie circulaire
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un gîte touristique
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une carte interactive des activités touristiques locales et tour gourmand
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;aires de repos pour les randonneurs
  &lt;/li&gt;
  &lt;li&gt;
   Organisation d&amp;#039;un festival agricole
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un jardin pédagogique
  &lt;/li&gt;
  &lt;li&gt;
   Agrandissement des voies de circulation pour les rendre praticables pour les engins agricoles
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N118" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Tourisme
 Forêts
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
@@ -28628,1327 +8342,243 @@
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Industrie
 Réduction de l'empreinte carbone
 Inclusion numérique
 Protection animale</t>
         </is>
       </c>
-      <c r="O118" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R118" s="1" t="inlineStr">
+      <c r="R43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  A établir avec l&amp;#039;animatrice selon le projet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S118" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T118" s="1" t="inlineStr">
+      <c r="T43" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U118" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>GAL Seine Aval</t>
         </is>
       </c>
-      <c r="V118" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://leaderseineaval.com/</t>
         </is>
       </c>
-      <c r="X118" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Margaux GROSJEAN
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a target="_self"&gt;
   margaux.grosjean&amp;#64;safer-idf.com
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  06 37 01 89 44
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y118" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>margaux.grosjean@safer-idf.com</t>
         </is>
       </c>
-      <c r="Z118" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f808-developper-des-projets-ruraux-en-seine-aval/</t>
         </is>
       </c>
-      <c r="AA118" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB118" s="1" t="inlineStr">
+      <c r="AB43" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
-      <c r="AC118" s="1" t="inlineStr">
+      <c r="AC43" s="1" t="inlineStr">
         <is>
           <t>ADADSA</t>
         </is>
       </c>
-      <c r="AE118" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG118" s="1" t="inlineStr">
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>31/10/2023</t>
         </is>
       </c>
-      <c r="AH118" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/02/2026</t>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="119" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G119" s="1" t="inlineStr">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>152162</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la réalisation de travaux d’aménagement d’infrastructures de circulation douce et modes de déplacements actifs</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>CIRCULATIONS DOUCES / MODES DE DEPLACEMENT ACTIFS</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H119" s="1" t="inlineStr">
+      <c r="H44" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K119" s="1" t="inlineStr">
-[...424 lines deleted...]
-      <c r="AF119" s="1" t="inlineStr">
+      <c r="I44" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 52</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG119" s="1" t="inlineStr">
-[...663 lines deleted...]
-      <c r="L123" s="1" t="inlineStr">
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la réalisation de travaux d&amp;#039;aménagement d&amp;#039;infrastructures de circulations douces destinés aux publics pratiquant un mode de déplacement actif, y compris les études préliminaires, les acquisitions foncières et les équipements de service annexes et en lien direct avec l&amp;#039;utilisation des infrastructures.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ces voies de circulations douces sont réservées à un usage non motorisé (exception faite, le cas échéant, des véhicules de déplacement personnels de type trottinette électrique ou véhicules d&amp;#039;entretien) et regroupent différents types d&amp;#039;aménagements : voie verte, bande cyclable, piste cyclable, etc.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M123" s="1" t="inlineStr">
+      <c r="M44" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;une voie douce pour les promeneurs à Clairoix
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une liaison piétonne et cyclable vers la gare de Verberie
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;une piste cyclable le long de la RD 820
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Installation de stationnements sécurisés pour les vélos à Compiègne
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un itinéraire cyclable entre Thourotte et Longueil-Annel
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une voie verte entre Noyon et Ribécourt-Dreslincourt
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;une piste cyclable le long de l&amp;#039;Oise à Creil
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place des zones 30 et pistes cyclables à Lacroix-Saint-Ouen
  &lt;/li&gt;
  &lt;li&gt;
   Étude et création de circulations douces entre les communes de Bury et Tricot
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N123" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O123" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R123" s="1" t="inlineStr">
+      <c r="R44" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -30132,836 +8762,888 @@
 &lt;ul&gt;
  &lt;li&gt;
   infrastructures exclusivement dédiées à une pratique sportive (ex.: parcours BMX) ;
  &lt;/li&gt;
  &lt;li&gt;
   trottoirs et sentes piétonnes en agglomération ;
  &lt;/li&gt;
  &lt;li&gt;
   itinéraires de randonnée pédestre ;
  &lt;/li&gt;
  &lt;li&gt;
   zones 30 et zones de rencontre (éligibles au titres des crédits d&amp;#039;Etat, amendes de police) ;
  &lt;/li&gt;
  &lt;li&gt;
   aménagement de type chaussée à voie centrale banalisée (CVCB ou Chaussidou) sur Route Départementale hors agglomération ;
  &lt;/li&gt;
  &lt;li&gt;
   travaux d&amp;#039;entretien ;
  &lt;/li&gt;
  &lt;li&gt;
   aménagements hors champ de l&amp;#039;objet de l&amp;#039;aide.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S123" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T123" s="1" t="inlineStr">
+      <c r="T44" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U123" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V123" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W123" s="1" t="inlineStr">
+      <c r="W44" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X123" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y123" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z123" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2b58-aider-a-la-mise-en-place-ou-a-la-rehabilitati/</t>
         </is>
       </c>
-      <c r="AA123" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB123" s="1" t="inlineStr">
+      <c r="AB44" s="1" t="inlineStr">
         <is>
           <t>Création d’une voie douce / piste cyclable</t>
         </is>
       </c>
-      <c r="AC123" s="1" t="inlineStr">
+      <c r="AC44" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="AE123" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG123" s="1" t="inlineStr">
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>17/10/2023</t>
         </is>
       </c>
-      <c r="AH123" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/02/2026</t>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="124" spans="1:34" customHeight="0">
-[...452 lines deleted...]
-      <c r="G126" s="1" t="inlineStr">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>151703</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné par la DDT de la Mayenne au service de l'aménagement durable de votre territoire</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnements de la DDT 53</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>DDT de Mayenne</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
+Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H126" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L126" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le territoire bénéficie d&amp;#039;une position de carrefour régional, interrégional et transfrontalier et profite d&amp;#039;un réseau d&amp;#039;infrastructures qui le traverse facilement du nord au sud et mais de manière plus contraignante d&amp;#039;est en ouest.
-[...49 lines deleted...]
-          <t>Commerces et services
+ Service déconcentré de l&amp;#039;État au niveau départemental, la Direction Départementale de la Mayenne (DDT) constitue un service technique de référence auprès du préfet, dont l&amp;#039;objet est d&amp;#039;assurer un service de proximité auprès des acteurs territoriaux.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La finalité de l&amp;#039;action de la DDT est de contribuer à l&amp;#039;aménagement et au développement durables des territoires tant urbains que ruraux de la Mayenne. La DDT est porteuse des enjeux transversaux de transition écologique. La DDT situe son action dans un cadre interministériel et contribue sur les sujets suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;urbanisme, l&amp;#039;aménagement des territoires, la gestion économe de l&amp;#039;espace et le cadre de vie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;économie agricole, les circuits courts, les projets alimentaires territoriaux, la cohésion,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le bâtiment, l&amp;#039;accessibilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;environnement, la préservation de l&amp;#039;eau et des milieux, la biodiversité, les espèces protégées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la prévention des risques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;habitat, le logement social et la rénovation urbaine,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la sécurité et l&amp;#039;éducation routières, les déplacements et la gestion de crise.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ A ce titre, la DDT propose son accompagnement et ses conseils à l&amp;#039;ensemble des acteurs locaux, aussi bien sur le volet réglementaire que sur le partage des politiques publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Contacts et plus d&amp;#039;informations:
+ &lt;strong&gt;
+  vous trouverez ci-dessous le lien permettant d&amp;#039;avoir accès à l&amp;#039;organigramme de la DDT  et aux coordonnées des référents territoriaux par EPCI :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/ST-aides-territoires-6706a94207f79.png" alt /&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Alimentation
+Risques naturels
+Biodiversité
 Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis</t>
-[...2 lines deleted...]
-      <c r="O126" s="1" t="inlineStr">
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R126" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="S126" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités et autres acteurs situés en Mayenne.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T126" s="1" t="inlineStr">
+      <c r="T45" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U126" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA126" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Mayenne</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Adresse du service territorial (Référents territoriaux)
+ :
+ &lt;strong&gt;
+  &lt;a href="mailto:ddt-st&amp;#64;mayenne.gouv.fr" target="_self"&gt;
+   ddt-st&amp;#64;mayenne.gouv.fr
+  &lt;/a&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires.st.ddt-53@equipement-agriculture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3623-accompagner-les-projets-des-territoires-mayen/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB126" s="1" t="inlineStr">
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>DDT Mayenne</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2023</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>155113</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser les mobilités du quotidien : schémas, infrastructures, équipements et services</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Les mobilités du quotidien : schémas, infrastructures, équipements et services (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Réalisation d&amp;#039;un schéma directeur vélo ou d&amp;#039;un schéma directeur des mobilités actives
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un schéma directeur vélo permet de programmer les liaisons cyclables d&amp;#039;intérêt communautaire ou communal à réaliser afin de créer un réseau cyclable structurant à l&amp;#039;échelle de la collectivité concernée.
+&lt;/p&gt;
+&lt;p&gt;
+ Un schéma directeur des mobilités actives est un document stratégique de référence et de programmation permettant d&amp;#039;organiser le développement des mobilités actives qui sont définies comme toutes les formes de déplacements qui impliquent une dépense énergétique par le biais d&amp;#039;un effort musculaire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Création et aménagement d&amp;#039;infrastructures à destination des vélos ou multi pratiques (voies exclusivement réservées à la circulation d&amp;#039;usagers non motorisés)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ces infrastructures peuvent donc être des pistes cyclables réservées aux vélos mais également des voies vertes multi pratiques pouvant également accueillir piétons, cavaliers, trottinettes, ...
+&lt;/p&gt;
+&lt;p&gt;
+ Il est précisé que de déploiement du Réseau Cyclable d&amp;#039;Intérêt Départemental (RCID) fait l&amp;#039;objet de modalités de financement spécifiques déclinées dans le cadre d&amp;#039;une autre politique départementale (hors politique territoriale).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Création d&amp;#039;aires en faveur de l&amp;#039;intermodalité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce sont des lieux d&amp;#039;échanges entre services de transport et de mobilité
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Mise en place de toute offre de services visant à favoriser et promouvoir les mobilités du quotidien :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   installation d&amp;#039;abris-vélos couverts, de consignes sécurisées, de bornes de recharge pour les VAE, de stations de gonflage, de bornes d&amp;#039;entretien vélo... ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   création d&amp;#039;une plateforme de mobilité (guichet unique d&amp;#039;animation, d&amp;#039;information et d&amp;#039;accompagnement des usagers sur les solutions de déplacement existantes) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   mise en place de services d&amp;#039;autopartage et/ou vélopartage (hors libre-service sans attache) : mise à disposition de véhicules électriques ou hydrogènes, scooters, mobylettes, vélos, vélos-cargos, vélos adaptés aux personnes à mobilité réduite, au profit d&amp;#039;usagers ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   acquisition de véhicules électriques pour transport à la demande à vocation sociale ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   mise en place d&amp;#039;une plateforme numérique de mobilité (type application de réservation avec possibilité de paiement en ligne).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Schéma de mobilités actives et plan de déplacement : participation du conseil départemental sur la base des dépenses éligibles HT ou TTC selon que le maître d&amp;#039;ouvrage puisse ou non récupérer la TVA sur l&amp;#039;opération avec application d&amp;#039;un taux fixe de 50% avec une aide plafonnée à 15 000 €.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Infrastructures et animations : participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%
+  &lt;/li&gt;
+  &lt;li&gt;
+   Poste d&amp;#039;animateur de plate-forme mobilité : participation du conseil départemental limitée dans le temps (trois ans maximum) et de manière dégressive avec un taux de 40 % en première année, 30 % en seconde année et 20 % sur la dernière année, sur la base maximum d&amp;#039;une assiette éligible de 35 000 €/an correspondant à la masse salariale affectée à l&amp;#039;opération (coût du poste chargé)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Poste :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Fiche de poste
+  &lt;/li&gt;
+  &lt;li&gt;
+   CV du candidat retenu
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Etude :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Cahier des charges de l&amp;#039;étude
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet proposé sur l&amp;#039;espace public ou le domaine public devra répondre à la législation et à la réglementation en vigueur relatives notamment à l&amp;#039;accessibilité des espaces publics, à la prise en compte des mobilités actives et à la prise en compte des objectifs de transition écologique.
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet devra être intégré dans la réflexion globale du territoire et en cohérence avec les schémas directeurs intercommunaux ainsi que le plan vélo départemental
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS SPECIFIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Réalisation d&amp;#039;un schéma directeur vélo ou schéma directeur des mobilités actives.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ceux-ci devront obligatoirement comporter une rubrique « analyse des pratiques sur le territoire ».
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Création et aménagement d&amp;#039;infrastructures à destination des vélos ou multipratiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1- Le projet devra prendre en compte a minima les déplacements à vélo
+&lt;/p&gt;
+&lt;p&gt;
+ 2- La (les) liaison(s) accompagnée(s) devra(ont) faciliter les mobilités du quotidien : desservir les zones d&amp;#039;habitat, des équipements publics, des commerces, des sites de visite touristiques publics, la plage...
+&lt;/p&gt;
+&lt;p&gt;
+ 3- Les critères techniques (largeur de voirie, utilisation du double sens ou d&amp;#039;une voie de chaque côté de la voirie...) seront étudiés par le service départemental référent.
+&lt;/p&gt;
+&lt;p&gt;
+ 4- Pour les communes CPU, CPS et l&amp;#039;ensemble des communes littorales, schéma directeur vélo ou d&amp;#039;un schéma directeur des mobilités actives devra justifier la ou les liaisons inscrite(s) au projet. Pour les autres communes, il sera demandé la production d&amp;#039;une analyse des circulations douces au sein de la commune.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Création d&amp;#039;aires en faveur de l&amp;#039;intermodalité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aire devra être aménagée et équipée pour l&amp;#039;accueil d&amp;#039;au moins deux modes de déplacement dont un de mobilité active (piéton, vélo). Cette plateforme pourra donc accueillir des services de type autopartage, vélopartage, casiers sécurisés pour l&amp;#039;accueil de vélos personnels, des bornes de recharges pour les véhicules électriques, des stations de gonflage pour les véhicules présents, des bornes d&amp;#039;entretien pour les vélos, ... Elle pourra si le besoin est identifié accueillir l&amp;#039;espace d&amp;#039;attente pour les transports en commun de type bus, ...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Mise en place de toute offre de services visant à favoriser et promouvoir les mobilités du quotidien
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet devra répondre à un besoin exprimé du territoire et devra préciser le mode de gestion et d&amp;#039;animation du service ainsi que les partenariats développés avec les acteurs du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition écologique :
+   &lt;/strong&gt;
+   présence d&amp;#039;un écologue pour la définition et/ou la réalisation du projet, réalisation d&amp;#039;aménagements paysagers qualitatifs sur l&amp;#039;itinéraire, gestion durable des eaux pluviales provenant des aménagements réalisés, utilisation de matériaux durables (bois locaux, masse, enrobé à liant végétal...) pour la réalisation des équipements présents sur l&amp;#039;itinéraire ou sur l&amp;#039;aire créée, adaptation des équipements pour une fonctionnalité plus durable (production d&amp;#039;énergie, récupération des eaux de pluies, gestion des déchets, mise en place d&amp;#039;un système d&amp;#039;éclairage public adapté aux usages et contraintes locales......), réemploi de matériaux, insertion de clauses environnementales dans les marchés publics, mise en place d&amp;#039;une offre de services complémentaire à la réalisation de l&amp;#039;infrastructure (location de vélos, stations de gonflage, casiers de rangements, ...)
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition inclusive :
+   &lt;/strong&gt;
+   présence d&amp;#039;équipements, de signalétiques adaptés pour tous les publics (mobiliers urbains, sanitaires, ...), aménagement et équipements permettant l&amp;#039;accueil de véhicules adaptés, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants, formation « savoir rouler à vélo », programmation d&amp;#039;animations régulières sur le site, dans les établissements scolaires, mise en place d&amp;#039;une offre de services complémentaire à l&amp;#039;équipement : achat de vélos adaptés, intégration de places de stationnement suffisamment larges pour tous types de vélos...
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  A) Pour les travaux d&amp;#039;aménagement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, ...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les acquisitions de terrain ou de bâti pour démolition nécessaires à la réalisation de l&amp;#039;aménagement prévu (si acquisition moins de 5 ans)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagements urbains ou paysagers directement liés au projet :
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ 1) le terrassement, les revêtements, les bordures...
+&lt;/p&gt;
+&lt;p&gt;
+ 2) l&amp;#039;ensemble des travaux de réseaux à la charge du maître d&amp;#039;ouvrage,
+&lt;/p&gt;
+&lt;p&gt;
+ 3) l&amp;#039;éclairage public économe et adapté (pour les communes ayant déléguée la compétence au SDEM, le taux d&amp;#039;aide sera appliqué sur le reste à charge de la commune)
+&lt;/p&gt;
+&lt;p&gt;
+ 5) la signalétique hors signalisation routière automobile
+&lt;/p&gt;
+&lt;p&gt;
+ 6) la végétalisation et le paysagement
+&lt;/p&gt;
+&lt;p&gt;
+ 7) l&amp;#039;équipement urbain : bancs, barrières, portail, corbeilles, sanitaires, ...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Et toutes dépenses inhérentes à l&amp;#039;obtention de la bonification.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les bandes cyclables sur la voirie existante si elles composent la majeure partie de la liaison ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les trottoirs partagés s&amp;#039;ils composent la majeure partie de la liaison ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de publicité, de reproduction des dossiers ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux réalisés en régie.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  B) Pour la mise en place de services :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagement d&amp;#039;un guichet unique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition d&amp;#039;outils informatiques et numériques nécessaires à l&amp;#039;offre de services ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;acquisition de flottes de véhicules (hors EPDM engins personnels de déplacement motorisé trottinette électrique, gyropodes ...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;acquisition de mobiliers et équipements spécifiques : abris couverts, consignes sécurisées, bornes de recharge, stations de gonflage et d&amp;#039;entretien... ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Signalétique (hors panneaux routiers) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Toute dépense inhérente à l&amp;#039;obtention de la bonification.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fonctionnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les diagnostics et études préalables en lien direct avec le projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le financement du poste d&amp;#039;un conseiller en mobilité (éligible uniquement sur les CT, CPU et CPS sur une durée de 3 ans maximum) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;organisation de formations/ateliers de mobilité (éligible uniquement dans les CTM, CPU et CPS).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les acquisitions de flottes de véhicules dédiés aux agents de la collectivité ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de publicité, de reproduction des dossiers.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux réalisés en régie.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/les-mobilites-du-quotidien-schemas-infrastructures-equipements-et-services-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W46" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02.33.05.96.61
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a05d-les-mobilites-du-quotidien-schemas-infrastruc/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB46" s="1" t="inlineStr">
         <is>
           <t>Création d’une voie douce / piste cyclable
-Développer les infrastructures de covoiturage
-[...26 lines deleted...]
-          <t>09/02/2026</t>
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="127" spans="1:34" customHeight="0">
-      <c r="A127" s="1">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>154987</v>
       </c>
-      <c r="B127" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Impulser le changement avec les habitants</t>
         </is>
       </c>
-      <c r="C127" s="1" t="inlineStr">
+      <c r="C47" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D127" s="1" t="inlineStr">
+      <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Programme européen LEADER 2023-2027 de Fougères Agglomération</t>
         </is>
       </c>
-      <c r="E127" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Fougères Agglomération
 L'Europe s'engage en Bretagne</t>
         </is>
       </c>
-      <c r="F127" s="1" t="inlineStr">
+      <c r="F47" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Bretagne</t>
         </is>
       </c>
-      <c r="G127" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H127" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K127" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L127" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le programme européen LEADER est porté par Fougères Agglomération. La zone couverte associe Fougères Agglomération et Couesnon Marches de Bretagne.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;h4&gt;
  &lt;strong&gt;
   Principes essentiels
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/h4&gt;
 &lt;p&gt;
  L&amp;#039;aide LEADER  se définit autour de 4  principes-clés :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Une stratégie locale
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les priorités sont le fruit d&amp;#039;une concertation qui a été menée en 2022 et qui a mobilisé un maximum d&amp;#039;acteurs de Fougères Agglomération et de Couesnon Marches de Bretagne. L&amp;#039;Europe, la France et la Région fixent un cadre mais elles laissent le territoire définir son programme d&amp;#039;actions. Le thème central du programme 2023-2027 est : « LE CHANGEMENT AVEC LES HABITANTS ».
  &lt;br /&gt;
@@ -31128,949 +9810,858 @@
  &lt;/em&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Enjeux
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Enrichir la stratégie par un partage d&amp;#039;expériences avec d&amp;#039;autres territoires sur des axes de développement comparables
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser l&amp;#039;ouverture du territoire sur l&amp;#039;extérieur
  &lt;/li&gt;
  &lt;li&gt;
   Mutualiser les moyens
  &lt;/li&gt;
  &lt;li&gt;
   Échanger
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N127" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Forêts
 Friche
 Transition énergétique
 Recyclage et valorisation des déchets
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Alimentation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Biodiversité
 Animation et mise en réseau
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Milieux humides</t>
         </is>
       </c>
-      <c r="O127" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P127" s="1" t="inlineStr">
+      <c r="P47" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q127" s="1" t="inlineStr">
+      <c r="Q47" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="S127" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T127" s="1" t="inlineStr">
+      <c r="T47" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U127" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>CA Fougères Agglomération</t>
         </is>
       </c>
-      <c r="V127" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://fougeres-agglo.bzh/fougeres-agglo/le-programme-leader/</t>
         </is>
       </c>
-      <c r="X127" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Valérie JANVIER, Chargée de mission LEADER, Tél : 02 99 17 05 29
 &lt;/p&gt;
 &lt;p&gt;
  Fougères Agglomération
 &lt;/p&gt;
 &lt;p&gt;
  Parc d&amp;#039;activités de l&amp;#039;Aumaillerie
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CS 70665. La Selle-en-Luitré
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  35306 Fougères CEDEX
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y127" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>vjanvier@fougeres-agglo.bzh</t>
         </is>
       </c>
-      <c r="Z127" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/eefe-impulser-le-changement-avec-les-habitants/</t>
         </is>
       </c>
-      <c r="AA127" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC127" s="1" t="inlineStr">
+      <c r="AC47" s="1" t="inlineStr">
         <is>
           <t>CA Fougères Agglomération</t>
         </is>
       </c>
-      <c r="AD127" s="1" t="inlineStr">
+      <c r="AD47" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE127" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG127" s="1" t="inlineStr">
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
         <is>
           <t>22/11/2023</t>
         </is>
       </c>
-      <c r="AH127" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/02/2026</t>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="128" spans="1:34" customHeight="0">
-[...29 lines deleted...]
-      <c r="L128" s="1" t="inlineStr">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>154984</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir les solutions de mobilité existantes, coordonner et réduire les besoins en déplacement</t>
+        </is>
+      </c>
+      <c r="C48" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I48" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les passages à niveaux (PN) sont les points de rencontre entre une voie ferrée et une route dont la gestion relève de mode très différents et représentent en conséquence des zones à forts risques.
-[...129 lines deleted...]
- En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation.
+ Le territoire bénéficie d&amp;#039;une position de carrefour régional, interrégional et transfrontalier et profite d&amp;#039;un réseau d&amp;#039;infrastructures qui le traverse facilement du nord au sud et mais de manière plus contraignante d&amp;#039;est en ouest.
+&lt;/p&gt;
+&lt;p&gt;
+ Corrélativement à la montée en charge du cadencement du TER 200, le territoire qui profite d&amp;#039;une offre de transport en commun de type inter-urbaine et scolaire, a conforté ses atouts avec des offres complémentaires (le Transport Intercommunal de Sélestat ;
+&lt;/p&gt;
+&lt;p&gt;
+ la plateforme de covoiturage ;
+&lt;/p&gt;
+&lt;p&gt;
+ le développement de l&amp;#039;autopartage avec le réseau Citiz ;&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;incitation à la pratique du vélo ;&lt;/p&gt;
+&lt;p&gt;
+ Malgré toutes ces initiatives, des faiblesses persistent et la mobilité demeure contraignante pour l&amp;#039;ensemble du territoire, ses habitants et ses usagers - les publics jeunes, les séniors, mais également les professionnels,
+&lt;/p&gt;
+&lt;p&gt;
+ La mobilité est donc un besoin majeur du territoire. Les EPCI membres du PETR et la Communauté de communes du Canton d&amp;#039;Erstein se sont saisis du sujet en se constituant Autorité organisatrice de mobilité (AOM).
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de la démarche LEADER, le besoin de mobilité fait émerger un enjeu sur l&amp;#039;amélioration du maillage et des services de mobilité partagées, actives et décarbonées et un enjeu sur la réduction de besoin de mobilité, soit la dé-mobilité, laquelle est liée aux besoins de services et d&amp;#039; équipements de proximité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N128" s="1" t="inlineStr">
-[...5 lines deleted...]
-Transports collectifs et optimisation des trafics routiers
+      <c r="M48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ 1.	Soutenir l&amp;#039;implantation et le développement des transports à la demande, du covoiturage, de l&amp;#039;autopartage des transports mutualisés et des mobilités sociales et solidaires ;
+&lt;/p&gt;
+&lt;p&gt;
+ 2.	Actions d&amp;#039;animation, de coordination, de mise en réseau, de promotion, de sensibilisation et de communication contribuant au développement des mobilités alternatives (mobilité partagée, mobilité actives, mobilité décarbonée)
+&lt;/p&gt;
+&lt;p&gt;
+ 3.	Soutien à la création et au développement des services et/ou équipements dédiés aux vélos ;
+&lt;/p&gt;
+&lt;p&gt;
+ 4.	Soutien au développement des plans de mobilité au sein des entreprises (études, actions de mise en réseau, outils de communication) ;
+&lt;/p&gt;
+&lt;p&gt;
+ 5. Soutenir l&amp;#039;implantation de commerces/services de proximité ou itinérants dans les communes ; Création et développement d&amp;#039;équipements mutualisés (santé, petite enfance, parentalité, intergénérationnel)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Equipement public
 Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Sécurité</t>
-[...2 lines deleted...]
-      <c r="O128" s="1" t="inlineStr">
+Limiter les déplacements subis</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S128" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X128" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+ Les opérations doivent être réalisées sur le territoire du GAL d&amp;#039;Alsace Centrale
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur n&amp;#039;a pas commencé son projet (pas de devis signés, bon de commande, notification d&amp;#039;un marché ...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y128" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA128" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T48" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://selestat-alsace-centrale.fr/leader/</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contact GAL d&amp;#039;Alsace Centrale : &lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-selestat.fr&lt;/a&gt; ou 06 14 30 69 15&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>camille.pairault@petr-selestat.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e71e-promouvoir-les-solutions-de-mobilite-existant/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC128" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>10/02/2026</t>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Inciter financièrement le covoiturage
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>22/11/2023</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="129" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G129" s="1" t="inlineStr">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>154977</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser le développement des circulations cyclables</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>CIRCULATIONS CYCLABLES</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H129" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K129" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L129" s="1" t="inlineStr">
+      <c r="I49" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="J49" s="1" t="inlineStr">
+        <is>
+          <t>ramené à 20% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Dans le cadre de sa compétence légale en matière de mise en œuvre du Plan Départemental des Itinéraires de promenade et de randonnée (PDIPR), le Département des Landes souhaite diversifier l&amp;#039;offre existante en complétant les itinéraires à vocation sportive (randonnées équestre, cyclo et pédestre) déjà inscrits au Plan, par des itinéraires privilégiant une activité de « promenade découverte ».
-[...24 lines deleted...]
-Mobilité pour tous
+ Soutenir l&amp;#039;investissement pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La réalisation d&amp;#039;études visant à l&amp;#039;élaboration d&amp;#039;un schéma territorial d&amp;#039;aménagements cyclables.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation d&amp;#039;équipements spécifiques hors agglomération destinés à favoriser le développement des circulations cyclables : voies vertes, pistes cyclables, bandes cyclables, signalisation de police, jalonnement...
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O129" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R129" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  → Bénéficiaires
+  Dépenses éligibles :
  &lt;/strong&gt;
- &lt;br /&gt;
-[...3 lines deleted...]
-&lt;/p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études visant à l&amp;#039;élaboration d&amp;#039;un schéma territorial d&amp;#039;aménagements cyclables ou la partie « cyclable » d&amp;#039;un schéma territorial de déplacement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;infrastructures hors agglomération liés aux voies vertes, pistes cyclables, bandes cyclables.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;ouvrages d&amp;#039;art hors agglomération de type passerelles cyclables.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de jalonnement et de signalisation de police hors agglomération.
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  → Conditions d&amp;#039;éligibilité
+  Conditions :
  &lt;/strong&gt;
 &lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les dépenses devront répondre aux recommandations en vigueur (CERTU, Vélo et Territoires, CEREMA...), en particulier en ce qui concerne la largeur de l&amp;#039;infrastructure qui doit être d&amp;#039;au moins 3 mètres (diminution ponctuelle envisageable à 2,5 m minimum).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le revêtement des aménagements est imposé avec un niveau de finition permettant un usage « par tous et en toute saison » de type enrobé ou béton.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aucun investissement ne participant pas directement par sa nature à la fonction première de l&amp;#039;aménagement ne pourra être pris en compte (exemple : éclairage public, requalification urbaine, traversée d&amp;#039;agglomération).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Plafonds de dépenses :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour les travaux d&amp;#039;infrastructures : 200.000€ HT par kilomètre linéaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les ouvrages d&amp;#039;art : 150.000€ HT par ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les études visant à l&amp;#039;élaboration d&amp;#039;un schéma cyclable : 100.000€ HT par étude
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T49" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/circulations-cyclables/</t>
+        </is>
+      </c>
+      <c r="W49" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b3df-aider-au-maintien-et-au-developpement-des-bat/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2023</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>153895</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Installer des équipements pour l'amélioration de la sécurité routière</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Équipements d&amp;rsquo;amélioration de la sécurité routière (amende de police)</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I50" s="1" t="inlineStr">
+        <is>
+          <t> Max : 27</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Ministère de l&amp;#039;intérieur, de l&amp;#039;outre-mer et des collectivités territoriales transfère tous les ans aux départements le soin de répartir une enveloppe financière issue du produit des amendes de police relatives à la circulation routière, entre les communes éligibles, à savoir toutes les communes de moins de 10 000 habitants (les communes plus peuplées recevant directement leur attribution). L&amp;#039;ensemble de l&amp;#039;enveloppe est répartie entre des projets qui cherchent à améliorer la sécurité routière.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Cinq familles de travaux sont éligibles :
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ 1.    Aménagement de points singuliers
+&lt;/p&gt;
+&lt;p&gt;
+ -       rectifications de virages, aménagements de carrefours, dégagements de visibilité, aires de croisement ;
+&lt;/p&gt;
+&lt;p&gt;
+ -       plateaux surélevés, ralentisseurs (respectant les normes).
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ 2.    Signalisation
+&lt;/p&gt;
+&lt;p&gt;
+ -       verticale (fourniture et pose de signalisation de police, en excluant la micro signalisation et la signalisation directionnelle) ;
+&lt;/p&gt;
+&lt;p&gt;
+ -       horizontale (marquage au sol à caractère sécuritaire, zone 30, marquage et signalisation de plateaux) ;
+&lt;/p&gt;
+&lt;p&gt;
+ -       feux tricolores (installation et modernisation).
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ 3.    Éclairage public
+&lt;/p&gt;
+&lt;p&gt;
+ -       création ou extension du réseau ;
+&lt;/p&gt;
+&lt;p&gt;
+ -       amélioration de l&amp;#039;éclairage (hors entretien et mise en souterrain).
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ 4.    Stationnement
+&lt;/p&gt;
+&lt;p&gt;
+ -       création ou extension d&amp;#039;une aire de stationnement ou d&amp;#039;un stationnement longitudinal visant à améliorer la sécurité sur les voies adjacentes.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ 5.    Sécurité des piétons
+&lt;/p&gt;
+&lt;p&gt;
+ -       signalisation aux abords des écoles ;
+&lt;/p&gt;
+&lt;p&gt;
+ -       passage piétons ;
+&lt;/p&gt;
+&lt;p&gt;
+ -       barrières de protection ;
+&lt;/p&gt;
+&lt;p&gt;
+ -       ensemble des aménagements permettant de sécuriser des déplacements de piétons, limités aux prestations de terrassement, de busage et d&amp;#039;empierrement (excluant les revêtements de surface bitumineux, les bordures et les caniveaux).
+&lt;/p&gt;
+&lt;br /&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  &lt;em&gt;
-[...1 lines deleted...]
-  &lt;/em&gt;
+  Comment bénéficier de l&amp;#039;aide ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Les itinéraires proposés doivent privilégier le foncier communal et/ou domanial, ou à défaut emprunter des parcelles privées pour lesquelles une convention d&amp;#039;autorisation de passage devra être co-signée entre la commune ou l&amp;#039;ONF et le propriétaire.
-[...186 lines deleted...]
- &lt;/em&gt;
+ -       un seul projet peut être retenu par commune ;
+ &lt;br /&gt;
+ -       le montant des travaux subventionnables est plafonné à 46 000  € HT par opération;
+ &lt;br /&gt;
+ -       le taux de subvention est de 30 % du montant HT retenu ;
+ &lt;br /&gt;
+ -       sont exclues les opérations dont le montant des travaux est inférieur à
+ &lt;br /&gt;
+ 2 000  € HT ;
+ &lt;br /&gt;
+ -       une commune de moins de 50 km de voirie peut recevoir une aide tous les 3 ans ; une commune de 50 à 100 km de voirie tous les deux ans; une commune avec plus de 100 km de voirie tous les ans.
+ &lt;br /&gt;
+ -       les travaux subventionnables doivent être réalisés durant l&amp;#039;année d&amp;#039;attribution de la subvention impérativement.;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S129" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X129" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Equipement public
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T50" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/equipements-damelioration-de-la-securite-routiere-amende-de-police/</t>
+        </is>
+      </c>
+      <c r="W50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.spot50-manche.fr/Beneficiaires</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Email :
-[...1 lines deleted...]
-  environnement&amp;#64;landes.fr
+ formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y129" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA129" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3bad-equipements-drsquoamelioration-de-la-securite/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB129" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>10/02/2026</t>
+      <c r="AB50" s="1" t="inlineStr">
+        <is>
+          <t>Installation de miroir de circulation de sécurité routière
+Installation de ralentisseur</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>10/11/2023</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="130" spans="1:34" customHeight="0">
-[...130 lines deleted...]
-      <c r="A131" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
         <v>150687</v>
       </c>
-      <c r="B131" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes dans la recherche de financements pour la réalisation de leurs projets d’investissement</t>
         </is>
       </c>
-      <c r="E131" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="G131" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H131" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K131" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L131" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le PETR accompagne les communes de son territoire dans la recherche de financements. Il effectue une veille sur les appels à projets et les appels à manifestation d&amp;#039;intérêt, ainsi que sur les dispositifs du Département, de la Région, de l&amp;#039;État et de l&amp;#039;Europe. Il apporte également son appui à la rédaction des différents contrats à l&amp;#039;échelle des communes et du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N131" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
@@ -32111,207 +10702,3542 @@
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O131" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R131" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les communes du PETR Garrigues et Costières de Nîmes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S131" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T131" s="1" t="inlineStr">
+      <c r="T51" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U131" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
         </is>
       </c>
-      <c r="V131" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://www.petr-garriguescostieres.org/</t>
         </is>
       </c>
-      <c r="X131" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  financements&amp;#64;petr-garriguescostieres.org
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y131" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>a.marin@petr-garriguescostieres.org</t>
         </is>
       </c>
-      <c r="Z131" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e841-accompagner-les-communes-dans-la-recherche-de/</t>
         </is>
       </c>
-      <c r="AA131" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB131" s="1" t="inlineStr">
+      <c r="AB51" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC131" s="1" t="inlineStr">
+      <c r="AC51" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="AE131" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG131" s="1" t="inlineStr">
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
         <is>
           <t>27/09/2023</t>
         </is>
       </c>
-      <c r="AH131" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/02/2026</t>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="132" spans="1:34" customHeight="0">
-      <c r="A132" s="1">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>149096</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Mener à bien un projet d’aménagement cyclable et/ou de service vélo pour la mobilité du quotidien</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux aménagements cyclables et services vélos pour la mobilité du quotidien</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez mener à bien un projet d&amp;#039;aménagement cyclable et/ou de service vélo pour la mobilité du quotidien ?
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiez d&amp;#039;une aide régionale pouvant aller jusqu&amp;#039;à 60% du coût HT de votre projet :
+&lt;/p&gt;
+&lt;p&gt;
+ Un acompte de 50% du montant de la subvention régionale dès le démarrage des opérations pour les maîtres d&amp;#039;ouvrage comptant moins de 10 000 habitants et pour toute subvention dépassant 20 000€.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P52" s="1" t="inlineStr">
+        <is>
+          <t>27/03/2023</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/amenagements-cyclables-services-velo/</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ dispositifveloduquotidien&amp;#64;grandest.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/58ed-soutien-aux-amenagements-cyclables-et-service/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2023</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>147706</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Innover dans les territoires ruraux</t>
+        </is>
+      </c>
+      <c r="C53" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Perche Ornais (PETR)</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I53" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement des filières locales et économie circulaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux initiatives locales créatrices de lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mutualisation des expériences par la coopération inter-territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation, communication, gestion et évaluation du GAL
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Culture et identité collective
+Musée
+Sports et loisirs
+Forêts
+Sols
+Transition énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Lutte contre la précarité
+Emploi
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Réduction de l'empreinte carbone
+Milieux humides
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P53" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2023</t>
+        </is>
+      </c>
+      <c r="Q53" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Personne morale publique ou privée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montant maximal des dépenses éligibles présentées : 1 million € HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Seuil de l&amp;#039;aide : 5 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de l&amp;#039;aide : 80 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T53" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>PAYS PERCHE ORNAIS</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>energie@payspercheornais.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une crèche
+Création d’une maison de santé
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de la télémedecine
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays du Perche Ornais</t>
+        </is>
+      </c>
+      <c r="AD53" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>18/08/2023</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>158948</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Définir un plan d'implantation de Pôles d'Echanges Multimodaux et leur faisabilité technique à destination des déplacements domicile-travail et touristiques</t>
+        </is>
+      </c>
+      <c r="C54" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme Ingénierie Développement
+France Mobilités</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité technique à l'installation de différents types de Pôles d'Echanges Multimodaux</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>France Mobilités</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Force d&amp;#039;une expertise et de retours d&amp;#039;expériences sur plusieurs de ses réseaux, PIM Mobility vous propose, en amont de tout déploiement, un accompagnement complet, reprenant vos études et réflexions en cours, en vue de créer des espaces de rétention de voyageur et instaurer une pratique multimodale durable :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Identification géographique et définition des typologies des sites étudiés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définition des profils voyageurs présents, leur consentement à changer de comportement et leurs besoins de services associés
+ &lt;/li&gt;
+ &lt;li&gt;
+  cartographie des offres de transport présentes, en cours de déploiement
+ &lt;/li&gt;
+ &lt;li&gt;
+  de faisabilité technique  chiffré
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Hubs de mobilité sur des lignes de covoiturage et lignes BHNS/cars express ; aires de services vélo sur des grands itinéraires touristiques, espaces relais vélos en libre service et stationnement vélos en parc d&amp;#039;activités, aires de covoiturage et relais transport en commun, revitalisation et valorisation multimodale de parvis de gare TER.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes une collectivités, une entreprise, un syndicat ou un office du tourisme.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://pim-mobility.com/contact/</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ contact&amp;#64;pim-mobility.com&lt;br /&gt;06 22 45 03 36&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>p.renault@pim-mobility.com</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5313-definir-un-plan-dimplantation-de-poles-dechan/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>PIM Mobility</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>18/01/2024</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>158480</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir de l'aide en ingénierie : le guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Essonne
+Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes maire d&amp;#039;une commune rurale essonnienne et vous avez des projets, mais vous n&amp;#039;avez pas les ressources internes pour les mener à bien ?
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://drive.google.com/file/d/1VMhbtuYRR8HutUq77W8qKwFsJ86t1Yz6/view?usp&amp;#61;drive_link" target="_self"&gt;
+  Le guichet unique d&amp;#039;ingénierie territoriale est la solution pour vous accompagner dans la réalisation concrète de vos projets.
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il se constitue :
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;strong&gt;
+  d&amp;#039;un groupe projet
+ &lt;/strong&gt;
+ : au sein d&amp;#039;un réseau d&amp;#039;acteurs institutionnels, de financeurs et d&amp;#039;offreurs en ingénierie, une équipe pilotée par l&amp;#039;État et le conseil départemental se met à votre disposition pour vous accompagner tout au long de votre projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - d&amp;#039;un accompagnement personnalisé et gratuit
+ &lt;/strong&gt;
+ nous vous aidons à chaque phase de votre projet : définition de l&amp;#039;expression du besoin, identification des financements disponibles, levée des freins, mise en lien avec les opérateurs compétents
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - d&amp;#039;une expertise technique :
+ &lt;/strong&gt;
+ le guichet unique met en réseau les principaux opérateurs de l&amp;#039;ingénierie territoriale : services de la préfecture, du conseil départemental, du conseil régional, des syndicats et organismes publics.
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;strong&gt;
+  d&amp;#039;un accès facilité aux financements
+ &lt;/strong&gt;
+ : bénéficiez du réseau de partenaires pour accéder à des financements adaptés à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P55" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="R55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une commune rurale de l&amp;#039;Essonne
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="W55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/guichet-unique-ruralite</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Vos interlocuteurs du quotidien - Sous-préfets d&amp;#039;arrondissement, élus du conseil départemental
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  pourront également vous accompagner vers le guichet unique.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>thomas.perrono@essonne.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f43-obtenir-de-laide-en-ingenierie-le-guichet-uni/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>157561</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'attractivité des Petites villes de demain et des bourgs structurants samariens</t>
+        </is>
+      </c>
+      <c r="C56" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Fonds en faveur de l'attractivité des communes "Petites villes de demain" et des bourgs structurants (investissements)</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Somme</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I56" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce fonds s&amp;#039;inscrit dans la continuité des démarches déjà engagées par le Département, en partenariat avec l&amp;#039;État et la Banque des territoires, pour accompagner les bourgs dans le développement de leur attractivité. Il permet d&amp;#039;apporter une aide en investissement pour la déclinaison opérationnelle des projets portés par les communes labellisées « Petites villes de demain» (PVD) et les autres bourgs structurants formellement engagés dans une démarche de redynamisation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les crédits sont mobilisables par les bénéficiaires dans le cadre d&amp;#039;une enveloppe de 10 M€ sur 5 ans, ouverte lors du vote du budget supplémentaire 2023 et le dispositif est décliné selon les modalités suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   bénéficiaires : les 20 communes lauréates du programme national PVD ; les bourgs structurants engagés dans une démarche globale de reconquête ou de renforcement de l&amp;#039;attractivité de leur centre via le recrutement d&amp;#039;un bureau d&amp;#039;étude ; les groupements de communes intervenant en tant que maîtres d&amp;#039;ouvrage sur ces communes ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   taux de subvention maximum de 40% de l&amp;#039;assiette éligible ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   aide financière plafonnée à 300.000€ par commune sur les 5 ans ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   seuil minimum des dépenses éligibles : 20.000€ HT :
+  &lt;/li&gt;
+  &lt;li&gt;
+   participation minimale du maître d&amp;#039;ouvrage : 20% du coût HT de l&amp;#039;opération ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   aide départementale cumulable avec d&amp;#039;autres financements publics.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   les dépenses d&amp;#039;investissement dédiées à la mise en œuvre des projets.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   les études préalables ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les travaux d&amp;#039;entretien ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les dépenses d&amp;#039;équipement ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   le coût de la main d&amp;#039;œuvre lorsque les travaux sont réalisés en régie.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Accès aux services
+Commerces et services
+Tiers-lieux
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P56" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2023</t>
+        </is>
+      </c>
+      <c r="Q56" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Pour les communes « Petites villes de demain » :
+   &lt;/strong&gt;
+   sont éligibles les investissements relatifs à la mise en œuvre des projets décrits dans leur convention d&amp;#039;opération de revitalisation de territoire (ORT) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Pour les autres bourgs structurants :
+   &lt;/strong&gt;
+   sont éligibles les investissements relatifs à la déclinaison opérationnelle de leur démarche d&amp;#039;attractivité formalisée via le recrutement d&amp;#039;un bureau d&amp;#039;étude (passé ou en cours).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Somme</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.somme.fr/services/appui-aux-collectivites/les-aides-du-departement/dynamisation-bourgs-centres/</t>
+        </is>
+      </c>
+      <c r="W56" s="1" t="inlineStr">
+        <is>
+          <t>https://subvention.somme.fr/</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conseil départemental de la Somme
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de l&amp;#039;attractivité et du développement des territoires
+&lt;/p&gt;
+&lt;p&gt;
+ 03 22 71 81 71
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>allefevre@somme.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4382-favoriser-lattractivite-des-petites-villes-de/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Somme</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>27/12/2023</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>157095</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une assistance à la recherche de subventions et au montage des dossiers</t>
+        </is>
+      </c>
+      <c r="C57" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+EUROPE - FEDER - Fonds européen de développement régional
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+France Ruralités</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Aide montage des dossiers de subventions</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>MATEC (ATD 57 Moselle)</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérentes qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.Dans le cadre de son assistance, MATEC peut aussi accompagner les collectivités dans la recherche et le montage des dossiers de subventions.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Qu&amp;#039;il s&amp;#039;agisse des dossiers du Département, de la Région Grand Est, de l&amp;#039;Etat, de l&amp;#039;Agence de l&amp;#039;Eau Rhin Meuse, de l&amp;#039;Europe, des divers appels à projets, MATEC aide les collectivités à :
+ &lt;br /&gt;
+ • trouver des pistes de financement pour les projets ;
+ &lt;br /&gt;
+ • monter au besoin les dossiers de subventions.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ MATEC peut vous accompagner au montage de dossiers de subventions (hors aides départementales) moyennant une somme équivalente à 2% du montant de la subvention accordée (minimum 1000 €, max 5000 € pour l&amp;#039;ensemble des dossiers d&amp;#039;un même projet).
+ &lt;br /&gt;
+ Cet accompagnement fait l&amp;#039;objet d&amp;#039;une mention dans la convention technique, d&amp;#039;un avenant ou d&amp;#039;une convention spécifique. Il comprend la rédaction et la mise en forme de l&amp;#039;ensemble des pièces (formulaires et leurs annexes incluant une proposition de plan de financement prévisionnel, courrier d&amp;#039;accompagnement, projet de délibération, attestations sur l&amp;#039;honneur diverses éventuelles) ainsi que l&amp;#039;aide à la compilation des pièces demandées.
+ &lt;br /&gt;
+ Pour activer cet accompagnement il convient de prendre attache avec nos services suffisamment en amont des échéances avec un dossier technique complet (programme de travaux, APS ou APD minimum quand un marché de travaux est nécessaire ou devis quand il n&amp;#039;y a pas de marché de travaux).
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Santé
+Technologies numériques et numérisation
+Tiers-lieux
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Milieux humides
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Être une collectivité locale ou un EPCI de Moselle.
+ &lt;br /&gt;
+ •    Être adhérent à MATEC.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>Moselle</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.matec57.fr/</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
+ &lt;br /&gt;
+ •    A
+ &lt;a target="_self"&gt;
+  contact&amp;#64;matec57.fr
+ &lt;/a&gt;
+ en exposant brièvement votre projet ainsi que votre besoin.
+ &lt;br /&gt;
+ •    Au 03.55.94.18.11
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ 17 Quai Paul Wiltzer
+ &lt;br /&gt;
+ 57000 METZ
+ &lt;br /&gt;
+ Horaires d&amp;#039;ouverture :
+ &lt;br /&gt;
+ Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>cyril.gillerat@matec57.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb50-beneficier-dune-assistance-a-la-recherche-de-/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB57" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>157094</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Préparer et mettre en oeuvre des activités de coopération</t>
+        </is>
+      </c>
+      <c r="C58" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°5 : Préparation et mise en œuvre d'activités de coopération</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I58" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J58" s="1" t="inlineStr">
+        <is>
+          <t>Plancher = 5 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
+&lt;/p&gt;
+&lt;p&gt;
+ Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes :
+&lt;/p&gt;
+&lt;p&gt;
+ - Promouvoir un territoire sobre et résilient
+&lt;/p&gt;
+&lt;p&gt;
+ - Soutenir l&amp;#039;initiative économique
+&lt;/p&gt;
+&lt;p&gt;
+ - Renforcer l&amp;#039;attractivité par l&amp;#039;offre de services
+&lt;/p&gt;
+&lt;p&gt;
+ - Favoriser l&amp;#039;inclusion et l&amp;#039;épanouissement des habitants
+&lt;/p&gt;
+&lt;p&gt;
+ A travers l&amp;#039;action &amp;#34;Préparation et mise en œuvre d&amp;#039;activités de coopération&amp;#34;, le GAL souhaite, de manière générale, développer tout projet de coopération lié aux 4 grands axes de la stratégie locale de développement. Les thématiques propices à la coopération sur le territoire sont privilégiées, à savoir : la culture, les énergies renouvelables, l&amp;#039;urbanisme rural durable et les mobilités.
+&lt;/p&gt;
+&lt;p&gt;
+ La coopération aura pour attendus :
+&lt;/p&gt;
+&lt;p&gt;
+ - La mutualisation de moyens pour la recherche commune de solutions à des problématiques partagées.
+&lt;/p&gt;
+&lt;p&gt;
+ - La mise en place d&amp;#039;actions communes répondant aux enjeux identifiés dans la stratégie locale de développement.
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement de partenariats internes au territoire et vers d&amp;#039;autres GAL en région Normandie ou en dehors.
+&lt;/p&gt;
+&lt;p&gt;
+ - Le partage d&amp;#039;expériences et la diffusion de bonnes pratiques.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les types de projets suivants peuvent prétendre au dispositif LEADER :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Echanges d&amp;#039;expériences : rencontres, visites sur site de projets réalisés, missions sur des problématiques précises (à définir, selon le projet de coopération).
+&lt;/p&gt;
+&lt;p&gt;
+ - Missions de conseils, d&amp;#039;expertise, d&amp;#039;animation territoriale et de mise en réseau.
+&lt;/p&gt;
+&lt;p&gt;
+ - Actions collectives d&amp;#039;échange, de diffusion de bonnes pratiques et de communication.
+&lt;/p&gt;
+&lt;p&gt;
+ - Actions de formations non professionnelles, d&amp;#039;information et de sensibilisation.
+&lt;/p&gt;
+&lt;p&gt;
+ - Actions de formation visant à la mise en réseau, à la sensibilisation ou à l&amp;#039;éducation des acteurs sur des problématiques de développement rural et intégrées dans un projet de territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ - Traduction.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Cohésion sociale et inclusion
+Santé
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaire éligible :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses inéligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Amortissement de biens neufs,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contribution en nature,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contrat de crédit-bail,
+&lt;/p&gt;
+&lt;p&gt;
+ - Bénévolat (dans le cadre de l&amp;#039;auto-construction)
+&lt;/p&gt;
+&lt;p&gt;
+ - TVA (si elle est récupérée par le bénéficiaire)
+&lt;/p&gt;
+&lt;p&gt;
+ - Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d&amp;#039;arts classés ou inscrits conformément à la règlementation nationale),
+&lt;/p&gt;
+&lt;p&gt;
+ - Infrastructures numériques fixes ou mobiles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Etudes rendues obligatoires par la loi,
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise aux normes strictes,
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux effectués en régie,
+&lt;/p&gt;
+&lt;p&gt;
+ - Achat de terrain et de biens immeubles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Retenues de garanties et aléas (commande publique)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant maximal de dépenses éligibles présentées à LEADER :
+ &lt;/strong&gt;
+ 1 million d&amp;#039;euros HT
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les communes inéligibles sont :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
+&lt;/p&gt;
+&lt;p&gt;
+ - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T58" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lehavreseinemetropole.fr/</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Bécue
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  nicolas.becue&amp;#64;lehavremetro.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 02.76.40.52.62 / 07.86.73.14.49
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>nicolas.becue@lehavremetro.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/253b-leader-action-n5-preparation-et-mise-en-uvre-/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>CU Le Havre Seine Métropole</t>
+        </is>
+      </c>
+      <c r="AD58" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>19/12/2023</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>157090</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir un territoire sobre et résilient</t>
+        </is>
+      </c>
+      <c r="C59" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°1 : promouvoir un territoire sobre et résilient</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I59" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J59" s="1" t="inlineStr">
+        <is>
+          <t>Plancher = 7 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER  (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
+&lt;/p&gt;
+&lt;p&gt;
+ Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;promouvoir un territoire sobre et résilient&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Cet axe de LEADER entend affirmer l&amp;#039;enjeu énergétique sur le territoire et préserver les ressources naturelles. Il s&amp;#039;agit également d&amp;#039;anticiper les évolutions physiques, économiques et sociales qui seront générées par le changement climatique. À travers cette action, le GAL souhaite également valoriser ses atouts industriels en favorisant l&amp;#039;émergence et le développement d&amp;#039;activités économiques au sein de filières innovantes. L&amp;#039;action permettra de viser les attendus suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ - Une sensibilisation des acteurs à la sobriété énergétique du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ - Un développement des projets de rénovation énergétique des bâtiments publics et privés
+&lt;/p&gt;
+&lt;p&gt;
+ - La production d&amp;#039;énergies renouvelables sur le territoire
+&lt;/p&gt;
+&lt;p&gt;
+ - La réduction des volumes et la valorisation des déchets
+&lt;/p&gt;
+&lt;p&gt;
+ - Un usage renforcé des mobilités actives et décarbonées
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;entretien et la valorisation des espaces naturels
+&lt;/p&gt;
+&lt;p&gt;
+ - La préservation des ressources naturelles
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement des filières à potentiel
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les types de projets suivants peuvent prétendre au dispositif LEADER :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissements contribuant à la mise en place de réalisations ou d&amp;#039;installations pilotes en matière de :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Productions d&amp;#039;énergies
+&lt;/p&gt;
+&lt;p&gt;
+ - Maîtrise des dépenses énergétiques des bâtiments
+&lt;/p&gt;
+&lt;p&gt;
+ - Traitement et/ou stockage de l&amp;#039;eau
+&lt;/p&gt;
+&lt;p&gt;
+ - Nouvelles modalités de gestion, de recyclage des déchets, biodéchets et des sous-produits
+&lt;/p&gt;
+&lt;p&gt;
+ - Valorisation des ressources locales
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement des mobilités décarbonées et/ou actives
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations liées aux études :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Gestion et valorisation des déchets et des sous-produits
+&lt;/p&gt;
+&lt;p&gt;
+ - Suivi de la biodiversité, préservation et valorisation des milieux
+&lt;/p&gt;
+&lt;p&gt;
+ - Production d&amp;#039;énergies renouvelables
+&lt;/p&gt;
+&lt;p&gt;
+ - Besoins locaux en matière d&amp;#039;énergie (diagnostic sur la consommation énergétique, audit énergétique des bâtiments)
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement des mobilités décarbonées et/ou actives
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations liées à l&amp;#039;ingénierie pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Animation et contribution à la mise en réseau des acteurs du territoire, information / sensibilisation (but pédagogique, porter à connaissance) sur des thèmes relatifs à la biodiversité, aux déchets, aux économies d&amp;#039;énergie
+&lt;/p&gt;
+&lt;p&gt;
+ - Organisation d&amp;#039;événements à vocation éducative, de sensibilisation et de débat
+&lt;/p&gt;
+&lt;p&gt;
+ - Formation et information des professionnels et acteurs privés
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Innovation, créativité et recherche
+Biodiversité
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaire éligible :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses inéligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Amortissement de biens neufs,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contribution en nature,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contrat de crédit-bail,
+&lt;/p&gt;
+&lt;p&gt;
+ - Bénévolat (dans le cadre de l&amp;#039;auto-construction)
+&lt;/p&gt;
+&lt;p&gt;
+ - TVA (si elle est récupérée par le bénéficiaire)
+&lt;/p&gt;
+&lt;p&gt;
+ - Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d&amp;#039;arts classés ou inscrits conformément à la règlementation nationale),
+&lt;/p&gt;
+&lt;p&gt;
+ - Infrastructures numériques fixes ou mobiles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Etudes rendues obligatoires par la loi,
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise aux normes strictes,
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux effectués en régie,
+&lt;/p&gt;
+&lt;p&gt;
+ - Achat de terrain et de biens immeubles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Retenues de garanties et aléas (commande publique)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant maximal de dépenses éligibles présentées à LEADER :
+ &lt;/strong&gt;
+ 1 million d&amp;#039;euros HT
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les communes inéligibles sont :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
+&lt;/p&gt;
+&lt;p&gt;
+ - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T59" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lehavreseinemetropole.fr/</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Bécue
+&lt;/p&gt;
+&lt;a target="_self"&gt;
+ &lt;p&gt;
+  nicolas.becue&amp;#64;lehavremetro.fr
+ &lt;/p&gt;
+&lt;/a&gt;
+&lt;p&gt;
+ 02.76.40.52.62 / 07.86.73.14.49
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>nicolas.becue@lehavremetro.fr</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9496-action-n1-promouvoir-un-territoire-sobre-et-r/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB59" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation énergétique école
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>CU Le Havre Seine Métropole</t>
+        </is>
+      </c>
+      <c r="AD59" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>18/12/2023</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>160868</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la coopération des acteurs du territoire</t>
+        </is>
+      </c>
+      <c r="C60" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 5</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I60" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J60" s="1" t="inlineStr">
+        <is>
+          <t>de 5 000 à 40 000 euros</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s&amp;#039;enrichir de l&amp;#039;expérience de partenaires, acquérir de nouvelles compétences, favoriser l&amp;#039;échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les effets attendus sont d&amp;#039;apporter une plus-value aux activités locales, de fédérer les acteurs locaux autour des projets de coopération et de renforcer l&amp;#039;ouverture vers l&amp;#039;extérieur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ La coopération peut prendre les formes suivantes :
+ &lt;br /&gt;
+ &lt;strong&gt;
+  - La coopération « interterritoriale » entre des territoires au sein d&amp;#039;un même Etat membre ;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  - La coopération « transnationale » entre des territoires relevant de plusieurs Etats membres ainsi qu&amp;#039;avec des territoires de pays tiers (hors UE).
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  La mise en œuvre d&amp;#039;actions de coopération doit constituer un levier pour répondre à l&amp;#039;ensemble de la stratégie LEADER. Aussi, les projets de coopération seront en lien avec les thématiques inhérentes à cette stratégie développée dans le plan d&amp;#039;action.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Seront soutenues :
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d&amp;#039;actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d&amp;#039;un partenariat, organisation de réunions...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation concrète des actions communes de coopération au bénéfice de la stratégie du territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets de coopération débouchent sur une ou plusieurs actions communes concrètes, définies et mises en œuvre conjointement par les partenaires, assorties d&amp;#039;objectifs de résultats clairement définis pour les partenaires et les territoires concernés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les projets de coopération seront en lien avec la stratégie LEADER plus particulièrement sur les thématiques suivantes : tourisme, valorisation des patrimoines, économie locale, services de proximité.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La coopération au travers de LEADER a pour vocation à traiter de ces problématiques mais peut également s&amp;#039;ouvrir à d&amp;#039;autres champs thématiques notamment pour rechercher des solutions sur des nouveaux défis territoriaux. Le Comité de programmation se réserve donc le droit de compléter et/ou amender les sujets possibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Un évènement ne pourra pas faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Friche
+Foncier
+Transition énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;p&gt;
+ Un accord de partenariat (ou projet d&amp;#039;accord), décrivant a minima, les objectifs, les missions et le rôle de chacun des partenaires et les contributions financières de chacun, doit être signé entre les structures partenaires des différents territoires qui coopèrent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T60" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4fae-4-accompagner-la-structuration-des-services-d/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD60" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>160867</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la structuration des services de proximité</t>
+        </is>
+      </c>
+      <c r="C61" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 4</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I61" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J61" s="1" t="inlineStr">
+        <is>
+          <t>de 7 500 à 30 000 euros</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif stratégique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services dans une logique inclusive, tout en réduisant les déplacements
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs opérationnels :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services de proximité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire les déplacements individuels, les distances, l&amp;#039;usage de la voiture, les émissions de GES
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamiser la vie locale et le lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendre attractif le territoire pour maintenir et accueillir de nouvelles populations
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Plus-value LEADER :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ La stratégie LEADER intervient sur un territoire où les services et infrastructures locales sont présents, mais où l&amp;#039;accès en est inégal, tant au niveau géographique que social ou culturel ou du fait du manque d&amp;#039;offre ou de compétence numérique. La valeur ajoutée de LEADER s&amp;#039;inscrira donc dans cette perspective, en mettant à profit les atouts du territoire en termes d&amp;#039;offre de services, et en complémentarité avec les nombreux dispositifs existants (Action Cœur de Ville/Petite Ville de demain, micro-folies, contrats locaux d&amp;#039;éducation artistique, contrat de ville, FranceNum...).  Le &amp;#43; LEADER sur l&amp;#039;accès aux services : compléter la couverture territoriale en services de proximité, proposer des services à la population;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Effets attendus :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développement de l&amp;#039;accès aux services sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de nouveaux services permettant de répondre aux besoins des populations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une baisse des émissions de GES
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à la création et/ou au démarrage de services complémentaires à l&amp;#039;offre existante proposant une approche visant à « aller vers » les usagers
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la création et/ou au développement d&amp;#039;équipements numériques en lien avec les services de proximité du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evènements, action de médiation permettant d&amp;#039;informer les habitants sur l&amp;#039;offre de services
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes* en lien avec l&amp;#039;équilibre territorial de l&amp;#039;offre de services ou la mise en œuvre d&amp;#039;une approche coordonnée, à rayonnement intercommunal, et/ou s&amp;#039;inscrivant dans une politique de soutien aux centralités.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  *le cahier des charges des études devra être transmis
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Lutte contre la précarité
+Emploi
+Animation et mise en réseau
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € est éligible à LEADER
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T61" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/964d-1-preserver-accompagner-et-valoriser-le-devel/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB61" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD61" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>159896</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Assurer un panier de services pour les besoins de base</t>
+        </is>
+      </c>
+      <c r="C62" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="F62" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J62" s="1" t="inlineStr">
+        <is>
+          <t>Autofinancement maître d'ouvrage public minimum: 20% ; autofinancement maître d'ouvrage privé minimum: 10%</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conforter l&amp;#039;économie résidentielle, améliorer la vie des habitants du territoire, assurer un panier de services de base à tous.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Les services publics et aux publics apportent des réponses concrètes aux besoins de base de tout un chacun : se loger décemment, se mouvoir sur le territoire, avoir accès à des commerces de proximité... Mais il s&amp;#039;agit également pour les acteurs locaux d&amp;#039;apporter des réponses qui soient dans une perspective d&amp;#039;adapter les modes de vie contemporains aux enjeux climatiques et environnementaux.
+ &lt;br /&gt;
+ Cette fiche-action ambitionne ainsi de contribuer à améliorer l&amp;#039;offre de services publics et privés sur l&amp;#039;ensemble du territoire et pour tous les publics. L&amp;#039;accès à un panier de services continue d&amp;#039;être un élément clé de l&amp;#039;attractivité et du développement économique du territoire Adour Chalosse Tursan Marsan.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Types d&amp;#039;actions soutenues
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Développement des parcours résidentiels et mise à niveau du parc de logements
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie dédiée à l&amp;#039;action « parcours résidentiel » ou visant à apporter une amélioration énergétique du parc de logements ou ciblant de l&amp;#039;habitat très dégradé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création et amélioration de logements sociaux (moins de 20 logements)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement des changements de pratique de mobilité
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etudes sur la mobilité couvrant au minimum l&amp;#039;échelle d&amp;#039;un EPCI
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;ingénierie permettant la coordination et communication sur l&amp;#039;éventail des possibilités de déplacements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements et actions d&amp;#039;ingénierie favorisant les déplacements multimodaux (aires de covoiturages, d&amp;#039;auto-partage, parking vélo...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien au développement de la cyclo-logistique et de plateforme de mobilité solidaire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Soutien aux premiers ou derniers commerces de centre-bourg dans leur domaine d&amp;#039;activité
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation ou aménagement de local commercial
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Soutien aux actions visant à développer des services à destination de la jeunesse
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie permettant le développement de nouveaux services
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création, réhabilitation de bâtiments et/ou équipements
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Amélioration de la gestion des biodéchets
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etudes portant sur des solutions collectives pour les producteurs de biodéchets intermédiaires et « assimilés » (hors gros producteurs et ménages)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Commerces et services
+Economie locale et circuits courts
+Revitalisation
+Equipement public
+Logement et habitat
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P62" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q62" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le projet doit se situer sur le territoire du GAL Adour Chalosse Tursan Marsan et ne doit pas avoir démarré.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles tous les bénéficiaires dans le respect de la réglementation européenne, nationale et régionale, hormis: les SCI, les particuliers (personne physique sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle), les agriculteurs dans le cadre de leur seule activité agricole.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles tous les coûts dans le respect de la réglementation européenne, nationale et régionale, hormis les dépenses suivantes: les dépenses d&amp;#039;auto-construction, les contributions en nature, les dépenses d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage et de maîtrise d&amp;#039;œuvre pour les travaux de rénovation et de construction, et toutes dépenses relatives à de l&amp;#039;acquisition immobilière et foncière.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T62" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://www.adourchalossetursan.fr/Nos-missions/Le-Programme-territorial-europeen-2021-2027</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bureau d&amp;#039;Hagetmau: Nathalie Baillet et Valérie Gelpe -
+ &lt;a target="_self"&gt;
+  leader&amp;#64;adourchalossetursan.fr
+ &lt;/a&gt;
+ - 05 58 79 74 80
+&lt;/p&gt;
+&lt;p&gt;
+ Bureau de Mont-de-Marsan: Eric Guagliardi -
+ &lt;a target="_self"&gt;
+  eric.guagliardi&amp;#64;montdemarsan-agglo.fr
+ &lt;/a&gt;
+ - 05 58 05 38 07
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>leader@adourchalossetursan.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d747-capter-et-retenir-des-competences-et-des-pepi/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="AD62" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>159894</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser les éléments identitaires et le patrimoine dans les pôles de centralité</t>
+        </is>
+      </c>
+      <c r="C63" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="F63" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J63" s="1" t="inlineStr">
+        <is>
+          <t>Autofinancement maître d'ouvrage public minimum: 20% ; autofinancement maître d'ouvrage privé minimum: 10%</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Stimuler la vie culturelle et touristique du territoire, générer de nouveaux revenus, maintenir la qualité du cadre de vie.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Rendre le modèle de développement du territoire plus résilient passe par sa diversification, et notamment par le développement d&amp;#039;une offre culturelle et touristique capable de générer de nouveaux revenus. Il s&amp;#039;agit de favoriser l&amp;#039;appropriation par tous les publics des caractéristiques de ce large territoire qu&amp;#039;est Adour Chalosse Tursan Marsan, que ce soit en termes de bâti, de culture, et de patrimoine au sens large.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Cette fiche-action vise des projets localisés sur une ou plusieurs communes parmi les 16 suivantes : Aire-sur-l&amp;#039;Adour, Amou, Geaune, Grenade-sur-l&amp;#039;Adour, Hagetmau, Hinx, Montfort-en-Chalosse, Mont-de-Marsan, Mugron, Pomarez, Pontonx-sur-l&amp;#039;Adour, Rion-des-Landes, Saint-Pierre-du-Mont, Saint-Sever, Samadet, Tartas.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Types d&amp;#039;actions soutenues
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Actions d&amp;#039;ingénierie permettant une offre culturelle et touristique plus attractive
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie permettant l&amp;#039;amorçage de projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie permettant la mise en réseau ou la coopération et d&amp;#039;asseoir une complémentarité territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie thématique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Actions concourant à la dynamisation des centres-bourgs, villes ou quartiers, sur le plan de l&amp;#039;image et du cadre de vie
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Investissements pour de petits équipements permettant l&amp;#039;embellissement de l&amp;#039;espace public (mobilier urbain, bacs accueillant de la végétation, poubelles, abri vélo...) dans un projet global d&amp;#039;aménagement de centre-bourg
+ &lt;/li&gt;
+ &lt;li&gt;
+  Elaboration de charte paysagère ou tout autre document pédagogique permettant la prise en compte des caractéristiques du bâti ancien et l&amp;#039;intégration paysagère
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification, renaturation et aménagement paysager de sites déqualifiés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de valorisation de sites naturels ou de chemin de randonnées et d&amp;#039;itinérances thématiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Raccordement, aménagement et valorisation de réseaux d&amp;#039;itinérance douce dans un objectif de mise en tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;aménagements, de modernisation d&amp;#039;équipements touristiques durables, y compris la redynamisation de stations touristiques existantes et des offices de tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de valorisation et de restauration de sites emblématiques, patrimoniaux ou culturels ouverts au grand public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutiens aux événements culturels, et patrimoniaux à destination du grand public
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Soutien aux dynamiques d&amp;#039;innovation et reconversion territoriales
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Investissement pour le développement de projets culturels et patrimoniaux, notamment de projets de lieux « hybrides »
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux projets culturels participant à l&amp;#039;animation de la vie culturelle locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Investissements permettant le développement de l&amp;#039;inclusion sociale de tous les publics au bénéfice de la culture et du patrimoine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la vitalité associative et culturelle en encourageant la mutualisation et la mise en réseau
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Tourisme
+Espaces verts
+Espace public
+Friche
+Cohésion sociale et inclusion
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Architecture
+Paysage
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P63" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q63" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le projet doit se situer sur le territoire du GAL Adour Chalosse Tursan Marsan et ne doit pas avoir démarré.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles tous les bénéficiaires dans le respect de la réglementation européenne, nationale et régionale, hormis: les SCI, les particuliers (personne physique sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle), les agriculteurs dans le cadre de leur seule activité agricole.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles tous les coûts dans le respect de la réglementation européenne, nationale et régionale, hormis les dépenses suivantes: les dépenses d&amp;#039;auto-construction, les contributions en nature, les dépenses d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage et de maîtrise d&amp;#039;œuvre pour les travaux de rénovation et de construction, et toutes dépenses relatives à de l&amp;#039;acquisition immobilière et foncière.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T63" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://www.adourchalossetursan.fr/Nos-missions/Le-Programme-territorial-europeen-2021-2027</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bureau d&amp;#039;Hagetmau: Nathalie Baillet et Valérie Gelpe -
+ &lt;a target="_self"&gt;
+  leader&amp;#64;adourchalossetursan.fr
+ &lt;/a&gt;
+ - 05 58 79 74 80
+&lt;/p&gt;
+&lt;p&gt;
+ Bureau de Mont-de-Marsan: Eric Guagliardi -
+ &lt;a target="_self"&gt;
+  eric.guagliardi&amp;#64;montdemarsan-agglo.fr
+ &lt;/a&gt;
+ - 05 58 05 38 07
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>leader@adourchalossetursan.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9c92-capter-et-retenir-des-competences-et-des-pepi/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB63" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>144998</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Assiter les collectivités en ingénierie technique et administrative</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Assistance à maîtrise d'ouvrage et à maîtrise d'oeuvre</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Nièvre Ingénierie</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nièvre Ingénierie propose aux collectivités de la Nièvre une assistance dans la définition de leur projet dans les domaines de l&amp;#039;eau potable, de l&amp;#039;assainissement et de l&amp;#039;aménagement d&amp;#039;espaces extérieurs (voirie particulièrement). Ses agents ont également les compétences techniques et administratives pour effectuer de la maîtrise d&amp;#039;oeuvre. Dans ce cas, Nièvre Ingénierie accompagne la collectivité de la définition du projet à la réception des travaux, en passant par la rédaction des pièces du marché public et le suivi des travaux.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  remplacement de canalisations fuyardes
+ &lt;/li&gt;
+ &lt;li&gt;
+  réhabilitation/création de réservoirs
+ &lt;/li&gt;
+ &lt;li&gt;
+  remplacement de réseau d&amp;#039;assainissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  renouvellement de Délégation de Service Public
+ &lt;/li&gt;
+ &lt;li&gt;
+  entretien de voirie
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagements de sécurisation routière
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagement de bourg
+ &lt;/li&gt;
+ &lt;li&gt;
+  réhabilitation de place (centre-bourg)
+ &lt;/li&gt;
+ &lt;li&gt;
+  renforcement de routes forestières
+ &lt;/li&gt;
+ &lt;li&gt;
+  agrandissement de cimetières
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Espace public
+Voirie et réseaux
+Modes actifs : vélo, marche et aménagements associés
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Il est nécessaire d&amp;#039;adhérer à Nièvre Ingénierie. Cette adhésion est calculée en fonction du nombre d&amp;#039;habitants et de la compétence choisie. Elle permet également aux adhérents de choisir Nièvre Ingénierie sans procédures de mise en concurrence. Les prestations sont ensuite rémunérées selon les tarifs en vigueur. Toutes les collectivités, EPCO, syndicats peuvent devenir adhérent de Nièvre Ingénierie.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>Nièvre</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://www.nievreingenierie.com/</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Directeur: Richard DOUCET -  richard.doucet&amp;#64;nievre.fr - 03 86 61 87 47
+&lt;/p&gt;
+&lt;p&gt;
+ Secrétariat: Christine LAVOLLEE - christine.lavollee&amp;#64;nievre.fr - 03 58 57 05 32
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>richard.doucet@nievre.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/367b-assiter-les-collectivites-en-ingenierie-techn/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>Nièvre Ingénierie</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2023</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
         <v>144547</v>
       </c>
-      <c r="B132" s="1" t="inlineStr">
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
         </is>
       </c>
-      <c r="D132" s="1" t="inlineStr">
+      <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Emprunt citoyen</t>
         </is>
       </c>
-      <c r="E132" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G132" s="1" t="inlineStr">
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H132" s="1" t="inlineStr">
+      <c r="H65" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K132" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L132" s="1" t="inlineStr">
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
 &lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
 &lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M132" s="1" t="inlineStr">
+      <c r="M65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
 pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
 Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
 Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
 Résultats : une levée de 700K€ en quelques semaines auprès de 
 plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N132" s="1" t="inlineStr">
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -32354,4237 +14280,7487 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O132" s="1" t="inlineStr">
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R132" s="1" t="inlineStr">
+      <c r="R65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S132" s="1" t="inlineStr">
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T132" s="1" t="inlineStr">
+      <c r="T65" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U132" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V132" s="1" t="inlineStr">
+      <c r="V65" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W132" s="1" t="inlineStr">
+      <c r="W65" s="1" t="inlineStr">
         <is>
           <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
         </is>
       </c>
-      <c r="X132" s="1" t="inlineStr">
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y132" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z132" s="1" t="inlineStr">
+      <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
         </is>
       </c>
-      <c r="AA132" s="1" t="inlineStr">
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB132" s="1" t="inlineStr">
+      <c r="AB65" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un café / bistrot
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC132" s="1" t="inlineStr">
+      <c r="AC65" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE132" s="1" t="inlineStr">
+      <c r="AE65" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF132" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG132" s="1" t="inlineStr">
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
-      <c r="AH132" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/02/2026</t>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="133" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G133" s="1" t="inlineStr">
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>144511</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Aider la création et la restauration d’« Itinéraires de Promenades thématiques » (inscrits au Plan Départemental des Itinéraires de Promenade et de Randonnée)</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T66" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/creation-et-la-restauration-ditineraires-de-promenades-thematiques-inscrits-au-plan-departemental</t>
+        </is>
+      </c>
+      <c r="W66" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Email :
+ &lt;a href="mailto:environnement&amp;#64;landes.fr" target="_self"&gt;
+  environnement&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6c61-aide-a-la-creation-et-la-restauration-d-itine/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>144517</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des aménagements cyclables</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;Assemblée départementale a confirmé le lancement de la définition de 
+sa politique de la mobilité qui prévoit de conforter un lien très fort 
+avec la solidarité, l&amp;#039;insertion et la mobilité. Dans ce contexte, le 
+Département entend à tenir un rôle central en matière de cohésion 
+sociale et territoriale et d&amp;#039;accompagnement des collectivités.
+Le schéma départemental cyclable 2018-2027 fixe les objectifs de la 
+collectivité en la matière :
+- disposer d&amp;#039;infrastructures dédiées et sécurisées,
+- intégrer le vélo comme une des composantes de l&amp;#039;aménagement de 
+l&amp;#039;espace,
+- conforter la destination touristique « les Landes à vélo »,
+- développer la culture du vélo au quotidien.&lt;/p&gt;
+            &lt;p&gt;Par dérogation à la partie I du RU article 6, les taux d&amp;#039;intervention sont les suivants :&lt;/p&gt;
+&lt;p&gt;**Taux maximum de financement du Département des Landes (montants HT)**&lt;/p&gt;
+&lt;p&gt;**Axes d&amp;#039;intérêt national et régional**&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Maître d&amp;#039;ouvrage éligible : EPCI, Communes&lt;/li&gt;&lt;li&gt;Investissements :&lt;/li&gt;&lt;li&gt;Études : 20 %&lt;/li&gt;&lt;li&gt;Aménagements
+ : 20 % plafonnés à 240 000 € / km pour les itinéraires en site propre 
+et à 2 000 € / km plafonnés pour les itinéraires balisés sur route&lt;/li&gt;&lt;li&gt;Stations de recharge électrique, station de gonflage et station de réparation : 20 %&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;**Axes d&amp;#039;intérêt départemental**&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Maître d&amp;#039;ouvrage éligible : EPCI, Communes&lt;/li&gt;&lt;li&gt;Investissements :&lt;/li&gt;&lt;li&gt;Études : 30 %&lt;/li&gt;&lt;li&gt;Aménagements : 30 % plafonnés à 240 000 € / km et à 2 000 € / km pour les itinéraires balisés sur route&lt;/li&gt;&lt;li&gt;Stations de recharge électrique, station de gonflage et station de réparation : 30 %&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;**Axes d&amp;#039;intérêt local**&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Maître d&amp;#039;ouvrage éligible : EPCI, Communes&lt;/li&gt;&lt;li&gt;Investissements :&lt;/li&gt;&lt;li&gt;Études : 25 %&lt;/li&gt;&lt;li&gt;Aménagements : 25 % plafonnés à 240 000 € / km et à 2 000 € / km pour les itinéraires balisés&lt;/li&gt;&lt;li&gt;Stations de recharge électrique, station de gonflage et station de réparation : 25 %&lt;/li&gt;&lt;/ul&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ypologies d’opérations de projets éligibles :
+Le présent dispositif se décline en correspondance aux orientations et 
+stratégies nationales, régionales, départementales et locales. Les 
+aménagements doivent obligatoirement être réalisés sur des emprises 
+foncières publiques.&lt;/p&gt;
+&lt;p&gt;À l’appui du schéma cartographie, le Département hiérarchise les 
+modalités d’intervention financières selon trois niveaux d’intérêt des 
+itinéraires :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Itinéraires d’intérêts régionaux et nationaux,&lt;/li&gt;&lt;li&gt;Itinéraires
+ d’intérêt départemental : ils correspondent à des axes structurants 
+permettant de développer l’usage sécurisé du vélo, dans une démarche 
+cohérente et globale, à l’échelle du Département. Ils permettent en 
+outre d’assurer des connexions sur les gares et favorisent la 
+multimodalité.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Ils correspondent à des axes tels que :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;des liaisons cyclables réalisées sur des emprises publiques en 
+site propre (anciennes voies ferrées notamment) ou empruntant en voirie 
+partagée des routes à faible trafic (&amp;lt; 1 000 véhicules/jour) ;&lt;/li&gt;&lt;li&gt;des
+ boucles cyclables à vocation loisir et tourisme, reliant les différents
+ bourgs de l’intercommunalité et permettant la découverte des 
+territoires. Ces boucles peuvent associer des parcours en sites propres 
+(pistes cyclables ou voies vertes) et des parcours en voirie partagée 
+(véloroutes), sur des voiries à faible trafic, sous réserve des 
+aménagements de sécurité indispensables et adaptés (aménagements de 
+carrefours, signalisation, jalonnement…) ;&lt;/li&gt;&lt;li&gt;les liaisons entre équipements publics structurants (équipements sporfs, pôles culturels, espaces publics de centre-bourg…).&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;➢ Itinéraires d’intérêt local : ces itinéraires sont définis par les 
+intercommunalités, dans le cadre de leur politique de mobilité. Ils 
+viennent compléter le maillage départemental et doivent se connecter 
+avec les principaux axes structurants.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles :
+Sont éligibles les dépenses liées aux :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;acquisitions foncières (elles sont éligibles dans la limite de 10 % du coût total HT du projet),&lt;/li&gt;&lt;li&gt;travaux
+ de création d’itinéraires en site propre plafonnés à 240 000 € HT / km 
+et à 2 000 € HT / km pour les itinéraires balisés sur route,&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Dans le cas d’une maîtrise d’ouvrage communale, seuls sont pris en 
+compte les projets qui figurent au schéma directeur de l’EPCI auquel 
+appartient la Commune.
+Les aménagements de bandes cyclables (peinture sur chaussée) et les 
+équipements non liés intrinsèquement à la pratique du vélo ne sont pas 
+subventionnables (création ou déplacement de réseaux, éclairage public, 
+ponts, passerelles, etc.).&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;équipements (stations de recharge électrique, de gonflage et de réparation).&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Les équipements type aires d’accueil, parking à vélos, sont éligibles
+ et ne sont pris en compte que s’ils sont intégrés au projet global 
+d’itinéraires pour le territoire.&lt;/p&gt;
+&lt;p&gt;Modalités par coulisses d’intervention :
+Études préalables
+Elles doivent permettre de définir la cohérence territoriale du schéma 
+cyclable local et sa fonctionnalité. Elles présentent le maillage 
+d’itinéraires retenus en identifiant les séquences prévues en site 
+propre (voies vertes ou pistes cyclables), et/ou en sites partagés 
+(véloroutes) et la nature du foncier.
+Elles comprennent à minima la nature et le détail des travaux, les 
+contraintes environnementales, l’échéancier de réalisation, les plans de
+ détail relatifs à l’aménagement des intersequences, à la signalisation 
+de police, au jalonnement, au mobilier, aux plantations et aux mesures 
+d’intégration paysagères.
+Elles peuvent comprendre un volet socio‑économique : qualification et 
+qualification des populations desservies, expression de leurs besoins et
+ de leurs attentes, repérage des activités économiques existantes 
+(hébergements, activités de loisirs, etc.) pouvant bénéficier des 
+aménagements cyclables, prospects sur la création ou le développement 
+d’activités générées par les aménagements projetés.&lt;/p&gt;
+&lt;p&gt;Les tracés retenus donnent lieu à la concertation des acteurs locaux 
+concernés par d’autres usages de l’espace notamment la DFCI Landes (qui 
+associera l’ASA de DFCI locale) pour ce qui concerne la compatibilité 
+des aménagements cyclables étudiés avec le maintien de la desserte et de
+ l’accès nécessaires à la défense contre l’incendie.&lt;/p&gt;
+&lt;p&gt;Travaux
+Pour être éligible à une aide départementale, tout projet d’itinéraire 
+devra être présenté dans le cadre d’un schéma cyclable local établi à 
+l’échelle du territoire et dûment validé par l’instance délibérante 
+compétente.
+Les travaux projetés doivent avoir reçu l’aval de la DFCI Landes (qui 
+consultera l’ASA de DFCI locale), de façon à s’assurer de leur 
+compatibilité avec le maintien de la desserte et des accès liés à la 
+défense incendie.
+Les aménagements cyclables doivent intégrer les recommandations 
+techniques et les obligations réglementaires nationales. Un cahier des 
+charges régional et/ou départemental peut être éventuellement fourni.
+De façon à intégrer au mieux les équipements cyclables à leur contexte 
+local, les supports de signalisation, de jalonnement et le mobilier 
+seront préférentiellement en bois, dans les secteurs naturels.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T67" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/aide-la-realisation-damenagements-cyclables</t>
+        </is>
+      </c>
+      <c r="W67" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Email :
+ &lt;a href="mailto:environnement&amp;#64;landes.fr" target="_self"&gt;
+  environnement&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a87d-realisation-damenagements-cyclables/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB67" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>143362</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le développement d'une mobilité décarbonée</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour une mobilité décarbonée</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  VOTRE BESOIN
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif de neutralité carbone à horizon 2050 implique d&amp;#039;importants changements sur l&amp;#039;organisation des systèmes de transports, les usages et comportements, ainsi que les choix technologiques associés. Tous les leviers (report modal, taux de remplissage, efficacité énergétique, sobriété des déplacements) doivent être mobilisés, à la fois pour les voyageurs et les marchandises.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Expert public des mobilités, le Cerema accompagne le passage à l&amp;#039;action des collectivités dans le déploiement de solutions structurantes pour la mobilité décarbonée de tous, dans une dynamique vertueuse de réduction des émissions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA REPONSE DU CEREMA
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Du diagnostic des besoins de déplacements à la mise en place des services de mobilité les plus adaptés, le Cerema s&amp;#039;engage à vos côtés !
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Développer les modes actifs : vélo, marche
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema sécurise et adapte la conception des espaces publics et voiries urbaines au développement de la marche et du vélo.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Assistance à maîtrise d&amp;#039;ouvrage, expertise et conseil pour élaborer votre politique modes actifs et réaliser des aménagements cyclables et piétons
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formations aux politiques de développement des modes actifs.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Programmes et références
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Recommandations d&amp;#039;aménagement pour déployer les « coronapistes »
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil technique de proximité pour développer les politiques cyclables (programme CEE AVELO2 avec Ademe) ; faire évoluer la doctrine et la diffuser (programme CEE ADMA).
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Favoriser le report modal vers les transports collectifs et services de mobilités partagés (covoiturage, autopartage)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Organiser l&amp;#039;intermodalité : pôles d&amp;#039;échanges, coordination des services de transport
+ &lt;/li&gt;
+ &lt;li&gt;
+  Redynamiser les petites lignes ferroviaires, via des outils d&amp;#039;analyse du potentiel ferroviaire et de la redynamisation des capillaires fret
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organiser les mobilités et leur intermodalité en villes moyennes et territoires peu denses (programmes France Mobilités et Action Coeur de ville)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des solutions de covoiturage (services et voies réservées)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Déployer l&amp;#039;offre de services numériques (systèmes tout en un « MaaS »).
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Organiser des actions de logistique urbaine durable pour la décarbonation du dernier kilomètre
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Programme InTerLUD (d&amp;#039;Innovations Territoriales et Logistique Urbaine Durable) avec LLC, Rozo et Ademe, dans le cadre du dispositif des Certificats d&amp;#039;économies d&amp;#039;énergie :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  250 métropoles, communautés urbaines et d&amp;#039;agglomérations sensibilisées
+ &lt;/li&gt;
+ &lt;li&gt;
+  50 chartes locales de logistique urbaine élaborées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des actions spécifiques déployées (espaces logistiques, optimisation des tournées, gestion des livraisons, logistique fluviale...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Accompagner la transition énergétique des systèmes de transport
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appui à la mise en oeuvre des SDIRVE (bornes de recharge électriques)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expérimentation de systèmes pour les autoroutes électriques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil aux collectivités pour la transition des flottes de bus (potentiel d&amp;#039;usage des différentes motorisations, pertinence avec le réseau de transport).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Adapter les conditions d&amp;#039;usages des mobilités
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Adaptation des revêtements et voiries urbaines
+ &lt;/li&gt;
+ &lt;li&gt;
+  Management de la mobilité ; adaptation des horaires et politiques temporelles des activités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification de la vulnérabilité des réseaux de transports.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Développer une offre de transports collectifs ou de covoiturage sur les axes structurants de votre réseau
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être accompagné pour préparer un projet MaaS sur votre territoire
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créer des aménagements cyclables
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organiser une logistique urbaine vertueuse
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer l&amp;#039;efficacité d&amp;#039;un service de mobilité autonome
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T68" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/agir-mobilite-decarbonee</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/38c4-agir-pour-une-mobilite-decarbonee/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB68" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>143360</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Apprendre à réaliser une Enquête Mobilité Certifiée Cerema (EMC²) - Formation</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une Enquête Mobilité Certifiée Cerema (EMC²) - Formation</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les enquêtes ménages-déplacements alimentent les politiques publiques depuis la fin des années 1970.
+ &lt;br /&gt;
+ Initialement conçues pour les zones denses des grandes agglomérations (EMD), les enquêtes ont été déclinées dans les villes moyennes (Enquête Déplacements Villes Moyennes – EDVM) et les couronnes périurbaines (Enquête Déplacements Grands Territoires – EDGT).
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Aujourd&amp;#039;hui, ces méthodes ont été harmonisées pour n&amp;#039;en former qu&amp;#039;une seule : l&amp;#039;enquête mobilité certifiée Cerema (EMC2).
+Avec sa méthodologie modulable, elle s&amp;#039;adapte aux besoins des territoires et étend ses champs de construction de la connaissance.
+Elle continue d&amp;#039;être largement réalisée par les collectivités qui ont besoin de mettre à jour leurs indicateurs de planification et/ou leur modèle multimodaux de prévision de trafic.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OBJECTIFS PÉDAGOGIQUES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ A l&amp;#039;issue du module, les stagiaires doivent être en capacité de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Déterminer les cas pour lesquels il est judicieux de réaliser une EMC2 et à quoi elles servent
+ &lt;/li&gt;
+ &lt;li&gt;
+  Décrire les étapes d&amp;#039;une enquête pour en planifier une.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Citer les grands principes méthodologiques des EMC et leurs justifications 2 : champs temporel, géographique, stratification territoriale, population concernée, taux de sondage, processus de recueil téléphone et/ou face à face, contenu du questionnaire du cœur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Utiliser les exploitations standards.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PROGRAMME :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Première journée
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  10h00 – 10h30 : Accueil des participant·e·s : Présentation de la formation, Tour de table des participant·e·s et de leurs attentes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  10h30 – 11h15 :   Introduction à la Mobilité : Pourquoi recueille-t-on de la donnée de mobilité et définitions utiles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  11h15 – 12h30 : Les EMC2 dans le paysage des enquêtes de déplacements : Panorama des enquêtes de mobilité ; Données numériques pour la mobilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  12H30 – 14H00 : Pause déjeuner
+ &lt;/li&gt;
+ &lt;li&gt;
+  14H00 – 17H30 : La méthodologie des EMC2 : Processus d&amp;#039;une EMC2 ; Principes méthodologiques : calendrier, plan de sondage, questionnaire, temporalité ; Le déplacement : unité et variables recueillies
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Deuxième journée
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  8h30 – 9H00 :Accueil des participant·e·s : retours sur la journée de la veille, questions éventuelles, présentation de la journée
+ &lt;/li&gt;
+ &lt;li&gt;
+  9h00 – 10H45 : La donnée c&amp;#039;est pas donné ! Les erreurs et biais de l&amp;#039;enquête et comment le Cerema intervient pour les minimiser.
+ &lt;/li&gt;
+ &lt;li&gt;
+  10H45 – 11H00 : Pause
+ &lt;/li&gt;
+ &lt;li&gt;
+  11H00 – 11h45 : Une EMC2 à quoi ça ressemble : Fichier brut, dictionnaire des variables, outils d&amp;#039;exploitation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  11h45 – 12h45 : Une EMC2 à quoi ça ressemble : l&amp;#039;exploitation standard ; Présentation de l&amp;#039;exploitation standard et comment l&amp;#039;utiliser.
+ &lt;/li&gt;
+ &lt;li&gt;
+  12H45 – 14H00 : Pause déjeuner
+ &lt;/li&gt;
+ &lt;li&gt;
+  14H00 – 15H30  : Les EMC2 : leurs limites et au-delà. Avantages et faiblesses des EMC2 Comment les options y répondent
+ &lt;/li&gt;
+ &lt;li&gt;
+  15H30-16H30 : Evaluation ; Conclusion de la formation, premiers retours.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PUBLIC :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cette formation vise, à la fois, toute personne en charge de la conception, du suivi d&amp;#039;une EMC2, mais également les personnes en charge de traitements et analyses des données issues des EMC2.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Techniciens, chargés d&amp;#039;études des services mobilités des services de l&amp;#039;Etat et des collectivités locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chargés d&amp;#039;études en agence d&amp;#039;urbanisme ou bureaux d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chercheurs en mobilité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NIVEAU PRÉ-REQUIS : Aucun
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OUTILS PÉDAGOGIQUES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exposés méthodologiques et apports techniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exercices / études de cas
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retours d&amp;#039;expérience
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quiz
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS D&amp;#039;ÉVALUATION :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en œuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ACCESSIBILITÉ DE NOS FORMATIONS AUX PERSONNES EN SITUATION DE HANDICAP
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement, merci de contacter le référent handicap
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉLAIS D&amp;#039;ACCÈS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T69" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-realiser-enquete-mobilite-certifiee-cerema-emc2</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa26-formation-realiser-une-enquete-mobilite-certi/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>143359</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Anticiper l'évolution des comportements de mobilité</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Modélisation Multimodale des déplacements</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Région</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  VOTRE BESOIN :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Anticiper l&amp;#039;évolution des comportements de mobilité et prévoir l&amp;#039;impact d&amp;#039;un projet ou d&amp;#039;une politique de transport sont une nécessité pour les acteurs des territoires en charge des politiques d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema assiste les acteurs publics dans le développement et l&amp;#039;usage d&amp;#039;outils d&amp;#039;évaluation et d&amp;#039;aide à la décision.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA RÉPONSE DU CEREMA  :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema propose des interventions variées dans le domaine de la modélisation multimodale des déplacements :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Assistance à maîtrise d&amp;#039;ouvrage
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;audits de modèles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conduite d&amp;#039;études d&amp;#039;opportunité pour l&amp;#039;élaboration de modèles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pilotage de recueils de données et d&amp;#039;enquêtes de circulation en vue d&amp;#039;alimenter les modèles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à l&amp;#039;élaboration de modèles multimodaux sur des territoires urbains, métropolitains et régionaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi et gestion de modèles
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Développement de modèles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exploitation d&amp;#039;enquêtes transports : enquêtes origine- destination, de préférences déclarées, comptages, ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction de modèles multimodaux, de modèles de trafic longue distance et de modèles de trafic simplifiés sur des territoires urbains peu denses
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement d&amp;#039;outils d&amp;#039;analyse spécifiques aux besoins d&amp;#039;un territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Réalisation d&amp;#039;études de trafics
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Évaluation de la demande de transports pour des projets et des politiques de transports (Transport collectif en site propre, plan de déplacements urbains...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation socio-économique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Diffusion de connaissances
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaboration de guides et fiches méthodologiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation de journées techniques d&amp;#039;échanges
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de réseaux techniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation et animation de formations
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T70" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/modelisation-multimodale-deplacements</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/08b5-modelisation-multimodale-des-deplacements/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>143356</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la résilience des infrastructures et réseaux de transport</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la résilience des infrastructures et réseaux de transport : Vers une gestion intégrée des patrimoines d’infrastructures de transports</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  VOTRE BESOIN :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes gestionnaire d&amp;#039;un patrimoine d&amp;#039;infrastructures de transport et vous souhaitez optimiser vos investissements, notamment sur les activités d&amp;#039;exploitation, d&amp;#039;entretien et de maintenance.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez présenter une stratégie d&amp;#039;investissement dans la préservation de votre patrimoine, qui sera comprise par les usagers et par les financeurs afin d&amp;#039;entrer dans le cercle vertueux de l&amp;#039;entretien préventif.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez coupler des stratégies d&amp;#039;action pour un réseau plus résilient avec une gestion innovante et adaptée de votre patrimoine.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes à la recherche d&amp;#039;une méthode et d&amp;#039;une stratégie, permettant de répondre à la fois aux besoins d&amp;#039;investissements de court et de long termes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA RÉPONSE DU CEREMA :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema a développé une démarche innovante de gestion de patrimoine intégrée utilisant une approche systémique de votre réseau de transport.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette approche permet de mettre en place une stratégie d&amp;#039;investissement tenant compte de l&amp;#039;ensemble des contraintes d&amp;#039;exploitation, d&amp;#039;entretien et de vieillissement de votre réseau au cours de sa vie, afin qu&amp;#039;il remplisse son usage au regard des contraintes actuelles et des évolutions possibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous vous proposons des solutions pour que votre réseau puisse s&amp;#039;adapter à une détérioration imprévue, aux dégradations chroniques et aux évolutions de la demande.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette approche, mise en œuvre par nos experts, adaptée à chaque réseau et à chaque territoire, permet de hiérarchiser les investissements et les actions sur les infrastructures pour une gestion moins coûteuse.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle intègre les problématiques environnementales, de sobriété en ressources naturelles et énergétiques, les considérations techniques liées à la durabilité des matériaux ou de l&amp;#039;infrastructure dans son ensemble et les aspects socio-économiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   → Analyse des vulnérabilités
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les aléas climatiques (crues, inondations, sécheresse, chute de blocs, glissements de terrain, etc...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aléas industriels (zones Seveso, pollutions majeures, etc...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les éventuels autres aléas.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   → Définition des indicateurs pertinents
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  État d&amp;#039;endommagement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Besoin financier (dépréciation de patrimoine) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vulnérabilité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  →
+  &lt;strong&gt;
+   AMO – Gestion de Patrimoine Intégrée
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse des vulnérabilités ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définition des indicateurs de gestion pertinents, selon la réalité du terrain ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;adoption d&amp;#039;une stratégie, visant l&amp;#039;efficacité des investissements ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement à la passation de marchés de gestion de patrimoine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation à la gestion de patrimoine intégrée.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NOS RÉFÉRENCES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Expert incontournable et reconnu, le Cerema accompagne depuis de nombreuses années les collectivités territoriales dans la gestion de leurs réseaux de transport, que ce soit en apportant des méthodologies reconnues ou une expertise adaptée à chacun.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T71" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/gestion-integree-patrimoines-infrastructures-transport</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c13f-ameliorer-la-resilience-de-vos-infrastructure/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB71" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>143348</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un accompagnement pour définir et lancer un projet dans le domaine de l'aménagement (espaces publics, projets urbains…)</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Agence d'ingénierie des territoires de Haute-Loire (Ingé43)</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H133" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Agence d&amp;#039;Ingénierie des territoires de Haute-Loire peut être sollicitée  en matière d&amp;#039;aménagement d&amp;#039;espaces publics :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  pour donner des conseils de 1er niveau
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une expertise ciblée (assistance à maîtrise d&amp;#039;ouvrage partielle)
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une assistance à maîtrise d&amp;#039;ouvrage globale afin d&amp;#039;aider la collectivité à répondre à ses prérogatives de maître d&amp;#039;ouvrage
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil de 1er niveau (administratifs, réglementaires et techniques)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la définition de principes (définition du besoin, faisabilité, recherche de financement...) ou assistance à maîtrise d&amp;#039;ouvrage  (définition du besoin, faisabilité,  scénarios d&amp;#039;aménagement, appui à la consultation des prestataires..) pour l&amp;#039;aménagement de bourg ou d&amp;#039;un espace public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui ou assistance à maîtrise d&amp;#039;ouvrage pour l&amp;#039;élaboration d&amp;#039;un schéma directeur d&amp;#039;aménagement et de développement du bourg (définition du besoin, appui à la consultation des prestataires, suivi des études)...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise  ou assistance à maitrise d&amp;#039;ouvrage autre projets
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Equipement public
+Architecture
+Paysage
+Accessibilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin de bénéficier des conseils et de l&amp;#039;accompagnement d&amp;#039;Ingé43, les communes, les établissements publics de coopération intercommunale et les syndicats mixtes fermés ayant leur siège sur le territoire de la Haute-Loire doivent adhérer à l&amp;#039;Agence.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;adhésion ouvre droit au catalogue d&amp;#039;offres de service décliné entre prestations gratuites et interventions payantes selon le domaine d&amp;#039;intervention.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>http://www.inge43.fr</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:contact&amp;#64;inge43.fr" target="_self"&gt;
+  contact&amp;#64;inge43.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04 71 07 41 71
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>contact@inge43.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b36-beneficier-dun-accompagnement-pour-definir-et/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>Agence d'Ingénierie des territoires de Haute-Loire</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>143314</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir les fondamentaux de la sécurité routière (Formation)</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Description
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La sécurité routière est un enjeu incontournable pour les décideurs et gestionnaires routiers des collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;amélioration de la prise en compte de la sécurité routière dans les services nécessite des connaissances larges ainsi qu&amp;#039;une réflexion et un regard critique dans le quotidien des agents œuvrant dans les différents métiers en lien avec la sécurité.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette formation, basée sur les fondamentaux de la SR, permet une approche systémique et balaye ainsi différentes thématiques :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contexte général (accident, enjeux, acteurs, culture SR)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sécurité des Infrastructures
+ &lt;/li&gt;
+ &lt;li&gt;
+  Thématiques particulières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conception des Infrastructures
+ &lt;/li&gt;
+ &lt;li&gt;
+  Équipements de la route.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs pédagogiques :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appréhender les fondamentaux de la SR au travers de ses nombreuses composantes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Apporter une vision élargie et critique sur tous les aspects de la SR
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître les différentes démarches de sécurité des Infrastructures
+ &lt;/li&gt;
+ &lt;li&gt;
+  Savoir intégrer la SR dans son quotidien et prendre en compte tous les usagers, tant dans les démarches de sécurité, d&amp;#039;accidentologie ou de conception, entretien et exploitation de la route
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître la réglementation et les règles de mise en œuvre des équipements de la route
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Programme :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Jour 1
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Introduction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les données accident
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;accident – les facteurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les enjeux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coûts de l&amp;#039;insécurité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les acteurs de sécurité routière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Culture sécurité routière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Politique locale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Jour 2
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sécurité des Infrastructures
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les 7 critères de sécurité routière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Démarches sécurité routière
+ &lt;/li&gt;
+ &lt;li&gt;
+  CSPR - Audits
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bilans de sécurité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inspection ISRI, Démarche SURE, Etude Enjeux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostic d&amp;#039;itinéraires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exemples d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse d&amp;#039;accidents
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lecture PV
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Jour 3
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Thématiques particulières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Obstacles latéraux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Supports à sécurité passive
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contresens
+ &lt;/li&gt;
+ &lt;li&gt;
+  2 RM, Usagers vulnérables
+ &lt;/li&gt;
+ &lt;li&gt;
+  Passages à niveau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Echanges et Retours d&amp;#039;expérience
+ &lt;/li&gt;
+ &lt;li&gt;
+  Guides et références, sites utiles
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Jour 4
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conception Infrastructures
+ &lt;/li&gt;
+ &lt;li&gt;
+  Usagers vulnérables
+ &lt;/li&gt;
+ &lt;li&gt;
+  ARP-ACI
+ &lt;/li&gt;
+ &lt;li&gt;
+  VSA - VRTC
+ &lt;/li&gt;
+ &lt;li&gt;
+  Carrefours
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visibilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Code de la rue
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan d&amp;#039;Action Mobilités Actives (PAMA)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements Urbains
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Jour 5
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equipements de la route
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositifs de retenue
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signalisations horizontale/verticale de police
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signalisation directionnelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signalisations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Temporaire et Dynamique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les autres équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evaluation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outils pédagogiques :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apports techniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Illustrations vidéo et/ou photos
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présentations d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retours et échanges d&amp;#039;expérience
+ &lt;/li&gt;
+ &lt;li&gt;
+  Échanges entre stagiaires et formateurs.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;évaluation :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en oeuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attesttation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accessibilité de nos formations aux personnes en situation de handicap :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement, merci de contacter le référent handicap.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Délais d&amp;#039;accès :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique
+Prévention des risques
+Transports collectifs et optimisation des trafics routiers
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Public :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités locales
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Chefs de service, chefs de projet, chargés d&amp;#039;études, agents des services sécurité routière, services aménagement, conception, entretien et exploitation, agents en charge de la sécurité routière et des équipements de la route
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acteurs de la sécurité routière et des aménagements routiers.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Niveau pré-requis :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ S&amp;#039;agissant d&amp;#039;une formation initiale, aucun prérequis n&amp;#039;est nécessaire.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-acquerir-fondamentaux-securite-routiere</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/253b-acquerir-les-fondamentaux-de-la-securite-rout/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB73" s="1" t="inlineStr">
+        <is>
+          <t>Installation de miroir de circulation de sécurité routière</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>143405</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Former sur les diagnostics de sécurité des passages à niveau - en distanciel (Formation)</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les passages à niveaux (PN) sont les points de rencontre entre une voie ferrée et une route dont la gestion relève de mode très différents et représentent en conséquence des zones à forts risques.
+&lt;/p&gt;
+&lt;p&gt;
+ La circulaire du 11 juillet 2008 relative à la sécurité des PN a permis le lancement d&amp;#039;une campagne de diagnostics de sécurité dans le but d&amp;#039;évaluer les risques et d&amp;#039;étudier des pistes d&amp;#039;amélioration pour la sécurité au niveau des passages à niveau.
+&lt;/p&gt;
+&lt;p&gt;
+ Le 3 mai 2019 un plan d&amp;#039;action national de la sécurisation des passages à niveau a été émis par la Ministre des transports (plan Borne).
+&lt;/p&gt;
+&lt;p&gt;
+ Le 24 décembre 2019, la LOM (loi d&amp;#039;orientation des mobilités) impose la réalisation par le gestionnaire de voirie, en coordination avec le gestionnaire ferroviaire, du diagnostic de sécurité routière des passages à niveau.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour compléter ces changements, dans le but de répondre à la demande indiquée dans le plan d&amp;#039;action national, le document de diagnostic et sa méthodologie ont été mis en place à travers le décret du 6 avril 2021 puis de l&amp;#039;arrêté du 3 mai 2021.
+&lt;/p&gt;
+&lt;h4&gt;
+ Objectifs pédagogiques
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Renseigner le document de diagnostic de sécurité des PN
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître et évaluer les informations liées à la sécurité routière au niveau du PN (visibilité, lisibilité, prises en compte des modes actifs, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pouvoir émettre des propositions de pistes d&amp;#039;actions en réponse aux défauts constatés
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Programme
+&lt;/h4&gt;
+&lt;h3&gt;
+ Jour 1
+&lt;/h3&gt;
+&lt;p&gt;
+ 9h00. Accueil, présentation des participants et programme de la formation
+&lt;/p&gt;
+&lt;p&gt;
+ 9h20. Eléments de cadrage, enjeux et problématique
+&lt;/p&gt;
+&lt;p&gt;
+ 10h15. Pause
+&lt;/p&gt;
+&lt;p&gt;
+ 10h20. Présentation de la grille de diagnostic
+&lt;/p&gt;
+&lt;p&gt;
+ 12h00. Fin première session
+&lt;/p&gt;
+&lt;h3&gt;
+ Jour 2
+&lt;/h3&gt;
+&lt;p&gt;
+ 9h00. Présentation virtuelle d&amp;#039;un PN (PN 9 : Aix les Milles) vidéo, image
+&lt;/p&gt;
+&lt;p&gt;
+ 9h30. Echanges sur l&amp;#039;inspection PN
+&lt;/p&gt;
+&lt;p&gt;
+ 10h00. Pause
+&lt;/p&gt;
+&lt;p&gt;
+ 10h05. Restitution du diagnostic PN
+&lt;/p&gt;
+&lt;p&gt;
+ 12h00. Fin seconde session
+&lt;/p&gt;
+&lt;h3&gt;
+ Jour 3
+&lt;/h3&gt;
+&lt;p&gt;
+ 9h00. Introduction aux pistes d&amp;#039;actions
+&lt;/p&gt;
+&lt;p&gt;
+ 10h15. Pause
+&lt;/p&gt;
+&lt;p&gt;
+ 10h20. Introduction aux pistes d&amp;#039;actions (suite)
+&lt;/p&gt;
+&lt;p&gt;
+ 10h40 Exemple spécifique sur le PN inspecté virtuellement
+&lt;/p&gt;
+&lt;p&gt;
+ 11h30. Bilan de la formation
+&lt;/p&gt;
+&lt;p&gt;
+ 12h00. Fin de la formation
+&lt;/p&gt;
+&lt;h3&gt;
+ PUBLIC
+&lt;/h3&gt;
+&lt;p&gt;
+ Auditeurs chargés d&amp;#039;effectuer des diagnostics de sécurité au niveau des passages à niveau. Il peut s&amp;#039;agir des gestionnaires de voiries au niveau des collectivités ou agglomérations mais aussi des bureaux d&amp;#039;études pouvant effectuer ces diagnostics.
+&lt;/p&gt;
+&lt;h3&gt;
+ Niveau pré-requis
+&lt;/h3&gt;
+&lt;p&gt;
+ Connaissances ou expériences routières au niveau de la règlementation, de la géométrie, de la signalisation, de la sécurité routière...
+&lt;/p&gt;
+&lt;h3&gt;
+ Outils pédagogiques
+&lt;/h3&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Présentation et retours d&amp;#039;expériences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inspection virtuelle d&amp;#039;un PN
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Modalités d&amp;#039;évaluation
+&lt;/h3&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en oeuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;h3&gt;
+ Accessibilité de nos formations aux personnes en situation de handicap
+&lt;/h3&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement, merci de contacter le référent handicap
+&lt;/p&gt;
+&lt;h3&gt;
+ Délais d&amp;#039;accès
+&lt;/h3&gt;
+&lt;p&gt;
+ En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Education et renforcement des compétences
+Appui méthodologique
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Modes actifs : vélo, marche et aménagements associés
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-diagnostics-securite-passages-niveau-distanciel</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4d3f-former-sur-les-diagnostics-de-securite-des-pa/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2023</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>143389</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Développer un projet MaaS : pour un accès unique aux services de mobilité du territoire (Formation)</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le MaaS (pour Mobility-as-a-Service) vise un accès unique à l&amp;#039;ensemble de l&amp;#039;offre de mobilité. Il se développe fortement en France, grâce aux avancées technologiques et réglementaires. Face aux attentes des usagers, les collectivités se doivent de faire évoluer leurs systèmes pour tendre vers le MaaS. Mais le sujet est complexe, à la fois au niveau technique que de gouvernance. Les collectivités doivent maîtriser cette complexité pour mener à bien leur projet de MaaS, et en faire un outil au service de leurs politiques publiques. Quant aux acteurs privés, ils sont généralement positionnés sur un sous-domaine du MaaS (calcul d&amp;#039;itinéraires, ticket mobile, paiement, application) et doivent étendre leurs compétences pour répondre au mieux aux attentes des collectivités ou des employeurs. La gestion de la donnée et des échanges entre partenaires est essentielle à la réussite de ces projets.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ Objectifs pédagogiques
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ A l&amp;#039;issue du module, le stagiaire doit être en capacité de :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Identifier les modalités possibles du développement de la mobilité servicielle sur un territoire et leur contribution aux politiques de mobilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître les différents modèles économiques du MaaS
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maîtriser les enjeux du développement du MaaS
+ &lt;/li&gt;
+ &lt;li&gt;
+  Savoir trouver les ressources documentaires essentielles sur le MaaS et les projets emblématiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Programme
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;em&gt;
+   1er jour :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  9h – 9h30 : accueil des participants
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tour de table et recueil des attentes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  9h30 – 10h30 : L&amp;#039;apport du numérique sur les services de mobilité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le big-bang numérique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opportunités et freins
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  10h45 – 12h : Les données de mobilités pour piloter les politiques publiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Panorama des données de mobilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Enjeux de la gestion de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  14h – 15h30 : L&amp;#039;émergence du concept de Mobility-as-a-service
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Définitions, état de l&amp;#039;art, LOM, données du MaaS
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  15h45 – 17h : MaaS et politiques publiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mobilité inclusive, économie territoriale, promotion du report modal
+ &lt;/li&gt;
+ &lt;li&gt;
+  Incitatifs, évaluation des effets du MaaS
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   2ème jour :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  9h – 10h30 : Benchmark de dispositifs MaaS urbains opérationnels
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Fonctionnalités, Gouvernance, Tarifications, Architecture
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  10h45 – 12h : Les différentes échelles de MaaS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Longue distance, MaaS régional, MaaS urbain, MaaS rural
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;écosystème des acteurs du MaaS
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  14h – 15h30 : Cas pratique sur le partage de données du MaaS (jeu de rôles)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Chaque stagiaire reçoit un rôle précis avec le contexte de l&amp;#039;acteur qu&amp;#039;il représente,    ainsi qu&amp;#039;un objectif à atteindre. Les acteurs sont réunis pour concevoir un MaaS...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  15h45 – 16h30 : Les modèles économiques du MaaS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les différents modèles d&amp;#039;affaire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  16h30 – 17h00 : bilan de la formation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ Public
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Consultants des bureaux d&amp;#039;études en Mobilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Techniciens et ingénieurs des collectivités (moyennes et grandes agglos &amp;#43; Régions)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Techniciens et ingénieurs des opérateurs de transport,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chargés d&amp;#039;études des entreprises du numérique et de l&amp;#039;industrie du transport
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Niveau pré-requis
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ Cette formation ne nécessite aucun prérequis.
+&lt;/p&gt;
+&lt;h4&gt;
+ Outils pédagogiques
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  exposés théoriques
+ &lt;/li&gt;
+ &lt;li&gt;
+  apports techniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en situation
+ &lt;/li&gt;
+ &lt;li&gt;
+  retours d&amp;#039;expérience
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Modalités d&amp;#039;évaluation
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en oeuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;h4&gt;
+ Accessibilité de nos formations aux personnes en situation de handicap
+&lt;/h4&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour tout renseignement, merci de contacter le référent handicap
+&lt;/p&gt;
+&lt;h4&gt;
+ Délais d&amp;#039;accès
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-developper-projet-maas-acces-unique-aux-services</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb7b-developper-un-projet-maas-formation-pour-un-a/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2023</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>143387</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Sécuriser les déplacements piétons et maintenir l'accessibilité : chantiers urbains et piétons (Formation)</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette formation vous permettra de sécuriser les déplacements piétons aux abords de vos chantiers et de maintenir la continuité des itinéraires accessibles. Après des apports théoriques sur les enjeux de la mise en accessibilité des chantiers, le cadre réglementaire et les bonnes pratiques, des études de cas concrets et une sensibilisation sur le terrain seront proposées.
+&lt;/p&gt;
+&lt;p&gt;
+ Les cheminements piétons au sein des quartiers en chantier peuvent être difficilement praticables par tous. La mise en place des chantiers urbains est caractérisée à la fois par un espace public où cohabitent de nombreux usagers et de multiples usages, mais aussi par l&amp;#039;intervention d&amp;#039;une multitude d&amp;#039;acteurs. L&amp;#039;articulation entre ces différents intervenants (maîtrise d&amp;#039;œuvre voirie, maîtrise d&amp;#039;œuvre bâti, entreprises et concessionnaires de réseaux) nécessite une surveillance en continu et une formation à cette problématique.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La prise en compte des piétons, lors de chantiers en milieu urbain, doit répondre à deux objectifs essentiels : garantir leur sécurité et leur confort, vis-à-vis des dangers liés aux travaux et à la circulation ; assurer la continuité de la chaîne du déplacement et maintenir son accessibilité.
+&lt;/p&gt;
+&lt;h4&gt;
+ Objectifs pédagogiques
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Garantir la sécurité et le confort des déplacements des piétons pendant les chantiers.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître les besoins et les difficultés des personnes à mobilité réduite.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître la réglementation accessibilité et identifier les bonnes pratiques en fonction du chantier.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Savoir sécuriser et signaler les chantiers, maintenir la continuité des itinéraires, informer les usagers.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Programme
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Matinée : apports théoriques
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Déplacements piétons et sécurité aux abords des chantiers : introduction et enjeux
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Cas pratique d&amp;#039;une personne en situation de handicap : quels impacts de la gestion du chantier sur ses déplacements ?
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Cadre réglementaire et bonnes pratiques :
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Assurer la continuité des itinéraires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signaler, matérialiser, éclairer
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir les accès riverains, commerces et transports collectifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informer
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pause déjeuner
+  &lt;br /&gt;
+  &lt;br /&gt;
+  Après-midi : mise en pratique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Boîte à outils pour maintenir l&amp;#039;accessibilité en phase chantier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études de cas concrets et échanges de bonnes pratiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation sur le terrain : « vivre » l&amp;#039;expérience de handicap aux abords des chantiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evaluation des acquis et bilan de la formation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Public
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Maîtres d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maîtres d&amp;#039;œuvre, conducteurs de travaux des entreprises de BTP
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bureaux d&amp;#039;étude
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Niveau pré-requis
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ Aucun pré-requis obligatoire.
+ &lt;br /&gt;
+ Une expérience en matière de pilotage de projets d&amp;#039;aménagement ou d&amp;#039;organisation de chantiers est un plus.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outils pédagogiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apports de connaissances théoriques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Échanges sur des cas concrets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mises en situation sur le terrain
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Modalités d&amp;#039;évaluation
+ &lt;br /&gt;
+&lt;/h3&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en oeuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;h3&gt;
+ Accessibilité de nos formations aux personnes en situation de handicap
+ &lt;br /&gt;
+&lt;/h3&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour tout renseignement, merci de contacter le référent handicap
+&lt;/p&gt;
+&lt;h3&gt;
+ Délais d&amp;#039;accès
+&lt;/h3&gt;
+&lt;p&gt;
+ Délais d&amp;#039;accès à la formation : en moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-chantiers-urbains-pietons-securiser-deplacements-0</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8936-securiser-les-deplacements-pietons-et-mainten/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB76" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place de l’accessibilité dans les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2023</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>143380</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Développer la marche en ville : enjeux, outils de planification et d'aménagement (formation)</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Que ce soit dans les centres métropolitains, les communes péri-urbaines ou encore les bourgs des territoires moins denses, le potentiel de développement de la  marche reste, aujourd&amp;#039;hui encore, important. La marche est pourtant un mode de déplacement vertueux, bon pour la santé et le climat, efficace, souple, inclusif. C&amp;#039;est aussi un mode de découverte des villes et des territoires, aux réelles retombées économiques et sociales. Il permet d&amp;#039;appréhender les espaces autrement, de flâner, se ressourcer, se divertir, se rencontrer, faire du sport, faire des achats, &amp;#34;vivre ensemble&amp;#34;...
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Aménager des villes &amp;#34;100 % marchables&amp;#34; nécessite de créer les conditions les plus favorables possibles pour les piétons. Il est essentiel de concevoir des aménagements à la fois accessibles et   sécurisés, confortables et attractifs, mais aussi d&amp;#039;utiliser tous les outils de planification pour faciliter les continuités piétonnes et la ville des courtes distances.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Sur la base de retours d&amp;#039;expériences, de recommandations en matière de conception d&amp;#039;espaces publics, et d&amp;#039;échanges participatifs, le Cerema vous propose dans le cadre de cette formation, des clés concrètes pour vous aider à développer la marche en ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Objectifs pédagogiques
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Comprendre les enjeux et atouts multiples de la marche
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mieux appréhender les besoins des piétons, en particulier en matière d&amp;#039;accessibilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identifier les leviers pour favoriser le développement de la marche
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître les outils techniques et réglementaires pour aménager des espaces publics adaptés
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-developper-marche-ville-enjeux-outils</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0330-developper-la-marche-en-ville-enjeux-outils-d/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2023</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>139943</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Financer les plans de mobilités et les nouveaux services de mobilités en milieu rural</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Dispositif mobilités rurales - Région Centre-Val de loire (pour les Territoires non AOM)</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I78" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 50</t>
+        </is>
+      </c>
+      <c r="J78" s="1" t="inlineStr">
+        <is>
+          <t>Il est porté à 80% pour les plans de mobilité ruraux des intercommunalités. Dans tous les cas, le montant de la subvention ne peut pas être inférieur à 2000€ ou supérieur à 50.000€.</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En complément de l&amp;#039;exercice direct de sa compétence transports et dans le cadre de son rôle d&amp;#039;autorité organisatrice des mobilités locales sur les territoires qui n&amp;#039;ont pas pris la compétence, la Région apporte son appui aux initiatives nouvelles sur les territoires ruraux qui permettent de mieux connaître les besoins de mobilité, de faire connaître les réponses existantes, d&amp;#039;expérimenter ou de déployer de nouvelles solutions adaptées aux enjeux locaux de mobilité, afin d&amp;#039;améliorer les conditions d&amp;#039;accès aux pôles de services et aux zones d&amp;#039;emplois des territoires relevant de sa compétence.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;initiative doit s&amp;#039;inscrire dans au moins un des enjeux thématiques mentionnés ci-dessous.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Développer le management de la mobilité sur le territoire
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Mettre à disposition de l&amp;#039;information sur des outils à distance ne suffit pas. Il s&amp;#039;agit à la fois de mieux connaître les besoins du territoire, les comportements, et de mieux associer besoins et offre de mobilité.
+ &lt;br /&gt;
+ Le management de la mobilité dispose d&amp;#039;un potentiel fort pour aider chacun à trouver de nouvelles solutions, mettre en relation des covoitureurs potentiels dans une entreprise, etc. et in fine modifier les comportements.
+&lt;/p&gt;
+&lt;p&gt;
+ La Région a décidé de renforcer son action dans ce domaine, auprès des acteurs qui la sollicitent : collectivités ou groupement de collectivités pour travailler à la bonne échelle des bassins de mobilité, acteurs économiques ou groupement d&amp;#039;acteurs économiques pour trouver des solutions à la mobilité des employés, ou directement public visé....
+&lt;/p&gt;
+&lt;p&gt;
+ Le conseil en mobilité, à destination des entreprises, des particuliers, des personnes en insertion, aide chacun à trouver une solution adaptée, à tester de nouveaux usages. La Région l&amp;#039;encourage et propose des financements pour le mettre en place.
+&lt;/p&gt;
+&lt;p&gt;
+ La mobilité des employés est une problématique spécifique, qui présente un enjeu fort de maintien de l&amp;#039;activité sur plusieurs territoires. Afin de soutenir l&amp;#039;emploi et ses entreprises, la Région proposera sa contribution, notamment en réponse aux demandes qui émaneront des territoires désignés « Territoires d&amp;#039;industrie. »
+&lt;/p&gt;
+&lt;p&gt;
+ La Région pourra donc notamment apporter une aide financière aux collectivités et aux entreprises qui souhaitent s&amp;#039;engager à plusieurs dans l&amp;#039;élaboration de leur plan de mobilité.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La Région encourage et accompagne par ailleurs la réalisation d&amp;#039;études de mobilité (plan de mobilité simplifié ou équivalent) et de schémas cyclables sur les territoires, à l&amp;#039;échelle des EPCI ou des bassins de mobilité.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conseil en mobilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Poste de conseiller en mobilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil en mobilité solidaire&amp;#61;&amp;gt; Poste de conseiller en mobilité inclusive, mise à disposition ponctuelle de solution de mobilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plans de mobilité (ex-PDE) &amp;#61;&amp;gt; Prestation externalisée pour l&amp;#039;élaboration d&amp;#039;un plan
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plans de mobilité en milieu rural
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schémas cyclables
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Aider à l&amp;#039;émergence de nouveaux services adaptés aux territoires
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Au-delà d&amp;#039;une meilleure connaissance des besoins, et d&amp;#039;actions sur les comportements de chacun, il apparaît nécessaire d&amp;#039;encourager plus avant les initiatives locales des acteurs locaux, privés ou publics, pour aider à l&amp;#039;émergence de nouvelles solutions répondant mieux aux besoins de mobilité identifiés.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif permet d&amp;#039;accompagner la mise en oeuvre des projets locaux.
+ &lt;br /&gt;
+ Concernant le covoiturage, parce que l&amp;#039;animation locale est indispensable à la réussite des projets de partage de la voiture en particulier en milieu rural, la Région aide les projets locaux de covoiturage spontané, d&amp;#039;aménagements signalétiques de points stop ou d&amp;#039;aires de covoiturage, l&amp;#039;animation et la communication locale. Elle aide également le développement du covoiturage sous l&amp;#039;angle solidaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Parce que nombre de voitures stationnent sur tout le territoire et que leur partage revêt à la fois une utilité sociale et un complément de revenus pour leur propriétaire, les projets qui visent à faire connaître et animer l&amp;#039;autopartage entre particuliers pourront également bénéficier de l&amp;#039;aide régionale.
+&lt;/p&gt;
+&lt;p&gt;
+ En complément des transports à la demande Rémi &amp;#43; qui irriguent aujourd&amp;#039;hui le territoire, les acteurs locaux qui souhaitent développer des offres de services de mobilité à la demande complémentaires dans le cadre d&amp;#039;expérimentations pourront bénéficier de l&amp;#039;aide financière régionale, particulièrement lorsqu&amp;#039;ils proposent des solutions innovantes. A ce titre, les accords de communes avec des artisans taxis, les services de mobilité à la demande avec réservation dynamique ou par véhicules autonomes feront l&amp;#039;objet d&amp;#039;une attention particulière.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Covoiturage &amp;#61;&amp;gt; Covoiturage spontané, aménagements signalétiques de points stop ou d&amp;#039;aires de covoiturage, animation et communication locale / Aménagement d&amp;#039;aires de covoiturage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Autopartage &amp;#61;&amp;gt;Communication et animation autour de l&amp;#039;autopartage entre particuliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service de mobilité à la demande &amp;#61;&amp;gt; Développement de services de mobilité à la demande complémentaires, en particulier comprenant une dimension innovante, non concurrents des transports à la demande organisés par la Région/ Véhicules autonomes/ Appui aux taxis locaux pour des mobilités collectives vers les services implantés sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vélo utilitaire &amp;#61;&amp;gt; Vélostations et maisons du vélo / Acquisition ou location de vélos pour mise à disposition d&amp;#039;une flotte à destination des habitants
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P78" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q78" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Uniquement à destination des 57 EPCI de la Région non compétentes en matière de mobilité (non AOM).
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de ce nouveau dispositif régional, l&amp;#039;initiative doit s&amp;#039;inscrire dans au moins un des enjeux thématiques listé précédemment (tableau management de la mobilité, tableau aide à l&amp;#039;émergence de nouveaux services) sur un sujet éligible au dispositif mobilité rural, et ne doit pas faire concurrence à un service privé ou public équivalent sur le secteur d&amp;#039;action.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;éligibilité est également appréciée au regard de critères complémentaires :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Qualité de l&amp;#039;opération
+ &lt;/li&gt;
+ &lt;li&gt;
+  Impact environnemental positif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribution à la baisse de l&amp;#039;usage de la voiture individuelle solo
+ &lt;/li&gt;
+ &lt;li&gt;
+  Caractère innovant du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Public cible privilégié : jeunes, personnes sans solution de mobilité ou sans solution alternative à la voiture individuelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nombre de personnes concernées par l&amp;#039;action
+ &lt;/li&gt;
+ &lt;li&gt;
+  Intégration de la dimension communication
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pérennité du projet et de son impact sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coût du projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les candidats devront adresser un plan de financement prévisionnel. Lorsqu&amp;#039;une aide en fonctionnement est sollicitée, ils devront indiquer comment ils envisagent de poursuivre le service au-delà de la période de l&amp;#039;aide régionale.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide est attribuée dans la limite de l&amp;#039;enveloppe annuelle disponible par section budgétaire (investissement, fonctionnement).
+&lt;/p&gt;
+&lt;p&gt;
+ La Région se réserve le droit d&amp;#039;opérer une sélection des projets les plus conformes aux critères d&amp;#039;éligibilité.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T78" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://www.centre-valdeloire.fr/vivre/simplifier-les-mobilites/mobilites-rurales-et-solidaires/accompagner-les-initiatives-locales</t>
+        </is>
+      </c>
+      <c r="W78" s="1" t="inlineStr">
+        <is>
+          <t>https://nosaidesenligneregion.centre-valdeloire.fr</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contacts :
+ &lt;br /&gt;
+ &lt;br /&gt;BASTIEN MOREL / Chargé de mission mobilité 41  / bastien.morel&amp;#64;centrevaldeloire.fr  &lt;br /&gt;&lt;/p&gt;&lt;p&gt;THOMAS HILSMANN / Chargé de mission mobilité 37 / thomas.hilsmann&amp;#64;centrevaldeloire.fr&lt;br /&gt;&lt;/p&gt;&lt;p&gt;VALENTIN BRIDEAU / Chargé
+  de mission mobilité 28 &amp;amp; 45 / valentin.brideau&amp;#64;centrevaldeloire.fr&lt;br /&gt;&lt;/p&gt;&lt;p&gt;EMMANUEL GERBER / Chargé de mission mobilité 18 &amp;amp; 36 / emmanuel.gerber&amp;#64;centrevaldeloire.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>erik.leconte@centrevaldeloire.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4db6-financer-les-plans-de-mobilites-et-les-nouvea/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB78" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>Région Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2023</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>139432</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un accompagnement en AMO ainsi que d'assistances et conseils techniques et administratifs</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>AMO en espaces publics, bâtiments, eau et assainissement, ouvrages d'art</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de l'Aude (ATD 11)</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K133" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L133" s="1" t="inlineStr">
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Nièvre Ingénierie propose aux collectivités de la Nièvre une assistance dans la définition de leur projet dans les domaines de l&amp;#039;eau potable, de l&amp;#039;assainissement et de l&amp;#039;aménagement d&amp;#039;espaces extérieurs (voirie particulièrement). Ses agents ont également les compétences techniques et administratives pour effectuer de la maîtrise d&amp;#039;oeuvre. Dans ce cas, Nièvre Ingénierie accompagne la collectivité de la définition du projet à la réception des travaux, en passant par la rédaction des pièces du marché public et le suivi des travaux.
+ L&amp;#039;Agence Technique Départementale de l&amp;#039;Aude, Établissement Public Administratif géré de manière paritaire par les élus représentants du Conseil départemental et des collectivités locales.
+&lt;/p&gt;
+&lt;p&gt;
+ Les prestations de l&amp;#039;ATD11 relèvent de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;Assistance à Maîtrise d&amp;#039;Ouvrage (AMO) pour des opérations d&amp;#039;aménagements d&amp;#039;espaces publics, de voirie (yc ouvrages d&amp;#039;art), bâtiments publics, eau et assainissement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La Maîtrise d&amp;#039;Œuvre (MOE) exclusivement pour les ouvrages d&amp;#039;art.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils techniques et juridiques
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous pouvez trouver des exemples de réalisations en allant sur notre site internet :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://atd11.aude.fr/nos-realisations" target="_self"&gt;
+  https://atd11.aude.fr/nos-realisations
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M133" s="1" t="inlineStr">
-[...35 lines deleted...]
-      <c r="N133" s="1" t="inlineStr">
+      <c r="N79" s="1" t="inlineStr">
         <is>
           <t>Eau potable
-Eau pluviale
 Assainissement des eaux
+Espaces verts
 Espace public
 Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Architecture
+Paysage
+Accessibilité
+Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O133" s="1" t="inlineStr">
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R133" s="1" t="inlineStr">
+      <c r="R79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Il est nécessaire d&amp;#039;adhérer à Nièvre Ingénierie. Cette adhésion est calculée en fonction du nombre d&amp;#039;habitants et de la compétence choisie. Elle permet également aux adhérents de choisir Nièvre Ingénierie sans procédures de mise en concurrence. Les prestations sont ensuite rémunérées selon les tarifs en vigueur. Toutes les collectivités, EPCO, syndicats peuvent devenir adhérent de Nièvre Ingénierie.
- &lt;br /&gt;
+ Etre adhérent à l&amp;#039;ATD11
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S133" s="1" t="inlineStr">
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...12 lines deleted...]
-      <c r="X133" s="1" t="inlineStr">
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T79" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://atd11.aude.fr/</t>
+        </is>
+      </c>
+      <c r="W79" s="1" t="inlineStr">
+        <is>
+          <t>https://atd11.aude.fr/contacter</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Directeur: Richard DOUCET -  richard.doucet&amp;#64;nievre.fr - 03 86 61 87 47
-[...3 lines deleted...]
- &lt;br /&gt;
+ contact&amp;#64;atd11.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y133" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA133" s="1" t="inlineStr">
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>laurent.naudy@atd11.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0869-test/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC133" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AE133" s="1" t="inlineStr">
+      <c r="AB79" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>ATD11</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF133" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>10/02/2026</t>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="134" spans="1:34" customHeight="0">
-[...95 lines deleted...]
-      <c r="M134" s="1" t="inlineStr">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>142701</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une Enquête Mobilité Certifiée Cerema (EMC²) sur votre territoire</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Les types de projets suivants peuvent prétendre au dispositif LEADER :
+  Votre besoin
+  &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
+ La mobilité, enjeu incontournable du territoire, se construit et s&amp;#039;organise à partir de données fiables.
+&lt;/p&gt;
+&lt;p&gt;
+ Les Enquêtes Mobilité Certifiées Cerema (EMC2) permettent de comprendre les déplacements des résidents pour élaborer des stratégies territoriales adaptées. Ce dispositif d&amp;#039;enquête s&amp;#039;adresse aux territoires de plus de 40 000 habitants et peut-être subventionné par l&amp;#039;État.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous souhaitez mieux connaître les pratiques et besoins de déplacements sur votre territoire ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous recherchez un outil d&amp;#039;aide à la décision pour élaborer vos politiques de mobilité ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous voulez mesurer les évolutions des comportements de mobilité pour évaluer les politiques menées ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Investissements contribuant à la mise en place de réalisations ou d&amp;#039;installations pilotes en matière de :
+  Nos atouts
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...16 lines deleted...]
-&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le Cerema est l&amp;#039;acteur public de référence pour la connaissance de la mobilité des personnes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un réseau d&amp;#039;experts, dont une équipe de recherche, au plus près des territoires, pour innover ensemble
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une approche intégrée de l&amp;#039;ensemble des données, y compris issues des technologies numériques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un standard méthodologique reconnu internationalement, en évolution grâce au dialogue avec les acteurs de l&amp;#039;écosystème
+ &lt;/li&gt;
+ &lt;li&gt;
+  40 ans d&amp;#039;expérience au service des pouvoirs publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une base de données nationale regroupant l&amp;#039;intégralité des enquêtes réalisées.
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Opérations liées aux études :
+  La réponse du Cerema
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...14 lines deleted...]
-&lt;p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Coconstruire votre projet d&amp;#039;enquête :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Adapter le dispositif EMC2 à vos besoins et moyens, en intégrant les données existantes
+&lt;/p&gt;
+&lt;p&gt;
+ Préciser le périmètre : partenariat, calendrier, caractéristiques des collectes principales et complémentaires
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous accompagner dans la réalisation de ces enquêtes :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Rédiger le cahier des charges de la collecte en vue du choix d&amp;#039;un prestataire
+&lt;/p&gt;
+&lt;p&gt;
+ Piloter la phase de recueil de données auprès des ménages
+&lt;/p&gt;
+&lt;p&gt;
+ Garantir qualité et cohérence des données
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contribuer à l&amp;#039;appropriation de l&amp;#039;enquête :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Préparer l&amp;#039;exploitation des données
+&lt;/p&gt;
+&lt;p&gt;
+ Enrichir les fichiers (dont diagnostic énergie-émissions des mobilités - DEEM)
+&lt;/p&gt;
+&lt;p&gt;
+ Effectuer les premiers traitements
+&lt;/p&gt;
+&lt;p&gt;
+ Réaliser des analyses complémentaires pour nourrir l&amp;#039;élaboration des politiques publiques (modélisation, planification, évaluation).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Saint-Etienne Métropole : Réalisation d&amp;#039;une EMC2 sur le périmètre de Saint-Étienne/Loire Sud/Pilat
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rennes Métropole : Réalisation d&amp;#039;une EMC2 sur le périmètre de Rennes Métropole
+ &lt;/li&gt;
+ &lt;li&gt;
+  Métropole européenne de Lille : Réalisation d&amp;#039;une enquête &amp;#34;Fréquence &amp;#43;&amp;#34; sur le périmètre de la Métropole européenne de Lille.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Cohésion sociale et inclusion
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/realiser-enquete-mobilite-certifiee-cerema-emc2-votre</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3daf-realiser-une-enquete-mobilite-certifiee-cerem/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>142700</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Développer l’intermodalité sur votre territoire par l’aménagement de Pôles d’Echanges Multimodaux (PEM)</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Région</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
-  Opérations liées à l&amp;#039;ingénierie pour :
+  Votre besoin
+  &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- - Animation et contribution à la mise en réseau des acteurs du territoire, information / sensibilisation (but pédagogique, porter à connaissance) sur des thèmes relatifs à la biodiversité, aux déchets, aux économies d&amp;#039;énergie
-[...5 lines deleted...]
- - Formation et information des professionnels et acteurs privés
+ Organiser la multimodalité au cœur des villes ou diversifier l&amp;#039;offre de mobilité des territoires peu denses nécessite l&amp;#039;aménagement de Pôles d&amp;#039;Échanges Multimodaux (PEM), dont le rôle est de mieux connecter les différentes offres de mobilité.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour développer cet outil-clé des politiques d&amp;#039;intermodalité et d&amp;#039;urbanisme.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous souhaitez définir une politique de développement ou de remise à niveau de PEM ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous projetez de créer ou d&amp;#039;adapter un PEM ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous avez besoin d&amp;#039;une expertise (en matière de rabattements, usages, aménagements), ou d&amp;#039;une assistance à l&amp;#039;expérimentation ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous ambitionnez une montée en compétences de vos équipes sur les PEM et l&amp;#039;intermodalité ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un réseau territorialisé d&amp;#039;experts dans les principaux domaines d&amp;#039;applications des PEM
+ &lt;/li&gt;
+ &lt;li&gt;
+  La maîtrise des règles de conception de la voirie urbaine, intégrant multimodalité et sécurité des déplacements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des équipes pluridisciplinaires ayant la capacité d&amp;#039;intervenir sur d&amp;#039;autres thèmes spécifiques : politiques et aménagements cyclables, éclairage, ouvrages d&amp;#039;art, nature en ville...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un centre national de ressources, des productions éditoriales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une implication dans l&amp;#039;évaluation d&amp;#039;expérimentations (stations sur autoroutes, aménagements « tactiques » vélos/piétons, dispositifs PMR ou d&amp;#039;éclairage...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Définir votre stratégie de développement des PEM
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Diagnostic en lien avec vos enjeux mobilité, urbanisme, Maas, logistique urbaine
+&lt;/p&gt;
+&lt;p&gt;
+ Elaboration d&amp;#039;une typologie de PEM
+&lt;/p&gt;
+&lt;p&gt;
+ Identification des acteurs clés
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaborer vos projets de PEM
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Assistance à la rédaction d&amp;#039;un cahier des charges et au choix d&amp;#039;un bureau d&amp;#039;études
+&lt;/p&gt;
+&lt;p&gt;
+ Exploration des usages (parcours commentés avec usagers et diagnostics de sites)
+&lt;/p&gt;
+&lt;p&gt;
+ Etude des rabattements, d&amp;#039;opportunité d&amp;#039;un projet ou d&amp;#039;un aménagement (parking relais, parvis...)
+&lt;/p&gt;
+&lt;p&gt;
+ Animation d&amp;#039;ateliers participatifs pour co-construire votre projet avec les parties prenantes
+&lt;/p&gt;
+&lt;p&gt;
+ Evaluation d&amp;#039;expérimentations
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Concevoir des aménagements détaillés
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pôles connectés aux autoroutes
+&lt;/p&gt;
+&lt;p&gt;
+ Expertises thématiques : sécurité des déplacements, parkings relais et gares routières, accessibilité PMR, signalétique
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Monter en compétences
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Formations sur-mesures incluant apports méthodologiques, retours d&amp;#039;expériences, visites de sites, ateliers d&amp;#039;échanges, mises en situation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N134" s="1" t="inlineStr">
-[...7 lines deleted...]
-Attractivité économique
+      <c r="M81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Saint Brieuc Agglomération : Définition des usages et besoins en signalétique d&amp;#039;un PEM (à partir d&amp;#039;observations usagers, entretiens, focus groupes et parcours commentés)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicat Mixte de Transports de l&amp;#039;Aire Métropolitaine Lyonnaise : Production d&amp;#039;un « état de l&amp;#039;art » des politiques territoriales de Parcs Relais et d&amp;#039;amélioration des rabattements sur les gares
+ &lt;/li&gt;
+ &lt;li&gt;
+  Métropole d&amp;#039;Aix Marseille Provence : Assistance à l&amp;#039;élaboration du programme des PEM, et réalisation des études de conception de stations sur autoroutes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  SNCF – Direction des Gares Île-de-France : Formalisation d&amp;#039;un diagnostic exploratoire et identification d&amp;#039;actions innovantes pour améliorer l&amp;#039;insertion urbaine et l&amp;#039;ancrage territorial de la gare de Fontainebleau Avon.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Accessibilité
+Appui méthodologique
+Valorisation d'actions
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis
-[...3 lines deleted...]
-      <c r="O134" s="1" t="inlineStr">
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R134" s="1" t="inlineStr">
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/developper-intermodalite-votre-territoire-amenagement-poles</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...70 lines deleted...]
- - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S134" s="1" t="inlineStr">
-[...45 lines deleted...]
-      <c r="AA134" s="1" t="inlineStr">
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ac41-developper-lintermodalite-sur-votre-territoir/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB134" s="1" t="inlineStr">
-[...42 lines deleted...]
-          <t>09/02/2026</t>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="135" spans="1:34" customHeight="0">
-[...23 lines deleted...]
-      <c r="G135" s="1" t="inlineStr">
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>142680</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un grand territoire (Atelier Local)</t>
+        </is>
+      </c>
+      <c r="C82" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Tourisme Ingénierie Développement
+ÉcoQuartier
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Démarche Atelier des territoires  : dispositif "Atelier Local"</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat
-[...72 lines deleted...]
-          <t>&lt;p&gt;
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ PRÉSENTATION
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Les types de projets suivants peuvent prétendre au dispositif LEADER :
+  OBJECTIFS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- - Echanges d&amp;#039;expériences : rencontres, visites sur site de projets réalisés, missions sur des problématiques précises (à définir, selon le projet de coopération).
-[...46 lines deleted...]
-          <t>&lt;p&gt;
+ L&amp;#039;Atelier Local vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Local est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial. A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;un plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place. Celles-ci sont organisées par thématique et par niveau de priorisation.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Bénéficiaire éligible :
+  ÉCHELLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
+ Un Atelier Local porte sur une échelle de réflexion intercommunale,laquelle peut-être toutefois plus vaste (échelle SCOT, PETR, OIN etc) ou plus éventuellement inférieure (échelle infra-intercommunale ou communale).
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Dépenses éligibles :
+  THÉMATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
-&lt;/p&gt;
+ L&amp;#039;Atelier Local est un outil permettant aux territoires de s&amp;#039;engager pleinement dans la transition de leur modèle de développement soit plus particulièrement dans les transitions territoriales et urbaines, les transitions culturelles, sociales, économiques et citoyennes et les transitions environnementales et énergétiques, lesquelles sont abordées par le prisme de l&amp;#039;aménagement et de l&amp;#039;urbanisme.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Plus précisément, l&amp;#039;Atelier peut traiter des objets suivants :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projets en lien avec l&amp;#039;actualité législative et réglementaire (loi Climat et résilience, projets de loi Industrie verte, Accélération de la production d&amp;#039;énergies renouvelables etc)
+ &lt;/li&gt;
+ &lt;li&gt;
+  projets portés par l&amp;#039;État aménageur (OIN, PPA) et gestionnaire d&amp;#039;infrastructure stratégies croisant les politiques publiques (activités, risques (érosion, inondation, sécheresse) et ressources (eau, sols, air, biodiversité) naturelles)
+ &lt;/li&gt;
+ &lt;li&gt;
+  autres sujets innovants (coopération et transaction territoriale, transformation de l&amp;#039;écologie culturelle territoriale)
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Dépenses inéligibles :
+  PILOTAGE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- - Amortissement de biens neufs,
-[...32 lines deleted...]
- - Retenues de garanties et aléas (commande publique)
+ Le pilotage local de la démarche est assuré par les services déconcentrés de l&amp;#039;Etat (DDT(M) ou DREAL) avec le cas échéant l&amp;#039;opérateur local de l&amp;#039;État (EPA, Agence de l&amp;#039;Eau etc), en lien étroit avec la ou les collectivités concernées. Le pilotage implique de lancer et mettre en œuvre le marché subséquent de l&amp;#039;accord-cadre multi-attributaire de la DGALN, c&amp;#039;est-à-dire d&amp;#039;accompagner les collectivités et l&amp;#039;équipe pluridisciplinaire dans toutes les phases de l&amp;#039;Atelier (lancement, animation in situ, approfondissement). L&amp;#039;Atelier Local requiert une forte mobilisation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Montant maximal de dépenses éligibles présentées à LEADER :
+  FINANCEMENT
  &lt;/strong&gt;
- 1 million d&amp;#039;euros HT
-&lt;/p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement par l&amp;#039;équipe pluridisciplinaire, d&amp;#039;un montant environ de 100 000 €, est pris en charge à 100% par la DGALN. Les frais d&amp;#039;organisation des trois sessions d&amp;#039;ateliers (logistique et restauration) sont à la charge des co-porteurs de l&amp;#039;Atelier , principalement de la ou des collectivités.
+&lt;/p&gt;
+&lt;h4&gt;
+ ACCOMPAGNEMENT
+ &lt;br /&gt;
+&lt;/h4&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Les communes inéligibles sont :
+  ÉQUIPES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
-[...166 lines deleted...]
-      <c r="N136" s="1" t="inlineStr">
+ Trois groupements sont titulaires de l&amp;#039;accord-cadre multi-attributaire à marchés subséquents de la DGALN. Mis en concurrence pour chacun des Ateliers Locaux dans le cadre des marchés subséquents, les groupements formulent une offre d&amp;#039;accompagnement spécifique. L&amp;#039;équipe est sélectionnée de manière collégiale par le service déconcentré qui pilote de l&amp;#039;Atelier, le cas échéant avec l&amp;#039;opérateur de l&amp;#039;État associé, et la ou les collectivités concernées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉROULEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 1
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ LANCEMENT &amp;amp; CADRAGE : passation du marché subséquent et réunion de cadrage
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 2
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ATELIER IN SITU - SESSION N°1 : établissement d&amp;#039;un diagnostic et des enjeux
+ &lt;br /&gt;
+ INTER-ATELIER - APPROFONDISSEMENT : analyse documentaire et entretiens et préparation de la phase suivante
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 3
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ATELIER IN SITU - SESSION N°2 : définition d&amp;#039;une stratégie
+ &lt;br /&gt;
+ INTER-ATELIER - APPROFONDISSEMENT : analyse documentaire et entretiens et préparation de la phase suivante
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 4
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ATELIER IN SITU - SESSION N°3 : élaboration d&amp;#039;une feuille de route
+&lt;/p&gt;
+&lt;p&gt;
+ PRODUCTION &amp;amp; RESTITUTION
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DURÉE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Durée totale : 10 à 12 mois
+&lt;/p&gt;
+&lt;p&gt;
+ Nombre de sessions d&amp;#039;ateliers : 3
+&lt;/p&gt;
+&lt;p&gt;
+ Durée des ateliers : 1 à 2 jours
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LIVRABLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  note de cadrage : méthodologie, calendrier
+ &lt;/li&gt;
+ &lt;li&gt;
+  carnet de suivi : déroulé, compte-rendu, propositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  rapport final : synthèse et préconisations
+ &lt;/li&gt;
+ &lt;li&gt;
+  feuille de route : objectifs, plan d&amp;#039;actions et de financement, calendrier
+ &lt;/li&gt;
+ &lt;li&gt;
+  livret de capitalisation
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
-Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
-Musée
-Sports et loisirs
+Culture et identité collective
 Tourisme
 Forêts
+Montagne
+Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
-Santé
-Technologies numériques et numérisation
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
+Commerces et services
 Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
 Revitalisation
+Risques naturels
+Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
+Lutte contre la précarité
+Emploi
+Attractivité économique
 Appui méthodologique
+Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Industrie
 Réduction de l'empreinte carbone
+Mobilité fluviale
 Milieux humides
-Sécurité
-[...3 lines deleted...]
-      <c r="O136" s="1" t="inlineStr">
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R136" s="1" t="inlineStr">
+      <c r="R82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- •    Être une collectivité locale ou un EPCI de Moselle.
-[...2 lines deleted...]
- &lt;br /&gt;
+ &lt;strong&gt;
+  CANDIDATURE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les porteurs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de candidature est constitué collectivement les services de l&amp;#039;Etat (DDT(M) ou DREAL) et la commune et, le cas échéant, son EPCI.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les pièces
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Le dossier est constitué des pièces suivantes : la fiche de candidature, un courrier de soutien signé par le maire de la commune et/ou le président de l&amp;#039;EPCI et un courrier de soutien signé par le préfet ou le sous-préfet adressé à la Sous-direction de l&amp;#039;Aménagement durable (AD1/DHUP/DGALN).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA FICHE DE CANDIDATURE
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle comporte plusieurs sections à renseigner :
+ &lt;br /&gt;
+ Section 1 - les porteurs de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 2 - la localisation de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 3 - l&amp;#039;objet de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 4 - les objectifs de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 5 - les ressources de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Annexe 1 - les dynamiques du territoire
+ &lt;br /&gt;
+ Annexe 2 - les dynamiques d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ Ainsi, pour renseigner la fiche de candidature, il est nécessaire, d&amp;#039;une part, de bien identifier, d&amp;#039;une part, l&amp;#039;intention de la stratégie d&amp;#039;aménagement à travailler, ses thématiques, son secteur, ses enjeux et ses problématiques, et d&amp;#039;autre part, les acteurs à mobiliser et les ressources documentaires fournir à l&amp;#039;équipe pluridisciplinaire.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉROULEMENT
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Manifestation mutuelle d&amp;#039;intérêt et échange entre la collectivité et la DDT(M) ou la DREAL sur l&amp;#039;opportunité d&amp;#039;une candidature
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise de contact par les services de l&amp;#039;Etat du bureau des Stratégies territoriales de la DGALN (AD1/DHUP/DGALN) pour échanger sur l&amp;#039;opportunité de la candidature. Si l&amp;#039;opportunité est caractérisée, alors la DGALN transmet la fiche de candidature.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration de la fiche de candidature par la collectivité et les services de l&amp;#039;Etat
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signature des courriers de soutien
+ &lt;/li&gt;
+ &lt;li&gt;
+  Envoi des documents à la DGALN
+ &lt;/li&gt;
+ &lt;li&gt;
+  Echange entre la DGALN et les co-porteurs, le cas échéant, sur le dossier de candidature
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La DGALN analyse les dossiers de candidature et évalue leur éligibilité, au fil de l&amp;#039;eau. Les porteurs du dossier sont informés de la validation de l&amp;#039;éligibilité. Environ 30 candidatures sont sélectionnées chaque année.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S136" s="1" t="inlineStr">
-[...20 lines deleted...]
-      <c r="X136" s="1" t="inlineStr">
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T82" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
-[...3 lines deleted...]
-  contact&amp;#64;matec57.fr
+ Retrouvez le kit technique de l&amp;#039;Atelier local : https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
+ &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
+  atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
  &lt;/a&gt;
- en exposant brièvement votre projet ainsi que votre besoin.
-[...11 lines deleted...]
- Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y136" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA136" s="1" t="inlineStr">
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>ad1.dgaln@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6ca3-construire-collectivement-une-strategie-ou-un/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB136" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>09/02/2026</t>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>MTECT - DGALN - DHUP - AD1</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2023</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="137" spans="1:34" customHeight="0">
-[...23 lines deleted...]
-      <c r="G137" s="1" t="inlineStr">
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>142229</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un quartier ou d'une commune (Atelier Flash)</t>
+        </is>
+      </c>
+      <c r="C83" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Tourisme Ingénierie Développement
+ÉcoQuartier
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>Atelier des territoires Flash</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...505 lines deleted...]
-      <c r="N140" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ PRÉSENTATION
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OBJECTIFS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier des territoires Flash vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Flash est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial porté par la DGALN et piloté par les DDT(M) ou les DREAL.
+&lt;/p&gt;
+&lt;p&gt;
+ A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;une esquisse de plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉCHELLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un Atelier Flash porte sur une échelle de réflexion territoriale communale, laquelle peut-être toutefois plus vaste (échelle intercommunale).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  THÉMATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier Flash est un outil permettant aux territoires de s&amp;#039;engager pleinement dans les transitions de leur modèle de développement lesquelles sont abordée par le prisme de l&amp;#039;aménagement et de l&amp;#039;urbanisme.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Plus précisément, l&amp;#039;Atelier peut traiter des objets suivants, s&amp;#039;intégrant notamment dans les programmes de cohésion des territoires portés par l&amp;#039;Agence nationale de la cohésion des territoires (ANCT) :
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projets en lien avec les transitions territoriales et urbaines : revitalisation des centre-villes, réhabilitation des entrées de ville, aménagement des friches, protection et valorisation du patrimoine
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projets en lien avec les transitions culturelles, sociales, économiques : adaptation de l&amp;#039;offre de logements et des mobilités, accompagnement des projets socio-économiques (ESS) et économiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projet en lien avec les transitions environnementales et énergétiques : protection, restauration et gestion de l&amp;#039;écosystème terrestre et des ressources naturelles
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PILOTAGE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le pilotage local de la démarche est assuré par les services déconcentrés de l&amp;#039;Etat (DDT(M) ou D
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;®&lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ EAL), en lien étroit avec la ou les collectivités concernées. Le pilotage implique, pour les DDT(M) ou les D
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;®&lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ EAL, d&amp;#039;émettre et exécuter le bon de commande dans le cadre de l&amp;#039;accord-cadre multi-attributaire de la DGALN.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  FINANCEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement par l&amp;#039;équipe pluridisciplinaire, d&amp;#039;un montant environ de 20 000€, est pris en charge à 100% par la DGALN. Les frais d&amp;#039;organisation (logistiques et restauration) sont à la charge des co-porteurs de l&amp;#039;Atelier, principalement de la collectivité.
+&lt;/p&gt;
+&lt;h4&gt;
+ ACCOMPAGNEMENT
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉQUIPES
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Trois groupements sont titulaires de l&amp;#039;accord-cadre multi-attributaire à bons de commande de la DGALN. Chaque Atelier Flash est attribuée à une des trois équipes d&amp;#039;experts pluridisciplinaires titulaires selon la méthode du tourniquet.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉROULEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  ÉTAPE 1
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  LANCEMENT : attribution de l&amp;#039;équipe et cadrage de l&amp;#039;étape suivante
+ &lt;/li&gt;
+ &lt;li&gt;
+  APPROPRIATION &amp;amp; APPROFONDISSEMENT : analyse documentaire et entretiens et cadrage de la seconde phase
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  ÉTAPE 2
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ANIMATION IN SITU : introduction de l&amp;#039;Atelier, arpentage du territoire, animation des temps d&amp;#039;Atelier et conclusion de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  PRODUCTION &amp;amp; RESTITUTION
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DURÉE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Durée totale : 3 à 6 mois
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Durée de l&amp;#039;atelier : 2 à 3 jours
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LIVRABLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs de l&amp;#039;Atelier conviennent avec l&amp;#039;équipe pluridisciplinaire des supports à livrer à l&amp;#039;issue de l&amp;#039;Atelier. Ceux-ci peuvent être de plusieurs natures.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Documents stratégiques  : feuille de route, esquisse de plan-guide
+ &lt;/li&gt;
+ &lt;li&gt;
+  Documents opérationnels  : cahier des charges, charte, éléments de communication
+ &lt;/li&gt;
+ &lt;li&gt;
+  Documents de capitalisation  : fiche synthétique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
-Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
-Musée
-Sports et loisirs
 Tourisme
 Forêts
-Transition énergétique
-[...6 lines deleted...]
-Accès aux services
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Réseaux de chaleur
 Cohésion sociale et inclusion
 Citoyenneté
-Santé
-[...546 lines deleted...]
-Alimentation
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
-Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
 Biodiversité
-Equipement public
-[...476 lines deleted...]
-Innovation, créativité et recherche
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Industrie
+Mobilité fluviale
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ CANDIDATURE
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  EN SYNTHESE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Une problématique ou un projet à l&amp;#039;échelle d&amp;#039;un quartier ou d&amp;#039;une commune relative à une question d&amp;#039;aménagement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un dossier de candidature complet (fiche de candidature, courriers) coconstruit avec la commune (et l&amp;#039;EPCI le cas échéant) et porté et déposé par la DDT(M) ou la DREAL à la DGALN
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES PORTEURS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de candidature est constitué collectivement les services de l&amp;#039;Etat (DDT(M) ou DREAL) et la commune et, le cas échéant, son EPCI.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES PIÈCES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier est constitué des pièces suivantes : la fiche de candidature, un courrier de soutien signé par le maire de la commune et/ou le président de l&amp;#039;EPCI et un courrier de soutien signé par le préfet ou le sous-préfet adressé à la Sous-direction de l&amp;#039;Aménagement durable (AD1/DHUP/DGALN).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA FICHE DE CANDIDATURE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle comporte plusieurs sections à renseigner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Section 1 - les porteurs de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 2 - la localisation de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 3 - l&amp;#039;objet de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 4 - les objectifs de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 5 - les ressources de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Annexe 1 - les dynamiques du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Annexe 2 - les dynamiques d&amp;#039;aménagement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ainsi, pour renseigner la fiche de candidature, il est nécessaire, d&amp;#039;une part, de bien identifier, d&amp;#039;une part, l&amp;#039;intention de la stratégie d&amp;#039;aménagement à travailler, ses thématiques, son secteur, ses enjeux et ses problématiques, et d&amp;#039;autre part, les acteurs à mobiliser et les ressources documentaires fournir à l&amp;#039;équipe pluridisciplinaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T83" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez le kit technique de l&amp;#039;Atelier Flash : https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
+ &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
+  atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>ad1.dgaln@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3813-construire-collectivement-une-strategie-damen/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>MTECT - DGALN - DHUP - AD1</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2023</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>141752</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>​​Accompagner l'aménagement d’une cour d’école​</t>
+        </is>
+      </c>
+      <c r="C84" s="1" t="inlineStr">
+        <is>
+          <t>Cités éducatives</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d'espace (péri)scolaire</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans une démarche de co-design, s&amp;#039;appuyant sur un outil d&amp;#039;aide à la co-conception d&amp;#039;aménagement de vos espaces pédagogiques, nos équipes vous accompagnent dans la mise en place de la cour d&amp;#039;école de demain. L&amp;#039;objectif est de faciliter le travail en co-design pour qu&amp;#039;un collectif soit en mesure de créer des espaces pensés par et pour leurs utilisateurs et permettre une meilleure appropriation de ces espaces par leurs usagers pour les utiliser et les faire vivre.
+&lt;/p&gt;
+&lt;p&gt;
+ Prix : sur devis
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  Une collectivité souhaite rénover la cour de récréation d&amp;#039;une de ses écoles.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Un projet par et pour ses utilisateurs co-piloté par l&amp;#039;Atelier Canopé de votre département.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les communautés impliquées dans le projet : les élus, les personnels de la collectivité, les personnels périscolaires, les enseignants, les parents d&amp;#039;élèves, les habitants du quartier... et bien entendu les élèves !
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Un projet en quatre phases principales
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   se projeter :
+  &lt;/strong&gt;
+  &lt;em&gt;
+   le rapport d&amp;#039;étonnement
+  &lt;/em&gt;
+  . Il s&amp;#039;agit d&amp;#039;observer l&amp;#039;existant, les pratiques qui y sont liées, les ressentis et les envies de l&amp;#039;ensemble des usagers de la cour et de ses abords comme ceux des personnels et élus municipaux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   co-construire
+  &lt;/strong&gt;
+  :
+  &lt;em&gt;
+   le hackathon
+  &lt;/em&gt;
+  . Pendant une journée, entre 30 et 50 personnes se retrouveront pour construire des prototypes de réhabilitation à partir des conclusions du rapport d&amp;#039;étonnement via un hackathon. Des experts (services techniques, architectes, paysagers...) sont présents tout au long de la journée pour aider les équipes et les médiateurs Canopé accompagnent chacun des groupes. À l&amp;#039;issue de cette journée, un vote permet de faire émerger les trois projets les plus aboutis.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   finaliser
+  &lt;/strong&gt;
+  :
+  &lt;em&gt;
+   l&amp;#039;incubation
+  &lt;/em&gt;
+  . Les participants des trois projets retenus sont réunis pour une dernière journée de mise en commun des idées afin d&amp;#039;obtenir le projet qui sera mis en oeuvre.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   vivre
+  &lt;/strong&gt;
+  :
+  &lt;em&gt;
+   la formation et l&amp;#039;accompagnement
+  &lt;/em&gt;
+  . Une fois le chantier livré,  les enseignants et le service périscolaire seront accompagnés ; pour les aider à vivre et faire vivre ce nouvel espace, des ressources  et des formations adaptées aux enjeux leur seront proposées
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Transition énergétique
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Architecture
+Accessibilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette offre de service s&amp;#039;adresse à toutes les collectivités désireuses de faire travailler ensemble dans une démarche de co-design tous les partenaires impliqués et concernés par le projet de réaménagement d&amp;#039;un espace scolaire ou périscolaire au bénéfice du bien-être des élèves.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous.html</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour plus d&amp;#039;information prenez contact avec l&amp;#039;atelier Canopé de votre département :
+ &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_self"&gt;
+  https://www.reseau-canope.fr/nous-trouver/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>frederic.kapala@reseau-canope.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/190f-accompagner-lamenagement-dune-cour-decole-fac/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB84" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages</t>
+        </is>
+      </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>142829</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Organiser les mobilités en territoires peu denses</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Région</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Votre territoire est en milieu rural ou péri-urbain ? Vous représentez une commune petite ou moyenne et avez besoin d&amp;#039;appui pour imaginer des solutions innovantes adaptées ?
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour diagnostiquer vos besoins, organiser, planifier et évaluer vos politiques publiques sur ces questions de mobilité.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous devez connaître plus finement la mobilité sur votre territoire ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez anticiper les évolutions des mobilités ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous voulez élaborer une stratégie de mobilité et identifier les solutions les plus pertinentes ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez un retour objectif sur les projets mis en oeuvre ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des équipes pluridisciplinaires et expertes (ingénieurs, techniciens, architectes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des expertises et compétences au plus près de vos besoins, grâce à un réseau territorialisé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des compétences multiples pour vos mobilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plusieurs dizaines d&amp;#039;années d&amp;#039;expérience au service des services publics de l&amp;#039;État et des collectivités locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des participations actives à l&amp;#039;édition de normes et règlement, aux côtés des pouvoirs publics
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Éclairer la décision
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic : collecte et analyse des données de mobilité/méthodologie adaptée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pilotage : assistance pour la conduite de projet et aide à la mise en place de partenariats locaux à travers la concertation et la coconstruction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prospective : mobilisation d&amp;#039;outils techniques pour prévoir et quantifier les besoins de mobilité à venir
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Mettre en œuvre vos projets et services de mobilité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Stratégie : accompagnement dans toutes les phases d&amp;#039;élaboration de votre stratégie pour définir objectifs et priorités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Solutions : appui à la définition des services de mobilité en adéquation avec vos enjeux et à partir de retours d&amp;#039;expériences locales (covoiturage, autopartage, transport à la demande, vélo...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation : réalisation du bilan des politiques et services retenus et anticipation des conséquences des choix de mobilités
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Parc naturel régional des Volcans d&amp;#039;Auvergne
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ TEAMM Volcans, co-construction de solutions de mobilité avec le Parc naturel régional (PNR) des Volcans d&amp;#039;Auvergne pour les trajets domicile-travail des habitants d&amp;#039;une trentaine de collectivités du parc.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Ardèche, le département
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Étude sur les besoins de mobilité du territoire de l&amp;#039;Ardèche
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Gaillac Graulhet Agglomération
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Appui à l&amp;#039;élaboration du plan de mobilité rurale de Gaillac Graulhet Agglomération
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Kintoa Mugi
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Aide à la définition d&amp;#039;une solution de mobilité pour la Vallée des Aldudes
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Cohésion sociale et inclusion
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
-Modes actifs : vélo, marche et aménagements associés
-[...18 lines deleted...]
-      <c r="R144" s="1" t="inlineStr">
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/organiser-mobilites-territoires-peu-denses</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/01ae-organiser-les-mobilites-en-territoires-peu-de/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB85" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>131819</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de formations pluridisciplinaires</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>Formation des élus</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>Association des maires et présidents de communautés des Vosges (AMV 88)</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;AMV 88 est
+ &lt;strong&gt;
+  organisme agréé
+ &lt;/strong&gt;
+ depuis 1994 par le ministère chargé des collectivités territoriales pour la formation des élus. L&amp;#039;Association conçoit chaque année une
+ &lt;strong&gt;
+  offre d&amp;#039;actions animées par des intervenants reconnus
+ &lt;/strong&gt;
+ pour leur maîtrise du sujet et leur connaissance du rôle des élus et de leur quotidien.
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;gt; Les formations sont destinées aux maires et présidents d&amp;#039;intercommunalité, adjoints et vice-présidents ainsi qu&amp;#039;aux conseillers municipaux et communautaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;gt; Les réunions d&amp;#039;informations sont ouvertes aux agents des collectivités.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Critères d&amp;#039;éligibilités :
+  Pour répondre aux attentes des élus, l&amp;#039;AMV 88 propose un large choix de formations :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La fiscalité de l&amp;#039;intercommunalité et son incidence sur les communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  La mise en place du budget et les nouvelles dispositions de la loi finances 2023
+ &lt;/li&gt;
+ &lt;li&gt;
+  La recherche de cofinancement pour vos projets communaux et intercommunaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les marchés publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les pouvoirs de police
+ &lt;/li&gt;
+ &lt;li&gt;
+  La taxe d&amp;#039;aménagement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maire employeur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maire et la médiation
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;inventaire et la gestion du patrimoine
+ &lt;/li&gt;
+ &lt;li&gt;
+  La gestion des archives municipales
+ &lt;/li&gt;
+ &lt;li&gt;
+  La déclaration de revenus des élus
+ &lt;/li&gt;
+ &lt;li&gt;
+  La gestion du scolaire : acteurs, fonctionnement et financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les pouvoirs de police en matière d&amp;#039;immeubles (insalubrité, péril...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les logements communaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les obligations funéraires du maire
+ &lt;/li&gt;
+ &lt;li&gt;
+  La voirie communale et les chemins ruraux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les relations entre les collectivités et les associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les autorisations d&amp;#039;urbanisme (permis de construire, certificats d&amp;#039;urbanisme...)
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des formations concernant le développement personnel :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réussir sa prise de parole en public
+ &lt;/li&gt;
+ &lt;li&gt;
+  La gestion des conflits
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des visites thématiques ou réunions d&amp;#039;information :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Transfert des compétences eau et assainissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Zones humides : environnement et urbanisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visite d&amp;#039;une unité de méthanisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Route Vosgienne de l&amp;#039;Energie
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Transition énergétique
+Logement et habitat
+Appui méthodologique
+Animation et mise en réseau
+Modes actifs : vélo, marche et aménagements associés
+Milieux humides
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Adhérer à l&amp;#039;Association
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>Vosges</t>
+        </is>
+      </c>
+      <c r="V86" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maires88.asso.fr/formation-et-information-des-elus</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous pouvez retrouver les
+ &lt;strong&gt;
+  programmes détaillés et bulletins d&amp;#039;inscription
+ &lt;/strong&gt;
+ des formations ou réunions d&amp;#039;information sur le site de l&amp;#039;AMV 88.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations, vous pouvez contacter Marie-Paule MASSON par téléphone au 03 29 29 88 23 ou par mail à
+ &lt;a target="_self"&gt;
+  mpmasson&amp;#64;vosges.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ AMV 88
+ &lt;br /&gt;
+ Courriel :
+ &lt;a target="_self"&gt;
+  amv88&amp;#64;vosges.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Tél. : 03 29 29 88 30
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>amv88@vosges.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9fda-former-et-informer-les-elus/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>Association des maires et présidents de communautés des Vosges (AMV 88)</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>17/03/2023</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>129719</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets contribuant au développement durable de la commune</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Agglo-communes - Assurer un développement durable de la commune</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Communauté d'Agglomération Saint-Lô Agglo</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I87" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le contrat Agglo-communes de Saint-Lô Agglo vise à impulser la mise en œuvre d&amp;#039;opérations structurantes à l&amp;#039;échelle du bassin de vie des communes. Il permet le soutien et le cofinancement de projets locaux, sous maitrise d&amp;#039;ouvrage communale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aménagement d&amp;#039;itinéraires cyclables et piétonniers, démarche innovant type écoquartiers ou haute qualité environnementale, création de tiers-lieux, systèmes d&amp;#039;éclairage public intelligent, travaux d&amp;#039;amélioration énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Réhabilitation
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   &lt;strong&gt;
-[...2 lines deleted...]
-   sont éligibles les investissements relatifs à la mise en œuvre des projets décrits dans leur convention d&amp;#039;opération de revitalisation de territoire (ORT) ;
+   Les opérations ne devront pas avoir connu de commencement avant la contractualisation.
   &lt;/li&gt;
   &lt;li&gt;
-   &lt;strong&gt;
-[...2 lines deleted...]
-   sont éligibles les investissements relatifs à la déclinaison opérationnelle de leur démarche d&amp;#039;attractivité formalisée via le recrutement d&amp;#039;un bureau d&amp;#039;étude (passé ou en cours).
+   Les projets seront limités au nombre de 3 maximum par commune
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;autofinancement de la commune doit être au moins égal au montant du fonds de concours
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les modalités d&amp;#039;attribution du fonds de concours devront faire l&amp;#039;objet de délibérations concordant du conseil municipal et du conseil communautaire avant la signature du contrat.
   &lt;/li&gt;
  &lt;/ul&gt;
-&lt;p&gt;&lt;/p&gt;</t>
-[...2 lines deleted...]
-      <c r="S144" s="1" t="inlineStr">
+</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T144" s="1" t="inlineStr">
+      <c r="T87" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U144" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X144" s="1" t="inlineStr">
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>CA Saint-Lô Agglo</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>https://www.saint-lo-agglo.fr/fr/contrat-agglocommunes</t>
+        </is>
+      </c>
+      <c r="W87" s="1" t="inlineStr">
+        <is>
+          <t>https://mesdemarches.saint-lo-agglo.fr/</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Conseil départemental de la Somme
-[...5 lines deleted...]
- 03 22 71 81 71
+ Saint-Lô Agglo
+&lt;/p&gt;
+&lt;p&gt;
+ Service de développement et d&amp;#039;appui aux communes
+&lt;/p&gt;
+&lt;p&gt;
+ appuicommunes&amp;#64;saint-lo-agglo.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 02 14 16 01 00
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y144" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA144" s="1" t="inlineStr">
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>soukaina.alouah@saint-lo-agglo.fr</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0236-financer-des-projets-contribuant-au-developpe/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC144" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>09/02/2026</t>
+      <c r="AB87" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>CA Saint-Lô Agglo</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2023</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="145" spans="1:34" customHeight="0">
-[...36 lines deleted...]
-      <c r="L145" s="1" t="inlineStr">
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>127484</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'aménagement des cheminements dédiés aux mobilités douces</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
+          <t>Plan Charente Mobilités douces - infrastructures et signalisation</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Vous êtes maire d&amp;#039;une commune rurale essonnienne et vous avez des projets, mais vous n&amp;#039;avez pas les ressources internes pour les mener à bien ?
-[...3 lines deleted...]
-  Le guichet unique d&amp;#039;ingénierie territoriale est la solution pour vous accompagner dans la réalisation concrète de vos projets.
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sous réserve de contre-indications environnementales, garantir un niveau de service adéquat pour les modes de déplacements doux (piétons, personnes à mobilité réduite, rollers, tous types de vélos...) et pour les déplacements utiles quotidiens (liaisons domicile/travail ; école ; commerces...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  TAUX D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  40% des dépenses HT éligibles dans la limite de 50% de la charge nette HT restant au maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;aide est plafonnée à 100.000€ par an et par opération ou tranche d&amp;#039;opération
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  aménagement de voies vertes supportant un itinéraire inscrit au schéma départemental
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagements cyclables sur voies partagées, communales ou départementales, supportant un itinéraire inscrit au schéma départemental
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagements dans le cadre des petites opérations de sécurité
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagements pour cheminements doux en bordure de route départementale hors agglomération
+ &lt;/li&gt;
+ &lt;li&gt;
+  restauration ou instauration de continuités cyclables
+ &lt;/li&gt;
+ &lt;li&gt;
+  autres aménagements cyclables facilitant les mobilités du quotidien en permettant de relier dans de bonnes conditions des zones d&amp;#039;emploi, d&amp;#039;habitat, notamment social, et d&amp;#039;éducation et de mieux desservir les pôles d&amp;#039;échanges multimodaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  respect des préconisations Vélo&amp;amp;Territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  le bénéficiaire doit s&amp;#039;engager dans la démarche de la charte « Charente 2030 »
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DEPENSES ELIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  travaux de terrassement nécessaires à la création d&amp;#039;un site propre
+ &lt;/li&gt;
+ &lt;li&gt;
+  création ou réfection de la structure de chaussée ou couche de roulement d&amp;#039;un site propre
+ &lt;/li&gt;
+ &lt;li&gt;
+  ouvrages permettant la continuité du cheminement
+ &lt;/li&gt;
+ &lt;li&gt;
+  réfection ponctuelle de voiries partagées, limitée à moins de 100 m2 (par opération)
+ &lt;/li&gt;
+ &lt;li&gt;
+  dispositifs de sécurité destinés à protéger les usagers
+ &lt;/li&gt;
+ &lt;li&gt;
+  signalisation de police et de rabattement (hors maîtrise d&amp;#039;ouvrage du CD16)
+ &lt;/li&gt;
+ &lt;li&gt;
+  acquisitions foncières et frais annexes
+ &lt;/li&gt;
+ &lt;li&gt;
+  dispositifs de comptage (1 par itinéraire et par EPCI)
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagements de chaussées à voie centrale banalisée (chaucidou)
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagements temporaires (expérimentation avant un projet d&amp;#039;infrastructure)
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagements paysagers
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;extrait de délibération de la collectivité maître d&amp;#039;ouvrage précisant :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ o	la nature de l&amp;#039;opération envisagée
+&lt;/p&gt;
+&lt;p&gt;
+ o	le plan de financement détaillé incluant la participation sollicitée auprès du Département et précisant les subventions acquises (joindre la copie des décisions attributives) et celles escomptées
+&lt;/p&gt;
+&lt;p&gt;
+ o	l&amp;#039;engagement du maître d&amp;#039;ouvrage d&amp;#039;entretenir ou de faire entretenir les aménagements cofinancés par le Département
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  une notice explicative
+ &lt;/li&gt;
+ &lt;li&gt;
+  un calendrier de réalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  les plans des travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  les devis descriptif et estimatif de l&amp;#039;opération
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : conformément à la notification de décision attributive
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T88" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/infrastructures_et_signalisation.pdf</t>
+        </is>
+      </c>
+      <c r="W88" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Portail citoyen»
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 31 août de l&amp;#039;année N-1 des travaux
+&lt;/p&gt;
+&lt;p&gt;
+ Direction des routes et de l&amp;#039;aménagement ; Tél. : 05 16 09 77 00
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c022-soutenir-lamenagement-des-cheminements-dedies/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB88" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC88" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>24/01/2023</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>127482</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Entretenir les cheminements en site propre dédiés aux mobilités douces</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Plan Charente Mobilités douces - entretien cheminements en site propre</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sous réserve de contre-indications environnementales, garantir un niveau de service adéquat pour les modes de déplacements doux (piétons, personnes à mobilité réduite, rollers, tous types de vélos...) et pour les déplacements utiles quotidiens (liaisons domicile/travail ; école ; commerces...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  TAUX D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  40% des dépenses HT éligibles dans la limite de 50% de la charge nette HT restant au maître d&amp;#039;ouvrage sur la base d’une aide plafonnée à 1 000 €/km pour les revêtements rugueux et 500 €/km pour les revêtements lisses&lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;aide est plafonnée selon les dépenses éligibles et dans le cadre d&amp;#039;une convention
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  entretien de cheminements en site propre dédiés aux modes doux de déplacement
+ &lt;/li&gt;
+ &lt;li&gt;
+  dans le cadre d&amp;#039;une convention entre le gestionnaire de la voirie et le Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  respect du guide d&amp;#039;entretien rédigé par le Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  respect des préconisations Vélo&amp;amp;Territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  le bénéficiaire doit s&amp;#039;engager dans la démarche de la charte « Charente 2030 »
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;DEPENSES ELIGIBLES&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   - REVETEMENT LISSE
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  balayage mécanique, aspirations des végétaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  traitement des remontées racinaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reprise des affaissements
+ &lt;/li&gt;
+ &lt;li&gt;
+  reprise des fissures et des formations de cavité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   - REVETEMENT RUGUEUX
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  reprise de ravinement, de cavité
+ &lt;/li&gt;
+ &lt;li&gt;
+  traitement des remontées racinaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  suppression de bourrelet
+ &lt;/li&gt;
+ &lt;li&gt;
+  repousse de végétaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   - ABORDS
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  curage des fossés
+ &lt;/li&gt;
+ &lt;li&gt;
+  fauchage avec évacuation des végétaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  élagage avec lamier avec évacuation des végétaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   - PLATELAGE ET OUVRAGES D&amp;#039;ART
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  nettoyage et entretien de la couche de roulement
+ &lt;/li&gt;
+ &lt;li&gt;
+  entretien des garde-corps
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  la convention précisant :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ o	la nature de l&amp;#039;opération envisagée
+&lt;/p&gt;
+&lt;p&gt;
+ o	le plan de financement détaillé incluant la participation sollicitée auprès du Département et précisant les subventions acquises (joindre la copie des décisions attributives) et celles escomptées ou obtenues
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un calendrier de réalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  les plans des travaux et la notice explicative
+ &lt;/li&gt;
+ &lt;li&gt;
+  les factures de l&amp;#039;opération
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : conformément à la notification de décision attributive
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : au 31 décembre de l&amp;#039;année au cours de laquelle la subvention a été attribuée.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T89" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/entretien_cheminements_en_site_propre.pdf</t>
+        </is>
+      </c>
+      <c r="W89" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Portail citoyen»
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention de fonctionnement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 31 août de l&amp;#039;année N-1 des travaux
+&lt;/p&gt;
+&lt;p&gt;
+ Direction des routes et de l&amp;#039;aménagement ; Tél. : 05 16 09 77 00
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cba7-entretenir-les-cheminements-en-site-propre-de/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB89" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable</t>
+        </is>
+      </c>
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>24/01/2023</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>127481</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser le développement de la pratique du vélo</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
+        <is>
+          <t>Plan Charente Mobilités douces - éducation à la pratique en toute sécurité</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Favoriser le développement de la pratique du vélo, réduire les inégalités territoriales, générationnelles et sociales, homme/femme
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  TAUX D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  40% des dépenses HT éligibles dans la limite de 50% de la charge nette HT restant au porteur de projet
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
+        <is>
+          <t>Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  éducation à la pratique au travers des dispositifs « savoir rouler, vacances apprenantes, remise en selle »&lt;/li&gt;
+ &lt;li&gt;
+  respect des règles relatives à « Génération Vélo »
+ &lt;/li&gt;
+ &lt;li&gt;
+  actions de sensibilisation visant à encourager et sécuriser la pratique des modes doux de déplacement
+ &lt;/li&gt;
+ &lt;li&gt;
+  le bénéficiaire doit s&amp;#039;engager dans la démarche de la charte «Charente 2030 »
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DEPENSES ELIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  cycle complet (avec délivrance du diplôme) du dispositif « savoir rouler à vélo »
+ &lt;/li&gt;
+ &lt;li&gt;
+  actions dans le cadre « des vacances apprenantes au collège&amp;#34; et de « collège et patrimoine »
+ &lt;/li&gt;
+ &lt;li&gt;
+  actions dans le cadre du dispositif « remise en selle »&lt;/li&gt;
+ &lt;li&gt;
+  acquisition de matériel pédagogique et de vélos nécessaires à la mise en œuvre des actions (dépense plafonnée à 5 000 € HT par an)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur précisant :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ o	le dispositif dans lequel s&amp;#039;inscrit l&amp;#039;action
+&lt;/p&gt;
+&lt;p&gt;
+ o	les diplômes et cartes professionnelles des intervenants
+&lt;/p&gt;
+&lt;p&gt;
+ o	si association : statut, rapport d&amp;#039;activité, liste des membres élus
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le plan de financement détaillé incluant la participation sollicitée auprès du Département et précisant les autres subventions acquises
+ &lt;/li&gt;
+ &lt;li&gt;
+  un calendrier de réalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  les devis descriptif et estimatif de l&amp;#039;opération
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : conformément à la notification de décision attributive
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : au 31 décembre de l&amp;#039;année N&amp;#43;1 au cours de laquelle la subvention a été attribuée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S90" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T90" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V90" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/education_a_la_pratique_en_toute_securite.pdf</t>
+        </is>
+      </c>
+      <c r="W90" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches »
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention de fonctionnement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 31 août de l&amp;#039;année N-1 des travaux
+&lt;/p&gt;
+&lt;p&gt;
+ Direction des routes et de l&amp;#039;aménagement ; Tél. : 05 16 09 77 00
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y90" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/88c1-favoriser-le-developpement-de-la-pratique-du-/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC90" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>24/01/2023</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>127478</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la valorisation de circuits de randonnées</t>
+        </is>
+      </c>
+      <c r="D91" s="1" t="inlineStr">
+        <is>
+          <t>PLAN DÉPARTEMENTAL DES ITINÉRAIRES DE PROMENADE ET DE RANDONNÉE AIDE À LA VALORISATION DE CIRCUITS DE RANDONNÉE</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I91" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Valorisation des circuits de randonnée inscrits au Plan Départemental des Itinéraires de Promenade et de Randonnée (P.D.I.P.R.)
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses éligibles :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   aménagement d&amp;#039;aires de pique-nique sur l&amp;#039;itinéraire
+  &lt;/li&gt;
+  &lt;li&gt;
+   création de panneaux d&amp;#039;interprétation sur le patrimoine local, tables d&amp;#039;orientation, tables de lecture de paysage sur l&amp;#039;itinéraire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Tourisme
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Maîtres d&amp;#039;ouvrage éligibles :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Communes
+  &lt;/li&gt;
+  &lt;li&gt;
+   Etablissements publics à coopération intercommunale (EPCI) à fiscalité propre
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S91" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T91" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>https://haute-marne.fr/wp-content/uploads/2021/10/tourisme/Aide%20a%20la%20valorisation%20de%20circuits%20de%20randonnees%20-%20PDIPR.pdf</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:direction.amenagement.territoire&amp;#64;haute-marne.fr" target="_self"&gt;
+  direction.amenagement.territoire&amp;#64;haute-marne.fr
  &lt;/a&gt;
-&lt;/p&gt;
-[...4 lines deleted...]
- -
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>oceane.faipoux@haute-marne.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/475b-accompagner-la-valorisation-de-circuits-de-ra/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC91" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>24/01/2023</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>127477</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la création de circuits de randonnées</t>
+        </is>
+      </c>
+      <c r="D92" s="1" t="inlineStr">
+        <is>
+          <t>PLAN DÉPARTEMENTAL DES ITINÉRAIRES DE PROMENADE ET DE RANDONNÉE AIDE À LA CRÉATION DE CIRCUITS DE RANDONNÉE</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I92" s="1" t="inlineStr">
+        <is>
+          <t> Min : 60</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aménagement de circuits de randonnée inscrits au Plan Départemental des Itinéraires de Promenade et de Randonnée (PDIPR).
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses éligibles : la fourniture de la signalétique, à savoir les panneaux de position au départ des circuits, les flèches directionnelles.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  d&amp;#039;un groupe projet
+  Évaluation du montant de la subvention :
  &lt;/strong&gt;
- : au sein d&amp;#039;un réseau d&amp;#039;acteurs institutionnels, de financeurs et d&amp;#039;offreurs en ingénierie, une équipe pilotée par l&amp;#039;État et le conseil départemental se met à votre disposition pour vous accompagner tout au long de votre projet.
-[...1 lines deleted...]
-&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Circuits de 5 à 13 km : subvention évaluée à 60% du montant HT des investissements réalisés, plafonnés à 1 200 €, soit une subvention maximale de 720 €.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Circuits de 14 à 20 km : subvention évaluée à 60% du montant HT des investissements réalisés, plafonnés à 1 867 €, soit une subvention maximale de 1 120 €.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Circuits de plus de 20 km : subvention évaluée à 60% du montant HT des investissements réalisés, plafonnés à 92 €/km, soit une subvention maximale de 55€/km.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Tourisme
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
-  - d&amp;#039;un accompagnement personnalisé et gratuit
+  Maîtres d&amp;#039;ouvrage éligibles :
  &lt;/strong&gt;
- nous vous aidons à chaque phase de votre projet : définition de l&amp;#039;expression du besoin, identification des financements disponibles, levée des freins, mise en lien avec les opérateurs compétents
-&lt;/p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissements publics de coopération intercommunale (EPCI) à fiscalité propre
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  - d&amp;#039;une expertise technique :
+  Conditions d&amp;#039;attribution :
  &lt;/strong&gt;
- le guichet unique met en réseau les principaux opérateurs de l&amp;#039;ingénierie territoriale : services de la préfecture, du conseil départemental, du conseil régional, des syndicats et organismes publics.
-[...2 lines deleted...]
- -
+&lt;/p&gt;
+&lt;p&gt;
+ Les modalités d&amp;#039;intervention se font dans la limite :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   des plafonds d&amp;#039;aides publiques en vigueur,
+  &lt;/li&gt;
+  &lt;li&gt;
+   des crédits inscrits au budget du Département.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Dossier de demande de subvention préparé avec la collaboration de l&amp;#039;assistant technique de
+ la randonnée. Subvention subordonnée à la signature d&amp;#039;une convention entre le conseil départemental et le maître d&amp;#039;ouvrage, lequel s&amp;#039;engage à :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   l&amp;#039;entretien des circuits ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la formation des baliseurs ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   l&amp;#039;information des randonneurs ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   l&amp;#039;animation des circuits.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T92" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>https://haute-marne.fr/wp-content/uploads/2021/10/tourisme/Aide%20a%20la%20creation%20de%20circuits%20de%20randonnee%20-%20PDIPR.pdf</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:direction.amenagement.territoire&amp;#64;haute-marne.fr" target="_self"&gt;
+  direction.amenagement.territoire&amp;#64;haute-marne.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>oceane.faipoux@haute-marne.fr</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/df8c-accompagner-la-creation-de-circuits-de-randon/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC92" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>24/01/2023</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>132278</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Financer les investissements des collectivités</t>
+        </is>
+      </c>
+      <c r="D93" s="1" t="inlineStr">
+        <is>
+          <t>Emprunt institutionnel</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Collecticity</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collecticity a noué des partenariats exclusifs avec des assureurs français, principalement issus du
+secteur mutualiste, qui
+  souhaitent prêter aux collectivités à des conditions financières compétitives.
+&lt;/p&gt;
+&lt;p&gt;
+ Les prêts Collecticity sont toujours classés 1A selon la Charte Glissler.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  d&amp;#039;un accès facilité aux financements
+  Conditions financières :
  &lt;/strong&gt;
- : bénéficiez du réseau de partenaires pour accéder à des financements adaptés à vos besoins.
-[...6 lines deleted...]
-      <c r="N145" s="1" t="inlineStr">
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Durée :
+  3 à 50 ans
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux :
+   Fixe ou variable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Remboursement :
+   Amortissable ou In Fine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Clauses spécifiques :
+   Remboursement anticipé et différé de remboursement possible
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
-Culture et identité collective
-Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
+Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
-Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
+International
 Attractivité économique
-Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
-Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
+Industrie
+Mers et océans
 Réduction de l'empreinte carbone
-Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
-Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O145" s="1" t="inlineStr">
+      <c r="O93" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P145" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R145" s="1" t="inlineStr">
+      <c r="R93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Être une commune rurale de l&amp;#039;Essonne
+ Tous les projets ou budgets d&amp;#039;investissement sont éligibles à l&amp;#039;emprunt institutionnel.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S145" s="1" t="inlineStr">
+      <c r="S93" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U145" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>&lt;p&gt;&lt;strong&gt;Vos interlocuteurs du quotidien - Sous-préfets d&amp;#039;arrondissement, élus du conseil départemental
+      <c r="T93" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://collecticity.fr/se-financer</t>
+        </is>
+      </c>
+      <c r="W93" s="1" t="inlineStr">
+        <is>
+          <t>https://collecticity.fr/contact</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email :
  &lt;/strong&gt;
+ info&amp;#64;collecticity.fr
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  pourront également vous accompagner vers le guichet unique.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
-[...12 lines deleted...]
-      <c r="AA145" s="1" t="inlineStr">
+  Téléphone :
+ &lt;/strong&gt;
+ 01.87.15.83.02
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>info@collecticity.fr</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9169-financer-ses-investissements-a-taux-fixe/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB145" s="1" t="inlineStr">
-[...4 lines deleted...]
-Construction d’une cantine scolaire
+      <c r="AB93" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
-Construction d’une école
-Construction d'une piscine
 Construction d’un gymnase
-Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
-[...1 lines deleted...]
-Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
-Création d’une bibliothèque municipale
-[...2 lines deleted...]
-Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
-Développer les infrastructures de covoiturage
-[...2 lines deleted...]
-Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
-Mise en place de la télémedecine
-[...4 lines deleted...]
-Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
-Rénovation énergétique école
-[...27 lines deleted...]
-          <t>09/02/2026</t>
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC93" s="1" t="inlineStr">
+        <is>
+          <t>Collecticity</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2023</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="146" spans="1:34" customHeight="0">
-[...24 lines deleted...]
-      <c r="G146" s="1" t="inlineStr">
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>120596</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets structurants des communes gersoises (DDR+)</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>Dotation départementale Rurale Plus (DDR+)</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...19 lines deleted...]
-      <c r="L146" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I94" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J94" s="1" t="inlineStr">
+        <is>
+          <t>Pas de taux fixe</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Force d&amp;#039;une expertise et de retours d&amp;#039;expériences sur plusieurs de ses réseaux, PIM Mobility vous propose, en amont de tout déploiement, un accompagnement complet, reprenant vos études et réflexions en cours, en vue de créer des espaces de rétention de voyageur et instaurer une pratique multimodale durable :
-[...20 lines deleted...]
- Hubs de mobilité sur des lignes de covoiturage et lignes BHNS/cars express ; aires de services vélo sur des grands itinéraires touristiques, espaces relais vélos en libre service et stationnement vélos en parc d&amp;#039;activités, aires de covoiturage et relais transport en commun, revitalisation et valorisation multimodale de parvis de gare TER.
+ Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
+&lt;/p&gt;
+&lt;p&gt;
+ Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N146" s="1" t="inlineStr">
-[...911 lines deleted...]
-      <c r="N150" s="1" t="inlineStr">
+      <c r="N94" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -36598,6383 +21774,22698 @@
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
+Emploi
 International
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P94" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q94" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;
+   Les projets relevant des typologies suivantes sont prioritaires :
+  &lt;/span&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les opérations favorisant le développement des mobilités douces ou partagées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la rénovation énergétique des logements communaux à vocation sociale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont aussi éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
+ &lt;/li&gt;
+ &lt;li&gt;
+  les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la rénovation de structure des ouvrages d&amp;#039;art.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T94" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ E-mail :
+ &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
+  subventions.dmit&amp;#64;gers.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 62 67 31 50
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB94" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>120458</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Avoir un guichet unique pour les aides européennes en Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="C95" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - FEDER - Fonds européen de développement régional
+EUROPE - FSE + - Fonds social européen
+EUROPE - Interreg - Fonds européens
+EUROPE - Interreg Europe</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>Mon projet européen</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Particulier
+Agriculteur
+Recherche</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La période de démarrage d&amp;#039;une nouvelle programmation des FESI (fonds européens structurels et d&amp;#039;investissement) est généralement l&amp;#039;occasion de reposer les ambitions en matière d&amp;#039;animation pour faire connaître les opportunités de financements offertes par l&amp;#039;Union européenne, et accompagner au mieux les porteurs potentiels.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est important d&amp;#039;avoir un pilotage général de cette stratégie d&amp;#039;animation via la mise en place d&amp;#039;un guichet d&amp;#039;accueil de premier niveau (boîte mails :
+ &lt;strong&gt;
+  Mon projet européen).
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif de ce guichet unique est d&amp;#039;orienter au mieux le projet en dirigeant le porteur vers le bon financement européen disponible, ou à l&amp;#039;inverse lui indiquer qu&amp;#039;il n&amp;#039;y en a pas en lien avec son projet.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une adresse mail est mise à disposition des porteurs potentiels/porteurs :
+ &lt;strong&gt;
+  monprojeteuropeen&amp;#64;bourgognefranchecomte.fr
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce nouvel outil permettra une orientation de premier niveau afin de rediriger les porteurs potentiels/porteurs vers le bon interlocuteur qui pourra les accompagner ensuite vers la définition de son projet dans le respect des règles européennes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Montagne
+Economie d'énergie et rénovation énergétique
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Qualité de l'air
+Biodiversité
+International
+Attractivité économique
+Animation et mise en réseau
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europe-bfc.eu</t>
+        </is>
+      </c>
+      <c r="W95" s="1" t="inlineStr">
+        <is>
+          <t>http://www.europe-bfc.eu</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ monprojeteuropeen&amp;#64;bourgognefranchecomte.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>andrea.perilli@bourgognefranchecomte.fr</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b498-mon-projet-europeen/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC95" s="1" t="inlineStr">
+        <is>
+          <t>CR BFC - autorité de gestion FESI</t>
+        </is>
+      </c>
+      <c r="AD95" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>26/09/2022</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>126877</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Être aidé pour réaliser des documents de planification (SCoT, PLUI...)</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  LES OUTILS DE PLANIFICATION TERRITORIALE
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Les missions de l&amp;#039;agence d&amp;#039;urbanisme se structurent principalement autour d&amp;#039;un travail de mise en commun et de construction d&amp;#039;une vision partagée pour le futur. Dans ce contexte,
+  les agences d&amp;#039;urbanisme sont nombreuses à accompagner les territoires dans l&amp;#039;élaboration de leur Scot et/ou de leur PLUI.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Appui à la réalisation de documents de planification (SCoT, PLUi, Sraddet...); Exemple de réalisations :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.fnau.org/fr/publication/plan-local-durbanisme-intercommunal-projet-damenagement-et-de-developpement-durables-padd-communaute-de-communes-de-la-houve-et-du-pays-boulageois/" target="_self"&gt;
+   Réalisation du Plan local d&amp;#039;urbanisme intercommunal par l&amp;#039;agence des agglomérations de Moselle
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.fnau.org/fr/publication/oap-et-reglement-deux-outils-au-service-de-la-mise-en-oeuvre-du-padd-concevoir-leur-doctrine-demploi-en-complementarite/" target="_self"&gt;
+   OAP et règlement : deux outils au service de la mise en œuvre du PADD – Concevoir leur doctrine d&amp;#039;emploi en complémentarité
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.fnau.org/fr/publication/le-plan-local-durbanisme-intercommunal-valant-programme-local-de-lhabitat-et-plan-de-mobilite-le-plui-hd/" target="_self"&gt;
+   Le plan local d&amp;#039;urbanisme intercommunal valant Programme local de l&amp;#039;habitat et Plan de mobilité : le PLUi-HD
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.aurh.fr/projets-et-actions/plui-le-havre-seine-metropole?#" target="_self"&gt;
+   PLUi Le Havre Seine Métropole
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
-Artisanat
 Transports collectifs et optimisation des trafics routiers
-Mobilité partagée
 Logistique urbaine
-Mobilité pour tous
+Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Médias et communication
-[...1 lines deleted...]
-Mers et océans
 Réduction de l'empreinte carbone
-Bibliothèques et livres
-[...9 lines deleted...]
-      <c r="O150" s="1" t="inlineStr">
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R150" s="1" t="inlineStr">
-[...12 lines deleted...]
-      <c r="S150" s="1" t="inlineStr">
+      <c r="S96" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T150" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U150" s="1" t="inlineStr">
+      <c r="T96" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U96" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V150" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X150" s="1" t="inlineStr">
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...19 lines deleted...]
-      <c r="AA150" s="1" t="inlineStr">
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin.
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  Consulter la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau.
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également contacter la fédération nationale des agences d&amp;#039;urbanisme qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/83a6-etre-aide-pour-batir-des-strategies-territori/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB150" s="1" t="inlineStr">
-[...63 lines deleted...]
-          <t>08/02/2026</t>
+      <c r="AC96" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>20/01/2023</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="151" spans="1:34" customHeight="0">
-[...48 lines deleted...]
-          <t>Sols
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>126141</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Etre solidaire des communes rurales pour leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes territorialisées</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les enveloppes territorialisées doivent permettre d&amp;#039;accompagner des projets communaux d&amp;#039;envergure, même si tout projet est potentiellement éligible.
+&lt;/p&gt;
+&lt;p&gt;
+ Néanmoins, les projets relevant de certaines thématiques, en lien avec les politiques et compétences départementales, pourront être prioritairement accompagnés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;accessibilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la maîtrise de l‘énergie et le développement des énergies renouvelables dans les bâtiments communaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les modes doux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la préservation du patrimoine ligérien (naturel et bâti protégé),
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement touristique local,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;économie de proximité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les équipements communaux favorisant l&amp;#039;attractivité et le développement de la commune,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les aménagements d&amp;#039;espaces publics (traversées de bourg...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les études.
+ &lt;/li&gt;
+&lt;/ul&gt;
+Enfin, les projets issus d&amp;#039;une approche mutualisée seront particulièrement appréciés et valorisés.</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
 Réduction de l'empreinte carbone
-Cimetières et funéraire</t>
-[...2 lines deleted...]
-      <c r="O151" s="1" t="inlineStr">
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R151" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S151" s="1" t="inlineStr">
+      <c r="S97" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U151" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA151" s="1" t="inlineStr">
+      <c r="T97" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W97" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cc99-etre-solidaire-des-communes-rurales-pour-leur/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB151" s="1" t="inlineStr">
-[...5 lines deleted...]
-Construction d'une piscine
+      <c r="AB97" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
 Construction d’un gymnase
-Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
-Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
-Création d’une bibliothèque municipale
-[...2 lines deleted...]
-Création d’une voie douce / piste cyclable
 Création d’un terrain de football
-Développer les infrastructures de covoiturage
-[...5 lines deleted...]
-Isolation du bâtiment
+Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
-Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
-Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
 Rénovation du gymnase
-Rénovation énergétique école
-[...27 lines deleted...]
-          <t>08/02/2026</t>
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC97" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="152" spans="1:34" customHeight="0">
-[...23 lines deleted...]
-      <c r="G152" s="1" t="inlineStr">
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>121446</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les mobilités durables urbaines</t>
+        </is>
+      </c>
+      <c r="C98" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D98" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le développement territorial vers un développement durable via les mobilités durables urbaines</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Entreprise privée
-[...319 lines deleted...]
-Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H154" s="1" t="inlineStr">
+      <c r="H98" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I154" s="1" t="inlineStr">
-[...38 lines deleted...]
-      <c r="N154" s="1" t="inlineStr">
+      <c r="I98" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="J98" s="1" t="inlineStr">
+        <is>
+          <t>Taux maximal d’intervention FEDER : 60%</t>
+        </is>
+      </c>
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le caractère étendu du péri-urbain sur le territoire soulève des enjeux de mobilité auxquels les stratégies urbaines intégrées doivent répondre en poursuivant les objectifs suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développer la multimodalité en milieu urbain afin de réduire l&amp;#039;empreinte carbone et encourager le recours à des moyens de mobilité durable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer les voiries douces en milieu urbain afin d&amp;#039;encourager le recours à des formes de mobilité durables, de sécuriser la pratique des modes doux, d&amp;#039;assurer une continuité sur l&amp;#039;ensemble du territoire urbain et une connexion avec les zones péri-urbaines et rurales, conformément aux stratégies régionales en la matière.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Déployer des stations de stockage et recharge de carburants alternatifs aux carburants fossiles, dans l&amp;#039;objectif de réduire l&amp;#039;impact environnemental des déplacements, selon un maillage rationnel et dans une logique d&amp;#039;interopérabilité entre les différents systèmes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aménagements multimodaux (tels que des places de stationnement pour les moyens de transport durables, des pôles d&amp;#039;échanges...), en particulier sur les points d&amp;#039;interconnexion ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions visant à favoriser une meilleure interopérabilité des services de transport (tels que les services de mobilité partagée), à l&amp;#039;installation de billettiques des réseaux urbains sur une aire de déplacement commune ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions visant à l&amp;#039;amélioration de la logistique urbaine durable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement d&amp;#039;aires de covoiturage (en cohérence avec les orientations régionales) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement ou construction de passerelles favorisant les modes doux permettant de traiter des points noirs ou de résoudre des problématiques de franchissement (route, lignes ferroviaires, cours d&amp;#039;eau)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sécurisation de la pratique des modes doux, voies de liaisons cyclables, aménagement de voiries douces (tels que les cheminements piétons, les aménagements cyclables, etc.) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcement de réseaux d&amp;#039;aménagements cyclables afin de constituer des continuités. L&amp;#039;objectif est de relier les infrastructures existantes ou de finaliser les continuités cyclables ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation de stations de stockage et de recharge de carburants alternatifs aux carburants fossiles (bornes de recharge pour véhicules électriques, à hydrogène, etc.) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes portant sur la mobilité urbaine.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N98" s="1" t="inlineStr">
+        <is>
+          <t>Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis</t>
+        </is>
+      </c>
+      <c r="O98" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les projets devront être compatibles avec la stratégie intégrée de développement urbain du territoire et avoir reçu un avis favorable en comité de sélection de l&amp;#039;organisme intermédiaire territorialement compétent.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets devront être compatibles avec les stratégies en termes de mobilité mise en place par la Région à savoir le schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité des territoires (SRADDET) dénommé « Ici 2050 ».
+&lt;/p&gt;
+&lt;p&gt;
+ Les aménagements des aires de covoiturage devront être réalisés en conformité avec le SRADDET et sa déclinaison : le schéma régional des aires de covoiturage.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;implantation de structures de recharge devront respecter le SRADDET et ses objectifs en termes de déploiement de bornes de charge. Ils devront respecter les contraintes de gestion et de pilotage des réseaux de distribution d&amp;#039;électricité. L&amp;#039;interopérabilité et l&amp;#039;adaptabilité des infrastructures de recharge devront permettre la recharge de tous types et gammes de véhicules, quel que soit l&amp;#039;usage des véhicules et leur constructeur (normalisation et standardisation des solutions technologiques retenues). Les bornes devront prévoir un système de supervision accessible à tout usager.
+&lt;/p&gt;
+&lt;p&gt;
+ Le porteur de projet fournira une note explicative justifiant de la prise en compte de la préservation de l&amp;#039;environnement et de la biodiversité au sein de son projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses éligibles
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses éligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dépenses de prestations intellectuelles extérieures (réalisation d&amp;#039;études, de diagnostics...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses d&amp;#039;investissements matériels et immatériels (maîtrise d&amp;#039;œuvre, infrastructures, signalétique, accès PMR, verdissement, éclairage public, ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses d&amp;#039;acquisitions foncières (dans la limite de 10 % maximum des dépenses éligibles) ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB : Si l&amp;#039;assiette éligible est inférieure ou égale à 200 000 €, les coûts indirects seront couverts par un forfait de 7% appliqué aux dépenses directes éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses inéligibles (notamment) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Coûts indirects hors forfait de 7% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses de personnel.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités de soutien financier
+&lt;/p&gt;
+&lt;p&gt;
+ Plancher minimal de subvention FEDER :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  50 000 € pour les projets de travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  20 000 € pour les projets d&amp;#039;études.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Taux maximal d&amp;#039;intervention FEDER : 60%
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maximal d&amp;#039;aide publique : 100% dans le respect de la règlementation européenne et nationale (dont autofinancement des collectivités territoriales et leurs groupements)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S98" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T98" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U98" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V98" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europe-bfc.eu/jai-un-projet/les-financements-par-thematique/developpement-urbain-et-rural-mobilites-durables/</t>
+        </is>
+      </c>
+      <c r="X98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service FEDER Bourgogne-Franche-Comté et Massif du Jura, Direction Europe et rayonnement international, Conseil régional de Bourgogne-Franche-Comté: urbain.feder&amp;#64;bourgognefranchecomte.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y98" s="1" t="inlineStr">
+        <is>
+          <t>florence.kohtz@bourgognefranchecomte.fr</t>
+        </is>
+      </c>
+      <c r="Z98" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c6b9-accompagner-le-renouvellement-urbain/</t>
+        </is>
+      </c>
+      <c r="AA98" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB98" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC98" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional Bourgogne Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AD98" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>07/12/2022</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>121340</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les investissements structurants ("Fonds des projets innovants ou exceptionnels")</t>
+        </is>
+      </c>
+      <c r="D99" s="1" t="inlineStr">
+        <is>
+          <t>Fonds des projets innovants ou exceptionnels</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J99" s="1" t="inlineStr">
+        <is>
+          <t>Taux d’aide adaptable selon le projet</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département accompagne financièrement les bénéficiaires
+dans leurs projets innovants et d’envergure
+participant à l’attractivité et au rayonnement du territoire, ainsi que leurs projets exceptionnels qui résultent
+d’aléas liés à des événements imprévus ou des contraintes particulières imposés
+au niveau national ou régional.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra
+respecter les exigences et les normes règlementaires et techniques
+(accessibilité des personnes à mobilité réduite aux espaces et équipements
+publics…).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mobilités douces,&lt;/li&gt;&lt;li&gt;Environnement (biodiversité, forêts…),&lt;/li&gt;&lt;li&gt;Développement économique local et départemental,&lt;/li&gt;&lt;li&gt;Projets spécifiques et innovants&lt;/li&gt;&lt;li&gt;Caractère exceptionnel : évènements imprévus, contexte national, régional ou départemental…&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Innovation, créativité et recherche
+Biodiversité
+Attractivité économique
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Montant minimum de dépenses éligibles HT
+ &lt;/strong&gt;
+ : 200 000 €
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :&lt;/strong&gt; communes et EPCI.&lt;/p&gt;&lt;p&gt;Outre les conditions administratives d’éligibilité, l’examen des
+dossiers sera assuré par la commission organique compétente, en se basant sur des
+critères objectifs permettant d’évaluer la capacité, la faisabilité et
+l’opportunité du projet. Elle sera compétente pour apprécier si un soutien
+financier du Département est pertinent et souhaitable sur le projet.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T99" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V99" s="1" t="inlineStr">
+        <is>
+          <t>https://haute-marne.fr/guide-des-aides/</t>
+        </is>
+      </c>
+      <c r="W99" s="1" t="inlineStr">
+        <is>
+          <t>https://e-subventions.haute-marne.fr/</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Tél : 03.25.32.86.16&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
+        </is>
+      </c>
+      <c r="Y99" s="1" t="inlineStr">
+        <is>
+          <t>sarah.janda@haute-marne.fr</t>
+        </is>
+      </c>
+      <c r="Z99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5620-soutenir-les-investissements-structurants-des/</t>
+        </is>
+      </c>
+      <c r="AA99" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB99" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC99" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>02/12/2022</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>121339</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les opérations favorisant le développement local dans l'Oise - FNADT</t>
+        </is>
+      </c>
+      <c r="D100" s="1" t="inlineStr">
+        <is>
+          <t>Fonds national d'aménagement et de développement du territoire</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de région — Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I100" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif du fonds national d&amp;#039;aménagement et de développement du territoire (FNADT) est de soutenir des opérations favorisant le développement local, notamment dans les territoires les plus en difficulté, cumulant les handicaps économiques et sociaux.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le FNADT participe au financement, en investissement comme en fonctionnement, des opérations faisant l&amp;#039;objet d&amp;#039;une contractualisation (CPER et CRTE notamment) entre l&amp;#039;État et une ou plusieurs collectivités territoriales.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
+Espaces verts
+Accès aux services
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie locale et circuits courts
+Economie sociale et solidaire
+Equipement public
+Bâtiments et construction
+Emploi
+Attractivité économique
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O100" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les champs d&amp;#039;intervention privilégiés du FNADT sont :
+&lt;/p&gt;
+&lt;p&gt;
+ • Les actions en faveur de l&amp;#039;emploi, en particulier celles qui favorisent les démarches de
+ &lt;br /&gt;
+ développement local intégré, contribuent à l&amp;#039;organisation de systèmes productifs locaux, soutiennent la création de nouvelles activités et de nouveaux services d&amp;#039;appui à l&amp;#039;économie locale et aux besoins de proximité, en particulier grâce à l&amp;#039;utilisation des technologies de l&amp;#039;information et de la communication.
+&lt;/p&gt;
+&lt;p&gt;
+ • Les actions qui concourent à accroître l&amp;#039;attractivité des territoires, au travers des programmes ayant pour objet d&amp;#039;assurer une meilleure préservation des milieux naturels et des ressources, ou de favoriser la mise en valeur du patrimoine naturel, social ou culturel, et au travers des grands équipements et des actions permettant d&amp;#039;améliorer les services rendus aux populations et aux entreprises.
+&lt;/p&gt;
+&lt;p&gt;
+ • Les actions présentant un caractère innovant ou expérimental dans le domaine de
+ &lt;br /&gt;
+ l&amp;#039;aménagement et du développement durable.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S100" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T100" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U100" s="1" t="inlineStr">
+        <is>
+          <t>Oise</t>
+        </is>
+      </c>
+      <c r="V100" s="1" t="inlineStr">
+        <is>
+          <t>https://www.oise.gouv.fr/Politiques-publiques/Collectivites-territoriales/Concours-financiers-de-l-Etat-subventions-et-dotations/Fonds-national-d-amenagement-et-de-developpement-du-territoire-FNADT</t>
+        </is>
+      </c>
+      <c r="W100" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/oise-demande-subvention-fnadt-2023</t>
+        </is>
+      </c>
+      <c r="X100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La campagne de dépôt des demandes de subvention au titre du FNADT pour l&amp;#039;exercice 2023 est ouverte depuis le mercredi 2 novembre 2022. Elle s&amp;#039;achèvera le mardi 31 janvier 2023 (à 23 h 59, heure de Paris).
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Les demandes de subvention doivent être formulées en ligne sur la plateforme « Démarches simplifiées ». Lien ci-dessous.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour toute information complémentaire sur les concours financiers de l&amp;#039;État à destination des collectivités locales, vous pouvez consulter la page dédiée du site internet de la préfecture de l&amp;#039;Oise. Lien ci-dessous.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Vous y retrouverez notamment l&amp;#039;appel à projets pour l&amp;#039;exercice 2023, ainsi que le guide d&amp;#039;ingénierie financière à destination des collectivités locales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vos interlocuteurs des services de la préfecture restent à votre disposition pour toute demande complémentaire :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour une collectivité de l&amp;#039;arrondissement de Beauvais :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mme Anne-Laure FERRY : 03 44 06 12 63 /
+ &lt;a href="mailto:anne-laure.ferry&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  anne-laure.ferry&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour une collectivité de l&amp;#039;arrondissement de Clermont :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mme Véronique FORESTIER : 03 44 06 13 89 /
+ &lt;a href="mailto:sp-clermont-collectivites&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  sp-clermont-collectivites&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Mme Nadine WASSEN : 03 44 06 13 96 /
+ &lt;a href="mailto:sp-clermont-collectivites&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  sp-clermont-collectivites&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour une collectivité de l&amp;#039;arrondissement de Compiègne :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mme Charline KOPMELS : 03 44 06 74 29 /
+ &lt;a href="mailto:charline.kopmels&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  charline.kopmels&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour une collectivité de l&amp;#039;arrondissement de Senlis :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mme Corinne MERESSE : 03 44 06 85 65 /
+ &lt;a href="mailto:corinne.meresse&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  corinne.meresse&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Boite fonctionnelle :
+ &lt;a href="mailto:sp-senlis-collectivites-territoriales&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  sp-senlis-collectivites-territoriales&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y100" s="1" t="inlineStr">
+        <is>
+          <t>lucille.dechaize@oise.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ec42-soutenir-les-operations-favorisant-le-develop/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB100" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Gestion d'une base nautique
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC100" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Oise / Bureau des concours financiers et du contrôle budgétaire</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>02/12/2022</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>121006</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la recherche et l'obtention de subventions avec Subzen</t>
+        </is>
+      </c>
+      <c r="D101" s="1" t="inlineStr">
+        <is>
+          <t>Subzen</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiez d&amp;#039;un accompagnement à l&amp;#039;obtention de subventions pour vos projets d&amp;#039;investissement !
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque Postale vous propose
+ &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html" target="_self"&gt;
+  l&amp;#039;offre Subzen&lt;/a&gt; constituée de trois briques : 1) La recherche, 2) Le montage et 3) La gestion.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque Postale peut vous accompagner sur tous niveaux de financement : financeurs locaux, nationaux et fonds structurels européens.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous bénéficiez d&amp;#039;un accompagnement complet, souple et personnalisé en matière de subventions : choix des briques et choix des financeurs.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous bénéficiez d&amp;#039;un gain de temps et d&amp;#039;un confort total dans toutes les étapes du cycle de vie d&amp;#039;une subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous retrouvez des marges de manœuvre financières et optimisez le plan de financement de vos opérations d&amp;#039;investissement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modèle tarifaire au forfait selon le niveau d&amp;#039;accompagnement. N&amp;#039;hésitez pas à vous rapprocher de La Banque Postale pour une étude de dossier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Découvrez le témoignage de la ville de Saint-Tropez dans le Var &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/subzen-saint-tropez.html" target="_self"&gt;ici&lt;/a&gt; et de la ville de Maromme en Seine-Maritime &lt;a href="https://www.lapostegroupe.com/fr/actualite/la-banque-postale-accompagne-les-collectivites-dans-loptimisation-du-financement-de-leurs-projets" target="_self"&gt;ici&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
+Santé
 Alimentation
 Tiers-lieux
+Economie locale et circuits courts
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lors d&amp;#039;un échange dédié avec nos experts, vous choisissez les étapes (Recherche / Montage / Gestion) sur lesquelles vous souhaitez être accompagné.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous définissez aussi les opérations d&amp;#039;investissement, ainsi que les financeurs que vous souhaitez approcher en priorité ou ceux à exclure de la prestation d&amp;#039;accompagnement.
+&lt;br /&gt;&lt;br /&gt;Cet accompagnement est indépendant de la souscription d&amp;#039;un emprunt. &lt;/p&gt;&lt;p&gt;Nous assurons cette prestation via des experts de La Banque Postale spécialisés sur la recherche et la gestion des financements externes des collectivités locales.&lt;/p&gt;
+&lt;p&gt;
+ Après étude et acceptation de votre dossier par La Banque Postale.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S101" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T101" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U101" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html</t>
+        </is>
+      </c>
+      <c r="X101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Votre chargé d&amp;#039;affaires de La Banque Postale ou par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y101" s="1" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6889-aide-a-lobtention-de-subventions-avec-subzen/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC101" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>14/11/2022</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
+        <v>120089</v>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner pendant 4 ans la collectivité dans la mise en œuvre de sa démarche de Transition Ecologique avec le programme Territoire engagé</t>
+        </is>
+      </c>
+      <c r="D102" s="1" t="inlineStr">
+        <is>
+          <t>Programme Territoire Engagé Transition Ecologique - Accompagnement des collectivités par un conseiller Territoire Engagé</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H102" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I102" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;ADEME anime le dispositif Territoire Engagé Transition Écologique en proposant aux collectivités &lt;span&gt;deux référentiels thématiques&lt;/span&gt; ambitieux et progressifs, &lt;span&gt;un programme d&amp;#039;accompagnement&lt;/span&gt;, &lt;span&gt;une animation&lt;/span&gt;, &lt;span&gt;un parcours de labellisation&lt;/span&gt;. Le dispositif porte sur les volets Climat, Air, Énergie (CAE) et Économie circulaire (ECi). &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le présent soutien financier concerne l&amp;#039;accompagnement des collectivités par un conseiller Territoire Engagé.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Référencé, formé et animé par l&amp;#039;ADEME, le &lt;span&gt;Conseiller Territoire Engagé accompagne la collectivité&lt;/span&gt; tout au long de sa démarche : pilotage, diagnostic, plan d&amp;#039;actions, suivi annuel, etc. Il apporte à la collectivité un &lt;span&gt;service clé en main de conseil et d&amp;#039;assistance technique&lt;/span&gt; ainsi qu’un &lt;span&gt;appui à l’animation du projet&lt;/span&gt;. La liste des Conseillers Territoire Engagé référencés est disponible en bas de la page internet suivante : &lt;a href="https://www.territoiresentransitions.fr/programme" target="_blank"&gt;territoiresentransitions.fr/programme&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour les collectivités qui le souhaitent, la prestation d&amp;#039;accompagnement comprend une assistance au dépôt d&amp;#039;une demande de labellisation.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La mission du conseiller porte sur une durée de 4 ans.  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ De nombreuses collectivités ont déjà profité de cette accompagnement.
+ &lt;a href="https://www.territoiresentransitions.fr/programme#carte" target="_blank"&gt;Découvrez leurs actions et retour d&amp;#039;expérience sur notre site internet.     Ouvre une nouvelle fenêtre&lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N102" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Economie circulaire
+Economie locale et circuits courts
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O102" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/2024/programme-territoire-engage-transition-ecologique-accompagnement" target="_blank"&gt;Prenez contact avec votre direction régionale de l&amp;#039;ADEME&lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S102" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T102" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U102" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V102" s="1" t="inlineStr">
+        <is>
+          <t>https://territoireengagetransitionecologique.ademe.fr/</t>
+        </is>
+      </c>
+      <c r="W102" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/2024/programme-territoire-engage-transition-ecologique-accompagnement</t>
+        </is>
+      </c>
+      <c r="X102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:territoireengage&amp;#64;ademe.fr" target="_blank"&gt;territoireengage&amp;#64;ademe.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y102" s="1" t="inlineStr">
+        <is>
+          <t>mathieu.teulier@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3ac7-accompagnement-des-collectivites-par-un-conse/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC102" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>31/08/2022</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>120085</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Financer l'aménagement d'itinéraires cyclables structurants</t>
+        </is>
+      </c>
+      <c r="C103" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="D103" s="1" t="inlineStr">
+        <is>
+          <t>Fonds de concours CYCL'YN</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de Communes Yvetot Normandie</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H103" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I103" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 50</t>
+        </is>
+      </c>
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La Communauté de Communes Yvetot Normandie crée un fonds spécial pour la mise en place du Plan Vélo intercommunal.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Un fonds de concours spécial CYCL&amp;#039;YN destiné aux communes de l&amp;#039;intercommunalité concernées par le Schéma cyclable de l&amp;#039;intercommunalité, d&amp;#039;un montant global de 1 283 600 euros, est instauré pour une période de 12 ans, de 2022 à 2033.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N103" s="1" t="inlineStr">
+        <is>
+          <t>Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O103" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;OCTROI DU FONDS DE CONCOURS CYCL&amp;#039;YN
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  a.	Projets éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets éligibles sont l&amp;#039;aménagement d&amp;#039;itinéraires cyclables structurants.
+&lt;/p&gt;
+&lt;p&gt;
+ Le fonds de concours concerne en premier lieu les itinéraires cyclables identifiés au Schéma cyclable de l&amp;#039;intercommunalité, avec 2 niveaux de priorité :
+&lt;/p&gt;
+&lt;p&gt;
+ -	Les 9 axes structurants identifiés au « scénario programmatique » et l&amp;#039;ensemble des points durs de sécurité. Ces axes, ont été retenus au regard de leur intérêt stratégique : nombre d&amp;#039;habitants, d&amp;#039;emplois et d&amp;#039;équipements à proximité. Il s&amp;#039;agit donc des axes à aménager en priorité pour constituer un réseau cyclable structurant, sous forme de linéaires continus,
+&lt;/p&gt;
+&lt;p&gt;
+ -	Les axes du réseau complémentaire qui constituent un maillage complémentaire de grands axes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  b.	Dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les fonds de concours aux communes membres sont destinés à financer la réalisation d&amp;#039;équipements (dépenses d&amp;#039;investissement exclusivement), pour lesquels les communes sont désignées comme maître d&amp;#039;ouvrage.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles sont :
+&lt;/p&gt;
+&lt;p&gt;
+ - les acquisitions d&amp;#039;emprise foncière exclusivement nécessaire aux aménagements cyclables,
+&lt;/p&gt;
+&lt;p&gt;
+ - les études liées au projet (maîtrise d&amp;#039;œuvre, SPS, CT, etc.),
+&lt;/p&gt;
+&lt;p&gt;
+ - les travaux (signalisation des travaux, terrassement et VRD de l&amp;#039;emprise d&amp;#039;aménagement cyclable, aménagement de chaussées, signalisation horizontale et verticale spécifique aux cycles),
+&lt;/p&gt;
+&lt;p&gt;
+ - et les aménagements connexes (abris vélos, arceaux...).
+&lt;/p&gt;
+&lt;p&gt;
+ Seuls les aménagements soumis à Yvetot Normandie en amont de leur réalisation pourront bénéficier d&amp;#039;un fonds de concours. Yvetot Normandie devra être associé aux études préalables.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant versé de fonds de concours sera égal au maximum à 50 % du montant restant à charge de la commune, sachant que la participation minimale de la commune bénéficiaire s&amp;#039;élève à 20 % du montant total des financements publics qui lui sont accordés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les communes pourront demander un appui technique des services de la Communauté de Communes pour la recherche des subventions possibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S103" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T103" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U103" s="1" t="inlineStr">
+        <is>
+          <t>CC Yvetot Normandie</t>
+        </is>
+      </c>
+      <c r="X103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Communauté de Communes Yvetot Normandie
+  &lt;/li&gt;
+  &lt;li&gt;
+   Sandrine Lollier / 02 35 56 34 52
+  &lt;/li&gt;
+  &lt;li&gt;
+   Blanche Despaigne / 02 77 43 99 93
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y103" s="1" t="inlineStr">
+        <is>
+          <t>pascal.prokop@yvetot-normandie.fr</t>
+        </is>
+      </c>
+      <c r="Z103" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4317-financer-lamenagement-ditineraires-cyclables-/</t>
+        </is>
+      </c>
+      <c r="AA103" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB103" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable</t>
+        </is>
+      </c>
+      <c r="AC103" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes Yvetot Normandie</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>30/08/2022</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>120021</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les Communes à la connaissance des conditions de vie des populations de leur territoire</t>
+        </is>
+      </c>
+      <c r="D104" s="1" t="inlineStr">
+        <is>
+          <t>Réalisation d'un portrait sociodémographique</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H104" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les Communes à la connaissance des conditions de vie des populations de leur territoire
+&lt;/p&gt;
+&lt;p&gt;
+ Durée : 15 jours à 1 mois
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Déclinaison du portrait social de la Seine-et-Marne dans ses trois grandes dimensions (démographie, conditions de vie et précarités) à l&amp;#039;échelle des communes qui en font la demande.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les études seront réalisées grâce aux données de l&amp;#039;Observatoire départemental et feront l&amp;#039;objet d&amp;#039;une présentation à la commune ayant fait la demande.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Document non contractuel mais engageant le Département sur la qualité des données partagées dans les diagnostics
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N104" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences
+Formation professionnelle
+Consommation et production
+Lutte contre la précarité
+Emploi
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O104" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Etre une collectivité de Seine-et-Marne
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S104" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U104" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V104" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W104" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ID77 - Sylvie ROGNON
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 01 64 14 73 56
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y104" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7c04-accompagner-les-communes-a-la-connaissance-de/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC104" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2022</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
+        <v>119980</v>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
+        </is>
+      </c>
+      <c r="D105" s="1" t="inlineStr">
+        <is>
+          <t>Dotation d'équipement des territoires ruraux</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H105" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I105" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La &lt;strong&gt;dotation d&amp;#039;équipement des territoires ruraux &lt;/strong&gt;(DETR) soutient les projets d&amp;#039;investissement des communes et de leurs groupements. Les priorités de financement de cette dotation sont fixées chaque année au niveau départemental par une commission d&amp;#039;élus.&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation des équipements sportifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement d&amp;#039;un chemin piéton ou d&amp;#039;une piste cyclable pour renforcer la mobilité douce
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation thermique d&amp;#039;une école
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un bâtiment scolaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise aux normes défense incendie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation d&amp;#039;un système de vidéoprotection
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en accessibilité de bâtiments recevant du public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de voirie
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N105" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Agriculture et agroalimentaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+International
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Sécurité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O105" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent bénéficier de la dotation d&amp;#039;équipement des territoires ruraux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les établissements publics de coopération intercommunale à fiscalité propre dans les départements de métropole qui ne forment pas un ensemble de plus de 75 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centre de plus de 20 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements publics de coopération intercommunale à fiscalité propre dans les départements d&amp;#039;outre-mer et le Département de Mayotte qui ne forment pas un ensemble de plus de 150 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centres de plus de 85 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements publics de coopération intercommunale éligibles en 2010 à la dotation globale d&amp;#039;équipement des communes ou à la dotation de développement rural ainsi que les syndicats mixtes créés en application de l&amp;#039;article L. 5711-1 et les syndicats de communes créés en application de l&amp;#039;article L. 5212-1 dont la population n&amp;#039;excède pas 60 000 habitants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les communes :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ a) Dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ b) Dont la population est supérieure à 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole et 35 000 habitants dans les départements d&amp;#039;outre-mer et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier moyen par habitant de l&amp;#039;ensemble des communes dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants ;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les communes de Saint-Pierre-et-Miquelon ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les communes nouvelles issues de la transformation d&amp;#039;établissements publics de coopération intercommunale éligibles à la dotation d&amp;#039;équipement des territoires ruraux l&amp;#039;année précédant leur transformation ou issues de la fusion de communes dont l&amp;#039;une d&amp;#039;entre elles était éligible à cette dotation l&amp;#039;année précédant leur fusion sont réputées remplir, pendant les trois premiers exercices à compter de leur création, les conditions de population mentionnées aux a et b.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre une commune ou un groupement éligible et le représentant de l&amp;#039;Etat, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ La liste des communes et EPCI éligibles à la DETR est transmise chaque année par la DGCL aux préfectures de département. Vous pouvez vous rapprocher de votre préfecture de département pour vous assurer de votre éligibilité à cette dotation.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S105" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T105" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U105" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W105" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
+        </is>
+      </c>
+      <c r="X105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département pour déposer un dossier :
+ &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture" rel="noopener" target="_blank"&gt;
+  https://lannuaire.service-public.fr/navigation/prefecture
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de département qui attribue les subventions.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y105" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z105" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b4d8-copie-16h46-financer-des-projets-dinvestissem/</t>
+        </is>
+      </c>
+      <c r="AA105" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB105" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un commerce de proximité
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC105" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2022</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
+        <v>119945</v>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
+        </is>
+      </c>
+      <c r="D106" s="1" t="inlineStr">
+        <is>
+          <t>Dotation de soutien à l'investissement local</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I106" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La dotation de soutien à l&amp;#039;investissement local (DSIL) soutient également les projets d&amp;#039;investissement des communes et de leurs groupements qui répondent à l&amp;#039;une des six priorités instaurées par la loi :&lt;/p&gt;&lt;p&gt;1° Rénovation thermique, transition énergétique, développement des énergies renouvelables ;&lt;/p&gt;&lt;p&gt;2° Mise aux normes et de sécurisation des équipements publics ;&lt;/p&gt;&lt;p&gt;3° Développement d&amp;#039;infrastructures en faveur de la mobilité ou de la construction de logements ;&lt;/p&gt;&lt;p&gt;4° Développement du numérique et de la téléphonie mobile ;&lt;/p&gt;&lt;p&gt;5° Création, transformation et rénovation des bâtiments scolaires ;&lt;/p&gt;&lt;p&gt;6° Réalisation d&amp;#039;hébergements et d&amp;#039;équipements publics rendus nécessaires par l&amp;#039;accroissement du nombre d&amp;#039;habitants.&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de région, responsable de l&amp;#039;attribution des subventions. L&amp;#039;instruction est centralisée en préfecture de département.&lt;/p&gt;&lt;p&gt;Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N106" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Sports et loisirs
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Accès aux services
+Education et renforcement des compétences
+Technologies numériques et numérisation
+Revitalisation
+Risques naturels
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Accessibilité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Sécurité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O106" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Qui peut en bénéficier ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les communes et tous les établissements publics de coopération intercommunale (EPCI) à fiscalité propre, de métropole et des régions d&amp;#039;outre-mer, y compris Mayotte, ainsi que les pôles d&amp;#039;équilibre territoriaux et ruraux (PETR) peuvent percevoir la DSIL.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ De manière dérogatoire, lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre l&amp;#039;une des collectivités éligibles et le représentant de l&amp;#039;État, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S106" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T106" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U106" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W106" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
+        </is>
+      </c>
+      <c r="X106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département ou de la région pour déposer un dossier :
+ &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture"&gt;
+  https://lannuaire.service-public.fr/navigation/prefecture&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Au cours de l’instruction de votre dossier, vous serez invités à répondre dans les meilleurs délais aux demandes de pièces complémentaires ou de précisions en ajoutant ou en modifiant les informations dans l’onglet « demande » de votre dossier afin d’en établir la complétude.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y106" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z106" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1182-copie-13h44-financer-des-projets-dinvestissem/</t>
+        </is>
+      </c>
+      <c r="AA106" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB106" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC106" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2022</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
+        <v>119942</v>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement dans les quartiers prioritaires de la politique de la ville - Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="C107" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D107" s="1" t="inlineStr">
+        <is>
+          <t>Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H107" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I107" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J107" s="1" t="inlineStr">
+        <is>
+          <t>Taux max de subvention : projets d'investissement à 80%, projets de fonctionnement à 100%</t>
+        </is>
+      </c>
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La dotation politique de la ville (DPV) bénéficie chaque année aux communes urbaines de métropole et d&amp;#039;outre-mer particulièrement défavorisées et présentant d&amp;#039;importants dysfonctionnements urbains.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette dotation vise à compléter la logique de péréquation prévalant dans le cadre de la dotation globale de fonctionnement (via la dotation de solidarité urbaine et de cohésion sociale - DSU), par un soutien renforcé aux actions des communes et de leurs établissements publics de coopération intercommunale (EPCI) à fiscalité propre, principalement dans le soutien à leurs investissements.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les subventions doivent être attribuées à des projets correspondants aux objectifs dans le contrat de ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets peuvent par exemple concerner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le domaine social et la santé : par exemple, la réhabilitation de locaux associatifs, la création d&amp;#039;une maison de santé pluri-disciplinaire, ou encore des projets portants sur les équipements sportifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;emploi et l&amp;#039;insertion ; par ex, chantiers-jeunes, prestations diverses liées à l&amp;#039;emploi et à la formation envers des publics ciblés
+ &lt;/li&gt;
+ &lt;li&gt;
+  La transition écologique : par exemple, la rénovation énergétique des bâtiments
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;éducation : rénovation des bâtiments scolaires, dédoublement des classes de grande section de maternelle, CP-CE1 en REP/REP&amp;#43;, équipement numérique des écoles...
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;action publique et les services publics : création d&amp;#039;espaces multimédia, création et aménagement de maisons France Services, de médiathèques, travaux d&amp;#039;amélioration de l&amp;#039;accès aux services
+ &lt;/li&gt;
+ &lt;li&gt;
+  La sécurité : systèmes de vidéo-surveillance, sécurisation des abords des écoles, des centres de loisirs
+ &lt;/li&gt;
+ &lt;li&gt;
+  La construction, l&amp;#039;habitat, l&amp;#039;urbanisme et les transports : création et aménagement de parkings, coordination locale de l&amp;#039;offre de logement, rénovation de voirie, mobilités douces
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N107" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Famille et enfance
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Technologies numériques et numérisation
+Tiers-lieux
 Economie sociale et solidaire
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
 Accessibilité
+Lutte contre la précarité
+Emploi
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
+Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
-Spectacle vivant</t>
-[...2 lines deleted...]
-      <c r="O154" s="1" t="inlineStr">
+Limiter les déplacements subis
+Spectacle vivant
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O107" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R154" s="1" t="inlineStr">
+      <c r="R107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
-&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Être une
-[...15 lines deleted...]
-      <c r="T154" s="1" t="inlineStr">
+ En métropole, les critères d&amp;#039;éligibilité cumulatifs sont donc les suivants en 2022 :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1.    Les communes doivent :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soit disposer d&amp;#039;une convention telle que visée à l&amp;#039;article 10 de la loi n° 2003-710 du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine, passée avec l&amp;#039;ANRU au titre du premier programme national de rénovation urbaine, encore active sur le territoire de la commune au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  soit comprendre sur leur territoire un quartier prioritaire connaissant les dysfonctionnements urbains les plus importants. Conformément à l&amp;#039;arrêté du 29 avril 2015 relatif à la liste des quartiers prioritaires de la ville visés en priorité par le nouveau programme de renouvellement urbain (NPNRU) et à l&amp;#039;arrêté du 20 novembre 2018 relatif à la liste des quartiers visés à titre complémentaire par le NPNRU.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2.    Le pourcentage de la population communale résidant en quartier prioritaire de la politique de la ville (QPV) doit être supérieur à 19 %.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3.    Les communes doivent avoir fait partie, au moins une fois au cours des trois derniers exercices précédant la répartition (pour la DPV 2022, les communes doivent donc avoir été éligibles à la DSU au titre des exercices 2019, 2020 ou 2021) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  pour les communes de plus de 10 000 habitants, des 250 premières communes éligibles à la DSU, classées en fonction d&amp;#039;un indice synthétique de ressources et de charges ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les communes de 5 000 à 9 999 habitants, de l&amp;#039;ensemble des communes éligibles à la DSU.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles à la DPV les communes des DOM réunissant l&amp;#039;une des deux conditions suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  être une commune de 5 000 habitants au moins (en population DGF) et faire l&amp;#039;objet, sur le territoire de la commune, d&amp;#039;au moins une convention telle que visée à l&amp;#039;article 10 de la loi du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine passée avec l&amp;#039;agence nationale pour la rénovation urbaine (ANRU) , active au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  être citée dans la liste des quartiers qui présentent les dysfonctionnements urbains les plus importants prise en application du II de l&amp;#039;article 9-1 de la loi du 1er août 2003 et visés en priorité par le nouveau programme national de renouvellement urbain (NPNRU), au 1er janvier 2021.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Lorsque la compétence en matière de politique de la ville a été transférée par une commune bénéficiaire à un établissement public de coopération intercommunale à fiscalité propre, celui-ci peut bénéficier, sur décision du représentant de l&amp;#039;Etat dans le département, de la DPV pour le compte de cette commune. Seuls les communes et les EPCI compétents en matière de politique de la ville peuvent bénéficier d&amp;#039;une attribution au titre de la DPV.
+&lt;/p&gt;
+&lt;p&gt;
+ Les montants de DPV calculés ne sont pas directement attribués aux communes éligibles mais font l&amp;#039;objet d&amp;#039;une enveloppe départementale qui est répartie par le préfet de département. La DPV étant une dotation de projets d&amp;#039;investissement ou de fonctionnement, il revient au préfet de sélectionner les projets présentés par les communes en leur attribuant une subvention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets envisagés doivent répondre aux exigences suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  entrer dans le cadre des actions prévues dans le contrat de ville et dans le périmètre d&amp;#039;intervention de la DPV.
+ &lt;/li&gt;
+ &lt;li&gt;
+  se situer dans les quartiers politique de la ville, mais potentiellement également dans des zones à la périphérie de ceux-ci, dès lors que, conformément à la logique de « quartier vécu », ces équipements et actions profitent aux habitants des quartiers « politique de la ville ».
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Aucune subvention ne peut être accordée si l&amp;#039;opération a connu un commencement d&amp;#039;exécution avant la date de réception de la demande de subvention au préfet.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S107" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T107" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U154" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA154" s="1" t="inlineStr">
+      <c r="U107" s="1" t="inlineStr">
+        <is>
+          <t>Communes éligibles à la Dotation Politique de la Ville (DPV) 2022</t>
+        </is>
+      </c>
+      <c r="X107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre préfecture de votre département si votre commune est éligible à la DPV (liste actualisée chaque année).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y107" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z107" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aa40-financer-des-projets-dinvestissement-ou-de-fo/</t>
+        </is>
+      </c>
+      <c r="AA107" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC154" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>08/02/2026</t>
+      <c r="AB107" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC107" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="155" spans="1:34" customHeight="0">
-[...38 lines deleted...]
-      <c r="I155" s="1" t="inlineStr">
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
+        <v>119940</v>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
+        <is>
+          <t>Département</t>
+        </is>
+      </c>
+      <c r="H108" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I108" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K155" s="1" t="inlineStr">
-[...21 lines deleted...]
-Arts plastiques et photographie
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Priorités thématiques d&amp;#039;affectation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   en matière sociale, aux projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   aux projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+  &lt;/p&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
+&lt;/p&gt;
+&lt;p&gt;
+ Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation thermique et mise aux normes de bâtiments publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une voie verte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de nouveaux arrêts et terminus de bus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une médiathèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaménagement des locaux de l&amp;#039;office du tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de voirie et ouvrages d&amp;#039;art
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N108" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
 Tourisme
-Forêts
-Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
+Technologies numériques et numérisation
+Tiers-lieux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O108" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les collectivités éligibles à la DSID :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La nature des projets éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S108" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T108" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U108" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V108" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
+        </is>
+      </c>
+      <c r="X108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de sa préfecture de département ou de région.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y108" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z108" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
+        </is>
+      </c>
+      <c r="AA108" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB108" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une école
+Construction d’un gymnase
+Création d’une crèche
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC108" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
+        <v>111757</v>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d’investissements dans les collectivités ultramarines</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H109" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;AFL
+ &lt;/strong&gt;
+ est la seule banque française
+ &lt;strong&gt;
+  100% détenue par les collectivités locales françaises,
+ &lt;/strong&gt;
+ qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
+&lt;/p&gt;
+&lt;p&gt;
+ Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
+&lt;/p&gt;
+&lt;p&gt;
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités ultramarines en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa raison d&amp;#039;être :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • &amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitants &amp;#34;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa mission :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Soutenir l&amp;#039;investissement public local en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence : collectivités, syndicats, et bientôt les Etablissements publics locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses particularités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • L&amp;#039;adhésion repose sur les conditions d&amp;#039;éligibilité de la collectivité dépendant de la notation financière établie par l&amp;#039;AFL. En cas de non éligibilité, l&amp;#039;AFL a pour mission d&amp;#039;accompagner les communes qui le souhaitent dans le redressement de leurs situations financières.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités. Aujourd&amp;#039;hui présente dans trois territoires ultramarins, l&amp;#039;AFL propose des conditions de crédits pour financer les projets d&amp;#039;investissement des collectivités et syndicats.
+&lt;/p&gt;
+&lt;p&gt;
+ • L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ • Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses crédits :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+&lt;/p&gt;
+&lt;p&gt;
+ • Durée moyenne des crédits : 16.5 ans
+&lt;/p&gt;
+&lt;p&gt;
+ • Crédit jusque 40 ans
+&lt;/p&gt;
+&lt;p&gt;
+ • Pas de seuil minimal concernant l&amp;#039;emprunt
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Son accompagnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles, et d&amp;#039;aider au redressement de la situation financière de ces dernières en cas de besoin.
+&lt;/p&gt;
+&lt;p&gt;
+ • Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aménagement urbain
+ &lt;/strong&gt;
+ (acquisition de matériels BTP, aménagement du site de Matira, Bora-Bora / Polynésie-Française)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Développement des transports
+ &lt;/strong&gt;
+ (réseau de transports en commun, Communauté d&amp;#039;Agglomération du Sud / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Transition écologique
+ &lt;/strong&gt;
+ (financement de l&amp;#039;écoquartier, La Possession / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Traitement et valorisation des déchets
+ &lt;/strong&gt;
+ (financement projet de traitement des déchets, syndicat Ileva / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N109" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences
+Alimentation
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
+Bâtiments et construction
 Réhabilitation
 Logement et habitat
+Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
+Médias et communication
 Industrie
+Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
+Cimetières et funéraire
 Mobilité et véhicules autonomes
+Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O155" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="S155" s="1" t="inlineStr">
+      <c r="O109" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
+&lt;/p&gt;
+&lt;p&gt;
+ • Etude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ • Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+&lt;/p&gt;
+&lt;p&gt;
+ • Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ • Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+&lt;/p&gt;
+&lt;p&gt;
+ • Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+&lt;/p&gt;
+&lt;p&gt;
+ Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S109" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T155" s="1" t="inlineStr">
-[...30 lines deleted...]
-      <c r="AA155" s="1" t="inlineStr">
+      <c r="T109" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U109" s="1" t="inlineStr">
+        <is>
+          <t>Outre-mer</t>
+        </is>
+      </c>
+      <c r="V109" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
+        </is>
+      </c>
+      <c r="W109" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="X109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : adhesion&amp;#64;afl-banque.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : &amp;#43;33 (0)4 81 11 29 37
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : appel non surtaxé
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y109" s="1" t="inlineStr">
+        <is>
+          <t>lou.lamure-guigard@agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="Z109" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/759c-financer-vos-budgets-dinvestissements-dans-le/</t>
+        </is>
+      </c>
+      <c r="AA109" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB155" s="1" t="inlineStr">
-[...31 lines deleted...]
-          <t>07/02/2026</t>
+      <c r="AC109" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>11/01/2022</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="156" spans="1:34" customHeight="0">
-[...23 lines deleted...]
-      <c r="G156" s="1" t="inlineStr">
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
+        <v>111727</v>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la valorisation, l'embellissement et aménagement des espaces publics</t>
+        </is>
+      </c>
+      <c r="D110" s="1" t="inlineStr">
+        <is>
+          <t>Etudes opérationnelles et aménagement et embellissement des bourgs</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H110" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Amélioration du cadre de vie du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  30 % d&amp;#039;une dépense plafonnée à 153 000 € HT par tranche fonctionnelle de travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  30 % d&amp;#039;une dépense plafonnée à 70 000 € HT pour les projets de végétalisation et de création de cheminement doux (non précédés obligatoirement d&amp;#039;une étude opérationnelle)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Majorations éventuelles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Majoration de 10 points pour les travaux entrant dans le périmètre d&amp;#039;un site protégé, si ce dernier a engendré un surcoût architectural, justifié par l&amp;#039;Unité départementale d&amp;#039;architecture et du patrimoine (UDAP - Bâtiments de France).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Majoration de 15 points pour les projets les plus vertueux en termes de développement durable, sur demande expresse du bénéficiaire et avis favorable de l&amp;#039;instance départementale compétente.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N110" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Equipement public
+Paysage
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O110" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Conditions d&amp;#039;obtention pour les aménagements d&amp;#039;espaces publics et de places dans les bourgs
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations d&amp;#039;aménagement devront :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  recueillir l&amp;#039;avis conforme du gestionnaire de la voirie sur la structure, les matériaux et le fonctionnement général du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  avoir fait systématiquement l&amp;#039;objet d&amp;#039;un avis (simple) du CAUE 16
+ &lt;/li&gt;
+ &lt;li&gt;
+  être réalisées en fonction d&amp;#039;une étude opérationnelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  privilégier la végétalisation et la sobriété sauf contrainte particulière à justifier
+ &lt;/li&gt;
+ &lt;li&gt;
+  respecter l&amp;#039;ensemble des normes en vigueur, notamment l&amp;#039;accessibilité à tous, l&amp;#039;absence d&amp;#039;utilisation de pesticides...
+ &lt;/li&gt;
+ &lt;li&gt;
+  avoir fait l&amp;#039;objet d&amp;#039;une concertation élargie auprès des partenaires, des représentants d&amp;#039;usagers et de la population locale (participation citoyenne)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dépenses subventionnables :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  démolition, suppression points noirs architecturaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  végétalisation et engazonnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagement de ruelles, de cheminements doux, trottoirs, venelles, caniveaux avec des matériaux de qualité (pierre, calcaire, béton désactivé, pavés, stabilisé calcaire et calcaire renforcé...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  mobilier urbain de qualité (bancs, bornes, potelets, candélabres, abribus...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  frais de maîtrise d&amp;#039;œuvre au prorata de la dépense éligible
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sont exclus :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les travaux de pure sécurité routière : plateau surélevé, alternat, rétrécissement de chaussée, giratoire, modification de carrefours
+ &lt;/li&gt;
+ &lt;li&gt;
+  les couches de roulement, sur route départementale et voie communale et stationnements
+ &lt;/li&gt;
+ &lt;li&gt;
+  toute intervention sur les réseaux d&amp;#039;eau, d&amp;#039;électricité ou de télécommunication
+ &lt;/li&gt;
+ &lt;li&gt;
+  signalisation verticale et horizontale
+ &lt;/li&gt;
+ &lt;li&gt;
+  les aménagements réalisés en régie
+ &lt;/li&gt;
+ &lt;li&gt;
+  les périmètres d&amp;#039;aménagement déjà financés par des amendes de police
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la charte « Charente 2030 » signée par le représentant de la collectivité ainsi que la délibération de la collectivité l&amp;#039;autorisant à signer
+ &lt;/li&gt;
+ &lt;li&gt;
+  un courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  un extrait de la délibération de la collectivité maître d&amp;#039;ouvrage précisant : la nature de l&amp;#039;opération et le plan de financement prévisionnel incluant la subvention sollicitée auprès du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  une notice explicative
+ &lt;/li&gt;
+ &lt;li&gt;
+  un calendrier de réalisation des travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  un devis descriptif et estimatif des travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  un plan d&amp;#039;aménagement définitif et, le cas échéant, des photos de l&amp;#039;espace ou du bâtiment concerné
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les projets d&amp;#039;espaces publics qui solliciteraient une majoration : une note circonstanciée du maître d&amp;#039;ouvrage attestant de l&amp;#039;engagement du projet dans cette démarche
+ &lt;/li&gt;
+ &lt;li&gt;
+  un avis conforme du gestionnaire de la voirie sur la nature des travaux envisagés
+ &lt;/li&gt;
+ &lt;li&gt;
+  une copie de l&amp;#039;étude qui a conditionné l&amp;#039;aménagement pour lequel est requise la subvention
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : selon la nature et la complexité du dossier, le projet peut faire l&amp;#039;objet d&amp;#039;une instruction dite « renforcée » d&amp;#039;une analyse approfondie associant le maître d&amp;#039;ouvrage et les autres partenaires éventuels (CAUE, ABF, DDT...)
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : possibilité d&amp;#039;acomptes (jusqu&amp;#039;à 80% du montant de la subvention) ; solde à l&amp;#039;achèvement de l&amp;#039;opération
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S110" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T110" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U110" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V110" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/02-Developpement_local/embellissement_des_espaces_publics.pdf</t>
+        </is>
+      </c>
+      <c r="W110" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel dans la rubrique « Vos démarches » :
+ &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ Service cohésion territoriale ; Tél. : 05 16 09 74 13
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y110" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z110" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7aa1-soutenir-lamenagement-et-lembellissement-des-/</t>
+        </is>
+      </c>
+      <c r="AA110" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB110" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC110" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2021</t>
+        </is>
+      </c>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
+        <v>111726</v>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Participer aux études opérationnelles d'aménagement de bourg</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
+        <is>
+          <t>Etudes opérationnelles et aménagement et embellissement des bourgs</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H111" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Perspective d&amp;#039;aménagement du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 50% d&amp;#039;une dépense plafonnée à 30.000 € HT
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N111" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Equipement public
+Paysage
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O111" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Conditions d&amp;#039;obtention :
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;étude préalable aux aménagements des bourgs doit poursuivre les priorités suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la définition d&amp;#039;un périmètre d&amp;#039;étude élargi
+ &lt;/li&gt;
+ &lt;li&gt;
+  la recherche du meilleur parti d&amp;#039;aménagement entre la sécurisation des usages, l&amp;#039;accessibilité des espaces pour tous, des transports et des services et la valorisation du patrimoine bâti et naturel
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;étude d&amp;#039;un plan de déplacement cycliste
+ &lt;/li&gt;
+ &lt;li&gt;
+  la prise en compte des trames bleues et vertes, étudier spécifiquement les relations entre les végétaux du bourg et de l&amp;#039;espace rural
+ &lt;/li&gt;
+ &lt;li&gt;
+  la préservation des chemins ruraux, des sentiers de randonnée inscrits au Plan Départemental des Itinéraires de Promenade et de Randonnée (PDIPR), des zones naturelles et des espaces sensibles
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;interconnexion entre l&amp;#039;aménagement projeté et les initiatives existantes ou prévues sur la commune : boucles vélo, aires de camping-car, sentiers de randonnée, jardins familiaux, vergers communaux, aires de jeux pour enfants...
+ &lt;/li&gt;
+ &lt;li&gt;
+  la consultation, au cours de l&amp;#039;étude, des principaux partenaires tels que le CAUE 16, le Département de la Charente, et le cas échéant le service territorial de l&amp;#039;architecture et du patrimoine (Architecte des bâtiments de France ABF), de la population...
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;ancrage du projet dans le champ du développement durable (candélabres, récupérateurs d&amp;#039;eau, choix d&amp;#039;essences et d&amp;#039;espèces végétales peu consommatrices en eau et conception amont de façon à en limiter l&amp;#039;entretien et bannir tout produit phytosanitaire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  les conclusions de l&amp;#039;étude doivent avoir une portée opérationnelle en définissant notamment la maîtrise d&amp;#039;ouvrage, les coûts prévisionnels, le phasage de l&amp;#039;opération et les financements mobilisables
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les études doivent être réalisées par un cabinet spécialisé composé d&amp;#039;une équipe pluridisciplinaire (voirie réseaux divers, paysagiste...) intégrant, dans le périmètre d&amp;#039;un édifice protégé, un architecte du patrimoine. Le Département doit être systématiquement associé aux étapes importantes des réflexions.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses subventionnables :
+&lt;/p&gt;
+&lt;p&gt;
+ Frais d&amp;#039;études : diagnostic, étude préliminaire, avant-projet et levé topographique
+&lt;/p&gt;
+&lt;p&gt;
+ Les prestations réalisées en régie ne sont pas éligibles
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour l&amp;#039;instruction de la demande :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  un extrait de délibération de la collectivité maître d&amp;#039;ouvrage précisant : la nature de l&amp;#039;opération envisagée et le plan de financement prévu incluant la subvention sollicitée auprès du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  une notice explicative
+ &lt;/li&gt;
+ &lt;li&gt;
+  un calendrier de réalisation de l&amp;#039;étude
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acte d&amp;#039;engagement du Cabinet d&amp;#039;étude retenu mentionnant les honoraires et sa mission
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour le paiement de la subvention :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la délibération de la collectivité approuvant le document
+ &lt;/li&gt;
+ &lt;li&gt;
+  une copie du document approuvé
+ &lt;/li&gt;
+ &lt;li&gt;
+  le décompte général et définitif de l&amp;#039;opération joint aux factures acquittées
+ &lt;/li&gt;
+ &lt;li&gt;
+  le plan de financement final avec copies des décisions attributives des autres partenaires financiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout support de communication faisant apparaître la participation du Département&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : selon la nature du dossier, le projet peut faire l&amp;#039;objet d&amp;#039;une analyse approfondie associant le maître d&amp;#039;ouvrage et les autres partenaires éventuels (CAUE, ABF, DDT ou d&amp;#039;autres partenaires)
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : en une seule fois à la remise de l&amp;#039;étude, validée par le Conseil municipal
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;étude devra être achevée et la demande de versement devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S111" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T111" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U111" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V111" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/02-Developpement_local/embellissement_des_espaces_publics.pdf</t>
+        </is>
+      </c>
+      <c r="W111" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel dans la rubrique « Vos démarches » :
+ &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ Service cohésion territoriale ; Tél. : 05 16 09 74 13
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y111" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z111" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5010-participer-aux-etudes-operationnelles-damenag/</t>
+        </is>
+      </c>
+      <c r="AA111" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC111" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2021</t>
+        </is>
+      </c>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
+        <v>116475</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les centralités et les intercommunalités du Calvados via les contrats de territoire 2022-2026</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="inlineStr">
+        <is>
+          <t>Contrats de territoire 2022-2026</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H112" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I112" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="J112" s="1" t="inlineStr">
+        <is>
+          <t>Taux variables en fonction de la nature des projets, des enjeux locaux, des priorités départementales et bonus mobilisables.</t>
+        </is>
+      </c>
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Avec près de 700 000 habitants, le Calvados connaît une croissance démographique régulière. Le Département, garant de la solidarité territoriale, subventionne de nombreux équipements publics qui participent à la qualité de vie des habitants quel que soit leur âge : gymnases, médiathèques, crèches, mais aussi équipements touristiques, résidences autonomies pour les seniors ou encore pépinières d&amp;#039;entreprises.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Un socle de discussion
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les accords Calvados 2030 seront signés entre le Département, les Établissements publics de coopération intercommunale (EPCI) et les communes pôle sur chaque territoire. Ils comprendront une feuille de route de projets envisagés par les collectivités pour les années à venir, ainsi que les projets départementaux programmés par le Département (collèges, routes, ports...) et constitueront le socle de discussion entre le Département et les collectivités signataires des contrats de territoire 2022-2026.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les contrats de territoire
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Conclus entre le Département, les EPCI et les communes pôles principaux et secondaires du Calvados (et syndicats intercommunaux en fonction des projets éligibles), les contrats de territoire permettent aux collectivités signataires de bénéficier d&amp;#039;aides financières en investissement pour leurs projets d&amp;#039;aménagement et d&amp;#039;équipement.
+&lt;/p&gt;
+&lt;p&gt;
+ Entre 2017 et 2021, 60 millions d&amp;#039;euros ont été consacrés aux contrats de territoire. Entre 2022 et 2026, ce sont 100 millions d&amp;#039;euros supplémentaires qui seront mobilisés par le Département pour soutenir les projets des collectivités à travers les contrats de territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Renforcer les centralités du Calvados, préserver l&amp;#039;environnement et lutter contre le dérèglement climatique, favoriser la solidarité entre les hommes et entre les territoires sont les grandes ambitions de cette nouvelle politique territoriale. L&amp;#039;objectif est de faire du Calvados un département où il fait bon vivre, où chaque habitant a accès en un temps réduit à des services de qualité, afin de s&amp;#039;épanouir pleinement à tout âge de la vie (équipements sportifs, de lecture publique, d&amp;#039;accueil de spectacles, de petite enfance, bâtiments publics isolés énergétiquement, accessibles aux personnes à mobilité réduite, aménagements et équipements adaptés aux seniors, itinéraires cyclables de qualité, eau et espaces naturels préservés et accessibles au public...).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Priorites_2030.jpeg" /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N112" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Santé
+Tiers-lieux
+Economie locale et circuits courts
+Economie sociale et solidaire
+Risques naturels
+Equipement public
+Réhabilitation
+Logement et habitat
+Paysage
+Attractivité économique
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O112" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Cumul possible avec les amendes de police (02.31.57.12.91) et le dispositif patrimoine (02.31.57.18.00), dans la limite du taux d&amp;#039;aide publique légal fixé à 80% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé transmise à réception du dossier complet au stade résultat d&amp;#039;appel d&amp;#039;offre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aucune prorogation de ces délais ne pourra être accordée.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets non éligibles : projets inférieurs à 50.000€ HT ; projets non éligibles dans le cadre de l&amp;#039;APCR et de l&amp;#039;APCR&amp;#43; ; travaux de construction ou rénovation de salles communales ou intercommunales louées aux privés (sauf si usage mutualisé et travaux de rénovation énergétique permettant d&amp;#039;atteindre une amélioration de 40% ou la classe C) ; projets ne répondant pas aux critères d&amp;#039;éligibilité départementaux ; projets de plus de 100.000€ HT ne répondant pas aux critères d&amp;#039;éco-conditionnalité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ *Le seuil de 50.000€ de dépenses éligibles est réduit à 1.000€ pour l&amp;#039;adressage et à 5.000€ pour les projets de développement de services aux usagers et de mise en réseau en bibliothèque (dont les véhicules électriques à l&amp;#039;usage des bibliothèques, RFID...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S112" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T112" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U112" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V112" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/calvados-territoires-2030</t>
+        </is>
+      </c>
+      <c r="W112" s="1" t="inlineStr">
+        <is>
+          <t>https://portail.teleservices.calvados.fr/pmc-communes/</t>
+        </is>
+      </c>
+      <c r="X112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service des territoires du Département du Calvados
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:territoires&amp;#64;calvados.fr" rel="noopener" target="_blank"&gt;
+  territoires&amp;#64;calvados.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 31 57 11 25
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9695-accompagner-les-centralites-du-calvados/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB112" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d'une piscine
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation de l’éclairage public
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC112" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2022</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>112001</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer vos politiques publiques grâce au partage de bonnes pratiques au sein d'un partenariat européen</t>
+        </is>
+      </c>
+      <c r="C113" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Interreg - Fonds européens
+EUROPE - Interreg Europe</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
+          <t>Projet de coopération territoriale Interreg Europe</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="F113" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
+Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Particulier
-Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H156" s="1" t="inlineStr">
+      <c r="H113" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I156" s="1" t="inlineStr">
-[...417 lines deleted...]
-      <c r="N158" s="1" t="inlineStr">
+      <c r="I113" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70 Max : 80</t>
+        </is>
+      </c>
+      <c r="J113" s="1" t="inlineStr">
+        <is>
+          <t>80% : structures publiques et de droit public et 70% : structures privées à but non lucratif</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Un projet va se construire autour d&amp;#039;une problématique commune et va regrouper des acteurs publics sur l&amp;#039;ensemble du territoire européen. Pendant quatre ans, le partenariat va échanger sur les mesures mises en place sur leur territoire respectif, tirer les enseignements des expériences de chacun, pour ensuite adapter leur politique publique pour plus d&amp;#039;efficacité.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets s&amp;#039;inscrivent dans les priorités de l&amp;#039;Union Européenne, à savoir une Europe plus innovante, plus verte, plus connectée, plus sociale, plus proche de ses citoyens.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses prises en charges sont essentiellement des dépenses de fonctionnement pour lesquelles la subvention (FEDER) est de 70 ou 80%.
+&lt;/p&gt;
+&lt;p&gt;
+ Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur la période 2014-2020, 258 projets ont été financés. Vous pouvez les retrouver en suivant ce lien :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.interregeurope.eu/discover-projects/" rel="noopener" target="_blank"&gt;
+  https://www.interregeurope.eu/discover-projects/
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelques exemples de projets financés :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aider le développement de la mobilité électrique au niveau régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir et développer une activité commerciale essentielle en zone rurale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diminuer les émissions de CO2 en ville liées au domaine de la construction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer et favoriser en ville les voies cyclables et piétonnières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire la pollution lumineuse en milieu urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des stratégies d&amp;#039;éco-tourisme pour préserver le milieu naturel
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
+Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
-Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
+Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
+Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
-Solutions d'adaptation fondées sur la nature (SafN)</t>
-[...22 lines deleted...]
-      <c r="S158" s="1" t="inlineStr">
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O113" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les structures éligibles sont les structures publiques ou privées à but non lucratif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le cœur de cible sont les entités publiques à l&amp;#039;origine de l&amp;#039;écriture et la mise en oeuvre de politiques publiques.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S113" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T158" s="1" t="inlineStr">
+      <c r="T113" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U158" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA158" s="1" t="inlineStr">
+      <c r="U113" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V113" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interregeurope.eu/about-us/2021-2027/</t>
+        </is>
+      </c>
+      <c r="X113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Point de contact national Nord de la France
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Caroline Gauthier &amp;#43;33 (0) 374 274 056
+&lt;/p&gt;
+&lt;p&gt;
+ caroline.gauthier&amp;#64;hautsdefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Point de contact national Sud de la France et RUP
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Patricia Di Biase &amp;#43;33 (0) 491 575 606
+&lt;/p&gt;
+&lt;p&gt;
+ pdibiase&amp;#64;maregionsud.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y113" s="1" t="inlineStr">
+        <is>
+          <t>caroline.gauthier@hautsdefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1ef3-ameliorer-vos-politiques-publiques-grace-au-p/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC158" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>07/02/2026</t>
+      <c r="AC113" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="AD113" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2022</t>
+        </is>
+      </c>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="159" spans="1:34" customHeight="0">
-[...32 lines deleted...]
-      <c r="H159" s="1" t="inlineStr">
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
+        <v>117172</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les investissements des communes rurales (FAL)</t>
+        </is>
+      </c>
+      <c r="D114" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d’aménagement local (FAL)</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H114" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I159" s="1" t="inlineStr">
-[...63 lines deleted...]
-Transports collectifs et optimisation des trafics routiers
+      <c r="I114" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 50</t>
+        </is>
+      </c>
+      <c r="J114" s="1" t="inlineStr">
+        <is>
+          <t>en fonction du nombre d'habitants</t>
+        </is>
+      </c>
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Conseil départemental fixe chaque année au budget primitif le montant global de l’enveloppe dédiée au fonds d’aménagement local (FAL) et sa répartition par canton.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;&lt;p&gt;Bâtiments communaux (construction, création, extension, réhabilitation ou mise aux normes) : bâtiments publics (à l’exclusion des bâtiments sans accueil du public), habitat, enfance-jeunesse, sport et loisirs, santé, économie- tourisme.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Espaces publics : Construction, création, extension, réhabilitation ou mise aux normes.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Patrimoine : Réhabilitation ou mise aux normes de monument classé, inscrit, non classé, et du patrimoine rural non protégé.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Voirie : Aménagement sur ou le long des routes départementales en agglomération.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eau potable : création, extension, renouvellement, réhabilitation de réseaux, traitement de potabilisation de l’eau, création et raccordement de points d’eau, remplacement des branchements, aménagement de captage, réhabilitation d’ouvrages de stockage d’eau potable, renouvellement d’installations courantes (pompe de surpresseurs, armoire électrique, filtre, vannes et vannettes...), études diagnostiques d’infrastructures, études de recherches en eau.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Assainissement : création, extension, renouvellement/réhabilitation de réseaux, mise en conformité des branchements eaux usées en domaine privé, création, réhabilitation, mise aux normes d’ouvrages de traitement des eaux usées, renouvellement d’installations courantes, études diagnostiques d’infrastructures, études de valorisation des sous-produits issus du traitement des eaux usées, mise aux normes des installations d’assainissement autonome, études parcellaires.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eaux pluviales : optimisation des réseaux.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Défense incendie : installation, réhabilitation et mise aux normes de réserves incendies.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Développement durable : bornes de rechargement pour VE, aire de covoiturage, mobilité douce, panneaux photovoltaïques.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N114" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Patrimoine et monuments historiques
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Famille et enfance
+Santé
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Accessibilité
+Attractivité économique
 Mobilité partagée
-Mobilité pour tous
-[...60 lines deleted...]
-      <c r="AA159" s="1" t="inlineStr">
+Modes actifs : vélo, marche et aménagements associés
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O114" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Montant minimum de dépense éligible HT : &lt;/strong&gt;5 000 €.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bénéficiaires : &lt;/strong&gt;communes (hors Saint-Dizier, Chaumont et Langres) et syndicats intercommunaux dans le domaine de l&amp;#039;eau et/ou de l&amp;#039;assainissement&lt;/p&gt;
+&lt;p&gt;L’avis conjoint des deux conseillers départementaux du canton concerné par l’opération sera sollicité sur tous les projets préalablement à leur programmation en commission permanente.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S114" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T114" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U114" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V114" s="1" t="inlineStr">
+        <is>
+          <t>https://haute-marne.fr/guide-des-aides/</t>
+        </is>
+      </c>
+      <c r="W114" s="1" t="inlineStr">
+        <is>
+          <t>https://e-subventions.haute-marne.fr/</t>
+        </is>
+      </c>
+      <c r="X114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Tél : 03.25.32.86.16&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
+        </is>
+      </c>
+      <c r="Y114" s="1" t="inlineStr">
+        <is>
+          <t>sarah.janda@haute-marne.fr</t>
+        </is>
+      </c>
+      <c r="Z114" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/98d0-fonds-damenagement-local/</t>
+        </is>
+      </c>
+      <c r="AA114" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC159" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>07/02/2026</t>
+      <c r="AB114" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes électriques
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC114" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2022</t>
+        </is>
+      </c>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="160" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G160" s="1" t="inlineStr">
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
+        <v>119647</v>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Construire des aménagements de nature à limiter la vitesse et à sécuriser les déplacements piétons sur voies communales</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H160" s="1" t="inlineStr">
+      <c r="H115" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I115" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aménagement de nature à limiter la vitesse et à sécuriser les déplacements piétons sur voies communales (uniquement aux abords des équipements publics et des commerces) et routes départementales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  chicanes, rétrécissement de chaussée,
+ &lt;/li&gt;
+ &lt;li&gt;
+  zones 30 km/h,
+ &lt;/li&gt;
+ &lt;li&gt;
+  ralentisseurs, plateaux surélevés,
+ &lt;/li&gt;
+ &lt;li&gt;
+  feux tricolores (hors feux à récompense),
+ &lt;/li&gt;
+ &lt;li&gt;
+  radars pédagogiques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  construction et aménagement d&amp;#039;arrêt de bus et d&amp;#039;abribus.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N115" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O115" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aménagement sur voies communales (uniquement aux abords des équipements publics et des commerces) et routes départementales.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide concerne uniquement les communes auboises ou groupement de communes aubois de moins de 10.000 habitants.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S115" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U115" s="1" t="inlineStr">
+        <is>
+          <t>Communes de l'Aube de moins de 10.000 habitants</t>
+        </is>
+      </c>
+      <c r="X115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour en savoir plus, contactez :
+ &lt;a href="mailto:drat&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  drat&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y115" s="1" t="inlineStr">
+        <is>
+          <t>drat@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z115" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/66a2-construire-des-amenagements-de-nature-a-limit/</t>
+        </is>
+      </c>
+      <c r="AA115" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC115" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
+        <is>
+          <t>30/05/2022</t>
+        </is>
+      </c>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
+        <v>117550</v>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Assister les élus du Jura de la conception à la réalisation des projets de leur collectivité</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="inlineStr">
+        <is>
+          <t>Assistance de premier niveau, de la conception à la réalisation des projets des collectivités du Jura</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H116" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K160" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>Sols
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Association des Maires et présidents d&amp;#039;intercommunalité du Jura vous accompagne dans vos démarches de montage de projet, répond à vos questions juridiques, administratives et financières, vous propose des réunions d&amp;#039;informations ou des
+ &lt;a href="http://www.maires39.asso.fr/amj_formations.html" rel="noopener" target="_blank"&gt;
+  formations thématiques
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ , le tout dans un cadre de partage d&amp;#039;expériences enrichissant.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est fortement recommandé de solliciter l&amp;#039;AMJ dès l&amp;#039;idée du projet afin d&amp;#039;optimiser l&amp;#039;accompagnement personnalisé.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;AMJ ni AMO si Maitre d&amp;#039;Oeuvre, facilite l&amp;#039;appropriation du projet grâce aux prestations proposées.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Réponse aux questions juridiques, administratives, financières et techniques de la conception à la réalisation du projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : pollution de l&amp;#039;eau et interprétation technique des seuils dépassés
+ &lt;br /&gt;
+ Ex : classement ou déclassement voirie communale en vue travaux d&amp;#039;aménagement
+ &lt;br /&gt;
+ Ex : aide à la détermination de l&amp;#039;assiette des dépenses éligibles au FCTVA
+ &lt;br /&gt;
+ Ex : En amont du projet aide à au choix de la bonne procédure de passation. définition du besoin / montage contractuel / passation / execution. Clauses de prix. Intégration développement durable en exécution suite loi Climat.  Relecture du DCE
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  organisation de sessions d&amp;#039;information thématiques :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : dispositif département Jura subventions DETR DSIL FNADT
+ &lt;br /&gt;
+ Ex : modes d&amp;#039;accompagnement de l&amp;#039;ANCT dans le Jura
+ &lt;br /&gt;
+ Ex : compétence GEMAPI,
+ &lt;br /&gt;
+ Ex : urbanisme réglementaire et planification
+ &lt;br /&gt;
+ Ex : circulation et stationnement
+ &lt;br /&gt;
+ Ex : outil public SEM énergie renouvelable
+ &lt;br /&gt;
+ Ex : défense extérieure contre l&amp;#039;incendie (aspects juridiques),
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  organisation de formations thématiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : comment mobiliser les fonds européens sur son territoire
+ &lt;br /&gt;
+ Ex : mécénat et financement participatif
+ &lt;br /&gt;
+ Ex : marchés publics - comment acheter local
+ &lt;br /&gt;
+ Ex : analyse budgétaire - capacité d&amp;#039;investissement - détermination montant de l&amp;#039;emprunt
+ &lt;br /&gt;
+ Ex : réalisation des travaux
+ &lt;br /&gt;
+ Ex :
+ comment associer les habitants à un projet communal ou intercommunal
+ &lt;br /&gt;
+ Ex le projet culturel du territoire
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N116" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
-Réseaux de chaleur
-[...449 lines deleted...]
-Sports et loisirs
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
 Accès aux services
 Cohésion sociale et inclusion
+Citoyenneté
+Santé
 Alimentation
 Commerces et services
+Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
-Agriculture et agroalimentaire
 Economie sociale et solidaire
 Revitalisation
-Equipement public
-[...333 lines deleted...]
-Recyclage et valorisation des déchets
 Risques naturels
-Qualité de l'air
-[...198 lines deleted...]
-Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
-Emploi
+Lutte contre la précarité
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
-Prévention des risques
-[...4 lines deleted...]
-Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis
-[...2 lines deleted...]
-Milieux humides
+Bibliothèques et livres
+Inclusion numérique
 Sécurité
-Cimetières et funéraire</t>
-[...2 lines deleted...]
-      <c r="O166" s="1" t="inlineStr">
+Cimetières et funéraire
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O116" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R166" s="1" t="inlineStr">
-[...39 lines deleted...]
-      <c r="AA166" s="1" t="inlineStr">
+      <c r="R116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ *sous adhésion&amp;#039; dans les critères d&amp;#039;éligibilité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S116" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T116" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U116" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V116" s="1" t="inlineStr">
+        <is>
+          <t>http://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Madame la Présidente
+ &lt;/li&gt;
+ &lt;li&gt;
+  AMJ
+ &lt;/li&gt;
+ &lt;li&gt;
+  2 rue de Pavigny 39000 Lons-le-Saunier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél 03-84-86-07-07
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:contact&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service assistance juridique, administrative et financière :
+  &lt;a href="mailto:juridique&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   juridique&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service formation :
+  &lt;a href="mailto:formation&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   formation&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y116" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/60b3-expertise-juridique-administrative-et-financi/</t>
+        </is>
+      </c>
+      <c r="AA116" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB166" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>07/02/2026</t>
+      <c r="AB116" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC116" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2022</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="167" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G167" s="1" t="inlineStr">
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
+        <v>117484</v>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Etre conseillé par un cadre expert de la DGFiP au niveau local (CDL)</t>
+        </is>
+      </c>
+      <c r="E117" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale des Finances Publiques (DGFiP)</t>
+        </is>
+      </c>
+      <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H167" s="1" t="inlineStr">
-[...709 lines deleted...]
-      <c r="N171" s="1" t="inlineStr">
+      <c r="H117" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conseiller aux décideurs locaux (CDL)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le conseiller aux décideurs locaux (CDL) est un cadre de la Direction générale des Finances publiques (DGFiP), expert du conseil au profit des élus locaux et de leurs services financiers. Il propose une offre de conseil individualisé aux ordonnateurs pour répondre à leurs besoins sur différents sujets. Il est rattaché à la direction départementale ou régionale des Finances publiques.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La création de cette fonction s&amp;#039;inscrit dans le cadre du nouveau réseau de proximité mis en place par la DGFiP en 2020 pour renforcer sa présence dans les territoires. Son déploiement est prévu jusqu&amp;#039;en 2023 avec l&amp;#039;objectif d&amp;#039;un CDL par EPCI.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les CDL travaillent en étroite collaboration avec les services de gestion comptable (SGC) de la DGFiP qui assurent, comme auparavant, la gestion budgétaire et comptable des collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Le CDL est un cadre itinérant susceptible d&amp;#039;avoir plusieurs lieux de travail. Sous réserve de l&amp;#039;accord de l&amp;#039;ordonnateur, il est installé en priorité dans les locaux de l&amp;#039;EPCI ou parfois dans une des collectivités membres de son portefeuille.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La mise en place de ce nouvel interlocuteur permet :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  d&amp;#039;offrir des prestations sur mesure, adaptées au plus près des besoins de chaque collectivité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de proposer une gratuité, une objectivité et une neutralité de la prestation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de faciliter la prise de contact et une réactivité accrue grâce à un interlocuteur privilégié pour l&amp;#039;élu local.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;br /&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le CDL peut être amené à dispenser plusieurs types de conseils, notamment :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  conseil budgétaire et comptable (conseil à l&amp;#039;élaboration budgétaire, sensibilisation à la maîtrise des risques, information sur les nouveautés...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil en matière de dépenses et de recettes (promotion de la dématérialisation, restitutions du contrôle hiérarchisé de la dépense, conseil en optimisation du recouvrement, rationalisation de l&amp;#039;organisation des régies....) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil financier et fiscal (réalisation et présentation des analyses financières, recherche de solutions de cofinancement, simulations fiscales...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil économique et patrimonial (conseil sur projet d&amp;#039;investissement, projet d&amp;#039;aménagement du territoire...).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aide dans la confection d&amp;#039;un budget
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une analyse financière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de nouveaux moyens de paiement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la décision en matière financière et fiscale
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Simulations fiscales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise sur la faisabilité d&amp;#039;un projet d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement le déploiement du nouveau référentiel comptable M57
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement dans la rationalisation des régies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi et gestion des marchés publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promotion de la démarche partenariale (CSCF et EP)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N117" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
-Sols
-[...629 lines deleted...]
-Tourisme
 Forêts
 Montagne
-Espaces verts
-[...667 lines deleted...]
-          <t>Eau pluviale
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
-Revitalisation
-[...197 lines deleted...]
-          <t>Transition énergétique
+Voirie et réseaux
+Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
-Economie circulaire
-[...173 lines deleted...]
-          <t>Sports et loisirs
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
-Lutte contre la précarité
-[...170 lines deleted...]
-Espace public
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
-Emploi
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O117" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P117" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S117" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U117" s="1" t="inlineStr">
+        <is>
+          <t>France hors Corse et Outre-mer</t>
+        </is>
+      </c>
+      <c r="X117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de votre Direction départementale des Finances publiques
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y117" s="1" t="inlineStr">
+        <is>
+          <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z117" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/310c-copie-10h15-etre-conseille-sur-des-sujets-com/</t>
+        </is>
+      </c>
+      <c r="AA117" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC117" s="1" t="inlineStr">
+        <is>
+          <t>DGFiP</t>
+        </is>
+      </c>
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2022</t>
+        </is>
+      </c>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
+        <v>117477</v>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le déploiement du "Savoir Rouler à Vélo" à destination des enfants de 6 à 11 ans</t>
+        </is>
+      </c>
+      <c r="D118" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement du savoir rouler à vélo à l'usage des collectivités</t>
+        </is>
+      </c>
+      <c r="E118" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Sports et des Jeux Olympiques et Paralympiques</t>
+        </is>
+      </c>
+      <c r="G118" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H118" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lancés en 2019, les dispositifs « Aisance Aquatique » et « Savoir rouler à vélo » ont pour objectif de garantir à chaque enfant l&amp;#039;acquisition de savoirs sportifs fondamentaux indispensables pour leur épanouissement, leur santé, leur autonomie et leur sécurité.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez mettre en oeuvre le Savoir Rouler à Vélo dans votre territoire ? Les services de l&amp;#039;Etat en charge des sports vous accompagnent à la réalisation de vos projets, contactez votre correspondant local à l&amp;#039;adresse suivante :
+ &lt;a href="mailto:srav&amp;#64;sports.gouv.fr" rel="noopener" target="_blank"&gt;
+  srav&amp;#64;sports.gouv.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les premières informations de la mise en place du &amp;#34;Savoir Rouler à Vélo&amp;#34; dans les territoires sont décrites dans le guide :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une présentation du dispositif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des exemples de mise en oeuvre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des précisions sur les conditions d&amp;#039;encadrement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une liste de différents financements mobilisables.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N118" s="1" t="inlineStr">
+        <is>
+          <t>Egalité des chances
+Education et renforcement des compétences
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O118" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S118" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U118" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V118" s="1" t="inlineStr">
+        <is>
+          <t>https://sports.gouv.fr/savoir-rouler-a-velo/zoom-sur/article/guide-d-accompagnement-du-savoir-rouler-a-velo-a-l-usage-des-collectivites-2022</t>
+        </is>
+      </c>
+      <c r="X118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Besoin d&amp;#039;un appui local ? Ecrivez à l&amp;#039;adresse
+ &lt;a href="mailto:srav&amp;#64;sports.gouv.fr" rel="noopener" target="_blank"&gt;
+  srav&amp;#64;sports.gouv.fr
+ &lt;/a&gt;
+ pour connaître le référent départemental SRAV.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous cherchez un intervenant près de chez vous ? Consultez la carte interactive des intervenants :
+ &lt;a href="https://sports.gouv.fr/savoir-rouler-a-velo/article/pres-de-chez-vous" rel="noopener" target="_blank"&gt;
+  https://sports.gouv.fr/savoir-rouler-a-velo/article/pres-de-chez-vous
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y118" s="1" t="inlineStr">
+        <is>
+          <t>leila.bengana@jeunesse-sports.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z118" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8f72-accompagner-le-deploiement-du-savoir-rouler-a/</t>
+        </is>
+      </c>
+      <c r="AA118" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC118" s="1" t="inlineStr">
+        <is>
+          <t>Ministère chargé des sports</t>
+        </is>
+      </c>
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
+        <is>
+          <t>15/04/2022</t>
+        </is>
+      </c>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
+        <v>120357</v>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le cyclotourisme et le vélo du quotidien</t>
+        </is>
+      </c>
+      <c r="D119" s="1" t="inlineStr">
+        <is>
+          <t>POLITIQUE CYCLABLE</t>
+        </is>
+      </c>
+      <c r="E119" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G119" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H119" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;
+ Objectif
+&lt;/h3&gt;
+&lt;p&gt;
+ Le vélo s&amp;#039;est imposé ces dernières années dans le domaine du tourisme et des loisirs. L&amp;#039;engouement pour le vélo du quotidien, celui qu&amp;#039;on utilise pour ses déplacements domicile-travail ou loisirs déjà bien amorcé, s&amp;#039;est confirmé à l&amp;#039;issue du confinement de 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ Compte tenu de l&amp;#039;évolution des pratiques, il convient de faire porter les efforts de soutien départemental sur le cyclotourisme et surtout le vélo du quotidien.
+&lt;/p&gt;
+&lt;h3&gt;
+ Opérations éligibles
+&lt;/h3&gt;
+&lt;p&gt;
+ Le règlement du Département porte sur 2 orientations « soutenir le cyclotourisme » et « sécuriser le vélo du quotidien », qui se déclinent ainsi :
+&lt;/p&gt;
+&lt;p&gt;
+ –
+ &lt;strong&gt;
+  finalisation du réseau des Véloroutes Voies Vertes
+ &lt;/strong&gt;
+ : Itinéraires de VVV à échelle supracommunale, avec un plafond de montant subventionnable de 300 000 € / km et 1 M€ par ouvrage d&amp;#039;art.
+ &lt;br /&gt;
+ –
+ &lt;strong&gt;
+  liaison entre les VVV phares et les  territoires proches
+ &lt;/strong&gt;
+ : Travaux d&amp;#039;aménagement de liaisons douces et d&amp;#039;équipements dédiés aux cyclotouristes entre les VVV EV17 ou V63 et les territoires proches, dans une bande d&amp;#039;environ 5 kms.
+ &lt;br /&gt;
+ –
+ &lt;strong&gt;
+  sécurisation du vélo du quotidien
+ &lt;/strong&gt;
+ : Les aménagements cyclables (de type bandes cyclables ou pistes cyclables...) sur les itinéraires que le Département juge structurants et pertinents dans le cadre d&amp;#039;un Schéma Directeur Cyclable (SDC), élaboré par l&amp;#039;EPCI, en concertation avec le Département, pour les portions hors route départementale, et hors zone agglomérée. Intégration le cas échéant de ces opérations dans un contrat de partenariat global établi entre le Département et l&amp;#039;EPCI ayant élaboré le SDC pour coordonner l&amp;#039;aménagement des itinéraires. Un plafond de dépenses subventionnables de 300 000 €/km, porté à 500 000 € /km en secteur contraint, et 2 Md&amp;#039;€ pour les ouvrages d&amp;#039;art (passerelles).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  – réalisation de schémas directeurs cyclables
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;h3&gt;
+ Bénéficiaires
+&lt;/h3&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Finalisation du réseau des Véloroutes Voies Vertes (VVV)
+  : Les EPCI et les syndicats mixtes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Liaisons entre  les VVV et les territoires proches
+  : Les EPCI et les communes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sécurisation du vélo du quotidien
+  :
+   Les EPCI ou les communes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de Schémas Directeurs
+  Cyclables
+  : Les EPCI.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Type d&amp;#039;aide
+&lt;/h3&gt;
+&lt;p&gt;
+ Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;h3&gt;
+ Dépenses subventionnables
+&lt;/h3&gt;
+&lt;p&gt;
+ Cf chapitre « opérations éligibles »
+&lt;/p&gt;
+&lt;h3&gt;
+ Montant/Taux de l&amp;#039;aide
+&lt;/h3&gt;
+&lt;p&gt;
+ –
+ &lt;strong&gt;
+  Finalisation du réseau des Véloroutes Voies Vertes (VVV)
+ &lt;/strong&gt;
+ : Le taux du Département est de 30 % pour les études et travaux
+ &lt;br /&gt;
+ –
+ &lt;strong&gt;
+  Liaisons entre  les VVV et les territoires proches
+ &lt;/strong&gt;
+ : Bonification des aides départementales de &amp;#43; 10 % du montant HT des travaux
+ &lt;br /&gt;
+ –
+ &lt;strong&gt;
+  Sécurisation du vélo du quotidien
+ &lt;/strong&gt;
+ : Le taux du Département est fixé à 30 %. Cette participation pourrait être majorée jusqu&amp;#039;à atteindre 50 %, en vue de maintenir l&amp;#039;investissement direct des intercommunalités (ou communes) maîtres d&amp;#039;ouvrage en-deçà de 50 %, après avoir épuisé toutes recherches de subventions auprès d&amp;#039;autres partenaires (appels à projets du Plan national vélo, dotation de soutien à l&amp;#039;investissement local (DSIL), Région, Fonds européens ...).
+ &lt;br /&gt;
+ –
+ &lt;strong&gt;
+  Réalisation de Schémas Directeurs Cyclables
+ &lt;/strong&gt;
+ : Le taux du Département est de 30 %.
+&lt;/p&gt;
+&lt;h3&gt;
+ Pièces constitutives du dossier
+&lt;/h3&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   délibération de la collectivité maître d&amp;#039;ouvrage
+  &lt;/li&gt;
+  &lt;li&gt;
+   dossier AVP
+  &lt;/li&gt;
+  &lt;li&gt;
+   budget détaillé -note détaillée du projet
+  &lt;/li&gt;
+  &lt;li&gt;
+   note détaillée du projet
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;h3&gt;
+ Instruction des dossiers _Demande dématéralisée
+&lt;/h3&gt;
+&lt;p&gt;
+ – dépôt des dossiers au Conseil départemental au 30 septembre N-1 pour financement éventuel en année N via la plateforme
+ &lt;a href="https://mesdemarches.ladrome.fr/page-de-connexion/"&gt;
+  Drôm&amp;#039;Démat
+ &lt;/a&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Téléservice
+ &lt;/strong&gt;
+ : Aménagement du territoire
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Dispositif
+ &lt;/strong&gt;
+ : Bâtiments communaux et espaces publics : Construction ou rénovation
+ &lt;br /&gt;
+ &lt;br /&gt;
+ – instruction par le Service des Relations avec les Collectivités en lien avec la Direction des Déplacements.
+ &lt;br /&gt;
+ – rencontre de concertation organisée à l&amp;#039;initiative du Département sous la présidence du vice-président en charge de l&amp;#039;Aménagement du Territoire avec les Conseillers Départementaux et les élus du Territoire.
+ &lt;br /&gt;
+ – réunion de la Commission Organique Aménagement élargie aux Conseillers départementaux concernés.
+ &lt;br /&gt;
+ – décision de la Commission permanente qui attribue la subvention.
+&lt;/p&gt;
+&lt;h3&gt;
+ Versement
+&lt;/h3&gt;
+&lt;p&gt;
+ Un acompte peut-être versé à l&amp;#039;envoi des ordres de services. Les autre acomptes sont versés au prorata des justificatifs de paiements transmis au Département.
+&lt;/p&gt;
+&lt;h3&gt;
+ Bases réglementaires
+&lt;/h3&gt;
+&lt;p&gt;
+ Délibération du 30 novembre 2015 : « Aides aux territoires drômois – dispositif 2016 » amendé par délibération des 13 février 2017 et 4 février 2019 et du 31 mai 2021.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N119" s="1" t="inlineStr">
+        <is>
+          <t>Equipement public
+Bâtiments et construction
+Accessibilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O119" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+&lt;/h3&gt;
+&lt;p&gt;
+ Le règlement du Département porte sur 2 orientations « soutenir le cyclotourisme » et « sécuriser le vélo du quotidien », qui se déclinent ainsi :
+&lt;/p&gt;
+&lt;p&gt;
+ –
+ &lt;strong&gt;
+  finalisation du réseau des Véloroutes Voies Vertes
+ &lt;/strong&gt;
+ : Itinéraires de VVV à échelle supracommunale, avec un plafond de montant subventionnable de 300 000 € / km et 1 M€ par ouvrage d&amp;#039;art.
+ &lt;br /&gt;
+ –
+ &lt;strong&gt;
+  liaison entre les VVV phares et les  territoires proches
+ &lt;/strong&gt;
+ : Travaux d&amp;#039;aménagement de liaisons douces et d&amp;#039;équipements dédiés aux cyclotouristes entre les VVV EV17 ou V63 et les territoires proches, dans une bande d&amp;#039;environ 5 kms.
+ &lt;br /&gt;
+ –
+ &lt;strong&gt;
+  sécurisation du vélo du quotidien
+ &lt;/strong&gt;
+ : Les aménagements cyclables (de type bandes cyclables ou pistes cyclables...) sur les itinéraires que le Département juge structurants et pertinents dans le cadre d&amp;#039;un Schéma Directeur Cyclable (SDC), élaboré par l&amp;#039;EPCI, en concertation avec le Département, pour les portions hors route départementale, et hors zone agglomérée. Intégration le cas échéant de ces opérations dans un contrat de partenariat global établi entre le Département et l&amp;#039;EPCI ayant élaboré le SDC pour coordonner l&amp;#039;aménagement des itinéraires. Un plafond de dépenses subventionnables de 300 000 €/km, porté à 500 000 € /km en secteur contraint, et 2 Md&amp;#039;€ pour les ouvrages d&amp;#039;art (passerelles).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  – réalisation de schémas directeurs cyclables
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S119" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U119" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V119" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/aidefinanciere/politique-cyclable/</t>
+        </is>
+      </c>
+      <c r="X119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Direction des Politiques Territoriales- Service des Relations avec les Collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quentin DUVILLIER, Coordonnateur zone nord
+  – Tél. : 04 75 79 26 65 – 06 69 14 32 79
+ &lt;/li&gt;
+ &lt;li&gt;
+  Christel MORIN, Coordonnatrice zone sud  –
+  Tél. : 04 75 79 26 31 – 06 37 04 42 76
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aurore MERMET, Coordonnatrice zone centre
+  – Tél. : 04 75 79 82 29 – 06 99 27 31 25
+ &lt;/li&gt;
+ &lt;li&gt;
+  Laurence ROCHER, Chef de service, Coordonnatrice  zone ouest
+  – Tél. : 04 75 79 26 67 – 06 86 65 53 38
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y119" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z119" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a6e1-politique-cyclable/</t>
+        </is>
+      </c>
+      <c r="AA119" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB119" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable</t>
+        </is>
+      </c>
+      <c r="AC119" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
+        <v>105015</v>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les partenaires du Département</t>
+        </is>
+      </c>
+      <c r="D120" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux partenaires du Département</t>
+        </is>
+      </c>
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H120" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En dehors des dispositifs de subventions existants, le Département est susceptible d&amp;#039;accorder son soutien aux organismes partenaires, dans la limite des compétences qui sont les siennes. Dans ce cadre, l&amp;#039;octroi d&amp;#039;une subvention reste à l&amp;#039;appréciation discrétionnaire du Département.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de la subvention est attribué en fonction de la nature de la demande.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N120" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Foncier
+Voirie et réseaux
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Commerces et services
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Milieux humides
+Cimetières et funéraire
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O120" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les demandes portant sur un projet ou une action clairement définis
+ &lt;/li&gt;
+ &lt;li&gt;
+  les demandes portant sur les frais de fonctionnement de la structure
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets ayant une résonnance sur le territoire charentais
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont inéligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les demandes de subvention inférieures à 500 euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  les demandes hors compétences du Département
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les demandes portant sur des subventions dont l&amp;#039;octroi est prévu par un autre dispositif départemental
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents financiers : budget, documents comptables, RIB...
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le contrat d&amp;#039;engagement républicain signé (pour les associations)
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : conformément à la notification de décision attributive
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  fonctionnement : 31 décembre de l&amp;#039;année au cours de laquelle la subvention a été attribuée
+ &lt;/li&gt;
+ &lt;li&gt;
+  investissement : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S120" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T120" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U120" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V120" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/03-Divers_dispositifs/soutien_partenaires_departementaux.pdf</t>
+        </is>
+      </c>
+      <c r="W120" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches »
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous pouvez utiliser les télé-services :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Subvention d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement affectée à une action
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 31 octobre
+&lt;/p&gt;
+&lt;p&gt;
+ Direction générale des services ; Tél. : 05 16 09 74 24
+&lt;/p&gt;
+&lt;p&gt;
+ Service cohésion territoriale ; Tél. : 05 16 09 75 45
+&lt;/p&gt;
+&lt;p&gt;
+ Service patrimoine et tourisme ; Tél. : 05 16 09 74 32
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y120" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z120" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6a88-soutenir-les-partenaires-du-departement/</t>
+        </is>
+      </c>
+      <c r="AA120" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB120" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC120" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
+        <is>
+          <t>23/11/2021</t>
+        </is>
+      </c>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
+        <v>104586</v>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser les projets d'aménagement des pôles d'échanges multimodaux</t>
+        </is>
+      </c>
+      <c r="D121" s="1" t="inlineStr">
+        <is>
+          <t>Participation financière de la Région aux projets de réalisation des pôles d&amp;apos;échanges multimodaux</t>
+        </is>
+      </c>
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H121" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La participation financière concerne les seules gares où convergent de nombreux modes de transports et plusieurs réseaux de transport (régional et/ou départemental et/ou urbain). Le niveau d&amp;#039;intervention maximum de la Région en terme de participation financière aux projets de réalisation des pôles d&amp;#039;échanges multimodaux (en % du montant des travaux HT hors foncier) et à la mise en accessibilité des gares pour les personnes handicapées et à mobilité réduite est défini selon le statut de la gare :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gare grandes lignes : 15% PEM - 20% accessibilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gare régionale : 20% PEM - 30% accessibilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gare extrarégionale  : 10% PEM - 10% accessibilité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le montant indiqué vaut pour les gares régionales et les gares grandes lignes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les gares extra-régionales, le montant est plafonné à 3 000 000€.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La participation de la région au titre de la réalisation des pôles d&amp;#039;échanges multimodaux hors Contrat Territorial Unique, concerne les seuls aménagements de nature à renforcer l&amp;#039;intermodalité. Dans ce cadre, les aménagements urbains dont la réalisation n&amp;#039;a pas d&amp;#039;effet sur le fonctionnement direct du PEM, tel que par exemple les aménagements de voirie, dès lors que ceux-ci ne participent pas à améliorer les conditions d&amp;#039;accès à la gare et à garantir une bonne fluidité des trafics générés par l&amp;#039;activité du PEM ne sont pas éligibles au financement régional.
+ &lt;br /&gt;
+ Les acquisitions foncières nécessaires à la réalisation du PEM ne sont pas éligibles à la participation financière de la région.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N121" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O121" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P121" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2019</t>
+        </is>
+      </c>
+      <c r="R121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Le montant indiqué vaut pour les gares régionales et les gares grandes lignes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les gares extra-régionales, le montant est plafonné à 3 000 000€.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La participation de la région au titre de la réalisation des pôles d&amp;#039;échanges multimodaux hors Contrat Territorial Unique, concerne les seuls aménagements de nature à renforcer l&amp;#039;intermodalité. Dans ce cadre, les aménagements urbains dont la réalisation n&amp;#039;a pas d&amp;#039;effet sur le fonctionnement direct du PEM, tel que par exemple les aménagements de voirie, dès lors que ceux-ci ne participent pas à améliorer les conditions d&amp;#039;accès à la gare et à garantir une bonne fluidité des trafics générés par l&amp;#039;activité du PEM ne sont pas éligibles au financement régional.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les acquisitions foncières nécessaires à la réalisation du PEM ne sont pas éligibles à la participation financière de la région.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S121" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T121" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U121" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V121" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/participation-financiere-de-la-region-aux-projets-de-realisation-des-poles-dechanges-multimodaux</t>
+        </is>
+      </c>
+      <c r="X121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des Transports et des Mobilités
+&lt;/p&gt;
+&lt;p&gt;
+ Carole Garry
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 0228205441
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ carole.garry&amp;#64;paysdelaloire.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y121" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z121" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/543a-participation-financiere-de-la-region-aux-pro/</t>
+        </is>
+      </c>
+      <c r="AA121" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
+        <v>101248</v>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Appuyer les collectivités dans la définition et la mise en œuvre de leur projet architecturaux, d'urbanisme, d'aménagement, d'espaces publics, d'ouvrage d'art et des finances</t>
+        </is>
+      </c>
+      <c r="E122" s="1" t="inlineStr">
+        <is>
+          <t>Agence Départementale d'Aide aux Collectivités (ADAC 37)</t>
+        </is>
+      </c>
+      <c r="G122" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H122" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;équipe de l&amp;#039;ADAC 37 est constituée d&amp;#039;architectes, de paysagistes, d&amp;#039;urbanistes, de juristes, de chargés de mission énergie et d&amp;#039;une spécialiste en finances publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle est aussi amenée à coproduire avec d&amp;#039;autres partenaires publics (monuments historiques, assainissement, logement...)
+&lt;/p&gt;
+&lt;h3&gt;&lt;strong&gt;
+  Nos domaines d&amp;#039;intervention :&lt;/strong&gt;&lt;/h3&gt;
+&lt;h4&gt;&lt;em&gt;
+  Architecture, paysage, urbanisme, énergie
+ &lt;/em&gt;&lt;/h4&gt;
+&lt;p&gt;
+ Réalisation pour le compte des collectivités adhérentes dans le cadre de projets de bâtiment publics, d&amp;#039;aménagement d&amp;#039;espaces publics, de lotissements, de salles des fêtes, etc. :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des schémas de principe,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des orientations d&amp;#039;aménagement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des programmes et des chiffrages&lt;/li&gt;
+&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Finances publiques&lt;/em&gt;&lt;/h4&gt;
+&lt;p&gt;
+ Intervention à travers :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;analyse des budgets des collectivités,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la réalisation de prospective et rétrospective financières
+ &lt;/li&gt;
+ &lt;li&gt;
+  simulation d&amp;#039;emprunt&lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Droit&lt;/em&gt;&lt;/h4&gt;
+&lt;p&gt;
+ Rédaction :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des pièces des marchés publics (restauration, monuments historiques, assainissement...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  de concession de service,
+ &lt;/li&gt;
+ &lt;li&gt;
+  de notes de synthèse relatives à des questions en droit de l&amp;#039;urbanisme et des collectivités
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;
+  Domaine de l&amp;#039;architecture et de l&amp;#039;énergie
+ &lt;/strong&gt;
+ : écoles et cantines, pôles sportifs, reconversion de friches, logements, espaces associatifs, églises et abbayes, commerces de proximité, maisons de santé pluridisciplinaires...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Domaine du paysage et de l&amp;#039;urbanisme
+ &lt;/strong&gt;
+ : aménagements d&amp;#039;espaces publics, ZAC, lotissements (écoquartiers), voiries, jardins, parkings...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N122" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Commerces et services
+Tiers-lieux
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
 Attractivité économique
 Appui méthodologique
-Animation et mise en réseau
 Artisanat
-Information voyageur, billettique multimodale
 Modes actifs : vélo, marche et aménagements associés
-Industrie
-[...3 lines deleted...]
-      <c r="O180" s="1" t="inlineStr">
+Bibliothèques et livres
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O122" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R180" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="T180" s="1" t="inlineStr">
+      <c r="R122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent solliciter l&amp;#039;ADAC 37 :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les communautés de communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37
+ &lt;/li&gt;
+ &lt;li&gt;
+  les communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37 (en nom propre ou par le biais de leur communauté de communes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le conseil départemental d&amp;#039;Indre-et-Loire
+ &lt;/li&gt;
+ &lt;li&gt;
+  les services de l&amp;#039;Etat d&amp;#039;Indre-et-Loire
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S122" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T122" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U180" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA180" s="1" t="inlineStr">
+      <c r="U122" s="1" t="inlineStr">
+        <is>
+          <t>Indre-et-Loire</t>
+        </is>
+      </c>
+      <c r="V122" s="1" t="inlineStr">
+        <is>
+          <t>https://www.adac37.fr</t>
+        </is>
+      </c>
+      <c r="X122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ M. Jérôme VAUGOYEAU, Directeur : jvaugoyeau&amp;#64;adac37.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y122" s="1" t="inlineStr">
+        <is>
+          <t>administration@adac37.fr</t>
+        </is>
+      </c>
+      <c r="Z122" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1b94-appuyer-les-collectivites-dans-la-definition-/</t>
+        </is>
+      </c>
+      <c r="AA122" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC180" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>04/02/2026</t>
+      <c r="AB122" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC122" s="1" t="inlineStr">
+        <is>
+          <t>ADAC 37</t>
+        </is>
+      </c>
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG122" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2021</t>
+        </is>
+      </c>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="181" spans="1:34" customHeight="0">
-[...23 lines deleted...]
-      <c r="G181" s="1" t="inlineStr">
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
+        <v>101009</v>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Innvover en milieu rural sur les thématiques suivantes : développement économique, consommation de produits locaux, préservation du patrimoine agro-environnemental et tourisme</t>
+        </is>
+      </c>
+      <c r="C123" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E123" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes de la Dombes</t>
+        </is>
+      </c>
+      <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H181" s="1" t="inlineStr">
+      <c r="H123" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I123" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 80</t>
+        </is>
+      </c>
+      <c r="J123" s="1" t="inlineStr">
+        <is>
+          <t>Co-financement public obligatoire</t>
+        </is>
+      </c>
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour la période de programmation 2014-2020, le Groupe d&amp;#039;Action Locale (GAL), composé d&amp;#039;élus et d&amp;#039;acteurs locaux, a fait le choix d&amp;#039;axer l&amp;#039;intervention LEADER dans les 4 domaines suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;économie
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;environnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;agriculture et la pisciculture
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le tourisme
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour mettre en œuvre cette stratégie, le GAL dispose d&amp;#039;une enveloppe initiale de 1.995.800 € répartie entre les 4 fiches actions suivantes
+ &lt;a href="https://www.ccdombes.fr/entreprendre/programme-leader/" rel="noopener" target="_blank"&gt;
+  en téléchargement sur cette page
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Des exemples de projets réalisés
+ &lt;a href="https://www.ccdombes.fr/entreprendre/programme-leader/" rel="noopener" target="_blank"&gt;
+  sur cette page
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N123" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Tourisme
+Forêts
+Recyclage et valorisation des déchets
+Alimentation
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Biodiversité
+Modes actifs : vélo, marche et aménagements associés
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O123" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S123" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T123" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U123" s="1" t="inlineStr">
+        <is>
+          <t>GAL Dombes Saône</t>
+        </is>
+      </c>
+      <c r="V123" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ccdombes.fr/entreprendre/programme-leader/</t>
+        </is>
+      </c>
+      <c r="X123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Coordination générale du programme LEADER :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Laetitia DUCROZET
+ &lt;br /&gt;
+ territoire&amp;#64;ccdombes.fr
+ &lt;br /&gt;
+ 04 74 61 93 03
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Gestion et animation du programme LEADER :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Agathe DESFORET :
+ leader&amp;#64;ccdombes.fr
+ &lt;br /&gt;
+ 04 74 61 96 87
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y123" s="1" t="inlineStr">
+        <is>
+          <t>amelie.quillet@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z123" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56ac-innvover-en-milieu-rural-sur-les-thematiques-/</t>
+        </is>
+      </c>
+      <c r="AA123" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB123" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AD123" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
+        <is>
+          <t>24/08/2021</t>
+        </is>
+      </c>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
+        <v>100733</v>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Proposer à des porteurs de projets des locaux vacants dans les gares</t>
+        </is>
+      </c>
+      <c r="D124" s="1" t="inlineStr">
+        <is>
+          <t>Place de la Gare</t>
+        </is>
+      </c>
+      <c r="E124" s="1" t="inlineStr">
+        <is>
+          <t>SNCF Gares et Connexions</t>
+        </is>
+      </c>
+      <c r="G124" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H124" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Participez à la dynamique économique de nos territoires en proposant des projets innovants et utiles au sein des petites et moyennes gares françaises.
+&lt;/p&gt;
+&lt;p&gt;
+ Sur l&amp;#039;ensemble du réseau, près d&amp;#039;un millier de gares disposent aujourd&amp;#039;hui de locaux vacants dans des contextes extrêmement variés : communes rurales, villes moyennes, zones périurbaines.
+&lt;/p&gt;
+&lt;p&gt;
+ Place de la Gare, porté avec les Autorités Organisatrices et les collectivités territoriales, en tant qu&amp;#039;outil de l&amp;#039;équilibre financier des gares et de désenclavement des territoires, a pour ambition de dynamiser ce réseau de gares et d&amp;#039;en faire un point d&amp;#039;ancrage des commerces et des services publics locaux, au plus proche de tous.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous avez un projet, nous avons les m2 et des équipes pour vous accompagner !
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Manifestez-vous sur
+ &lt;a href="https://placedelagare.sncf/" target="_self"&gt;
+  https://placedelagare.sncf/
+ &lt;/a&gt;
+ &lt;a href="https://www.1001gares.fr/" rel="noopener" target="_blank"&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Commerces
+ &lt;/li&gt;
+ &lt;li&gt;
+  Co-working
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maison médicale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Logement saisonnier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hébergement d&amp;#039;urgence
+ &lt;/li&gt;
+ &lt;li&gt;
+  Magasins de producteurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Circuit court
+ &lt;/li&gt;
+ &lt;li&gt;
+  Office de tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Crèche
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bibliothèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Médiathèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Musée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vélostation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et tout autre projet
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N124" s="1" t="inlineStr">
+        <is>
+          <t>Arts plastiques et photographie
+Sports et loisirs
+Tourisme
+Friche
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O124" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Déposez un projet sur la plateforme
+ &lt;a href="https://placedelagare.sncf/" target="_self"&gt;
+  https://placedelagare.sncf/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Votre candidature sera analysée par un jury SNCF.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;a href="https://placedelagare.sncf/" target="_self"&gt;
+   Ouvre une nou
+  &lt;/a&gt;
+  &lt;span&gt;
+   qui sera soumis à la validation du jury
+  &lt;/span&gt;
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S124" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T124" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U124" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V124" s="1" t="inlineStr">
+        <is>
+          <t>https://placedelagare.sncf/</t>
+        </is>
+      </c>
+      <c r="X124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://placedelagare.sncf/" target="_self"&gt;
+  https://placedelagare.sncf/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y124" s="1" t="inlineStr">
+        <is>
+          <t>ebarbereau@retail-connexions-sncf.fr</t>
+        </is>
+      </c>
+      <c r="Z124" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4255-proposer-a-des-porteurs-de-projets-des-locaux/</t>
+        </is>
+      </c>
+      <c r="AA124" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB124" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AC124" s="1" t="inlineStr">
+        <is>
+          <t>Retail et Connexions</t>
+        </is>
+      </c>
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2021</t>
+        </is>
+      </c>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
+        <v>97327</v>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la création et la rénovation de sentiers cyclables</t>
+        </is>
+      </c>
+      <c r="E125" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G125" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H125" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I125" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce dispositif vise à développer le réseau cyclable d&amp;#039;intérêt départemental par la création ou la rénovation d&amp;#039;infrastructures de niveau départemental destinées à assurer le tour de Vendée à vélo ou la liaison entre le chef lieu du département et ce tour de Vendée.
+&lt;/p&gt;
+&lt;p&gt;
+ Les sentiers cyclables d&amp;#039;intérêt départemental ont fait l&amp;#039;objet d&amp;#039;une prise en compte par le Département et ont été actés par une décision de la commission permanente.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les opérations de création : l&amp;#039;aide est plafonnée à 40% de 150 000 € HT par kilomètre. &lt;/p&gt;
+&lt;p&gt;
+ Pour les opérations de rénovation : la dépense subventionnable est plafonnée à 50 % de 40 000€ HT par kilomètre pour les pistes dont la création a été faite au moins 10 ans auparavant.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N125" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espaces verts
+Equipement public
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O125" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Commune
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de communes ayant cette compétence
+ &lt;/li&gt;
+ &lt;li&gt;
+  Office National des Forêts
+ &lt;/li&gt;&lt;li&gt;Autres organismes publics&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sont éligibles les études et l&amp;#039;ensemble des travaux liés à la réalisation de l&amp;#039;infrastructure.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pas éligibles les panneaux de signalisation directionnelle lorsque ceux-ci sont fournis, posés et financés intégralement par le Département et d&amp;#039;information ainsi que les acquisitions foncières.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S125" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T125" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U125" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="V125" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vendee.fr/</t>
+        </is>
+      </c>
+      <c r="X125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ 40, rue Foch, 85923 LA ROCHE SUR YON cedex 9
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 28 85 86 02
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:mobilites-durables&amp;#64;vendee.fr" target="_self"&gt;
+  mobilites-durables&amp;#64;vendee.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y125" s="1" t="inlineStr">
+        <is>
+          <t>hugo.bard@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z125" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e156-soutenir-la-creation-et-la-renovation-de-sent/</t>
+        </is>
+      </c>
+      <c r="AA125" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC125" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG125" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
+        <v>97328</v>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Entretenir les sentiers cyclables d'intérêt départemental</t>
+        </is>
+      </c>
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G126" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H126" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I126" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce dispositif vise à soutenir l&amp;#039;ensemble des travaux liés à l&amp;#039;entretien des sentiers cyclabble d&amp;#039;intérêt départemental en site propre.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant maximum de dépense subventionnable fixée à  50% d&amp;#039;une dépense de 2000 € TTC / km.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les travaux liés à l&amp;#039;entretien du sentier à l&amp;#039;exception de la signalisation directionnelle et d&amp;#039;information lorsque les supports ont été fournis et posés par le Département ainsi que l&amp;#039;entretien des sentiers utilisant des voies affectées à la circulation générale.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N126" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espaces verts
+Equipement public
+Réhabilitation
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O126" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de communes ayant cette compétence
+ &lt;/li&gt;
+ &lt;li&gt;
+  Office National des Forêts
+ &lt;/li&gt;&lt;li&gt;Autres organismes publics&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S126" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T126" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U126" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="V126" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vendee.fr/</t>
+        </is>
+      </c>
+      <c r="X126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ 40, rue Foch, 85923 LA ROCHE SUR YON cedex 9
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 28 85 86 02
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:mobilites-durables&amp;#64;vendee.fr" target="_self"&gt;
+  mobilites-durables&amp;#64;vendee.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y126" s="1" t="inlineStr">
+        <is>
+          <t>hugo.bard@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z126" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/042f-entretenir-les-sentiers-cyclables-dinteret-de/</t>
+        </is>
+      </c>
+      <c r="AA126" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC126" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG126" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH126" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="127" spans="1:34" customHeight="0">
+      <c r="A127" s="1">
+        <v>104710</v>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer à la mise en œuvre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="C127" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D127" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Mise en oeuvre d&amp;apos;opérations dans le cadre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="E127" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G127" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H127" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif : Contribuer à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mesure permettant l&amp;#039;assistance aux opérations contribuant à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;aide publique est fixé par la GAL.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations, se référer au Programme de Développement Rural Régional.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N127" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Artisanat
+Information voyageur, billettique multimodale
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O127" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires éligibles sont définis par les groupes d&amp;#039;action locale, en fonction de leur stratégie.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le taux d&amp;#039;aide publique est fixé par la GAL.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S127" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U127" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V127" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/leader-mise-en-oeuvre-doperations-dans-le-cadre-de-la-strategie-locale-de-developpement</t>
+        </is>
+      </c>
+      <c r="X127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des politiques européennes
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contactez votre GAL référent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y127" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z127" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3751-leader-mise-en-oeuvre-doperations-dans-le-cad/</t>
+        </is>
+      </c>
+      <c r="AA127" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB127" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AD127" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF127" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG127" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH127" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" spans="1:34" customHeight="0">
+      <c r="A128" s="1">
+        <v>102937</v>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la recherche de financements européens</t>
+        </is>
+      </c>
+      <c r="E128" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G128" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H128" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
-Ingénierie financière
 Ingénierie technique
-Subvention</t>
-[...27 lines deleted...]
-      <c r="N181" s="1" t="inlineStr">
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le service Développement et Coopération Européenne de la Région Île-de-France propose de vous aider dans votre recherche de financements européens.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre d&amp;#039;accompagnement des porteurs de projets s&amp;#039;articule autour de 3 phases :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Informer
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseiller
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appuyer au montage d&amp;#039;un projet européen innovant
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La Région propose de vous informer  par l&amp;#039;intermédiaire :
+ &lt;br /&gt;
+ - du site internet dédié : www.europeid.fr,
+ &lt;br /&gt;
+ - de journées ou webinaires d&amp;#039;information
+ &lt;br /&gt;
+ - de rendez-vous individuels.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle propose également de vous accompagner tout au long de votre  candidature.
+&lt;/p&gt;
+&lt;p&gt;
+ Après la phase de ciblage de vos besoins et d&amp;#039;identification des opportunités, elle peut assurer une veille individuelle sur les appels à projets européens susceptibles de vous intéresser, vous conseiller la réalisation des études de faisabilité, en décryptant les appels à projets . Elle peut également vous mettre en relation avec l&amp;#039;écosystème d&amp;#039;accompagnement  et des partenaires de projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces deux premières phases visent à aboutir à la construction de votre candidature. Le service développement et coopération européenne peut alors vous accompagner dans - le montage de votre projet
+ &lt;br /&gt;
+ - l&amp;#039;orientation vers les cellules ressources
+ &lt;br /&gt;
+ - la recherche de partenaires
+ &lt;br /&gt;
+ - la rédaction de votre candidature
+ &lt;br /&gt;
+ - sa relecture critique avant soumission
+&lt;/p&gt;
+&lt;p&gt;
+ Dans certains cas, la Région peut apporter son soutien au projet par l&amp;#039;intermédiaire d&amp;#039;une lettre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N128" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
-Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
 Forêts
-Montagne
 Sols
 Espaces verts
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
+Jeunesse
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Alimentation
+Formation professionnelle
+Technologies numériques et numérisation
+Economie circulaire
 Economie locale et circuits courts
+Agriculture et agroalimentaire
 Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
+Paysage
+International
+Appui méthodologique
+Animation et mise en réseau
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O128" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une structure francilienne.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S128" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U128" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V128" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europeidf.fr/les-financements-europeens/programmes-europeens-thematiques</t>
+        </is>
+      </c>
+      <c r="X128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact au Conseil régional :
+&lt;/p&gt;
+&lt;p&gt;
+ europe&amp;#64;iledefrance.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y128" s="1" t="inlineStr">
+        <is>
+          <t>veronique.hostein@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z128" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/38e4-aider-a-la-recherche-de-financements-europeen/</t>
+        </is>
+      </c>
+      <c r="AA128" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB128" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG128" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2021</t>
+        </is>
+      </c>
+      <c r="AH128" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="129" spans="1:34" customHeight="0">
+      <c r="A129" s="1">
+        <v>102204</v>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Aider citoyens et collaborateurs à chiffrer les avantages du télétravail en termes d'émissions CO2 évitées</t>
+        </is>
+      </c>
+      <c r="E129" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G129" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H129" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le télétravail a récemment pris une place importante dans bon nombre de structures. Changement fort tant côté employé que pour l&amp;#039;organisation dans son ensemble, le télétravail a également des avantages indéniables en termes d&amp;#039;émissions carbone et de temps de transport... Encore faut-il pouvoir les estimer.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;équipe Impact CO2 de l&amp;#039;ADEME a souhaité développer un outil simple
+ &lt;strong&gt;
+  librement diffusable
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  intégrable sur tout type de site
+ &lt;/strong&gt;
+ pour permettre à chacun de calculer l&amp;#039;impact du télétravail en termes d&amp;#039;
+ &lt;strong&gt;
+  émissions CO2 évitées sur les déplacements et en temps gagné
+ &lt;/strong&gt;
+ :
+ &lt;strong&gt;
+  &lt;a href="https://impactco2.fr/transport/teletravail" target="_self"&gt;
+   impactco2.fr/transport/teletravail
+  &lt;/a&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cet outil est par exemple repris sur le site de
+ &lt;a href="https://www.seineouest.fr/mon-impact-transport" rel="noopener" target="_blank"&gt;
+  Grand Paris Seine Ouest (GPSO)
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N129" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Appui méthodologique
+Valorisation d'actions
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O129" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le simulateur est
+ &lt;strong&gt;
+  librement diffusable et intégrable
+ &lt;/strong&gt;
+ en
+ &lt;em&gt;
+  iframe
+ &lt;/em&gt;
+ sur tout type de site.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La section
+ &lt;a href="https://impactco2.fr/integration" target="_self"&gt;
+  impactco2.fr/integration
+ &lt;/a&gt;
+ vous guide dans les différentes étapes d&amp;#039;intégration à votre site.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S129" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U129" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V129" s="1" t="inlineStr">
+        <is>
+          <t>https://impactco2.fr/transport/teletravail</t>
+        </is>
+      </c>
+      <c r="X129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute question, n&amp;#039;hésitez pas à contacter l&amp;#039;équipe Impact CO2 :
+ &lt;strong&gt;
+  impactco2&amp;#64;ademe.fr
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y129" s="1" t="inlineStr">
+        <is>
+          <t>martin.regner@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z129" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/04f9-copie-12h21-sensibiliser-les-citoyens-aux-emi/</t>
+        </is>
+      </c>
+      <c r="AA129" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC129" s="1" t="inlineStr">
+        <is>
+          <t>Accélérateur de la transition écologique (Incubateur de l'ADEME)</t>
+        </is>
+      </c>
+      <c r="AE129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG129" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2021</t>
+        </is>
+      </c>
+      <c r="AH129" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" spans="1:34" customHeight="0">
+      <c r="A130" s="1">
+        <v>102051</v>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Impact CO2 - L’impact sur le climat des objets et gestes de quotidien</t>
+        </is>
+      </c>
+      <c r="E130" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G130" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H130" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ On parle de plus en plus de kilos ou de tonnes de CO2, et tant mieux. Mais concrètement, quelles sont les émissions nécessaires pour fabriquer et consommer les objets qui nous entourent ? et comment les communiquer auprès des citoyens ? &lt;span&gt;🤔&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   &lt;a href="https://impactco2.fr/" rel="noopener" target="_blank"&gt;
+    Impact CO2
+    &lt;span&gt;
+     Ouvre une nouvelle fenêtre
+    &lt;/span&gt;
+    &lt;span&gt;
+     Ouvre une nouvelle fenêtre
+    &lt;/span&gt;
+   &lt;/a&gt;
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ vous propose de
+ &lt;strong&gt;
+  découvrir l&amp;#039;impact sur le climat
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  des objets et gestes du quotidien pour les comparer avoir les bons ordres de grandeur : usages numérique, transport, alimentation, chauffage ...
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Des infographies peuvent être directement reprises pour illustrer vos contenus et communications.
+&lt;/p&gt;
+&lt;p&gt;
+ Cet outil simple et ludique est intégrable sur tout type de site.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Diffusé par différentes entreprises ou à l&amp;#039;issue de certaines
+ &lt;a href="https://fresqueduclimat.org/" rel="noopener" target="_blank"&gt;
+  &lt;em&gt;
+   Fresques du climat
+  &lt;/em&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ , ce simulateur est aussi intégré sur les sites de
+ &lt;a href="https://www.grenoble.fr/2297-mon-convertisseur-co2.htm" rel="noopener" target="_blank"&gt;
+  Grenoble
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ,
+ &lt;a href="https://www.larochelle-zerocarbone.fr/s-engager/la-boite-a-outils-du-zero-carbone/mon-convertisseur-co2" rel="noopener" target="_blank"&gt;
+  La Rochelle
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ,
+ &lt;a href="https://www.issy.com/decouvrir-issy/agir-pour-le-climat/lutter-contre-le-changement-climatique/action-1-je-calcule-mon" rel="noopener" target="_blank"&gt;
+  Issy
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ,
+ &lt;a href="https://www.defimobilite-lemans.fr/" rel="noopener" target="_blank"&gt;
+  Le Mans
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N130" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Transition énergétique
+Technologies numériques et numérisation
+Economie circulaire
+Agriculture et agroalimentaire
+Consommation et production
+Logement et habitat
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O130" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le simulateur est
+ &lt;strong&gt;
+  librement diffusable et intégrable
+ &lt;/strong&gt;
+ en
+ &lt;em&gt;
+  iframe
+ &lt;/em&gt;
+ sur tout type de site.
+&lt;/p&gt;
+&lt;p&gt;
+ La section
+ &lt;a href="https://impactco2.fr/integration" target="_self"&gt;
+  impactco2.fr/integration
+ &lt;/a&gt;
+ vous guide dans les différentes étapes d&amp;#039;intégration à votre site.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S130" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U130" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V130" s="1" t="inlineStr">
+        <is>
+          <t>https://impactco2.fr/</t>
+        </is>
+      </c>
+      <c r="X130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute question, n&amp;#039;hésitez pas à contacter l&amp;#039;équipe Impact CO2 :
+ &lt;strong&gt;
+  impactco2&amp;#64;ademe.fr
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y130" s="1" t="inlineStr">
+        <is>
+          <t>martin.regner@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z130" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/516c-copie-14h12-sensibiliser-les-citoyens-aux-emi/</t>
+        </is>
+      </c>
+      <c r="AA130" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC130" s="1" t="inlineStr">
+        <is>
+          <t>Accélérateur de la transition écologique (Incubateur de l'ADEME)</t>
+        </is>
+      </c>
+      <c r="AE130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG130" s="1" t="inlineStr">
+        <is>
+          <t>27/09/2021</t>
+        </is>
+      </c>
+      <c r="AH130" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" spans="1:34" customHeight="0">
+      <c r="A131" s="1">
+        <v>102050</v>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser les citoyens sur leur empreinte climat</t>
+        </is>
+      </c>
+      <c r="E131" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G131" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H131" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Face aux nombreux défis environnementaux, comment (s&amp;#039;)informer, (se) sensibiliser, (s&amp;#039;)engager ?
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ADEME, en partenariat avec l&amp;#039;Association Bilan Carbone, a développé
+ &lt;em&gt;
+  &lt;strong&gt;
+   &lt;a href="https://nosgestesclimat.fr/" rel="noopener" target="_blank"&gt;
+    Nos Gestes Climat
+    &lt;span&gt;
+     Ouvre une nouvelle fenêtre
+    &lt;/span&gt;
+   &lt;/a&gt;
+  &lt;/strong&gt;
+ &lt;/em&gt;
+ pour permettre à chacun de
+ &lt;strong&gt;
+  calculer son empreinte carbone individuelle
+ &lt;/strong&gt;
+ à travers une série de questions sur son quotidien. Mais l&amp;#039;outil ne s&amp;#039;arrête pas là : il donne également des
+ &lt;strong&gt;
+  actions chiffrées pour réduire concrètement son impact
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Une
+ &lt;strong&gt;
+  &lt;a href="https://nosgestesclimat.fr/groupe?mode&amp;#61;sondage" rel="noopener" target="_blank"&gt;
+   version sondage
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  vous permet de créer un lien dédié pour collecter de manière anonyme les résultats d&amp;#039;un groupe
+ &lt;/strong&gt;
+ de citoyens, agents, élus ...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Avec plus d&amp;#039;1,5 millions de tests réalisés, ce simulateur est déjà promu par différentes collectivités de toutes tailles comme
+ &lt;a href="https://www.grenoble.fr/2294-nos-gestes-climat.htm" rel="noopener" target="_blank"&gt;
+  Grenoble
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ,
+l&amp;#039;
+ &lt;a href="https://www.agglo-saintquentinois.fr/pratique/developpement-durable/le-plan-climat-air-energie-territorial-981.html" rel="noopener" target="_blank"&gt;
+  Agglo du Saint Quentinois
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N131" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Transports collectifs et optimisation des trafics routiers
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O131" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le simulateur est
+ &lt;strong&gt;
+  librement diffusable, mais aussi intégrable
+ &lt;/strong&gt;
+ en
+ &lt;em&gt;
+  iframe
+ &lt;/em&gt;
+ sur tout type de site.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S131" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U131" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V131" s="1" t="inlineStr">
+        <is>
+          <t>https://nosgestesclimat.fr</t>
+        </is>
+      </c>
+      <c r="X131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute question, n&amp;#039;hésitez pas à contacter l&amp;#039;équipe :
+ &lt;a href="https://nosgestesclimat.fr/contact" target="_self"&gt;
+  nosgestesclimat.fr/contact
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y131" s="1" t="inlineStr">
+        <is>
+          <t>martin.regner@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z131" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e1e4-copie-13h56-sensibiliser-les-citoyens-aux-emi/</t>
+        </is>
+      </c>
+      <c r="AA131" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC131" s="1" t="inlineStr">
+        <is>
+          <t>Accélérateur de la transition écologique (Incubateur de l'ADEME)</t>
+        </is>
+      </c>
+      <c r="AE131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG131" s="1" t="inlineStr">
+        <is>
+          <t>27/09/2021</t>
+        </is>
+      </c>
+      <c r="AH131" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" spans="1:34" customHeight="0">
+      <c r="A132" s="1">
+        <v>101961</v>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser les citoyens aux émissions CO2 des déplacements</t>
+        </is>
+      </c>
+      <c r="E132" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G132" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H132" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Premier secteur émetteur de gaz à effet de serre avec 30% des émissions, le secteur des transports est un secteur clé de la transition écologique. Mais comment
+ &lt;strong&gt;
+  transmettre les bons ordres de grandeur et sensibiliser les citoyens
+ &lt;/strong&gt;
+ ?
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;équipe Impact CO2 de l&amp;#039;ADEME a souhaité développer un outil simple
+ &lt;strong&gt;
+  librement diffusable
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  intégrable sur tout type de site
+ &lt;/strong&gt;
+ pour permettre à chacun de comparer facilement l&amp;#039;impact de ses déplacements, mais aussi de montrer l&amp;#039;impact concret du
+ &lt;strong&gt;
+  covoiturage
+ &lt;/strong&gt;
+ :
+ &lt;strong&gt;
+  &lt;a href="https://impactco2.fr/transport" target="_self"&gt;
+   impactco2.fr/transport
+  &lt;/a&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;img alt /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;img alt src="https://raw.githubusercontent.com/datagir/datagir-site/master/content/applications/mon-impact-transport/mon-impact-transport.png" /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Déjà utilisé dans différents défis et challenges de la mobilité aux 4 coins de la France (
+ &lt;a href="https://www.defimobilite-paysdelaloire.fr/page/73/calculateur-emissions-co2" rel="noopener" target="_blank"&gt;
+  Pays de la Loire
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ,
+ &lt;a href="http://challenge-mobilite-hdf.fr/blog/votre-%C3%A9co-calculateur-mobilit%C3%A9" rel="noopener" target="_blank"&gt;
+  Haut-de-France
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ,
+ &lt;a href="https://www.challengemobilite-bfc.fr/page/64/calculateur-emissions-co2" rel="noopener" target="_blank"&gt;
+  Bourgogne-Franche-Comté
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ,
+ &lt;a href="https://www.challengedelamobilite.com/page/64/calculateur-emissions-co2" rel="noopener" target="_blank"&gt;
+  Nouvelle-Aquitaine
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ...), ce simulateur est aussi intégré sur les sites de
+ &lt;a href="https://www.grenoble.fr/2295-mon-impact-transport.htm" rel="noopener" target="_blank"&gt;
+  Grenoble
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ,
+ &lt;a href="https://www.larochelle-zerocarbone.fr/s-engager/la-boite-a-outils-du-zero-carbone/mon-impact-transport" rel="noopener" target="_blank"&gt;
+  La Rochelle
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ,
+ &lt;a href="https://www.issy.com/decouvrir-issy/agir-pour-le-climat/mobilites/action-5-je-privilegie-des-modes-de-transport-doux" rel="noopener" target="_blank"&gt;
+  Issy
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ,
+ &lt;a href="https://www.normandie-tourisme.fr/preparer-son-sejour/informations-pratiques/venir-en-normandie/" rel="noopener" target="_blank"&gt;
+  Normandie Tourisme
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ,
+ &lt;a href="https://sudrhone.fr/2020/06/29/vacances-partir-sans-oublier-la-planete/#" rel="noopener" target="_blank"&gt;
+  Sud Rhône Environnement
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N132" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Transition énergétique
+Animation et mise en réseau
+Valorisation d'actions
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O132" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le simulateur est
+ &lt;strong&gt;
+  librement diffusable et intégrable
+ &lt;/strong&gt;
+ en
+ &lt;em&gt;
+  iframe
+ &lt;/em&gt;
+ sur tout type de site.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La section
+ &lt;a href="https://impactco2.fr/integration" target="_self"&gt;
+  impactco2.fr/integration
+ &lt;/a&gt;
+ vous guide dans les différentes étapes d&amp;#039;intégration à votre site.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S132" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U132" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V132" s="1" t="inlineStr">
+        <is>
+          <t>https://impactco2.fr/transport/</t>
+        </is>
+      </c>
+      <c r="X132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute question, n&amp;#039;hésitez pas à contacter l&amp;#039;équipe Impact CO2 :
+ &lt;strong&gt;
+  impactco2&amp;#64;ademe.fr
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y132" s="1" t="inlineStr">
+        <is>
+          <t>martin.regner@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z132" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/21a8-sensibiliser-les-citoyens-aux-emissions-co2-d/</t>
+        </is>
+      </c>
+      <c r="AA132" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC132" s="1" t="inlineStr">
+        <is>
+          <t>Accélérateur de la transition écologique (Incubateur de l'ADEME)</t>
+        </is>
+      </c>
+      <c r="AE132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG132" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2021</t>
+        </is>
+      </c>
+      <c r="AH132" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" spans="1:34" customHeight="0">
+      <c r="A133" s="1">
+        <v>101592</v>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le déploiement de solutions de mobilité, le passage à l'échelle et l'innovation dans les territoires</t>
+        </is>
+      </c>
+      <c r="C133" s="1" t="inlineStr">
+        <is>
+          <t>Avenir Montagnes
+France Mobilités</t>
+        </is>
+      </c>
+      <c r="E133" s="1" t="inlineStr">
+        <is>
+          <t>Cerema
+ADEME
+Banque des Territoires
+Agence nationale de la cohésion des territoires (ANCT)
+Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F133" s="1" t="inlineStr">
+        <is>
+          <t>Cellules France Mobilités</t>
+        </is>
+      </c>
+      <c r="G133" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H133" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J133" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement et animation de l'ecosystème des mobilités, en complément d'appels pontuels (taux définis par les AAP/AMI)</t>
+        </is>
+      </c>
+      <c r="K133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Appui à l&amp;#039;ingénierie en matière de mobilité dans les territoires peu denses : l&amp;#039;objectif est d&amp;#039;apporter un conseil de proximité aux collectivités et AOM, ainsi qu&amp;#039;aux porteurs de projets, dans le déploiement de leurs services de mobilité du quotidien, au travers 15 cellules régionales d&amp;#039;appui en métropole et outre-mer, réunissant les principaux acteurs de l&amp;#039;ingenierie publique territoriale (ANCT, Ademe, Cerema et Banque des Territoires) aux côtés des services de l&amp;#039;Etat. Il s&amp;#039;agit d&amp;#039;un guichet unique apportant une ingénierie mutualisée dans les territoires ruraux pour accompagner les collectivités à l&amp;#039;exercice de la compétence d&amp;#039;organisation des mobilités (notamment sollicitations juridiques), ainsi qu&amp;#039;une ingénierie d&amp;#039;animation territoriale dans l&amp;#039;appui à la mise en oeuvre de projet (ex : organisation de webinaires et d&amp;#039;évènements à destination des acteurs territoriaux porteurs de projets).
+&lt;/p&gt;
+&lt;p&gt;
+ Cet accompagnement des cellules régionales vient en complément de l&amp;#039;instruction des AAP/AMI France Mobilités (Tenmod, Avenir Montagne Mobilités, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ Plateforme France Mobilités comprenant des ressources techniques (base relative aux marchés publics, foire aux questions juridique et fiches thématiques) et référençant des projets de mobilité, renseignés par leurs porteurs, mis en place dans les territoires (visualisation cartographique) ainsi que des solutions inspirantes classées par thématique / type de territoire / catégorie de porteurs.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://www.francemobilites.fr/projets
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N133" s="1" t="inlineStr">
+        <is>
+          <t>Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mobilité fluviale
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O133" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les 15 cellules régionales d&amp;#039;appui  France Mobilités accompagnent l&amp;#039;innovation dans les territoires « peu denses » et faiblement dotés en ingenierie locale : territoires ruraux, villes petites et moyennes, espaces périurbains des agglomérations
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S133" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T133" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U133" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V133" s="1" t="inlineStr">
+        <is>
+          <t>https://www.francemobilites.fr/ingenierie</t>
+        </is>
+      </c>
+      <c r="W133" s="1" t="inlineStr">
+        <is>
+          <t>https://www.francemobilites.fr/</t>
+        </is>
+      </c>
+      <c r="X133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre cellule régionale : https://www.francemobilites.fr/regions
+&lt;/p&gt;
+&lt;p&gt;
+ Une boite fonctionnelle partagée unique pour chaque cellule régionale :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  auvergnerhonealpes&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  bourgognefranchecomte&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  bretagne&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  centrevaldeloire&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  corse&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  grandest&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  hautsdefrance&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  iledefrance&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  normandie&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  nouvelleaquitaine&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  occitanie&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  paysdelaloire&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  provencealpescotedazur&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  antillesguyane&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  oceanindien&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y133" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z133" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3bc2-concevoir-son-projet-de-mobilite-et-developpe/</t>
+        </is>
+      </c>
+      <c r="AA133" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB133" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC133" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG133" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH133" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="134" spans="1:34" customHeight="0">
+      <c r="A134" s="1">
+        <v>111656</v>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Développer les aménagements cyclables, le stationnement et le jalonnement vélos</t>
+        </is>
+      </c>
+      <c r="D134" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité et déplacements : Plan vélo</t>
+        </is>
+      </c>
+      <c r="E134" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G134" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H134" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J134" s="1" t="inlineStr">
+        <is>
+          <t>Montants de subvention plafonnés</t>
+        </is>
+      </c>
+      <c r="K134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Plan vélo : aide aux aménagements cyclables, au stationnement et aux travaux liés à la mise en oeuvre d&amp;#039;un plan de jalonnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Aménagement de bande cyclable, de piste cyclable unidirectionnelle ou bidirectionnelle et de voies vertes.
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Aménagements cyclables, plafond de dépense subventionnable : 550.000€ HT par km aménagé.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Stationnement, plafond de dépense subventionnable : 1.000€ HT par place de stationnement vélos aménagée.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Jalonnement, plafond de dépense subventionnable : 150€ HT par mètre linéaire jalonné.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Délibération n°2018-04-0020 (AD du 28/05/2018)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N134" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espace public
+Voirie et réseaux
+Paysage
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O134" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S134" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U134" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des transports et des mobilités
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 96 44
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y134" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z134" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e066-developper-les-amenagements-cyclables-le-stat/</t>
+        </is>
+      </c>
+      <c r="AA134" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB134" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC134" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG134" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH134" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="135" spans="1:34" customHeight="0">
+      <c r="A135" s="1">
+        <v>95124</v>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Financer le développement d'aménagements cyclables</t>
+        </is>
+      </c>
+      <c r="E135" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G135" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H135" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I135" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20</t>
+        </is>
+      </c>
+      <c r="K135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les
+ aménagements portés par les collectivités territoriales ou leurs groupements de coopération intercommunale présentent un attrait touristique réel. Les liaisons cyclables de type vélo participent à l&amp;#039;attractivité du territoire, notamment touristique, en reliant des sites pôles du Pays Cathare.
+&lt;/p&gt;
+&lt;p&gt;
+ Le développement de l&amp;#039;itinéraire cyclable du réseau principal ou complémentaire aide à inciter le plus grand nombre
+ à la pratique du vélo, ce qui représente un atout écologique important.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département de l&amp;#039;Aude accompagnera également les collectivités territoriales compétentes à développer l&amp;#039;intermodalité et tout type de déplacements doux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mise en œuvre d&amp;#039;itinéraires cyclables à l&amp;#039;échelle d&amp;#039;un ou plusieurs territoires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N135" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Voirie et réseaux
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O135" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;infrastructure (installation de chantier, travaux de voirie inhérents à la réalisation de l&amp;#039;aménagement)  et de signalisation directionnelle et/ou de police d&amp;#039;itinéraires cyclables inscrits au schéma départemental ou lié à un itinéraire structurant du schéma (porté par un EPCI)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les études dans la limite d&amp;#039;une étude par itinéraire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les équipements d&amp;#039;évaluation et d&amp;#039;observation (compteurs) y compris les études d&amp;#039;observation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les acquisitions foncières nécessaires à l&amp;#039;aménagement cyclable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les revêtements de type goudron sauf pour les pistes cyclables en domaine urbain ou péri-urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  La construction ou la reprise d&amp;#039;ouvrages d&amp;#039;arts
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les itinéraires non cartographiés par les différents schémas sauf s&amp;#039;ils se raccordent à un itinéraire inscrit
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les itinéraires qui viendraient en doublon à un itinéraire déjà existant et inscrit
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;entretien, de réfection et de mises aux normes d&amp;#039;aménagement existants, les travaux intégrant les équipements de service non marchands (Relais Information Service, bancs, tables....)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S135" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T135" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U135" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V135" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/je-veux-developper-des-itineraires-cyclables-dans-ma-commune</t>
+        </is>
+      </c>
+      <c r="X135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département  de l&amp;#039;Aude - Pôle Aménagement durable
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Développement Environnement et Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Service Aménagement -
+ Olivier Baron
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 04.68.11.31.03
+&lt;/p&gt;
+&lt;p&gt;
+ Adresse mail :
+ &lt;a href="mailto:olivier.baron&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
+  olivier.baron&amp;#64;aude.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y135" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z135" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8dda-regler-les-aides-pour-le-schema-departemental/</t>
+        </is>
+      </c>
+      <c r="AA135" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB135" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable</t>
+        </is>
+      </c>
+      <c r="AC135" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG135" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2021</t>
+        </is>
+      </c>
+      <c r="AH135" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="136" spans="1:34" customHeight="0">
+      <c r="A136" s="1">
+        <v>103263</v>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'usage du vélo au quotidien</t>
+        </is>
+      </c>
+      <c r="D136" s="1" t="inlineStr">
+        <is>
+          <t>Plan vélo régional</t>
+        </is>
+      </c>
+      <c r="E136" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G136" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H136" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p width="100%;"&gt;
+ &lt;/p&gt;&lt;p&gt;
+  La Région souhaite développer l&amp;#039;usage du vélo au quotidien. Le Plan vélo vise au triplement de la pratique par l&amp;#039;apport de réponses concrètes aux usagers : itinéraires sécurisés et jalonnés, stationnement, services (réparation, etc.).
+ &lt;/p&gt;
+ &lt;p&gt;
+  &lt;/p&gt;&lt;ul&gt;
+   &lt;li&gt;
+    &lt;strong&gt;
+     Pour quel type de projet ?
+    &lt;/strong&gt;
+   &lt;/li&gt;
+   &lt;li&gt;
+    Réalisation d&amp;#039;un schéma stratégique cyclable,
+   &lt;/li&gt;
+   &lt;li&gt;
+    Réalisation d&amp;#039;études de faisabilité pour la création d&amp;#039;un ouvrage d&amp;#039;art cyclable,
+   &lt;/li&gt;
+   &lt;li&gt;
+    Réalisation d&amp;#039;itinéraires et d&amp;#039;équipements cyclables pour l&amp;#039;amélioration des accès au réseau de transport public, aux équipements régionaux, aux pôles d&amp;#039;emploi et d&amp;#039;éducation,
+   &lt;/li&gt;
+   &lt;li&gt;
+    Généralisation du partage de la rue (apaisement de la circulation et mise en double sens cyclable des voiries à sens unique),
+   &lt;/li&gt;
+   &lt;li&gt;
+    Développement d&amp;#039;une offre de stationnement vélo dans le cadre de plans globaux,
+   &lt;/li&gt;
+   &lt;li&gt;
+    Jalonnement des liaisons cyclables,
+   &lt;/li&gt;
+   &lt;li&gt;
+    Suivi et évaluation,
+   &lt;/li&gt;
+   &lt;li&gt;
+    Développement des services à destination des cyclistes.
+   &lt;/li&gt;
+  &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelle est la nature de l&amp;#039;aide ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Région intervient sous forme de subventions pouvant aller de 25% à 50% du reste à charge du bénéficiaire, selon les types d&amp;#039;actions et leur inscription ou non dans le cadre d&amp;#039;une stratégie territoriale déclinée en plan d&amp;#039;action triennal.
+&lt;/p&gt;
+&lt;p&gt;
+ Les plafonds de subvention sont définis selon les projets :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Études (stratégie cyclable ou études préalables de faisabilité) : 50.000€,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Maillage et apaisement de la circulation : 550€/ml,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Stationnement : 1.000€/place,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Jalonnement : 50€/ml,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Suivi-évaluation : 4.000€/point de comptage,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Services : 50.000€ pour les études, 80.000€ pour les projets.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelles démarches ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de cette aide, vous devez déposer un dossier sur notre plateforme en ligne
+ &lt;a href="https://mesdemarches.iledefrance.fr/account-management/cridfprd-demandeurs/ux/#/login?redirectTo&amp;#61;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Fconnecte%2Ftiers-selection&amp;amp;jwtKey&amp;#61;jwt-cridfprd-portail-depot-demande-aides&amp;amp;footer&amp;#61;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Faccessibilite,Accessibilit%C3%A9%20:%20partiellement%20conforme,_self;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Fmentions-legales,Mentions%20l%C3%A9gales%20et%20RGPD,_self" rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les pièces nécessaires sont différentes en fonction du type de projet, et du taux de subvention sollicité. Le formulaire annexé à la présente fiche récapitule les éléments nécessaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les maîtres d&amp;#039;ouvrages publics, le soutien au taux maximum est conditionné à l&amp;#039;existence d&amp;#039;un schéma stratégique cyclable répondant aux critères définis par le Plan vélo régional, et par un engagement dans un plan d&amp;#039;action triennal
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;p&gt;
+  &lt;strong&gt;
+   A noter :
+  &lt;/strong&gt;
+ &lt;/p&gt;
+ &lt;p&gt;
+  Ce dispositif est éligible au
+  &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique" rel="noopener" target="_blank"&gt;
+   budget participatif écologique de la Région Île-de-France
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  .
+ &lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="N136" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O136" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Qui peut en bénéficier ?
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les collectivités territoriales et leurs groupements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;État et ses établissements publics,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les gestionnaires des îles de loisirs de la Région Île-de-France,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les associations pour les actions ayant trait aux services et sous réserve de bénéficier d&amp;#039;un appui de la collectivité concernée.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S136" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U136" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V136" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/plan-velo-regional</t>
+        </is>
+      </c>
+      <c r="X136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des transports / service Pôles et Voiries
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:directiondestransports&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  directiondestransports&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y136" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z136" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9ec7-plan-velo-regional/</t>
+        </is>
+      </c>
+      <c r="AA136" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB136" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF136" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG136" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2021</t>
+        </is>
+      </c>
+      <c r="AH136" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="137" spans="1:34" customHeight="0">
+      <c r="A137" s="1">
+        <v>165804</v>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour la qualité de l'air dans les agglomérations à forts enjeux</t>
+        </is>
+      </c>
+      <c r="C137" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D137" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Actions pour la qualité de l'air dans les agglomérations à forts enjeux</t>
+        </is>
+      </c>
+      <c r="E137" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F137" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G137" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H137" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I137" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique&lt;/h4&gt;&lt;h4&gt;&lt;p&gt;&lt;span&gt;Dans certaines agglomérations et villes de France la qualité de l&amp;#039;air est dégradée à cause des activités humaines. Dans un contexte de lutte contre les effets sur la santé de la mauvaise qualité de l&amp;#039;air et face au renforcement des normes de qualité
+de l&amp;#039;air (seuils de polluants à ne pas dépasser), le Fonds vert agit pour réduire la pollution atmosphérique liée aux
+déplacements et accélérer la transition vers des mobilités peu polluantes, en
+particulier dans les zones urbaines denses.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pour les agglomérations en dépassement régulier des
+valeurs limites de polluants atmosphériques, l’objectif prioritaire est
+le respect ces valeurs limites dans les délais les plus courts possibles. &lt;/span&gt;Pour l’ensemble des agglomérations, l’ambition est de
+réduire les émissions polluantes pour s’inscrire dans une trajectoire
+d’atteinte des nouveaux objectifs fixés pour 2030 par le droit de l&amp;#039;Union
+européenne. &lt;/p&gt;&lt;/h4&gt;</t>
+        </is>
+      </c>
+      <c r="N137" s="1" t="inlineStr">
+        <is>
+          <t>Qualité de l'air
+Mobilité partagée
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O137" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P137" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q137" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;Les porteurs de projet éligibles sont : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les
+collectivités territoriales et leurs groupements ;&lt;/li&gt;&lt;li&gt;Les
+établissements publics locaux portant la compétence d’autorité organisatrice de
+la mobilité (notamment les syndicats mixtes et pôles métropolitains) ;&lt;/li&gt;&lt;li&gt;Les
+établissements publics locaux bénéficiant d’une délégation de maîtrise
+d’ouvrage d’une collectivité territoriale ou d’une autorité organisatrice de la
+mobilité (en particulier les sociétés publiques locales) ;&lt;/li&gt;&lt;li&gt;Les collectivités territoriales, leurs groupements, ou établissements publics disposant d&amp;#039;une délégation de compétence de l&amp;#039;autorité organisatrice de la mobilité ou de la compétence voirie.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;font&gt;&lt;strong&gt;Seules sont éligibles les entités listées en annexe 1 du cahier d&amp;#039;accompagnement de la mesure, publié sur le site ecologie.gouv.fr/fonds-vert&lt;/strong&gt;&lt;/font&gt;&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Les études de
+solutions de mobilité&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes de
+diagnostic permettant de caractériser et projeter le parc, l’offre de mobilité,
+les infrastructures sur le territoire, les usagers, les besoins liés à la mise
+en place ou l’évolution d’une zone de restrictions de circulation ;&lt;/li&gt;&lt;li&gt;Etudes de
+solutions de mobilité à déployer pour favoriser les accès en mode de transports
+peu polluants aux zones urbaines à forts enjeux de qualité de l’air.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les dispositifs
+d’information et de conseil sur les solutions de déplacement alternatives :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Campagne et
+actions de communication et de sensibilisation, notamment en faveur de
+l’accompagnement au changement du report vers d’autres modes de mobilité ;&lt;/li&gt;&lt;li&gt;Mise en place
+d’un guichet d’information ou de conseil : ouverture d’un numéro vert, mise à
+disposition de conseiller(s) mobilité au sein du territoire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le déploiement
+de services numériques :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Services
+numériques facilitant l’information et l’accès aux aides visant au verdissement
+des transports pour les usagers ;&lt;/li&gt;&lt;li&gt;Services
+numériques favorisant le report modal vers des mobilités douces ou partagées et
+l’intermodalité ;&lt;/li&gt;&lt;li&gt;Services
+numériques facilitant l’accès à une zone de restrictions de circulation
+(portail d’information, outil de demandes et traitement des dérogations, etc.).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les dispositifs
+incitatifs pour développer les mobilités propres (liste limitative) :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Développement de
+l’offre de services de mobilité proposée aux administrés par l’acquisition
+d’équipements et de véhicules pour le développement d&amp;#039;une offre de transport public périurbaine ou des pôles d&amp;#039;échange multimodaux, une offre de service d&amp;#039;auto-partage, une offre de service de covoiturage, une offre de prêt-location de vélos ;&lt;/li&gt;&lt;li&gt;Dispositif
+d’accompagnement au changement de mobilité (primes à l’essai d’offres de
+mobilité actives et partagées, cartes pré-payées pour les transports en
+commun…).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt; &lt;strong&gt;Les achats
+d’équipements et aménagements (liste limitative) :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aménagements de
+parcs relais, voies réservées ou pôles d’échanges multimodaux (PEM) ;&lt;/li&gt;&lt;li&gt;Aménagements de
+voirie et de stationnement pour développer l’usage de la marche, le covoiturage, l’autopartage,
+les transports collectifs  ou la logistique
+urbaine durable, en particulier les aménagements favorisant l’accès aux usagers
+périurbains ;&lt;/li&gt;&lt;li&gt;Investissement
+pour la mise en place d’équipements de signalisation ou de contrôle en faveur
+de mobilités peu polluantes ;&lt;/li&gt;&lt;li&gt;Electrification
+de quais dans les zones portuaires.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
+règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
+du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
+la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le
+projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
+aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="T137" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U137" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V137" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe3_qualite_air.pdf</t>
+        </is>
+      </c>
+      <c r="W137" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-3-qualite-de-l-air</t>
+        </is>
+      </c>
+      <c r="X137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y137" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z137" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-pour-la-qualite-de-l-air-dans-les-agglomerations-a-forts-enjeux/</t>
+        </is>
+      </c>
+      <c r="AA137" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB137" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Création d’une voie douce / piste cyclable
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Installation de bornes électriques
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC137" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG137" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="AH137" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="138" spans="1:34" customHeight="0">
+      <c r="A138" s="1">
+        <v>165801</v>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Développer les mobilités durables en territoires ruraux et moyennement denses</t>
+        </is>
+      </c>
+      <c r="C138" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026</t>
+        </is>
+      </c>
+      <c r="D138" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Mobilités durables en territoires ruraux et moyennement denses</t>
+        </is>
+      </c>
+      <c r="E138" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F138" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G138" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H138" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I138" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Dans
+l’objectif d’améliorer le cadre de vie et de réduire l’impact
+environnemental des déplacements du quotidien des habitants des zones rurales et périurbaines, le Fonds vert soutient le développement de services mobilités durables adaptés aux besoins de la population, notamment
+en faveur d’une mobilité alternative à l’utilisation de la voiture
+individuelle.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N138" s="1" t="inlineStr">
+        <is>
+          <t>Information voyageur, billettique multimodale
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O138" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P138" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q138" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et
+régions d’outre-mer (DROM), ainsi que les collectivités d’outre-mer (COM) et la
+Nouvelle-Calédonie.&lt;/p&gt;&lt;p&gt;La mesure bénéficie aux collectivités territoriales et leurs
+groupements suivants :&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;table cellspacing="0" cellpadding="0" width="623"&gt;
+ &lt;tbody&gt;&lt;tr&gt;
+  &lt;td width="302" valign="top"&gt;
+  &lt;p align="center"&gt;&lt;strong&gt;Entités éligibles&lt;/strong&gt;&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="321" valign="top"&gt;
+  &lt;p align="center"&gt;&lt;strong&gt;Conditions
+  d’éligibilité&lt;/strong&gt;&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="302" valign="top"&gt;
+  &lt;p&gt;- Les communautés de communes, communautés
+  d’agglomération&lt;/p&gt;
+  &lt;p&gt;- Leurs communes membres&lt;/p&gt;
+  &lt;p&gt;- Les syndicats mixtes&lt;/p&gt;
+  &lt;p&gt;- Les pôles d&amp;#039;équilibre territoriaux et ruraux
+  (PETR)&lt;/p&gt;
+  &lt;p&gt;- Les établissements publics&lt;/p&gt;
+  &lt;p&gt; &lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="321" valign="top"&gt;
+  &lt;p&gt;Entités compétentes en matière de voirie ou de mobilité
+  (i.e. autorité organisatrice de la mobilité, AOM) ou ayant une
+  délégation de compétence.&lt;/p&gt;
+  &lt;p&gt; &lt;/p&gt;
+  &lt;p&gt;Hors lauréats de l’Appel à programmes
+  « Territoires cyclables » pour les aménagements cyclables &lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="302" valign="top"&gt;
+  &lt;p&gt;Régions&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="321" valign="top"&gt;
+  &lt;p&gt;Projets locaux relevant de leur compétence d’AOM
+  locale et sur le périmètre de l’EPCI concerné &lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="302" valign="top"&gt;
+  &lt;p&gt;Départements&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="321" valign="top"&gt;
+  &lt;p&gt;Aménagements cyclables ou de covoiturage réalisés
+  sur la voirie départementale&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+&lt;/tbody&gt;&lt;/table&gt;&lt;p&gt;Le projet doit être localisé dans les territoires des EPCI
+classés en densité rurale ou en densité intermédiaire.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les associations peuvent également bénéficier de l’aide du Fonds
+vert dès lors que leurs projets sont conjointement portés et financés par une
+collectivité ou groupement mentionné dans le tableau ci-dessus.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Sont éligibles au financement du Fonds vert :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses d&amp;#039;ingénierie (études, AMO) pour l&amp;#039;élaboration d&amp;#039;une stratégie de mobilité, d&amp;#039;un plan de mobilité simplifié (PDMS) ;&lt;/li&gt;&lt;li&gt;La création d&amp;#039;infrastructures, de services ou de bouquets de services de mobilité de proximité suivants :&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;-   Service
+de mobilité solidaire, notamment transport d’utilité sociale (TUS) ;&lt;/p&gt;&lt;p&gt;-   Service
+de transport à la demande (TAD) ou navette régulière, y compris autonome ;&lt;/p&gt;&lt;p&gt;-   Service
+d’autopartage ou de scooter en libre-service ;&lt;/p&gt;&lt;p&gt;-   Système
+numérique d’aide aux déplacements (information voyageur / mobilité multimodale)
+;&lt;/p&gt;&lt;p&gt;-   Services
+de prêt ou location, y compris en libre-service, de vélo et/ou de vélo à
+assistance électrique (VAE) ;&lt;/p&gt;&lt;p&gt;-  Services
+et infrastructures pour le covoiturage : aires et lignes de covoiturage, voies
+réservées et à certaines catégories de véhicules dites VR2&amp;#43;, points d’arrêt
+d’autostop organisés, création de plateforme d’intermédiation, campagnes
+d’incitation financière à la pratique du covoiturage ;&lt;/p&gt;&lt;p&gt;-   Infrastructures
+cyclables (aménagements cyclables, stationnements sécurisés).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les dépenses couvertes par le Fonds vert sont le coût des investissements, les frais de fonctionnement du service de mobilité (équivalent à 1 an de fonctionnement maximum) pour aider l&amp;#039;amorçage du service et les frais d&amp;#039;études et de maîtrise d&amp;#039;ouvrage (dont les acquisitions foncières), sous conditions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
+règles suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
+du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
+la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le
+projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
+aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="T138" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U138" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V138" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe3_Mobilites-durables.pdf</t>
+        </is>
+      </c>
+      <c r="W138" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-3-mobilites-durables</t>
+        </is>
+      </c>
+      <c r="X138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y138" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z138" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-mobilites-durables-en-territoires-ruraux-et-moyennement-denses/</t>
+        </is>
+      </c>
+      <c r="AA138" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB138" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Inciter financièrement le covoiturage
+Installation de bornes électriques
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC138" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG138" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="AH138" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="139" spans="1:34" customHeight="0">
+      <c r="A139" s="1">
+        <v>92350</v>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Etre aidé dans la mise en oeuvre des villes et territoires durables</t>
+        </is>
+      </c>
+      <c r="E139" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G139" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H139" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;p&gt;
+  &lt;/p&gt;&lt;ul&gt;
+   &lt;li&gt;
+    &lt;strong&gt;
+     Les agences d&amp;#039;urbanisme vous aident dans la mise en oeuvre des villes et territoires durables
+    &lt;/strong&gt;
+   &lt;/li&gt;
+  &lt;/ul&gt;
+&lt;p&gt;
+ Mettre en œuvre des villes et territoires durables, c&amp;#039;est penser leur développement de manière transversale et intégrée à différentes échelles, pour faire face aux transitions. C&amp;#039;est faire appel à des modes plus coopératifs et participatifs pour impliquer l&amp;#039;ensemble des acteurs du territoire. C&amp;#039;est aborder les projets dans toutes leurs dimensions : physiques, environnementales, économiques et sociales. Dans ce contexte, un outil d&amp;#039;ingénierie tel que l&amp;#039;agence d&amp;#039;urbanisme constitue un atout important. Par son approche transversale et multi-acteurs, l&amp;#039;agence d&amp;#039;urbanisme permet de rompre avec les approches sectorielles. Elle offre la possibilité de construire une vision stratégique articulant les différentes échelles des territoires et de mieux articuler les politiques publiques, comme celles de l&amp;#039;habitat, de la solidarité, des projets urbains, de l&amp;#039;environnement ou encore de la mobilité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Les agences d&amp;#039;urbanisme
+   &lt;/strong&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 50 ans, leur gouvernance et leurs missions se sont réinventées pour anticiper les différentes étapes de la décentralisation et des politiques d&amp;#039;aménagement du territoire et mettre en œuvre les projets territoriaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Des outils au service de l&amp;#039;intérêt général
+   &lt;/strong&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Ils forment le cœur du partenariat. Les membres sont :
+ &lt;br /&gt;
+ - les collectivités locales et leurs groupements (communes et intercommunalités de tailles variées, départements, régions, syndicats mixtes), représentés par des élus ;
+ &lt;br /&gt;
+ - l&amp;#039;Etat, représenté notamment par le préfet ou le sous-préfet, et la DREAL ou la DDT(M) ;
+ &lt;br /&gt;
+ - des acteurs territoriaux du monde économique (chambre consulaire, port...), de l&amp;#039;énergie, de l&amp;#039;habitat, de l&amp;#039;environnement, de l&amp;#039;enseignement supérieur (universités...) ;
+ &lt;br /&gt;
+ - et des membres associés intéressés par les enjeux territoriaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
+   &lt;/strong&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Une équipe pluridisciplinaire et inclusive
+   &lt;/strong&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Participation à l&amp;#039;élaboration des politiques d&amp;#039;aménagement et de développement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribution aux politiques de requalification des centres et de renouvellement urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribution aux démarches de développement économique et social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribution à l&amp;#039;adaptation des territoires au changement climatique (transition énergétique, îlots de fraîcheur, trames écologiques...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement des politiques publiques du quotidien (mobilités durables, offre de soin, alimentation saine, qualité de l&amp;#039;habitat, des paysages...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des stratégies de développement et d&amp;#039;inclusion numérique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à l&amp;#039;animation territoriale et au débat public en tant que tiers de confiance
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N139" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
 Réhabilitation
+Logement et habitat
+Architecture
 Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O139" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S139" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U139" s="1" t="inlineStr">
+        <is>
+          <t>Réseau des Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="V139" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
+ &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
+  http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y139" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z139" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/88ff-copie-08h34-etre-aide-pour-batir-des-strategi/</t>
+        </is>
+      </c>
+      <c r="AA139" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC139" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG139" s="1" t="inlineStr">
+        <is>
+          <t>28/04/2021</t>
+        </is>
+      </c>
+      <c r="AH139" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" spans="1:34" customHeight="0">
+      <c r="A140" s="1">
+        <v>92349</v>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Être aidé pour observer les territoires</t>
+        </is>
+      </c>
+      <c r="E140" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G140" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H140" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en oeuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 50 ans, leur gouvernance et leurs missions se sont réinventées pour anticiper les différentes étapes de la décentralisation et des politiques d&amp;#039;aménagement du territoire et mettre en œuvre les projets territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Des outils au service de l&amp;#039;intérêt général
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Ils forment le cœur du partenariat. Les membres sont :
+ &lt;br /&gt;
+ - les collectivités locales et leurs groupements (communes et intercommunalités de tailles variées, départements, régions, syndicats mixtes), représentés par des élus ;
+ &lt;br /&gt;
+ - l&amp;#039;état, représenté notamment par le préfet ou le sous-préfet, et la DREAL ou la DDT(M) ;
+ &lt;br /&gt;
+ - des acteurs territoriaux du monde économique (chambre consulaire, port...), de l&amp;#039;énergie, de l&amp;#039;habitat, de l&amp;#039;environnement, de l&amp;#039;enseignement supérieur (universités...) ;
+ &lt;br /&gt;
+ - et des membres associés intéressés par les enjeux territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une équipe pluridisciplinaire et inclusive
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Observation thématique (loyers, mobilités, habitat, social, stratégies économiques, logement des étudiants...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation des systèmes d&amp;#039;informations géographiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Enquêtes de terrain
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N140" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Personnes âgées
+Jeunesse
+Santé
+Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Inclusion numérique
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O140" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S140" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U140" s="1" t="inlineStr">
+        <is>
+          <t>Réseau des Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="V140" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont 51, réparties sur le territoire métropolitain et ultra-marin. Consulter notre annuaire pour identifier celle, la plus proche de votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
+ &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
+  http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y140" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z140" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8d0a-copie-08h34-etre-aide-pour-batir-des-strategi/</t>
+        </is>
+      </c>
+      <c r="AA140" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC140" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG140" s="1" t="inlineStr">
+        <is>
+          <t>28/04/2021</t>
+        </is>
+      </c>
+      <c r="AH140" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="141" spans="1:34" customHeight="0">
+      <c r="A141" s="1">
+        <v>92241</v>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Etre aidé pour participer au débat territorial</t>
+        </is>
+      </c>
+      <c r="E141" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G141" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H141" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme aident à sensibiliser et animer le débat territorial
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;agence d&amp;#039;urbanisme, grâce à son positionnement partenarial et sa neutralité est un connecteur entre les acteurs. Forte de cela et de son ancrage, elle a un rôle d&amp;#039;animation territoriale pour lequel elle développe des activités et des méthodes participatives innovantes.
+ &lt;br /&gt;
+ L&amp;#039;agence s&amp;#039;appuie à la fois sur son expertise et sur sa compétence d&amp;#039;animation pour être moins dans la « confrontation territoriale » mais plus dans la co-construction.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 50 ans, leur gouvernance et leurs missions se sont réinventées pour anticiper les différentes étapes de la décentralisation et des politiques d&amp;#039;aménagement du territoire et mettre en œuvre les projets territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Des outils au service de l&amp;#039;intérêt général
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Ils forment le cœur du partenariat. Les membres sont :
+ &lt;br /&gt;
+ les collectivités locales et leurs groupements (communes et intercommunalités de tailles variées, départements, régions, syndicats mixtes), représentés par des élus ;
+ &lt;br /&gt;
+ l&amp;#039;état, représenté notamment par le préfet ou le sous-préfet, et la DREAL ou la DDT(M) ;
+ &lt;br /&gt;
+ des acteurs territoriaux du monde économique (chambre consulaire, port...), de l&amp;#039;énergie, de l&amp;#039;habitat, de l&amp;#039;environnement, de l&amp;#039;enseignement supérieur (universités...) ;
+ &lt;br /&gt;
+ et des membres associés intéressés par les enjeux territoriaux.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une équipe pluridisciplinaire et inclusive
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Communication
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation et intermédiation des débats
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets participatifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expérimentation (résidence, atelier, ...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N141" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O141" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S141" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U141" s="1" t="inlineStr">
+        <is>
+          <t>Réseau des Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="V141" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
+ &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
+  http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y141" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z141" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f7b7-copie-13h16-etre-aide-pour-batir-des-strategi/</t>
+        </is>
+      </c>
+      <c r="AA141" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC141" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG141" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2021</t>
+        </is>
+      </c>
+      <c r="AH141" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="142" spans="1:34" customHeight="0">
+      <c r="A142" s="1">
+        <v>92240</v>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Être aidé pour bâtir des stratégies territoriales</t>
+        </is>
+      </c>
+      <c r="E142" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G142" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H142" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme participent à la construction des stratégies territoriales
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les dynamiques territoriales et les transitions en cours questionnent le sens même de la planification stratégique. Nous sommes dans l&amp;#039;ère des interdépendances territoriales et des réciprocités - qu&amp;#039;elles soient choisies ou subies. Les nouvelles interfaces politiques et territoriales appellent à organiser des alliances entre tous les types de territoires (métropolitains, urbains, périurbains et ruraux), interpellent l&amp;#039;agilité des modes de gouvernance et sollicitent de nouveaux cadres d&amp;#039;actions territoriales. Dans ce contexte qui rebat les cartes du développement territorial, les missions de l&amp;#039;agence d&amp;#039;urbanisme se structurent principalement autour d&amp;#039;un travail de mise en commun et de construction d&amp;#039;une vision partagée pour le futur.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 50 ans, leur gouvernance et leurs missions se sont réinventées pour anticiper les différentes étapes de la décentralisation et des politiques d&amp;#039;aménagement du territoire et mettre en œuvre les projets territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Des outils au service de l&amp;#039;intérêt général
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Ils forment le cœur du partenariat. Les membres sont :
+&lt;/p&gt;
+&lt;p&gt;
+ - les collectivités locales et leurs groupements (communes et intercommunalités de tailles variées, départements, régions, syndicats mixtes), représentés par des élus ;
+&lt;/p&gt;
+&lt;p&gt;
+ - l&amp;#039;état, représenté notamment par le préfet ou le sous-préfet, et la DREAL ou la DDT(M) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - des acteurs territoriaux du monde économique (chambre consulaire, port...), de l&amp;#039;énergie, de l&amp;#039;habitat, de l&amp;#039;environnement, de l&amp;#039;enseignement supérieur (universités...)
+&lt;/p&gt;
+&lt;p&gt;
+ - et des membres associés intéressés par les enjeux territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une équipe pluridisciplinaire et inclusive
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conduire des démarches de prospective pour construire une vision pour le futur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la réalisation de documents de planification (SCoT, PLUi, Sraddet)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de coopérations territoriales (contractualisations, coopérations
+  &lt;br /&gt;
+  métropolitaines, contrat de réciprocité...)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribution aux stratégies frontalières et transnationales
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N142" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O142" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S142" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U142" s="1" t="inlineStr">
+        <is>
+          <t>Réseau des Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="V142" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez les contacts de chaque agence d&amp;#039;urbanisme sur le site de la Fnau :
+ &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
+  http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y142" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z142" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/df5d-etre-aide-pour-batir-des-strategies-territori/</t>
+        </is>
+      </c>
+      <c r="AA142" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB142" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC142" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG142" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2021</t>
+        </is>
+      </c>
+      <c r="AH142" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="143" spans="1:34" customHeight="0">
+      <c r="A143" s="1">
+        <v>74103</v>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un appui technique de proximité à la mise en oeuvre des politiques publiques prioritaires et un accompagnement amont sur les procédures réglementaires associées</t>
+        </is>
+      </c>
+      <c r="E143" s="1" t="inlineStr">
+        <is>
+          <t>Direction départementale des Territoires et de la Mer (DDTM) du Finistère</t>
+        </is>
+      </c>
+      <c r="G143" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H143" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les services appropriés selon le domaine concerné, ou en cas de domaines multiples l&amp;#039;Atelier « Inter-services Territoires Politiques Publiques, Partenaires et Projets » (AIT4P) de la Direction Départementale des Territoires et de la Mer du Finistère, sont les interlocuteurs de proximité des élus qui souhaitent être accompagnés et soutenus
+dans la mise en oeuvre de projets relevant des
+ &lt;strong&gt;
+  politiques publiques prioritaires
+ &lt;/strong&gt;
+ suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  aménagement de bourgs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  transition énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  qualité de l&amp;#039;eau
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  publicité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  sécurité routière
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  bâtiment durable et accessibilité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  biodiversité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  risques
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  urbanisme
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Cette aide se matérialise par un conseil global en aménagement, des interventions ponctuelles ou une mise en réseau.
+ &lt;/strong&gt;
+ Suivant le besoin identifié, elle peut revêtir différentes formes : appui méthodologique, observation prédiagnostic, conseil amont, analyse observatoire de faisabilité...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  s différents services apportent dans une logique de simplification administrative, un conseil stratégique amont tenant compte du contexte local et des particularités du projet, et permet d&amp;#039;aplanir la complexité des procédures inhérentes aux projets d&amp;#039;aménagement et de développement économique.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Après un examen sur la base d&amp;#039;une question et pré-dossier du porteur de projet, l&amp;#039;Atelier délivre au bénéficiaire un avis préalable sur les procédures applicables et les délais induits ainsi qu&amp;#039;une synthèse des informations utiles
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  aménagements d&amp;#039;espaces publics ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  création de nouveaux quartiers, renouvellement urbain, écoquartiers
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  rénovation thermique de bâtiments publics, production d&amp;#039;EnR ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  agendas d&amp;#039;accessibilité programmée ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  diagnostics publicité ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  diagnostics de sécurité routière ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  aires d&amp;#039;accueil des gens du voyage ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plans communaux de sauvegarde.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pôle d&amp;#039;échanges multi-modal,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  implantation, extension de sites d&amp;#039;activités, projets liés aux énergies renouvelables...
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  remise en culture de friches agricoles, remise en activité ou renaturation de friches artisanales et industrielles...
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N143" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Forêts
+Espace public
+Friche
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O143" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S143" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U143" s="1" t="inlineStr">
+        <is>
+          <t>Finistère</t>
+        </is>
+      </c>
+      <c r="X143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction Départementale des Territoires et de la Mer du Finistère.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ddtm-directeur&amp;#64;finistere.gouv.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y143" s="1" t="inlineStr">
+        <is>
+          <t>gwenaelle.autret@finistere.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z143" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ba53-obtenir-un-appui-technique-de-proximite-a-la-/</t>
+        </is>
+      </c>
+      <c r="AA143" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG143" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2021</t>
+        </is>
+      </c>
+      <c r="AH143" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="144" spans="1:34" customHeight="0">
+      <c r="A144" s="1">
+        <v>74102</v>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un appui pour faire émerger des stratégies globales de territoires</t>
+        </is>
+      </c>
+      <c r="E144" s="1" t="inlineStr">
+        <is>
+          <t>Direction départementale des Territoires et de la Mer (DDTM) du Finistère</t>
+        </is>
+      </c>
+      <c r="G144" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H144" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Du fait de leur proximité avec les élus et de leur connaissance des territoires, les services appropriés selon le domaine concerné, ou en cas de domaines multiples l&amp;#039;Atelier « Inter-services Territoires Politiques Publiques, Partenaires et Projets » (AIT4P) de la DDTM 29, sont en capacité d&amp;#039;apporter localement une réponse adaptée à chaque collectivité, prenant en compte les objectifs des dispositifs d&amp;#039;aménagement du territoire et les principes généraux du développement durable.
+ &lt;br /&gt;
+ Cette aide se matérialise par un appui en ingénierie technique, juridique, et financier. Un fonctionnement en mode projet et des apports méthodologiques contribuent à faire émerger des stratégies territoriales qui peuvent ensuite se traduire par une contractualisation ou la mise en place d&amp;#039;outils réglementaires. Et suivant le besoin identifié, elle peut revêtir différentes formes : appui méthodologique, observation pré-diagnostic, assistance à la rédaction d&amp;#039;un cahier des charges en vue d&amp;#039;une consultation, conseil amont, analyse observatoire de faisabilité...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Action Cœur de Ville &amp;amp; Opérations de Revitalisation des Territoires (ORT) ;
+ &lt;br /&gt;
+ - OPAH ;
+ &lt;br /&gt;
+ - Contrats de Ruralité (programmes pluriannuel et annuel) ;
+ &lt;br /&gt;
+ - Contrat de Transition Écologique ;
+ &lt;br /&gt;
+ - ateliers de territoire ; plan de paysage ;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - AMI centres-bourgs et AàP revitalisation des centralités......
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N144" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Forêts
+Espaces verts
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Economie circulaire
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O144" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S144" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U144" s="1" t="inlineStr">
+        <is>
+          <t>Finistère</t>
+        </is>
+      </c>
+      <c r="X144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction Départementale des Territoires et de la Mer du Finistère.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ddtm-directeur&amp;#64;finistere.gouv.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y144" s="1" t="inlineStr">
+        <is>
+          <t>gwenaelle.autret@finistere.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z144" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0519-obtenir-un-appui-pour-faire-emerger-des-strat/</t>
+        </is>
+      </c>
+      <c r="AA144" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG144" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2021</t>
+        </is>
+      </c>
+      <c r="AH144" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="145" spans="1:34" customHeight="0">
+      <c r="A145" s="1">
+        <v>89215</v>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets créateurs d'activités, d'emplois ou de services en milieu rural</t>
+        </is>
+      </c>
+      <c r="C145" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - FSE + - Fonds social européen</t>
+        </is>
+      </c>
+      <c r="E145" s="1" t="inlineStr">
+        <is>
+          <t>ADEFPAT</t>
+        </is>
+      </c>
+      <c r="G145" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H145" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La formation-développement est une méthode d&amp;#039;accompagnement de projet, individuel ou collectif, construite autour de trois objectifs :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition de compétences nouvelles pour les porteurs de projets
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des avancées concrètes dans la réalisation du projet
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La favorisation de l&amp;#039;ancrage territorial et professionnel
+   du projet dans son environnement
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La démarche  est un « outil plus rural » qui intervient en complémentarité des dispositifs existants d&amp;#039;où sa forte dimension partenariale.
+&lt;/p&gt;
+&lt;p&gt;
+ Les accompagnements proposés s&amp;#039;adressent aux porteurs de projet contribuant au développement de l&amp;#039;emploi et de l&amp;#039;activité en milieu rural, quelque soit le secteur d&amp;#039;activité.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour des projets :
+  Création/Transmission/Reprise d&amp;#039;entreprise Développement/ changement d&amp;#039;échelle
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Tiers lieux
+&lt;/p&gt;
+&lt;p&gt;
+ Projet alimentaire de territoire
+&lt;/p&gt;
+&lt;p&gt;
+ stratégie de developpement touristique
+&lt;/p&gt;
+&lt;p&gt;
+ équipement de loisir, touristique,
+&lt;/p&gt;
+&lt;p&gt;
+ atelier de découpe transformation
+&lt;/p&gt;
+&lt;p&gt;
+ mobilisation des acteurs : bourg centre, services aux publics,...
+&lt;/p&gt;
+&lt;p&gt;
+ boutique école
+&lt;/p&gt;
+&lt;p&gt;
+ petits commerces
+&lt;/p&gt;
+&lt;p&gt;
+ installation d&amp;#039;artisans
+&lt;/p&gt;
+&lt;p&gt;
+ Politiques et actions d&amp;#039;accueil de nouvelle population
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N145" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Transition énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Accès aux services
+Citoyenneté
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Bâtiments et construction
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O145" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S145" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U145" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron, Hérault, Lot, Lozere, Tarn, Tarn-et-Garonne</t>
+        </is>
+      </c>
+      <c r="V145" s="1" t="inlineStr">
+        <is>
+          <t>http://www.adefpat.fr</t>
+        </is>
+      </c>
+      <c r="X145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ contact&amp;#64;adefpat.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 63 36 20 30
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y145" s="1" t="inlineStr">
+        <is>
+          <t>benedicte.dupre@adefpat.fr</t>
+        </is>
+      </c>
+      <c r="Z145" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cdd6-accompagner-les-projets-createurs-dactivites-/</t>
+        </is>
+      </c>
+      <c r="AA145" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB145" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AD145" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG145" s="1" t="inlineStr">
+        <is>
+          <t>19/03/2021</t>
+        </is>
+      </c>
+      <c r="AH145" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" spans="1:34" customHeight="0">
+      <c r="A146" s="1">
+        <v>83481</v>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Coordonner les actions régionales des CAUE en matière culturelle sur la construction, l'architecture, l'urbanisme, le paysage et environnement</t>
+        </is>
+      </c>
+      <c r="C146" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Avenir Montagnes
+Cités éducatives
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E146" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE Bourgogne-Franche-Comté
+Union régionale des CAUE des Hauts de France
+Union régionale des CAUE Normands
+Union régionale des CAUE d'Auvergne-Rhône-Alpes
+Union régionale des CAUE d'Île-de-France
+Union régionale des CAUE de Nouvelle-Aquitaine
+Union régionale des CAUE des Pays de la Loire
+Union régionale des CAUE d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G146" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H146" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
+  &lt;br /&gt;
+  Elle a pour mission de :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  représenter et promouvoir les CAUE de sa région ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ En ce sens, elle peut donc être un interlocuteur de la collectivité régionale, des services de l&amp;#039;Etat et de tout autre acteur mobilisés à ce niveau. Elle ne se substitue en rien à l&amp;#039;action des CAUE.
+ &lt;br /&gt;
+ Elle repose à minima sur une organisation entre les CAUE qui la compose et certaines URCAUE dispose de un ou plusieurs salariés.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
+ &lt;strong&gt;
+  outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ils s&amp;#039;adressent aux élus, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apport de données et d&amp;#039;informations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlas de paysages, observatoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers, conférences, journées de sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visites de sites, voyage d&amp;#039;études, randonnées, lectures de paysages
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous culturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation et réalisation de prix, palmarès, concours, appels à idées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de plaquettes, ouvrages, guides, vidéos, expositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à des commissions techniques thématiques (commerce, agriculture...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions pédagogiques en milieu scolaire et hors ce milieu
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les actions de sensibilisation peuvent toucher les domaines suivants :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N146" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
-Transports collectifs et optimisation des trafics routiers
+Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Réduction de l'empreinte carbone
 Milieux humides
-Mobilité et véhicules autonomes
+Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O181" s="1" t="inlineStr">
+      <c r="O146" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R181" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S181" s="1" t="inlineStr">
+      <c r="S146" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...2 lines deleted...]
-      <c r="T181" s="1" t="inlineStr">
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T146" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U181" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA181" s="1" t="inlineStr">
+      <c r="U146" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V146" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com</t>
+        </is>
+      </c>
+      <c r="X146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les contacts de vos URCAUE sont disponibles dans les fiches locales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE normands
+ &lt;br /&gt;
+ 51 rue Joséphine 27000 ÉVREUX
+ &lt;br /&gt;
+ Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE des Hauts de France
+ &lt;br /&gt;
+ 35 mail Albert 1er 80000 AMIENS
+ &lt;br /&gt;
+ Tél : - contact&amp;#64;caue02.com -
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE AUVERGNE-RHÔNE-ALPES
+ &lt;br /&gt;
+ 6 bis, quai Saint-Vincent 69283 LYON Cedex 01
+ &lt;br /&gt;
+ Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE BOURGOGNE-FRANCHE-COMTÉ
+ &lt;br /&gt;
+ 1 rue de Soissons 21000 DIJON
+ &lt;br /&gt;
+ Tél : 03 80 30 02 38 -
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ LES CAUE D&amp;#039;ILE-DE-FRANCE
+ &lt;br /&gt;
+ c/o CAUE de Seine-Saint-Denis 153 avenue Jean Lolive 93500 PANTIN
+ &lt;br /&gt;
+ Tél : 01 48 32 40 81 - contact&amp;#64;caue-idf.fr - http://www.caue-idf.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE NOUVELLE-AQUITAINE
+ &lt;br /&gt;
+ 293 rue d&amp;#039;Ornano 33000 BORDEAUX
+ &lt;br /&gt;
+ Tél : 05 56 12 27 68 - contact&amp;#64;urcaue-na.fr - http://www.urcaue-na.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale Les CAUE d&amp;#039;Occitanie
+ &lt;br /&gt;
+ 5 avenue Frizac 31400 TOULOUSE
+ &lt;br /&gt;
+ Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE DES PAYS-DE-LA-LOIRE
+ &lt;br /&gt;
+ 312, avenue René Gasnier 49100 ANGERS
+ &lt;br /&gt;
+ Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y146" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z146" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dce5-copie-10h10-coordonner-les-actions-regionales/</t>
+        </is>
+      </c>
+      <c r="AA146" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB181" s="1" t="inlineStr">
-[...31 lines deleted...]
-          <t>04/02/2026</t>
+      <c r="AC146" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG146" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2021</t>
+        </is>
+      </c>
+      <c r="AH146" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="182" spans="1:34" customHeight="0">
-[...23 lines deleted...]
-      <c r="G182" s="1" t="inlineStr">
+    <row r="147" spans="1:34" customHeight="0">
+      <c r="A147" s="1">
+        <v>83479</v>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
+        </is>
+      </c>
+      <c r="C147" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Cités éducatives
+Tourisme Ingénierie Développement
+Destination France
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E147" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE des Hauts de France
+Union régionale des CAUE Normands
+Union régionale des CAUE d'Auvergne-Rhône-Alpes
+Union régionale des CAUE Bourgogne-Franche-Comté
+Union régionale des CAUE d'Île-de-France
+Union régionale des CAUE d'Occitanie
+Union régionale des CAUE des Pays de la Loire
+Union régionale des CAUE de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G147" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H147" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
+  &lt;br /&gt;
+  Elle a pour mission de :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  représenter et promouvoir les CAUE de sa région ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ En ce sens, elle peut donc être un interlocuteur de la collectivité régionale, des services de l&amp;#039;Etat et de tout autre acteur mobilisés à ce niveau. Elle ne se substitue en rien à l&amp;#039;action des CAUE.
+ &lt;br /&gt;
+ Elle repose à minima sur une organisation entre les CAUE qui la compose et certaines URCAUE dispose de un ou plusieurs salariés.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+ &lt;/strong&gt;
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE contribuent à améliorer la qualité de vie chacun
+ &lt;/strong&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service
+ &lt;/strong&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un élu ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement dans des projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiments / (Eco) Construction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petites Villes de Demain (PVD) / Action Coeur de Ville
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel /Espace vert / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte, trame bleue / Risques naturels / Ecologie / Jardins / Aires de jeux
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative et Culturelle /
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N147" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O147" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S147" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T147" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U147" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V147" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fncaue.fr</t>
+        </is>
+      </c>
+      <c r="X147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les contacts des unions régionales :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE normands
+ &lt;br /&gt;
+ 51 rue Joséphine 27000 ÉVREUX
+ &lt;br /&gt;
+ Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE des Hauts de France
+ &lt;br /&gt;
+ 35 mail Albert 1er 80000 AMIENS
+ &lt;br /&gt;
+ Tél : - contact&amp;#64;caue02.com -
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE AUVERGNE-RHÔNE-ALPES
+ &lt;br /&gt;
+ 6 bis, quai Saint-Vincent 69283 LYON Cedex 01
+ &lt;br /&gt;
+ Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE BOURGOGNE-FRANCHE-COMTÉ
+ &lt;br /&gt;
+ 1 rue de Soissons 21000 DIJON
+ &lt;br /&gt;
+ Tél : 03 80 30 02 38 -
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ LES CAUE D&amp;#039;ILE-DE-FRANCE
+ &lt;br /&gt;
+ c/o CAUE de Seine-Saint-Denis 153 avenue Jean Lolive 93500 PANTIN
+ &lt;br /&gt;
+ Tél : 01 48 32 40 81 - contact&amp;#64;caue-idf.fr - http://www.caue-idf.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE NOUVELLE-AQUITAINE
+ &lt;br /&gt;
+ 293 rue d&amp;#039;Ornano 33000 BORDEAUX
+ &lt;br /&gt;
+ Tél : 05 56 12 27 68 - contact&amp;#64;urcaue-na.fr - http://www.urcaue-na.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale Les CAUE d&amp;#039;Occitanie
+ &lt;br /&gt;
+ 5 avenue Frizac 31400 TOULOUSE
+ &lt;br /&gt;
+ Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE DES PAYS-DE-LA-LOIRE
+ &lt;br /&gt;
+ 312, avenue René Gasnier 49100 ANGERS
+ &lt;br /&gt;
+ Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y147" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z147" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7453-copie-10h00-federer-les-accompagnements-en-en/</t>
+        </is>
+      </c>
+      <c r="AA147" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB147" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Construction d'une piscine
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC147" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG147" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2021</t>
+        </is>
+      </c>
+      <c r="AH147" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="148" spans="1:34" customHeight="0">
+      <c r="A148" s="1">
+        <v>82917</v>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C148" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E148" s="1" t="inlineStr">
+        <is>
+          <t>Agences Locales de l'Energie et du Climat (ALEC)</t>
+        </is>
+      </c>
+      <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H148" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ALEC, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil France Renov&amp;#039;, le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N148" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O148" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S148" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T148" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U148" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V148" s="1" t="inlineStr">
+        <is>
+          <t>https://federation-flame.org</t>
+        </is>
+      </c>
+      <c r="X148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Frank Sentier, Délégué général de la Fédération FLAME
+&lt;/p&gt;
+&lt;p&gt;
+ frank.sentier&amp;#64;federation-flame.org
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y148" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z148" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f8b5-copie-17h59-se-faire-accompagner-sur-les-them/</t>
+        </is>
+      </c>
+      <c r="AA148" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB148" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école</t>
+        </is>
+      </c>
+      <c r="AC148" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG148" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH148" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="149" spans="1:34" customHeight="0">
+      <c r="A149" s="1">
+        <v>72810</v>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissements dans les Petites Villes</t>
+        </is>
+      </c>
+      <c r="C149" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E149" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G149" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H149" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;AFL
+ &lt;/strong&gt;
+ est la seule banque française
+ &lt;strong&gt;
+  100% détenue par les collectivités locales françaises
+ &lt;/strong&gt;
+ qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
+&lt;/p&gt;
+&lt;p&gt;
+ Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
+&lt;/p&gt;
+&lt;p&gt;
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa raison d&amp;#039;être :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa mission :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Soutenir l&amp;#039;investissement public local en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence : collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses particularités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ •	Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses crédits :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+&lt;/p&gt;
+&lt;p&gt;
+ •	Durée moyenne des crédits : 16.5 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Crédit jusque 40 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Pas de seuil minimal concernant l&amp;#039;emprunt
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Son accompagnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+&lt;/p&gt;
+&lt;p&gt;
+ •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Entretien du patrimoine
+ &lt;/strong&gt;
+ (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Développement sportif
+ &lt;/strong&gt;
+ (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Aménagement urbain
+ &lt;/strong&gt;
+ (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N149" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O149" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;adhésion
+ &lt;/strong&gt;
+ est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Etude de l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Éligibilité à l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Vote de la délibération de la collectivité
+ &lt;/strong&gt;
+ : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Versement de l&amp;#039;Apport en capital initial :
+ &lt;/strong&gt;
+ La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
+ &lt;/strong&gt;
+ La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+&lt;/p&gt;
+&lt;p&gt;
+ Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S149" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T149" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U149" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V149" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
+        </is>
+      </c>
+      <c r="W149" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="X149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  Contact :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : adhesion&amp;#64;agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : 04 81 11 29 37
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : appel non surtaxé
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y149" s="1" t="inlineStr">
+        <is>
+          <t>lou.lamure-guigard@agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="Z149" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
+        </is>
+      </c>
+      <c r="AA149" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB149" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC149" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG149" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH149" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="150" spans="1:34" customHeight="0">
+      <c r="A150" s="1">
+        <v>78203</v>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser, préserver les ressources locales et atténuer le changement climatique</t>
+        </is>
+      </c>
+      <c r="C150" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="E150" s="1" t="inlineStr">
+        <is>
+          <t>Pays Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="G150" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H182" s="1" t="inlineStr">
-[...50 lines deleted...]
-Foncier
+      <c r="H150" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I150" s="1" t="inlineStr">
+        <is>
+          <t> Max : 64</t>
+        </is>
+      </c>
+      <c r="J150" s="1" t="inlineStr">
+        <is>
+          <t>Aide LEADER comprise entre 10 et 120K€ et représentant 80% des co-financements publics et au moins 15% du montant des dépenses présentées.</t>
+        </is>
+      </c>
+      <c r="K150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION GENERALE ET LOGIQUE D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;Le territoire présente un environnement peu dégradé, mais porte toutefois les traces d’activités anciennes qui laissent des friches et des sites potentiellement pollués. Les activités contemporaines exercent aussi des pressions sur l’environnement, tout comme le changement climatique.&lt;/p&gt;&lt;p&gt;L’agriculture, dominée par la polyculture et un élevage important, est une composante essentielle du territoire. La production biologique est en plein essor, la demande d’installation sur de petites surfaces est en hausse (en lien avec le projet d’espace-test maraîcher porté par le Pays Comminges Pyrénées) et la filière viande est en cours de structuration.&lt;/p&gt;&lt;p&gt;L’offre de transport demeure limitée, le Pays Comminges Pyrénées doit améliorer les mobilités sur l’ensemble de son territoire afin de le rendre accessible à tout type de population, en priorisant le développement des mobilités multimodales, durables et économes en énergie. Le fait que 78% des actifs résident et travaillent sur le territoire montre que le potentiel de développement des alternatives à la voiture individuelle est réel.&lt;/p&gt;&lt;p&gt;Les enjeux : Valoriser l’environnement, le patrimoine naturel et le cadre de vie ; encourager une agriculture et une consommation locales et durables ; développer le potentiel énergétique renouvelable du territoire et adapter le territoire au changement climatique.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;3 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.1 Soutenir une agriculture locale durable&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;4.1.1 Adapter et développer une agriculture locale, de montagne et accessible à tous&lt;/li&gt;&lt;li&gt;4.1.2 Diversifier les activités agricoles par la transformation ou la valorisation des produits et par les activités agritouristiques&lt;/li&gt;&lt;li&gt;4.1.3 Développer les actions inscrites dans le Projet Alimentaire Territorial Comminges Pyrénées et/ou en cohérence avec celui-ci.&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;span&gt;&lt;strong&gt;4.2 Accompagner le développement raisonné des ressources naturelles locales&lt;/strong&gt;&lt;br /&gt;&lt;ul&gt;&lt;li&gt;4.2.1 Préserver et valoriser la richesse environnementale du territoire ;&lt;/li&gt;&lt;li&gt;4.2.2 Développer et valoriser les filières locales&lt;/li&gt;&lt;li&gt;4.2.3 Gérer durablement les ressources naturelles du territoire.&lt;/li&gt;&lt;/ul&gt;&lt;/span&gt;&lt;span&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.3 Favoriser les transitions écologiques et énergétique&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;4.3.1 Développer les initiatives en faveur de la transition écologique, de la maîtrise de l’énergie et des énergies renouvelables&lt;/li&gt;&lt;li&gt;4.3.2 Développer une mobilité innovante et durable&lt;/li&gt;&lt;li&gt;4.3.3 Mettre en œuvre et réviser les Plans Climat Air Energie Territoriaux.&lt;br /&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/span&gt;&lt;p&gt;&lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture_decran_2022-01-18_a_10.06.21.png" /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Création d’un tiers lieu nourricier, création d’une cuisine centrale pour la restauration collective, création d’un magasin de producteurs, réalisation d’un guide des producteurs locaux, développement des AFP, mise en place d’espaces-tests, etc. ;&lt;/p&gt;&lt;p&gt;- Installation d’unités de production de méthanisation, structuration de la filière laine, protection des captages d’eau, etc. ;&lt;/p&gt;&lt;p&gt;- Projet solaire citoyen, aménagement d’un pôle multimodal, réalisation d’un plan mobilité simplifiée à l’échelle du Pays Comminges Pyrénées, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N150" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Alimentation
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
-Biodiversité
+Consommation et production
+Innovation, créativité et recherche
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Paysage
 Mobilité partagée
+Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O182" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S182" s="1" t="inlineStr">
+      <c r="O150" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES&lt;/strong&gt;&lt;br /&gt;Tous sauf SCI et particuliers.&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ADMISSIBILITE&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Pour tous les objectifs opérationnels : Lorsque les opérations incluent des travaux de rénovation énergétique, dès la demande d’aide, un audit énergétique devra démontrer :&lt;/p&gt;&lt;p&gt;- Pour les bâtiments classés ou inscrits au titre des monuments historiques : un gain énergétique de 30% ;&lt;br /&gt;- Pour les autres : l’atteinte de la classe énergétique C au minimum.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis techniques à la programmation&lt;br /&gt;&lt;/strong&gt;&lt;br /&gt;L’opportunité des projets d’investissements devra être démontrée par une structure d’accompagnement (étude préalable, financière, prospective, de faisabilité, stratégique…).&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;4.1.2 Pour les activités agritouristiques&lt;/em&gt; : Les projets touristiques devront s’inscrire dans une démarche qualité inclusive de type « Tourisme et handicap » et /ou environnementale de type « Ecogite de Gîtes de France/Qualité tourisme/Camping Qualité » et/ou favorisant les mobilités douces de type « Accueil vélo » / « Cheval étape ».&lt;/p&gt;&lt;p&gt;&lt;em&gt;4.3. Favoriser les transitions écologique et énergétique &lt;/em&gt;: Seuls les projets de production locale d’énergie seront aidés (production au bénéfice du territoire).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues &lt;/strong&gt;: L’acquisition de fonds de commerce est inéligible, L’achat de bâtiment ou de terrain seul n’est pas éligible, Contributions en nature dont bénévolat ; Auto-construction ; Matériel d’occasion ; Dépenses de fonctionnement de la structure sur la base de frais réels ;  Amortissement de biens neufs ; Etudes rendues obligatoires par la loi et présentées séparément de l’opération d’investissement ; Réseaux secs et humides ; Travaux de voirie et d’espaces imperméabilisants des sols sauf si l’impossibilité technique est démontrée par une attestation d’un organisme qualifié ;  Achats et productions destinés à la revente ; Achat de terrain : limité à 10% de la dépense totale éligible ; Frais notariés et juridiques ; Le marquage publicitaire des véhicules.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Exclusions spécifiques&lt;/strong&gt; : Pour les opérations comportant des frais salariaux, ces dépenses sont limitées 2 années consécutives.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S150" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T182" s="1" t="inlineStr">
+      <c r="T150" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U182" s="1" t="inlineStr">
-[...32 lines deleted...]
-      <c r="AA182" s="1" t="inlineStr">
+      <c r="U150" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DU PAYS COMMINGES-PYRENEES</t>
+        </is>
+      </c>
+      <c r="V150" s="1" t="inlineStr">
+        <is>
+          <t>https://www.commingespyrenees.fr/leader-actions-soutenues/</t>
+        </is>
+      </c>
+      <c r="X150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Philippe LE GAL - Animateur LEADER / Florence CROUTCH - Gestionnaire LEADER&lt;/p&gt;&lt;p&gt;05 61 88 88 66 / pays&amp;#64;commingespyrenees.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y150" s="1" t="inlineStr">
+        <is>
+          <t>pays@commingespyrenees.fr</t>
+        </is>
+      </c>
+      <c r="Z150" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6359-promouvoir-une-agriculture-locale-perenne-et-/</t>
+        </is>
+      </c>
+      <c r="AA150" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB182" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AD182" s="1" t="inlineStr">
+      <c r="AC150" s="1" t="inlineStr">
+        <is>
+          <t>PETR Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="AD150" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE182" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>04/02/2026</t>
+      <c r="AE150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG150" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2021</t>
+        </is>
+      </c>
+      <c r="AH150" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="183" spans="1:34" customHeight="0">
-[...42 lines deleted...]
-Eau pluviale
+    <row r="151" spans="1:34" customHeight="0">
+      <c r="A151" s="1">
+        <v>82915</v>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
+        </is>
+      </c>
+      <c r="C151" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Territoires d'industrie
+4ème Programme d’investissements d’avenir - PIA 4
+Avenir Montagnes
+Cités éducatives
+Destination France
+Renaturation des villes
+Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E151" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de l'Ariège
+CAUE des Landes
+CAUE du Puy-de-Dôme
+CAUE de l'Aveyron
+CAUE des Bouches-du-Rhône
+CAUE du Calvados
+CAUE du Cantal
+CAUE de la Charente
+CAUE du Cher
+CAUE de Corrèze
+CAUE de l'Aude
+CAUE de la Drôme
+CAUE de l'Oise
+CAUE du Gard
+CAUE de la Haute-Garonne
+CAUE de la Gironde
+CAUE de l'Hérault
+CAUE de l'Isère
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de l'Ardèche
+CAUE de la Haute-Loire
+CAUE du Lot
+CAUE Lot-et-Garonne
+CAUE du Maine-et-Loire
+CAUE de la Manche
+CAUE de la Mayenne
+CAUE de Meurthe-et-Moselle
+CAUE de la Moselle
+CAUE de Mayotte
+CAUE de la Seine-et-Marne
+CAUE des Pyrénées-Atlantiques
+CAUE des Hautes-Pyrénées
+CAUE des Pyrénées-Orientales
+CAUE de Rhône-Métropole
+CAUE de la Sarthe
+CAUE de la Savoie
+CAUE de l'Orne
+CAUE de la Somme
+CAUE du Pas-de-Calais
+CAUE des Deux-Sèvres
+CAUE de la Vendée
+CAUE de la Haute-Vienne
+CAUE des Vosges
+CAUE de l'Essonne
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE de la Haute-Savoie
+CAUE de la Seine-Maritime
+CAUE de la Charente-Maritime
+CAUE du Val-de-Marne
+CAUE du Val d'Oise
+CAUE de Guadeloupe
+CAUE de la Martinique
+CAUE de la Guyane
+CAUE de l'Île-de-la-Réunion
+CAUE du Var
+CAUE du Tarn-et-Garonne
+CAUE de la Côte-d'Or
+CAUE des Hauts-de-Seine
+CAUE de Corse
+CAUE de la Creuse
+CAUE du Loir-et-Cher
+CAUE du Loiret
+CAUE du Morbihan
+CAUE d'Alsace
+CAUE de l'Yonne
+CAUE de la Dordogne
+CAUE du Tarn
+CAUE du Gers
+CAUE de la Meuse
+CAUE de l'Ain
+CAUE de l'Aisne
+CAUE des Hautes-Alpes</t>
+        </is>
+      </c>
+      <c r="G151" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Particulier
+Agriculteur
+Recherche</t>
+        </is>
+      </c>
+      <c r="H151" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+ &lt;/strong&gt;
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE contribuent à améliorer qualité de vie de chacun
+ &lt;/strong&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement les porteurs de projets publics et privés en amont de leurs projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de sensibilisation et de formation pour les collectivités territoriales, les élus, les professionnels, les services de l&amp;#039;Etat, les scolaires, le grand public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ / Patrimoine religieux
+ / Ecomatériaux
+ / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
+ / Petite ville de demain
+ (PVD) / Action Coeur de Ville
+ / Sobriété foncière / Rural / Périurbain / Urbain
+ / Densification / Requalification de friches
+ / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
+ / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
+ / Médiation / Résidences
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N151" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
 Forêts
 Montagne
 Sols
+Espaces verts
+Espace public
+Friche
 Foncier
+Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O151" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S151" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T151" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U151" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V151" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com/?page=home</t>
+        </is>
+      </c>
+      <c r="X151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN
+ - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
+ - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-ALPES
+ - 1 avenue Alexandre Didier
+ - BP 55  - 05200    EMBRUN
+ - caue05&amp;#64;orange.fr
+ - 04 92 43 60 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARDÈCHE
+ - 2 bis avenue de l&amp;#039;Europe Unie
+ - BP 102
+ - 07002    PRIVAS Cedex
+ - caue-07&amp;#64;wanadoo.fr
+ - 04 75 64 36 04
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARIEGE
+ - 26 bis avenue du stade  - 09001    FOIX
+ - caue.ariege&amp;#64;orange.fr
+ - 05 34 09 78 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AUDE
+ - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement
+ - 28 avenue Claude Bernard
+ - 11000    CARCASSONNE
+ - caue.aude&amp;#64;gmail.com
+ - 04 68 11 56 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AVEYRON
+ - 5 place Sainte-Catherine
+ - Immeuble Sainte Catherine
+ - 12000    RODEZ
+ - caue&amp;#64;caueaveyron.fr
+ - 05 65 68 66 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES BOUCHES-DU-RHÔNE
+ - 18 rue Neuve Sainte-Catherine
+ - 13007    MARSEILLE
+ - caue13&amp;#64;caue13.fr
+ - 04 96 11 01 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CALVADOS
+ - 28 rue Jean Eudes
+ - 14000    CAEN
+ - contact&amp;#64;caue14.fr
+ - 02 31 15 59 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CANTAL
+ - 19 avenue de la République
+ - 15000    AURILLAC
+ - caue.cantal&amp;#64;wanadoo.fr
+ - 04 71 48 50 22
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE
+ - 31 boulevard Besson Bey
+ - 16000    ANGOULEME
+ - contact&amp;#64;caue16.fr
+ - 05 45 92 95 93
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE-MARITIME
+ - 85 boulevard de la République
+ - Les Minimes
+ - 17076    LA ROCHELLE Cedex 09
+ - contact&amp;#64;caue17.fr
+ - 05 46 31 71 90
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CHER
+ - 27 boulevard de Strasbourg
+ - 18000    BOURGES
+ - contact&amp;#64;caue18.fr
+ - 02 48 50 75 18
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE CORRÈZE
+ - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000    TULLE
+ - caue.19&amp;#64;wanadoo.fr
+ - 05 55 26 06 48
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE CORSE
+ - Immeuble l&amp;#039;Expo
+ - Avenue de la Libération
+ - 20600    BASTIA
+ - cauedecorse&amp;#64;orange.fr
+ - 04 95 21 19 48
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR
+ - 1 rue de Soissons
+ - 21000    DIJON
+ - info&amp;#64;caue21.fr
+ - 03 80 30 02 38
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE
+ - 1 avenue Jean-Baptiste Defumade
+ - 23320    SAINT-VAURY
+ - caue23&amp;#64;caue23.fr
+ - 05 44 30 27 56
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE LA DORDOGNE
+ - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000    PÉRIGUEUX
+ - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA DRÔME
+ - 44 rue Faventines
+ - BP 1022
+ - 26010    VALENCE Cedex
+ - co-caue&amp;#64;dromenet.org
+ - 04 75 79 04 19
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DU GARD
+ - 29 rue Charlemagne
+ - 30000    NIMES
+ - accueil&amp;#64;caue30.fr
+ - 04 66 36 10 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-GARONNE
+ - 1 rue Matabiau
+ - 31000    TOULOUSE
+ - caue&amp;#64;caue31.org
+ - 05 62 73 73 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU GERS
+ - 93 route de Pessan
+ - 32000    AUCH
+ - cauegers&amp;#64;caue32.fr
+ - 05 62 05 75 34
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GIRONDE
+ - 283 rue d&amp;#039;Ornano
+ - 33000    BORDEAUX
+ - contact&amp;#64;cauegironde.com
+ - 05 56 97 81 89
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT
+ - 19 rue Saint Louis
+ - 34000    MONTPELLIER
+ - contact&amp;#64;caue34.fr
+ - 04 99 13 37 00
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DE L&amp;#039;ISÈRE
+ - 22 rue Hébert
+ - 38000    GRENOBLE
+ - contact&amp;#64;caue-isere.org
+ - 04 76 00 02 21
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES LANDES
+ - 155 rue Martin Luther King
+ - 40000    MONT-DE-MARSAN
+ - contact&amp;#64;caue40.com
+ - 05 58 06 11 77
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU LOIR-ET-CHER
+ - 34 avenue Maunoury
+ - 41000    BLOIS
+ - contact&amp;#64;caue41.fr
+ - 02 54 51 56 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-LOIRE
+ - 16 rue Jean Solvain
+ - 43000    LE PUY-EN-VELAY
+ - contact&amp;#64;caue43.fr
+ - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT
+ - Cité Bessières
+ - Rue Pierre Mendès France
+ - 46000    CAHORS
+ - caue.46&amp;#64;wanadoo.fr
+ - 05 65 30 14 35
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE LOT-ET-GARONNE
+ - 9 rue Etienne Dolet
+ - 47000    AGEN
+ - secretariat.vr&amp;#64;caue47.com
+ - 05 53 48 46 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAINE-ET-LOIRE
+ - Maison de l&amp;#039;architecture des territoires et du paysage
+ - 312 avenue René Gasnier
+ - 49100    ANGERS
+ - contact&amp;#64;caue49.com
+ - 02 41 22 99 99
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MANCHE
+ - 2 Place de Gaulle
+ - 50000    SAINT-LO
+ - courrier&amp;#64;caue50.fr
+ - 02 33 77 20 77 &lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 CHAUMONT - 03 25 32 52 62&lt;/p&gt;&lt;p&gt;CAUE DE LA MAYENNE
+ - 2 rue de l&amp;#039;Ermitage
+ - 53000    LAVAL
+ - accueil&amp;#64;caue53.com
+ - 02 43 56 41 79
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MEURTHE-ET-MOSELLE
+ - 48 esplanade Jacques Baudot
+ - Rue du Sergent Blandan
+ - co 90019
+ - 54035    NANCY Cedex
+ - caue&amp;#64;caue54.departement54.fr
+ - 03 83 94 51 78
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MEUSE
+ - 28 rue des Romains
+ - 55000    BAR-LE-DUC
+ - contact&amp;#64;caue55.fr
+ - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN - 2 All. Nicolas Leblanc, 56000 Vannes - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE
+ - 17 Quai Wiltzer
+ - 57000    METZ
+ - contact&amp;#64;caue57.com
+ - 03 87 74 46 06
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;OISE
+ - 4 rue de l&amp;#039;Abbé du Bos
+ - 60000    BEAUVAIS
+ - caue60&amp;#64;wanadoo.fr
+ - 03 44 82 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ORNE
+ - 54 rue Saint-Blaise
+ - 61000    ALENÇON
+ - contact&amp;#64;caue61.fr
+ - 02 33 26 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PAS-DE-CALAIS
+ - 43 rue d&amp;#039;Amiens
+ - 62018    ARRAS Cedex 9
+ - caue62&amp;#64;caue62.org
+ - 03 21 21 65 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PUY-DE-DÔME
+ - Maison de l&amp;#039;Habitat
+ - 129 avenue de la République
+ - 63100    CLERMONT-FERRAND
+ - contact&amp;#64;caue63.com
+ - 04 73 42 21 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES
+ - 4 place Reine Marguerite
+ - 64000    PAU
+ - contact&amp;#64;caue64.fr
+ - 05 59 84 53 66
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-PYRÉNÉES
+ - 14 boulevard Claude Debussy
+ - 65000    TARBES  - caue-65&amp;#64;orange.fr
+ - 05 62 56 71 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES
+ - 11 rue du Bastion Saint-François
+ - 66000    PERPIGNAN
+ - contact&amp;#64;caue66.fr
+ - 04 68 34 12 37
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE D&amp;#039;ALSACE
+ - 5 rue Hannong
+ - 67000    STRASBOURG
+ - caue&amp;#64;caue-alsace.com
+ - 03 88 15 02 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE RHÔNE-METROPOLE
+ DE LYON- 6 bis quai Saint-Vincent
+ - 69283    LYON Cedex 01
+ - caue69&amp;#64;caue69.fr
+ - 04 72 07 44 55 &lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;CAUE DE LA SARTHE
+ - 1 rue de la Mariette
+ - 72000    LE MANS
+ - caue.sarthe&amp;#64;wanadoo.fr
+ - 02 43 72 35 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SAVOIE
+ - Bâtiment Evolution
+ - 25 Rue Jean Pellerin
+ - CS 42632
+ - 73026    CHAMBERY Cedex
+ - caue&amp;#64;cauesavoie.org
+ - 04 79 60 75 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-SAVOIE
+ - L&amp;#039;Ilot-S
+ - 7 esplanade Paul Grimault
+ - BP 339
+ - 74008    ANNECY Cedex
+ - caue74&amp;#64;caue74.fr
+ - 04 50 88 21 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-MARITIME
+ - 27 rue François Mitterrand
+ - BP 90241
+ - 76142    PETIT-QUEVILLY Cedex
+ - caue&amp;#64;caue76.org
+ - 02 35 72 94 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-ET-MARNE
+ - 27 rue du Marché
+ - 77120    COULOMMIERS
+ - accueil&amp;#64;caue77.fr
+ - 01 64 03 30 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES DEUX-SÈVRES
+ - Maison du Département
+ - Mail Lucie Aubrac
+ - CS 58882
+ - 79000    NIORT
+ - caue&amp;#64;caue79.fr
+ - 05 49 28 06 28
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SOMME
+ - 35 mail Albert 1er
+ - 80000    AMIENS
+ - caue80&amp;#64;caue80.asso.fr
+ - 03 22 91 11 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN
+ - 188 rue de Jarlard
+ - 81000    ALBI
+ - caue&amp;#64;caue81.fr
+ - 05 63 60 16 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN-ET-GARONNE
+ - Hôtel du Département
+ - 100 boulevard Hubert Gouze
+ - 82000    MONTAUBAN
+ - caue82&amp;#64;ledepartement82.fr
+ - 05 63 03 80 88
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAR
+ - 26 Place Vincent Raspail
+ - 83000    TOULON Cedex
+ - contact&amp;#64;cauevar.fr
+ - 04 94 22 65 75
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA VENDEE
+ - 33 rue de l&amp;#039;atlantique
+ - CS 40685
+ - 85000    LA ROCHE-SUR-YON Cedex
+ - caue85&amp;#64;caue85.com
+ - 02 51 37 44 95
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-VIENNE
+ - 1 rue des Allois
+ - 87000    LIMOGES
+ - caue87&amp;#64;wanadoo.fr
+ - 05 53 32 32 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES VOSGES
+ - Conseil Départemental
+ - 88088    EPINAL Cedex 9
+ - caue88&amp;#64;vosges.fr
+ - 03 29 29 89 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE L&amp;#039;YONNE
+ - 8 avenue du 4e R.I.
+ - 89000    AUXERRE
+ - contact&amp;#64;caue89.fr
+ - 03 58 43 80 33
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ESSONNE
+ - 9 Cours Blaise Pascal
+ - 91000    EVRY
+ - caue91&amp;#64;caue91.asso.fr
+ - 01 60 79 35 44
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTS-DE-SEINE
+ - 279 terrasse de l&amp;#039;Université
+ - 92000    NANTERRE
+ - contact&amp;#64;caue92.com
+ - 01 71 04 52 49
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-DE-MARNE
+ - 36 rue Edmond Nocard
+ - 94700    MAISONS-ALFORT
+ - contact&amp;#64;caue94.fr
+ - 01 48 52 55 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-D&amp;#039;OISE
+ - Moulin de la couleuvre
+ - Rue des Deux Ponts
+ - 95300    PONTOISE
+ - caue95&amp;#64;caue95.org
+ - 01 30 38 68 68
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUADELOUPE
+ - Centre commercial le Pérou
+ - Bat B - N°46
+ - BP 136
+ - 97181    ABYMES Cedex
+ - contact&amp;#64;caue971.org
+ - 05 90 81 83 85
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MARTINIQUE
+ - 31 avenue Pasteur
+ - 97200    FORT-DE-FRANCE
+ - caue972&amp;#64;wanadoo.fr
+ - 05 96 70 10 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUYANE
+ - 13 avenue Léopold Héder
+ - 97300    CAYENNE
+ - caue973&amp;#64;orange.fr
+ - 05 94 31 42 82
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE-LA-RÉUNION
+ - 12 rue Monseigneur de Beaumont
+ - BP 868
+ - 97477    SAINT-DENIS Cedex
+ - courrier&amp;#64;caue974.com
+ - 02 62 21 60 86
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAYOTTE
+ - Département de Mayotte
+ - BP101
+ - 97600    MAYOTTE
+ - feda.soidri&amp;#64;cg976.fr
+ - 02 69 66 06 84
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y151" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z151" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
+        </is>
+      </c>
+      <c r="AA151" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB151" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC151" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG151" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH151" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="152" spans="1:34" customHeight="0">
+      <c r="A152" s="1">
+        <v>82912</v>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Se former à l'architecture, l'urbanisme, l'environnement et le paysage</t>
+        </is>
+      </c>
+      <c r="C152" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Nouveaux lieux, nouveaux liens
+Avenir Montagnes
+Cités éducatives
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E152" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de l'Orne
+CAUE du Morbihan
+CAUE de Mayotte
+CAUE des Landes
+CAUE des Vosges
+CAUE de l'Ariège
+CAUE de la Drôme
+CAUE de la Meuse
+CAUE de la Somme
+CAUE de l'Yonne
+CAUE du Maine-et-Loire
+CAUE de l'Ardèche
+CAUE de l'Aveyron
+CAUE de l'Essonne
+CAUE de l'Hérault
+CAUE de la Creuse
+CAUE de la Guyane
+CAUE de la Manche
+CAUE de la Vendée
+CAUE du Lot
+CAUE du Var
+CAUE du Cher
+CAUE du Gard
+CAUE du Gers
+CAUE du Tarn
+CAUE d'Alsace
+CAUE de Corse
+CAUE de l'Ain
+CAUE de l'Aude
+CAUE de l'Oise
+CAUE du Cantal
+CAUE du Loiret
+CAUE de Corrèze
+CAUE de l'Aisne
+CAUE de l'Isère
+CAUE du Calvados
+CAUE de la Haute-Savoie
+CAUE de la Haute-Vienne
+CAUE de Rhône-Métropole
+CAUE des Hauts-de-Seine
+CAUE du Tarn-et-Garonne
+CAUE de la Haute-Garonne
+CAUE de la Savoie
+CAUE de la Seine-et-Marne
+CAUE Lot-et-Garonne
+CAUE des Bouches-du-Rhône
+CAUE de Meurthe-et-Moselle
+CAUE de l'Île-de-la-Réunion
+CAUE de la Charente-Maritime
+CAUE des Pyrénées-Orientales
+CAUE des Pyrénées-Atlantiques
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE des Hautes-Pyrénées
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de la Côte-d'Or
+CAUE de Guadeloupe
+CAUE de la Gironde
+CAUE de la Mayenne
+CAUE de la Moselle
+CAUE du Val d'Oise
+CAUE de la Charente
+CAUE de la Dordogne
+CAUE du Puy-de-Dôme
+CAUE de la Sarthe
+CAUE des Deux-Sèvres
+CAUE du Loir-et-Cher
+CAUE du Val-de-Marne
+CAUE de la Martinique
+CAUE des Hautes-Alpes
+CAUE du Pas-de-Calais
+CAUE de la Haute-Loire
+CAUE de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G152" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H152" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous forment en étant dégagés de tout intérêt dans la maîtrise d&amp;#039;oeuvre.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les Caue ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ ils sont répartis sur quasiment tout le territoire national et travaillent en réseau.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les équipes sont pluridisciplinaires et sauront aller chercher les expertises nécessaires pour vos besoin de formation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les formations proposées par les CAUE ont plusieurs objectifs :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  mettre à jour ou approfondir les connaissances des professionnels
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettre aux maîtres d&amp;#039;ouvrages publics, aux maires, de mieux connaître leur territoire, ses évolutions et ses enjeux, les démarches et procédures d&amp;#039;aménagement et d&amp;#039;urbanisme, les outils à leur disposition, les techniques les plus appropriées à leurs actions et à l&amp;#039;implication des habitants ou usagers
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettre aux enseignants d&amp;#039;intégrer les enjeux inhérents à l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement dans les projets pédagogiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  participer aux formations des publics scolaires afin de contribuer à l&amp;#039;ouverture d&amp;#039;esprit et/ou d&amp;#039;élargir leurs compétences en tant que citoyens ou futurs professionnels.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les modalités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de nombreux CAUE sont datadockés
+ &lt;/li&gt;
+ &lt;li&gt;
+  les formations peuvent être basées sur des cas pratiques, des visites de chantiers et/ou des retours d&amp;#039;expérience, des pratiques innovantes et/ou expérimentales...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ces temps de travail peuvent prendre la forme d&amp;#039;interventions de quelques heures, de plusieurs jours ou de voyages d&amp;#039;étude qui nourrissent les réflexions à partir de vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Leurs formations s&amp;#039;appuyent toujours sur une connaissance fine du territoire et/ou des actions inspirantes liées au travail en réseau.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ NB : Nature de l&amp;#039;aide complémentaire aux formations
+ &lt;br /&gt;
+ Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
+ &lt;br /&gt;
+ Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formations dans les domaines de:
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  TRANSVERSALEMENT
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences / Place de l&amp;#039;élu
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N152" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O152" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S152" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T152" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U152" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V152" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com</t>
+        </is>
+      </c>
+      <c r="X152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AVEYRON - 5 place Sainte-Catherine - Immeuble Sainte Catherine - 12000 RODEZ - caue&amp;#64;caueaveyron.fr - 05 65 68 66 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES BOUCHES-DU-RHÔNE - 18 rue Neuve Sainte-Catherine - 13007 MARSEILLE - caue13&amp;#64;caue13.fr - 04 96 11 01 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CALVADOS - 28 rue Jean Eudes - 14000 CAEN - contact&amp;#64;caue14.fr - 02 31 15 59 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CANTAL - 19 avenue de la République - 15000 AURILLAC - caue.cantal&amp;#64;wanadoo.fr - 04 71 48 50 22
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE - 31 boulevard Besson Bey - 16000 ANGOULEME - contact&amp;#64;caue16.fr - 05 45 92 95 93
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE-MARITIME - 85 boulevard de la République - Les Minimes - 17076 LA ROCHELLE Cedex 09 - contact&amp;#64;caue17.fr - 05 46 31 71 90
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CHER - 27 boulevard de Strasbourg - 18000 BOURGES - contact&amp;#64;caue18.fr - 02 48 50 75 18
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE CORRÈZE - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000 TULLE - caue.19&amp;#64;wanadoo.fr - 05 55 26 06 48
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE CORSE - Immeuble l&amp;#039;Expo - Avenue de la Libération - 20600 BASTIA - cauedecorse&amp;#64;orange.fr - 04 95 21 19 48
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR - 1 rue de Soissons - 21000 DIJON - info&amp;#64;caue21.fr - 03 80 30 02 38
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE - 1 avenue Jean-Baptiste Defumade - 23320 SAINT-VAURY - caue23&amp;#64;caue23.fr - 05 44 30 27 56
+&lt;/p&gt;
+&lt;p&gt;CAUE DE LA DORDOGNE - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000 PÉRIGUEUX - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA DRÔME - 44 rue Faventines - BP 1022 - 26010 VALENCE Cedex - co-caue&amp;#64;dromenet.org - 04 75 79 04 19
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DU GARD - 29 rue Charlemagne - 30000 NIMES - accueil&amp;#64;caue30.fr - 04 66 36 10 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-GARONNE - 1 rue Matabiau - 31000 TOULOUSE - caue&amp;#64;caue31.org - 05 62 73 73 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU GERS - 93 route de Pessan - 32000 AUCH - cauegers&amp;#64;caue32.fr - 05 62 05 75 34
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GIRONDE - 283 rue d&amp;#039;Ornano - 33000 BORDEAUX - contact&amp;#64;cauegironde.com - 05 56 97 81 89
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT - 19 rue Saint Louis - 34000 MONTPELLIER - contact&amp;#64;caue34.fr - 04 99 13 37 00
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DE L&amp;#039;ISÈRE - 22 rue Hébert - 38000 GRENOBLE - contact&amp;#64;caue-isere.org - 04 76 00 02 21
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES LANDES - 155 rue Martin Luther King - 40000 MONT-DE-MARSAN - contact&amp;#64;caue40.com - 05 58 06 11 77
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU LOIR-ET-CHER - 34 avenue Maunoury - 41000 BLOIS - contact&amp;#64;caue41.fr - 02 54 51 56 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-LOIRE - 16 rue Jean Solvain - 43000 LE PUY-EN-VELAY - contact&amp;#64;caue43.fr - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT - Cité Bessières - Rue Pierre Mendès France - 46000 CAHORS - caue.46&amp;#64;wanadoo.fr - 05 65 30 14 35
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE LOT-ET-GARONNE - 9 rue Etienne Dolet - 47000 AGEN - secretariat.vr&amp;#64;caue47.com - 05 53 48 46 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAINE-ET-LOIRE - Maison de l&amp;#039;architecture des territoires et du paysage - 312 avenue René Gasnier - 49100 ANGERS - contact&amp;#64;caue49.com - 02 41 22 99 99
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MANCHE - 2 Place de Gaulle - 50000 SAINT-LO - courrier&amp;#64;caue50.fr - 02 33 77 20 77 &lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 Chaumont - 03 25 32 52 62&lt;/p&gt;&lt;p&gt;CAUE DE LA MAYENNE - 2 rue de l&amp;#039;Ermitage - 53000 LAVAL - accueil&amp;#64;caue53.com - 02 43 56 41 79
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MEURTHE-ET-MOSELLE - 48 esplanade Jacques Baudot - Rue du Sergent Blandan - co 90019 - 54035 NANCY Cedex - caue&amp;#64;caue54.departement54.fr - 03 83 94 51 78
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MEUSE - 28 rue des Romains - 55000 BAR-LE-DUC - contact&amp;#64;caue55.fr - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN - 2 All. Nicolas Leblanc, 56000 Vannes - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE - 17 Quai Wiltzer - 57000 METZ - contact&amp;#64;caue57.com - 03 87 74 46 06
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;OISE - 4 rue de l&amp;#039;Abbé du Bos - 60000 BEAUVAIS - caue60&amp;#64;wanadoo.fr - 03 44 82 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ORNE - 54 rue Saint-Blaise - 61000 ALENÇON - contact&amp;#64;caue61.fr - 02 33 26 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PAS-DE-CALAIS - 43 rue d&amp;#039;Amiens - 62018 ARRAS Cedex 9 - caue62&amp;#64;caue62.org - 03 21 21 65 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PUY-DE-DÔME - Maison de l&amp;#039;Habitat - 129 avenue de la République - 63100 CLERMONT-FERRAND - contact&amp;#64;caue63.com - 04 73 42 21 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES - 4 place Reine Marguerite - 64000 PAU - contact&amp;#64;caue64.fr - 05 59 84 53 66
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-PYRÉNÉES - 14 boulevard Claude Debussy - 65000 TARBES - caue-65&amp;#64;orange.fr - 05 62 56 71 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES - 11 rue du Bastion Saint-François - 66000 PERPIGNAN - contact&amp;#64;caue66.fr - 04 68 34 12 37
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE D&amp;#039;ALSACE - 5 rue Hannong - 67000 STRASBOURG - caue&amp;#64;caue-alsace.com - 03 88 15 02 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE RHÔNE-METROPOLE DE LYON- 6 bis quai Saint-Vincent - 69283 LYON Cedex 01 - caue69&amp;#64;caue69.fr - 04 72 07 44 55 &lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;CAUE DE LA SARTHE - 1 rue de la Mariette - 72000 LE MANS - caue.sarthe&amp;#64;wanadoo.fr - 02 43 72 35 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SAVOIE - Bâtiment Evolution - 25 Rue Jean Pellerin - CS 42632 - 73026 CHAMBERY Cedex - caue&amp;#64;cauesavoie.org - 04 79 60 75 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-SAVOIE - L&amp;#039;Ilot-S - 7 esplanade Paul Grimault - BP 339 - 74008 ANNECY Cedex - caue74&amp;#64;caue74.fr - 04 50 88 21 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-MARITIME - 27 rue François Mitterrand - BP 90241 - 76142 PETIT-QUEVILLY Cedex - caue&amp;#64;caue76.org - 02 35 72 94 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-ET-MARNE - 27 rue du Marché - 77120 COULOMMIERS - accueil&amp;#64;caue77.fr - 01 64 03 30 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES DEUX-SÈVRES - Maison du Département - Mail Lucie Aubrac - CS 58882 - 79000 NIORT - caue&amp;#64;caue79.fr - 05 49 28 06 28
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SOMME - 35 mail Albert 1er - 80000 AMIENS - caue80&amp;#64;caue80.asso.fr - 03 22 91 11 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN - 188 rue de Jarlard - 81000 ALBI - caue&amp;#64;caue81.fr - 05 63 60 16 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN-ET-GARONNE - Hôtel du Département - 100 boulevard Hubert Gouze - 82000 MONTAUBAN - caue82&amp;#64;ledepartement82.fr - 05 63 03 80 88
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAR - 26 Place Vincent Raspail - 83000 TOULON Cedex - contact&amp;#64;cauevar.fr - 04 94 22 65 75
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA VENDEE - 33 rue de l&amp;#039;atlantique - CS 40685 - 85000 LA ROCHE-SUR-YON Cedex - caue85&amp;#64;caue85.com - 02 51 37 44 95
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-VIENNE - 1 rue des Allois - 87000 LIMOGES - caue87&amp;#64;wanadoo.fr - 05 53 32 32 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES VOSGES - Conseil Départemental - 88088 EPINAL Cedex 9 - caue88&amp;#64;vosges.fr - 03 29 29 89 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE L&amp;#039;YONNE - 8 avenue du 4e R.I. - 89000 AUXERRE - contact&amp;#64;caue89.fr - 03 58 43 80 33
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ESSONNE - 9 Cours Blaise Pascal - 91000 EVRY - caue91&amp;#64;caue91.asso.fr - 01 60 79 35 44
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTS-DE-SEINE - 279 terrasse de l&amp;#039;Université - 92000 NANTERRE - contact&amp;#64;caue92.com - 01 71 04 52 49
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-DE-MARNE - 36 rue Edmond Nocard - 94700 MAISONS-ALFORT - contact&amp;#64;caue94.fr - 01 48 52 55 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-D&amp;#039;OISE - Moulin de la couleuvre - Rue des Deux Ponts - 95300 PONTOISE - caue95&amp;#64;caue95.org - 01 30 38 68 68
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUADELOUPE - Centre commercial le Pérou - Bat B - N°46 - BP 136 - 97181 ABYMES Cedex - contact&amp;#64;caue971.org - 05 90 81 83 85
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MARTINIQUE - 31 avenue Pasteur - 97200 FORT-DE-FRANCE - caue972&amp;#64;wanadoo.fr - 05 96 70 10 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y152" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z152" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56d5-copie-13h45-se-former-a-larchitecture-lurbani/</t>
+        </is>
+      </c>
+      <c r="AA152" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB152" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine</t>
+        </is>
+      </c>
+      <c r="AC152" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG152" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH152" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="153" spans="1:34" customHeight="0">
+      <c r="A153" s="1">
+        <v>82911</v>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Etre aidé dans la réalisation d’actions culturelles sur la construction, l'architecture, urbanisme, le paysage et l'environnement</t>
+        </is>
+      </c>
+      <c r="C153" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)
+Territoires d'industrie
+4ème Programme d’investissements d’avenir - PIA 4
+Cités éducatives
+Tourisme Ingénierie Développement
+Destination France
+Renaturation des villes
+Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E153" s="1" t="inlineStr">
+        <is>
+          <t>CAUE du Var
+CAUE de la Drôme
+CAUE de la Meuse
+CAUE de la Somme
+CAUE du Cantal
+CAUE de la Vendée
+CAUE de l'Aveyron
+CAUE de l'Essonne
+CAUE de l'Hérault
+CAUE de la Creuse
+CAUE de la Guyane
+CAUE de la Manche
+CAUE du Calvados
+CAUE de l'Orne
+CAUE du Gers
+CAUE du Tarn
+CAUE d'Alsace
+CAUE de Corse
+CAUE de l'Yonne
+CAUE de l'Aude
+CAUE du Maine-et-Loire
+CAUE du Cher
+CAUE de l'Ardèche
+CAUE du Loiret
+CAUE de Corrèze
+CAUE de l'Aisne
+CAUE de l'Isère
+CAUE de l'Ain
+CAUE du Morbihan
+CAUE de la Sarthe
+CAUE de l'Ariège
+CAUE du Gard
+CAUE de la Seine-Maritime
+CAUE de la Haute-Savoie
+CAUE de la Haute-Vienne
+CAUE de Rhône-Métropole
+CAUE des Hauts-de-Seine
+CAUE du Tarn-et-Garonne
+CAUE de la Savoie
+CAUE du Lot
+CAUE de l'Oise
+CAUE de la Dordogne
+CAUE des Bouches-du-Rhône
+CAUE de Meurthe-et-Moselle
+CAUE de l'Île-de-la-Réunion
+CAUE de la Charente-Maritime
+CAUE des Pyrénées-Orientales
+CAUE des Pyrénées-Atlantiques
+CAUE de la Haute-Garonne
+CAUE du Puy-de-Dôme
+CAUE de Guadeloupe
+CAUE de la Côte-d'Or
+CAUE des Deux-Sèvres
+CAUE de la Gironde
+CAUE de la Mayenne
+CAUE de la Moselle
+CAUE du Val d'Oise
+CAUE de la Charente
+CAUE de la Haute-Loire
+CAUE de la Seine-et-Marne
+CAUE Lot-et-Garonne
+CAUE des Hautes-Pyrénées
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE du Loir-et-Cher
+CAUE du Val-de-Marne
+CAUE de la Martinique
+CAUE des Hautes-Alpes
+CAUE du Pas-de-Calais
+CAUE des Vosges
+CAUE des Landes
+CAUE de Mayotte</t>
+        </is>
+      </c>
+      <c r="G153" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H153" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
+ &lt;strong&gt;
+  outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ils s&amp;#039;adressent aux élus, aux maires, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apport de données, d&amp;#039;expertises et d&amp;#039;informations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlas de paysages, observatoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Parcours numériques
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conférences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Journées de sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visites de sites, voyage d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Randonnées, lectures de paysages, balades urbaines
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous culturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation et réalisation de prix, palmarès,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Concours, appels à idées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de plaquettes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Publications, ouvrages, guides
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vidéos
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à des commissions techniques thématiques (commerce, agriculture...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions pédagogiques en milieu scolaire et hors ce milieu
+ &lt;/li&gt;
+ &lt;li&gt;
+  Résidences
+ &lt;/li&gt;
+ &lt;li&gt;
+  ...
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Actions locales accompagnées liées aux politiques publiques relatives à :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ / Ecoquartier&lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N153" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Milieux humides
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O153" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S153" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T153" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U153" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V153" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com/</t>
+        </is>
+      </c>
+      <c r="X153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
+&lt;/p&gt;&lt;p&gt;
+ CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039; AVEYRON - 5 place Sainte-Catherine - Immeuble Sainte Catherine - 12000 RODEZ - caue&amp;#64;caueaveyron.fr - 05 65 68 66 45
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES BOUCHES-DU-RHÔNE - 18 rue Neuve Sainte-Catherine - 13007 MARSEILLE - caue13&amp;#64;caue13.fr - 04 96 11 01 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CALVADOS - 28 rue Jean Eudes - 14000 CAEN - contact&amp;#64;caue14.fr - 02 31 15 59 60
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CANTAL - 19 avenue de la République - 15000 AURILLAC - caue.cantal&amp;#64;wanadoo.fr - 04 71 48 50 22
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CHARENTE - 31 boulevard Besson Bey - 16000 ANGOULEME - contact&amp;#64;caue16.fr - 05 45 92 95 93
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CHARENTE-MARITIME - 85 boulevard de la République - Les Minimes - 17076 LA ROCHELLE Cedex 09 - contact&amp;#64;caue17.fr - 05 46 31 71 90
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CHER - 27 boulevard de Strasbourg - 18000 BOURGES - contact&amp;#64;caue18.fr - 02 48 50 75 18
+&lt;/p&gt;
+&lt;p&gt;CAUE DE CORRÈZE - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000 TULLE - caue.19&amp;#64;wanadoo.fr - 05 55 26 06 48
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE CORSE - Immeuble l&amp;#039;Expo - Avenue de la Libération - 20600 BASTIA - cauedecorse&amp;#64;orange.fr - 04 95 21 19 48
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR - 1 rue de Soissons - 21000 DIJON - info&amp;#64;caue21.fr - 03 80 30 02 38
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE - 1 avenue Jean-Baptiste Defumade - 23320 SAINT-VAURY - caue23&amp;#64;caue23.fr - 05 44 30 27 56
+&lt;/p&gt;&lt;p&gt;CAUE DE LA DORDOGNE - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000 PÉRIGUEUX - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA DRÔME - 44 rue Faventines - BP 1022 - 26010 VALENCE Cedex - co-caue&amp;#64;dromenet.org - 04 75 79 04 19
+&lt;/p&gt;&lt;p&gt;
+ CAUE DU GARD - 29 rue Charlemagne - 30000 NIMES - accueil&amp;#64;caue30.fr - 04 66 36 10 60
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-GARONNE - 1 rue Matabiau - 31000 TOULOUSE - caue&amp;#64;caue31.org - 05 62 73 73 62
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU GERS - 93 route de Pessan - 32000 AUCH - cauegers&amp;#64;caue32.fr - 05 62 05 75 34
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GIRONDE - 283 rue d&amp;#039;Ornano - 33000 BORDEAUX - contact&amp;#64;cauegironde.com - 05 56 97 81 89
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT - 19 rue Saint Louis - 34000 MONTPELLIER - contact&amp;#64;caue34.fr - 04 99 13 37 00
+&lt;/p&gt;&lt;p&gt;
+ CAUE DE L&amp;#039;ISÈRE - 22 rue Hébert - 38000 GRENOBLE - contact&amp;#64;caue-isere.org - 04 76 00 02 21
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES LANDES - 155 rue Martin Luther King - 40000 MONT-DE-MARSAN - contact&amp;#64;caue40.com - 05 58 06 11 77
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOIR-ET-CHER - 34 avenue Maunoury - 41000 BLOIS - contact&amp;#64;caue41.fr - 02 54 51 56 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-LOIRE - 16 rue Jean Solvain - 43000 LE PUY-EN-VELAY - contact&amp;#64;caue43.fr - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT - Cité Bessières - Rue Pierre Mendès France - 46000 CAHORS - caue.46&amp;#64;wanadoo.fr - 05 65 30 14 35
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE LOT-ET-GARONNE - 9 rue Etienne Dolet - 47000 AGEN - secretariat.vr&amp;#64;caue47.com - 05 53 48 46 70
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MAINE-ET-LOIRE - Maison de l&amp;#039;architecture des territoires et du paysage - 312 avenue René Gasnier - 49100 ANGERS - contact&amp;#64;caue49.com - 02 41 22 99 99
+&lt;/p&gt;
+&lt;p&gt;CAUE DE LA MANCHE - 2 Place de Gaulle - 50000 SAINT-LO - courrier&amp;#64;caue50.fr - 02 33 77 20 77&lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 CHAUMONT - 03 25 32 52 62&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MAYENNE - 2 rue de l&amp;#039;Ermitage - 53000 LAVAL - accueil&amp;#64;caue53.com - 02 43 56 41 79
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MEURTHE-ET-MOSELLE - 48 esplanade Jacques Baudot - Rue du Sergent Blandan - co 90019 - 54035 NANCY Cedex - caue&amp;#64;caue54.departement54.fr - 03 83 94 51 78
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MEUSE - 28 rue des Romains - 55000 BAR-LE-DUC - contact&amp;#64;caue55.fr - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN -  2 All. Nicolas Leblanc, 56000 VANNES - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE - 17 Quai Wiltzer - 57000 METZ - contact&amp;#64;caue57.com - 03 87 74 46 06
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;OISE - 4 rue de l&amp;#039;Abbé du Bos - 60000 BEAUVAIS - caue60&amp;#64;wanadoo.fr - 03 44 82 14 14
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ORNE - 54 rue Saint-Blaise - 61000 ALENÇON - contact&amp;#64;caue61.fr - 02 33 26 14 14
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU PAS-DE-CALAIS - 43 rue d&amp;#039;Amiens - 62018 ARRAS Cedex 9 - caue62&amp;#64;caue62.org - 03 21 21 65 65
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU PUY-DE-DÔME - Maison de l&amp;#039;Habitat - 129 avenue de la République - 63100 CLERMONT-FERRAND - contact&amp;#64;caue63.com - 04 73 42 21 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES - 4 place Reine Marguerite - 64000 PAU - contact&amp;#64;caue64.fr - 05 59 84 53 66
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES HAUTES-PYRÉNÉES - 14 boulevard Claude Debussy - 65000 TARBES - caue-65&amp;#64;orange.fr - 05 62 56 71 45
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES - 11 rue du Bastion Saint-François - 66000 PERPIGNAN - contact&amp;#64;caue66.fr - 04 68 34 12 37
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE D&amp;#039;ALSACE - 5 rue Hannong - 67000 STRASBOURG - caue&amp;#64;caue-alsace.com - 03 88 15 02 30
+&lt;/p&gt;
+&lt;p&gt;CAUE DE RHÔNE-METROPOLE DE LYON- 6 bis quai Saint-Vincent - 69283 LYON Cedex 01 - caue69&amp;#64;caue69.fr - 04 72 07 44 55&lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA SARTHE - 1 rue de la Mariette - 72000 LE MANS - caue.sarthe&amp;#64;wanadoo.fr - 02 43 72 35 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SAVOIE - Bâtiment Evolution - 25 Rue Jean Pellerin - CS 42632 - 73026 CHAMBERY Cedex - caue&amp;#64;cauesavoie.org - 04 79 60 75 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-SAVOIE - L&amp;#039;Ilot-S - 7 esplanade Paul Grimault - BP 339 - 74008 ANNECY Cedex - caue74&amp;#64;caue74.fr - 04 50 88 21 10
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SEINE-MARITIME - 27 rue François Mitterrand - BP 90241 - 76142 PETIT-QUEVILLY Cedex - caue&amp;#64;caue76.org - 02 35 72 94 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SEINE-ET-MARNE - 27 rue du Marché - 77120 COULOMMIERS - accueil&amp;#64;caue77.fr - 01 64 03 30 62
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES DEUX-SÈVRES - Maison du Département - Mail Lucie Aubrac - CS 58882 - 79000 NIORT - caue&amp;#64;caue79.fr - 05 49 28 06 28
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SOMME - 35 mail Albert 1er - 80000 AMIENS - caue80&amp;#64;caue80.asso.fr - 03 22 91 11 65
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE TARN - 188 rue de Jarlard - 81000 ALBI - caue&amp;#64;caue81.fr - 05 63 60 16 70
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE TARN-ET-GARONNE - Hôtel du Département - 100 boulevard Hubert Gouze - 82000 MONTAUBAN - caue82&amp;#64;ledepartement82.fr - 05 63 03 80 88
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAR - 26 Place Vincent Raspail - 83000 TOULON Cedex - contact&amp;#64;cauevar.fr - 04 94 22 65 75
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA VENDEE - 33 rue de l&amp;#039;atlantique - CS 40685 - 85000 LA ROCHE-SUR-YON Cedex - caue85&amp;#64;caue85.com - 02 51 37 44 95&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA HAUTE-VIENNE - 1 rue des Allois - 87000 LIMOGES - caue87&amp;#64;wanadoo.fr - 05 53 32 32 40
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES VOSGES - Conseil Départemental - 88088 EPINAL Cedex 9 - caue88&amp;#64;vosges.fr - 03 29 29 89 40
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE L&amp;#039;YONNE - 8 avenue du 4e R.I. - 89000 AUXERRE - contact&amp;#64;caue89.fr - 03 58 43 80 33
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ESSONNE - 9 Cours Blaise Pascal - 91000 EVRY - caue91&amp;#64;caue91.asso.fr - 01 60 79 35 44
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES HAUTS-DE-SEINE - 279 terrasse de l&amp;#039;Université - 92000 NANTERRE - contact&amp;#64;caue92.com - 01 71 04 52 49
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAL-DE-MARNE - 36 rue Edmond Nocard - 94700 MAISONS-ALFORT - contact&amp;#64;caue94.fr - 01 48 52 55 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAL-D&amp;#039;OISE - Moulin de la couleuvre - Rue des Deux Ponts - 95300 PONTOISE - caue95&amp;#64;caue95.org - 01 30 38 68 68
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GUADELOUPE - Centre commercial le Pérou - Bat B - N°46 - BP 136 - 97181 ABYMES Cedex - contact&amp;#64;caue971.org - 05 90 81 83 85
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MARTINIQUE - 31 avenue Pasteur - 97200 FORT-DE-FRANCE - caue972&amp;#64;wanadoo.fr - 05 96 70 10 10
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y153" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z153" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b95-copie-12h28-etre-aide-dans-la-realisation-dac/</t>
+        </is>
+      </c>
+      <c r="AA153" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB153" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Création de jardins partagés</t>
+        </is>
+      </c>
+      <c r="AC153" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG153" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH153" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="154" spans="1:34" customHeight="0">
+      <c r="A154" s="1">
+        <v>67589</v>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités en ingénierie</t>
+        </is>
+      </c>
+      <c r="D154" s="1" t="inlineStr">
+        <is>
+          <t>Ingenierie départementale</t>
+        </is>
+      </c>
+      <c r="E154" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G154" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H154" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Des spécialistes appartenant à l&amp;#039;administration départementale sont à disposition des collectivités gersoises pour apporter des conseils techniques, administratifs et juridiques, de montage et conduite de projet dans les domaines suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménagement et Bâtiments
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Voirie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assainissement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Milieux aquatiques et Gémapi
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;objectif est d&amp;#039;aider à l&amp;#039;émergence des projets, afin de passer de l&amp;#039;idée à la réalisation de l&amp;#039;opération puis à la gestion des ouvrages, sans toutefois entrer dans le champ de la maitrise d&amp;#039;œuvre réservé aux bureaux d&amp;#039;études et architectes.
+Pour cela, le Département et le CAUE s&amp;#039;appuient sur un réseau des acteurs de l&amp;#039;ingénierie sur le territoire, afin de réunir toutes les compétences nécessaires pour favoriser une construction judicieuse des projets.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagnement pour la création d&amp;#039;une maison de santé, la réhabilitation d&amp;#039;une école, sécurisation d&amp;#039;une traverse de village et la création d&amp;#039;un cheminement piéton, pour la renaturation d&amp;#039;un cours d&amp;#039;eau et la suppression de digues afin de réduire les inondations sur une commune, aide à la mise en place d&amp;#039;un procédé innovant permettant de limiter la prolifération des lentilles d&amp;#039;eau et améliorer les performances épuratoires, à la mise en œuvre d&amp;#039;un protocole de contrôle des points d&amp;#039;auto-surveillance des réseaux de collecte...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N154" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Espaces verts
+Espace public
+Foncier
+Voirie et réseaux
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O154" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S154" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U154" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V154" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:ingenierie&amp;#64;gers.fr"&gt;
+  ingenierie&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 50
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:assainissement&amp;#64;gers.fr"&gt;
+  assainissement&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 08
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:cater&amp;#64;gers.fr"&gt;
+  cater&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 32
+&lt;/p&gt;
+&lt;p&gt;
+ DDI-CATAV&amp;#64;gers.fr ; 05 62 67 40 78
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y154" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z154" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a21c-accompagner-les-collectivites-en-ingenierie/</t>
+        </is>
+      </c>
+      <c r="AA154" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB154" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC154" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG154" s="1" t="inlineStr">
+        <is>
+          <t>26/10/2020</t>
+        </is>
+      </c>
+      <c r="AH154" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="155" spans="1:34" customHeight="0">
+      <c r="A155" s="1">
+        <v>66417</v>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Aménager et équiper les points d'arrêt routiers de la région</t>
+        </is>
+      </c>
+      <c r="E155" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="F155" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G155" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H155" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région entend, en ce qu&amp;#039;ils constituent un maillon crucial dans la continuité de la chaîne de déplacement, participer financièrement à l&amp;#039;aménagement des points d&amp;#039;arrêt supportant le Réseau de Transports Routiers interurbain dont elle est Autorité Organisatrice afin d&amp;#039;apporter à ses usagers les meilleures conditions de sécurité, de confort et d&amp;#039;accessibilité possibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif régional en la matière se décline selon 3 fiches actions, ayant chacune une finalité spécifique :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Fiche action 1 : Assurer la sécurité des usagers aux Points d&amp;#039;Arrêt,
+&lt;/p&gt;
+&lt;p&gt;
+ - Fiche action 2 : Améliorer les conditions d&amp;#039;attente des usagers aux Points d&amp;#039;Arrêt,
+&lt;/p&gt;
+&lt;p&gt;
+ - Fiche action 3 : Garantir l&amp;#039;accessibilité des Points d&amp;#039;Arrêt desservis par les lignes commerciales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N155" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O155" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S155" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T155" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U155" s="1" t="inlineStr">
+        <is>
+          <t>Normandie</t>
+        </is>
+      </c>
+      <c r="V155" s="1" t="inlineStr">
+        <is>
+          <t>https://aides.normandie.fr/amenagement-et-equipement-des-points-darret-routiers</t>
+        </is>
+      </c>
+      <c r="X155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des Transports Publics Routiers
+&lt;/p&gt;
+&lt;p&gt;
+ 02 31 06 98 37 (secrétariat)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y155" s="1" t="inlineStr">
+        <is>
+          <t>blandine.halle@normandie.fr</t>
+        </is>
+      </c>
+      <c r="Z155" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0d3f-amenager-et-equiper-les-points-darret-routier/</t>
+        </is>
+      </c>
+      <c r="AA155" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB155" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC155" s="1" t="inlineStr">
+        <is>
+          <t>Région Normandie</t>
+        </is>
+      </c>
+      <c r="AE155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG155" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2020</t>
+        </is>
+      </c>
+      <c r="AH155" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="156" spans="1:34" customHeight="0">
+      <c r="A156" s="1">
+        <v>66416</v>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des aménagements cyclables favorisant l'intermodalité</t>
+        </is>
+      </c>
+      <c r="E156" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="F156" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G156" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H156" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Favoriser le développement des déplacements alternatifs par des dispositifs financiers en faveur d&amp;#039;études préalables aux aménagements cyclables,
+&lt;/p&gt;
+&lt;p&gt;
+ - Soutenir la réalisation d&amp;#039;aménagements cyclables favorisant l&amp;#039;intermodalité,
+&lt;/p&gt;
+&lt;p&gt;
+ - Soutenir la réalisation d&amp;#039;itinéraires cyclables structurants à l&amp;#039;échelle régionale en recherchant la continuité et la sécurité de ces axes majeurs,
+&lt;/p&gt;
+&lt;p&gt;
+ - Promouvoir l&amp;#039;intermodalité en recherchant les interconnexions avec les transports publics (trains, cars, ferries),
+&lt;/p&gt;
+&lt;p&gt;
+ - Accentuer l&amp;#039;accompagnement régional pour les villes moyennes et les communes à dominante rurale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N156" s="1" t="inlineStr">
+        <is>
+          <t>Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O156" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - l&amp;#039;inscription du projet dans un document de planification d&amp;#039;urbanisme local (PDU, SLD,SDC...),
+&lt;/p&gt;
+&lt;p&gt;
+ - la prise en compte de la continuité des itinéraires et de leur sécurité. Les dossiers de demande devront faire apparaître l&amp;#039;inscription des projets dans la réalisation d&amp;#039;un itinéraire et le calendrier de réalisation de l&amp;#039;ensemble de cet itinéraire,
+&lt;/p&gt;
+&lt;p&gt;
+ - la desserte par les futurs aménagements cyclables des équipements publics, des services de transports (gares, pôles d&amp;#039;échanges multimodaux...) ou des zones urbaines (zones d&amp;#039;activités, zones commerciales...) dotés de stationnement pour les vélos,
+&lt;/p&gt;
+&lt;p&gt;
+ - la mise en place d&amp;#039;une signalisation de police et directionnelle (jalonnement), et d&amp;#039;une opération de sensibilisation et de communication,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets doivent disposer d&amp;#039;un autofinancement de 20% minimum.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S156" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T156" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U156" s="1" t="inlineStr">
+        <is>
+          <t>Normandie</t>
+        </is>
+      </c>
+      <c r="V156" s="1" t="inlineStr">
+        <is>
+          <t>https://www.normandie.fr/amenagements-cyclables-favorisant-lintermodalite-0</t>
+        </is>
+      </c>
+      <c r="X156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ DIRECTION : MOBILITÉS ET INFRASTRUCTURES - SERVICE OFFRE DE MOBILITÉ ET INTERMODALITÉ
+&lt;/p&gt;
+&lt;p&gt;
+ 02.35.52.56.06 (secrétariat)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y156" s="1" t="inlineStr">
+        <is>
+          <t>blandine.halle@normandie.fr</t>
+        </is>
+      </c>
+      <c r="Z156" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9dee-realiser-des-amenagements-cyclables-favorisan/</t>
+        </is>
+      </c>
+      <c r="AA156" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB156" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC156" s="1" t="inlineStr">
+        <is>
+          <t>Région Normandie</t>
+        </is>
+      </c>
+      <c r="AE156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG156" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2020</t>
+        </is>
+      </c>
+      <c r="AH156" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="157" spans="1:34" customHeight="0">
+      <c r="A157" s="1">
+        <v>66415</v>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Recueillir les pratiques de mobilité des habitants sur les grandes aires urbaines normandes</t>
+        </is>
+      </c>
+      <c r="E157" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="F157" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G157" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H157" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Recueillir les pratiques de mobilité des habitants sur les grandes aires urbaines normandes,
+&lt;/p&gt;
+&lt;p&gt;
+ - Fournir aux autorités organisatrices des transports les éléments pour décider des modifications à apporter aux transports collectifs et aux infrastructures de transport,
+&lt;/p&gt;
+&lt;p&gt;
+ - Constituer une base régionale pour être en mesure de coordonner les politiques de mobilité durable à l&amp;#039;échelle régionale,
+&lt;/p&gt;
+&lt;p&gt;
+ - Disposer de données pour étudier l&amp;#039;accessibilité aux infrastructures nationales de transport.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N157" s="1" t="inlineStr">
+        <is>
+          <t>Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O157" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nature des opérations éligibles en fonctionnement :
+&lt;/p&gt;
+&lt;p&gt;
+ - Respect de la méthode standardisée nationale permettant de garantir la bonne représentativité statistique de l&amp;#039;enquête
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Prise en considération du mode ferroviaire et du transport routier interurbain dans les questionnaires
+&lt;/p&gt;
+&lt;p&gt;
+ - Périodicité de l&amp;#039;enquête supérieure ou égale à 8 ans
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise à disposition de la Région des données d&amp;#039;enquêtes et de leur analyse
+&lt;/p&gt;
+&lt;p&gt;
+ - Cohérence de l&amp;#039;enquête avec celles menées sur les territoires adjacents pour disposer, après redressement et récolement, d&amp;#039;une base de données agglomérée permettant d&amp;#039;établir un large diagnostic territorial​
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S157" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T157" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U157" s="1" t="inlineStr">
+        <is>
+          <t>Normandie</t>
+        </is>
+      </c>
+      <c r="V157" s="1" t="inlineStr">
+        <is>
+          <t>https://aides.normandie.fr/enquete-menages-deplacements-enquete-deplacements-ville-moyenne</t>
+        </is>
+      </c>
+      <c r="X157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ DIRECTION : MOBILITÉS ET INFRASTRUCTURES - SERVICE OFFRE DE MOBILITÉ ET INTERMODALITÉ
+&lt;/p&gt;
+&lt;p&gt;
+ 02.35.52.56.06 (secrétariat)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y157" s="1" t="inlineStr">
+        <is>
+          <t>blandine.halle@normandie.fr</t>
+        </is>
+      </c>
+      <c r="Z157" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1581-recueillir-les-pratiques-de-mobilite-des-habi/</t>
+        </is>
+      </c>
+      <c r="AA157" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC157" s="1" t="inlineStr">
+        <is>
+          <t>Région Normandie</t>
+        </is>
+      </c>
+      <c r="AE157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG157" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2020</t>
+        </is>
+      </c>
+      <c r="AH157" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="158" spans="1:34" customHeight="0">
+      <c r="A158" s="1">
+        <v>66414</v>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser et soutenir le développement de l'usage du vélo</t>
+        </is>
+      </c>
+      <c r="E158" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="F158" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G158" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Association</t>
+        </is>
+      </c>
+      <c r="H158" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ainsi, en déclinaison de ces ambitions, des objectifs de la loi transition énergétique pour la croissance verte du 19 août 2015 et des orientations du schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité des territoires (SRADDET), ce dispositif a pour but de favoriser et soutenir le développement d&amp;#039;une mobilité alternative et décarbonée.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N158" s="1" t="inlineStr">
+        <is>
+          <t>Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O158" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Projets éligibles et montant de l&amp;#039;aide :
+&lt;/p&gt;
+&lt;p&gt;
+ - Aide à l&amp;#039;acquisition de vélos électriques (hors usages internes à la collectivité ou l&amp;#039;association) dans le cadre d&amp;#039;une démarche innovante et collective : 25% de la base hors taxes dans la limite de 10 000€,
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Aide au déploiement d&amp;#039;un réseau cohérent de maison du vélo en Normandie : étude sur dossier,
+&lt;/p&gt;
+&lt;p&gt;
+ - Tout projet présentant une démarche complète d&amp;#039;accompagnement au changement et qui s&amp;#039;inscrive dans un écosystème de mobilité et de développement durable : étude sur dossier,
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S158" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T158" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U158" s="1" t="inlineStr">
+        <is>
+          <t>Normandie</t>
+        </is>
+      </c>
+      <c r="V158" s="1" t="inlineStr">
+        <is>
+          <t>https://www.normandie.fr/idee-action-mobilite-durable</t>
+        </is>
+      </c>
+      <c r="X158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ MOBILITÉ DURABLE
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Energies, Environnements et Dévt Durable
+&lt;/p&gt;
+&lt;p&gt;
+ Service Energies renouvelables
+&lt;/p&gt;
+&lt;p&gt;
+ Plages horaires pour les permanences téléphoniques du lundi au jeudi de 13H 30 à 16H30 au numéro suivant : 02 14 47 62 64
+&lt;/p&gt;
+&lt;p&gt;
+ mobilitedurable&amp;#64;normandie.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y158" s="1" t="inlineStr">
+        <is>
+          <t>blandine.halle@normandie.fr</t>
+        </is>
+      </c>
+      <c r="Z158" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5b75-favoriser-et-soutenir-le-developpement-dune-m/</t>
+        </is>
+      </c>
+      <c r="AA158" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC158" s="1" t="inlineStr">
+        <is>
+          <t>Région Normandie</t>
+        </is>
+      </c>
+      <c r="AE158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG158" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2020</t>
+        </is>
+      </c>
+      <c r="AH158" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="159" spans="1:34" customHeight="0">
+      <c r="A159" s="1">
+        <v>66413</v>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de transport et les terminaux portuaires et logistiques</t>
+        </is>
+      </c>
+      <c r="E159" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="F159" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G159" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H159" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette aide vise à subventionner les études et travaux de création ou de rénovation / régénération d&amp;#039;infrastructures de transport et développer les terminaux portuaires et logistiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Les études et travaux concernés visent à maintenir et/ou développer des infrastructures permettant une mobilité performante des personnes et des marchandises conduisant à promouvoir l&amp;#039;attractivité et le développement économique du territoire.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N159" s="1" t="inlineStr">
+        <is>
+          <t>Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O159" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S159" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T159" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U159" s="1" t="inlineStr">
+        <is>
+          <t>Normandie</t>
+        </is>
+      </c>
+      <c r="V159" s="1" t="inlineStr">
+        <is>
+          <t>https://aides.normandie.fr/infrastructures-et-reseaux-de-transports</t>
+        </is>
+      </c>
+      <c r="X159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ DIRECTION : MOBILITÉS ET INFRASTRUCTURES - SERVICES INFRASTRUCTURES ET ETUDES
+&lt;/p&gt;
+&lt;p&gt;
+ 02.35.52.56.41 (secrétariat)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y159" s="1" t="inlineStr">
+        <is>
+          <t>blandine.halle@normandie.fr</t>
+        </is>
+      </c>
+      <c r="Z159" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ba9a-developper-des-infrastructures-permettant-une/</t>
+        </is>
+      </c>
+      <c r="AA159" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC159" s="1" t="inlineStr">
+        <is>
+          <t>Région Normandie</t>
+        </is>
+      </c>
+      <c r="AE159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG159" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2020</t>
+        </is>
+      </c>
+      <c r="AH159" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="160" spans="1:34" customHeight="0">
+      <c r="A160" s="1">
+        <v>66412</v>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Subventionner l’acquisition, la rénovation, la modernisation et la maintenance du matériel ferroviaire régional</t>
+        </is>
+      </c>
+      <c r="E160" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="F160" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G160" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H160" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette aide vise à subventionner l&amp;#039;acquisition, la rénovation, la modernisation et la maintenance du matériel ferroviaire régional. Elle permet également le financement des installations de maintenance, et de différentes études liées au matériel ferroviaire régional.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N160" s="1" t="inlineStr">
+        <is>
+          <t>Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O160" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S160" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T160" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U160" s="1" t="inlineStr">
+        <is>
+          <t>Normandie</t>
+        </is>
+      </c>
+      <c r="V160" s="1" t="inlineStr">
+        <is>
+          <t>https://aides.normandie.fr/materiel-roulant-ferroviaire</t>
+        </is>
+      </c>
+      <c r="X160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ DIRECTION : MOBILITÉS ET INFRASTRUCTURES - SERVICE OFFRE DE MOBILITÉ ET INTERMODALITÉ
+&lt;/p&gt;
+&lt;p&gt;
+ 02.35.52.56.06 (secrétariat)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y160" s="1" t="inlineStr">
+        <is>
+          <t>blandine.halle@normandie.fr</t>
+        </is>
+      </c>
+      <c r="Z160" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0427-subventionner-lacquisition-la-renovation-la-m/</t>
+        </is>
+      </c>
+      <c r="AA160" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC160" s="1" t="inlineStr">
+        <is>
+          <t>Région Normandie</t>
+        </is>
+      </c>
+      <c r="AE160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG160" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2020</t>
+        </is>
+      </c>
+      <c r="AH160" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="161" spans="1:34" customHeight="0">
+      <c r="A161" s="1">
+        <v>66411</v>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Moderniser les espaces gares</t>
+        </is>
+      </c>
+      <c r="E161" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="F161" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G161" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H161" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L161" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - améliorer les conditions d&amp;#039;accueil et d&amp;#039;accessibilité dans les espaces voyageurs du domaine ferroviaire (bâtiment voyageurs, quais, traversées de voies, ...),
+&lt;/p&gt;
+&lt;p&gt;
+ - aménager et équiper les espaces gares dans une logique d&amp;#039;optimisation de la chaîne globale de déplacements des voyageurs à l&amp;#039;échelle du quartier halte/gare.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N161" s="1" t="inlineStr">
+        <is>
+          <t>Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O161" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R161" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Natures des opérations éligibles en investissement :
+&lt;/p&gt;
+&lt;p&gt;
+ - Aménagement, et travaux liés au confort, à l&amp;#039;information, à l&amp;#039;accueil, à la sécurité et à l&amp;#039;accessibilité des voyageurs.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Dépenses subventionnables : études, acquisitions foncières éventuelles, équipements et travaux.
+&lt;/p&gt;
+&lt;p&gt;
+ - Les dépenses liées à la création ou au déplacement de halte/gare feront l&amp;#039;objet d&amp;#039;une étude d&amp;#039;éligibilité au cas par cas notamment au regard des besoins de desserte et de la cohérence au plan de transport régional et local. Si le projet est considéré éligible, la participation régionale pourrait être ajustée en fonction des besoins spécifiques de l&amp;#039;opération.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S161" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T161" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U161" s="1" t="inlineStr">
+        <is>
+          <t>Normandie</t>
+        </is>
+      </c>
+      <c r="V161" s="1" t="inlineStr">
+        <is>
+          <t>https://aides.normandie.fr/modernisation-des-espaces-gares</t>
+        </is>
+      </c>
+      <c r="X161" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ DIRECTION : MOBILITÉS ET INFRASTRUCTURES - SERVICES INFRASTRUCTURES ET ETUDES
+&lt;/p&gt;
+&lt;p&gt;
+ 02.35.52.56.41 (secrétariat)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y161" s="1" t="inlineStr">
+        <is>
+          <t>blandine.halle@normandie.fr</t>
+        </is>
+      </c>
+      <c r="Z161" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bc6d-moderniser-les-espaces-gares/</t>
+        </is>
+      </c>
+      <c r="AA161" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC161" s="1" t="inlineStr">
+        <is>
+          <t>Région Normandie</t>
+        </is>
+      </c>
+      <c r="AE161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG161" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2020</t>
+        </is>
+      </c>
+      <c r="AH161" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="162" spans="1:34" customHeight="0">
+      <c r="A162" s="1">
+        <v>66410</v>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des plans de mobilité et des schémas locaux de déplacements</t>
+        </is>
+      </c>
+      <c r="E162" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="F162" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G162" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H162" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L162" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce dispositif vise à :
+&lt;/p&gt;
+&lt;p&gt;
+ - élaborer des schémas de déplacement sur le territoire, notamment sous forme d&amp;#039;un Plan de Mobilité pour les agglomérations de plus de 100 000 habitants ou sous forme de Schémas Locaux de Déplacements, etc...
+&lt;/p&gt;
+&lt;p&gt;
+ - développer l&amp;#039;usage des transports publics en favorisant l&amp;#039;adaptation et le dimensionnement des réseaux existants aux besoins des habitants et en organisant leur complémentarité,
+&lt;/p&gt;
+&lt;p&gt;
+ - rendre les transports publics plus compétitifs et attractifs que la voiture particulière, favoriser l&amp;#039;intermodalité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N162" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O162" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R162" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;intervention :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Aide régionale maximale de 30% du coût TTC de l&amp;#039;opération, portée à 40% dans le cadre de la démarche territoire durable 2030.
+&lt;/p&gt;
+&lt;p&gt;
+ - Les PLU et PLUI.sont éligibles au présent dispositif. Néanmoins seules les dépenses liées au volet mobilité seront prises en compte.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature des opérations éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Réalisation d&amp;#039;un diagnostic recensant la structuration du territoire au travers des déplacements réalisés entre les bassins d&amp;#039;emplois et de vie, les réseaux et équipements de transports publics existants.
+&lt;/p&gt;
+&lt;p&gt;
+ - Définition des actions permettant une évolution des modes et des habitudes de déplacements des habitants du territoire, par la réalisation d&amp;#039;équipements publics, l&amp;#039;organisation et/ou la création de services de transports adaptés aux besoins, promouvant la complémentarité entre les différents réseaux de transports publics.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S162" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T162" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U162" s="1" t="inlineStr">
+        <is>
+          <t>Normandie</t>
+        </is>
+      </c>
+      <c r="V162" s="1" t="inlineStr">
+        <is>
+          <t>https://aides.normandie.fr/plans-de-mobilite-et-schemas-locaux-de-deplacements</t>
+        </is>
+      </c>
+      <c r="X162" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ DIRECTION : MOBILITÉS ET INFRASTRUCTURES - SERVICE OFFRE DE MOBILITÉ ET INTERMODALITÉ
+&lt;/p&gt;
+&lt;p&gt;
+ 02.35.52.56.06 (secrétariat)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y162" s="1" t="inlineStr">
+        <is>
+          <t>blandine.halle@normandie.fr</t>
+        </is>
+      </c>
+      <c r="Z162" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8c4b-elaborer-des-plans-de-mobilite-et-des-schemas/</t>
+        </is>
+      </c>
+      <c r="AA162" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC162" s="1" t="inlineStr">
+        <is>
+          <t>Région Normandie</t>
+        </is>
+      </c>
+      <c r="AE162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG162" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2020</t>
+        </is>
+      </c>
+      <c r="AH162" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="163" spans="1:34" customHeight="0">
+      <c r="A163" s="1">
+        <v>66409</v>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l’intermodalité entre les différents modes de transports en commun</t>
+        </is>
+      </c>
+      <c r="E163" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="F163" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G163" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H163" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Faciliter les déplacements en transports en commun en incitant au transfert modal des automobilistes,
+&lt;/p&gt;
+&lt;p&gt;
+ - Créer des pôles d&amp;#039;échanges le long ou au terminus des axes structurants de transports publics régionaux
+&lt;/p&gt;
+&lt;p&gt;
+ - Favoriser l&amp;#039;intermodalité entre les différents modes de transports en commun
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N163" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O163" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S163" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T163" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U163" s="1" t="inlineStr">
+        <is>
+          <t>Normandie</t>
+        </is>
+      </c>
+      <c r="V163" s="1" t="inlineStr">
+        <is>
+          <t>https://www.normandie.fr/poles-dechanges-multimodaux</t>
+        </is>
+      </c>
+      <c r="X163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ DIRECTION : MOBILITÉS ET INFRASTRUCTURES - SERVICES INFRASTRUCTURES ET ETUDES
+&lt;/p&gt;
+&lt;p&gt;
+ 02.35.52.56.41 (secrétariat)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y163" s="1" t="inlineStr">
+        <is>
+          <t>blandine.halle@normandie.fr</t>
+        </is>
+      </c>
+      <c r="Z163" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b2f6-favoriser-lintermodalite-entre-les-differents/</t>
+        </is>
+      </c>
+      <c r="AA163" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC163" s="1" t="inlineStr">
+        <is>
+          <t>Région Normandie</t>
+        </is>
+      </c>
+      <c r="AE163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG163" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2020</t>
+        </is>
+      </c>
+      <c r="AH163" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="164" spans="1:34" customHeight="0">
+      <c r="A164" s="1">
+        <v>66408</v>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner financièrement les investissements structurants des plateformes des « Aéroports de Normandie »</t>
+        </is>
+      </c>
+      <c r="E164" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="F164" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G164" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Région
+Association</t>
+        </is>
+      </c>
+      <c r="H164" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce dispositif vise à accompagner financièrement les investissements structurants réalisés sur les plateformes aéroportuaires des membres de l&amp;#039;association « Aéroports de Normandie », et discutés dans le cadre de cette association.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N164" s="1" t="inlineStr">
+        <is>
+          <t>Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O164" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre membres de l&amp;#039;association « Aéroports de Normandie » :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Communauté Urbaine de Caen la Mer pour l&amp;#039;aéroport de Caen – Carpiquet,
+&lt;/p&gt;
+&lt;p&gt;
+ Le Syndicat Mixte de l&amp;#039;Aéroport de Deauville Normandie,
+&lt;/p&gt;
+&lt;p&gt;
+ Le Syndicat Mixte de gestion de l&amp;#039;Aéroport Rouen Vallée de Seine,
+&lt;/p&gt;
+&lt;p&gt;
+ Le Havre Seine Métropole pour l&amp;#039;Aéroport du Havre,
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S164" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T164" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U164" s="1" t="inlineStr">
+        <is>
+          <t>Normandie</t>
+        </is>
+      </c>
+      <c r="V164" s="1" t="inlineStr">
+        <is>
+          <t>https://aides.normandie.fr/soutien-aux-investissements-dans-les-plateformes-des-aeroports-de-normandie</t>
+        </is>
+      </c>
+      <c r="X164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ DIRECTION : MOBILITÉS ET INFRASTRUCTURES - SERVICES INFRASTRUCTURES ET ETUDES
+&lt;/p&gt;
+&lt;p&gt;
+ 02.35.52.56.41 (secrétariat)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y164" s="1" t="inlineStr">
+        <is>
+          <t>blandine.halle@normandie.fr</t>
+        </is>
+      </c>
+      <c r="Z164" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c456-accompagner-financierement-les-investissement/</t>
+        </is>
+      </c>
+      <c r="AA164" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC164" s="1" t="inlineStr">
+        <is>
+          <t>Région Normandie</t>
+        </is>
+      </c>
+      <c r="AE164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG164" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2020</t>
+        </is>
+      </c>
+      <c r="AH164" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="165" spans="1:34" customHeight="0">
+      <c r="A165" s="1">
+        <v>66407</v>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'intermodalité aux points d'arrêts des transports en commun en site propre</t>
+        </is>
+      </c>
+      <c r="E165" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="F165" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G165" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Région</t>
+        </is>
+      </c>
+      <c r="H165" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L165" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Faciliter l&amp;#039;accès aux TCSP au moyen d&amp;#039;équipements favorables à l&amp;#039;intermodalité
+&lt;/p&gt;
+&lt;p&gt;
+ - Rendre les transports publics plus compétitifs et attractifs que la voiture particulière en améliorant la chaîne de déplacement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N165" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O165" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R165" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conditions d&amp;#039;éligibilité :
+&lt;/p&gt;
+&lt;p&gt;
+ - Inscription dans un contrat de territoire,
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Caractère pérenne des aménagements,
+&lt;/p&gt;
+&lt;p&gt;
+ - Les investissements subventionnés par le présent dispositif ne peuvent bénéficier d&amp;#039;aucun autre financement régional
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les engagements financiers conclus pour les TCSP identifiés dans les contrats de territoire 2014-2020 pourront être pris en compte. Les projets bénéficieront des modalités du dispositif en vigueur en 2017.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S165" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T165" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U165" s="1" t="inlineStr">
+        <is>
+          <t>Normandie</t>
+        </is>
+      </c>
+      <c r="V165" s="1" t="inlineStr">
+        <is>
+          <t>https://aides.normandie.fr/transport-en-commun-en-site-propre-favoriser-lintermodalite-aux-points-darrets</t>
+        </is>
+      </c>
+      <c r="X165" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ DIRECTION : MOBILITÉS ET INFRASTRUCTURES - SERVICE OFFRE DE MOBILITÉ ET INTERMODALITÉ
+&lt;/p&gt;
+&lt;p&gt;
+ 02.35.52.56.06 (secrétariat)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y165" s="1" t="inlineStr">
+        <is>
+          <t>blandine.halle@normandie.fr</t>
+        </is>
+      </c>
+      <c r="Z165" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0675-favoriser-lintermodalite-aux-points-darrets-d/</t>
+        </is>
+      </c>
+      <c r="AA165" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC165" s="1" t="inlineStr">
+        <is>
+          <t>Région Normandie</t>
+        </is>
+      </c>
+      <c r="AE165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG165" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2020</t>
+        </is>
+      </c>
+      <c r="AH165" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="166" spans="1:34" customHeight="0">
+      <c r="A166" s="1">
+        <v>62848</v>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
+        </is>
+      </c>
+      <c r="D166" s="1" t="inlineStr">
+        <is>
+          <t>Crédit moyen long terme</t>
+        </is>
+      </c>
+      <c r="E166" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="G166" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H166" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L166" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Donnez vie à vos projets !
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt moyen long terme accompagne les différents projets d&amp;#039;investissements de tous les acteurs locaux.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;adresse à toutes les collectivités locales, y compris les plus petites. La Banque Postale, premier prêteur bancaire des collectivités locales, octroit un prêt sur deux à une commune de moins de 5 000 habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Les caractéristiques et la durée du prêt s&amp;#039;adaptent notamment en fonction de votre stratégie financière et de l&amp;#039;amortissement de vos projets à financer.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations sur
+  le
+ &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html" target="_self"&gt;
+  prêt à moyen long terme
+ &lt;/a&gt;
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Pour affiner votre besoin, plusieurs ressources sont à votre disposition :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunt-cinq-questions-a-se-poser-avant-emprunter-collectivite-territoriale.html" target="_self"&gt;
+   Les 6 questions à se poser avant d&amp;#039;emprunter
+  &lt;/a&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunter-taux-variable-taux-revisable.html" target="_self"&gt;
+   Empruntez à taux variable ou révisable ?
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/prets-verts-obligation-verte.html" target="_self"&gt;
+   Prêt vert : comment l&amp;#039;analyser ?
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M166" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le crédit moyen long terme peut être mobilisé sur tout type de projet d&amp;#039;investissement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N166" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
 Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O166" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R166" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Après analyse et acceptation de votre dossier par La Banque Postale.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant minimum : 40 000 €.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S166" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T166" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U166" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V166" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html</t>
+        </is>
+      </c>
+      <c r="W166" s="1" t="inlineStr">
+        <is>
+          <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
+        </is>
+      </c>
+      <c r="X166" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez le joindre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  via le
+  &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
+   formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y166" s="1" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z166" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a49e-adopter-un-financement-a-moyen-long-terme/</t>
+        </is>
+      </c>
+      <c r="AA166" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC166" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG166" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2020</t>
+        </is>
+      </c>
+      <c r="AH166" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="167" spans="1:34" customHeight="0">
+      <c r="A167" s="1">
+        <v>60102</v>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Investir en faveur de l’efficacité énergétique et des énergies renouvelables dans le bâti et les transports urbains innovants - ELENA</t>
+        </is>
+      </c>
+      <c r="E167" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="F167" s="1" t="inlineStr">
+        <is>
+          <t>Banque Européenne d'Investissement (BEI)</t>
+        </is>
+      </c>
+      <c r="G167" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H167" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K167" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L167" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le mécanisme ELENA fournit une assistance technique pour les investissements en faveur de l&amp;#039;efficacité énergétique et des énergies renouvelables dans le bâti et les transports urbains innovants.
+&lt;/p&gt;
+&lt;p&gt;
+ Les activités qui peuvent faire l&amp;#039;objet de subventions ELENA sont les suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  études techniques, audits énergétiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  business plans et conseils financiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseils juridiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  préparation de procédures d&amp;#039;appels d&amp;#039;offres
+ &lt;/li&gt;
+ &lt;li&gt;
+  regroupement de projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  gestion de projets
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ELENA soutient généralement des programmes d&amp;#039;investissement
+ &lt;strong&gt;
+  supérieurs à 30 millions d&amp;#039;euros
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  , avec une période d&amp;#039;exécution de trois ans pour l&amp;#039;efficacité énergétique
+ &lt;/strong&gt;
+ (y compris s&amp;#039;agissant des projets résidentiels) et une période de
+ &lt;strong&gt;
+  quatre ans pour les transports urbains et la mobilité.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ELENA apporte son assistance à trois secteurs différents, d&amp;#039;où l&amp;#039;existence de trois enveloppes distinctes :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1) Efficacité énergétique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ELENA soutient l&amp;#039;élaboration de projets qui améliorent l&amp;#039;efficacité énergétique et favorisent le recours aux énergies renouvelables dans les bâtiments.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets éligibles couvrent :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;efficacité énergétique dans les bâtiments résidentiels et non résidentiels
+ &lt;/li&gt;
+ &lt;li&gt;
+  les énergies renouvelables intégrées dans le bâti (panneaux solaires, par exemple)
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;éclairage public
+ &lt;/li&gt;
+ &lt;li&gt;
+  le chauffage urbain (centrales de cogénération et chaufferies à biomasse, notamment)
+ &lt;/li&gt;
+ &lt;li&gt;
+  les réseaux intelligents
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2) Résidentiel durable
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ELENA aide les particuliers et les associations de propriétaires à préparer et à réaliser des rénovations d&amp;#039;efficacité énergétique et des projets axés sur les énergies renouvelables dans les bâtiments résidentiels.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont concernés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les logements individuels
+ &lt;/li&gt;
+ &lt;li&gt;
+  les logements collectifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  les logements sociaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3) Transport et mobilité en ville
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ELENA appuie également les projets innovants liés aux transports et à la mobilité dans les zones urbaines qui permettent de réaliser des économies d&amp;#039;énergie et de réduire les émissions.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets admissibles couvrent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les investissements visant à encourager l&amp;#039;utilisation et l&amp;#039;intégration de solutions innovantes axées sur les combustibles de substitution dans le domaine de la mobilité urbaine, par exemple ceux ayant trait aux véhicules et aux installations de recharge
+ &lt;/li&gt;
+ &lt;li&gt;
+  les investissements promouvant l&amp;#039;introduction à grande échelle de nouveaux modes de transport plus économes en énergie, qui, dans les zones urbaines, peuvent revêtir de nombreuses formes, comme par exemple : mobilité partagée, logistique urbaine, systèmes de transport intelligents, infrastructures urbaines (y compris les investissements dans les modes de déplacement doux ou dans la mobilité qui ne repose pas sur les transports motorisés)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M167" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.eib.org/fr/products/advising/elena/map.htm" rel="noopener" target="_blank"&gt;
+  Exemples de projets en cours
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.eib.org/fr/products/advising/elena/completed-projects/index.htm"&gt;
+  Exemples de projets achevés
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N167" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Réhabilitation
+Logement et habitat
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O167" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R167" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les projets d&amp;#039;assistance technique relevant d&amp;#039;ELENA ne doivent pas poursuivre de but lucratif.
+&lt;/p&gt;
+&lt;p&gt;
+ C&amp;#039;est la Commission européenne qui donnera son approbation définitive, sur la base de l&amp;#039;évaluation de la BEI.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S167" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U167" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V167" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eib.org/fr/products/advising/elena/index.htm</t>
+        </is>
+      </c>
+      <c r="X167" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour présenter une demande initiale de financement, contactez directement la Banque Européenne d&amp;#039;Investissement par courriel à l&amp;#039;adresse elena&amp;#64;eib.org et utilisez
+ &lt;a href="https://www.eib.org/attachments/documents/elena-pre-application-formfr.docx"&gt;
+  le formulaire de préadmission
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Pour soumettre sa candidature :
+ &lt;a href="https://www.eib.org/fr/products/advising/elena/index.htm" rel="noopener" target="_blank"&gt;
+  https://www.eib.org/fr/products/advising/elena/index.htm
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y167" s="1" t="inlineStr">
+        <is>
+          <t>annelise.brouste@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z167" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b772-investir-en-faveur-de-lefficacite-energetique/</t>
+        </is>
+      </c>
+      <c r="AA167" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB167" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AD167" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG167" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2020</t>
+        </is>
+      </c>
+      <c r="AH167" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="168" spans="1:34" customHeight="0">
+      <c r="A168" s="1">
+        <v>56201</v>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Acheter un cycle électrique (2 ou 3 roues)</t>
+        </is>
+      </c>
+      <c r="E168" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G168" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H168" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L168" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide à l&amp;#039;achat d&amp;#039;un cycle neuf. Aide de 300€/cycle, plafonnée à 1500€ par collectivité /an.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide est ciblée pour répondre aux besoins propres de la collectivité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N168" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Mobilité partagée
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O168" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S168" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T168" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U168" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V168" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
+        </is>
+      </c>
+      <c r="X168" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mail : mobilite&amp;#64;sdec-energie.fr&lt;/p&gt;&lt;p&gt;Tel : 02 31 06 61 55 &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y168" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z168" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0ff3-acheter-un-vehicule-4-roues-electrique-hybrid/</t>
+        </is>
+      </c>
+      <c r="AA168" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC168" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG168" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2020</t>
+        </is>
+      </c>
+      <c r="AH168" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="169" spans="1:34" customHeight="0">
+      <c r="A169" s="1">
+        <v>56195</v>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Poser une borne de recharge pour véhicules électriques, vélos électriques ou une station hydrogène</t>
+        </is>
+      </c>
+      <c r="E169" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G169" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H169" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Subvention</t>
+        </is>
+      </c>
+      <c r="I169" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 100</t>
+        </is>
+      </c>
+      <c r="J169" s="1" t="inlineStr">
+        <is>
+          <t>aide à 100% si le projet est identifié dans le schéma départemantal</t>
+        </is>
+      </c>
+      <c r="K169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L169" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Fourniture et pose de la borne ou de la station, raccordement et aménagement  des places de recharges.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N169" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Equipement public
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O169" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R169" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ dans le cadre du transfert de la compétence &amp;#34;infrastructure de charge&amp;#34;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S169" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T169" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U169" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V169" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
+        </is>
+      </c>
+      <c r="X169" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mail : mobilite&amp;#64;sdec-energie.fr&lt;/p&gt;&lt;p&gt;Tel : 02 31 06 61 55 &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y169" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z169" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c36b-realiser-une-installation-photovoltaique-en-t/</t>
+        </is>
+      </c>
+      <c r="AA169" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB169" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC169" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG169" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2020</t>
+        </is>
+      </c>
+      <c r="AH169" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="170" spans="1:34" customHeight="0">
+      <c r="A170" s="1">
+        <v>53696</v>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les territoires dans le cadre de projets d'aménagements - Ingénierie Territoriale de l'Etat / Nouveau conseil aux territoires (NCT)</t>
+        </is>
+      </c>
+      <c r="E170" s="1" t="inlineStr">
+        <is>
+          <t>DDT du Tarn</t>
+        </is>
+      </c>
+      <c r="G170" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H170" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L170" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  4 missions de conseil dans le domaine de l&amp;#039;aménagement du territoire :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;émergence de projet de territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la mise en œuvre de politiques publiques prioritaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement d&amp;#039;opération
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui méthodologique aux collectivités confrontées à des difficultés particulières, notamment dans le domaine des risques.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cadre du nouveau conseil aux Territoires (NCT), la direction départementale des territoires (DDT) du Tarn a mis en place depuis quelques années une organisation qui s&amp;#039;appuie sur plusieurs agents dont certains avec un profil pluridisciplinaire de type « référent territorial » et d&amp;#039;autres avec un profil plus spécialisé pour faire face à des enjeux particuliers dans le domaine de l&amp;#039;eau (GEMAPI, eau potable et assainissement) et du développement de la production des énergies renouvelables.
+&lt;/p&gt;
+&lt;p&gt;
+ Les référents territoriaux de la DDT ont un positionnement transversal et sont de ce fait un interlocuteur privilégié des EPCI-FP et des collectivités. Ils constituent une porte d&amp;#039;entrée sur les différents domaines de compétence de la DDT et interviennent notamment dans les domaines de l&amp;#039;aménagement durable, de l&amp;#039;urbanisme (planification, réglementation, assainissement, etc.), la mobilité, la qualité des constructions, l&amp;#039;habitat et le logement, la revitalisation des centres bourgs, la problématique des risques naturels, le développement des énergies renouvelables,...
+&lt;/p&gt;
+&lt;p&gt;
+ La DDT apporte une vision transversale et intégrée des projets et ce dès leur émergence. Elle offre une aide aux EPCI-FP et aux villes principales souhaitant répondre aux appels à projets nationaux ou régionaux concernant l&amp;#039;aménagement durable (écoquartier, ville durable, ...) ou qui accompagnent la démarche de transition énergétique ainsi que l&amp;#039;appui aux secteurs ruraux. Des compétences spécifiques en ingénierie financière ont été développées (connaissance des sources et des modes de financement, en particulier financement de l&amp;#039;aménagement TA, PUP, PEPE, ...) permettant de contribuer utilement à l&amp;#039;émergence d&amp;#039;un projet.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M170" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Exemples d&amp;#039;intervention :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  accompagnement dans l&amp;#039;évolution de la gouvernance sur la Gemapi, Eau et Assainissement. Conseil dans le domaine réglementaire (SUP, schémas, zonages) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  accompagnement de communes dans des démarches de revitalisation de centre bourgs/centre ville/quartier urbain ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  financement 1% paysage RN 88 : accompagnement de collectivités dans la sélection de projets éligibles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  accompagnement administratif d&amp;#039;une collectivité pour la création d&amp;#039;une UTN locale en zone de moyenne montagne ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  participation aux suivis des AMI friches et conseil sur des projets en zone inondable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  accompagnement des développeurs éoliens et de centrales au sol dans leurs prospections et au travers du pôle ENR du Tarn. Conseil auprès des collectivités sur leurs démarches prospectives ou d&amp;#039;urbanisme ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseils à des communes confrontées à des mouvements de terrain (réglementation, fonds Barnier, relogement d&amp;#039;urgence) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  participation aux comités de suivi d&amp;#039;études de projet de pôle multimodal de deux villes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  appui réglementaire sur la publicité dans un site à haute valeur patrimoniale et paysagère ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  etc.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N170" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Patrimoine et monuments historiques
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Alimentation
+Revitalisation
+Risques naturels
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Appui méthodologique
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O170" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P170" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S170" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T170" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U170" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V170" s="1" t="inlineStr">
+        <is>
+          <t>http://www.tarn.gouv.fr/les-missions-de-la-ddt-a540.html</t>
+        </is>
+      </c>
+      <c r="X170" s="1" t="inlineStr">
+        <is>
+          <t>&lt;blockquote&gt;
+ &lt;blockquote&gt;
+  &lt;br /&gt;
+ &lt;/blockquote&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Marie BRAU, référente territoriale du Gaillacois et Vaurais
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : marie.brau&amp;#64;tarn.gouv.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone :  06 07 78 22 86
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ------
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sophie DEBRIEU, référente territoriale de l&amp;#039;Albigeois
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : sophie.debrieu&amp;#64;tarn.gouv.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 07 72 24 72 70
+&lt;/p&gt;
+&lt;p&gt;
+ ------
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pierre-Luc RIVIERE, référent territorial d&amp;#039;Autan et Cocagne
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : pierre-luc.riviere&amp;#64;tarn.gouv.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 07 89 30 04 35
+&lt;/p&gt;
+&lt;p&gt;
+ ------
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cyril CREME, chef du pôle appui territorial
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : cyril.creme&amp;#64;tarn.gouv.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 81 27 51 19
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y170" s="1" t="inlineStr">
+        <is>
+          <t>christophe.antoine@tarn.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z170" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4fd9-ddt-du-tarn-nouveau-conseil-au-territoire-nct/</t>
+        </is>
+      </c>
+      <c r="AA170" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC170" s="1" t="inlineStr">
+        <is>
+          <t>DDT 81</t>
+        </is>
+      </c>
+      <c r="AE170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG170" s="1" t="inlineStr">
+        <is>
+          <t>15/07/2020</t>
+        </is>
+      </c>
+      <c r="AH170" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="171" spans="1:34" customHeight="0">
+      <c r="A171" s="1">
+        <v>42869</v>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>S'engager dans le programme de labellisation Climat-Air-Énergie Cit'ergie</t>
+        </is>
+      </c>
+      <c r="E171" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="F171" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G171" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H171" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I171" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L171" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cit&amp;#039;ergie est un programme de management et de labellisation qui
+ récompense les collectivités pour la mise en œuvre d&amp;#039;une politique climat­-air-énergie ambitieuse.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide consiste en un accompagnement financier par un conseiller Cit&amp;#039;ergie accrédité par l&amp;#039;ADEME et un accompagnement technique à la prise en main de la démarche d&amp;#039;évaluation et de labellisation.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour répondre au défi que constitue le changement climatique, les collectivités locales ont un rôle déterminant à jouer dans la définition et la mise en œuvre d&amp;#039;actions visant à la réduction des émissions de gaz à effet de serre, l&amp;#039;amélioration de l&amp;#039;efficacité énergétique, la réduction de la pollution atmosphérique, le développement des énergies renouvelables ou encore l&amp;#039;adaptation au changement climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est maintenant acquis qu&amp;#039;un engagement fort de la collectivité dans la transition énergétique est synonyme de développement économique, d&amp;#039;attractivité et de qualité de vie pour ses habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Cependant, même motivées pour agir, les collectivités se trouvent face à de nombreuses interrogations :
+&lt;/p&gt;
+&lt;p&gt;
+ Comment mettre en place une politique énergétique efficace ?
+&lt;/p&gt;
+&lt;p&gt;
+ Quelle méthode suivre pour conduire et réussir un Plan Climat Air Energie Territorial (PCAET) ambitieux ?
+&lt;/p&gt;
+&lt;p&gt;
+ Comment s&amp;#039;intégrer dans les objectifs air-énergie-climat régionaux et nationaux ?
+&lt;/p&gt;
+&lt;p&gt;
+ Le label européen European Energy Award (EEA), décliné en France via le programme Cit&amp;#039;ergie, est destiné en particulier aux intercommunalités souhaitant conduire des politiques actives.
+&lt;/p&gt;
+&lt;p&gt;
+ Le label Cit&amp;#039;ergie évalue les collectivités sur les actions qu&amp;#039;elles conduisent dans le cadre de leurs compétences propres et dans leur sphère d&amp;#039;influence. Via un catalogue de mesures concrètes, la labellisation prend en compte tous les leviers possibles pour l&amp;#039;engagement d&amp;#039;actions énergie climat sur le territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M171" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Structuration, suivi, et évaluation du plan climat-air-énergie (PCAET)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N171" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O171" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R171" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un seul déposant est attendu par dossier ; les projets collaboratifs ne sont pas éligibles. Il est vivement conseillé de contacter l&amp;#039;ADEME en amont du dépôt du dossier pour tous renseignements ou conseils relatifs au montage et à la soumission de votre dossier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S171" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T171" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U171" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V171" s="1" t="inlineStr">
+        <is>
+          <t>https://citergie.ademe.fr</t>
+        </is>
+      </c>
+      <c r="W171" s="1" t="inlineStr">
+        <is>
+          <t>https://citergie.ademe.fr/contact/</t>
+        </is>
+      </c>
+      <c r="X171" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:citergie&amp;#64;ademe.fr?subject&amp;#61;Contact%20via%20aides-territoires.beta.gouv.fr"&gt;
+  citergie&amp;#64;ademe.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 04 15 09 82 07 (permanence de 9h à 12h30 et de 14h à 16h30, du lundi au vendredi)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y171" s="1" t="inlineStr">
+        <is>
+          <t>nicolas.vallee@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z171" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a3ba-sengager-dans-le-programme-de-labellisation-c/</t>
+        </is>
+      </c>
+      <c r="AA171" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC171" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="AE171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG171" s="1" t="inlineStr">
+        <is>
+          <t>26/05/2020</t>
+        </is>
+      </c>
+      <c r="AH171" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="172" spans="1:34" customHeight="0">
+      <c r="A172" s="1">
+        <v>41742</v>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>Financer des services de mobilité durable en ville et en périphérie</t>
+        </is>
+      </c>
+      <c r="D172" s="1" t="inlineStr">
+        <is>
+          <t>Financement des services de mobilité durable</t>
+        </is>
+      </c>
+      <c r="E172" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G172" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H172" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L172" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité locale, une
+entreprise publique locale, une société ou un acteur financier privé et vous
+souhaitez participer au développement de services de mobilité durable ? La
+Banque des Territoires met à disposition des solutions de financement pour vous
+accompagner dans votre projet.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Solutions d’autopartage, service de vélos
+partagés, covoiturage courte distance, ou encore corporate venture au profit de
+jeunes entreprises innovantes : l’accompagnement de la Banque des Territoires
+peut se faire sur différents types de projets, en fonction de leur éligibilité.
+L’objectif est ainsi de développer des alternatives à la possession d’un véhicule
+et à l’autosolisme, libérer de l’espace urbain utilisé pour le stationnement de
+véhicules et réduire l’empreinte carbone.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Le financement de ces solutions de mobilité
+durable est toutefois conditionné à des prérequis et des objectifs spécifiques,
+comme la justification territoriale du projet ou encore la réduction du volume
+de véhicules en circulation en agglomération. La Banque des Territoires met à
+disposition de nombreuses compétences et expertises pour étudier votre projet
+et vous apporter les meilleures solutions possibles.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N172" s="1" t="inlineStr">
+        <is>
+          <t>Information voyageur, billettique multimodale
+Mobilité partagée
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O172" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S172" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T172" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U172" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V172" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-mobilite-durable?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=service_mobilite_durable_psat</t>
+        </is>
+      </c>
+      <c r="X172" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-mobilite-durable?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Investissement&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;service_mobilite_durable_psat"&gt;
+   Rendez-vous sur le site de la Banque des Territoires
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y172" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z172" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-services-mobilite-durable/</t>
+        </is>
+      </c>
+      <c r="AA172" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB172" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage
+Installation de bornes électriques</t>
+        </is>
+      </c>
+      <c r="AC172" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG172" s="1" t="inlineStr">
+        <is>
+          <t>20/05/2020</t>
+        </is>
+      </c>
+      <c r="AH172" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="173" spans="1:34" customHeight="0">
+      <c r="A173" s="1">
+        <v>36013</v>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une ingénierie technique et méthodologique pour engager des projets</t>
+        </is>
+      </c>
+      <c r="E173" s="1" t="inlineStr">
+        <is>
+          <t>Finistère Ingénierie Assistance (FIA) - ATD</t>
+        </is>
+      </c>
+      <c r="G173" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H173" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L173" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ FINISTERE INGENIERIE ASSISTANCE (FIA) est un établissement public d&amp;#039;ingénierie locale créé dès 2014 à l&amp;#039;initiative du Conseil départemental afin de répondre à un enjeu de solidarité envers tous les territoires finistériens.
+&lt;/p&gt;
+&lt;p&gt;
+ En effet, il vise à mettre à disposition des collectivités souffrant d&amp;#039;un manque de moyens humains et d&amp;#039;expertise, un appui technique et méthodologique dans la conduite de leurs projets relevant des thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  déplacements et usages de la voirie et des espaces publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  bâtiments et équipements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagement de l&amp;#039;espace et habitat,
+ &lt;/li&gt;
+ &lt;li&gt;
+  dynamisation des centres-bourgs,
+ &lt;/li&gt;
+ &lt;li&gt;
+  eau et assainissement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;intervention de FIA s&amp;#039;effectue en phase pré-opérationnelle, dès le lancement d&amp;#039;une réflexion autour d&amp;#039;un projet, et permet au maître d&amp;#039;ouvrage de bénéficier d&amp;#039;un accompagnement pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  vérifier l&amp;#039;opportunité et la faisabilité de son projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mettre en cohérence le projet avec son environnement et le contexte local dans lequel il s&amp;#039;inscrit ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  définir et préciser sa commande à un maître d&amp;#039;œuvre s&amp;#039;il y a lieu ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  s&amp;#039;organiser en termes de conduite d&amp;#039;une opération ou d&amp;#039;une démarche globale ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier les sources de financement possibles du projet.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La structure a vocation à réaliser pour ses adhérents toutes études, recherches, démarches permettant d&amp;#039;atteindre les objectifs précédemment définis. Elle est également chargée de mobiliser, le cas échéant, d&amp;#039;autres structures partenaires (CAUE, Finistère Habitat, services départementaux...), afin d&amp;#039;apporter à ses adhérents une complémentarité des expertises disponibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M173" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Revitalisation des centres-bourgs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation, extension ou construction de médiathèques, d&amp;#039;écoles, d&amp;#039;ateliers techniques municipaux, de locaux administratifs, de salles associatives, de maisons d&amp;#039;assistant.e.s maternel.les, de maisons de santé, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Requalification d&amp;#039;espaces publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de sécurité sur voirie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de cheminements doux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la consultation pour des études technico-économiques, des schémas directeurs ou de la maîtrise d&amp;#039;œuvre en eau potable, eaux pluviales et assainissement
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N173" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O173" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S173" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T173" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U173" s="1" t="inlineStr">
+        <is>
+          <t>Finistère</t>
+        </is>
+      </c>
+      <c r="V173" s="1" t="inlineStr">
+        <is>
+          <t>http://finistere-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="X173" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Christelle PAUL, assistante administrative, juridique et financière - Tél : 02 98 76 53 90 ; christelle.paul&amp;#64;finistere-ingenierie.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Séverine FOSSEY, directrice - Tél : 02 98 76 53 91 ; severine.fossey&amp;#64;finistere-ingenierie.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y173" s="1" t="inlineStr">
+        <is>
+          <t>severine.fossey@finistere-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z173" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fc53-ingenierie-strategique-et-assistance-techniqu/</t>
+        </is>
+      </c>
+      <c r="AA173" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB173" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC173" s="1" t="inlineStr">
+        <is>
+          <t>Finistère Ingénierie Assistance</t>
+        </is>
+      </c>
+      <c r="AE173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG173" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2020</t>
+        </is>
+      </c>
+      <c r="AH173" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="174" spans="1:34" customHeight="0">
+      <c r="A174" s="1">
+        <v>50283</v>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>Investir en Fonds propres ou quasi fonds propres</t>
+        </is>
+      </c>
+      <c r="D174" s="1" t="inlineStr">
+        <is>
+          <t>Découvrez nos offres pour les Entreprises publiques locales</t>
+        </is>
+      </c>
+      <c r="E174" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G174" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H174" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L174" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires encadre juridiquement et financièrement les collectivités territoriales et les SEM qui souhaitent développer des projets impactant pour le territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des territoires opère en fonds propres et quasi fonds propres mais peu également faire intervenir d&amp;#039;autres ressources.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N174" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Transition énergétique
+Bâtiments et construction
+Réhabilitation
+Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis</t>
+        </is>
+      </c>
+      <c r="O174" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S174" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T174" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U174" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V174" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/entreprises-publiques-locales?mtm_campaign=Aides_Territoires&amp;mtm_kwd=EPL&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=fondspropres_qfp_at</t>
+        </is>
+      </c>
+      <c r="X174" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y174" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z174" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dcdd-financer-un-projet-territorial-en-fonds-propr/</t>
+        </is>
+      </c>
+      <c r="AA174" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC174" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG174" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2020</t>
+        </is>
+      </c>
+      <c r="AH174" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="175" spans="1:34" customHeight="0">
+      <c r="A175" s="1">
+        <v>49783</v>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la rénovation énergétique du patrimoine public</t>
+        </is>
+      </c>
+      <c r="C175" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="D175" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux programmes Action Cœur de Ville</t>
+        </is>
+      </c>
+      <c r="E175" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G175" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H175" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose des solutions d&amp;#039;accompagnement er de financement des projets de rénovation énergétique du patrimoine public, et ce, dans le cadre du programme national Action Cœur de Ville. Vous pouvez y prétendre si vous souhaitez :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rénover l&amp;#039;espace public ouvert ou l&amp;#039;offre de stationnement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer les solutions de transport propre et de mobilité durable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer les énergies renouvelables et assurer la rénovation énergétique des bâtiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créer des foncières locales spécialisées pour le commerce ou l&amp;#039;activité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénover des hébergements et équipements touristiques et de loisirs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en place des infrastructures numériques et des services innovants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en place des tiers lieux, d&amp;#039;immobilier d&amp;#039;activités ou de soutien aux commerces de proximité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des programmes alimentaires territoriaux et des circuits courts ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Traiter des friches ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir une offre médicale de proximité et des structures d&amp;#039;accueil dédiées aux personnes âgées.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cadre d&amp;#039;un tel projet, la Banque des Territoires peut :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cofinancer les études préalables visant à déterminer l&amp;#039;opportunité et le potentiel économique du projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cofinancer les études de structuration du montage juridique, économique et financier ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser une prise de participation en fonds propres et quasi fonds propres dans les sociétés de projet et les Sociétés d&amp;#039;Économie Mixte agissant en qualité d&amp;#039;aménageurs ou d&amp;#039;opératrices ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assurer un accompagnement en ingénierie sur les projets identifiés.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N175" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Commerces et services
+Innovation, créativité et recherche
+Equipement public
+Réhabilitation
+Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O175" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S175" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T175" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U175" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="V175" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/soutien-aux-programmes-action-coeur-de-ville?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Financer&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=soution_programme_acv_osat</t>
+        </is>
+      </c>
+      <c r="X175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez votre contact régional sur :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y175" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z175" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c235-etre-soutenu-dans-vos-projets-cur-de-ville-pr/</t>
+        </is>
+      </c>
+      <c r="AA175" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB175" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC175" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG175" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2020</t>
+        </is>
+      </c>
+      <c r="AH175" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="176" spans="1:34" customHeight="0">
+      <c r="A176" s="1">
+        <v>46985</v>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets en zone rurale (LEADER)</t>
+        </is>
+      </c>
+      <c r="C176" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E176" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'action locale Alpes et Azur (GAL)</t>
+        </is>
+      </c>
+      <c r="F176" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'action locale Alpes et Azur (GAL)</t>
+        </is>
+      </c>
+      <c r="G176" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H176" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I176" s="1" t="inlineStr">
+        <is>
+          <t> Max : 90</t>
+        </is>
+      </c>
+      <c r="J176" s="1" t="inlineStr">
+        <is>
+          <t>Selon le porteur et le régime d'aides d'Etat appliqué</t>
+        </is>
+      </c>
+      <c r="K176" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L176" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;LEADER, c’est l’acronyme de « Liaison Entre Actions de Développement de l’Économie Rurale ». C’&lt;span&gt;est
+ un dispositif européen sous l’autorité de la Région Sud, qui soutient 
+le développement des territoires ruraux grâce à l’attribution de 
+subventions à de&lt;/span&gt;&lt;span&gt;s porteurs de projets locaux.&lt;/span&gt;&lt;span&gt; &lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Un projet visant à créer de nouveaux services, à encourager l’alimentation durable, les mobilités douces, l’économie circulaire ou régénérative, à renforcer les solidarités et le lien social ? Une volonté de faire un projet ensemble et de partager ?&lt;/p&gt;&lt;p&gt;Tous les acteurs privés et publics projetant de mettre en place des actions relevant de la transition écologique et solidaire sur le territoire du Parc naturel régional des Préalpes d’Azur, de la Communauté de Communes Alpes d’Azur, de la Communauté de communes Vallée de l’Ubaye Serre-Ponçon et de la Communauté de communes Serre-Ponçon peuvent bénéficier d’une aide LEADER. &lt;/p&gt;&lt;p&gt;Le Groupe d’Action Locale Alpes et Azur est doté d’une enveloppe de plus de 2,6 millions d’euros de FEADER pour mener à bien sa stratégie « Bien vivre ensemble dans un territoire de montagne en transition ». Trois axes prioritaires seront subventionnés : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcer les liens et consolider les services pour tous&lt;/li&gt;&lt;li&gt;Encourager les initiatives économiques locales, durables et collectives&lt;/li&gt;&lt;li&gt;Innover dans notre lien aux ressources&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;p&gt;La démarche LEADER permet aussi de soutenir des projets en « Coopération », en partenariat avec d’autres territoires en France ou en Europe.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M176" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://www.youtube.com/channel/UCdiyWTX03o4X8c9v1jLuInA
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N176" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Forêts
+Montagne
+Sols
+Transition énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
+Revitalisation
+Biodiversité
+Logement et habitat
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O176" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P176" s="1" t="inlineStr">
+        <is>
+          <t>09/02/2026</t>
+        </is>
+      </c>
+      <c r="Q176" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2026</t>
+        </is>
+      </c>
+      <c r="R176" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Démarche multi-partenaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retombées positives pour la communauté
+ &lt;/li&gt;
+ &lt;li&gt;
+  Innovation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Impact environnemental positif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inclusion de tous les publics
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S176" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T176" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U176" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alpes et Azur</t>
+        </is>
+      </c>
+      <c r="V176" s="1" t="inlineStr">
+        <is>
+          <t>https://www.leader-alpesetazur.eu/</t>
+        </is>
+      </c>
+      <c r="X176" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Equipe technique LEADER - leader&amp;#64;alpesdazur.fr&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y176" s="1" t="inlineStr">
+        <is>
+          <t>leader@alpesdazur.fr</t>
+        </is>
+      </c>
+      <c r="Z176" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/626a-leader-une-subvention-europeenne-pour-vos-pro/</t>
+        </is>
+      </c>
+      <c r="AA176" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC176" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'Action Locale Alpes et Azur</t>
+        </is>
+      </c>
+      <c r="AD176" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG176" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2020</t>
+        </is>
+      </c>
+      <c r="AH176" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="177" spans="1:34" customHeight="0">
+      <c r="A177" s="1">
+        <v>45610</v>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>Financer des opérations situées dans les quartiers en veille active</t>
+        </is>
+      </c>
+      <c r="C177" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D177" s="1" t="inlineStr">
+        <is>
+          <t>Prêt Projet Urbain pour soutenir la politique de la ville</t>
+        </is>
+      </c>
+      <c r="E177" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G177" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H177" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K177" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L177" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez lancer des opérations de construction, de rénovation ou de transformation d&amp;#039;infrastructures ou d&amp;#039;équipements publics dans des quartiers de la politique de la ville.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires vous accompagne dans le financement de ces projets de développement localisés dans les quartiers en veille active.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N177" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Espace public
+Réhabilitation
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O177" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S177" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T177" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U177" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V177" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/pret-ppu-pret-projet-urbain?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=ppu_quartier_veille_active_psat</t>
+        </is>
+      </c>
+      <c r="X177" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y177" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z177" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d38f-financer-vos-operations-situees-dans-les-quar/</t>
+        </is>
+      </c>
+      <c r="AA177" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC177" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE177" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF177" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG177" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2020</t>
+        </is>
+      </c>
+      <c r="AH177" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="178" spans="1:34" customHeight="0">
+      <c r="A178" s="1">
+        <v>44620</v>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>Aménager une voirie impliquant le réseau routier départemental</t>
+        </is>
+      </c>
+      <c r="E178" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G178" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H178" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L178" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Confrontés à des difficultés de circulation, la commune ou la communauté de communes peut être amenée à s&amp;#039;interroger sur la réalisation d&amp;#039;aménagements se développant en domaine public départemental.
+&lt;/p&gt;
+&lt;p&gt;
+ Cela concerne notamment, les projets d&amp;#039;aménagement de la voirie départementale dans le cadre d&amp;#039;opérations d&amp;#039;urbanisme en agglomération ou de valorisation des espaces urbains en traverse d&amp;#039;agglomération, ou bien, le traitement des problèmes ponctuels de sécurité, au niveau d&amp;#039;un carrefour situé hors agglomération, entre une voie communale et une route départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 40 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn à l&amp;#039;adresse suivante : https://www.tarn.fr/Fr/amenagement-economie/soutien-territoires/Pages/aide-communes-epci.aspx
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M178" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aménagement d&amp;#039;un cheminement piéton le long de la RD622
+&lt;/p&gt;
+&lt;p&gt;
+ Décaler un arrêt bus au carrefour de la RD 622 et d&amp;#039;une voie communale
+&lt;/p&gt;
+&lt;p&gt;
+ Aménagement d&amp;#039;un cheminement piéton entre le cimetière et le complexe sportif, le long de la RD4
+&lt;/p&gt;
+&lt;p&gt;
+ Aménagement de sécurité aux abords d&amp;#039;un arrêt bus au carrefour des VC 4 et RD 35
+&lt;/p&gt;
+&lt;p&gt;
+ Aménagement de sécurité dans la traversée du village, études et simulation avec des écluses - RD6
+&lt;/p&gt;
+&lt;p&gt;
+ Aménagement de sécurité dans la traversée de l&amp;#039;agglomération
+&lt;/p&gt;
+&lt;p&gt;
+ Recherche de solution pour l&amp;#039;accessibilité PMR des arrêts bus au Giratoire de Gabor - RD630
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Création d&amp;#039;une agglomération avec signalisation (RD 631)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation au Plan de déplacement urbain - RD 10 et RD 14
+&lt;/p&gt;
+&lt;p&gt;
+ Mise à jour de la signalisation de police dans l&amp;#039;agglomération
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pose de radars pédagogiques
+&lt;/p&gt;
+&lt;p&gt;
+ Réalisation de comptages avec analyse de vitesse en traverse du village
+&lt;/p&gt;
+&lt;p&gt;
+ Interdiction des poids lourds dans la traverse du village
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N178" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O178" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R178" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S178" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T178" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U178" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V178" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X178" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y178" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z178" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3936-amenager-une-voirie-impliquant-le-reseau-rout/</t>
+        </is>
+      </c>
+      <c r="AA178" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB178" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC178" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG178" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2020</t>
+        </is>
+      </c>
+      <c r="AH178" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="179" spans="1:34" customHeight="0">
+      <c r="A179" s="1">
+        <v>44617</v>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>Financer les équipements liés au cadre de vie</t>
+        </is>
+      </c>
+      <c r="E179" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Lot</t>
+        </is>
+      </c>
+      <c r="G179" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H179" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I179" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 15</t>
+        </is>
+      </c>
+      <c r="J179" s="1" t="inlineStr">
+        <is>
+          <t>L’aide est calculé en fonction de l’effort fiscal du maître d’ouvrage</t>
+        </is>
+      </c>
+      <c r="K179" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L179" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont subventionnés :	les travaux de rénovation d&amp;#039;éclairage public et/ou d&amp;#039;enfouissement des lignes téléphoniques, 	les schémas et les réserves liés à l&amp;#039;incendie, les acquisitions de véhicules électriques, 	les pistes cyclables et les cheminements piétonniers, 	les petits aménagements qualitatifs d&amp;#039;espaces publics en lotissement (écohameau, écobarri).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M179" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Enfouissement des réseaux téléphoniques et rénovation de l&amp;#039;éclairage public, achat de véhicule électrique, réserves à incendie, piste cyclable, aménagement des espaces publics d&amp;#039;un écobarri...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N179" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Equipement public
+Accessibilité
+Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O179" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S179" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T179" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U179" s="1" t="inlineStr">
+        <is>
+          <t>Lot</t>
+        </is>
+      </c>
+      <c r="V179" s="1" t="inlineStr">
+        <is>
+          <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
+        </is>
+      </c>
+      <c r="X179" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service Développement local et Aides aux collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ 05.65.53.41.15
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y179" s="1" t="inlineStr">
+        <is>
+          <t>corinne.bladou-grenier@lot.fr</t>
+        </is>
+      </c>
+      <c r="Z179" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7f41-financer-les-equipements-lies-au-cadre-de-vie/</t>
+        </is>
+      </c>
+      <c r="AA179" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC179" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Lot</t>
+        </is>
+      </c>
+      <c r="AE179" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF179" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG179" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2020</t>
+        </is>
+      </c>
+      <c r="AH179" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="180" spans="1:34" customHeight="0">
+      <c r="A180" s="1">
+        <v>52290</v>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissement</t>
+        </is>
+      </c>
+      <c r="C180" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E180" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G180" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H180" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K180" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L180" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;AFL
+ &lt;/strong&gt;
+ est la seule banque française
+ &lt;strong&gt;
+  100% détenue par les collectivités locales françaises
+ &lt;/strong&gt;
+ qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
+&lt;/p&gt;
+&lt;p&gt;
+ Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa raison d&amp;#039;être
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &amp;#34;
+  &lt;em&gt;
+   Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
+  &lt;/em&gt;
+  &lt;em&gt;
+   s
+  &lt;/em&gt;
+  &amp;#34;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa mission
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir l&amp;#039;investissement public local
+  en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence: collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses particularités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL repose sur des principes de
+  &lt;strong&gt;
+   solidarité
+  &lt;/strong&gt;
+  et d&amp;#039;
+  &lt;strong&gt;
+   équité
+  &lt;/strong&gt;
+  entre les collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première
+  &lt;strong&gt;
+   obligation durable en juillet 2020
+  &lt;/strong&gt;
+  .
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Seule banque en France détenue par les collectivités, l&amp;#039;AFL  a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositif cumulable/compatible avec le fonds vert
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses crédits
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Durée moyenne des crédits : 16.5 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus long crédit : 42 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus petit crédit : 11 000€
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus gros crédit : 50 millions €
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Son accompagnement
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M180" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Social et Petite enfance
+  &lt;/strong&gt;
+  (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Revitalisation des centres villes
+  &lt;/strong&gt;
+  (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Rayonnement culturel
+  &lt;/strong&gt;
+  (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Transition énergétique
+  &lt;/strong&gt;
+  (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement des mobilités douces
+  &lt;/strong&gt;
+  (Bordeaux Métropole, 33)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement sportif
+  &lt;/strong&gt;
+  (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N180" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
+Equipement public
 Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
 Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
 Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
 Milieux humides
-Solutions d'adaptation fondées sur la nature (SafN)</t>
+Inclusion numérique
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O180" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R180" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;adhésion
+ &lt;/strong&gt;
+ est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Etude de l&amp;#039;adhésion
+  &lt;/strong&gt;
+  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Éligibilité à l&amp;#039;adhésion
+  &lt;/strong&gt;
+  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Vote de la délibération de la collectivité
+  &lt;/strong&gt;
+  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Versement de l&amp;#039;Apport en capital initial
+  &lt;/strong&gt;
+  : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
+  &lt;/strong&gt;
+  : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S180" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T180" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U180" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V180" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
+        </is>
+      </c>
+      <c r="W180" s="1" t="inlineStr">
+        <is>
+          <t>https://portail.agence-france-locale.fr/</t>
+        </is>
+      </c>
+      <c r="X180" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contact
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Email :
+ &lt;/strong&gt;
+ adhesion&amp;#64;agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : 04 81 11 29 37
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : appel non surtaxé
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y180" s="1" t="inlineStr">
+        <is>
+          <t>lou.lamure-guigard@agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="Z180" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
+        </is>
+      </c>
+      <c r="AA180" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB180" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un système de vidéo-protection
+Rénovation de l’éclairage public
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC180" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE180" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF180" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG180" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2020</t>
+        </is>
+      </c>
+      <c r="AH180" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="181" spans="1:34" customHeight="0">
+      <c r="A181" s="1">
+        <v>10501</v>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Départemental de développement (F2D)</t>
+        </is>
+      </c>
+      <c r="E181" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G181" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H181" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I181" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J181" s="1" t="inlineStr">
+        <is>
+          <t>Pas de taux fixe</t>
+        </is>
+      </c>
+      <c r="K181" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L181" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Fonds à destination des projets sous maitrise d&amp;#039;ouvrage des EPCI à fiscalité propre portant des projets structurants pour leur territoire par essence. Il donne lieu à une nouvelle génération de contrats-cadre 2021-2027 avec les EPCI à fiscalité propre.
+&lt;/p&gt;
+&lt;p&gt;
+ Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N181" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O181" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P181" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q181" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R181" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ • Les projets relevant des typologies suivantes sont prioritaires :
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations favorisant le développement des mobilités douces ou partagées,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation énergétique des logements communaux à vocation sociale,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
+&lt;/p&gt;
+&lt;p&gt;
+ • Sont aussi éligibles :
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
+&lt;/p&gt;
+&lt;p&gt;
+ - les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation de structure des ouvrages d&amp;#039;art.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S181" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T181" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U181" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V181" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X181" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ E-mail : subventions.dmit&amp;#64;gers.fr
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 62 67 31 50
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y181" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z181" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0c5c-fonds-departemental-de-developpement-f2d/</t>
+        </is>
+      </c>
+      <c r="AA181" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB181" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC181" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE181" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF181" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG181" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2019</t>
+        </is>
+      </c>
+      <c r="AH181" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="182" spans="1:34" customHeight="0">
+      <c r="A182" s="1">
+        <v>10500</v>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>Dotation Départementale Rurale (DDR)</t>
+        </is>
+      </c>
+      <c r="E182" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G182" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H182" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I182" s="1" t="inlineStr">
+        <is>
+          <t> Max : 10</t>
+        </is>
+      </c>
+      <c r="J182" s="1" t="inlineStr">
+        <is>
+          <t>Pas de taux fixe</t>
+        </is>
+      </c>
+      <c r="K182" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L182" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Fonds à destination des micro-projets, dont le montant est situé entre 5 000€ HT et 100 000€ HT, portés par les communes et leurs groupements, hors EPCI à fiscalité propre.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;enveloppe annuelle fait l&amp;#039;objet de 2 programmations :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  fin juin (dossiers reçus avant le 1er avril)
+ &lt;/li&gt;
+ &lt;li&gt;
+  et fin d&amp;#039;année (dossiers reçus avant le 1er octobre)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N182" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Accès aux services
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Alimentation
+Economie sociale et solidaire
+Biodiversité
+Réhabilitation
+Logement et habitat
+Paysage
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O182" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P182" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q182" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R182" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ • Les projets relevant des typologies suivantes sont prioritaires :
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations favorisant le développement des mobilités douces ou partagées,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation énergétique des logements communaux à vocation sociale,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
+&lt;/p&gt;
+&lt;p&gt;
+ • Sont aussi éligibles :
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
+&lt;/p&gt;
+&lt;p&gt;
+ - les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation de structure des ouvrages d&amp;#039;art.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S182" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T182" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U182" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V182" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X182" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ E-mail : subventions.dmit&amp;#64;gers.fr
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 62 67 31 50
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y182" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z182" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/971b-dotation-departementale-rurale-ddr/</t>
+        </is>
+      </c>
+      <c r="AA182" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC182" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE182" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF182" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG182" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2019</t>
+        </is>
+      </c>
+      <c r="AH182" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="183" spans="1:34" customHeight="0">
+      <c r="A183" s="1">
+        <v>30529</v>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>Créer des liaisons vertes (non motorisées)</t>
+        </is>
+      </c>
+      <c r="E183" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G183" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H183" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K183" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L183" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin d&amp;#039;améliorer  le cadre de vie de leurs citoyens, les communes peuvent envisager de créer des  liaisons non motorisées entre les zones urbaines de leur territoire avec le milieu naturel ; ces projets de liaisons peuvent également être concernés par  les orientations du schéma régional des voies vertes  et vélo routes.
+&lt;/p&gt;
+&lt;p&gt;
+ Compte tenu de leur expérience en matière de création de voies vertes en milieu rural, le Département est à même de fournir un appui méthodologique aux communes ou EPCI pour la création de voies vertes en espace rural ou en sites propres.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 23 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M183" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Prolongation du réseau voie verte jusqu&amp;#039;aux communes voisines
+&lt;/p&gt;
+&lt;p&gt;
+ Schéma de cheminements doux sur une commune
+&lt;/p&gt;
+&lt;p&gt;
+ Cheminement doux entre coeur du village et voie vert
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N183" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
       <c r="O183" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R183" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;/p&gt;&lt;li&gt;Signature de la convention de prestation de service pour la Transition Energétique&lt;/li&gt;&lt;li&gt;Signature du devis de prestation&lt;/li&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Cette aide est disponible sous réserve des fonds alloués.&lt;/p&gt;&lt;p&gt;Pour connaître les communes éligibles à cette aide, vous pouvez vous référer au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG.&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ Les Communes de moins de 5000 habitants et les EPCI de moins de 25 000 sont prioritaires.
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S183" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T183" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U183" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V183" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X183" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y183" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z183" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fbf5-creer-des-liaisons-vertes-non-motorisees/</t>
+        </is>
+      </c>
+      <c r="AA183" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC183" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE183" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF183" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG183" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2020</t>
+        </is>
+      </c>
+      <c r="AH183" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="184" spans="1:34" customHeight="0">
+      <c r="A184" s="1">
+        <v>30522</v>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>Aménager ponctuellement le réseau routier communal ou intercommunal</t>
+        </is>
+      </c>
+      <c r="E184" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G184" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H184" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K184" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L184" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La mission consiste à apporter une aide, d&amp;#039;une part dans l&amp;#039;analyse des enjeux de circulation, et d&amp;#039;autre part dans la définition des besoins d&amp;#039;aménagement de la voirie communale, puis à accompagner la collectivité dans la recherche d&amp;#039;un maître d&amp;#039;œuvre pour mener à bien la phase opérationnelle.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 41 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M184" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sécurisation de la circulation aux entrées du village
+&lt;/p&gt;
+&lt;p&gt;
+ Mise en sécurité de la traversée du village
+&lt;/p&gt;
+&lt;p&gt;
+ Aménagement d&amp;#039;un trottoir et d&amp;#039;une voie piétonne (VC Chemin des Pins)
+&lt;/p&gt;
+&lt;p&gt;
+ Sécurisation du carrefour de la VC n°4 avec un futur lotissement
+&lt;/p&gt;
+&lt;p&gt;
+ Aménagement d&amp;#039;un cheminement doux entre la mairie et le stade municipal au-dessus du ruisseau Le Rieu Fauré.
+&lt;/p&gt;
+&lt;p&gt;
+ Aménagement de stationnement alterné
+&lt;/p&gt;
+&lt;p&gt;
+ Aménagement de parking aux abords du collège
+&lt;/p&gt;
+&lt;p&gt;
+ Réparations suite à éboulement de talus sur une voie communale
+&lt;/p&gt;
+&lt;p&gt;
+ Programmation de l&amp;#039;entretien de la voirie communale
+&lt;/p&gt;
+&lt;p&gt;
+ Instabilité du chemin de randonnée du petit train
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N184" s="1" t="inlineStr">
+        <is>
+          <t>Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O184" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R184" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S184" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T184" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U184" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V184" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X184" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y184" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z184" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b539-amenager-ponctuellement-le-reseau-routier-com/</t>
+        </is>
+      </c>
+      <c r="AA184" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB184" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC184" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE184" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF184" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG184" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2020</t>
+        </is>
+      </c>
+      <c r="AH184" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="185" spans="1:34" customHeight="0">
+      <c r="A185" s="1">
+        <v>9082</v>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>Etre conseillé sur des sujets complexes en gestion financière, budgétaire, comptable et fiscale (MRCDP)</t>
+        </is>
+      </c>
+      <c r="E185" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale des Finances Publiques (DGFiP)</t>
+        </is>
+      </c>
+      <c r="G185" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H185" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K185" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L185" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Mission régionale de conseil aux décideurs publics (MRCDP
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mission de conseil installée au niveau régional auprès de chaque Direction régionale des Finances publiques (DRFiP), à l&amp;#039;exception de la Corse et des territoires d&amp;#039;Outre-Mer.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La MRCDP offre des prestations pluricompétences sur des sujets à dominante financière, fiscale et économique dès lors que les enjeux des dossiers sont jugés importants, sensibles ou de dimension régionale.
+&lt;/p&gt;
+&lt;p&gt;
+ Le champ de compétence des MRCDP est centré principalement sur les décideurs publics de la sphère État (préfets, ARS, rectorats, CROUS et établissements publics nationaux) et les grandes collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide à la décision auprès des grands partenaires sur des sujets complexes et/ou à forts enjeux s&amp;#039;articule principalement autour des 3 thèmes suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;analyse financière, fiscale ou budgétaire (études de soutenabilité) et la réalisation d&amp;#039;études sur la santé économique et financière d&amp;#039;un territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le conseil sur des montages contractuels complexes et l&amp;#039;expertise organisationnelle de structures ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la proposition d&amp;#039;offres innovantes et l&amp;#039;analyse des conséquences, notamment économiques (rentabilité, étude d&amp;#039;impact), d&amp;#039;un projet d&amp;#039;investissement public.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La MRCDP garantit aux bénéficiaires une étude neutre, indépendante, gratuite et confidentielle.
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M185" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Étude au profit du Préfet de région sur la santé économique et financière d&amp;#039;un territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude sur les modes de financement et la soutenabilité budgétaire d&amp;#039;un projet d&amp;#039;investissement ou projet de renouvellement urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse financière et appui technique régional en matière de gestion comptable et financière des établissements de santé
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude sur les conséquences financières d&amp;#039;un projet de scission d&amp;#039;une communauté de commune
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N185" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O185" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P185" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S185" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T183" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="AA183" s="1" t="inlineStr">
+      <c r="U185" s="1" t="inlineStr">
+        <is>
+          <t>France hors Corse et Outre-mer</t>
+        </is>
+      </c>
+      <c r="X185" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de votre Direction départementale des Finances publiques(DDFiP)
+&lt;/p&gt;
+&lt;p&gt;
+ Conseil Régional aux décideurs publics : contact  disponible sur l&amp;#039;organigramme de votre DRFIP
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y185" s="1" t="inlineStr">
+        <is>
+          <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z185" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9b7e-conseil-aux-decideurs-publics/</t>
+        </is>
+      </c>
+      <c r="AA185" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC183" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AE183" s="1" t="inlineStr">
+      <c r="AC185" s="1" t="inlineStr">
+        <is>
+          <t>DGFiP</t>
+        </is>
+      </c>
+      <c r="AE185" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF185" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG185" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2019</t>
+        </is>
+      </c>
+      <c r="AH185" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="186" spans="1:34" customHeight="0">
+      <c r="A186" s="1">
+        <v>1050</v>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la structuration et la mise en tourisme des Véloroutes et Voies Vertes</t>
+        </is>
+      </c>
+      <c r="E186" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G186" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H186" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I186" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K186" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L186" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ambition est de faire de la Région Grand Est une destination d&amp;#039;excellence pour l&amp;#039;itinérance à vélo en fédérant les acteurs et en qualifiant l&amp;#039;offre.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles :
+ &lt;/strong&gt;
+ Investissements permettant la création de circuits d&amp;#039;itinérance douce sur le territoire Grand Est et mise en tourisme de ces circuits.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les investissements :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sont éligibles : terrassements, bande de roulement, voirie et aires de repos, signalisation, mobilier de sécurité, réseaux, signalétique touristique de l&amp;#039;itinéraire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sont exclus
+ : installation de chantier, travaux préparatoires, démolitions préalables, passerelles, assistance à maîtrise d&amp;#039;ouvrage, Sécurité et Protection de la Santé, autres honoraires divers, dépenses liées au marché (publicité, éditions...), révisions de prix liées aux marchés publics, travaux d&amp;#039;entretien d&amp;#039;itinéraires cyclables déjà existants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide pour l&amp;#039;investissement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Taux maxi : 20 % (hors régimes cadres exemptés)
+ Plafond : 200 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le montant des subventions pouvant être accordées par le Conseil régional Grand Est est modulé en fonction de l&amp;#039;intérêt du projet et du plan prévisionnel de l&amp;#039;opération.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage apportera un autofinancement égal, au minimum, à 20 % du montant global de l&amp;#039;opération. Par ailleurs, si le projet comporte plusieurs phases d&amp;#039;investissements pour un même itinéraire, celles-ci devront être préalablement présentées lors de la première demande de subvention, il ne pourra être accordé d&amp;#039;aide régionale qu&amp;#039;une seule fois par année civile pour chaque phase.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le soutien du Conseil régional sur ses fonds propres pourra être complété par la mobilisation de crédits FEDER ou FEADER. Seuls les dossiers répondant aux conditions et obligations du Programme Opérationnel ou du PDR du territoire concerné, et plus généralement aux règlements communautaires encadrant la gestion des fonds structurels seront instruits au titre des fonds FEDER ou FEADER.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide pour le fonctionnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sont éligibles : les projets de mise en tourisme de l&amp;#039;offre « Vélo » à l&amp;#039;échelle d&amp;#039;un itinéraire phare inscrit au schéma national des Véloroutes et Voies Vertes ou sur ceux bénéficiant de financements INTERREG.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux maxi : 20 %
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N186" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Tourisme
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O186" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="T186" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U186" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V186" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/accompagner-la-structuration-et-la-mise-en-tourisme-des-veloroutes-et-voies-vertes/</t>
+        </is>
+      </c>
+      <c r="X186" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des Sports et du Tourisme
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 03 87 3367 21
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y186" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z186" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d86d-accompagner-la-structuration-et-la-mise-en-to/</t>
+        </is>
+      </c>
+      <c r="AA186" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB186" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE186" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF186" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF183" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>24/02/2026</t>
+      <c r="AG186" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2019</t>
+        </is>
+      </c>
+      <c r="AH186" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="187" spans="1:34" customHeight="0">
+      <c r="A187" s="1">
+        <v>551</v>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>Financer des opérations de renouvellement urbain et d'aménagement</t>
+        </is>
+      </c>
+      <c r="C187" s="1" t="inlineStr">
+        <is>
+          <t>Renaturation des villes
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D187" s="1" t="inlineStr">
+        <is>
+          <t>Prêt Renouvellement Urbain : accompagner les projets liés à la politique de la ville</t>
+        </is>
+      </c>
+      <c r="E187" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G187" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H187" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K187" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L187" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires soutient le développement des quartiers prioritaires de la politique de la ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Une offre de financement est apportée aux projets visant la construction, la rénovation ou la transformation des équipements et infrastructures publics dans ces quartiers, mais aussi le développement de services de proximité et la requalification économique.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N187" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O187" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S187" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T187" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U187" s="1" t="inlineStr">
+        <is>
+          <t>Communes des quartiers prioritaires de la politique de la ville</t>
+        </is>
+      </c>
+      <c r="V187" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-pru-am-pret-renouvellement-urbain-amenagement?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=ppv_pruam_psat</t>
+        </is>
+      </c>
+      <c r="X187" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y187" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z187" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/301e-pret-renouvellement-urbain-amenagement/</t>
+        </is>
+      </c>
+      <c r="AA187" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC187" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE187" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF187" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG187" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2019</t>
+        </is>
+      </c>
+      <c r="AH187" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="188" spans="1:34" customHeight="0">
+      <c r="A188" s="1">
+        <v>391</v>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer au développement des projets des territoires lotois</t>
+        </is>
+      </c>
+      <c r="E188" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Lot</t>
+        </is>
+      </c>
+      <c r="G188" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H188" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K188" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L188" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif du FAST est triple :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soutenir les projets des collectivités,
+ &lt;/li&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;aménagement du territoire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  améliorer le cadre de vie et la qualité des services rendus aux Lotois
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N188" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O188" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R188" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S188" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T188" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U188" s="1" t="inlineStr">
+        <is>
+          <t>Lot</t>
+        </is>
+      </c>
+      <c r="V188" s="1" t="inlineStr">
+        <is>
+          <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
+        </is>
+      </c>
+      <c r="W188" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
+        </is>
+      </c>
+      <c r="X188" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Voir en fonction de chaque aide (suivre le lien du descriptif complet).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y188" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z188" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
+        </is>
+      </c>
+      <c r="AA188" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB188" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE188" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF188" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG188" s="1" t="inlineStr">
+        <is>
+          <t>13/09/2018</t>
+        </is>
+      </c>
+      <c r="AH188" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>