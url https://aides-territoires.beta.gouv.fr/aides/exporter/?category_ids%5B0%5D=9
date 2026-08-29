--- v0 (2026-04-17)
+++ v1 (2026-08-29)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH114"/>
+  <dimension ref="A1:AH102"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,529 +263,113 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>165403</v>
+        <v>165514</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Accompagner les filières économiques et les acteurs en faveur de la valorisation des ressources locales</t>
+          <t>EU Coopérer à une échelle interterritoriale et/ou transnationale</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>GALVD-2327_FA2</t>
-[...4 lines deleted...]
-          <t>GAL Via Domitia</t>
+          <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...409 lines deleted...]
-      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I4" s="1" t="inlineStr">
+      <c r="I2" s="0" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L4" s="1" t="inlineStr">
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;&lt;strong&gt;Priorité stratégique :&lt;/strong&gt;&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    Renforcer la coopération entre le GAL de l’Anjou
 Bleu et les autres territoires en France et en Europe.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Mener des projets de coopération en France
 (coopération interterritoriale dans une ou plusieurs régions) ;&lt;/p&gt;&lt;p&gt;-    Mener des projets entre territoires d’autres
 Etats membres ou non de l’Union européenne (coopération transnationale).&lt;/p&gt;&lt;p&gt;&lt;u&gt;Effets attendus :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     La création de liens avec les territoires de
 coopération et de partenariats ;&lt;/p&gt;&lt;p&gt;-     La fédération des acteurs publics et privés du
 territoire autour de projets menés en coopérations avec d’autres
 territoires ;&lt;/p&gt;&lt;p&gt;-    Des territoires plus ouverts et avec un plus
 grand rayonnement ;&lt;/p&gt;&lt;p&gt;-    Des actions communes avec d’autres
 territoires ;&lt;/p&gt;&lt;p&gt;-    Des échanges d’expériences plus nombreux&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Soutien préparatoire : aide à la
 préparation et à la définition du projet ;&lt;/p&gt;&lt;p&gt;-     Mise en place d’un réseau d’échanges et de
 partenariat aussi bien entre les bénéficiaires, qu’entre les GAL en lien avec
 la stratégie du territoire ;&lt;/p&gt;&lt;p&gt;-     Mise en œuvre d’actions communes en lien avec la
 stratégie du GAL ;&lt;/p&gt;&lt;p&gt;-     Animation et gestion des projets de
 coopération ;&lt;/p&gt;&lt;p&gt;-     Communication et évaluation des projets de
 coopération.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Sols
 Espaces verts
 Espace public
 Friche
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
@@ -808,1388 +392,614 @@
 Equipement public
 Réhabilitation
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Inclusion numérique
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P4" s="1" t="inlineStr">
+      <c r="P2" s="0" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q4" s="1" t="inlineStr">
+      <c r="Q2" s="0" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;    &lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;·         &lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    -  Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/p&gt;&lt;p&gt;     &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les investissements concernant du matériel d’occasion ;&lt;/li&gt;&lt;li&gt; Les coûts d’amortissement ;&lt;/li&gt;&lt;li&gt; Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’œuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;/li&gt;&lt;li&gt;  Les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;/li&gt;&lt;li&gt;  Les frais de change ;&lt;/li&gt;&lt;li&gt;  Les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;       &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;-   -  Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais     directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration...) &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;   -  La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -    Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -   Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/p&gt;&lt;p&gt;   &lt;/p&gt;&lt;p&gt;     -   Les dépenses de salaires des apprentis, personnel en contrat aidé et gratifications des stagiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>PETR DE L'ANJOU BLEU</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://anjoubleu.com/wp-content/uploads/2024/12/Brochure-LEADER-A4.pdf</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;GAL de l&amp;#039;Anjou bleu&lt;/p&gt;&lt;p&gt;2 rue Gillier&lt;/p&gt;&lt;p&gt;49500 SEGRE EN ANJOU BLEU&lt;/p&gt;&lt;p&gt;leader&amp;#64;anjoubleu.com&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>leader@anjoubleu.com</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/eu-cooperer-a-une-echelle-interterritoriale-et-ou-transnationale/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC4" s="1" t="inlineStr">
+      <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>GAL Anjou bleu</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
+      <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF4" s="1" t="inlineStr">
+      <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>04/11/2025</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="5" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="C5" s="1" t="inlineStr">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>165403</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les filières économiques et les acteurs en faveur de la valorisation des ressources locales</t>
+        </is>
+      </c>
+      <c r="C3" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D5" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G5" s="1" t="inlineStr">
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>GALVD-2327_FA2</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...1 lines deleted...]
-Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I5" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K5" s="1" t="inlineStr">
+      <c r="I3" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J3" s="1" t="inlineStr">
+        <is>
+          <t>Pour un porteur de projet public, le taux maximum est de 80%</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L5" s="1" t="inlineStr">
-[...25 lines deleted...]
-      <c r="N5" s="1" t="inlineStr">
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;économie des territoires ruraux s&amp;#039;est tournée depuis des dizaines d&amp;#039;années vers l&amp;#039;extérieur et demeure très dépendante de fluctuations sur lesquels ils n&amp;#039;ont aucun contrôle. La crise du Covid puis la crise énergétique ont largement illustré ce fait et la fragilité qu&amp;#039;elles ont provoqué sur le territoire. Certains secteurs sont plus impactés que d&amp;#039;autres. Les acteurs institutionnels et économiques ont entamé, à travers diverses stratégies, un travail pour une autonomie du territoire grâce à la valorisation optimale des ressources présentes localement. Le maintien des activités et le développement de filières de proximité sur les territoires est un enjeu pour les populations et l&amp;#039;attractivité de ces territoires.&lt;/p&gt;&lt;p&gt;Cette fiche action a pour but d&amp;#039;identifier les leviers pour capter le potentiel des ressources directement sur le territoire. Ces ressources concernent notamment:&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La requalification des déchets par le réemploi et la réutilisation&lt;/li&gt;&lt;li&gt;La valorisation de la ressource foncière du territoire&lt;/li&gt;&lt;li&gt;La valorisation des productions agricoles et alimentaires grâce à la mise en place de circuits courts et de proximité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L&amp;#039;objectif est d&amp;#039;appuyer la création de filières, ainsi que leur développement notamment par le soutien à des chainons manquants dans la chaine de la filière. Ces actions ont aussi pour but de valoriser les dynamiques de création d&amp;#039;emploi, notamment par des initiatives sociales et solidaires : actions de réutilisation des déchets, revalorisation des friches en changeant de destination par exemple, ou encore soutien à des acteurs dans les chaines de valeur.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions:&lt;/strong&gt;&lt;br /&gt;&lt;em&gt;4 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 2.1 : Développer le réemploi des matériaux et déchets&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;2.1.1 : &lt;/strong&gt;&lt;span&gt;Appui à l&amp;#039;émergence de filières et aux initiatives de réemploi, de réutilisation et de recyclage&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.1.2 :&lt;/strong&gt;&lt;span&gt; Soutien aux initiatives de low-tech&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.1.3 :&lt;/strong&gt;&lt;span&gt; Appui aux systèmes innovants de lutte contre le gaspillage alimentaire&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 2.2 : Revaloriser les friches agricoles, résidentielles et industrielles du territoire&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;2.2.1 :&lt;/strong&gt;&lt;span&gt; Soutien aux actions de valorisation du foncier communal en friche&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.2.2 :&lt;/strong&gt;&lt;span&gt; Soutien à la revalorisation des terres et bâti agricole&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.2.3 :&lt;/strong&gt;&lt;span&gt; Soutien à la revalorisation des bâtiments résidentiels et commerciaux abandonnés&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 2.3 : Accompagner les structures valorisant les ressources locales &lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;2.3.1 :&lt;/strong&gt;&lt;span&gt; Soutien aux initiatives de valorisation des produits issus de ressources locales&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.3.2 :&lt;/strong&gt;&lt;span&gt; Actions favorisant l&amp;#039;alimentation en circuit court&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.3.3 :&lt;/strong&gt;&lt;span&gt; Actions de mise en valeur de la ressource oenotouristique du territoire&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 2.4 : Accompagner les structures valorisant les ressources archéologiques et le patrimoine vernaculaire&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;2.4.1 :&lt;/strong&gt;&lt;span&gt; Soutien aux initiatives de valorisation et restauration du patrimoine archéologique et du patrimoine vernaculaire&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.4.2 :&lt;/strong&gt;&lt;span&gt; Soutien aux projets participatifs permettant la valorisation du patrimoine archéologique et du patrimoine vernaculaire&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ressourcerie du bâtiment, déchets du bâtiment, développement de la consigne, soutien aux démarches de valorisation des déchets verts, formation et ateliers sur les démarches, lowtech, centre lowtech, commerce lowtech, repair café, participation aux évènements et salons lowtech hors territoire, centre de tri et réutilisation des textiles, etc. ;&lt;/li&gt;&lt;li&gt;Etude pour la réouverture d&amp;#039;une friche bâtie agricole, enquêtes de proximité, accompagnement à maitrise d&amp;#039;ouvrage, etc. ;&lt;/li&gt;&lt;li&gt;Création d&amp;#039;une unité de création de biomatériaux locaux, soutien aux entreprises transformant localement des ressources locales, campagne de promotion innovante, soutien de filières émergentes et entreprises de ces filières, accompagnement à la relocalisation de la filière alimentaire, mise en valeur de la ressource oenotouristique du territoire, etc. ;&lt;/li&gt;&lt;li&gt;Chantier participatif de restauration du patrimoine, action de valorisation et de vulgarisation d&amp;#039;un patrimoine archéologique, etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
-Tourisme
-[...4 lines deleted...]
-      <c r="O5" s="1" t="inlineStr">
+Friche
+Transition énergétique
+Recyclage et valorisation des déchets
+Commerces et services
+Formation professionnelle
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Bâtiments et construction
+Réhabilitation
+Attractivité économique
+Artisanat
+Médias et communication
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q5" s="1" t="inlineStr">
+      <c r="P3" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q3" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
-[...20 lines deleted...]
-      <c r="T5" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;em&gt;&lt;u&gt;Les types d&amp;#039;opérations retenues&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Objectifs opérationnels : TOUS&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;li&gt;Actions et outils de promotion et communication ;&lt;/li&gt;&lt;li&gt;Création, développement, maintien et mutualisation de services, d&amp;#039;activité, d&amp;#039;outils et de produits ;&lt;/li&gt;&lt;li&gt;Création, reprise, développement et implantation d&amp;#039;entreprises et de filières ;&lt;/li&gt;&lt;li&gt;Formation, animation, accompagnement, expertise et assistance ;&lt;/li&gt;&lt;li&gt;Organisation et animation liées à l&amp;#039;évènementiel ;&lt;/li&gt;&lt;li&gt;Réalisation d&amp;#039;étude ;&lt;/li&gt;&lt;li&gt;Réalisation, développement, modernisation ou mise en place d&amp;#039;aménagements, de travaux, de constructions et d&amp;#039;équipements (dont achat)&lt;/li&gt;&lt;li&gt;Voyages d&amp;#039;étude.&lt;/li&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Les bénéficiaires&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Acteurs locaux porteurs d&amp;#039;un projet s&amp;#039;inscrivant dans la stratégie LEADER/DLAL quelle que soit leur forme juridique à l&amp;#039;exception des bénéficiaires exclus dans la liste ci-dessous:&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Particuliers;&lt;/li&gt;&lt;li&gt;Conseils départementaux, conseil régional et leurs établissements (ADT, CRT, Ad&amp;#039;Occ ...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les dépenses éligibles&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Outre les dépenses prévues dans le décret 2023-5 fixant les règles relatives aux conditions d&amp;#039;éligibilité temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du FEADER, toute dépense matérielle ou immatérielle s&amp;#039;inscrivant dans la stratégie LEADER/DLAL est éligible à l&amp;#039;&lt;u&gt;exception des dépenses exclues indiquées dans la liste ci-dessous&lt;/u&gt;:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Contributions en nature dont bénévolat ;&lt;/li&gt;&lt;li&gt;Auto-construction ;&lt;/li&gt;&lt;li&gt;Dépenses de fonctionnement de la structure sur la base de frais réel ;&lt;/li&gt;&lt;li&gt;Amortissement des biens neuf ;&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi et présentées séparément de l&amp;#039;opération d&amp;#039;investissement ; &lt;/li&gt;&lt;li&gt;Réseaux secs et humides ;&lt;/li&gt;&lt;li&gt;Travaux de voirie et d&amp;#039;espaces imperméabilisants des sols sauf si l&amp;#039;impossibilité technique est démontrée par une attestation d&amp;#039;un organisme qualifié;&lt;/li&gt;&lt;li&gt;Achats et productions destinés à la revente.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les montants et taux d&amp;#039;aide applicables&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Taux maximal d&amp;#039;aides publiques : 80% sous réserve du régime d&amp;#039;aide d&amp;#039;Etat applicable et sous réserve du respect de la législation nationale et européenne&lt;/p&gt;&lt;p&gt;Taux de cofinancement du FEADER : 80% de la dépense publique cofinancée.&lt;/p&gt;&lt;p&gt;Taux d&amp;#039;intervention FEADER minimum : Le FEADER doit représenter à minima 15% de l&amp;#039;assiette éligible retenue&lt;/p&gt;&lt;p&gt;Plancher de l&amp;#039;aide FEADER (applicable à l&amp;#039;instruction de la demande d&amp;#039;aide) :&lt;br /&gt;- Collectivités et leurs groupements, autres établissements publics, OQDP : 10 000€&lt;br /&gt;- Personnes physiques, entreprises, associations, fondations : 4 000€&lt;/p&gt;&lt;p&gt;Plafond de l&amp;#039;aide FEADER : 50 000€&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Co-financements mobilisables&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Etat, Région, Départements, EPCI, Syndicats intercommunaux, Communautés de communes, Communes, Organisme public.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Eléments concernant la sélection des opérations&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;L&amp;#039;examen et la sélection des projets relevant de cette fiche-action feront l&amp;#039;objet de critères définis par le comité de programmation et formalisés au travers d&amp;#039;une grille de sélection.&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Pérennité de l&amp;#039;opération&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Les investissements aidés doivent être maintenus pour une durée de 3 ans à compter de la date de dépôt de la dernière demande de paiement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.parc-naturel-narbonnaise.fr/en-action/economie/gal-via-domitia/</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;galviadomitia&amp;#64;pnrnm.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>j.cotxet@pnrnm.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-filieres-economiques-et-les-acteurs-en-faveur-de-la-valorisation-des-ressources-locales/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB5" s="1" t="inlineStr">
+      <c r="AB3" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC5" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AE5" s="1" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF5" s="1" t="inlineStr">
+      <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG5" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-[...23 lines deleted...]
-      <c r="G6" s="1" t="inlineStr">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>165515</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : sensibiliser le jeune public</t>
+        </is>
+      </c>
+      <c r="C4" s="1" t="inlineStr">
+        <is>
+          <t>Nouveaux lieux, nouveaux liens
+Cités éducatives
+Renaturation des villes
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Bretonne de la Biodiversité (ARBE)</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...17 lines deleted...]
-      <c r="K6" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L6" s="1" t="inlineStr">
-[...34 lines deleted...]
-Culture et identité collective
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La sensibilisation et l’information aux enjeux de la
+biodiversité sont indispensables. Comprendre et transmettre l’importance de la
+biodiversité pour notre santé et nos activités, les pressions qu’elles
+rencontrent, et les outils pour mieux la préserver, sont nécessaires au
+changement de comportements et d’usages, tant individuels que collectifs.
+Rendre cet apprentissage ludique, tout en récréant du lien entre les
+habitant(e)s assure une appropriation encore meilleure. Ainsi les collectivités
+peuvent :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Organiser des événements accessibles à toutes et
+tous pour sensibiliser, échanger et de mobiliser autour de la nature de manière
+divertissante et conviviale ; aussi ces évènements sont l’occasion de
+mettre en lumière le patrimoine naturel local, aux côtés de partenaires du
+territoire. Cette programmation permet de travailler de façon transversale avec
+les services dédiés au social, la jeunesse et même la culture.&lt;/li&gt;&lt;li&gt;Proposer aux enseignant(e)s d&amp;#039;être porteurs de
+projet &amp;#34;&lt;a href="https://www.ofb.gouv.fr/aires-educatives" target="_self"&gt;Aires éducatives&lt;/a&gt;&amp;#34; pour réaliser avec le public scolaire
+des inventaires naturalistes et établir des actions en faveur de la
+biodiversité.&lt;/li&gt;&lt;li&gt;Mettre en place des ateliers de sciences
+participatives (par exemple dans le cadre d’un Atlas de la biodiversité
+communale), qui permettent de sensibiliser et d’éduquer le jeune public à la
+biodiversité présente sur son territoire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
+à prendre connaissance des initiatives déployées par des collectivités près de
+chez vous ! Le programme pourra en effet vous aider dans la recherche
+de financement en ce sens (comme les régions, les DREAL, les PNR), et vous
+orienter vers les partenaires potentiels. Concernant la sensibilisation, notamment
+par le biais d’évènements, l’association la Fête de la Nature propose un
+kit de communication, ainsi que nombreuses ressources sur les activités et les
+acteurs du territoire. Il est en effet vivement recommandé de mobiliser les
+partenaires locaux (LPO, CEN, CPIE…), notamment dans l’organisation
+d’évènements, qui pourront transmettre leurs connaissances et compétences à ce
+titre. Le programme fournit également des ressources et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;YWZ_vL1QWGo"&gt;Sensibiliser les habitants,
+un levier pour les collectivités – Colombes&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
 Arts plastiques et photographie
-Musée
+Sports et loisirs
+Forêts
+Montagne
+Sols
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Innovation, créativité et recherche
+Risques naturels
+Biodiversité
 Paysage
+Accessibilité
 Animation et mise en réseau
 Spectacle vivant
-Bibliothèques et livres</t>
-[...20 lines deleted...]
-      <c r="S6" s="1" t="inlineStr">
+Médias et communication
+Réduction de l'empreinte carbone
+Milieux humides
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
-[...38 lines deleted...]
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/les-aires-educatives</t>
+        </is>
+      </c>
+      <c r="W4" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un
+animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
+Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-sensibiliser-le-jeune-public/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB6" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AE6" s="1" t="inlineStr">
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF6" s="1" t="inlineStr">
+      <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG6" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="C7" s="1" t="inlineStr">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>163199</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets liés au développement rural</t>
+        </is>
+      </c>
+      <c r="C5" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
-[...795 lines deleted...]
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Dinan Agglomération</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie technique
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Subvention
-Ingénierie Juridique / administrative
+Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="I12" s="1" t="inlineStr">
+      <c r="I5" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L12" s="1" t="inlineStr">
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;PRINCIPES GENERAUX DU PROGRAMME EUROPEEN LEADER&lt;br /&gt;&lt;/h3&gt;&lt;p&gt;LEADER est un programme de développement rural qui soutient des initiatives locales répondant aux besoins et enjeux du territoire. Il incite les acteurs locaux – issus du domaine public et privé - à 
 réfléchir collectivement pour agir en faveur de la dynamisation et le développement de leur territoire.  Ce programme européen :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Finance des actions de développement rural en lien avec l&amp;#039;accélération des transitions écologiques 
 (alimentation durable; énergies renouvelables ; préservation de la ressource en eau; économie circulaire ; respect de l&amp;#039;environnement ; mobilités douces etc.) &lt;/li&gt;&lt;li&gt;Soutient des actions de coopération entre territoires français, européens et/ou internationaux&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Propose un accompagnement individuel pour aider au montage du dossier de demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;TERRITOIRE ELIGIBLE&lt;/h3&gt;&lt;p&gt;Les projets devront se déployer sur le périmètre de Dinan Agglomération entre le 01/01/2023 et le 31/12/2027. Pour cette période,  4 villes sont inéligibles car jugées trop « urbanisées » par l’Europe : il s&amp;#039;agit de Beaussais-sur-Mer, Dinan, Lanvallay et Quévert.&lt;br /&gt;
 Toutefois, un projet dans une commune inéligible le devient si au moins 50% des dépenses sont réalisées dans une commune éligible (mutualisation ; actions majoritairement déployées sur un périmètre éligible...).&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;THEMATIQUES SOUTENUES&lt;/h3&gt;&lt;p&gt;Dans le langage des subventions, les axes opérationnels permettant d&amp;#039;attribuer une aide financière sont appelés des &amp;#34;fiches actions&amp;#34;. En ce qui concerne le programme LEADER, chaque territoire qui dispose d&amp;#039;une enveloppe financière européenne propose ses propres thématiques : c&amp;#039;est sa stratégie locale de développement. Sur Dinan Agglomération, une opération pourra être étudiée par l&amp;#039;équipe LEADER si elle correspond à au moins 1 des fiches actions suivantes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 1: Stimuler une plus grande sobriété pour réussir la transition&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcement de la compréhension des enjeux climatiques et l’acceptabilité des voies de transformation du territoire (ex : Sensibilisation; Actions d&amp;#039;expérimentation et de valorisation)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la décarbonation de la mobilité par le développement de nouvelles pratiques (ex : Renforcement de l‘utilisation des modes de mobilités actives et durables; Développement de nouvelles mobilités durables)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 2 : Produire et consommer local pour réduire la dépendance du territoire&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déploiement de nouveaux leviers pour accroitre la production d‘EnR et améliorer l‘efficacité énergétique (ex : Sensibilisation, Structuration de filières; Opérations démonstratrices)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Adéquation entre la production et la distribution des produits alimentaires locaux (ex : Développement de circuits courts; Contribution au développement de la production locale)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la réutilisation des déchets (ex : Sensibilisation; Solutions de collecte)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 3: Préserver et profiter grâce à une gestion plus raisonnée de l’espace et des ressources&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Émergence de nouvelles solutions pour réduire les effets de la pression foncière et permettre les parcours résidentiels (ex: Développement de solutions pour réduire la pression foncière; Amélioration du parcours résidentiel)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Préservation de la population des effets du dérèglement climatique (ex : Désimperméabilisation des sols; Redonner place à la nature)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Rééquilibrage et régulation des flux touristiques (Régulation des flux touristiques; Rééquilibrage territorial des flux touristiques)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 4: Coopérer à l’échelle inter-territoriale et transnationale&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déployer des solutions en matière de transition énergétique et écologique  (ex : Actions communes de coopération pour répondre à un problème 
 commun - comme la réutilisation des eaux usées;  expérimentation d&amp;#039;un nouveau moyen de transport durable...) &lt;/li&gt;&lt;li&gt;Investiguer des nouvelles solutions de résilience expérimentées sur d‘autres territoires (ex : Visite d&amp;#039;actions d&amp;#039;énergies citoyennes d&amp;#039;un pays européen avant de l&amp;#039;expérimenter sur Dinan Agglomération)&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Arts plastiques et photographie
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
@@ -2226,547 +1036,1425 @@
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q12" s="1" t="inlineStr">
+      <c r="Q5" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet privés : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Obtenir un cofinancement public (État, Région, Département, Collectivité...) : 1€ d&amp;#039;aide publique mobilisée permet d&amp;#039;obtenir jusqu&amp;#039;à 4€ de &lt;span&gt;LEADER&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet publics : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Avoir 20% d&amp;#039;autofinancement&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>CA Dinan Agglomération</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.dinan-agglomeration.fr/Dinan-Agglomeration/Financer-vos-projets/Programme-europeen-LEADER-2023-2027</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Myriam LEGENDRE, chargée du programme européen LEADER&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;m.legendre&amp;#64;dinan-agglomeration.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 96 87 77 65 / 06 61 13 42 85&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>m.legendre@dinan-agglomeration.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/programme-europeen-leader-de-dinan-agglomeration/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB12" s="1" t="inlineStr">
+      <c r="AB5" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC12" s="1" t="inlineStr">
+      <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Dinan Agglomération</t>
         </is>
       </c>
-      <c r="AD12" s="1" t="inlineStr">
+      <c r="AD5" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF12" s="1" t="inlineStr">
+      <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>26/08/2024</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-      <c r="A13" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>163138</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Organiser un Forum Entreprendre dans la Culture</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Entrepreneuriat culturel - Forums Entreprendre dans la Culture</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="F13" s="1" t="inlineStr">
+      <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J13" s="1" t="inlineStr">
+      <c r="J6" s="1" t="inlineStr">
         <is>
           <t>La subvention accordée sera comprise entre 10.000 et 25.000 euros maximum.</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L13" s="1" t="inlineStr">
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Qu&amp;#039;est-ce que l&amp;#039;entrepreneuriat culturel ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;entrepreneuriat culturel désigne l&amp;#039;action d&amp;#039;entreprendre et de mener à bien une initiative et de fédérer des individus autour d’un projet commun, de manière à générer une valeur esthétique, culturelle, sociale et/ou économique. &lt;/p&gt;&lt;p&gt;Les Forums Entreprendre dans la Culture sont des rencontres professionnelles qui ont pour objectifs de valoriser l’entrepreneuriat culturel, d’une part, et d’apporter des informations pratiques et concrètes aux entrepreneurs et aux porteurs de projets, d’autre part, afin de favoriser leur professionnalisation et le développement de leur structure ou de leur activité. &lt;/p&gt;&lt;p&gt;Cette démarche s&amp;#039;adresse ainsi aux structures en capacité d’organiser un Forum Entreprendre dans la Culture.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs de la démarche&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Outre la qualité et la richesse de la création artistique et culturelle française, le poids économique direct de la culture repose sur la vitalité et le dynamisme d’un tissu particulièrement dense de plus de 263 400 associations actives sur le champ culturel et 150 000 très petites entreprises (TPE) et petites et moyennes entreprises (PME) qu’il est essentiel d’accompagner dans leur structuration et leur développement.&lt;/p&gt;&lt;p&gt;En effet, les mutations induites par les transformations numériques et l’évolution des usages, nécessitent de reconsidérer un grand nombre de modèles économiques traditionnels et transforment en profondeur certains moyens de production, de distribution et de diffusion. Cette évolution a mis en exergue un déficit de professionnalisation des entrepreneurs culturels et de structuration de leurs entreprises.&lt;/p&gt;&lt;p&gt;Par ailleurs, il n’est pas toujours naturel pour un entrepreneur culturel de s’affirmer comme tel, et les bénéfices d’une structuration économique solide ne sont pas toujours suffisamment perçus par les porteurs de projets. Les objectifs esthétiques, culturels et sociaux apparaissent en outre parfois plus importants que les visées économiques ou financières, ce qui fragilise d’autant plus certaines structures culturelles.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Au-delà de l’accès au financement, qui reste le problème majeur de toute entreprise, la formation à l’entrepreneuriat, l’accès aux conseils juridiques, sociaux et comptables, la difficulté à accéder à des locaux professionnels ainsi que la prévention de l’isolement sont des enjeux fondamentaux pour les entrepreneurs culturels.&lt;/p&gt;&lt;p&gt;Ce sont les objectifs principaux des Forums Entreprendre dans la Culture.&lt;/p&gt;&lt;p&gt;Articulé autour de témoignages d’entrepreneurs culturels et de conseils d’experts, et entièrement gratuit, l’événement devra proposer des rondes et des ateliers sectoriels et transversaux. Le Forum devra aborder ainsi les thèmes du financement, de l’accompagnement, de la structuration, des modèles économiques de la culture, de l&amp;#039;évolution du secteur culturel face aux nouveaux usages et à la transition numérique, des défis environnementaux, de la responsabilité sociétale des entreprises (RSE) et du développement à l’international.  &lt;/p&gt;&lt;p&gt;Le public ciblé par le Forum est celui des entrepreneurs, afin de les aider dans leur professionnalisation et la structuration de leur entreprise ou de leur activité, des étudiants ou des jeunes diplômés qui ont le projet d’entreprendre dans ces secteurs, ou encore des institutionnels qui souhaitent transmettre une information fiable à leurs interlocuteurs.   &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montant de la subvention&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La subvention accordée sera comprise entre 10.000 et 25.000 euros maximum.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités d&amp;#039;attribution de la subvention&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La subvention est versée en une fois. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Calendrier&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Défini par chaque service déconcentré du ministère de la Culture (DRAC/DAC/DCJS/MAC).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Formation professionnelle
 Emploi
 Artisanat
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Qui peut déposer un dossier ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Associations &lt;/li&gt;&lt;li&gt;Entreprises privées &lt;/li&gt;&lt;li&gt;Établissements publics / Services de l&amp;#039;État&lt;/li&gt;&lt;li&gt;Agences culturelles régionales &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères d’éligibilité du demandeur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La structure en mesure d&amp;#039;accueillir un forum, devra avoir dans ses missions principales la professionnalisation et l’accompagnement des entrepreneurs culturels régionaux ainsi que la structuration de leur entreprise ou leur activité.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité du projet&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les critères d’éligibilité du projet reposent sur :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la pertinence des actions et des rencontres professionnelles proposées par le demandeur au regard des objectifs de l’événement ;&lt;/li&gt;&lt;li&gt;la cohérence budgétaire ;&lt;/li&gt;&lt;li&gt;la qualité des partenariats.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères de non-éligibilité du projet&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les structures dont la résidence fiscale n&amp;#039;est pas située en France ;&lt;/li&gt;&lt;li&gt;les personnes physiques.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Nature des dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Location de salle ou d’équipement&lt;/li&gt;&lt;li&gt;Rémunération des intervenants&lt;/li&gt;&lt;li&gt;Défraiement des intervenants&lt;/li&gt;&lt;li&gt;Communication&lt;/li&gt;&lt;li&gt;Frais de traiteur &lt;/li&gt;&lt;li&gt;Les frais liés à l’organisation de l’événement exclusivement&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/entrepreneuriat-culturel-forums-entreprendre-dans-la-culture</t>
         </is>
       </c>
-      <c r="W13" s="1" t="inlineStr">
+      <c r="W6" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/aide-livre-lecture-2024</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Pour toute question sur l’entrepreneuriat culturel, vous êtes invités à vous adresser à la Direction générale des médias et industries culturelles (DGMIC) - Délégation aux entreprises culturelles : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Philippe TILLY, adjoint au délégué aux entreprises culturelles (DEC/DGMIC) : &lt;a href="mailto:philippe.tilly&amp;#64;culture.gouv.fr" target="_self"&gt;philippe.tilly&amp;#64;culture.gouv.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;182 rue Saint-Honoré, 75001 Paris&lt;/p&gt;&lt;p&gt;&lt;strong&gt;ou au service déconcentré du ministère de la Culture du lieu de réalisation de votre projet :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Auvergne-Rhône-Alpes : Marion WOLF : marion.wolf&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Bourgogne-Franche-Comté : Laurence DELOIRE : laurence.deloire&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Bretagne : Stéphanie CARNET : stephanie.carnet&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Centre-Val de Loire : Benoît LECERF : benoit.lecerf&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Corse : forum-entreprendre.dgmic&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Grand-Est : Claire ANTONY : claire.antony&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Hauts-de-France : Benjamin ORLIANGE : benjamin.orliange&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Ile-de-France : forum-entreprendre.dgmic&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Normandie : Damien EUCHI : damien.euchi&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Nouvelle-Aquitaine : Anne-Claire Rocton : anne-claire.rocton&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Occitanie : Silvy CASTEL : Silvy.castel&amp;#64;culture.gouv.fr / Emmanuel PIDOUX : emmanuel.pidoux&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Pays de la Loire : Thierry CHEVALIER : thierry.chevalier&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Provence-Alpes-Côte d&amp;#039;Azur : Jérémie CHOUKROUN : jeremie.choukroun&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Guadeloupe : forum-entreprendre.dgmic&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Guyane : forum-entreprendre.dgmic&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;La Réunion : forum-entreprendre.dgmic&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Martinique : Audrey PHIBEL : audrey.phibel&amp;#64;culture.gouv.fr / Yolande-Salomé TOUMSON : yolande-salome.toumson&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Mayotte : forum-entreprendre.dgmic&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Nouvelle-Calédonie : forum-entreprendre.dgmic&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Polynésie française : forum-entreprendre.dgmic&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/entrepreneuriat-culturel-forums-entreprendre-dans-la-culture/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF13" s="1" t="inlineStr">
+      <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>28/07/2024</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-      <c r="A14" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>164104</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Encourager les initiatives locales, culturelles, patrimoniales et citoyennes</t>
+        </is>
+      </c>
+      <c r="C7" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>LEADER- Fiche action  10</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I7" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;subvention&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher: 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plafond: 30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs Stratégiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Valoriser l’identité territoriale plurielle autour d’initiatives culturelles, patrimoniales ou citoyennes &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Créer de la cohésion sociale sur le territoire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Soutenir le modèle associatif&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs opérationnels&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer l’attractivité du territoire :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Qualifier et valoriser le patrimoine naturel et culturel local, participant à l’identité du territoire du Calaisis (bâti et non bâti)&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Conforter l’offre culturelle et la création artistique, vectrice d’attractivité&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Former des ambassadeurs du territoire du GAL&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer les partenariats, les mutualisations et le travail en réseau :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Améliorer la diffusion de l’offre culturelle&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Encourager les actions de mutualisation, de partenariats, de mise en réseau des structures à vocation artistiques, culturelles, citoyennes ou patrimoniales &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Impliquer les habitants dans les projets associatifs &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Sensibiliser la population locale à son environnement proche&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir la création d’associations à vocation artistique, culturelle, citoyenne ou patrimoniales  &lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/a71c0522-cf33-4d6c-8a23-b2e9d2e1a5a8/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 10&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Jeunesse
+Famille et enfance
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Revitalisation
+Innovation, créativité et recherche
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q7" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/725ad43d-eaa8-4c22-b568-02eefef89ed9/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 10&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-encourager-les-initiatives-locales-culturelles-patrimoniales-et-citoyennes/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD7" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>163892</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les manifestations culturelles à vocation touristiques sur la destination Blois - Chambord - Val de Loire</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Fonds de soutien aux manifestations culturelles à vocation touristique</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Châteaux (Syndicat mixte)</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J8" s="1" t="inlineStr">
+        <is>
+          <t>Le taux d'aide est variable en fonction des dépenses prévisionnelles</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le fonds de soutien aux manifestations touristiques du Pays des Châteaux aide à soutenir les manifestations publiques ou privées, qui concourent à l’attractivité et au rayonnement du territoire du Pays des Châteaux. Les recettes de ce fonds de soutien proviennent de la collecte de la taxe de séjour, les évènement soutenus doivent donc être à vocation principalement touristique, et mettre en valeur un ou des patrimoines (culturel, naturel, historique, gastronomique, savoir-faire…)&lt;/p&gt;&lt;p&gt;Cette aide s’adresse à tous types de maîtres d’ouvrage dont la manifestation se déroule sur le périmètre du Pays des Châteaux : associations, porteurs de projets privés, collectivités territoriales et groupements (EPCI).&lt;/p&gt;&lt;p&gt;Les évènement sont éligibles toute l&amp;#039;année. Attention a bien respecter les périodes de dépôt des dossiers.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Avril : Vote des subventions pour les événements d’Avril à Octobre : dossiers déposés avant le 15 février&lt;/li&gt;&lt;li&gt;Septembre : Vote des subventions pour les évènements d’Octobre à Avril : dossiers déposés avant le 15 juillet&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L&amp;#039;enveloppe globale du dispositif est voté en Mars (Vote du Budget du Pays des Châteaux par le Comité Syndical), les dossiers  sont instruits par le Bureau du Pays des Châteaux.&lt;/p&gt;&lt;p&gt;L’aide est versée à l’issue de la manifestation, sur présentation du bilan de la manifestation et du bilan comptable. Dans l’hypothèse où les réalisations seraient inférieures aux prévisions, la subvention serait réduite au prorata.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Festival de musique ou de théâtre en plein air, concert, exposition, etc...&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Tourisme
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Critères d’éligibilité : &lt;span&gt;Pour bénéficier d’une subvention du Pays des Châteaux, les manifestations doivent impérativement répondre aux critères suivants :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;manifestation se déroulant sur minimum une des 89 communes du Pays des Châteaux&lt;/li&gt;&lt;li&gt;bénéficier obligatoirement du concours d’autres collectivités, institutions ou programmes…&lt;/li&gt;&lt;li&gt;manifestation mettant en valeur un ou des patrimoines (culturel, naturel, historique, gastronomique, savoir-faire…)&lt;/li&gt;&lt;li&gt;manifestation qui vise à la fois un public touristique et local&lt;/li&gt;&lt;li&gt;importance de la stratégie de communication et du relais-média (au minimum avoir une stratégie régionale)&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;Critères supplémentaires d’appréciation des dossiers : Au-delà des critères d’éligibilité obligatoires ci-dessus, les élus valoriseront plusieurs aspects, notamment :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Les événements se déroulant sur plusieurs jours générant des nuitées touristiques&lt;/li&gt;&lt;li&gt;Les événements mettant en avant plusieurs communes du Pays des Châteaux permettant de mieux diffuser les flux touristiques&lt;/li&gt;&lt;li&gt;Les éco-manifestations répondant aux chartes mise en place sur chaque territoire, proposant des produits locaux et mettant en place un système de tri des déchets ou du co-voiturage&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;Critères d’exclusion :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Les manifestations à caractère philanthropique ou caritatif sont exclues.&lt;/li&gt;&lt;li&gt;Les manifestations d’ores et déjà soutenues financièrement par l’Office de Tourisme Intercommunautaire de Blois – Chambord – Val de Loire sont exclues.&lt;/li&gt;&lt;li&gt;Les manifestations votives (ou assimilées) ainsi que les manifestations à caractère prioritairement commercial (marchés, foires…) sont exclues.&lt;/li&gt;&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>PAYS DES CHÂTEAUX</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdeschateaux.fr/tourisme/les-manifestations</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p dir="ltr"&gt;Lucie MORIN&lt;/p&gt;&lt;p dir="ltr"&gt;Chargée de mission Tourisme &lt;/p&gt;&lt;p dir="ltr"&gt;Tél. : 02 54 46 09 10 ou 06 88 22 65 34              &lt;/p&gt;&lt;p dir="ltr"&gt;Courriel : &lt;a target="_self"&gt;tourisme&amp;#64;paysdeschateaux.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>developpement@paysdeschateaux.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-manifestations-culturelles-a-vocation-touristiques-sur-la-destination-blois-chambord-val-de-loire/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Pays des Châteaux</t>
+        </is>
+      </c>
+      <c r="AD8" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>25/11/2024</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>164171</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Développer et valoriser le territoire par le Slow Tourisme</t>
+        </is>
+      </c>
+      <c r="C9" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Slow Tourisme : Fiche-action 3 du programme LEADER</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>PETR Forêt d'Orléans-Loire-Sologne</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I9" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J9" s="1" t="inlineStr">
+        <is>
+          <t>70 000 € d'aide maxi</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Enjeu&lt;/strong&gt;&lt;br /&gt;Le
+territoire du GALest propice au développement d&amp;#039;un tourisme &amp;#34;différent&amp;#34; qui
+propose une découverte des milieux naturels, des produits locaux, du patrimoine
+et de ses habitants... Il s&amp;#039;agit d&amp;#039;un tourisme respectueux du territoire, qui
+favorise l&amp;#039;itinérance douce et qui invite à regarder, à prendre son temps. Ce
+type de tourisme est favorable à l’épanouissement, au bien-être, des touristes
+comme des habitants.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;br /&gt;&lt;/strong&gt;- Favoriser l’itinérance douce pour relier les sites
+touristiques du territoire&lt;br /&gt;- Développer des actions permettant l’immersion,
+l’initiation, la découverte du territoire, de son histoire, de sa culture&lt;br /&gt;- Être un territoire plus inclusif par les vecteurs
+touristiques et culturels&lt;br /&gt;- Sensibiliser les acteurs locaux aux enjeux du tourisme
+durable&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Types de projets financés&lt;br /&gt;&lt;/strong&gt;- Etudes préalables, aménagements d’itinéraires doux
+touristiques, services et équipements liés&lt;br /&gt;- Equipements, services et aménagements pour favoriser
+la pratique d’activités en lien avec les milieux naturels du type pêche,
+navigation…&lt;br /&gt;- Actions de découverte insolite / innovante,
+pédagogiques, du territoire, de son histoire et de ses savoir-faire (y compris
+l’agriculture, l’artisanat et l’industrie locale)&lt;br /&gt;- Actions d’animation et aménagements de sites
+touristiques inclusifs : personnes en situation de handicap, publics
+vulnérables (personnes âgées, jeunes enfants, familles aux revenus modestes…)&lt;br /&gt;- Actions culturelles (animation, médiation) liées aux
+thématiques de la résilience&lt;br /&gt;- Projets mêlant différentes sphères (artistique,
+culturelle, loisir, environnementale…), différents types d’activités (agricole,
+artisanat, ressourcerie…)&lt;br /&gt;- Actions de formation et d’information des prestataires
+et de la clientèle au tourisme durable&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Tourisme
+Spectacle vivant
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q9" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations doivent se dérouler sur le&lt;strong&gt; périmètre du GAL&lt;/strong&gt; et contribuer directement à la mise en œuvre de la stratégie au bénéfice des acteurs du territoire&lt;br /&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une &lt;strong&gt;demande d’aide avant son début d’exécution&lt;/strong&gt;. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause son éligibilité.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt; :&lt;br /&gt;- Equipements,
+matériels, mobiliers, panneaux et signalétiques dédiés à l’opération&lt;br /&gt;- Travaux
+d&amp;#039;aménagement et de réhabilitation d’itinéraires et de sites touristiques&lt;br /&gt;- Achats de fournitures liées à l’opération&lt;br /&gt;- Frais d’étude, d’inventaire, de diagnostic,
+d’animation&lt;br /&gt;- Dépenses de communication : création, impression
+et diffusion de documents et de supports papiers, multimédias, outils
+numériques&lt;br /&gt;- Acquisition ou développement de logiciels
+informatiques, acquisition de brevets, licences, droits d&amp;#039;auteurs et marques
+commerciales&lt;br /&gt;- Dépenses de location, de sous-traitance&lt;br /&gt;- Frais de personnels (salaires, charges liées et
+traitements accessoires)&lt;br /&gt;- Dépenses de conseil, expertise juridique,
+notaire : dans la limite de 10% des autre dépenses&lt;br /&gt;- Notes de frais des personnels ou bénévoles&lt;br /&gt;- Coûts indirects selon un taux de 15% des frais de
+personnels directs éligibles (option de coûts simplifiés (OCS)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>GAL Forêt d'Orléans-Loire-Sologne</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://foretorleans-loire-sologne.fr/nos-actions/leader</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Equipe technique du GAL&lt;br /&gt;Aurore Maniez et Iwan&amp;#96; Le Merdy&lt;br /&gt;02 38 46 84 40&lt;br /&gt;&lt;a target="_self"&gt;leader&amp;#64;petrforetorleans.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>leader@petrforetorleans.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-valoriser-le-territoire-par-le-slow-tourisme/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>PETR Forêt d'Orléans-Loire-Sologne</t>
+        </is>
+      </c>
+      <c r="AD9" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>164286</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Maintenir une diversité et une richesse culturelle et patrimoniale</t>
+        </is>
+      </c>
+      <c r="C10" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Maintenir une diversité et une richesse culturelle et patrimoniale</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>PETR Grand Quercy</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I10" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;2.1     
+Créer du lien et
+de l’interrelation : « faire territoire ensemble »&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;2.1.1    
+Mettre en réseau
+les acteurs&lt;/p&gt;&lt;p&gt;2.1.2    Améliorer la
+communication pour rendre l’offre accessible à tous&lt;/p&gt;&lt;p&gt;2.1.3    Encourager et
+valoriser le bénévolat par la formation&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2.2     
+Développer l’offre
+culturelle&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;a name="_Hlk155954921"&gt;&lt;strong&gt;2.3     
+Renforcer le
+maillage des équipements culturels&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2.4     
+Préserver,
+valoriser, transmettre les patrimoines et matrimoines&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;2.4.1     Sauvegarder le patrimoine emblématique,
+remarquable, rare et favoriser sa découverte&lt;/p&gt;&lt;p&gt;2.4.2     Favoriser la transmission intergénérationnelle et
+la collecte de mémoires&lt;/p&gt;&lt;p&gt;2.4.3  Créer, accompagner et mettre en réseau les lieux
+d’interprétation, de conservation et de découverte&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2.5     
+Créer des
+aménagements paysagers et accompagner les réseaux paysagers&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Création d’outils de communication, etc. ;&lt;/li&gt;&lt;li&gt;Résidence contextuelle, pratique artistique,
+création participative, offre/spectacles          itinérants, etc. ;&lt;/li&gt;&lt;li&gt;Construction d’une salle
+culturelle, achat d’une scène mobile, etc. ;&lt;/li&gt;&lt;li&gt;Création et aménagement de
+lieux d’interprétation, montage d’expositions, etc. ;&lt;/li&gt;&lt;li&gt;Aménagement de points de
+vue, journées de sensibilisation, etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Paysage
+Animation et mise en réseau
+Spectacle vivant
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q10" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les festivals, saisons
+et événements culturels pourront être aidés 2 ans maximum (soit un projet
+sur 2 ans ou 2 mêmes projets d’un an), pendant la durée du programme. Seules les opérations présentant un financement d’un EPCI
+seront éligibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>GAL Grand Quercy</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandquercy.fr/leader/</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Cécile PLEIMPON&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Coordination du programme et animation sur les territoires
+des Communautés de communes de Cazals-Salviac, Quercy Bouriane, Quercy Blanc,
+Vallée du Lot et du Vignoble et Grand Cahors (hors communes du PNR)&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:cpleimpon&amp;#64;grandquercy.fr"&gt;cpleimpon&amp;#64;grandquercy.fr&lt;/a&gt;
+- 07 86 54 57 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Jean-François HESSEL&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Animation sur les territoires des Communautés de communes
+Causse de Labastide-Murat, Pays de Lalbenque-Limogne, Grand Cahors (communes du
+PNR des Causses du Quercy)&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:jfhessel&amp;#64;parc-causses-du-quercy.org"&gt;jfhessel&amp;#64;parc-causses-du-quercy.org&lt;/a&gt;
+- 05 65 24 20 50&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Anne-Catherine JACOBS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Gestion administrative et financière&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:acjacobs&amp;#64;grandquercy.fr"&gt;acjacobs&amp;#64;grandquercy.fr&lt;/a&gt;
+- 05 65 30 64 29 - 06 78 11 33 97&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>cpleimpon@grandquercy.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/culture-et-patrimoine/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>PETR Grand Quercy</t>
+        </is>
+      </c>
+      <c r="AD10" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>163085</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Financer des projets qui favorisent le partage des richesses culturelles et la vie locale</t>
         </is>
       </c>
-      <c r="C14" s="1" t="inlineStr">
+      <c r="C11" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>LEADER, Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie technique
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
 Ingénierie Juridique / administrative
-Subvention</t>
-[...2 lines deleted...]
-      <c r="I14" s="1" t="inlineStr">
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I11" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 64</t>
         </is>
       </c>
-      <c r="J14" s="1" t="inlineStr">
+      <c r="J11" s="1" t="inlineStr">
         <is>
           <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L14" s="1" t="inlineStr">
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l’offre culturelle locale (dont le patrimoine), les services aux habitants pour favoriser le bien vivre ensemble dans les villages. Il vise également à trouver des solutions de mobilité durables qui permettent aux habitants d’accéder aux opportunités proches de chez eux. Enfin, il vise à renforcer le lien social, à favoriser la mixité, l’entraide et la solidarité.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Sauvegarder et transmettre les patrimoines matériels et immatériels&lt;/p&gt;&lt;p&gt;- Créer une offre culturelle locale favorisant les échanges&lt;/p&gt;&lt;p&gt;- Renforcer le lien social et les actions en faveur de la jeunesse&lt;/p&gt;&lt;p&gt;- Développer les services aux habitants&lt;/p&gt;&lt;p&gt;- Favoriser les mobilités alternatives au service du lien social ou de la vie locale&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le
 projet correspond aux critères de la stratégie du territoire, d&lt;strong&gt;’être accompagné
 par l’équipe technique sur le montage de leur projet &lt;/strong&gt;(plan de financement, recherche de partenariats, etc.), et de &lt;strong&gt;déposer une demande d’aide financière&lt;/strong&gt; auprès de l’Union
 Européenne.&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique (LEADER &amp;#43; autre
 cofinancement public) est de&lt;strong&gt; 80%,&lt;/strong&gt; et le minimum d’autofinancement (fonds
 propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M14" s="1" t="inlineStr">
+      <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;- Restauration de patrimoine permettant de créer du lien social, recueil de récits et valorisation, etc.&lt;/p&gt;&lt;p&gt;‐ Création artistique sur le territoire, etc.&lt;/p&gt;&lt;p&gt;‐ Activités intergénérationnelles, tiers-lieu culturel, etc.&lt;/p&gt;&lt;p&gt;‐ Bibliothèque itinérante, activités inter-villages, etc.&lt;/p&gt;&lt;p&gt;‐ Rosalies, installations de racks à vélo et bornes de réparation, autopartage, navette mutualisée, etc.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Friche
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Architecture
 Paysage
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Artisanat
 Mobilité partagée
 Mobilité pour tous
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q14" s="1" t="inlineStr">
+      <c r="Q11" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet
 se situe sur le territoire du GAL Garrigues et Costières de Nîmes et répond à sa stratégie locale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité
 temporelle :&lt;/strong&gt; aucune dépense ne doit être engagée avant le dépôt officiel de
 la demande de financement sur la plateforme numérique (signature de devis, versement d’un acompte,
 notification de marché, etc.).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité des dépenses : &lt;/strong&gt;actions et outils de
 promotion et communication, formation, animation, prestation de service,
 équipement et aménagement, frais de personnel, frais de déplacement, etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis obligatoires : &lt;/strong&gt;le projet est &lt;strong&gt;nouveau et/ou
 exemplaire &lt;/strong&gt;pour le territoire ET le projet f&lt;strong&gt;avoriser les interactions et crée du
 lien social.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Co-financement public :&lt;/strong&gt; tout projet sollicitant du LEADER doit obligatoirement
 appeler en contrepartie un cofinancement auprès d’une structure publique (Etat,
 Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.petr-garriguescostieres.org/leader/</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;&lt;span&gt;PETR Garrigues et Costières de Nîmes&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;&lt;span&gt;1 rue du Colisée - &lt;/span&gt;&lt;span&gt;30900 NÎMES&lt;/span&gt;&lt;br /&gt;06 30 07 33 52  | 04 &lt;span&gt;66 02 54 12&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>a.marin@petr-garriguescostieres.org</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/leader-un-programme-europeen-au-service-des-ruralites/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC14" s="1" t="inlineStr">
+      <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="AD14" s="1" t="inlineStr">
+      <c r="AD11" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF14" s="1" t="inlineStr">
+      <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>17/07/2024</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-      <c r="A15" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>163029</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer au développement de collaborations culturelles et d'actions de médiation sur l'ensemble du territoire</t>
+        </is>
+      </c>
+      <c r="C12" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°4</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine-Eure</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I12" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J12" s="1" t="inlineStr">
+        <is>
+          <t>Plancher 3 000 euros / Plafond : 10 000 euros</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h2&gt;Accompagner l’émergence de nouvelles de service accessibles et adaptées aux usagers du territoire&lt;/h2&gt;&lt;h3&gt;OBJECTIF STRATEGIQUE : Développer une culture accessible pour tous&lt;/h3&gt;&lt;h4&gt;Soutien à une offre culturelle itinérante&lt;/h4&gt;&lt;p&gt;L’offre culturelle est fortement concentrée sur les communes principales de l’agglomération même s’il existe des lieux de création et de pratiques en milieu rural ainsi qu’un tissu associatif qui irrigue l’ensemble du territoire. Cette situation doit conduire à favoriser une plus grande diffusion culturelle, en particulier en milieu rural. Il s’agira de favoriser l’émergence de projets innovants portés par des associations et/ou acteurs culturels. De nombreuses expériences sur le territoire national, soutenues par Leader et par le réseau rural, ont été mises en œuvre dans ce domaine et pourront être une source d’inspiration pour des actions locales. La promotion de chantiers-écoles et la présence de résidences d’artistes impliquant le tissu local et les publics constituent des opportunités pour développer des actions nomades et diffuser la culture&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Développement des réseaux d’acteurs culturels et les projets de coopération &lt;/h4&gt;&lt;p&gt;Si de nombreux acteurs culturels présents sur le territoire se connaissent, et si des partenariats existent déjà, il n’existe pas, de façon organisée et animée, un réseau des acteurs culturels. Permettre, quantitativement et qualitativement, une accessibilité plus grande à la culture passe par une meilleure coordination des acteurs et par plus de coopérations entre eux. La forte diversité des domaines culturels présents doit conduire à plus d’interconnaissance et d’interrelations pour valoriser cette offre culturelle. Les sujets et potentiels de coopérations sont nombreux.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Accompagnement des projets en faveur de la médiation – diffusion culturelle vers tous les publics &lt;/h4&gt;&lt;p&gt;L’amélioration de l’accessibilité à la culture passe par le développement de la médiation en direction de celles et ceux qui sont éloignés de l’offre et des pratiques culturelles (éloignement physique, isolement, déficit d’information, frein psychologique, frein social…). Les acteurs culturels en ont conscience mais les réponses passent souvent par des actions mutualisées, par des coopérations et aussi par l’acquisition/mobilisation des compétences adéquates. A l’exemple du GAL d’Uzès qui a mise en place un véhicule itinérant de médiation culturelle et de nombreuses autres initiatives, le GAL pourra faire naitre des projets qui favoriseront la médiation et donc l’accessibilité.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P12" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2023</t>
+        </is>
+      </c>
+      <c r="Q12" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Faire l’objet d’un cofinancement public français. LEADER intervient à 80% en contrepartie d’un financement national (État, Région, Département, Agglo, Commune). 1€ de cofinancement français permet d’appeler 4€ de financement européen LEADER.&lt;/p&gt;&lt;p&gt;Ne pas déjà faire l’objet d’un financement européen (FEDER, FSE, FEADER, FTJ)&lt;/p&gt;&lt;p&gt;Pouvoir avancer la trésorerie (La subvention LEADER n’est versée qu’après réalisation du projet, sur justificatif des dépenses)&lt;/p&gt;&lt;p&gt;Apporter une preuve des coûts raisonnables&lt;br /&gt;Dépense &amp;gt; 25 000€ &amp;#61; 2 devis&lt;br /&gt;Dépense &amp;gt; 100 000€ &amp;#61; 3 devis&lt;/p&gt;&lt;p&gt;Pouvoir maintenir les investissements 3 ans à partir de la demande de paiement&lt;/p&gt;&lt;p&gt;Répondre aux obligations de publicité imposées par l’Union Européenne&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine-Eure</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agglo-seine-eure.fr/programme-leader/#:~:text=C'est%20un%20programme%20d%C3%A9di%C3%A9,'%C3%A9chelle%20nationale%20et%20europ%C3%A9enne).</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;flavien.andre&amp;#64;seine-eure.com&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;isabelle.moulin&amp;#64;seine-eure.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>flavien.andre@seine-eure.com</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/contribuer-au-developpement-de-collaborations-culturelles-et-dactions-de-mediation-sur-lensemble-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'Action Locale Seine-Eure</t>
+        </is>
+      </c>
+      <c r="AD12" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2024</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>162982</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Coopérer avec d’autres territoires</t>
         </is>
       </c>
-      <c r="C15" s="1" t="inlineStr">
+      <c r="C13" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>GAL des Coëvrons</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I15" s="1" t="inlineStr">
+      <c r="I13" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L15" s="1" t="inlineStr">
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Enrichir et renforcer la stratégie locale de développement grâce aux échanges et à la coopération interterritoriale et/ou transnationale.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Développer les échanges d’expériences, les échanges de pratiques et les partenariats avec d’autres territoires en lien avec les thématiques évoquées dans la stratégie locale de développement.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutien préparatoire : préparation et définition d’un projet de coopération en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Mise en oeuvre d’activités de coopération interterritoriale et transnationale en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Animation et gestion des projets de coopération&lt;/li&gt;&lt;li&gt;Communication des projets de coopération&lt;/li&gt;&lt;li&gt;Evaluation des projets de coopération&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -2809,742 +2497,1591 @@
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P15" s="1" t="inlineStr">
+      <c r="P13" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q15" s="1" t="inlineStr">
+      <c r="Q13" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>CC des Coëvrons</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.coevrons.fr/article/programme-leader</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>njoly@coevrons.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-atouts-culturels-touristiques-et-patrimoniaux-du-territoire/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC15" s="1" t="inlineStr">
+      <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>Communauté de communes des Coëvrons</t>
         </is>
       </c>
-      <c r="AD15" s="1" t="inlineStr">
+      <c r="AD13" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF15" s="1" t="inlineStr">
+      <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-[...179 lines deleted...]
-      <c r="A17" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>162939</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Valoriser les atouts culturels, touristiques et patrimoniaux du territoire</t>
         </is>
       </c>
-      <c r="C17" s="1" t="inlineStr">
+      <c r="C14" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D17" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>GAL des Coëvrons</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I17" s="1" t="inlineStr">
+      <c r="I14" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L17" s="1" t="inlineStr">
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Avec sa démarche d’attractivité amorcée depuis 2019, le territoire des Coëvrons poursuit la valorisation des atouts du territoire. Ce dernier possède un patrimoine historique, naturel et bâti riche et marqué par des sites emblématiques et des espaces naturels diversifiés. Doté de propositions culturelles abondantes et d’un tissu associatif dynamique, le territoire des Coëvrons fait preuve d’un dynamisme culturel avéré.&lt;/p&gt;&lt;p&gt;L’enjeu est de renforcer l’appropriation de cette richesse patrimoniale et culturelle par les populations résidentes, de la faire connaitre à tous et de renforcer l’ancrage local des propositions culturelles.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Promouvoir le territoire par son offre touristique et patrimoniale&lt;/p&gt;&lt;p&gt;- Préserver, animer et valoriser le patrimoine naturel, historique et culturel&lt;/p&gt;&lt;p&gt;- Proposer de nouvelles offres touristiques et patrimoniales&lt;/p&gt;&lt;p&gt;- Renforcer l’offre touristique et patrimoniale accessible toute l’année&lt;/p&gt;&lt;p&gt;- Qualifier l’offre touristique et patrimoniale via des labels&lt;/p&gt;&lt;p&gt;- Contribuer à l’animation culturelle sur l’ensemble du territoire&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;1/ Préservation, animation et valorisation du patrimoine naturel, historique et culturel :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;- Entretien et restauration du patrimoine&lt;/li&gt;&lt;li&gt;- Actions et outils d’animation, de médiation et de valorisation du patrimoine&lt;/li&gt;&lt;li&gt;- Aménagements paysagers des abords des sites patrimoniaux&lt;/li&gt;&lt;li&gt;- Etudes et démarches de labellisations nationales ou internationales (ex : Grands sites de France)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2/ Développement et structuration de l’offre touristique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;- Déploiement de nouvelles offres touristiques (ex : fermes pédagogiques, agritourisme, tourisme d’entreprise, hébergements atypiques)&lt;/li&gt;&lt;li&gt;- Développement de projets alliant sport et tourisme (ex : création de voies vertes, liaisons entre les boucles de randonnée, trails, itinérance douce entre les sites patrimoniaux, signalétique)&lt;/li&gt;&lt;li&gt;- Actions de mise en réseau des acteurs du tourisme et des sites touristiques&lt;/li&gt;&lt;li&gt;- Actions de promotion du territoire&lt;/li&gt;&lt;li&gt;- Création et animation d’un réseau d’ambassadeurs&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;3/ Soutien à l’animation culturelle du territoire :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;- Actions décentralisées (ex : spectacles et scènes en itinérance, bus qui sillonne le territoire)&lt;/li&gt;&lt;li&gt;- Organisation de spectacles chez ou avec les habitants, les associations, les écoles ou les artistes amateurs&lt;/li&gt;&lt;li&gt;- Développement de formes culturelles innovantes&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M17" s="1" t="inlineStr">
+      <c r="M14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Préservation, animation et valorisation du patrimoine naturel, historique et culturel :&lt;/p&gt;&lt;p&gt;- Entretien et restauration du patrimoine&lt;/p&gt;&lt;p&gt;- Actions et outils d’animation, de médiation et de valorisation du patrimoine&lt;/p&gt;&lt;p&gt;- Aménagements paysagers des abords des sites patrimoniaux&lt;/p&gt;&lt;p&gt;- Etudes et démarches de labellisations nationales ou internationales (ex : Grands sites de France)&lt;/p&gt;&lt;p&gt;Développement et structuration de l’offre touristique :&lt;/p&gt;&lt;p&gt;- Déploiement de nouvelles offres touristiques (ex : fermes pédagogiques, agritourisme, tourisme d’entreprise, hébergements atypiques)&lt;/p&gt;&lt;p&gt;- Développement de projets alliant sport et tourisme (ex : création de voies vertes, liaisons entre les boucles de randonnée, trails, itinérance douce entre les sites patrimoniaux, signalétique)&lt;/p&gt;&lt;p&gt;- Actions de mise en réseau des acteurs du tourisme et des sites touristiques&lt;/p&gt;&lt;p&gt;- Actions de promotion du territoire&lt;/p&gt;&lt;p&gt;- Création et animation d’un réseau d’ambassadeurs&lt;/p&gt;&lt;p&gt;Soutien à l’animation culturelle du territoire :&lt;/p&gt;&lt;p&gt;- Actions décentralisées (ex : spectacles et scènes en itinérance, bus qui sillonne le territoire)&lt;/p&gt;&lt;p&gt;- Organisation de spectacles chez ou avec les habitants, les associations, les écoles ou les artistes amateurs&lt;/p&gt;&lt;p&gt;- Développement de formes culturelles innovantes&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Tourisme
 Technologies numériques et numérisation
 Tiers-lieux
 Artisanat
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P17" s="1" t="inlineStr">
+      <c r="P14" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q17" s="1" t="inlineStr">
+      <c r="Q14" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>CC des Coëvrons</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.coevrons.fr/article/programme-leader</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>njoly@coevrons.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-le-developpement-dune-production-et-dune-consommation-responsables-1/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC17" s="1" t="inlineStr">
+      <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>Communauté de communes des Coëvrons</t>
         </is>
       </c>
-      <c r="AD17" s="1" t="inlineStr">
+      <c r="AD14" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF17" s="1" t="inlineStr">
+      <c r="AF14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>20/06/2024</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="18" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G18" s="1" t="inlineStr">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>157093</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'inclusion et l'épanouissement des habitants</t>
+        </is>
+      </c>
+      <c r="C15" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°4 : Favoriser l'inclusion et l'épanouissement des habitants</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N18" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I15" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J15" s="1" t="inlineStr">
+        <is>
+          <t>Plancher = 5 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
+&lt;/p&gt;
+&lt;p&gt;
+ Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;Favoriser l&amp;#039;inclusion et l&amp;#039;épanouissement des habitants&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Cet axe LEADER entend favoriser l&amp;#039;accès à la pratique sportive, à la culture et aux services pour le plus grand nombre. À travers les différentes initiatives qui seront soutenues, il s&amp;#039;agira de dynamiser la vie locale en poursuivant les objectifs opérationnels suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ - Un renforcement des solidarités et du lien social.
+&lt;/p&gt;
+&lt;p&gt;
+ - Des associations valorisées et un intérêt retrouvé pour le bénévolat.
+&lt;/p&gt;
+&lt;p&gt;
+ - Une fidélisation des acteurs associatifs et des bénévoles du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ - La promotion du sport comme facteur de santé et d&amp;#039;inclusion.
+&lt;/p&gt;
+&lt;p&gt;
+ - Le maintien et la diversité de l&amp;#039;offre culturelle, de loisirs et évènementielle pour tous les publics.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les types de projets suivants peuvent prétendre au dispositif LEADER :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissements contribuant à la mise en place de réalisations ou d&amp;#039;installations pilotes en matière de :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Création matérielle et/ou immatérielle de diffusion culturelle et artistique.
+&lt;/p&gt;
+&lt;p&gt;
+ - Promotion de projets associatifs, culturels et artistiques.
+&lt;/p&gt;
+&lt;p&gt;
+ - Aménagement/équipements d&amp;#039;espaces dédiés à la pratique sportive et/ou de loisirs.
+&lt;/p&gt;
+&lt;p&gt;
+ - Actions de mise en réseau et de montée en compétence des acteurs associatifs.
+&lt;/p&gt;
+&lt;p&gt;
+ - Aménagement de lieux d&amp;#039;accueil pour les personnes en situation de handicap.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations liées aux études :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Création, développement ou amélioration de l&amp;#039;offre culturelle.
+&lt;/p&gt;
+&lt;p&gt;
+ - Création, développement de l&amp;#039;offre de sports/loisirs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations liées à l&amp;#039;ingénierie :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Actions d&amp;#039;animation et de formation visant à la création ou au développement de projets culturels, artistiques et de loisirs.
+&lt;/p&gt;
+&lt;p&gt;
+ - Organisation d&amp;#039;événements et création d&amp;#039;outils de communication (portées par les collectivités locales uniquement).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Handicap
+Cohésion sociale et inclusion
+Spectacle vivant
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaire éligible :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses inéligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Amortissement de biens neufs,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contribution en nature,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contrat de crédit-bail,
+&lt;/p&gt;
+&lt;p&gt;
+ - Bénévolat (dans le cadre de l&amp;#039;auto-construction)
+&lt;/p&gt;
+&lt;p&gt;
+ - TVA (si elle est récupérée par le bénéficiaire)
+&lt;/p&gt;
+&lt;p&gt;
+ - Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d&amp;#039;arts classés ou inscrits conformément à la règlementation nationale),
+&lt;/p&gt;
+&lt;p&gt;
+ - Infrastructures numériques fixes ou mobiles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Etudes rendues obligatoires par la loi,
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise aux normes strictes,
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux effectués en régie,
+&lt;/p&gt;
+&lt;p&gt;
+ - Achat de terrain et de biens immeubles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Retenues de garanties et aléas (commande publique)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant maximal de dépenses éligibles présentées à LEADER :
+ &lt;/strong&gt;
+ 1 million d&amp;#039;euros HT
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les communes inéligibles sont :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
+&lt;/p&gt;
+&lt;p&gt;
+ - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lehavreseinemetropole.fr/</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Bécue
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  nicolas.becue&amp;#64;lehavremetro.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 02.76.40.52.62 / 07.86.73.14.49
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>nicolas.becue@lehavremetro.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/737c-leader-action-n4-favoriser-linclusion-et-lepa/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Gestion d'une base nautique
+Mise en place d’un café / bistrot
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>CU Le Havre Seine Métropole</t>
+        </is>
+      </c>
+      <c r="AD15" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>19/12/2023</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>160868</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la coopération des acteurs du territoire</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 5</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I16" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J16" s="1" t="inlineStr">
+        <is>
+          <t>de 5 000 à 40 000 euros</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s&amp;#039;enrichir de l&amp;#039;expérience de partenaires, acquérir de nouvelles compétences, favoriser l&amp;#039;échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les effets attendus sont d&amp;#039;apporter une plus-value aux activités locales, de fédérer les acteurs locaux autour des projets de coopération et de renforcer l&amp;#039;ouverture vers l&amp;#039;extérieur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ La coopération peut prendre les formes suivantes :
+ &lt;br /&gt;
+ &lt;strong&gt;
+  - La coopération « interterritoriale » entre des territoires au sein d&amp;#039;un même Etat membre ;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  - La coopération « transnationale » entre des territoires relevant de plusieurs Etats membres ainsi qu&amp;#039;avec des territoires de pays tiers (hors UE).
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  La mise en œuvre d&amp;#039;actions de coopération doit constituer un levier pour répondre à l&amp;#039;ensemble de la stratégie LEADER. Aussi, les projets de coopération seront en lien avec les thématiques inhérentes à cette stratégie développée dans le plan d&amp;#039;action.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Seront soutenues :
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d&amp;#039;actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d&amp;#039;un partenariat, organisation de réunions...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation concrète des actions communes de coopération au bénéfice de la stratégie du territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets de coopération débouchent sur une ou plusieurs actions communes concrètes, définies et mises en œuvre conjointement par les partenaires, assorties d&amp;#039;objectifs de résultats clairement définis pour les partenaires et les territoires concernés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les projets de coopération seront en lien avec la stratégie LEADER plus particulièrement sur les thématiques suivantes : tourisme, valorisation des patrimoines, économie locale, services de proximité.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La coopération au travers de LEADER a pour vocation à traiter de ces problématiques mais peut également s&amp;#039;ouvrir à d&amp;#039;autres champs thématiques notamment pour rechercher des solutions sur des nouveaux défis territoriaux. Le Comité de programmation se réserve donc le droit de compléter et/ou amender les sujets possibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Un évènement ne pourra pas faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
+Sports et loisirs
+Tourisme
+Forêts
+Friche
+Foncier
+Transition énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
 Spectacle vivant
-Médias et communication</t>
-[...2 lines deleted...]
-      <c r="O18" s="1" t="inlineStr">
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
-[...35 lines deleted...]
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;p&gt;
+ Un accord de partenariat (ou projet d&amp;#039;accord), décrivant a minima, les objectifs, les missions et le rôle de chacun des partenaires et les contributions financières de chacun, doit être signé entre les structures partenaires des différents territoires qui coopèrent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4fae-4-accompagner-la-structuration-des-services-d/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE18" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD16" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF18" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G19" s="1" t="inlineStr">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>160859</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Préserver, valoriser et promouvoir les patrimoines bâti et naturel du territoire</t>
+        </is>
+      </c>
+      <c r="C17" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 2</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K19" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I17" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J17" s="1" t="inlineStr">
+        <is>
+          <t>de 5 000 à 40 000 € de subvention</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N19" s="1" t="inlineStr">
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif stratégique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Valoriser les patrimoines naturel et bâti dans un développement vertueux, y compris au travers du tourisme
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs opérationnels :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Renforcer la promotion du patrimoine naturel et bâti en particulier auprès du grand public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Améliorer le positionnement stratégique dans la préservation du patrimoine naturel et bâti
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Plus-value LEADER :
+  &lt;/strong&gt;
+  La valeur ajoutée de LEADER sur le patrimoine se concentrera sur des actions immatérielles ainsi que sur la valorisation des petits patrimoines bâti et naturel reconnus dans le cadre du Pays d&amp;#039;Art et d&amp;#039;Histoire afin de permettre une meilleur mise en valeur et une appropriation de ses patrimoines. La mise en réseau des acteurs favorisera l&amp;#039;animation et la communication des sites du territoire.
+ &lt;/span&gt;
+ Le &amp;#43; LEADER sur le patrimoine : le changement d&amp;#039;échelle, le rayonnement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Effets attendus :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Augmentation du nombre de sites accompagnés, mis en valeur
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une protection et un rayonnement renforcés des patrimoines bâti et naturel du territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Actions de sensibilisation, de communication, de médiation, sur les patrimoines :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Bâtis,
+&lt;/p&gt;
+&lt;p&gt;
+ - Naturels bénéficiant soit d&amp;#039;un classement ou d&amp;#039;une labélisation,
+&lt;/p&gt;
+&lt;p&gt;
+ - Immatériels (dont mémoriels)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;animation sur les sites naturels ou bâtis reconnus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de préservation, de conservation, de restauration du patrimoine bâti reconnus
+  &lt;strong&gt;
+   1
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes
+  &lt;strong&gt;
+   2
+  &lt;/strong&gt;
+  ayant une dimension intercommunale, et/ou s&amp;#039;inscrivant dans une politique de soutien aux centralités. Les études doivent être en lien avec la thématique de la fiche-action.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Un évènement ne pourra faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Tous les projets devront être reconnus d&amp;#039;intérêt par le Pays d&amp;#039;Art et Histoire du PETR pour la préservation, valorisation et promotion du patrimoine relevant de cette labellisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  le cahier des charges des études devra être transmis
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
+Sports et loisirs
+Forêts
+Friche
+Biodiversité
+Bâtiments et construction
+Réhabilitation
+Architecture
+Paysage
 Spectacle vivant
-Bibliothèques et livres</t>
+Médias et communication
+Bibliothèques et livres
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5b1a-preserver-accompagnemer-et-valoriser-le-devel/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD17" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>162531</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser et préserver le patrimoine culturel et naturel</t>
+        </is>
+      </c>
+      <c r="C18" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>GAL du Pays de Coutances</t>
+        </is>
+      </c>
+      <c r="F18" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I18" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J18" s="1" t="inlineStr">
+        <is>
+          <t>1 € de co-financement public appelle 4 € de LEADER</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Composé de deux communautés de communes, le Groupe d’Action Locale (GAL) du Pays de Coutances est un territoire rural qui se situe au centre du département de la Manche. Les communautés de communes Coutances mer et bocage et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le prochain programme LEADER 2023-2027. &lt;/p&gt;&lt;p&gt;LEADER signifie Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme européen qui permet aux territoires ruraux concernés de bénéficier du Fonds Européen Agricole pour le Développement Rural (FEADER). Le GAL du Pays de Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;&lt;p&gt;Les bénéficiaires peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils sont précisés dans chaque fiche-action.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelles sont les actions concernées ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les actions doivent être innovantes et répondre à la stratégie du territoire : “ Agir ensemble pour une transition solidaire et durable “.&lt;/p&gt;&lt;p&gt;4 axes de développement ont été retenu pour l’élaboration des fiches actions, auxquelles les projets devront répondre.&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Attractivité du territoire&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Cadre de vie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Agriculture, alimentation et énergie locale&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Economie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt; &lt;u&gt;6 fiches actions élaborées :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;•                     Fiche-action 1 : Développer les services et activités en zone rurale&lt;/p&gt;&lt;p&gt;•                     Fiche-action 2 : Développer des solutions de mobilité durables&lt;/p&gt;&lt;p&gt;•                     Fiche-action 3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/p&gt;&lt;p&gt;•                     Fiche-action 4 : Adapter le bâti existant&lt;/p&gt;&lt;p&gt;•                     Fiche-action 5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/p&gt;&lt;p&gt;•                     Fiche-action 6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions éligibles sont celles visant à :&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Événements culturels ou
+actions permettant l’accès à la culture à des publics habituellement éloignés
+de l’offre culturelle existante. &lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Actions visant à préserver,
+restaurer, aménager et/ou valoriser le petit patrimoine bâti dans le but d’y
+accueillir du public : protection, valorisation ; actions
+d’acquisition, de restauration et de réhabilitation ; mise en son et
+lumière ; etc.&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Actions visant à préserver,
+restaurer, aménager et/ou valoriser la biodiversité et les systèmes naturels :&lt;span&gt; &lt;/span&gt;renaturation,
+protection, valorisation ; actions d’acquisition, de restauration et de réhabilitation ; mise en son
+et lumière ; etc.&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Actions de valorisation et de
+sensibilisation du public sur le patrimoine culturel et/ou naturel du
+territoire : expositions, circuits découverte, visites commentées, animations, ateliers
+et matériels pédagogiques ; éducation à l’histoire du territoire et à ses
+spécificités ; actions de connaissances (inventaires) et de partage de
+connaissances, … &lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Accompagner les
+professionnels sur ces thématiques de valorisation et préservation du
+patrimoine (actions de formation).&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;On entend par petit patrimoine bâti les lavoirs,
+moulins, pressoirs, bornes historiques, canaux d&amp;#039;irrigation, chapelles, croix
+de chemin, fontaines, fours à pain, oratoires, ponts ruraux.&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Tourisme</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P18" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q18" s="1" t="inlineStr">
+        <is>
+          <t>12/12/2027</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le territoire du Pays de Coutances a un patrimoine naturel et culturel
+unique mais trop souvent méconnu par les habitants et les visiteurs. La
+protection et la préservation du patrimoine naturel et culturel passe par un
+plus grand partage de la connaissance de ces richesses patrimoniales. &amp;#34;On
+protège mieux, en effet, ce qu’on connait&amp;#34;. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Cette fiche-action vise donc à soutenir les initiatives qui permettront
+d’accroitre les connaissances des habitants et des visiteurs sur la
+biodiversité et les systèmes naturels, l’histoire du territoire et son
+patrimoine. Les actions permettant de toucher plus spécifiquement un public
+habituellement éloigné des offres culturelles ou de sensibilisation à
+l’environnement seront particulièrement appréciées.&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T18" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays de Coutances</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le service LEADER du Pays de Coutances
+est présent à vos côtés pour vous aider à constituer le dossier et vous
+accompagner dans les différentes étapes de la demande d’aide.&lt;/p&gt;&lt;p align="center"&gt;Communauté de communes Coutances mer
+et bocage&lt;/p&gt;&lt;p align="center"&gt;Hôtel de Ville Place du Parvis&lt;/p&gt;&lt;p align="center"&gt;50200 COUTANCES&lt;/p&gt;&lt;p align="center"&gt;Céline GUERARD :&lt;a target="_self"&gt;c.guerard&amp;#64;communaute-coutances.fr&lt;/a&gt;– 07 84 95 53 40&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p align="center"&gt;Marie-Anne JOURDAN :
+&lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>c.guerard@communaute-coutances.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/adapter-le-bati-existant-fiche-action-4/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Entretien des ponts
+Rénovation de l’éclairage public
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Coutances mer et bocage</t>
+        </is>
+      </c>
+      <c r="AD18" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2024</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>162507</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Financer les achats d'outils pédagogiques numériques des établissements d'enseignements artistiques</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>ACHAT D'OUTILS PEDAGOGIQUES NUMERIQUES</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I19" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J19" s="1" t="inlineStr">
+        <is>
+          <t>Ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Aider les établissements artistiques à investir dans des outils numériques permettant la
+pédagogie auprès des élèves : tableaux numériques, appareils photos,
+outils pour pratiquer la MAO, etc…&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie</t>
         </is>
       </c>
       <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes&lt;/li&gt;&lt;li&gt;Groupements de communes dont syndicats intercommunaux possédant un établissement d’enseignement artistique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Outils
+numériques mis à disposition des élèves et/ou des enseignants: tableaux
+numériques, appareils photos, outils pour pratiquer la MAO, etc&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Critères :&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Viabilité financière du projet&lt;/li&gt;&lt;li&gt;Empreinte environnementale des outils (durabilité)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La date limite de dépôt de la demande est fixée au 30 mars de l’année de l’investissement.&lt;/p&gt;&lt;p&gt;Cette aide est mobilisable chaque année, mais priorité sera donnée aux établissements ne l’ayant pas sollicité l’année n-1 ou n’ayant jamais bénéficié de cette aide.&lt;/p&gt;&lt;p&gt;Les dossiers seront étudiés en fonction de l’enveloppe globale disponible pour cette aide.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T19" s="1" t="inlineStr">
         <is>
-          <t>Dépenses de fonctionnement</t>
+          <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U19" s="1" t="inlineStr">
         <is>
-          <t>Drôme</t>
+          <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="V19" s="1" t="inlineStr">
         <is>
-          <t>https://collectivites.ladrome.fr/aidefinanciere/aides-aux-acteurs-culturels/</t>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/achat-doutils-pedagogiques-numeriques/</t>
+        </is>
+      </c>
+      <c r="W19" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
       <c r="X19" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;strong&gt;Direction CULTURE ET PATRIMOINE – Service Développement Culturel – &lt;/strong&gt;&lt;strong&gt;Tél : 04 75 79 26 01&lt;/strong&gt; – &lt;strong&gt;&lt;a href="mailto:culture&amp;#64;ladrome.fr" target="_self"&gt;culture&amp;#64;ladrome.fr&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Département de la
+Seine-Maritime &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Direction de la Cohésion des
+Territoires &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Tel : 02.76.51.61.54 &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Email : &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;subventions76-communesepci&amp;#64;seinemaritime.fr
+&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y19" s="1" t="inlineStr">
         <is>
-          <t>ingenieriepublique@ladrome.fr</t>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
       <c r="Z19" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/aides-aux-acteurs-culturels/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-achats-doutils-pedagogiques-numeriques-des-etablissements-denseignements-artistiques/</t>
         </is>
       </c>
       <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
       <c r="AE19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF19" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG19" s="1" t="inlineStr">
         <is>
-          <t>08/09/2024</t>
+          <t>18/04/2024</t>
         </is>
       </c>
       <c r="AH19" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:34" customHeight="0">
       <c r="A20" s="1">
         <v>162563</v>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Mécénat pour le financement de vos projets d'investissement</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -3814,672 +4351,461 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC20" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
       <c r="AE20" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>29/04/2024</t>
         </is>
       </c>
       <c r="AH20" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:34" customHeight="0">
       <c r="A21" s="1">
-        <v>162531</v>
+        <v>163044</v>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Valoriser et préserver le patrimoine culturel et naturel</t>
+          <t>Diversifier, valoriser et structurer une offre touristique durable à destination des habitants et des touristes dans le Pays d'Auge</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>GAL du Pays de Coutances</t>
+          <t>Conseil départemental du Calvados</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Normandie</t>
+          <t>Région académique — Normandie</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I21" s="1" t="inlineStr">
         <is>
-          <t> Max : 80</t>
-[...4 lines deleted...]
-          <t>1 € de co-financement public appelle 4 € de LEADER</t>
+          <t> Min : 15 Max : 80</t>
         </is>
       </c>
       <c r="K21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L21" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Composé de deux communautés de communes, le Groupe d’Action Locale (GAL) du Pays de Coutances est un territoire rural qui se situe au centre du département de la Manche. Les communautés de communes Coutances mer et bocage et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le prochain programme LEADER 2023-2027. &lt;/p&gt;&lt;p&gt;LEADER signifie Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme européen qui permet aux territoires ruraux concernés de bénéficier du Fonds Européen Agricole pour le Développement Rural (FEADER). Le GAL du Pays de Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;&lt;p&gt;Les bénéficiaires peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils sont précisés dans chaque fiche-action.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelles sont les actions concernées ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les actions doivent être innovantes et répondre à la stratégie du territoire : “ Agir ensemble pour une transition solidaire et durable “.&lt;/p&gt;&lt;p&gt;4 axes de développement ont été retenu pour l’élaboration des fiches actions, auxquelles les projets devront répondre.&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Attractivité du territoire&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Cadre de vie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Agriculture, alimentation et énergie locale&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Economie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt; &lt;u&gt;6 fiches actions élaborées :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;•                     Fiche-action 1 : Développer les services et activités en zone rurale&lt;/p&gt;&lt;p&gt;•                     Fiche-action 2 : Développer des solutions de mobilité durables&lt;/p&gt;&lt;p&gt;•                     Fiche-action 3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/p&gt;&lt;p&gt;•                     Fiche-action 4 : Adapter le bâti existant&lt;/p&gt;&lt;p&gt;•                     Fiche-action 5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/p&gt;&lt;p&gt;•                     Fiche-action 6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/p&gt;</t>
-[...28 lines deleted...]
-de chemin, fontaines, fours à pain, oratoires, ponts ruraux.&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;En alliant tourisme balnéaire, tourisme rural et forte identité culturelle, le Pays d’Auge bénéficie d’atouts touristiques indéniables. En plus de contribuer à affirmer l’identité du Pays d’Auge, le tourisme est créateur d’emplois et constitue un pilier clef de développement économique pour les collectivités et les commerçants.&lt;/p&gt;&lt;p&gt;Toutefois, ce dynamisme touristique se concentre majoritairement dans le Nord Pays d’Auge, autour des stations balnéaires dont l’afflux touristique entraîne parfois des difficultés de gestion. A l’inverse, le Sud Pays d’Auge souffre d’un certain déficit de notoriété, malgré la richesse de son patrimoine naturel (bocages, prairies…) et culturel (architecture, haras, gastronomie…).&lt;/p&gt;&lt;p&gt;Il s’agit donc de renforcer l’attractivité touristique de l’arrière-pays pour les touristes et pour les habitants, à travers l&amp;#039;essor de nouvelles activités, la mise en réseau des acteurs locaux et la valorisation de l’offre déjà existante. Afin d’assurer une mise en œuvre effective du tourisme durable et de pleinement prendre en compte les impacts actuels et futurs du tourisme sur les systèmes vivants, la biodiversité et l’intégrité culturelle, il convient aussi de réfléchir à une gestion équilibrée des ressources naturelles et d’impliquer tous les acteurs locaux.&lt;/p&gt;&lt;p&gt;Les opérations accompagnées dans le cadre de cette fiche action n°5 sont en cohérence avec 7 objectifs du SRADDET normand, notamment la promotion d’un tourisme durable, ainsi que les constats liés au changement climatique du GIEC normand.&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Diversifier et valoriser l’offre touristique du territoire tout en préservant la qualité de vie des habitants&lt;/li&gt;&lt;li&gt;Encourager et généraliser les démarches de tourisme durable, la randonnée et le cyclotourisme&lt;/li&gt;&lt;li&gt;Renforcer la coopération à l’échelle du Pays d’Auge et fédérer les acteurs locaux autour du tourisme durable et d’une identité culturelle commune&lt;/li&gt;&lt;li&gt;Valoriser et faire découvrir les richesses patrimoniales et naturelles ainsi que les savoir- faire identitaires. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans &lt;strong&gt;au moins un des types d&amp;#039;opération&lt;/strong&gt; ci-dessous) : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Opérations d&amp;#039;aménagement, de modernisation, et de promotion d&amp;#039;équipements, de sites et d&amp;#039;&lt;strong&gt;activités touristiques valorisant les atouts et les spécificités locales du Pays d’Auge&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Soutien à l’investissement pour la réhabilitation, la rénovation ou la création d’&lt;strong&gt;hébergements touristiques publics et privés&lt;/strong&gt; dans le respect des qualités architecturales du bâti, en cohérence avec les besoins du territoire et répondant à un objectif d’amélioration de la performance thermique&lt;/li&gt;&lt;li&gt;Soutien à la réhabilitation et à l’extension de &lt;strong&gt;logements de personnels saisonniers&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Actions de marketing territorial et de mise en réseau des acteurs afin de &lt;strong&gt;structurer le secteur touristique à l’échelle du Pays d’Auge&lt;/strong&gt; et de renforcer l’identité culturelle locale&lt;/li&gt;&lt;li&gt;Initiatives visant à développer et à valoriser les &lt;strong&gt;savoir-faire locaux&lt;/strong&gt;, en collaboration avec les acteurs du territoire, notamment en matière d’&lt;strong&gt;artisanat et d’agritourisme&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Développement d’&lt;strong&gt;itinéraires touristiques et culturels à l’échelle du Pays d’Auge&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Opérations d’animation et de sensibilisation sur les &lt;strong&gt;enjeux du tourisme durable et solidaire&lt;/strong&gt; à destination des acteurs du territoire&lt;/li&gt;&lt;li&gt;Projets visant à renforcer la rencontre et les échanges entre les acteurs agricoles et les habitants en zone rurale ainsi qu’entre les touristes et les locaux afin de &lt;strong&gt;lutter contre les conflits d’usage&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;Aide plancher : 4 000€&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Aide plafond : 60 000€&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
-Tourisme</t>
+Tourisme
+Economie sociale et solidaire
+Logement et habitat
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat</t>
         </is>
       </c>
       <c r="O21" s="1" t="inlineStr">
         <is>
-          <t>Ponctuelle</t>
-[...9 lines deleted...]
-          <t>12/12/2027</t>
+          <t>Permanente</t>
         </is>
       </c>
       <c r="R21" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le territoire du Pays de Coutances a un patrimoine naturel et culturel
-[...9 lines deleted...]
-l’environnement seront particulièrement appréciées.&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays d&amp;#039;Auge. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;br /&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Le projet permet de diversifier et valoriser l’offre touristique du territoire tout en préservant la qualité de vie des habitants&lt;/li&gt;&lt;li&gt;Le projet permet d&amp;#039;encourager et généraliser les démarches de tourisme durable&lt;/li&gt;&lt;li&gt;Le projet permet de renforcer la coopération à l’échelle du Pays d’Auge et fédérer les acteurs locaux autour du tourisme durable et d’une identité culturelle commune&lt;/li&gt;&lt;li&gt;Le projet permet de valoriser et faire découvrir les richesses patrimoniales et naturelles ainsi que les savoir- faire identitaires. &lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; : &lt;span&gt;Construction de bâtiments contribuant à l’artificialisation des sols ; &lt;/span&gt;Amortissement de biens neufs ; Contribution en nature ; Contrat de crédit-bail ; Bénévolat (dans le cadre d’auto-construction) ; TVA (si elle est récupérée par le bénéficiaire) ; Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale) ; Infrastructures numériques fixes ou mobiles ; Etudes rendues obligatoires par la loi ; Mise aux normes strictes ; Travaux effectués en régie ; Achat de terrain et de biens immeubles ; Exclusion des retenues de garanties et des aléas (commande publique).&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S21" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception</t>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
         </is>
       </c>
       <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U21" s="1" t="inlineStr">
         <is>
-          <t>GAL Pays de Coutances</t>
+          <t>GAL Pays d'Auge</t>
         </is>
       </c>
       <c r="V21" s="1" t="inlineStr">
         <is>
-          <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
+          <t>https://www.calvados.fr/programme-europeen-LEADER</t>
         </is>
       </c>
       <c r="X21" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Le service LEADER du Pays de Coutances
-[...4 lines deleted...]
-&lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;Emmanuelle Pruneaud&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 18 08&lt;/p&gt;&lt;p&gt;Cindy Remeur&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 46&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader.paysdauge&amp;#64;calvados.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y21" s="1" t="inlineStr">
         <is>
-          <t>c.guerard@communaute-coutances.fr</t>
+          <t>emmanuelle.pruneaud@calvados.fr</t>
         </is>
       </c>
       <c r="Z21" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/adapter-le-bati-existant-fiche-action-4/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/diversifier-valoriser-et-structurer-une-offre-touristique-durable-a-destination-des-habitants-et-des-touristes-dans-le-pays-dauge/</t>
         </is>
       </c>
       <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB21" s="1" t="inlineStr">
         <is>
-          <t>Entretien des ponts
-[...1 lines deleted...]
-Restauration du patrimoine religieux</t>
+          <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC21" s="1" t="inlineStr">
         <is>
-          <t>Coutances mer et bocage</t>
+          <t>Conseil départemental du Calvados</t>
         </is>
       </c>
       <c r="AD21" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG21" s="1" t="inlineStr">
         <is>
-          <t>26/04/2024</t>
+          <t>08/07/2024</t>
         </is>
       </c>
       <c r="AH21" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:34" customHeight="0">
       <c r="A22" s="1">
-        <v>162507</v>
+        <v>154982</v>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Financer les achats d'outils pédagogiques numériques des établissements d'enseignements artistiques</t>
+          <t>Développer l'attractivité et l'identité du territoire</t>
+        </is>
+      </c>
+      <c r="C22" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>ACHAT D'OUTILS PEDAGOGIQUES NUMERIQUES</t>
+          <t>LEADER Fiche Action n°2</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Seine-Maritime</t>
+          <t>Albigeois et des Bastides (PETR)</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
-        <is>
-[...157 lines deleted...]
-      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I23" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I22" s="1" t="inlineStr">
         <is>
           <t> Max : 64</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L23" s="1" t="inlineStr">
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;objectif cette subvention est de développer les services, tout en favorisant l&amp;#039;innovation et les approches collaboratives pour renforcer l&amp;#039;attractivité et l&amp;#039;identité du territoire.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les actions subventionnées doivent s&amp;#039;inscrire dans les axes stratégiques suivants :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Maintenir et développer les services qui répondent aux besoins de la population
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Adapter l&amp;#039;offre de soins aux besoins actuels et futurs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Favoriser le développement culturel et artistique :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagner la définition et la mise en place des projets culturels des Communautés de communes
  &lt;/li&gt;
  &lt;li&gt;
   Aider la création culturelle et l&amp;#039;organisation de manifestations culturelles sur le territoire
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser la présence artistique dans les territoires
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M23" s="1" t="inlineStr">
+      <c r="M22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Création/développement/équipement d&amp;#039;un EVS itinérant/des lieux de vie partagés
  &lt;br /&gt;
  •    Création/développement/modernisation des maisons de santé ; favoriser le développement des Communauté Professionnelle Territoriale de Santé
  &lt;br /&gt;
  •    Développement d&amp;#039;une manifestation culturelle itinérante sur le territoire ;
  &lt;br /&gt;
  •    Aménagement d&amp;#039;espaces multiculturel
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Santé
 Commerces et services
 Revitalisation
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;examen et la sélection des projets font l&amp;#039;objet de critères définis par un comité de programmation et formalisés au travers d&amp;#039;une grille de sélection.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cette grille peut être obtenue en contactant le PETR en charge de la subvention.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>GAL Albigeois et Bastides</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-albigeois-bastides.fr/quest-ce-que-leader</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Justine Chollet
  &lt;br /&gt;
  Chargée de mission LEADER
  &lt;br /&gt;
  &lt;a target="_self"&gt;
   jchollet&amp;#64;ptab.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>jchollet@ptab.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7eee-developper-lattractivite-et-lidentite-du-terr/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC23" s="1" t="inlineStr">
+      <c r="AC22" s="1" t="inlineStr">
         <is>
           <t>GAL Albigeois et Bastides</t>
         </is>
       </c>
-      <c r="AE23" s="1" t="inlineStr">
+      <c r="AE22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF23" s="1" t="inlineStr">
+      <c r="AF22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG23" s="1" t="inlineStr">
+      <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>21/11/2023</t>
         </is>
       </c>
-      <c r="AH23" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="24" spans="1:34" customHeight="0">
-      <c r="A24" s="1">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
         <v>150687</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes dans la recherche de financements pour la réalisation de leurs projets d’investissement</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L24" s="1" t="inlineStr">
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le PETR accompagne les communes de son territoire dans la recherche de financements. Il effectue une veille sur les appels à projets et les appels à manifestation d&amp;#039;intérêt, ainsi que sur les dispositifs du Département, de la Région, de l&amp;#039;État et de l&amp;#039;Europe. Il apporte également son appui à la rédaction des différents contrats à l&amp;#039;échelle des communes et du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
@@ -4520,209 +4846,209 @@
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les communes du PETR Garrigues et Costières de Nîmes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T24" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://www.petr-garriguescostieres.org/</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  financements&amp;#64;petr-garriguescostieres.org
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>a.marin@petr-garriguescostieres.org</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e841-accompagner-les-communes-dans-la-recherche-de/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB24" s="1" t="inlineStr">
+      <c r="AB23" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC24" s="1" t="inlineStr">
+      <c r="AC23" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="AE24" s="1" t="inlineStr">
+      <c r="AE23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF24" s="1" t="inlineStr">
+      <c r="AF23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG24" s="1" t="inlineStr">
+      <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>27/09/2023</t>
         </is>
       </c>
-      <c r="AH24" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:34" customHeight="0">
-      <c r="A25" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>150686</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Restaurer les archives communales d'intérêt historique</t>
         </is>
       </c>
-      <c r="D25" s="1" t="inlineStr">
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Aide à la restauration d'archives communales d'intérêt historique</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Somme</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I25" s="1" t="inlineStr">
+      <c r="I24" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J25" s="1" t="inlineStr">
+      <c r="J24" s="1" t="inlineStr">
         <is>
           <t>Cumulable avec la subvention de la Direction Régionale des Affaires Culturelles</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L25" s="1" t="inlineStr">
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans le cadre de sa politique culturelle, le Département peut accorder aux communes une aide financière pour les aider à restaurer leurs archives patrimoniales en mauvais état. Le Département a souhaité compléter les subventions de l&amp;#039;État versées par la Direction régionale des affaires culturelles (DRAC), en y apportant sa propre contribution pour rendre le dispositif plus attractif. Au-delà d&amp;#039;une aide financière, l&amp;#039;objectif poursuivi par ce dispositif est de sauvegarder le patrimoine écrit local, en garantissant des travaux de restauration de qualité, respectant l&amp;#039;intégrité des archives traitées, ainsi que la réversibilité et la durabilité des matériaux utilisés.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M25" s="1" t="inlineStr">
+      <c r="M24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Restauration des registres de délibérations ou d&amp;#039;état civil, plans cadastraux du XIXe siècle...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;éligibilité :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout document d&amp;#039;archives communales antérieur à 1940 (à simple titre d&amp;#039;exemple : registres de délibérations ou d&amp;#039;état civil, plans cadastraux du XIXe siècle...). Il peut être dérogé à la date butoir de 1940 si l&amp;#039;intérêt historique d&amp;#039;un document plus récent est avéré.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions de versement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Respect de la procédure d&amp;#039;instruction du dossier :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Visite préalable des Archives départementales de la Somme pour un diagnostic matériel des documents en mairie.
   &lt;/li&gt;
   &lt;li&gt;
    Avis technique des Archives départementales préconisant le choix du devis s&amp;#039;inscrivant le mieux dans une démarche de préservation sur le long terme des documents à restaurer.
   &lt;/li&gt;
@@ -4746,3487 +5072,644 @@
  &lt;strong&gt;
   Pièces constitutives du dossier :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Courrier de demande de subvention du Maire à adresser au Président du Conseil départemental de la Somme.
   &lt;/li&gt;
   &lt;li&gt;
    Délibération du conseil municipal décidant la restauration des documents en désignant le devis choisi conformément à l&amp;#039;avis technique des Archives départementales et sollicitant la subvention du Département.
   &lt;/li&gt;
   &lt;li&gt;
    Avis technique des Archives départementales de la Somme
   &lt;/li&gt;
   &lt;li&gt;
    Devis signé et daté par la société en charge des travaux de restauration.
   &lt;/li&gt;
   &lt;li&gt;
    RIB de la commune.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>Somme</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.somme.fr/services/culture-et-patrimoine/les-aides-culturelles/restauration-archives-communales/</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Conseil départemental de la Somme.
 &lt;/p&gt;
 &lt;p&gt;
  Archives départementales
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 03.60.03.49.50
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:archives&amp;#64;somme.fr" target="_self"&gt;
   archives&amp;#64;somme.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>auboyer@somme.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/87f8-restaurer-les-archives-communales-dinteret-hi/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC25" s="1" t="inlineStr">
+      <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Somme</t>
         </is>
       </c>
-      <c r="AE25" s="1" t="inlineStr">
+      <c r="AE24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF25" s="1" t="inlineStr">
+      <c r="AF24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG25" s="1" t="inlineStr">
+      <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>26/09/2023</t>
         </is>
       </c>
-      <c r="AH25" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="26" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E26" s="1" t="inlineStr">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>145879</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les résidences territoriales artistiques et culturelles en milieu scolaire</t>
+        </is>
+      </c>
+      <c r="C25" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Résidence territoriale artistique et culturelle en milieu scolaire</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="F26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G26" s="1" t="inlineStr">
+      <c r="F25" s="1" t="inlineStr">
+        <is>
+          <t>Direction des Affaires Culturelles (DAC) - La Réunion</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
+Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="I25" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le ministère de la culture peut attribuer des aides à l&amp;#039;investissement, mobilier ou immobilier, à des structures de production, diffusion, enseignement spécialisé ou enseignement supérieur, des arts visuels et du spectacle vivant.
-[...81 lines deleted...]
- Selon région
+ Les résidences d&amp;#039;artistes permettent de soutenir la démarche artistique personnelle et innovante d&amp;#039;un artiste ou d&amp;#039;un collectif, en ouvrant un espace de recherche, de création et de transmission au sein d&amp;#039;un établissement scolaire. Ces projets d&amp;#039;éducation artistique et culturelle se font en partenariat étroit avec les équipes pédagogiques des établissements scolaires, au bénéfice de tous les élèves.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Qu&amp;#039;est-ce que la résidence territoriale artistique et culturelle ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La résidence territoriale artistique et culturelle en milieu scolaire a pour ambition de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  participer au développement de
+  &lt;a href="https://www.education.gouv.fr/l-education-artistique-et-culturelle-7496" rel="noopener" target="_blank"&gt;
+   l&amp;#039;éducation artistique et culturelle
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  construire une collaboration entre des professionnels des métiers artistiques et culturels, des équipes éducatives et un nombre conséquent de classes
+ &lt;/li&gt;
+ &lt;li&gt;
+  approfondir les partenariats sur un territoire, en complémentarité d&amp;#039;autres dispositifs existants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La résidence a vocation à s&amp;#039;ouvrir et à rayonner sur un territoire. Elle peut donc concerner plusieurs établissements scolaires. Dans ce cas, un établissement pilote doit être désigné pour animer le réseau des établissements scolaires associés et veiller à la mise en place et au fonctionnement d&amp;#039;un comité de suivi commun. Une résidence peut ainsi contribuer à fédérer les relations entre écoles, collèges et lycées d&amp;#039;un même territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Plus largement, l&amp;#039;action de la résidence peut rejaillir sur celle d&amp;#039;une diversité d&amp;#039;acteurs du territoire (centres de loisirs, maisons des jeunes et de la culture, maisons de quartier, centres sociaux, associations, centres médico-sociaux, unités de la protection judiciaire de la jeunesse, centres hospitaliers, maisons de retraite, etc.). La résidence doit fédérer un nombre significatif d&amp;#039;élèves et une équipe pluridisciplinaire d&amp;#039;enseignants au sein de chaque établissement concerné.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs de la démarche
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La résidence territoriale artistique et culturelle en milieu scolaire a pour objectifs de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  contribuer à réduire les inégalités d&amp;#039;accès à l&amp;#039;art et à la culture
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettre au plus grand nombre d&amp;#039;appréhender le processus de création qu&amp;#039;il soit en lien avec la création contemporaine, le patrimoine ou la culture scientifique, ou les programmes scolaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  ouvrir à une autre vision du monde et de développer l&amp;#039;esprit critique de l&amp;#039;élève
+ &lt;/li&gt;
+ &lt;li&gt;
+  proposer une éducation artistique et culturelle fédératrice concernant aussi bien les enfants et les jeunes que leurs familles
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer au développement artistique et culturel du territoire (patrimoine, lecture publique, musées, cinéma, théâtre, danse, musique et pratique chorale, etc.) en inscrivant le projet dans une dynamique locale (communale, intercommunale, etc.) et participative (publics, établissements scolaires, structures municipales et associatives), tout en mobilisant la communauté éducative
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;appel à projets &amp;#34;Résidence de recherche et de création en territoire scolaire&amp;#34; est proposé et subventionné par la Direction des affaires culturelles (DAC) de La Réunion.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet artistique est conçu comme une mise en partage de l&amp;#039;acte de création et du processus de recherche qui lui est associé. Il offre un espace d&amp;#039;ouverture, de réflexion et de rencontres, dont les élèves et les équipes pédagogiques sont parties prenantes. Il comporte un temps de transmission auprès des jeunes et de restitution pouvant se faire dans ou en dehors de l&amp;#039;établissement scolaire. L&amp;#039;articulation et la porosité entre acte de création, partage et transmission sont au cœur de l&amp;#039;identité de ce programme.
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;adresse de manière privilégiée à une ou deux classes de l&amp;#039;école ou de l&amp;#039;établissement d&amp;#039;accueil tout en rayonnant plus largement sur l&amp;#039;ensemble de l&amp;#039;établissement et du territoire (structures culturelles sociales, acteurs locaux), notamment lors des temps de restitution. Le projet mené peut s&amp;#039;ouvrir à d&amp;#039;autres dispositifs : école ouverte, plan mercredi, ...
+ &lt;br /&gt;
+ Une attention particulière sera portée aux projets se déroulant dans les territoires les plus éloignés de l&amp;#039;offre culturelle : les zones rurales, les Cirques, les Hauts de La Réunion et le réseau de l&amp;#039;éducation prioritaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets de recherche et de création artistique sont de réels leviers pour atteindre l&amp;#039;objectif du 100 % EAC et contribuent à renforcer le lien école-collège- lycée.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Durant votre résidence de recherche et de création en territoire scolaire, merci de prévoir dans votre planning détaillé un créneau sur lequel vous inviterez le conseiller EAC (sur l&amp;#039;un des temps d&amp;#039;intervention et/ou la restitution).
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  En amont de toute demande de subvention, merci de prendre contact avec les conseillers EAC de la DAC pour vous guider dans la construction de votre projet.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de la subvention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention ne peut excéder 80 % du budget total de l&amp;#039;action.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;attribution de la subvention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention est réalisée en versement unique, à l&amp;#039;issue de la Commission de sélection des dossiers.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;évaluation des dossiers
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers déposés seront examinés selon les critères suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la qualité du projet de création et de recherche artistique et culturelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  le lieu d&amp;#039;implantation de la résidence : une attention particulière sera portée aux projets qui se dérouleront dans les Cirques, les Hauts de La Réunion, les zones rurales et le réseau de l&amp;#039;éducation prioritaire au titre de la politique de la ville (REP, REP&amp;#43;)
+ &lt;/li&gt;
+ &lt;li&gt;
+  une présence minimale de 20 jours au sein de l&amp;#039;établissement scolaire concerné (en temps scolaire ou périscolaire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;ouverture à d&amp;#039;autres établissements (projets inter-établissements et/ou inter-degré)
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;ouverture à l&amp;#039;environnement de l&amp;#039;établissement : familles, quartiers etc
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;ancrage sur le territoire réunionnais
+ &lt;/li&gt;
+ &lt;li&gt;
+  la faisabilité technique et financière du projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Calendrier
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ouverture du dépôt des dossiers : 31 juillet 2023.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Date limite de dépôt des dossiers : 08 octobre 2023, 23h59 (heure de Paris)
+  &lt;/strong&gt;
+  . Aucun dossier ne pourra être déposé ou pris en compte après cette date.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Annonce des résultats : à l&amp;#039;issue de la Commission de sélection, les usagers recevront un avis favorable ou défavorable à leur demande via la plateforme Démarches Simplifiées.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  « Faire chemin » par GPSEO (Grand Paris Seine et Oise)– 91 – 11 000 € - Académie de Versailles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ « Faire chemin » est un projet pluridisciplinaire proposant une approche sensible du territoire par le biais de la marche, la photographie, le son et l&amp;#039;écriture.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet permet de créer des romans photos à partir de la matière accumulée, en s&amp;#039;appuyant sur les événements culturels, le maillage des acteurs en mettant en échos leurs ateliers à l&amp;#039;effervescence culturelle du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Partenariat avec : lycée professionnel et des métiers Adrienne Bolland(pilote)/ Collège Les Châtelaines de Triel-sur-Seine, Collège Flora Tristan de Carrières-sous-Poissy, Collège Jacques Cartier d&amp;#039;Issou, Collège Galilée de Limay, Collège René Cassin de Chanteloup-les-Vignes, Lyée Camille Claudel de Mantes-la-Ville, IME Les Papillons Blancs de Conflans-Sainte-Honorine, IME Beuil-Bois-Robert de Beuil-Bois-Robert.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  « Craft » par La compagnie Keatbeck – 75 – 10 000 € - Académie de Paris
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ C R A F T est une création contemporaine, un projet de vidéo-danse immersif et participatif, qui a pour objectif de créer des vidéos autour de créations chorégraphiques, à travers différents ateliers de pratiques artistiques (chorégraphie, danse, vidéo, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ Les élèves vont à la découverte de métiers d&amp;#039;artisanat d&amp;#039;art rares dans des lycées professionnels et centres de formation, « collectent » les gestes inhérents à ces métiers, les traduisent en chorégraphies, et réalisent ensuite des vidéos à partir de ces chorégraphies.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce projet est mené en partenariat avec le centre Pompidou.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  « Nos lendemains qui chantent » par PIVO (Pôle itinérant en Val-d&amp;#039;Oise) - 95 - (résidence territoriale en ruralité) – 11 000 € - Académie de Versailles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Imaginons un groupe de jeunes livrés à eux-mêmes en l&amp;#039;absence de tout adulte. Quelle seraient leurs discussions sur l&amp;#039;état de notre monde, que voudraient-ils changer ? Comment voudraient ils imaginer leurs lendemains ? Seuls ou en groupe, ils pourraient rejouer les conflits, les luttes, les rêves, les fantasmes, qu&amp;#039;ils soient d&amp;#039;une beauté ou d&amp;#039;une cruauté extrême, s&amp;#039;interroger sur leurs désirs, leurs utopies, et dénoncer à travers leurs idéaux les antagonismes belliqueux qui déchirent nos sociétés contemporaines.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous souhaitons ainsi organiser un État Général des Utopies avec des élèves afin de les inviter à réfléchir à ce que serait leur société idéale, et ce faisant, interroger leur capacité à apporter une réponse aux errements de ses aînés. Nous nous demanderons notamment si les utopies portées par les nouvelles générations sont motivées par une construction ou une déconstruction de notre société... et quel projet d&amp;#039;utopies articulant écriture, théâtre, arts visuels, arts numériques, ils créeront lors de cette résidence.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Arts plastiques et photographie
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Jeunesse
+Education et renforcement des compétences
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  → Qui peut déposer un dossier ?
-[...65 lines deleted...]
-      <c r="S26" s="1" t="inlineStr">
+  Qui peut déposer un dossier ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entreprises privées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entreprises publiques locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI à fiscalité propre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissements de recherche
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissements publics / Services de l&amp;#039;État
+ &lt;/li&gt;
+ &lt;li&gt;
+  Particuliers
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité du demandeur
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet doit être porté par un ou des artistes, professionnels œuvrant dans tous les champs artistiques et les esthétiques : musique, théâtre, danse, cirque, arts plastiques, marionnettes, art de rue, photographie, cinéma et audiovisuel, design, architecture, littérature, poésie, bande dessinée, arts numériques, mode, journalisme, etc.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité du projet
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La présence de l&amp;#039;artiste au sein de l&amp;#039;établissement scolaire doit être pensée sur le moyen et long terme. La résidence ne peut avoir une durée inférieure à trois mois, son cadre ordinaire est l&amp;#039;année scolaire (selon un calendrier établi avec les partenaires), afin de permettre une interaction la plus riche possible avec les élèves et l&amp;#039;équipe pédagogique. D&amp;#039;une manière plus générale, il est demandé de veiller à l&amp;#039;équilibre entre les phases d&amp;#039;observation, de médiation et de pratique.
+&lt;/p&gt;
+&lt;p&gt;
+ Le lien entre la communauté éducative et l&amp;#039;artiste ou l&amp;#039;équipe artistique sera développé, en amont et en aval, ainsi que pendant le temps de la résidence, par le biais notamment des technologies de l&amp;#039;information et de la communication, dans le respect de la législation en vigueur en matière de droit à l&amp;#039;image et de propriété intellectuelle.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères de non-éligibilité du projet
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pas éligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;absence de processus de recherche et de création
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets de diffusion exclusive d&amp;#039;une création déjà existante
+ &lt;/li&gt;
+ &lt;li&gt;
+  une résidence se déroulant sur une durée inférieure à trois mois
+ &lt;/li&gt;
+ &lt;li&gt;
+  un dossier administratif incomplet
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T26" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X26" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/residence-territoriale-artistique-et-culturelle-en-milieu-scolaire</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pour toute question sur les subventions d&amp;#039;investissement mobilier et immobilier dans les secteurs du spectacle vivant et des arts visuels, vous êtes invités à vous adresser à la DRAC/DAC de votre région.
+ &lt;strong&gt;
+  Pour toute question sur les résidences de recherche et de création en territoire , vous êtes invités à vous adresser à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Direction des Affaires Culturelles de La Réunion (DAC Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ Emails :
+ &lt;a href="mailto:nicolas.stojcic&amp;#64;culture.gouv.fr" target="_self"&gt;
+  nicolas.stojcic&amp;#64;culture.gouv.fr
+ &lt;/a&gt;
+ ;
+ &lt;a href="mailto:marie-dominique.picard&amp;#64;culture.gouv.fr" target="_self"&gt;
+  marie-dominique.picard&amp;#64;culture.gouv.fr
+ &lt;/a&gt;
+ ;
+ &lt;a href="mailto:karine.saingainy&amp;#64;culture.gouv.fr" target="_self"&gt;
+  karine.saingainy&amp;#64;culture.gouv.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 0692 45 99 47
+&lt;/p&gt;
+&lt;p&gt;
+ 23 Rue Labourdonnais 97400 Saint-Denis
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le dépôt des dossiers ouvrira le 31 juillet 2023.
+ &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/36db-residence-territoriale-artistique-et-culturel/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC26" s="1" t="inlineStr">
+      <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
-      <c r="AE26" s="1" t="inlineStr">
+      <c r="AE25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF26" s="1" t="inlineStr">
+      <c r="AF25" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG26" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2023</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="27" spans="1:34" customHeight="0">
-[...3000 lines deleted...]
-      <c r="A35" s="1">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
         <v>144547</v>
       </c>
-      <c r="B35" s="1" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
         </is>
       </c>
-      <c r="D35" s="1" t="inlineStr">
+      <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Emprunt citoyen</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L35" s="1" t="inlineStr">
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
 &lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
 &lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M35" s="1" t="inlineStr">
+      <c r="M26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
 pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
 Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
 Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
 Résultats : une levée de 700K€ en quelques semaines auprès de 
 plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -8269,516 +5752,1732 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R35" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T35" s="1" t="inlineStr">
+      <c r="T26" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W35" s="1" t="inlineStr">
+      <c r="W26" s="1" t="inlineStr">
         <is>
           <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
         </is>
       </c>
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB35" s="1" t="inlineStr">
+      <c r="AB26" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un café / bistrot
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC35" s="1" t="inlineStr">
+      <c r="AC26" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE35" s="1" t="inlineStr">
+      <c r="AE26" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF35" s="1" t="inlineStr">
+      <c r="AF26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG35" s="1" t="inlineStr">
+      <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
-      <c r="AH35" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="36" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G36" s="1" t="inlineStr">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>150664</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la vie littéraire (résidence)</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux résidences d’auteurs</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...2 lines deleted...]
-      <c r="H36" s="1" t="inlineStr">
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K36" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L36" s="1" t="inlineStr">
-[...26 lines deleted...]
-      <c r="N36" s="1" t="inlineStr">
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La démarche s&amp;#039;adresse aux porteurs de projets de résidences à destination des auteurs et autrices du livre et qui s&amp;#039;inscrivent dans les objectifs de la politique publique du livre et de la lecture du ministère de la Culture.
+&lt;/p&gt;
+&lt;h2&gt;
+ Présentation du dispositif
+&lt;/h2&gt;
+&lt;h3&gt;
+ Que sont les résidences ?
+&lt;/h3&gt;
+&lt;p&gt;
+ Le soutien des services déconcentrés du ministère de la Culture s&amp;#039;adresse à des projets de résidence conformément à la circulaire du 8 juin 2016 relative au soutien d&amp;#039;artistes et d&amp;#039;équipes artistiques dans le cadre de résidence. Les projets doivent être portés par une structure d&amp;#039;accueil (quelle que soit sa forme juridique) disposant d&amp;#039;un référent affecté au projet. Les auteurs et autrices accueillis peuvent être des écrivains, traducteurs ou illustrateurs ayant publié au moins un livre à compte d&amp;#039;éditeur.
+&lt;/p&gt;
+&lt;p&gt;
+ Les critères appréciés pour évaluer la demande sont notamment l&amp;#039;implication des différents acteurs de la chaîne du livre, l&amp;#039;implantation dans un territoire et les partenariats avec d&amp;#039;autres structures locales, la qualité des propositions de médiation proposées, et la diversité des publics touchés et des lieux où les actions de médiation sont proposées ; selon les objectifs du ministère de la Culture.
+&lt;/p&gt;
+&lt;h3&gt;
+ Objectifs de la démarche
+&lt;/h3&gt;
+&lt;p&gt;
+ La présente démarche a pour objectif de soutenir les projets de résidences à destination des auteurs et autrices du livre, afin de soutenir les auteurs et autrices du livre en proposant des conditions propices à la création, de favoriser la rencontre dans la durée entre les auteurs et les autrices, leurs œuvres et le public dans leur territoire, de diffuser les œuvres des auteurs et autrices du livre et de favoriser leur fréquentation par le public.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;examen et la décision d&amp;#039;acceptation de la demande relèvent des services déconcentrés du ministère de la Culture.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide prend la forme d&amp;#039;une subvention dans le cadre d&amp;#039;une demande ou d&amp;#039;une réponse à un appel à projet.
+&lt;/p&gt;
+&lt;h2&gt;
+ Suis-je concerné(e) par cette démarche ?
+&lt;/h2&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Qui peut déposer un dossier ?
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entreprises privées
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI à fiscalité locale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Critères d&amp;#039;éligibilité du demandeur
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Être une personne de droit moral privé ou public.
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Critères de non-éligibilité du demandeur
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Les personnes physiques.
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Critères d&amp;#039;éligibilité du projet
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Définis par chaque service déconcentré du ministère de la Culture (DRAC/DAC/DCJS/MAC).
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Critères de non-éligibilité du projet
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Définis par chaque service déconcentré du ministère de la Culture (DRAC/DAC/DCJS/MAC).
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Nature des dépenses éligibles
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Le soutien prend la forme d&amp;#039;une subvention de fonctionnement et/ou d&amp;#039;investissement.
+&lt;/p&gt;
+&lt;h2&gt;
+ Procédure
+&lt;/h2&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Montant de la subvention
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Le montant total de la subvention est de 500 à 1M €.
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Modalités d&amp;#039;attribution de la subvention
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour les subventions d&amp;#039;investissement : versement dans le respect du décret n° 2018-514 du 25 juin 2018 relatif aux subventions de l&amp;#039;Etat pour des projets d&amp;#039;investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les subventions de fonctionnement : versement de la subvention au plus tard à la notification d&amp;#039;acceptation de la demande.
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Modalités d&amp;#039;évaluation des dossiers
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Les dossiers sont étudiés par les services déconcentrés du ministère de la Culture (DRAC/DAC/DCJS/MAC).
+&lt;/p&gt;
+&lt;p&gt;
+ Le service déconcentré prendra contact avec le demandeur pour examiner son dossier de demande de subvention et, le cas échéant, préparer la convention de subventionnement.
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Calendrier
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Défini par chaque service déconcentré du ministère de la Culture (DRAC/DAC/DCJS/MAC).
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Comment déposer un dossier ?
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Pour accéder au formulaire en ligne, cliquez sur le bouton &amp;#34;Accéder au formulaire&amp;#34; en bas de page.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connectez-vous ou créez un compte, puis laissez-vous guider.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;h2&gt;
+ Une question ?
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien à la vie littéraire (résidence), vous êtes invités à vous adresser au Service du Livre et de la Lecture :
+&lt;/p&gt;
+&lt;p&gt;
+ Direction générale des médias et des industries culturelles (DGMIC)
+ &lt;br /&gt;
+ Service du Livre et de la Lecture
+ &lt;br /&gt;
+ Ministère de la Culture
+ &lt;br /&gt;
+ &lt;a href="mailto:livre-lecture&amp;#64;culture.gouv.fr"&gt;
+  livre-lecture&amp;#64;culture.gouv.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+ 182 rue Saint-Honoré, 75001 Paris
+&lt;/p&gt;
+&lt;p&gt;
+ ou au service déconcentré du ministère de la Culture du lieu de réalisation de votre projet :
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Auvergne-Rhône-Alpes
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Jacqueline BROLL,
+  &lt;a href="mailto:jacqueline.broll&amp;#64;culture.gouv.fr"&gt;
+   jacqueline.broll&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nicolas DOUEZ (pour les départements : 03, 07, 15, 42, 43, 63),
+  &lt;a href="mailto:nicolas.douez&amp;#64;culture.gouv.fr"&gt;
+   nicolas.douez&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 04 73 41 27 55
+ &lt;/li&gt;
+ &lt;li&gt;
+  Anne-Marie BOYER (pour les départements : 26, 38, 73, 74),
+  &lt;a href="mailto:anne-marie.boyer&amp;#64;culture.gouv.fr"&gt;
+   anne-marie.boyer&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  ,
+  &lt;br /&gt;
+  04 72 00 44 82
+ &lt;/li&gt;
+ &lt;li&gt;
+  Noëlle DROGNAT LANDRE, (pour les départements 01, 69 et Métropole de Lyon),
+  &lt;a href="mailto:noelle.drognat-landre&amp;#64;culture.gouv.fr"&gt;
+   noelle.drognat-landre&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 04 72 00 44 16
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Bourgogne-Franche-Comté
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pierre-Olivier ROUSSET,
+  &lt;a href="mailto:pierre-olivier.rousset&amp;#64;culture.gouv.fr"&gt;
+   pierre-olivier.rousset&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 06 11 79 05 67
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sylviane JOURDHEUIL,
+  &lt;a href="mailto:sylviane.jourdheuil&amp;#64;culture.gouv.fr"&gt;
+   sylviane.jourdheuil&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 03 80 68 50 11
+ &lt;/li&gt;
+ &lt;li&gt;
+  Habiba IMAAINGFEN,
+  &lt;a href="mailto:habiba.imaaingfen&amp;#64;culture.gouv.fr"&gt;
+   habiba.imaaingfen&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 03 81 65 72 78
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Bretagne
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Enora OULC&amp;#039;HEN,
+  &lt;a href="mailto:enora.oulchen&amp;#64;culture.gouv.fr"&gt;
+   enora.oulchen&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 02 99 29 67 88
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Centre-Val de Loire
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Michèle PREVOST,
+  &lt;a href="mailto:michele.prevost&amp;#64;culture.gouv.fr"&gt;
+   michele.prevost&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 02 38 78 85 70
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Corse
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Marie-Lou COMITI,
+  &lt;a href="mailto:mary-lou.comiti&amp;#64;culture.gouv.fr"&gt;
+   mary-lou.comiti&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 04 95 51 52 06
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Grand Est
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Claire RANNOU,
+  &lt;a href="mailto:claire.rannou&amp;#64;culture.gouv.fr"&gt;
+   claire.rannou&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 03 87 56 41 55
+ &lt;/li&gt;
+ &lt;li&gt;
+  Philippe CHARRIER,
+  &lt;a href="mailto:philippe.charrier&amp;#64;culture.gouv.fr"&gt;
+   philippe.charrier&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 03 87 56 41 55
+ &lt;/li&gt;
+ &lt;li&gt;
+  Colette GRAVIER,
+  &lt;a href="mailto:colette.gravier&amp;#64;culture.gouv.fr"&gt;
+   colette.gravier&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 03 87 56 41 50
+ &lt;/li&gt;
+ &lt;li&gt;
+  Delphine QUEREUX,
+  &lt;a href="mailto:delphine.quereux-sbai&amp;#64;culture.gouv.fr"&gt;
+   delphine.quereux-sbai&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 03 26 70 36 96
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Hauts-de-France
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Peggy LE ROY,
+  &lt;a href="mailto:peggy.le-roy&amp;#64;cluture.gouv.fr"&gt;
+   peggy.le-roy&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Christel DUCHEMANN,
+  &lt;a href="mailto:christel.duchemann&amp;#64;culture.gouv.fr"&gt;
+   christel.duchemann&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 03 22 97 33 79
+ &lt;/li&gt;
+ &lt;li&gt;
+  Jacques SAUTERON,
+  &lt;a href="mailto:jacques.sauteron&amp;#64;culture.gouv.fr"&gt;
+   jacques.sauteron&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 03 28 36 61 92
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Ile-de-France
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Françoise DEKOWSKI (pour les départements : 78, 91, 92, 94),
+  &lt;a href="mailto:francoise.dekowski&amp;#64;culture.gouv.fr"&gt;
+   francoise.dekowski&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 01 56 06 51 54
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cécile HAUSER de BISSCHOP (pour les départements : 77, 93, 95),
+  &lt;a href="mailto:cecile.hauser-de-bisschop&amp;#64;culture.gouv.fr"&gt;
+   cecile.hauser-de-bisschop&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 01 56 06 50 91
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sylvie BONNEL,
+  &lt;a href="mailto:sylvie.bonnel&amp;#64;culture.gouv.fr"&gt;
+   sylvie.bonnel&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Normandie
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Agnès LEROY,
+  &lt;a href="mailto:agnes.leroy&amp;#64;culture.gouv.fr"&gt;
+   agnes.leroy&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 02 31 38 39 69
+ &lt;/li&gt;
+ &lt;li&gt;
+  Idyll BOTTOIS,
+  &lt;a href="mailto:idyll.bottois&amp;#64;culture.gouv.fr"&gt;
+   idyll.bottois&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 02 32 10 71 07
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Nouvelle Aquitaine
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Arnaud TRAVADE,
+  &lt;a href="mailto:arnaud.travade&amp;#64;culture.gouv.fr"&gt;
+   arnaud.travade&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 05 57 95 01 75/76/78
+ &lt;/li&gt;
+ &lt;li&gt;
+  Justine DUJARDIN,
+  &lt;a href="mailto:justine.dujardin&amp;#64;culture.gouv.fr"&gt;
+   justine.dujardin&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 05 57 95 01 66
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sandrine PANTALEAO,
+  &lt;a href="mailto:sandrine.pantaleao&amp;#64;culture.gouv.fr"&gt;
+   sandrine.pantaleao&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  ​​​​​​, 05 55 45 66 73
+ &lt;/li&gt;
+ &lt;li&gt;
+  Jacques DEVILLE,
+  &lt;a href="mailto:jacques.deville&amp;#64;culture.gouv.fr"&gt;
+   jacques.deville&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 05 49 36 30 25/26
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Occitanie
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Frédéric BOURDIN,
+  &lt;a href="mailto:frederic.bourdin&amp;#64;culture.gouv.fr"&gt;
+   frederic.bourdin&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 02 40 14 23 73
+ &lt;/li&gt;
+ &lt;li&gt;
+  Magali CASTILLON,
+  &lt;a href="mailto:magali.castillon&amp;#64;culture.gouv.fr"&gt;
+   magali.castillon&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 05 67 73 20 69
+ &lt;/li&gt;
+ &lt;li&gt;
+  Henri GAY,
+  &lt;a href="mailto:henri.gay&amp;#64;culture.gouv.fr"&gt;
+   henri.gay&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 05 67 73 20 70
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fleur BOUILLANNE,
+  &lt;a href="mailto:fleur.bouillanne&amp;#64;culture.gouv.fr"&gt;
+   fleur.bouillanne&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 04 67 02 32 15
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Pays de la Loire
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Laure JOUBERT,
+  &lt;a href="mailto:laure.joubert&amp;#64;culture.gouv.fr"&gt;
+   laure.joubert&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  François-Xavier ANDRE (pour les départements : 44, 53, 85),
+  &lt;a href="mailto:francois-xavier.andre&amp;#64;culture.gouv.fr"&gt;
+   francois-xavier.andre&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  &lt;br /&gt;
+  , 02 40 14 23 73
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sèverine BOULLAY (pour les départements : 72, 49 et Métropole de Nantes),
+  &lt;a href="mailto:severine.boullay&amp;#64;culture.gouv.fr"&gt;
+   severine.boullay&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 02 40 14 28 21
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Provence-Alpes-Côte d&amp;#039;Azur
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  William JOUVE,
+  &lt;a href="mailto:william.jouve&amp;#64;culture.gouv.fr"&gt;
+   william.jouve&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 04 42 16 14 22
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maria MONES,
+  &lt;a href="mailto:maria.mones&amp;#64;culture.gouv.fr"&gt;
+   maria.mones&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 06 18 03 66 13
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Guadeloupe
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sophie BIRAUD,
+  &lt;a href="http://sophie,biraud&amp;#64;culture.gouv.fr"&gt;
+   sophie,biraud&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nathalie ERNY,
+  &lt;a href="mailto:nathalie.erny&amp;#64;culture.gouv.fr"&gt;
+   nathalie.erny&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 05 90 41 14 80
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Guyane
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Abdoulaye KEITA,
+  &lt;a href="mailto:abdoulaye.keita&amp;#64;guyane.pref.gouv.fr"&gt;
+   abdoulaye.keita&amp;#64;guyane.pref.gouv.fr
+  &lt;/a&gt;
+  , 05 94 25 54 07
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  La Réunion
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Katia LELOUTRE,
+  &lt;a href="mailto:katia.leloutre&amp;#64;culture.gouv.fr"&gt;
+   katia.leloutre&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 02 62 21 94 48
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Martinique
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Yolande-Salomé TOUMSON,
+  &lt;a href="mailto:yolande-salome.toumson&amp;#64;culture.gouv.fr"&gt;
+   yolande-salome.toumson&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 05 96 60 87 61
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Mayotte
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Djaouharia MOHAMED,
+  &lt;a href="mailto:djaouharia.mohamed&amp;#64;culture.gouv.fr"&gt;
+   djaouharia.mohamed&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 02 69 63 00 48
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Nouvelle-Calédonie
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Franck LEANDRI, 06 87 24 21 84
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Saint-Pierre-et-Miquelon
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rosiane DE LIZARAGA :
+  &lt;a href="mailto:rosiane.de-lizarraga&amp;#64;culture.gouv.fr"&gt;
+   rosiane.de-lizarraga&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;a href="https://www.demarches-simplifiees.fr/commencer/aide-livre-lecture" rel="noopener noreferrer" target="_blank"&gt;
+ Accéder au formulaire - Demande de subvention
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;
+&lt;a href="https://www.demarches-simplifiees.fr/commencer/compte-rendu-subvention" rel="noopener noreferrer" target="_blank"&gt;
+ Accéder au formulaire - Compte-rendu de subvention
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>500 à 1M €
+&lt;br /&gt;
+périmètre de l&amp;#039;aide: [&amp;#039;- France entière -&amp;#039;, &amp;#039;Outre-mer&amp;#039;]</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/soutien-aux-residences-d-auteurs</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>Service déconcentré du ministère de la Culture territorialement compétent (DRAC/DAC/DCJS/MAC)</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f9b9-soutien-a-la-vie-litteraire-residence/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2023</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>150679</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Financer des investissements mobiliers et immobiliers dans les secteurs du spectacle vivant et des arts visuels</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Aide à l&amp;apos;investissement mobilier et immobilier dans les secteurs du spectacle vivant et des arts visuels</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="F28" s="1" t="inlineStr">
+        <is>
+          <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le ministère de la culture peut attribuer des aides à l&amp;#039;investissement, mobilier ou immobilier, à des structures de production, diffusion, enseignement spécialisé ou enseignement supérieur, des arts visuels et du spectacle vivant.
+ &lt;br /&gt;
+ Ces aides sont notamment encadrées par le décret n° 2018-514 du 25 juin 2018 relatif aux subventions de l&amp;#039;Etat pour des projets d&amp;#039;investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Objectifs de la démarche
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les aides sont attribuées dans le cadre d&amp;#039;opérations de travaux, et/ou d&amp;#039;investissements mobilier, par exemple pour des études préalables, des travaux sur les bâtiments, l&amp;#039;équipement mobilier dans le cadre de travaux de rénovation, etc.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000037106457?init&amp;#61;true&amp;amp;page&amp;#61;1&amp;amp;query&amp;#61;2018-514&amp;#43;du&amp;#43;25&amp;#43;juin&amp;#43;2018&amp;#43;&amp;amp;searchField&amp;#61;ALL&amp;amp;tab_selection&amp;#61;all" rel="noopener" target="_blank"&gt;
+  En savoir plus
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Nature des dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les subventions relatives à des projets d&amp;#039;investissements peuvent être consacrées au financement des différentes phases d&amp;#039;une opération, telles que les études, la recherche et le développement, les acquisitions immobilières, les travaux de construction ou d&amp;#039;aménagement, les grosses réparations et restaurations, l&amp;#039;équipement en matériel à l&amp;#039;exclusion du simple renouvellement.
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention peut financer des dépenses connexes qui concourent directement à la réalisation du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses doivent porter, en cas de biens mobiliers, sur des achats faisant l&amp;#039;objet d&amp;#039;immobilisation et d&amp;#039;amortissement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Montant de la subvention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de la subvention est variable en fonction du projet, et calculé sur la base du plan de financement déposé dans le dossier.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Modalités d&amp;#039;attribution de la subvention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le processus d&amp;#039;attribution puis de versement de la subvention fait l&amp;#039;objet d&amp;#039;un encadrement par le décret n° 2018-514 du 25 juin 2018.
+&lt;/p&gt;
+&lt;p&gt;
+ Une demande de subvention d&amp;#039;investissement est déposée, et fait l&amp;#039;objet d&amp;#039;un accusé de réception.
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Attention : L&amp;#039;accusé de réception ne vaut pas attribution de la subvention, mais permet de démarrer le projet.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un délai de deux mois à partir de la date de réception de la demande permet à l&amp;#039;administration de juger de la recevabilité de la demande. L&amp;#039;absence de réponse de l&amp;#039;administration dans un délai de 2 mois à compter de réception de la demande de subvention vaut recevabilité de la demande.
+&lt;/p&gt;
+&lt;p&gt;
+ Un autre délai de 8 mois à partir de l&amp;#039;accusé de réception court pour l&amp;#039;instruction du dossier et l&amp;#039;éventuelle décision d&amp;#039;attribution d&amp;#039;une subvention, qui fait alors l&amp;#039;objet d&amp;#039;un arrêté ou d&amp;#039;une convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;absence de réponse de l&amp;#039;administration dans un délai de
+ &lt;strong&gt;
+  8 mois à compter de la date d&amp;#039;accusé de réception de la demande de subvention vaut refus d&amp;#039;attribution de subvention.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En cas de décision favorable, des versements intermédiaires peuvent avoir lieu en cours de projet, sur présentation de pièces justifiant la dépense, c&amp;#039;est-à-dire des factures acquittées par le bénéficiaire de la subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ À la fin des travaux, le bénéficiaire doit ensuite fournir, dans un délai de 12 mois à compter de la date prévisionnelle d&amp;#039;achèvement du projet indiquée dans la convention, l&amp;#039;ensemble des factures acquittées et une attestation d&amp;#039;achèvement des travaux présentant le décompte final des dépenses et la liste des aides publiques perçues.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Calendrier
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Selon région
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Arts plastiques et photographie
-Espace public</t>
-[...2 lines deleted...]
-      <c r="O36" s="1" t="inlineStr">
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R36" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;œuvre concernée devra faire l&amp;#039;objet d&amp;#039;une commande publique, dans le respect de la réglementation du code des marchés publics.
-[...5 lines deleted...]
- Seules les commandes d&amp;#039;un coût supérieur ou égal à 6 000 € sont concernées par cette aide.
+ &lt;strong&gt;
+  → Qui peut déposer un dossier ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Associations
+  &lt;/li&gt;
+  &lt;li&gt;
+   Communes
+  &lt;/li&gt;
+  &lt;li&gt;
+   Départements
+  &lt;/li&gt;
+  &lt;li&gt;
+   Entreprises privées
+  &lt;/li&gt;
+  &lt;li&gt;
+   Entreprises publiques locales
+  &lt;/li&gt;
+  &lt;li&gt;
+   EPCI à fiscalité propre
+  &lt;/li&gt;
+  &lt;li&gt;
+   Établissements publics / Services de l&amp;#039;État
+  &lt;/li&gt;
+  &lt;li&gt;
+   Organismes de recherche
+  &lt;/li&gt;
+  &lt;li&gt;
+   Régions
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères d&amp;#039;éligibilité du demandeur
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les aides à l&amp;#039;investissement sont destinées aux structures culturelles et d&amp;#039;enseignement déjà soutenues en fonctionnement par le ministère de la culture.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères d&amp;#039;éligibilité du projet
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet ne doit pas avoir débuté au moment du dépôt de la demande. L&amp;#039;exécution peut commencer seulement après la réception par le demandeur de l&amp;#039;accusé de réception du dossier complet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères de non-éligibilité du projet
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets ne doivent pas faire l&amp;#039;objet d&amp;#039;une aide par l&amp;#039;ASTP (association pour le soutien du théâtre privé) ou par le CNM (centre national de la musique).
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;acquisition d&amp;#039;œuvres par les FRAC font l&amp;#039;objet d&amp;#039;une démarche spécifique, avec un formulaire spécifique
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;orgues non classés font l&amp;#039;objet d&amp;#039;une démarche spécifique
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...2 lines deleted...]
-      <c r="T36" s="1" t="inlineStr">
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X36" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/aide-a-l-investissement-mobilier-et-immobilier-dans-les-secteurs-du-spectacle-vivant-et-des-arts-visuels</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Email :
-[...1 lines deleted...]
-  culture&amp;#64;landes.fr
+ Pour toute question sur les subventions d&amp;#039;investissement mobilier et immobilier dans les secteurs du spectacle vivant et des arts visuels, vous êtes invités à vous adresser à la DRAC/DAC de votre région.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cf52-aide-a-linvestissement-mobilier-et-immobilier/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2023</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>150680</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études et travaux sur les bâtiments des Musées de France (hors monuments historiques)</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Études et travaux sur les bâtiments des musées de France (hors monuments historiques)</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Association</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La DRAC/DAC/DCJS/MAC, en lien avec le service des musées de France du ministère de la Culture, peut apporter son aide scientifique, technique et financière aux projets dont les dépenses concernent les travaux de construction et d&amp;#039;aménagement des équipements constitutifs du musée tels que : la construction de bâtiments neufs, dont les réserves, l&amp;#039;extension ou le réaménagement de bâtiments anciens, dont les réserves, la mise aux normes des bâtiments (accessibilité/sécurité/sûreté), la restauration des collections / chantier des collections si cumul avec une subvention pour rénovation architecturale et muséographique.
+&lt;/p&gt;
+&lt;h2&gt;
+ Présentation du dispositif
+&lt;/h2&gt;
+&lt;h3&gt;
+ Que sont les études et travaux sur les bâtiments des &amp;#34;Musées de France&amp;#34; ?
+&lt;/h3&gt;
+&lt;p&gt;
+ Le soutien et le contrôle scientifique et technique de l&amp;#039;État s&amp;#039;exercent dès le début du projet, tout particulièrement durant l&amp;#039;élaboration du projet scientifique et culturel (rendu obligatoire pour tous les musées de France par la loi relative à la liberté de la création, à l&amp;#039;architecture et au patrimoine (LCAP) du 7 juillet 2016), l&amp;#039;étude de programmation et les phases d&amp;#039;avant-projet sommaire (APS) et d&amp;#039;avant-projet définitif (APD). Ils associent le(la) conseiller(e) pour les musées de la DRAC/DAC/DCJS/MAC, le Service des musées de France (conservateur référent au bureau des réseaux territoriaux, architecte-conseil et ingénieur-conseil du Bureau de l&amp;#039;expertise architecturale, muséographique et technique), auxquels peuvent être associés les experts du Centre de recherche et de restauration des musées de France (C2RMF) ou les conseillers de la Mission de la sécurité, de la sûreté et de l&amp;#039;audit (MISSA) de la Direction générale des patrimoines du ministère de la Culture.
+&lt;/p&gt;
+&lt;h3&gt;
+ À quel stade du projet sera déterminé le montant de son financement ?
+&lt;/h3&gt;
+&lt;p&gt;
+ Le coût d&amp;#039;un projet d&amp;#039;investissement de musée bénéficiant de l&amp;#039;appellation « Musée de France » est déterminé lors de la phase des études en deux temps :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1) Lors de l&amp;#039;étude de programmation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette phase est essentielle pour la conception d&amp;#039;un musée en permettant notamment aux maîtres d&amp;#039;ouvrage :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  d&amp;#039;exprimer leurs objectifs et leurs contraintes et d&amp;#039;être éclairés sur les différents scénarios envisageables ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de définir le cahier des charges architecturales et techniques, base de la consultation de maîtrise d&amp;#039;œuvre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;estimer l&amp;#039;enveloppe prévisionnelle financière de l&amp;#039;opération avec une approche de préférence en coût global qui permet, notamment, la prise en compte des coûts d&amp;#039;investissement du projet de construction ainsi que ceux liés à son exploitation (charges liées aux consommations énergétiques, aux consommations d&amp;#039;eau...), à la maintenance, au remplacement des équipements ou des matériaux, aux impacts environnementaux, etc.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le programme, au vu de ces éléments, devra, dans la mesure du possible, évaluer les moyens en personnel nécessaires au fonctionnement de l&amp;#039;établissement.
+&lt;/p&gt;
+&lt;p&gt;
+ La détermination de cette enveloppe prévisionnelle permettra au maître d&amp;#039;ouvrage de consulter ses partenaires financiers pressentis sur le projet afin d&amp;#039;inscrire les contributions demandées dans le plan prévisionnel de financement. Il est possible, dans certains cas, d&amp;#039;accompagner financièrement le maître d&amp;#039;ouvrage pour l&amp;#039;étude de programmation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2) Lors de l&amp;#039;avant-projet définitif (APD)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;APD fixe les options techniques et financières de l&amp;#039;opération, et notamment son périmètre et son coût global.
+&lt;/p&gt;
+&lt;p&gt;
+ À ce stade, le maître d&amp;#039;ouvrage dépose une demande de subvention auprès de la DRAC pour la phase travaux (hors taxe), dont le montant est définitif, forfaitaire et non révisable.
+&lt;/p&gt;
+&lt;h2&gt;
+ Suis-je concerné(e) par cette démarche ?
+&lt;/h2&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Qui peut déposer un dossier ?
  &lt;/a&gt;
-&lt;/p&gt;</t>
-[...12 lines deleted...]
-      <c r="AA36" s="1" t="inlineStr">
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Départements
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI à fiscalité propre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Régions
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Critères d&amp;#039;éligibilité du demandeur
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Le musée demandeur déposant doit bénéficier de l&amp;#039;appellation &amp;#34;Musée de France&amp;#34;.
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Critères d&amp;#039;éligibilité du projet
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appellation musée de France
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet scientifique et culturel (PSC) validé par le ministère de la Culture
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement économique et culturel des territoires :
+  &lt;ul&gt;
+   &lt;li&gt;
+    projet présentant un intérêt régional, inter-régional, national, européen
+   &lt;/li&gt;
+   &lt;li&gt;
+    convention de développement culturel, accord-cadre, le cas échéant
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Qualité architecturale et muséographique du projet :
+  &lt;ul&gt;
+   &lt;li&gt;
+    architecture de qualité avec notamment des innovations technologiques en relation avec la transition écologique
+   &lt;/li&gt;
+   &lt;li&gt;
+    mise aux normes (accessibilité/sécurité/sûreté)
+   &lt;/li&gt;
+   &lt;li&gt;
+    conditions de conservation des collections
+   &lt;/li&gt;
+   &lt;li&gt;
+    présentation au public
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Nature des dépenses éligibles
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses subventionnables
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Phase d&amp;#039;études préliminaires :
+  &lt;ul&gt;
+   &lt;li&gt;
+    Diagnostics
+   &lt;/li&gt;
+   &lt;li&gt;
+    Étude de programmation architecturale et muséographique
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appel à la concurrence pour le recrutement de la maîtrise d&amp;#039;œuvre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études de maîtrise d&amp;#039;œuvre architecturales et muséographiques :
+  &lt;ul&gt;
+   &lt;li&gt;
+    Avant-projet sommaire (APS)
+   &lt;/li&gt;
+   &lt;li&gt;
+    Avant-projet définitif (APD)
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses indirectes liées à la réalisation du projet :
+  &lt;ul&gt;
+   &lt;li&gt;
+    Restaurations des collections et chantier des collections :
+   &lt;/li&gt;
+   &lt;li&gt;
+    Travaux de construction ou de rénovation du/des bâtiments (hors restauration MH)
+   &lt;/li&gt;
+   &lt;li&gt;
+    Aménagements et mobiliers muséographiques ; outils de médiations dont les multimédias
+   &lt;/li&gt;
+   &lt;li&gt;
+    Travaux de soclage des collections, chantiers des collections
+   &lt;/li&gt;
+   &lt;li&gt;
+    Honoraires de maîtrise d&amp;#039;œuvre
+   &lt;/li&gt;
+   &lt;li&gt;
+    Honoraires missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO)
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non subventionnables
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dépenses relatives à la maîtrise du foncier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements paysagers connexes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fouilles archéologiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Voiries
+ &lt;/li&gt;
+ &lt;li&gt;
+  Parkings
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses de Communication
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ Procédure
+&lt;/h2&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Montant de la subvention
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Le ministère de la Culture peut accorder une subvention d&amp;#039;environ 15% du montant HT des dépenses subventionnables, correspondant au cumul des dépenses propres au projet architectural et muséographique (de la programmation à la réception des travaux). Le montant définitif de la subvention ne peut avoir pour effet de porter le montant total des aides publiques au-delà du montant de la dépense subventionnable.
+ &lt;br /&gt;
+ Le taux de subvention du ministère de la Culture est fixé après étude de la situation financière des collectivités locales concernées mais également au regard de l&amp;#039;intérêt et de la qualité du projet, du projet scientifique et culturel, des conditions de conservation, de la présentation au public, etc.
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Calendrier
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Défini par chaque service déconcentré du ministère de la Culture (DRAC/DAC/DCJS/MAC).
+&lt;/p&gt;
+&lt;p&gt;
+ Le compte rendu financier et qualitatif doit parvenir à la DRAC au plus tard 6 mois après la clôture de l&amp;#039;année de versement de la subvention.
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Comment déposer un dossier ?
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Pour accéder au formulaire en ligne, cliquez sur le bouton &amp;#34;Accéder au formulaire&amp;#34; en bas de page.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connectez-vous ou créez un compte, puis laissez-vous guider.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;h2&gt;
+ Une question ?
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur les études et travaux sur les bâtiments des Musées de France, vous êtes invités à vous adresser au(x) conseiller(s) musée du service déconcentré du ministère de la Culture (DRAC/DAC/DCJS/MAC) dont vous dépendez.
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Centre-Val de Loire
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:musees.centre&amp;#64;culture.gouv.fr%C2%A0"&gt;
+   musees.centre&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Grand-Est
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Alsace : Sandra PASCALIS,
+  &lt;a href="mailto:sandra.pascalis&amp;#64;culture.gouv.fr"&gt;
+   sandra.pascalis&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  / Son assistante : Claire HIRSTEL,
+  &lt;a&gt;
+   claire.hirstel&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Champagne-Ardenne : Patrick LE CHANU,
+  &lt;a&gt;
+   patrick.lechanu&amp;#64;culture;gouv.fr
+  &lt;/a&gt;
+  / Son assistante : Claire MOLET,
+  &lt;a&gt;
+   claire.molet&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lorraine : Suzanne ROBIN,
+  &lt;a&gt;
+   suzanne.robin&amp;#64;culture;gouv.fr
+  &lt;/a&gt;
+  / Son assistante : Vanessa PEVERINI,
+  &lt;a href="mailto:vanessa.peverini&amp;#64;culture.gouv.fr"&gt;
+   vanessa.peverini&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Nouvelle-Aquitaine
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Départements Charente, Charente-Maritime, Vienne, Deux-Sèvres : Caroline
+  &lt;a href="mailto:PAPIN,caroline.papin&amp;#64;culture.gouv.fr,%2005%2049%2036%2030%2020)%20/%20son%20assistante%20:%20Marie%20BROSSARD,%20marie.brossard&amp;#64;culture.gouv.fr,%2005%2049%2036%2030%2069"&gt;
+   P
+  &lt;/a&gt;
+  APIN,
+  &lt;a href="mailto:caroline.papin&amp;#64;culture.gouv.fr"&gt;
+   caroline.papin&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 05 49 36 30 20 / son assistante : Marie BROSSARD,
+  &lt;a href="mailto:marie.brossard&amp;#64;culture.gouv.fr"&gt;
+   marie.brossard&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  ,  05 49 36 30 69
+ &lt;/li&gt;
+ &lt;li&gt;
+  Départements Gironde, Landes, Lot-et-Garonne, Pyrénées Atlantiques : Matthieu DUSSAUGE,
+  &lt;a href="mailto:matthieu.dussauge&amp;#64;culture.gouv.fr"&gt;
+   matthieu.dussauge&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 05 57 95 02 81 / son assistante : Brigitte MOREAU,
+  &lt;a href="mailto:brigitte2.moreau&amp;#64;culture.gouv.fr"&gt;
+   brigitte2.moreau&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 05 57 95 02 10
+ &lt;/li&gt;
+ &lt;li&gt;
+  Départements Corrèze, Creuse, Dordogne, Haute-Vienne : Nicolas BEL,
+  &lt;a href="mailto:nicolas.bel&amp;#64;culture.gouv.fr"&gt;
+   nicolas.bel&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 05 55 45 66 75 / son assistante : Marie-Pierre LEMERY,
+  &lt;a href="mailto:marie-pierre.lemery&amp;#64;culture.gouv.fr"&gt;
+   marie-pierre.lemery&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 05 55 45 66 74
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;a href="https://www.demarches-simplifiees.fr/commencer/aide-investissement" rel="noopener" target="_blank"&gt;
+ Accéder au formulaire - Demande de subvention
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;
+&lt;a href="https://www.demarches-simplifiees.fr/commencer/compte-rendu-subvention" rel="noopener" target="_blank"&gt;
+ Accéder au formulaire - Compte-rendu de subvention
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>Environ 15% du montant HT des dépenses subventionnables
+&lt;br /&gt;
+périmètre de l&amp;#039;aide: [&amp;#039;- France entière -&amp;#039;, &amp;#039;Outre-mer&amp;#039;]
+&lt;br /&gt;
+date de clôture de l&amp;#039;aide : Selon région</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/etudes-et-travaux-sur-les-batiments-des-musees-de-france-hors-monuments-historiques</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Services déconcentrés du ministère de la Culture (DRAC/DAC/DCJS/MAC)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1e47-etudes-et-travaux-sur-les-batiments-des-musee/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AE36" s="1" t="inlineStr">
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF36" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2023</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="37" spans="1:34" customHeight="0">
-[...139 lines deleted...]
-      <c r="A38" s="1">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
         <v>139433</v>
       </c>
-      <c r="B38" s="1" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Repenser les façons d'habiter</t>
         </is>
       </c>
-      <c r="C38" s="1" t="inlineStr">
+      <c r="C30" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D38" s="1" t="inlineStr">
+      <c r="D30" s="1" t="inlineStr">
         <is>
           <t>LEADER</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>PETR des Communautés du pays de Saint-Malo</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L38" s="1" t="inlineStr">
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous avez un projet de
  &lt;strong&gt;
   transition écologique
  &lt;/strong&gt;
  en lien avec la
  &lt;strong&gt;
   qualité de vie
  &lt;/strong&gt;
  &amp;amp; l&amp;#039;
  &lt;strong&gt;
   habitat
  &lt;/strong&gt;
  sur le
  &lt;strong&gt;
   pays de Saint-Malo
  &lt;/strong&gt;
  ? Peut-être pouvez-vous bénéficier d&amp;#039;une aide européenne au titre du programme LEADER !
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Qu&amp;#039;est-ce que LEADER ?
   &lt;/strong&gt;
@@ -8957,270 +7656,270 @@
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Des nouvelles façons d&amp;#039;habiter contribuant à la cohésion sociale et territoriale
   &lt;/strong&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Anticiper et prévoir l&amp;#039;offre foncière pour maîtriser l&amp;#039;empreinte environnementale de l&amp;#039;habitat durable
   &lt;/strong&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Coopération
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M38" s="1" t="inlineStr">
+      <c r="M30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   - Améliorer la qualité de l&amp;#039;habitat
  &lt;/strong&gt;
  : il s&amp;#039;agit de créer des logements agréables à habiter et de qualité d&amp;#039;un point de vue environnemental, esthétique, et d&amp;#039;usage. Cela peut conduire à penser le logement ou le bâtiment comme étant modulable et évolutif (adaptation de la taille, de l&amp;#039;aménagement intérieur en fonction des besoins des occupants). Il s&amp;#039;agit aussi d&amp;#039;encourager l&amp;#039;adoption de ces nouvelles formes urbaines en changeant la perception sur l&amp;#039;habitat collectif/intermédiaire et individuel et en intégrant les occupants à la co-conception. Cet engagement des futurs habitants peut également se traduire sous la forme d&amp;#039;un accompagnement à l&amp;#039;habitat participatif.
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   Adapter l&amp;#039;habitat aux publics, aux trajectoires résidentielles, aux modes de vie :
  &lt;/strong&gt;
  il s&amp;#039;agit de penser l&amp;#039;habitat pour tous en s&amp;#039;adressant aux populations aux besoins spécifiques (personnes âgées, handicapées, saisonniers, jeunes actifs, familles monoparentales, etc.) mais également en intégrant la notion de parcours résidentiel, c&amp;#039;est-à-dire à l&amp;#039;évolution dans le temps des besoins en termes de logement. Ceux-ci évoluent en fonction des changements de situation, notamment du nombre de personnes qui composent le foyer et des moyens financiers. Cela peut conduire là aussi à penser le logement ou le bâtiment comme étant modulable et évolutif mais aussi de mettre l&amp;#039;accent sur la production d&amp;#039;espaces communs (services ou usages partagés : chambre d&amp;#039;amis, buanderie, jardins partagés, etc.) et à la multifonctionnalité/mutualisation des services, des espaces, des équipements entourant l&amp;#039;habitat. Il s&amp;#039;agit également de travailler sur la mobilisation des acteurs et sur leur participation dans la conception des opérations pour assurer la compatibilité des solutions aux besoins réels.
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   Ré-interroger la chaîne de production :
  &lt;/strong&gt;
  il s&amp;#039;agit de recourir à des matériaux biosourcés/éco-matériaux (bois, paille, terre crue, bauge etc.) et de renforcer les filières locales pour diminuer la pollution et les consommations énergétiques du bâtiment. Il s&amp;#039;agit aussi d&amp;#039;agir sur l&amp;#039;accessibilité financière du logement en réfléchissant à de outils d&amp;#039;ingénierie novateurs (Organismes de foncier solidaire, BRS...). C&amp;#039;est aussi repenser la participation des acteurs en mettant en place par exemple une démarche de maîtrise d&amp;#039;usage, en développant des dispositifs d&amp;#039;accompagnement à la réhabilitation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - Adapter l&amp;#039;habitat à la transition écologique :
  &lt;/strong&gt;
  l&amp;#039;habitat est lieu privilégié d&amp;#039;accompagnement à la transition écologique des habitants. Ainsi il s&amp;#039;agit de sensibiliser encore plus la population à la préservation des ressources naturelles mais aussi à l&amp;#039;adoption d&amp;#039;autres comportements tel que le recours à des modes de transport alternatifs ou encore le développement local d&amp;#039;énergies renouvelables.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Espaces verts
 Espace public
 Foncier
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Cohésion sociale et inclusion
 Citoyenneté
 Commerces et services
 Tiers-lieux
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Attractivité économique
 Mobilité partagée
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R38" s="1" t="inlineStr">
+      <c r="R30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •	Être cohérent avec la stratégie,
 &lt;/p&gt;
 &lt;p&gt;
  •	Être localisé sur le territoire d&amp;#039;intervention,
 &lt;/p&gt;
 &lt;p&gt;
  •	Correspondre à une dépense éligible (il faut pour cela se référer aux fiches actions) ;
 &lt;/p&gt;
 &lt;p&gt;
  •	Apporter une vraie plus-value pour le territoire
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T38" s="1" t="inlineStr">
+      <c r="T30" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>Bretagne</t>
         </is>
       </c>
-      <c r="V38" s="1" t="inlineStr">
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-stmalo.fr/avec-leader-repensons-les-facons-d-habiter-C270.html</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous avez un projet et vous souhaitez savoir s&amp;#039;il peut être financé par LEADER ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contacter-nous : contractualisation&amp;#64;pays-stmalo.fr  02 99 21 17 28
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Vous bénéficierez d&amp;#039;une aide pour le montage de la demande d&amp;#039;aide LEADER, le suivi administratif et technique du projet et la mise en paiement.
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>contractualisation@pays-stmalo.fr</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4d2d-repenser-les-facons-dhabiter/</t>
         </is>
       </c>
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB38" s="1" t="inlineStr">
+      <c r="AB30" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de jardins partagés</t>
         </is>
       </c>
-      <c r="AC38" s="1" t="inlineStr">
+      <c r="AC30" s="1" t="inlineStr">
         <is>
           <t>Pôle d'Equilibre Territorial et Rural des communautés du pays de Saint-Malo</t>
         </is>
       </c>
-      <c r="AD38" s="1" t="inlineStr">
+      <c r="AD30" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE38" s="1" t="inlineStr">
+      <c r="AE30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF38" s="1" t="inlineStr">
+      <c r="AF30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG38" s="1" t="inlineStr">
+      <c r="AG30" s="1" t="inlineStr">
         <is>
           <t>25/04/2023</t>
         </is>
       </c>
-      <c r="AH38" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="39" spans="1:34" customHeight="0">
-      <c r="A39" s="1">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
         <v>142678</v>
       </c>
-      <c r="B39" s="1" t="inlineStr">
+      <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Mettre en place des projets d'olympiade culturelle visant à faire participer les publics visés à des activités culturelles mêlant l'art et le sport</t>
         </is>
       </c>
-      <c r="D39" s="1" t="inlineStr">
+      <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Olympiade culturelle</t>
         </is>
       </c>
-      <c r="E39" s="1" t="inlineStr">
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Association</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I39" s="1" t="inlineStr">
+      <c r="I31" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="K39" s="1" t="inlineStr">
+      <c r="K31" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L39" s="1" t="inlineStr">
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Olympiade culturelle a pour objectif de faire dialoguer art et sport, à travers des propositions artistiques invitant le public à participer aux différentes activités culturelles mises en place dans le cadre de cette démarche. Ces propositions sont soutenues grâce à une subvention.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Qu&amp;#039;est-ce que l&amp;#039;Olympiade culturelle en Ile-de-France ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Olympiade culturelle est une programmation artistique et culturelle pluridisciplinaire qui se déploie
  &lt;strong&gt;
   jusqu&amp;#039;en septembre 2024
  &lt;/strong&gt;
  sur tout le territoire français. La DRAC (Direction régionale des affaires culturelles) d&amp;#039;Ile-de-France contribue à la construction de cette programmation, en allouant une subvention aux organisateurs de projets qui font dialoguer &amp;#34;art et sport&amp;#34; et mettent en lumière les valeurs de l&amp;#039;Olympisme. Le Comité d&amp;#039;Organisation des Jeux Olympiques et Paralympiques &amp;#34;Paris 2024&amp;#34; est le maître d&amp;#039;œuvre de cette programmation, qu&amp;#039;il construit en s&amp;#039;appuyant sur le ministère de la Culture et ses services déconcentrés en régions.
 &lt;/p&gt;
 &lt;p&gt;
  La DRAC Ile-de-France contribue ainsi, en lien avec les collectivités territoriales et les acteurs culturels, à construire cette programmation qui permet de faire dialoguer les arts et le sport, avec la volonté de refléter la vitalité de la création artistique ou de valoriser la richesse du patrimoine francilien, à travers des propositions artistiques inclusives et participatives se déployant sur tout le territoire francilien et s&amp;#039;adressant aux publics les plus nombreux.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Olympiade culturelle est un label attribué par le Comité d&amp;#039;organisation des Jeux Olympiques et Paralympiques Paris 2024.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Objectifs de la démarche
@@ -9274,73 +7973,73 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Modalités d&amp;#039;évaluation des dossiers
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers déposés sont examinés selon les critères suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Qualité artistique du projet ;
  &lt;/li&gt;
  &lt;li&gt;
   Pertinence, recherche, inventivité dans les liens construits entre art et sport ;
  &lt;/li&gt;
  &lt;li&gt;
   Rapport au public : les manifestations doivent être le plus participative et le plus inclusive possible ; liens avec les publics et réseaux sportifs ;
  &lt;/li&gt;
  &lt;li&gt;
   Amplitude du déploiement territorial du projet.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M39" s="1" t="inlineStr">
+      <c r="M31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ont déjà été soutenus des projets de création chorégraphique, participatifs, impliquant des sportifs amateurs.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Education et renforcement des compétences
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R39" s="1" t="inlineStr">
+      <c r="R31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   → Qui peut déposer un dossier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Associations
  &lt;/li&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   Départements
  &lt;/li&gt;
  &lt;li&gt;
   Entreprises publiques locales
  &lt;/li&gt;
  &lt;li&gt;
   EPCI à fiscalité propre
  &lt;/li&gt;
  &lt;li&gt;
   Établissements publics / Services de l&amp;#039;État
  &lt;/li&gt;
@@ -9398,1880 +8097,1954 @@
 &lt;p&gt;
  Ne sont pas éligibles les projets :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &amp;#34;art et sport&amp;#34; au périmètre restreint - par exemple, centrés sur un quartier, le territoire d&amp;#039;une commune, un établissement scolaire, une structure culturelle/sociale, un patrimoine sportif ;
  &lt;/li&gt;
  &lt;li&gt;
   n&amp;#039;impliquant pas de rapport construit avec un public et la participation active de publics
   &lt;em&gt;
    (par exemple, un programme de diffusion de spectacles ou d&amp;#039;œuvres cinématographiques dont le programme ne comporte pas de dimension de médiation à l&amp;#039;attention de publics considérés &amp;#34;prioritaires&amp;#34; - scolaires, publics empêchés, etc)
   &lt;/em&gt;
   .
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Nature des dépenses éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles concernent les coûts directement liés à la conception et à la mise en œuvre du projet artistique (dépenses artistiques : recherche, production, diffusion ; techniques ; médiation avec les publics ; administration du projet).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T39" s="1" t="inlineStr">
+      <c r="T31" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/olympiade-culturelle</t>
         </is>
       </c>
-      <c r="W39" s="1" t="inlineStr">
+      <c r="W31" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/dev-culturel_olympiade-idf</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour toute question sur l&amp;#039;Olympiade culturelle en Ile-de-France, vous êtes invités à vous adresser à :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction régionale des affaires culturelles (DRAC) Ile-de-France
 &lt;/p&gt;
 &lt;p&gt;
  Service régional des Populations, de l&amp;#039;Accompagnement, de la Coopération et des Territoires (SRPACTE)
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:olympiadeculturelle.idf&amp;#64;culture.gouv.fr" target="_self"&gt;
   olympiadeculturelle.idf&amp;#64;culture.gouv.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  47 Rue Le Peletier, 75009 Paris
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8b8c-olympiade-culturelle/</t>
         </is>
       </c>
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC39" s="1" t="inlineStr">
+      <c r="AC31" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
-      <c r="AE39" s="1" t="inlineStr">
+      <c r="AE31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF39" s="1" t="inlineStr">
+      <c r="AF31" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG39" s="1" t="inlineStr">
+      <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>04/06/2023</t>
         </is>
       </c>
-      <c r="AH39" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="40" spans="1:34" customHeight="0">
-[...28 lines deleted...]
-      <c r="G40" s="1" t="inlineStr">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>144488</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la commande artistique dans le domaine des arts contemporains</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la commande artistique</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...10 lines deleted...]
-      <c r="H40" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I40" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L40" s="1" t="inlineStr">
+      <c r="I32" s="1" t="inlineStr">
+        <is>
+          <t> Max : 45</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La commande publique dans le domaine des arts contemporains offre une 
+double opportunité : mettre à la disposition des artistes les moyens de 
+réaliser des projets ambitieux nécessitant un soutien de la part des 
+collectivités publiques ; contribuer à l&amp;#039;amélioration de la qualité 
+esthétique des espaces publics et à la présence de l&amp;#039;art au plus près de
+ la population.
+La réglementation dite du « 1 % artistique » fait obligation, à 
+l&amp;#039;occasion de la construction ou de l&amp;#039;extension de certains bâtiments 
+publics, d&amp;#039;affecter 1 % du montant de l&amp;#039;investissement à la réalisation 
+d&amp;#039;une ou de plusieurs œuvres d&amp;#039;art contemporain spécialement conçues 
+pour ces lieux (Code général des collectivités territoriales Article 
+L1616-1) ; en dehors de cette procédure, les collectivités peuvent 
+prendre toute initiative qu&amp;#039;elles jugent utile et définir leurs propres 
+procédures.
+Dans le cadre de sa politique dédiée au développement culturel, le 
+Département entend accompagner les communes et les groupements de 
+communes dans leurs efforts en faveur de la commande artistique et 
+soutient l&amp;#039;intégration d&amp;#039;œuvres d&amp;#039;art contemporain à de nouveaux 
+programmes urbains ou environnementaux.
+L&amp;#039;intervention artistique souhaitée ne doit pas se limiter à 
+l&amp;#039;implantation d&amp;#039;une œuvre isolée ; elle doit être considérée dans son 
+contexte environnemental (géographique, architectural, social…) et dans 
+une relation forte au public.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Arts plastiques et photographie
+Espace public</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les résidences d&amp;#039;artistes permettent de soutenir la démarche artistique personnelle et innovante d&amp;#039;un artiste ou d&amp;#039;un collectif, en ouvrant un espace de recherche, de création et de transmission au sein d&amp;#039;un établissement scolaire. Ces projets d&amp;#039;éducation artistique et culturelle se font en partenariat étroit avec les équipes pédagogiques des établissements scolaires, au bénéfice de tous les élèves.
-[...151 lines deleted...]
-      <c r="M40" s="1" t="inlineStr">
+ L&amp;#039;œuvre concernée devra faire l&amp;#039;objet d&amp;#039;une commande publique, dans le respect de la réglementation du code des marchés publics.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;intervention artistique souhaitée ne doit pas se limiter à l&amp;#039;implantation d&amp;#039;une œuvre isolée ; elle doit être considérée dans son contexte environnemental (géographique, architectural, social...) et dans une relation forte au public.
+&lt;/p&gt;
+&lt;p&gt;
+ Seules les commandes d&amp;#039;un coût supérieur ou égal à 6 000 € sont concernées par cette aide.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/aide-la-commande-artistique</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...35 lines deleted...]
- Nous souhaitons ainsi organiser un État Général des Utopies avec des élèves afin de les inviter à réfléchir à ce que serait leur société idéale, et ce faisant, interroger leur capacité à apporter une réponse aux errements de ses aînés. Nous nous demanderons notamment si les utopies portées par les nouvelles générations sont motivées par une construction ou une déconstruction de notre société... et quel projet d&amp;#039;utopies articulant écriture, théâtre, arts visuels, arts numériques, ils créeront lors de cette résidence.
+ Email :
+ &lt;a href="mailto:culture&amp;#64;landes.fr" target="_self"&gt;
+  culture&amp;#64;landes.fr
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N40" s="1" t="inlineStr">
-[...4 lines deleted...]
-Education et renforcement des compétences
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/11a2-aider-a-la-commande-artistique/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>144484</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Aide à l'acquisition initiale de matériel servant à la mise en oeuvre d'une activité culturelle</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Aide au premier équipement culturel</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J33" s="1" t="inlineStr">
+        <is>
+          <t>Plancher de dépenses éligibles : 4 000 €, plafond de dépenses éligibles : 50 000 € HT pour les communes et 100 000 € HT pour les EPCI</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Arts plastiques et photographie
+Equipement public
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O40" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R40" s="1" t="inlineStr">
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/aide-au-premier-equipement-culturel</t>
+        </is>
+      </c>
+      <c r="W33" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...105 lines deleted...]
-  nicolas.stojcic&amp;#64;culture.gouv.fr
+ Email :
+ &lt;a href="mailto:culture&amp;#64;landes.fr" target="_self"&gt;
+  culture&amp;#64;landes.fr
  &lt;/a&gt;
- ;
-[...17 lines deleted...]
- &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y40" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA40" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5404-aider-au-premier-equipement-culturel/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC40" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AE40" s="1" t="inlineStr">
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF40" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="41" spans="1:34" customHeight="0">
-[...550 lines deleted...]
-      <c r="A44" s="1">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
         <v>129731</v>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Répondre collectivement aux défis éducatifs des enfants et des jeunes - Cité éducative de Chambéry</t>
         </is>
       </c>
-      <c r="C44" s="1" t="inlineStr">
+      <c r="C34" s="1" t="inlineStr">
         <is>
           <t>Cités éducatives
 QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Caisse des écoles de Chambéry</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I44" s="1" t="inlineStr">
+      <c r="I34" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="J44" s="1" t="inlineStr">
+      <c r="J34" s="1" t="inlineStr">
         <is>
           <t>Taux moyen de 50%, autofinancement et/ou cofinancements obligatoires</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L44" s="1" t="inlineStr">
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les subventions accordées par la cité éducative doivent contribuer à un ou plusieurs des objectifs suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   faciliter les coopérations entre les membres de la communauté éducative
  &lt;/li&gt;
  &lt;li&gt;
   faciliter l&amp;#039;engagement des jeunes et des parents dans la vie des associations et des institutions du champ éducatif (sport, culture, éducation populaire...)
  &lt;/li&gt;
  &lt;li&gt;
   soutenir les parents dans la relation avec leurs enfants et sur les questions éducatives
  &lt;/li&gt;
  &lt;li&gt;
   enrichir les parcours d&amp;#039;éducation et d&amp;#039;insertion des enfants et des jeunes (sport, culture, numérique, santé, citoyenneté, écologie...).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le projet doit répondre à des besoins des enfants et des jeunes de 0 à 25 ans ou des parents des quartiers prioritaires qui ne trouvent pas de réponse dans l&amp;#039;offre de service existante ou renforcer un service existant.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M44" s="1" t="inlineStr">
+      <c r="M34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Renforcement de l&amp;#039;animation de rue à destination des jeunes, renforcement de l&amp;#039;offre culturelle, sportive, numérique et de plein air, découverte du monde professionnel, actions favorisant l&amp;#039;acquisition du langage chez les tout-petits, soutien aux parents et aux professionnels (usage des écrans par les enfants et les jeunes, égalité filles-garçons...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Lutte contre la précarité
 Animation et mise en réseau
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le projet doit impliquer plusieurs établissements, associations, institutions ou entreprises compétents sur la thématique du projet, en particulier pour améliorer la continuité éducative entre école et temps libre ou pour faciliter le passage de la petite enfance à l&amp;#039;enfance, de l&amp;#039;enfance à l&amp;#039;adolescence ou de l&amp;#039;adolescence à l&amp;#039;âge adulte.
 &lt;/p&gt;
 &lt;p&gt;
  Des enfants, des jeunes ou des parents des quartiers prioritaires doivent participer au moins à l&amp;#039;évaluation du projet, à sa définition (au sein de focus groupes, groupes de travail, panels d&amp;#039;usagers...) et si possible à la mise en oeuvre (assurer des permanences, être relais d&amp;#039;information, former ses pairs, participer à l&amp;#039;animation ou l&amp;#039;organisation d&amp;#039;événements...).
 &lt;/p&gt;
 &lt;p&gt;
  Les actions doivent se dérouler dans un ou plusieurs quartiers prioritaires : Hauts de Chambéry, Biollay, Bellevue. Si ce n&amp;#039;est pas le cas, le projet doit agir sur les freins qui limiteraient l&amp;#039;accès des habitants des quartiers prioritaires aux actions proposées.
 &lt;/p&gt;
 &lt;p&gt;
  Le porteur de projet et l&amp;#039;ensemble de ses partenaires doivent respecter les valeurs de la république et les principes de laïcité et intégrer la question de l&amp;#039;égalité entre les femmes et les hommes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T44" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>Chambéry</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>https://www.chambery.fr/3704-chambery-cite-educative.htm</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour les habitants, les associations, les institutions autres que l&amp;#039;Education Nationale :
 &lt;/p&gt;
 &lt;p&gt;
  Clémentine Mouilleron, 07 84 06 20 47, cite.educative&amp;#64;mairie-chambery.fr
 &lt;/p&gt;
 &lt;p&gt;
  Pour l&amp;#039;Education Nationale :
 &lt;/p&gt;
 &lt;p&gt;
  Gisèle Beck, 06 10 81 42 23, referenten.citeduc&amp;#64;ac-grenoble.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>c.mouilleron@mairie-chambery.fr</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/feee-cite-educative-de-chambery/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC44" s="1" t="inlineStr">
+      <c r="AC34" s="1" t="inlineStr">
         <is>
           <t>Mairie de Chambéry</t>
         </is>
       </c>
-      <c r="AE44" s="1" t="inlineStr">
+      <c r="AE34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF44" s="1" t="inlineStr">
+      <c r="AF34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG44" s="1" t="inlineStr">
+      <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>17/02/2023</t>
         </is>
       </c>
-      <c r="AH44" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="45" spans="1:34" customHeight="0">
-      <c r="A45" s="1">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
         <v>129721</v>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Financer des projets contribuant à renforcer l'attractivité de la commune et de son territoire</t>
         </is>
       </c>
-      <c r="D45" s="1" t="inlineStr">
+      <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Contrat Agglo-communes - Renforcer l'attractivité de la commune et de son territoire</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Communauté d'Agglomération Saint-Lô Agglo</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I45" s="1" t="inlineStr">
+      <c r="I35" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L45" s="1" t="inlineStr">
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le contrat Agglo-communes de Saint-Lô Agglo vise à impulser la mise en œuvre d&amp;#039;opérations structurantes à l&amp;#039;échelle du bassin de vie des communes. Il permet le soutien et le cofinancement de projets locaux, sous maitrise d&amp;#039;ouvrage communale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M45" s="1" t="inlineStr">
+      <c r="M35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Création ou rénovation d&amp;#039;équipements structurants, réaménagement de centre-bourg, projets d&amp;#039;animations et de manifestations culturelles du territoire (hors fonctionnement), projets en faveur des enseignements artistiques, création d&amp;#039;équipements d&amp;#039;accès aux soins, achat et rénovation du dernier commerce de la commune, mobilisation des outils fonciers en faveur du renouvellement urbain, logements d&amp;#039;urgence (non pris en compte dans les actions du PLH)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Arts plastiques et photographie
 Espace public
 Friche
 Accès aux services
 Santé
 Commerces et services
 Revitalisation
 Equipement public
 Réhabilitation
 Accessibilité
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R45" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les opérations ne devront pas avoir connu de commencement avant la contractualisation.
   &lt;/li&gt;
   &lt;li&gt;
    Les projets seront limités au nombre de 3 maximum par commune
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;autofinancement de la commune doit être au moins égal au montant du fonds de concours
   &lt;/li&gt;
   &lt;li&gt;
    Les modalités d&amp;#039;attribution du fonds de concours devront faire l&amp;#039;objet de délibérations concordant du conseil municipal et du conseil communautaire avant la signature du contrat.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T45" s="1" t="inlineStr">
+      <c r="T35" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>CA Saint-Lô Agglo</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://www.saint-lo-agglo.fr/fr/contrat-agglocommunes</t>
         </is>
       </c>
-      <c r="W45" s="1" t="inlineStr">
+      <c r="W35" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.saint-lo-agglo.fr/</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Saint-Lô Agglo
 &lt;/p&gt;
 &lt;p&gt;
  Service de développement et d&amp;#039;appui aux communes
 &lt;/p&gt;
 &lt;p&gt;
  appuicommunes&amp;#64;saint-lo-agglo.fr
 &lt;/p&gt;
 &lt;p&gt;
  02 14 16 01 00
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>soukaina.alouah@saint-lo-agglo.fr</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ab56-financer-des-projets-contribuant-au-developpe/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB45" s="1" t="inlineStr">
+      <c r="AB35" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC45" s="1" t="inlineStr">
+      <c r="AC35" s="1" t="inlineStr">
         <is>
           <t>CA Saint-Lô Agglo</t>
         </is>
       </c>
-      <c r="AE45" s="1" t="inlineStr">
+      <c r="AE35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF45" s="1" t="inlineStr">
+      <c r="AF35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG45" s="1" t="inlineStr">
+      <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>14/02/2023</t>
         </is>
       </c>
-      <c r="AH45" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="46" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E46" s="1" t="inlineStr">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>138019</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les ateliers artistiques et scientifiques dans les collèges</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux collèges pour développer des ateliers artistiques et scientifiques</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J36" s="1" t="inlineStr">
+        <is>
+          <t>Aide plafonnée à 700€/atelier (5 ateliers maxi par collège) Aide 1er équipement plafonnée à 30%</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide aux collèges pour développer des ateliers artistique et scientifique auprès des jeunes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ Collèges public et privé
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ dossier de demande &amp;#43; dépôt sous ADAGE
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récurrence de l&amp;#039;aide :
+ &lt;/strong&gt;
+ Annuelle
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Arts plastiques et photographie
+Jeunesse
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Agrément Rectorat
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Déléguée Collèges
+&lt;/p&gt;
+&lt;p&gt;
+ Email : &lt;a href="mailto:severine.rancon&amp;#64;hauteloire.fr" target="_self"&gt;colleges&amp;#64;hauteloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.71.07.43.69
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cafd-soutenir-les-ateliers-artistiques-et-scientif/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>137950</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les établissements d enseignements artistiques (musique, danse, théâtre)</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Soutien au fonctionnement des établissements d enseignements artistiques (musique, danse, théâtre)</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="J37" s="1" t="inlineStr">
+        <is>
+          <t>Forfait en fonction des type d établissement défini dans le schéma</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soutien au fonctionnement de l&amp;#039;établissement intégré au schéma départemental des enseignements artistiques (musique, danse, théâtre).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ élèves / jeunes inscrits dans les établissements ; mais aussi habitants des territoires
+&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Pièces à fournir : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Lettre de demande de
+     subvention&lt;/li&gt;&lt;li&gt;Bilan de l&amp;#039;année N-1 ( si une
+     aide avait été attribuée)&lt;/li&gt;&lt;li&gt;Budget ou plan de financement&lt;/li&gt;&lt;li&gt;Dossier spécifique de demande de
+     subvention complété&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récurrence de l&amp;#039;aide :
+ &lt;/strong&gt;
+ annuelle&lt;/p&gt;&lt;p&gt;Pour
+le formulaire spécifique de demande de subvention : se rapprocher du
+gestionnaire &lt;br /&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Education et renforcement des compétences
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;Être intégré au schéma départemental des enseignements artistiques.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ -    Elus du Département de la Haute-Loire :
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -    Service gestionnaire :
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Déléguée Culture et Patrimoine - &lt;a href="mailto:emilie.langlois&amp;#64;hauteloire.fr" target="_self"&gt;culture.patrimoine&amp;#64;hauteloire.fr&lt;/a&gt; - 04 71 04 43 76&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ Gestionnaire : Emilie LANGLOIS - emilie.langlois&amp;#64;hauteloire.fr - 04 71 07 40 28
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3ff2-soutenir-le-fonctionnement-du-schema-departem/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>135558</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser une présence artistique dans les territoires - Education Artistique et Culturelle</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux projets culturels des EPCI dans le cadre des conventions Education Artistique et Culturelle</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="J38" s="1" t="inlineStr">
+        <is>
+          <t>Montant maximum : 4000€ / an / EPCI</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soutenir une présence artistique dans les territoires.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide aux projets culturels et artistiques des EPCI.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  La cohérence avec le projet de territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;innovation : développement marquant d&amp;#039;actions existantes et/ou mise en place d&amp;#039;actions nouvelles et/ou croisement des thématiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le respect des 3 piliers de l&amp;#039;EAC
+ &lt;/li&gt;
+ &lt;li&gt;
+  La construction du projet avec des artistes professionnels confirmés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le partenariat local avec des structures culturelles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le partenariat local avec des structures représentantes des publics cibles du département
+ &lt;/li&gt;
+ &lt;li&gt;
+  La solidarité territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  La valorisation du projet / la communication
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;engagement financier et/ou logistique des autres partenaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un budget réaliste
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;Concerne uniquement les EPCI couverts par un conventionnement d&amp;#039;Education artistique et culturelle.
+ &lt;/strong&gt;&lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Déléguée Culture et Patrimoine - culture.patrimoine&amp;#64;hauteloire.fr - 04 71 07 43 76&lt;br /&gt;&lt;/p&gt;Gestionnaire : Emilie LANGLOIS - emilie.langlois&amp;#64;hauteloire.fr - 04 71 07 40 28&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3a1b-soutenir-une-presence-artistique-dans-les-ter/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>13/04/2023</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>120735</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Financer la restauration et l’aménagement des maisons d’artistes remarquables</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la restauration et à l'aménagement des maisons ou des ateliers d'artistes remarquables</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région contribue à préserver et favoriser l&amp;#039;ouverture des maisons d&amp;#039;artistes au public. Ces lieux sont constitutifs du patrimoine et témoins de la présence de personnages remarquables.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ Montant et taux
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    La subvention est calculée par application d&amp;#039;un taux d&amp;#039;intervention de 40% maximum des dépenses éligibles correspondant au coût des travaux et aux honoraires de maîtrise d&amp;#039;œuvre, à l&amp;#039;exclusion des postes de dépenses suivants : Acquisitions foncières, études préalables, assurances dommage ouvrage, travaux de démolition préalable, travaux de dépollution, travaux de voirie et réseaux divers.
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    L&amp;#039;aide régionale est plafonnée à 500.000€.
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="M39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;aide porte sur des opérations de travaux :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Restauration du bâtiment (clos et couvert),
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Mesures d&amp;#039;urgence,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Aménagements intérieurs et extérieurs.
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles les propriétaires publics et privés de maisons ou d&amp;#039;ateliers d&amp;#039;artistes.
+&lt;/p&gt;
+&lt;p&gt;
+ Les aménageurs mandatés par les collectivités territoriales peuvent être bénéficiaires. Une convention de délégation de maîtrise d&amp;#039;ouvrage doit avoir été signée entre la collectivité et l&amp;#039;aménageur.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement doit avoir fait l&amp;#039;objet d&amp;#039;un projet culturel et bénéficier d&amp;#039;une expertise scientifique. La présence, le témoignage ou la trace tangibles de l&amp;#039;artiste ayant vécu sur place doivent être attestés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les établissements bénéficiant du label délivré par la DRAC « Maisons des illustres » sont également concernés par le dispositif.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Les demandes d&amp;#039;aide devront être déposées sur
+ &lt;a href="https://mesdemarches.iledefrance.fr/" rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;br /&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-la-restauration-et-lamenagement-des-maisons-ou-des-ateliers-dartistes-remarquables</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la Culture
+ &lt;br /&gt;
+ Service Patrimoines et inventaire
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Chargée de mission pour les départements 75, 91, 92, 95
+ &lt;br /&gt;
+ Cécile Chenot – 01 53 85 78 57
+ &lt;br /&gt;
+ &lt;a href="mailto:cecile.chenot&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  cecile.chenot&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Chargée de mission pour les départements 77, 78, 93, 94
+ &lt;br /&gt;
+ Véronique Cagnon – 01 53 85 57 42
+ &lt;br /&gt;
+ &lt;a href="mailto:veronique.cagnon&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  veronique.cagnon&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c5ec-aide-a-la-restauration-et-a-lamenagement-des-/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>120656</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Mener des actions de coopérations entre le secteur culturel et les milieux de santé</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Culture &amp;amp; Santé, handicap et dépendance</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="F46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G46" s="1" t="inlineStr">
+      <c r="F40" s="1" t="inlineStr">
+        <is>
+          <t>Agence régionale de santé (ARS) — Occitanie
+Direction régionale des Affaires culturelles (DRAC) — Occitanie</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Recherche
+Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H46" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
+      <c r="K40" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L46" s="1" t="inlineStr">
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les soutiens apportés par le ministère de la culture et de la communication en faveur des orgues sont répartis entre : les aides pour les instruments protégés au titre des monuments historiques et les aides qui concernent la restauration d&amp;#039;instruments non protégés et la création d&amp;#039;instruments neufs.
-[...5 lines deleted...]
- &lt;a&gt;
+ Le programme régional Culture et Santé offre l&amp;#039;opportunité aux établissements éligibles qui le souhaitent, d&amp;#039;inscrire une démarche artistique et culturelle dans leur projet d&amp;#039;établissement et de santé. Les appels à candidature régionaux Culture Santé s&amp;#039;inscrivent dans le cadre de la politique interministérielle initiée en 1999 et renouvelée en 2010 par la convention nationale Culture Santé entre le Ministère de la Santé et le Ministère de la Culture.
+&lt;/p&gt;
+&lt;h4&gt;
+ Qu&amp;#039;est-ce que Culture et Santé ?
+&lt;/h4&gt;
+&lt;p&gt;
+ Le ministère de la Culture et le ministère de la Santé mènent depuis plus de vingt ans une politique commune d&amp;#039;accès à la culture pour tous les publics en milieu hospitalier et médico-social.
+&lt;/p&gt;
+&lt;p&gt;
+ Destinée à promouvoir les actions en faveur du rayonnement et de la visibilité de la thématique &amp;#34;Culture et Santé&amp;#34;, cette politique interministérielle participe à amener la Culture « près » des citoyens et à développer le partage d&amp;#039;expériences entre les acteurs. L&amp;#039;ensemble de la communauté sanitaire est visée : personnes hospitalisées, personnes âgées, familles, professionnels de la santé et du médico-social.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans chaque région,
+ &lt;strong&gt;
+  la déclinaison de ce programme est confiée aux Directions Régionales des Affaires Culturelles
+ &lt;/strong&gt;
+ (DRAC/DAC)
+ &lt;strong&gt;
+  et aux Agences régionales de Santé
+ &lt;/strong&gt;
+ (ARS) qui définissent conjointement leurs axes de priorités. Ainsi des appels à candidature régionaux permettent de soutenir des actions de coopérations entre le secteur culturel et les milieux de santé.
+&lt;/p&gt;
+&lt;h4&gt;
+ Objectifs de la démarche
+&lt;/h4&gt;
+&lt;p&gt;
+ Prendre part à la vie culturelle réduit l&amp;#039;isolement du malade et respecte la dimension existentielle de la personne. La culture, vecteur de valorisation personnelle, professionnelle et sociale, est considérée comme une contribution à la politique de santé qui accorde une nouvelle place à l&amp;#039;usager. Une action culturelle au sein des établissements de santé contribue également à la qualité des relations professionnelles et améliore l&amp;#039;inscription des établissements dans la cité.
+&lt;/p&gt;
+&lt;p&gt;
+ Les objectifs généraux des appels à projets Culture et Santé sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  encourager le développement de partenariats singuliers entre les professionnels de la culture, de la santé, les publics et les œuvres, et la production de nouveaux dialogues et points de vue riches d&amp;#039;enseignements partagés dans ces domaines,
+ &lt;/li&gt;
+ &lt;li&gt;
+  aider au développement et au déploiement d&amp;#039;actions spécifiques favorisant l&amp;#039;inclusion des personnes en situation de handicap, quel que soit le type de handicap,
+ &lt;/li&gt;
+ &lt;li&gt;
+  développer l&amp;#039;apport des arts et de la culture aux soins de santé auprès de tous les publics dépendants et empêchés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour obtenir plus d&amp;#039;informations sur le dispositif Culture &amp;amp; Santé, rendez-vous ici :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.culture.gouv.fr/Thematiques/Developpement-culturel/Le-developpement-culturel-en-France/Culture-et-Sante" rel="noopener" target="_blank"&gt;
+  En savoir plus
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ Le dispositif se décline en région Occitanie en deux volets : Culture &amp;amp; Santé et Culture, Handicap &amp;amp; Dépendance.
+&lt;/h4&gt;
+&lt;h5&gt;
+ Calendrier
+&lt;/h5&gt;
+&lt;ul&gt;
+ &lt;li&gt;
   &lt;strong&gt;
-   → Montant de la subvention
+   Date limite de dépôt des dossiers : 31 décembre 2022, 23h59 (heure de Paris)
   &lt;/strong&gt;
- &lt;/a&gt;
-[...26 lines deleted...]
- Outre les pièces administratives, les dossiers comportent, pour la première étape d&amp;#039;examen :
+  . Aucun dossier ne pourra être déposé ou pris en compte après cette date.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Notification de subvention : à compter d&amp;#039;avril 2023
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h5&gt;
+ Comment déposer un dossier ?
+&lt;/h5&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Pour accéder au formulaire en ligne, cliquez sur le bouton &amp;#34;Accéder au formulaire&amp;#34; correspondant à votre situation en bas de page.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connectez-vous ou créez un compte, puis laissez-vous guider.
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="M40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Nos voix à ciel ouvert entre Loire et Forêt (Centre-Val de Loire, 2022)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Montant de la subvention : 5 800 €
+&lt;/p&gt;
+&lt;p&gt;
+ Ce projet propose une découverte de sa voix au sein de la nature en lien avec celles des autres. Il se déploiera en trois volets:
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  un argumentaire faisant ressortir les objectifs musicaux et culturels du projet, précisant notamment les enjeux de diffusion et d&amp;#039;actions pédagogiques, les conditions d&amp;#039;utilisation, les objectifs de complémentarité avec d&amp;#039;autres instruments environnants ou d&amp;#039;autres agents culturels ;
-[...5 lines deleted...]
-  un avant projet des travaux souhaités
+  des ateliers chants et des résidences avec l&amp;#039;équipe artistique, l&amp;#039;équipe éducative, les résidents et les jeunes de deux institutions et un réalisateur
+ &lt;/li&gt;
+ &lt;li&gt;
+  quatre concerts-restitutions en extérieur avec chant partagé avec le public
+ &lt;/li&gt;
+ &lt;li&gt;
+  un film artistique témoignant de cette aventure en plein nature entre Forêt et Loire. Le répertoire s&amp;#039;étend de la chanson, à l&amp;#039;opéra et au rap.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Musée
+Handicap
+Egalité des chances
+Santé
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Les établissements sanitaires publics, ESPIC ou associatifs peuvent déposer un dossier.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements à vocation sociale et établissements privés à but lucratif sont éligibles uniquement s&amp;#039;ils sont associés à un établissement sanitaire public, ESPIC ou associatif.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Les dossiers sont évalués par la direction générale de la création artistique (délégation à la musique et inspection de la création), après avis de la direction régionale des affaires culturelles compétente, y compris, en cas d&amp;#039;orgue situé dans un édifice protégé, de l&amp;#039;avis du conservateur régional des monuments historiques.
-[...13 lines deleted...]
- Selon région
+ Pour en savoir plus sur les critères d&amp;#039;éligibilité des porteurs et du projet, vous êtes invités à vous référer aux cahiers des charges ci-dessous.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
-[...95 lines deleted...]
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T46" s="1" t="inlineStr">
+      <c r="T40" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X46" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/culture-sante-handicap-et-dependance</t>
+        </is>
+      </c>
+      <c r="W40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/2022-12-appel-a-projet-culture-sante</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- DGCA &amp;gt; Délégation à la musique
-[...10 lines deleted...]
-      <c r="Y46" s="1" t="inlineStr">
+ &lt;span&gt;
+  Pour toute question sur le dispositif Culture et Santé en Occitanie, vous êtes invités à vous adresser à :
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:contact&amp;#64;lamecano.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;lamecano.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  06 12 22 64 11
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4937-culture-sante-handicap-et-dependance/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AC46" s="1" t="inlineStr">
+      <c r="AC40" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
-      <c r="AE46" s="1" t="inlineStr">
+      <c r="AE40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF46" s="1" t="inlineStr">
+      <c r="AF40" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG46" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="47" spans="1:34" customHeight="0">
-      <c r="A47" s="1">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
         <v>120623</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Mener des projets de développement de la pratique artistique dans les établissements pénitentiaires et les services ou établissements de la protection judiciaire de la jeunesse</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
+      <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Culture et Justice</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture
 Ministère de la Justice</t>
         </is>
       </c>
-      <c r="F47" s="1" t="inlineStr">
+      <c r="F41" s="1" t="inlineStr">
         <is>
           <t>Direction régionale des Affaires culturelles (DRAC) — Grand Est</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
+      <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
+      <c r="K41" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L47" s="1" t="inlineStr">
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le ministère de la Culture et le ministère de la Justice soutiennent le développement de la pratique artistique dans les établissements pénitentiaires et les services ou établissements de la protection judiciaire de la jeunesse, en allouant une subvention aux organisateurs de tels projets.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Qu&amp;#039;est-ce que l&amp;#039;appel à projets &amp;#34;Culture et Justice&amp;#34; ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Depuis le premier protocole d&amp;#039;accord signé en 1986, la politique interministérielle Culture &amp;amp; Justice a pour objectif de mettre en œuvre, pour les personnes placées sous main de justice, une politique culturelle de qualité.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Dans cette optique, le ministère de la Culture favorise l&amp;#039;accès de tous et de chacun, et notamment des personnes les plus éloignées voire exclues, à l&amp;#039;art et à la culture. L&amp;#039;appel à projets &amp;#34;Culture et Justice&amp;#34; soutient, dans les établissements pénitentiaires et les services de la protection judiciaire, un programme d&amp;#039;actions culturelles en liaison avec les collectivités territoriales et les organismes qui souhaiteraient s&amp;#039;associer au projet.
 &lt;/p&gt;
 &lt;p&gt;
  Ces actions culturelles prennent en compte la diversité des secteurs d&amp;#039;expression et des modes d&amp;#039;interventions tels que : le livre et la lecture, le théâtre, les arts du cirque, la musique et la danse, les arts plastiques, le cinéma, l&amp;#039;audiovisuel, le multimédia et le patrimoine.
 &lt;/p&gt;
 &lt;p&gt;
  Un plan de développement des bibliothèques et de la lecture est mis en œuvre ainsi que des actions culturelles et artistiques en direction des publics relevant du ministère de la Justice dans le cadre des politiques d&amp;#039;insertion et d&amp;#039;éducation. Ce plan favorise l&amp;#039;accès aux pratiques culturelles et artistiques et doit contribuer à la lutte contre l&amp;#039;illettrisme par l&amp;#039;appropriation et la réappropriation de la culture. L&amp;#039;évaluation des actions culturelles et des pratiques artistiques réalisées ces dernières années confirme leur capacité à susciter l&amp;#039;expression des personnes.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -11294,106 +10067,106 @@
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Ce partenariat vise à privilégier :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le développement d&amp;#039;activités culturelles spécifiques dans les établissements pénitentiaires co-construit avec les acteurs de la justice et en faveur du plus grand nombre de détenus (résidence, programme thématique...)
  &lt;/li&gt;
  &lt;li&gt;
   le développement de la lecture et la maîtrise de la langue au sein d&amp;#039;actions valorisant les bibliothèques/médiathèques des trois établissements pénitentiaires concernés
  &lt;/li&gt;
  &lt;li&gt;
   le renforcement des liens avec les réseaux artistiques  et culturels
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;inscription des établissements pénitentiaires dans les manifestations culturelles nationales et locales
  &lt;/li&gt;
  &lt;li&gt;
   la valorisation à l&amp;#039;extérieur des activités menées en milieu pénitentiaire.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M47" s="1" t="inlineStr">
+      <c r="M41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   → L&amp;#039;Académie Fratellini et la Maison d&amp;#039;arrêt de Villepinte (93) - 2021
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Académie Fratellini a développé en 2021 à la Maison d&amp;#039;arrêt de Villepinte (93) des ateliers de découverte des arts du cirque, orchestrés de manière à ce que les personnes détenues puissent découvrir plusieurs agrès au fil des séances.
 &lt;/p&gt;
 &lt;p&gt;
  Objectifs suivis :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   valorisation des capacités et qualités individuelles au sein du groupe ;
  &lt;/li&gt;
  &lt;li&gt;
   apprentissage de l&amp;#039;écoute de l&amp;#039;autre ;
  &lt;/li&gt;
  &lt;li&gt;
   retrouver la confiance en soi et dans les autres.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Passage / Parenthèse et l&amp;#039;Agence régionale du livre PACA - 2022
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Montant de la subvention versée : 30.000 euros
 &lt;/p&gt;
 &lt;p&gt;
  &amp;#34;Passage&amp;#34; et &amp;#34;Parenthèse&amp;#34; sont deux dispositifs portés par l&amp;#039;Agence Régionale du Livre Provence-Alpes-Côte d&amp;#039;Azur en direction des publics placés sous main de justice.
 &lt;/p&gt;
 &lt;p&gt;
  Depuis 2018, &amp;#34;Passage&amp;#34; s&amp;#039;attache à aménager et à animer des espaces de lecture dans les foyers de la Protection judiciaire de la jeunesse. &amp;#34;Parenthèse&amp;#34;, initié en 2015, contribue au développement des bibliothèques en milieu carcéral pour les populations majeures et mineures et à la mise en œuvre d&amp;#039;actions culturelles de sensibilisation à la lecture (ateliers d&amp;#039;écriture journalistique, résidences d&amp;#039;auteurs etc).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Musée
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   → Qui peut déposer un dossier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Associations
  &lt;/li&gt;
  &lt;li&gt;
   Établissements publics / services de l&amp;#039;État
  &lt;/li&gt;
  &lt;li&gt;
   Particuliers
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Critères d&amp;#039;éligibilité du demandeur
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles à l&amp;#039;appel à projets :
 &lt;/p&gt;
@@ -11467,73 +10240,73 @@
 &lt;p&gt;
  Un comité de sélection, associant des représentants de la DISP, de la DIRPJJ Grand Est et de la DRAC se réunira courant décembre 2023 pour sélectionner les projets et déterminer le montant des subventions accordées.
 &lt;/p&gt;
 &lt;p&gt;
  Une attention particulière sera portée aux éléments suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Qualité du projet artistique et culturel
  &lt;/li&gt;
  &lt;li&gt;
   Adéquation avec les objectifs de l&amp;#039;accompagnement des personnes placées sous main de justice
  &lt;/li&gt;
  &lt;li&gt;
   Modalités de mise en œuvre du partenariat artiste / structure / bénéficiaires
  &lt;/li&gt;
  &lt;li&gt;
   Ouverture culturelle proposée aux bénéficiaires
  &lt;/li&gt;
  &lt;li&gt;
   Pertinence des objectifs et des modalités pratiques de l&amp;#039;évaluation
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T47" s="1" t="inlineStr">
+      <c r="T41" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/culture-et-justice</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute question sur l&amp;#039;opération Culture et Justice en Grand Est, vous êtes invités à vous adresser à :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - À la DRAC Grand Est :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Département des Ardennes :
   &lt;a href="mailto:frederique.petit&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
    frederique.petit&amp;#64;culture.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
   ; 06 60 44 22 84
  &lt;/li&gt;
  &lt;li&gt;
   Départements de l&amp;#039;Aube et de la Haute-Marne :
   &lt;a href="mailto:pascale.valentin-bemmert&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
    pascale.valentin-bemmert&amp;#64;culture.gouv.fr
    &lt;span&gt;
@@ -11569,148 +10342,148 @@
  &lt;li&gt;
   Départements du Bas-Rhin et du Haut-Rhin :
   &lt;a href="mailto:pierre.vogler&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
    pierre.vogler&amp;#64;culture.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
   ; 06 27 26 12 82
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - À la DISP Grand Est-Strabourg :
  &lt;/strong&gt;
  &lt;a href="mailto:elodie.roche&amp;#64;justice.fr" rel="noopener" target="_blank"&gt;
   elodie.roche&amp;#64;justice.fr
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
  ; 03 88 56 81 72
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b040-culture-justice/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC47" s="1" t="inlineStr">
+      <c r="AC41" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
-      <c r="AE47" s="1" t="inlineStr">
+      <c r="AE41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF47" s="1" t="inlineStr">
+      <c r="AF41" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG47" s="1" t="inlineStr">
+      <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>20/10/2022</t>
         </is>
       </c>
-      <c r="AH47" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="48" spans="1:34" customHeight="0">
-      <c r="A48" s="1">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>120634</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Soutenir des projets culturels et artistiques organisés pendant l’été</t>
         </is>
       </c>
-      <c r="C48" s="1" t="inlineStr">
+      <c r="C42" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E48" s="1" t="inlineStr">
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Vacances culturelles</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="F48" s="1" t="inlineStr">
+      <c r="F42" s="1" t="inlineStr">
         <is>
           <t>Direction régionale des Affaires culturelles (DRAC) — Hauts-de-France</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J48" s="1" t="inlineStr">
+      <c r="J42" s="1" t="inlineStr">
         <is>
           <t>12.000€</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L48" s="1" t="inlineStr">
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Afin de favoriser la participation à la vie culturelle, le ministère de la Culture apporte son soutien à des projets culturels et artistiques organisées pendant l&amp;#039;été.
 &lt;/p&gt;
 &lt;p&gt;
  Votre structure propose un projet culturel en été ? Le ministère de la Culture apporte un soutien financier à des projets culturels et artistiques en ce sens, organisés en juillet et en août.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Qu&amp;#039;est-ce que l&amp;#039;été culturel ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Lancé en 2020, l&amp;#039;été culturel est une opération nationale visant à
  &lt;strong&gt;
   soutenir des propositions artistiques et culturelles
  &lt;/strong&gt;
  (concerts, représentations, ateliers, projets participatifs...), toutes disciplines confondues, ayant lieu en juillet et août. Ces  projets peuvent être proposés par une association, un particulier, une collectivité (territoriale, régionale, départementale, communale), un établissement public ou bien un organisme privé.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les objectifs de la démarche
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -11800,277 +10573,277 @@
  &lt;span&gt;
   &lt;strong&gt;
    Montant de la subvention
   &lt;/strong&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Chaque équipe ou artiste retenu sera accompagnée par la DRAC Hauts-de-France à hauteur de 12 000 €.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;strong&gt;
    Modalités d&amp;#039;attribution de la subvention
   &lt;/strong&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   La subvention est versée dans son entièreté dès que les résultats de la commission sont connus et que le dossier de subvention est complet.
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M48" s="1" t="inlineStr">
+      <c r="M42" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Dans le cadre de l&amp;#039;Eté culturel 2022, en Normandie, dix musiciens à vélos ont proposé des concerts, une découverte des instruments baroques, des étapes cyclistes avec le public.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Une compagnie a proposé dans des quartiers prioritaires de la métropole de Bordeaux des ateliers de médiation ainsi que la création d&amp;#039;un spectacle de danse verticale par les artistes et les habitants.
  &lt;/li&gt;
  &lt;li&gt;
   En Martinique, des comédiens ont animé le quotidien des personnes âgées et des équipes de 4 EHPAD. Ces derniers ont découvert la nouvelle création de la compagnie, ont participé à des ateliers et se sont laissés surprendre par des jeux de clown impromptus.
  &lt;/li&gt;
  &lt;li&gt;
   En Grand Est, le dispositif Jeunes ESTivants a compté 63 projets artistiques, 210 jeunes artistes et 60 lieux mobilisés en 2021.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Critères d&amp;#039;éligibilité du demandeur
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont sollicités dans ce cadre des compagnies ou collectifs artistiques, des ensembles musicaux ou vocaux, des regroupements factuels d&amp;#039;artistes, des artistes des arts visuels, des artistes auteurs illustrateurs – tous professionnels souhaitant s&amp;#039;engager collectivement ou individuellement dans la réalisation de ces impromptus.
 &lt;/p&gt;
 &lt;p&gt;
  Ces artistes et compagnies doivent avoir une expérience professionnelle dans les Hauts-de-France.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Critères de non-éligibilité du demandeur
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les structures culturelles, lieux de diffusion et agences de production ne sont pas éligibles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Critères d&amp;#039;éligibilité des projets
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les équipes ou artistes, volontaires et autonomes, doivent proposer au minimum 10 impromptus artistiques :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   de courte durée (n&amp;#039;excédant pas 45 minutes)
  &lt;/li&gt;
  &lt;li&gt;
   au dispositif technique le plus léger possible
  &lt;/li&gt;
  &lt;li&gt;
   permettant leur diffusion en une grande diversité de lieux/sites et à toutes sortes de moments
  &lt;/li&gt;
  &lt;li&gt;
   se déroulant au cours de la période allant du 1er juin au 30 septembre 2023.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Cette série peut prendre la forme de différents impromptus sur un même lieu, d&amp;#039;un impromptu identique proposé dans différents lieux ou un mix des deux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T48" s="1" t="inlineStr">
+      <c r="T42" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>Hauts-de-France</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W48" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/vacances-culturelles</t>
+        </is>
+      </c>
+      <c r="W42" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/dev-culturel_plaines-ete</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute question sur la démarche &amp;#34;Plaines d&amp;#039;été&amp;#34; en Hauts-de-France, vous êtes invités à vous adresser à :
 &lt;/p&gt;
 &lt;p&gt;
  DRAC des Hauts-de-France
 &lt;/p&gt;
 &lt;p&gt;
  Pôle Publics, territoires et industries culturelles
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:plaines-drac-hauts-de-france&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
   plaines-drac-hauts-de-france&amp;#64;culture.gouv.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 03 28 36 61 89
 &lt;/p&gt;
 &lt;p&gt;
  3 Rue du Lombard, 59800 Lille
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0fad-ete-culturel/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC48" s="1" t="inlineStr">
+      <c r="AC42" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
-      <c r="AE48" s="1" t="inlineStr">
+      <c r="AE42" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF48" s="1" t="inlineStr">
+      <c r="AF42" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG48" s="1" t="inlineStr">
+      <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>20/10/2022</t>
         </is>
       </c>
-      <c r="AH48" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="49" spans="1:34" customHeight="0">
-      <c r="A49" s="1">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>120635</v>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Développer des actions d'éducation artistique et culturelle à destination des habitants des quartiers prioritaires de la politique de la ville</t>
         </is>
       </c>
-      <c r="C49" s="1" t="inlineStr">
+      <c r="C43" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D49" s="1" t="inlineStr">
+      <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Culture et lien social</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L49" s="1" t="inlineStr">
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le dispositif Culture et lien social a pour but de développer des actions d&amp;#039;éducation artistique et culturelle à destination des habitants des quartiers prioritaires de la politique de la ville. Il est mis en place par la direction régionale des affaires culturelles (DRAC) de la région dans laquelle le projet est réalisé.
 Qu&amp;#039;est-ce que la politique interministérielle Culture et lien social ?Qu&amp;#039;est-ce que la politique interministérielle Culture et lien social ?
 &lt;/p&gt;
 &lt;h4&gt;
  Qu&amp;#039;est-ce que la politique interministérielle Culture et lien social ?
 &lt;/h4&gt;
 &lt;p&gt;
  À travers cette politique, les DRAC (directions régionales des affaires culturelles) affirment une politique volontariste auprès des structures culturelles en accompagnant, en lien étroit avec les acteurs de la politique de la ville, les projets artistiques et culturels mis en œuvre en faveur des habitants des quartiers politique de la ville.
 &lt;/p&gt;
 &lt;p&gt;
  Il est vivement conseillé aux porteurs de projets candidats de consulter, dès la conception du projet et en amont de toute autre démarche, les services de la DRAC/DAC, qui pourront leur prodiguer des conseils.
 &lt;/p&gt;
 &lt;h4&gt;
  Objectifs de la démarche
 &lt;/h4&gt;
 &lt;p&gt;
  Les pratiques artistiques et culturelles sont de puissants leviers d&amp;#039;émancipation personnelle et de cohésion sociale. Pour autant, les freins à la pratique artistique et à la fréquentation des lieux culturels sont nombreux : accessibilité géographique, moyens financiers, mécanismes d&amp;#039;exclusion sociale...
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif a donc vocation à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -12149,277 +10922,570 @@
  &lt;li&gt;
   Remplissez le formulaire et retournez-le par mail en cliquant sur le bouton &amp;#34;Déposer mon dossier&amp;#34; de votre département.
  &lt;/li&gt;
 &lt;/ol&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Votre dossier devra être accompagné des pièces jointes suivantes :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la fiche de candidature complétée et signée ;
  &lt;/li&gt;
  &lt;li&gt;
   le dossier de présentation du projet artistique (format libre) ;
  &lt;/li&gt;
  &lt;li&gt;
   les curriculum vitae de tous les artistes ou professionnels de la culture amenés à intervenir dans le projet ;
  &lt;/li&gt;
  &lt;li&gt;
   le cas échéant : le bilan et l&amp;#039;évaluation des projets développés en 2022.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Egalité des chances
 Cohésion sociale et inclusion
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Critères d&amp;#039;éligibilité du demandeur
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets doivent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   être déposés par une structure culturelle ayant pour objectifs principaux, établis dans ses statuts, la création et la diffusion d&amp;#039;œuvres artistiques, culturelles, patrimoniales ou scientifiques et techniques : association culturelle, compagnie, artiste inscrit à la maison des artistes, musée, médiathèque, lieu patrimonial, structure de diffusion scientifique et technique à l&amp;#039;exception des établissements publics nationaux du ministère de la Culture, etc.
  &lt;/li&gt;
  &lt;li&gt;
   s&amp;#039;adresser aux habitants d&amp;#039;un quartier politique de la ville.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Critères d&amp;#039;éligibilité des projets
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets culturels et artistiques proposés doivent être le fruit d&amp;#039;une co-construction entre une structure culturelle et une structure du champ social (maison de quartier, centre d&amp;#039;hébergement et de réinsertion sociale, centre social, bailleur social, association œuvrant dans le champ social, centre d&amp;#039;animation, mission locale, centre d&amp;#039;accueil de demandeurs d&amp;#039;asile, foyers d&amp;#039;accueil, résidence sociale...).
 &lt;/p&gt;
 &lt;p&gt;
  Les projets doivent s&amp;#039;inscrire dans la nouvelle géographie prioritaire – loi de programmation pour la ville et la cohésion urbaine du 21 février 2014 Ouvre une nouvelle fenêtre – en proposant des projets dans les territoires cibles que sont les quartiers politique de la ville.
 &lt;/p&gt;
 &lt;p&gt;
  Les structures peuvent s&amp;#039;appuyer sur les outils de localisation suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   une carte interactive des quartiers prioritaires Ouvre une nouvelle fenêtre sur le site Internet de Système d&amp;#039;information géographique de la Politique de la ville
  &lt;/li&gt;
  &lt;li&gt;
   les quartiers prioritaires de la politique de la ville sur le géoportail Ouvre une nouvelle fenêtre
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T49" s="1" t="inlineStr">
+      <c r="T43" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/culture-et-lien-social</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aube / Marne : M. SALINGUE (
   &lt;a href="mailto:guillaume.salingue&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
    guillaume.salingue&amp;#64;culture.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
   / 03 26 70 36 93)
  &lt;/li&gt;
  &lt;li&gt;
   Ardennes / Haute-Marne : Mme TABOURIN (
   &lt;a href="mailto:chantal.tabourin&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
    chantal.tabourin&amp;#64;culture.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
   / 03 26 70 36 86)
  &lt;/li&gt;
  &lt;li&gt;
   Meurthe-et-Moselle / Meuse / Moselle / Vosges : Mme MARTINET (
   &lt;a href="mailto:frederique.martinet&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
    frederique.martinet&amp;#64;culture.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
   / 03 87 56 41 00)
  &lt;/li&gt;
  &lt;li&gt;
   Bas-Rhin / Haut-Rhin : Mme BLONDEAU (
   &lt;a href="mailto:nicole.blondeau&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
    nicole.blondeau&amp;#64;culture.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
   / 03 88 15 57 10)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bdf7-culture-et-lien-social/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC49" s="1" t="inlineStr">
+      <c r="AC43" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
-      <c r="AE49" s="1" t="inlineStr">
+      <c r="AE43" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF49" s="1" t="inlineStr">
+      <c r="AF43" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG49" s="1" t="inlineStr">
+      <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>20/10/2022</t>
         </is>
       </c>
-      <c r="AH49" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="50" spans="1:34" customHeight="0">
-      <c r="A50" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>120632</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Evaluer les projets de développement culturel et d'action territoriale</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Fiche d&amp;apos;évaluation développement culturel et action territoriale en Ile-de-France</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Chaque projet ayant bénéficié d&amp;#039;une subvention de l&amp;#039;État doit faire l&amp;#039;objet d&amp;#039;une évaluation. Celui-ci concerne l&amp;#039;évaluation des projets de développement culturel et d&amp;#039;action territoriale réalisés en Ile-de-France.
+&lt;/p&gt;
+&lt;h2&gt;
+ Présentation du dispositif
+&lt;/h2&gt;
+&lt;h3&gt;
+ Qu&amp;#039;est-ce que l&amp;#039;évaluation des projets de développement culturel et d&amp;#039;action territoriale ?
+&lt;/h3&gt;
+&lt;p&gt;
+ L&amp;#039;évaluation d&amp;#039;un projet se fait sous forme d&amp;#039;un bilan. Ce bilan est rédigé par la structure porteuse du projet mais l&amp;#039;ensemble des partenaires y contribue.
+&lt;/p&gt;
+&lt;p&gt;
+ La présente fiche d&amp;#039;évaluation permettra de produire un bilan à la fois quantitatif et qualitatif.
+ &lt;strong&gt;
+  Aucune nouvelle demande de subvention ne sera prise en compte si les fiches d&amp;#039;évaluation des projets précédemment subventionnés n&amp;#039;ont pas été transmises.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;h3&gt;
+ Objectifs de la démarche
+&lt;/h3&gt;
+&lt;p&gt;
+ Cette évaluation a vocation à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Détailler l&amp;#039;utilisation précise faite de la subvention
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcer le dialogue entre les différents partenaires du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Encourager les structures soutenues à réfléchir aux effets des actions qu&amp;#039;elles mènent auprès des publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcer le dialogue entre la direction régionale des affaires culturelles (DRAC) et les structures culturelles et mieux connaître les effets des dispositifs proposés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Valoriser les actions menées conjointement auprès du public
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ Suis-je concerné(e) par cette démarche ?
+&lt;/h2&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Qui peut déposer un dossier ?
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Les personnes pouvant compléter une évaluation sont les suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Départements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissements publics / services de l&amp;#039;État (bibliothèques, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entreprises privées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Particuliers (personnes physiques professionnelles de la Culture ou non)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Dispositifs concernés par l&amp;#039;évaluation
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Cette fiche d&amp;#039;évaluation est à compléter par les structures culturelles ayant bénéficié d&amp;#039;une subvention dans le cadre des dispositifs suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Premiers Regards, Premiers Pas
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tourisme culturel
+ &lt;/li&gt;
+ &lt;li&gt;
+  Résidence territoriale artistique et culturelle en milieu scolaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Culture et ruralité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contractualisation (CLEA / CTEAC...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Résidence de journalistes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Qualification des ressources/Formation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet de territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ Procédure
+&lt;/h2&gt;
+&lt;h3&gt;
+ Comment déposer une évaluation
+&lt;/h3&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Pour accéder au formulaire en ligne, cliquez sur le bouton &amp;#34;Accéder au formulaire&amp;#34; en bas de page.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connectez-vous ou créez un compte, puis laissez-vous guider.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;h2&gt;
+ Projets soutenus précédemment
+&lt;/h2&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Parcours numérique de visite à l&amp;#039;Abbaye de Maubuisson (Tourisme Culturel) - 2020
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Montant de la subvention versée : 15 000 euros
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Abbaye de Maubuisson crée un parcours numérique de visite pour offrir la possibilité aux visiteurs d&amp;#039;appréhender le lieu et son histoire malgré la disparition d&amp;#039;une grande partie de ses bâtiments, utilisés comme carrière de pierre au XIXe siècle. La nouvelle offre permet également de créer un lien et une circulation entre les visiteurs du parc et ceux du centre d&amp;#039;art en valorisant un savoir riche et insoupçonné.
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Les oiseaux battaient lentement des ailes par le centre d&amp;#039;art Micro-Onde à l&amp;#039;école élémentaire Mozart (Résidence territoriale artistique et culturelle en milieu scolaire) - 2022
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Montant de la subvention versée : 9 500 euros
+&lt;/p&gt;
+&lt;p&gt;
+ Ce projet pluridisciplinaire a permis aux enfants de s&amp;#039;appuyer sur leur imaginaire pour participer à plusieurs ateliers : créer des instruments de musique en céramique, des costumes, un scénario ou encore des décors, le tout dans le but de présenter une exposition chorégraphiée à l&amp;#039;issue de la résidence. Pour ce faire, les élèves ont pu découvrir l&amp;#039;expression corporelle grâce aux ateliers menés par deux danseurs. Neuf classes de quatre établissements différents ont ainsi participé à une œuvre collective, tout en étant initiées à l&amp;#039;écriture d&amp;#039;une trame de narration, à la construction de maquettes, ou encore à la réalisation d&amp;#039;objets en trois dimensions.
+&lt;/p&gt;
+&lt;h2&gt;
+ Une question ?
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur l&amp;#039;a fiche d&amp;#039;évaluation &amp;#34;développement culturel et action territoriale&amp;#34;, vous êtes invités à vous adresser au service du développement et de l&amp;#039;action territoriale (SDAT) Ile-de-France par mail à l&amp;#039;adresse
+ &lt;a href="mailto:sdat.idf&amp;#64;culture.gouv.fr"&gt;
+  sdat.idf&amp;#64;culture.gouv.fr
+ &lt;/a&gt;
+ ; ou par téléphone au 01 56 06 50 95 / 01 56 06 51 00.
+&lt;/p&gt;
+&lt;a href="https://www.demarches-simplifiees.fr/commencer/dev-culturel_evaluation-idf" rel="noopener" target="_blank"&gt;
+ Accéder au formulaire
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+bénéficiaires de l&amp;#039;aide: Associations, Communes, Départements, Établissements publics / services de l&amp;#039;État, Entreprises privées, Particuliers (personnes physiques professionnelles de la Culture ou non)
+&lt;br /&gt;
+périmètre de l&amp;#039;aide: [&amp;#039;Ile-de-France&amp;#039;]</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/declaration-renouvellement/fiche-d-evaluation-developpement-culturel-et-action-territoriale-en-ile-de-france</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>DRAC Ile-de-France &amp;gt; Service du développement et de l&amp;#039;action territoriale
+sdat.idf&amp;#64;culture.gouv.fr
+01 56 06 50 95 / 01 56 06 51 00</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0507-fiche-devaluation-developpement-culturel-et-action-territoriale/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>120641</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Faire découvrir des lieux patrimoniaux, leur histoire et leurs collections aux jeunes et à leurs familles à travers une pratique artistique</t>
         </is>
       </c>
-      <c r="C50" s="1" t="inlineStr">
+      <c r="C45" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D50" s="1" t="inlineStr">
+      <c r="D45" s="1" t="inlineStr">
         <is>
           <t>C&amp;apos;est mon patrimoine !</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture
 Agence nationale de la cohésion des territoires (ANCT)</t>
         </is>
       </c>
-      <c r="F50" s="1" t="inlineStr">
+      <c r="F45" s="1" t="inlineStr">
         <is>
           <t>Direction régionale des Affaires culturelles (DRAC) — Hauts-de-France</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I50" s="1" t="inlineStr">
+      <c r="I45" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L50" s="1" t="inlineStr">
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La découverte et la familiarisation des enfants et des adolescents à la culture passe par la découverte d&amp;#039;un patrimoine et d&amp;#039;une pratique artistique. Le ministère de la Culture soutient ces actions en allouant une subvention aux porteurs de projets dans le cadre de l&amp;#039;appel à projets &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Qu&amp;#039;est-ce que l&amp;#039;opération &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34; ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Lancée en 2005 par le ministère de la Culture (&amp;#34;Les Portes du temps&amp;#34;), l&amp;#039;opération &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34; contribue à l&amp;#039;émancipation des jeunes par les arts et la culture et repose sur les trois piliers de l&amp;#039;éducation artistique et culturelle (EAC) :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la rencontre avec les artistes et les œuvres,
  &lt;/li&gt;
  &lt;li&gt;
   la connaissance des arts et du patrimoine
  &lt;/li&gt;
  &lt;li&gt;
   et la pratique artistique.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Cette opération a vocation à s&amp;#039;inscrire dans les projets de territoire contractualisés. Elle encourage des pratiques artistiques et culturelles nouvelles (balades urbaines, reportages photo, vidéo, radio, utilisation du jeu vidéo comme support de médiation par exemple).
@@ -12479,67 +11545,67 @@
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Subvention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le projet doit reposer sur plusieurs financements (État, collectivités territoriales, mécénat...).
 &lt;/p&gt;
 &lt;p&gt;
  Le montant de la subvention versée par l&amp;#039;État ne peut excéder 80 % du budget total du projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Financement &amp;#34;politique de la ville&amp;#34;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets visent l&amp;#039;ensemble des territoires prioritaires, dont les territoires ruraux. Pour être éligible à un financement spécifique des crédits politiques de la ville, le public bénéficiaire visé par le projet doit être composé d&amp;#039;au moins 60 % de jeunes issus des quartiers prioritaires de la politique de la ville.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets touchant majoritairement d&amp;#039;autres publics éloignés peuvent être financés sur d&amp;#039;autres crédits, notamment apportés par le ministère de la Culture.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour être éligibles à un financement, les projets devront remplir les conditions suivantes :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Co-construction et co-financement
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le projet doit :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   être co-construit entre professionnels de différentes disciplines : médiateurs des patrimoines, artistes professionnels, acteurs de l&amp;#039;enfance et de la jeunesse, du secteur public ou de l&amp;#039;éducation populaire, etc.
  &lt;/li&gt;
  &lt;li&gt;
   reposer sur un partenariat impliquant au moins un service ou une structure patrimoniale : le partenaire patrimonial est pleinement associé à l&amp;#039;élaboration et à la réalisation du projet. Deux services différents d&amp;#039;une même collectivité, patrimoine et jeunesse, peuvent par dérogation être considérés comme partenaires.
  &lt;/li&gt;
  &lt;li&gt;
   reposer sur plusieurs financements (État, collectivités territoriales, mécénat...).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une formation préalable est attendue pour chaque projet à destination des différents acteurs, notamment les animateurs encadrant les jeunes. Cette formation peut être dispensée par l&amp;#039;établissement patrimonial, par une structure d&amp;#039;accueil de jeunes et/ou un réseau d&amp;#039;éducation populaire (dans le cadre d&amp;#039;un seul projet ou pour un territoire plus vaste et pour plusieurs projets mutualisés).
@@ -12593,196 +11659,196 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ne sont pas éligibles les projets :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   qui ne respectent pas la composition du public cible (jeunes de 6 à 18 ans, issus à 60% minimum des quartiers prioritaires de la ville),
  &lt;/li&gt;
  &lt;li&gt;
   ne comportant pas d&amp;#039;axe de pratique artistique avec un professionnel du domaine artistique concerné,
  &lt;/li&gt;
  &lt;li&gt;
   dont le partenaire patrimonial n&amp;#039;est pas explicitement impliqué dans l&amp;#039;élaboration et la réalisation du projet,
  &lt;/li&gt;
  &lt;li&gt;
   ne reposant pas sur plusieurs financements.
  &lt;/li&gt;
  &lt;li&gt;
   Une simple visite au musée ou dans un monument historique, sans contrepartie créative de la part des jeunes, n&amp;#039;est pas considérée comme déterminante dans la validation des projets.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T50" s="1" t="inlineStr">
+      <c r="T45" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>Hauts-de-France</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/c-est-mon-patrimoine</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute question sur l&amp;#039;opération &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34; en Hauts-de-France, vous êtes invités à vous adresser à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   À la DRAC :
   &lt;a href="mailto:CMP.drac.hdf&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
    CMP.drac.hdf&amp;#64;culture.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Au SGAR :
   &lt;a href="mailto:sgar-politiquesdecohesion&amp;#64;hauts-de-france.gouv.fr" rel="noopener" target="_blank"&gt;
    sgar-politiquesdecohesion&amp;#64;hauts-de-france.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a2f0-cest-mon-patrimoine/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC50" s="1" t="inlineStr">
+      <c r="AC45" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
-      <c r="AE50" s="1" t="inlineStr">
+      <c r="AE45" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF50" s="1" t="inlineStr">
+      <c r="AF45" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG50" s="1" t="inlineStr">
+      <c r="AG45" s="1" t="inlineStr">
         <is>
           <t>20/10/2022</t>
         </is>
       </c>
-      <c r="AH50" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="51" spans="1:34" customHeight="0">
-      <c r="A51" s="1">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
         <v>120596</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Financer les projets structurants des communes gersoises (DDR+)</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Dotation départementale Rurale Plus (DDR+)</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I51" s="1" t="inlineStr">
+      <c r="I46" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J51" s="1" t="inlineStr">
+      <c r="J46" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L51" s="1" t="inlineStr">
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -12810,66 +11876,66 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P51" s="1" t="inlineStr">
+      <c r="P46" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q51" s="1" t="inlineStr">
+      <c r="Q46" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;
    Les projets relevant des typologies suivantes sont prioritaires :
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les opérations favorisant le développement des mobilités douces ou partagées,
  &lt;/li&gt;
  &lt;li&gt;
   les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation énergétique des logements communaux à vocation sociale,
  &lt;/li&gt;
  &lt;li&gt;
   les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
  &lt;/li&gt;
  &lt;li&gt;
   les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
  &lt;/li&gt;
@@ -12881,1130 +11947,1237 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
  &lt;/li&gt;
  &lt;li&gt;
   les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
  &lt;/li&gt;
  &lt;li&gt;
   les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation de structure des ouvrages d&amp;#039;art.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T51" s="1" t="inlineStr">
+      <c r="T46" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail :
  &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
   subventions.dmit&amp;#64;gers.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB51" s="1" t="inlineStr">
+      <c r="AB46" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC51" s="1" t="inlineStr">
+      <c r="AC46" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE51" s="1" t="inlineStr">
+      <c r="AE46" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF51" s="1" t="inlineStr">
+      <c r="AF46" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG51" s="1" t="inlineStr">
+      <c r="AG46" s="1" t="inlineStr">
         <is>
           <t>20/10/2022</t>
         </is>
       </c>
-      <c r="AH51" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="52" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G52" s="1" t="inlineStr">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>105346</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la diffusion culturelle</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Diffusion culturelle</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Morbihan</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...1 lines deleted...]
-Entreprise privée
+Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L52" s="1" t="inlineStr">
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La Région contribue à préserver et favoriser l&amp;#039;ouverture des maisons d&amp;#039;artistes au public. Ces lieux sont constitutifs du patrimoine et témoins de la présence de personnages remarquables.
-[...23 lines deleted...]
-      <c r="M52" s="1" t="inlineStr">
+ Soutien financier aux structures, manifestations et acteurs culturels dans les domaines des arts vivants, visuels, de la culture et de la langue bretonne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;aide porte sur des opérations de travaux :
-[...25 lines deleted...]
-      <c r="N52" s="1" t="inlineStr">
+ Projets artistiques et culturels, projets de développement culturel, programmes d&amp;#039;actions de sensibilisation et de diffusion de cultures bretonne et gallèse...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
-Spectacle vivant</t>
-[...7 lines deleted...]
-      <c r="R52" s="1" t="inlineStr">
+Spectacle vivant
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Communes et EPCI.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépôt de la demande avant le démarrage des travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Morbihan</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://morbihan.fr</t>
+        </is>
+      </c>
+      <c r="W47" s="1" t="inlineStr">
+        <is>
+          <t>https://mesaides.morbihan.fr</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Sont éligibles les propriétaires publics et privés de maisons ou d&amp;#039;ateliers d&amp;#039;artistes.
-[...14 lines deleted...]
-  mesdemarches.iledefrance.fr
+ Direction Générale Adjointe Education, Culture, Attractivité, Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Culture
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du département – 2 rue de Saint-Tropez – CS 82400 – 56009 Vannes cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 02 97 54 81 69
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : &lt;a href="mailto:action-culturelle-langue-bretonne&amp;#64;morbihan.fr" target="_self"&gt;action-culturelle-langue-bretonne&amp;#64;morbihan.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>direction.territoires@morbihan.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e342-copie-14h23-favoriser-laccessibilite-des-bati/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Morbihan</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>09/12/2021</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>105315</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets nouveaux via  "coup de projecteur"</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Culture - projets "coup de projecteur"</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BÉNÉFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissements publics de coopération intercommunale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Autres organismes privés
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Accompagnement ponctuel de projets culturels nouveaux ou inédits sur examen &lt;/li&gt;&lt;li&gt;Deux temps d’examen : mai/juin et novembre de l’année en cours&lt;/li&gt;&lt;li&gt;Un temps de rencontre avec l’élu en charge de la politique culturelle pourra être sollicité afin de présenter le projet.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;30 % des charges artistiques et techniques&lt;/li&gt;&lt;li&gt;Plafond de subvention : 4 000 euros&lt;/li&gt;&lt;li&gt;Plancher de subvention : 500 euros&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le montant de la subvention est attribué en fonction de la nature du projet.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Arts plastiques et photographie
+Spectacle vivant
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITÈRES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Evénement culturel innovant, atypique, ponctuel, de qualité, première édition d’une manifestation, développant un projet artistique, ayant une résonance départementale sur le territoire charentais, faisant intervenir des spectacles et/ou des artistes professionnels rémunérés, des écrivains, des plasticiens professionnels ou amateurs, qui ne serait par ailleurs pas éligible sur d’autres dispositifs départementaux&lt;/li&gt;&lt;li&gt;Projet s’adressant au plus grand nombre / public-cible (jeune public, public fragilisé...)&lt;/li&gt;&lt;li&gt;Collaboration menée avec les partenaires locaux (associations, commerces, milieu éducatif, collectivités locales...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;PIÈCES A FOURNIR&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les collectivités, l&amp;#039;extrait de la délibération précisant la nature de l&amp;#039;opération envisagée et sollicitant l&amp;#039;aide du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents financiers : budget, documents comptables, RIB...
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat d&amp;#039;engagement républicain signé (pour les associations)
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+ &lt;li&gt;
+  le projet détaillé (date, lieu, objectif, communication...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le budget prévisionnel
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : Un premier acompte de 50 % maximum sera effectué à la notification de décision ou dès signature de la convention, au prorata des dépenses artistiques et techniques réellement engagées. Le solde sera versé au prorata des dépenses artistiques et techniques définitivement engagées, après réalisation de la manifestation, sous réserve de transmission des factures acquittées et de la complétude du dossier, du budget réalisé définitif (ou provisoire, le cas échéant) et du bilan de fréquentation.&lt;/p&gt;&lt;p&gt;Caducité : au 30
+juin de l&amp;#039;année suivante celle de l&amp;#039;attribution&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T48" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/01-Action_culturelle/coup_de_projecteur.pdf</t>
+        </is>
+      </c>
+      <c r="W48" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
- &lt;br /&gt;
-[...37 lines deleted...]
-  cecile.chenot&amp;#64;iledefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Culture - Subventions de fonctionnement ou d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 3 mois avant la manifestation
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service évènements culturels ; Tél. : 05 16 09 74 51
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
- &lt;br /&gt;
-[...7 lines deleted...]
-  veronique.cagnon&amp;#64;iledefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Eco-charte : Pour vous guider dans l&amp;#039;élaboration de votre projet, le Département a rédigé une charte reprenant les thèmes de l&amp;#039;Agenda 2030 :
+ &lt;a href="https://www.lacharente.fr/fileadmin/user_upload/Medias/2-le_departement/competences_du_departement/action_culturelle/Pdf/Eco_Charte.pdf" rel="noopener" target="_blank"&gt;
+  Consulter l&amp;#039; éco-charte
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a05e-soutenir-les-projets-coup-de-projecteur/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE52" s="1" t="inlineStr">
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF52" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>02/12/2021</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="53" spans="1:34" customHeight="0">
-[...24 lines deleted...]
-      <c r="G53" s="1" t="inlineStr">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>105015</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les partenaires du Département</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux partenaires du Département</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En dehors des dispositifs de subventions existants, le Département est susceptible d&amp;#039;accorder son soutien aux organismes partenaires, dans la limite des compétences qui sont les siennes. Dans ce cadre, l&amp;#039;octroi d&amp;#039;une subvention reste à l&amp;#039;appréciation discrétionnaire du Département.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de la subvention est attribué en fonction de la nature de la demande.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Foncier
+Voirie et réseaux
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Commerces et services
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Milieux humides
+Cimetières et funéraire
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les demandes portant sur un projet ou une action clairement définis
+ &lt;/li&gt;
+ &lt;li&gt;
+  les demandes portant sur les frais de fonctionnement de la structure
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets ayant une résonnance sur le territoire charentais
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont inéligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les demandes de subvention inférieures à 500 euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  les demandes hors compétences du Département
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les demandes portant sur des subventions dont l&amp;#039;octroi est prévu par un autre dispositif départemental
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents financiers : budget, documents comptables, RIB...
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le contrat d&amp;#039;engagement républicain signé (pour les associations)
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : conformément à la notification de décision attributive
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  fonctionnement : 31 décembre de l&amp;#039;année au cours de laquelle la subvention a été attribuée
+ &lt;/li&gt;
+ &lt;li&gt;
+  investissement : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T49" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/03-Divers_dispositifs/soutien_partenaires_departementaux.pdf</t>
+        </is>
+      </c>
+      <c r="W49" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches »
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous pouvez utiliser les télé-services :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Subvention d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement affectée à une action
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 31 octobre
+&lt;/p&gt;
+&lt;p&gt;
+ Direction générale des services ; Tél. : 05 16 09 74 24
+&lt;/p&gt;
+&lt;p&gt;
+ Service cohésion territoriale ; Tél. : 05 16 09 75 45
+&lt;/p&gt;
+&lt;p&gt;
+ Service patrimoine et tourisme ; Tél. : 05 16 09 74 32
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6a88-soutenir-les-partenaires-du-departement/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>23/11/2021</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>112001</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer vos politiques publiques grâce au partage de bonnes pratiques au sein d'un partenariat européen</t>
+        </is>
+      </c>
+      <c r="C50" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Interreg - Fonds européens
+EUROPE - Interreg Europe</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Projet de coopération territoriale Interreg Europe</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="F50" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
+Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Particulier
-Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
+      <c r="I50" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70 Max : 80</t>
+        </is>
+      </c>
+      <c r="J50" s="1" t="inlineStr">
+        <is>
+          <t>80% : structures publiques et de droit public et 70% : structures privées à but non lucratif</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L53" s="1" t="inlineStr">
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le programme régional Culture et Santé offre l&amp;#039;opportunité aux établissements éligibles qui le souhaitent, d&amp;#039;inscrire une démarche artistique et culturelle dans leur projet d&amp;#039;établissement et de santé. Les appels à candidature régionaux Culture Santé s&amp;#039;inscrivent dans le cadre de la politique interministérielle initiée en 1999 et renouvelée en 2010 par la convention nationale Culture Santé entre le Ministère de la Santé et le Ministère de la Culture.
-[...49 lines deleted...]
-  &lt;/span&gt;
+ Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Un projet va se construire autour d&amp;#039;une problématique commune et va regrouper des acteurs publics sur l&amp;#039;ensemble du territoire européen. Pendant quatre ans, le partenariat va échanger sur les mesures mises en place sur leur territoire respectif, tirer les enseignements des expériences de chacun, pour ensuite adapter leur politique publique pour plus d&amp;#039;efficacité.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets s&amp;#039;inscrivent dans les priorités de l&amp;#039;Union Européenne, à savoir une Europe plus innovante, plus verte, plus connectée, plus sociale, plus proche de ses citoyens.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses prises en charges sont essentiellement des dépenses de fonctionnement pour lesquelles la subvention (FEDER) est de 70 ou 80%.
+&lt;/p&gt;
+&lt;p&gt;
+ Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur la période 2014-2020, 258 projets ont été financés. Vous pouvez les retrouver en suivant ce lien :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.interregeurope.eu/discover-projects/" rel="noopener" target="_blank"&gt;
+  https://www.interregeurope.eu/discover-projects/
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
-&lt;h4&gt;
-[...4 lines deleted...]
-&lt;/h5&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelques exemples de projets financés :
+ &lt;/strong&gt;
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;strong&gt;
-[...42 lines deleted...]
-  un film artistique témoignant de cette aventure en plein nature entre Forêt et Loire. Le répertoire s&amp;#039;étend de la chanson, à l&amp;#039;opéra et au rap.
+  Aider le développement de la mobilité électrique au niveau régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir et développer une activité commerciale essentielle en zone rurale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diminuer les émissions de CO2 en ville liées au domaine de la construction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer et favoriser en ville les voies cyclables et piétonnières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire la pollution lumineuse en milieu urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des stratégies d&amp;#039;éco-tourisme pour préserver le milieu naturel
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Culture et identité collective
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
 Arts plastiques et photographie
 Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
 Handicap
 Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
 Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
-Bibliothèques et livres</t>
-[...2 lines deleted...]
-      <c r="O53" s="1" t="inlineStr">
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
-[...10 lines deleted...]
- Pour en savoir plus sur les critères d&amp;#039;éligibilité des porteurs et du projet, vous êtes invités à vous référer aux cahiers des charges ci-dessous.
+      <c r="R50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les structures éligibles sont les structures publiques ou privées à but non lucratif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le cœur de cible sont les entités publiques à l&amp;#039;origine de l&amp;#039;écriture et la mise en oeuvre de politiques publiques.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T53" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="X53" s="1" t="inlineStr">
+      <c r="T50" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interregeurope.eu/about-us/2021-2027/</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;span&gt;
-[...29 lines deleted...]
-      <c r="AA53" s="1" t="inlineStr">
+ &lt;strong&gt;
+  Point de contact national Nord de la France
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Caroline Gauthier &amp;#43;33 (0) 374 274 056
+&lt;/p&gt;
+&lt;p&gt;
+ caroline.gauthier&amp;#64;hautsdefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Point de contact national Sud de la France et RUP
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Patricia Di Biase &amp;#43;33 (0) 491 575 606
+&lt;/p&gt;
+&lt;p&gt;
+ pdibiase&amp;#64;maregionsud.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>caroline.gauthier@hautsdefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1ef3-ameliorer-vos-politiques-publiques-grace-au-p/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AE53" s="1" t="inlineStr">
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="AD50" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF53" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2022</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="54" spans="1:34" customHeight="0">
-[...439 lines deleted...]
-      <c r="A56" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
         <v>111757</v>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d’investissements dans les collectivités ultramarines</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G56" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="K56" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L56" s="1" t="inlineStr">
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises,
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités ultramarines en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • &amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitants &amp;#34;
 &lt;/p&gt;
@@ -14041,82 +13214,82 @@
 &lt;p&gt;
  • Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
 &lt;/p&gt;
 &lt;p&gt;
  • Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  • Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  • Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles, et d&amp;#039;aider au redressement de la situation financière de ces dernières en cas de besoin.
 &lt;/p&gt;
 &lt;p&gt;
  • Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M56" s="1" t="inlineStr">
+      <c r="M51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (acquisition de matériels BTP, aménagement du site de Matira, Bora-Bora / Polynésie-Française)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Développement des transports
  &lt;/strong&gt;
  (réseau de transports en commun, Communauté d&amp;#039;Agglomération du Sud / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Transition écologique
  &lt;/strong&gt;
  (financement de l&amp;#039;écoquartier, La Possession / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Traitement et valorisation des déchets
  &lt;/strong&gt;
  (financement projet de traitement des déchets, syndicat Ileva / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N56" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -14162,785 +13335,628 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R56" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  • Etude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  • Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  • Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  • Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  • Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S56" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T56" s="1" t="inlineStr">
+      <c r="T51" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>Outre-mer</t>
         </is>
       </c>
-      <c r="V56" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W56" s="1" t="inlineStr">
+      <c r="W51" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;afl-banque.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : &amp;#43;33 (0)4 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/759c-financer-vos-budgets-dinvestissements-dans-le/</t>
         </is>
       </c>
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC56" s="1" t="inlineStr">
+      <c r="AC51" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE56" s="1" t="inlineStr">
+      <c r="AE51" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF56" s="1" t="inlineStr">
+      <c r="AF51" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG56" s="1" t="inlineStr">
+      <c r="AG51" s="1" t="inlineStr">
         <is>
           <t>11/01/2022</t>
         </is>
       </c>
-      <c r="AH56" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="57" spans="1:34" customHeight="0">
-[...29 lines deleted...]
-      <c r="G57" s="1" t="inlineStr">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>104724</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Financer les opérations d'inventaire général du patrimoine culturel</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Convention de coopération pour la réalisation d&amp;apos;opérations d&amp;apos;inventaire général du patrimoine culturel</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région
-Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif : Mener une opération d&amp;#039;inventaire du patrimoine en partenariat avec les territoires afin de favoriser la connaissance, la mise en valeur et l&amp;#039;appropriation du patrimoine régional par le plus grand nombre.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Reconnaître, connaître et faire connaître.
+ &lt;br /&gt;
+ Créé en 1964 par André Malraux, l&amp;#039;
+ &lt;strong&gt;
+  Inventaire général du patrimoine culturel
+ &lt;/strong&gt;
+ a pour mission de recenser, d&amp;#039;étudier et de faire connaître le patrimoine de la France. Depuis 2007, cette mission relève de la compétence des Régions. Patrimoine architectural et mobilier, urbain et rural, civil et religieux, technique et  industriel, l&amp;#039;Inventaire prend en compte tous les éléments d&amp;#039;un territoire. Selon une approche topographique ou thématique, ce recensement exhaustif, complété d&amp;#039;un travail de recherche, permet d&amp;#039;établir une documentation illustrée complète, homogène et pérenne sur le patrimoine régional.
+&lt;/p&gt;
+&lt;p&gt;
+ Les conventions de partenariat avec les collectivités et les pays permettent à la Région d&amp;#039;assurer l&amp;#039;encadrement et l&amp;#039;accompagnement scientifique et technique de ces opérations, au titre de sa compétence en matière d&amp;#039;Inventaire général du patrimoine culturel.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide :
+ &lt;/strong&gt;
+ Sous réserve du vote des crédits correspondants, l&amp;#039;
+ &lt;strong&gt;
+  aide de la Région peut également se traduire par la prise en charge à hauteur de 30 à 50% du poste d&amp;#039;un chargé d&amp;#039;études d&amp;#039;inventaire recruté spécifiquement pour cette mission.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les conventions précisent l&amp;#039;objet de l&amp;#039;opération envisagée, le périmètre retenu, la méthodologie mise en œuvre et les objectifs attendus. Elles détaillent l&amp;#039;implication de chacun de partenaires, et s&amp;#039;il y a lieu les conditions budgétaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Les livrables d&amp;#039;une opération d&amp;#039;inventaire sont, au minimun, des dossiers électroniques d&amp;#039;inventaire illustrés et établis selon les méthodes de l&amp;#039;Inventaire général, mais ils comprennent également la plupart du temps des formes de valorisation, et notamment la publication d&amp;#039;un ou plusieurs ouvrages mettant en valeur les résultats de l&amp;#039;étude.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/convention-de-cooperation-pour-la-realisation-doperations-dinventaire-general-du-patrimoine-culturel</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la culture, du sport et des associations
+ &lt;br /&gt;
+ Service Patrimoine
+ &lt;br /&gt;
+ Pôle Inventaire
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Fournis
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:Frederic.Fournis&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  &lt;/a&gt;&lt;/p&gt;&lt;p&gt;
+   Frederic.Fournis&amp;#64;paysdelaloire.fr
+  &lt;/p&gt;
+&lt;p&gt;
+ 0228205177
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Procédure :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les territoires intéressés par une opération d&amp;#039;Inventaire général du patrimoine culturel sur leur territoire (commune, pays, département) prennent l&amp;#039;attache du service Patrimoine de la Région afin d&amp;#039;étudier ensemble la pertinence du projet et les conditions de sa mise en œuvre.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   La Région élabore ensuite un projet de convention sur le modèle en vigueur, qui est discuté avec le partenaire.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Présentées en commission permanente du Conseil régional, ainsi que devant l&amp;#039;instance délibérante du partenaire, les conventions sont pour la plupart établies pour une durée de trois ans, et entrent en vigueur en général au 1er janvier ou au 1er juillet d&amp;#039;une année.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Après la signature de la convention, la subvention annuelle est versée selon les modalités prévues, conformément au règlement budgétaire et financier en vigueur. Pour chacune des années suivantes, un avenant prévoit le versement de la subvention annuelle selon les mêmes modalités.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8ff1-convention-de-cooperation-pour-la-realisation/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>102937</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la recherche de financements européens</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="L57" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
-[...11 lines deleted...]
- Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
+ Le service Développement et Coopération Européenne de la Région Île-de-France propose de vous aider dans votre recherche de financements européens.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre d&amp;#039;accompagnement des porteurs de projets s&amp;#039;articule autour de 3 phases :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Informer
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseiller
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appuyer au montage d&amp;#039;un projet européen innovant
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La Région propose de vous informer  par l&amp;#039;intermédiaire :
+ &lt;br /&gt;
+ - du site internet dédié : www.europeid.fr,
+ &lt;br /&gt;
+ - de journées ou webinaires d&amp;#039;information
+ &lt;br /&gt;
+ - de rendez-vous individuels.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle propose également de vous accompagner tout au long de votre  candidature.
+&lt;/p&gt;
+&lt;p&gt;
+ Après la phase de ciblage de vos besoins et d&amp;#039;identification des opportunités, elle peut assurer une veille individuelle sur les appels à projets européens susceptibles de vous intéresser, vous conseiller la réalisation des études de faisabilité, en décryptant les appels à projets . Elle peut également vous mettre en relation avec l&amp;#039;écosystème d&amp;#039;accompagnement  et des partenaires de projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces deux premières phases visent à aboutir à la construction de votre candidature. Le service développement et coopération européenne peut alors vous accompagner dans - le montage de votre projet
+ &lt;br /&gt;
+ - l&amp;#039;orientation vers les cellules ressources
+ &lt;br /&gt;
+ - la recherche de partenaires
+ &lt;br /&gt;
+ - la rédaction de votre candidature
+ &lt;br /&gt;
+ - sa relecture critique avant soumission
+&lt;/p&gt;
+&lt;p&gt;
+ Dans certains cas, la Région peut apporter son soutien au projet par l&amp;#039;intermédiaire d&amp;#039;une lettre.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M57" s="1" t="inlineStr">
-[...39 lines deleted...]
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
-Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
-Montagne
 Sols
 Espaces verts
-Espace public
-[...2 lines deleted...]
-Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
-Personnes âgées
 Jeunesse
-Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
-Santé
 Education et renforcement des compétences
 Alimentation
-Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
-Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
-Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
-Equipement public
-[...3 lines deleted...]
-Architecture
 Paysage
-Accessibilité
-[...1 lines deleted...]
-Emploi
 International
-Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
-Valorisation d'actions
-Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
-Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
-Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
-Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
-Sécurité
-Cimetières et funéraire
 Mobilité et véhicules autonomes
-Protection animale</t>
-[...2 lines deleted...]
-      <c r="O57" s="1" t="inlineStr">
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R57" s="1" t="inlineStr">
+      <c r="R53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les structures éligibles sont les structures publiques ou privées à but non lucratif.
-[...7 lines deleted...]
- Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
+ Être une structure francilienne.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
-[...265 lines deleted...]
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T58" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X58" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europeidf.fr/les-financements-europeens/programmes-europeens-thematiques</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;span&gt;
-[...13 lines deleted...]
- Laurence ROCHER, Chef de Service, Coordonnatrice  zone ouest  –Tél : 04 75 79 26 67
+ Contact au Conseil régional :
+&lt;/p&gt;
+&lt;p&gt;
+ europe&amp;#64;iledefrance.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>veronique.hostein@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/38e4-aider-a-la-recherche-de-financements-europeen/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AE58" s="1" t="inlineStr">
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF58" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2021</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="59" spans="1:34" customHeight="0">
-      <c r="A59" s="1">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
         <v>117484</v>
       </c>
-      <c r="B59" s="1" t="inlineStr">
+      <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Etre conseillé par un cadre expert de la DGFiP au niveau local (CDL)</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
+      <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Direction Générale des Finances Publiques (DGFiP)</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H59" s="1" t="inlineStr">
+      <c r="H54" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
+      <c r="K54" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L59" s="1" t="inlineStr">
+      <c r="L54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseiller aux décideurs locaux (CDL)
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  Le conseiller aux décideurs locaux (CDL) est un cadre de la Direction générale des Finances publiques (DGFiP), expert du conseil au profit des élus locaux et de leurs services financiers. Il propose une offre de conseil individualisé aux ordonnateurs pour répondre à leurs besoins sur différents sujets. Il est rattaché à la direction départementale ou régionale des Finances publiques.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La création de cette fonction s&amp;#039;inscrit dans le cadre du nouveau réseau de proximité mis en place par la DGFiP en 2020 pour renforcer sa présence dans les territoires. Son déploiement est prévu jusqu&amp;#039;en 2023 avec l&amp;#039;objectif d&amp;#039;un CDL par EPCI.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les CDL travaillent en étroite collaboration avec les services de gestion comptable (SGC) de la DGFiP qui assurent, comme auparavant, la gestion budgétaire et comptable des collectivités.
 &lt;/p&gt;
 &lt;p&gt;
  Le CDL est un cadre itinérant susceptible d&amp;#039;avoir plusieurs lieux de travail. Sous réserve de l&amp;#039;accord de l&amp;#039;ordonnateur, il est installé en priorité dans les locaux de l&amp;#039;EPCI ou parfois dans une des collectivités membres de son portefeuille.
  &lt;br /&gt;
  &lt;br /&gt;
  La mise en place de ce nouvel interlocuteur permet :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
@@ -14953,90 +13969,90 @@
  &lt;li&gt;
   de faciliter la prise de contact et une réactivité accrue grâce à un interlocuteur privilégié pour l&amp;#039;élu local.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;br /&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le CDL peut être amené à dispenser plusieurs types de conseils, notamment :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   conseil budgétaire et comptable (conseil à l&amp;#039;élaboration budgétaire, sensibilisation à la maîtrise des risques, information sur les nouveautés...) ;
  &lt;/li&gt;
  &lt;li&gt;
   conseil en matière de dépenses et de recettes (promotion de la dématérialisation, restitutions du contrôle hiérarchisé de la dépense, conseil en optimisation du recouvrement, rationalisation de l&amp;#039;organisation des régies....) ;
  &lt;/li&gt;
  &lt;li&gt;
   conseil financier et fiscal (réalisation et présentation des analyses financières, recherche de solutions de cofinancement, simulations fiscales...) ;
  &lt;/li&gt;
  &lt;li&gt;
   conseil économique et patrimonial (conseil sur projet d&amp;#039;investissement, projet d&amp;#039;aménagement du territoire...).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M59" s="1" t="inlineStr">
+      <c r="M54" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aide dans la confection d&amp;#039;un budget
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;une analyse financière
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place de nouveaux moyens de paiement
  &lt;/li&gt;
  &lt;li&gt;
   Aide à la décision en matière financière et fiscale
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Simulations fiscales
  &lt;/li&gt;
  &lt;li&gt;
   Expertise sur la faisabilité d&amp;#039;un projet d&amp;#039;investissement
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement le déploiement du nouveau référentiel comptable M57
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement dans la rationalisation des régies
  &lt;/li&gt;
  &lt;li&gt;
   Suivi et gestion des marchés publics
  &lt;/li&gt;
  &lt;li&gt;
   Promotion de la démarche partenariale (CSCF et EP)
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -15061,1255 +14077,213 @@
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P59" s="1" t="inlineStr">
+      <c r="P54" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
         <is>
           <t>France hors Corse et Outre-mer</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de votre Direction départementale des Finances publiques
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y54" s="1" t="inlineStr">
         <is>
           <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z54" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/310c-copie-10h15-etre-conseille-sur-des-sujets-com/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC59" s="1" t="inlineStr">
+      <c r="AC54" s="1" t="inlineStr">
         <is>
           <t>DGFiP</t>
         </is>
       </c>
-      <c r="AE59" s="1" t="inlineStr">
+      <c r="AE54" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF59" s="1" t="inlineStr">
+      <c r="AF54" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG59" s="1" t="inlineStr">
+      <c r="AG54" s="1" t="inlineStr">
         <is>
           <t>21/04/2022</t>
         </is>
       </c>
-      <c r="AH59" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="60" spans="1:34" customHeight="0">
-[...1042 lines deleted...]
-      <c r="A64" s="1">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
         <v>95128</v>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Intervenir en faveur des arts plastiques et visuels</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
-      <c r="G64" s="1" t="inlineStr">
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H64" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J64" s="1" t="inlineStr">
+      <c r="J55" s="1" t="inlineStr">
         <is>
           <t>Le montant d'aide varie selon le dispositif</t>
         </is>
       </c>
-      <c r="K64" s="1" t="inlineStr">
+      <c r="K55" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L64" s="1" t="inlineStr">
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Département de l&amp;#039;Aude met en place plusieurs dispositifs dans le domaine des arts plastiques et visuels:
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Subventions en direction des arts plastiques et visuels
  &lt;/li&gt;
  &lt;li&gt;
   Soutien à la création en arts plastiques et visuels dans le cadre du 1% artistique
  &lt;/li&gt;
  &lt;li&gt;
   Soutien à la diffusion d&amp;#039;œuvres plastiques et visuelles dans les bâtiments départementaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;action du Département, dans le dispositif n°1, vise à soutenir la diffusion des arts plastiques et visuels auprès du tout public avec une ambition qualitative, à favoriser l&amp;#039;équilibre de l&amp;#039;offre culturelle sur le territoire et à accompagner les professionnels du secteur.
  Le Département apporte son concours à des projets de diffusion d&amp;#039;œuvres et d&amp;#039;accompagnement à la création artistique comprenant la réalisation d&amp;#039;actions de médiation, de sensibilisation et d&amp;#039;éveil à l&amp;#039;art.
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif n°2 concerne les réalisations artistiques suivantes : dessin, peinture, sculpture, gravure, lithographie, œuvres graphiques et typographiques, œuvres photographiques, œuvres utilisant la lumière, installation, œuvres appartenant à la catégorie des arts appliqués, œuvres utilisant le numérique.
  Il comprend également les interventions spécialement prévues pour le lieu d&amp;#039;installation de l&amp;#039;ouvrage telles que la conception d&amp;#039;un aménagement d&amp;#039;espaces paysagers ou la création d&amp;#039;un mobilier original.
 &lt;/p&gt;
 &lt;p&gt;
  Dans le dispositif n°3, le Département apporte son concours à des projets d&amp;#039;exposition d&amp;#039;œuvres plastiques et visuelles comportant la réalisation d&amp;#039;animations culturelles (rencontre d&amp;#039;artiste, visites commentées, ateliers d&amp;#039;initiation etc.).
  Ce concours prend la forme de la mise à disposition temporaire des bâtiments départementaux et de moyens techniques, logistiques et humains.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M64" s="1" t="inlineStr">
+      <c r="M55" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Organisation d&amp;#039;expositions temporaires, festivals
  &lt;/li&gt;
  &lt;li&gt;
   Programmation des lieux permanents
  &lt;/li&gt;
  &lt;li&gt;
   Organisation de résidences d&amp;#039;artistes visant la mise à disposition de moyens de production (atelier de travail, hébergement) et la rencontre avec le public
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Arts plastiques et photographie</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R64" s="1" t="inlineStr">
+      <c r="R55" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  &lt;em&gt;
   Dispositif n°1 :
  &lt;/em&gt;
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ne concerne pas :
  &lt;/strong&gt;
  les activités des musées portant sur la conservation et la gestion des collections permanentes
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes et Etablissements publics à l&amp;#039;exclusion des communautés d&amp;#039;agglomération et des villes de plus de 30 000 hab.
  &lt;/li&gt;
  &lt;li&gt;
   Structures culturelles associatives ayant pour objet principal la promotion et la diffusion des arts plastiques et visuels (centre d&amp;#039;art contemporain, artothèque, collectif d&amp;#039;artistes et d&amp;#039;artisans d&amp;#039;art)
  &lt;/li&gt;
  &lt;li&gt;
@@ -16414,1540 +14388,177 @@
  &lt;/li&gt;
  &lt;li&gt;
   Prise en charge de l&amp;#039;assurance relative à la responsabilité civile et à la protection des œuvres
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;aide à la conception de la scénographie et des activités pédagogiques par le personnel départemental (Conservation départementale des musées)
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;appui au montage et démontage de la structure par le personnel départemental (technicien des arts du spectacle)
  &lt;/li&gt;
  &lt;li&gt;
   Prise en charge des frais de réception (vernissage) et de communication (affiches)
  &lt;/li&gt;
  &lt;li&gt;
   Défraiement des repas sous réserve de la présence effective de l&amp;#039;artiste sur le lieu
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses non éligibles :
  &lt;/strong&gt;
  Le dispositif n&amp;#039;est pas qualifiable en résidence d&amp;#039;artiste et ne prend pas en charge, de ce fait la rémunération, les coûts de déplacement et d&amp;#039;hébergement des artistes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T64" s="1" t="inlineStr">
+      <c r="T55" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/arts-plastiques</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Conseil Général de l&amp;#039;Aude - Service culture
 &lt;/p&gt;
 &lt;p&gt;
  Secrétaire - Audrey De Bentzmann
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04.68.11.64.95
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:audrey.debentzmann&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
   audrey.debentzmann&amp;#64;aude.fr
  &lt;/a&gt;
  /
  &lt;a href="mailto:culture&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
   culture&amp;#64;cg11.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/42dc-intervenir-en-faveur-des-arts-plastiques-et-v/</t>
         </is>
       </c>
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC64" s="1" t="inlineStr">
+      <c r="AC55" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
-      <c r="AE64" s="1" t="inlineStr">
+      <c r="AE55" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF64" s="1" t="inlineStr">
+      <c r="AF55" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG64" s="1" t="inlineStr">
+      <c r="AG55" s="1" t="inlineStr">
         <is>
           <t>02/07/2021</t>
         </is>
       </c>
-      <c r="AH64" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="65" spans="1:34" customHeight="0">
-[...1363 lines deleted...]
-      <c r="A72" s="1">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
         <v>95029</v>
       </c>
-      <c r="B72" s="1" t="inlineStr">
+      <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Aider au développement et à la production cinématographique, audiovisuelle, nouveaux médias et animation - Dispositifs Cinéma Audiovisuel Grand Est</t>
         </is>
       </c>
-      <c r="D72" s="1" t="inlineStr">
+      <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Dispositifs Cinéma Audiovisuel Grand Est</t>
         </is>
       </c>
-      <c r="E72" s="1" t="inlineStr">
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G72" s="1" t="inlineStr">
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H72" s="1" t="inlineStr">
+      <c r="H56" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K72" s="1" t="inlineStr">
+      <c r="K56" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L72" s="1" t="inlineStr">
+      <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  A ce titre elle s&amp;#039;est engagée à intervenir dans le domaine des aides à la création et à la production, en créant un « fonds de soutien à l&amp;#039;écriture, au développement et à la production cinématographique, audiovisuelle, nouveaux médias et animation». Ce fonds est géré avec l&amp;#039;appui d&amp;#039;une commission de professionnels dénommée « Comité Consultatif cinéma – audiovisuel - nouveaux médias - animation ».
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.grandest.fr/vos-aides-regionales/aide-a-lecriture-cinema-audiovisuel-nouveaux-medias"&gt;
    Aide à l&amp;#039;écriture cinéma, audiovisuel et nouveaux médias
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.grandest.fr/vos-aides-regionales/aide-developpement-oeuvres-cinematographiques-audiovisuelles-a-destination-nouveaux-medias"&gt;
    Aide au développement des œuvres cinématographiques et audiovisuelles ou à destination des nouveaux médias
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.grandest.fr/vos-aides-regionales/aide-developpement-a-production-cinema-audiovisuel-nouveaux-medias-doeuvres-danimation"&gt;
    Aide au développement et à la production d&amp;#039;animation
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.grandest.fr/vos-aides-regionales/aide-a-production-de-courts-metrages-cinema-documentaire-fiction-prise-de-vue-reelle"&gt;
    Aide à la production de courts métrages
   &lt;/a&gt;
  &lt;/li&gt;
@@ -18026,83 +14637,83 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.grandest.fr/wp-content/uploads/2017/08/tableau-films-2017-ciclic-definitif-28032018.pdf"&gt;
    Liste des projets soutenus en 2017
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.grandest.fr/wp-content/uploads/2017/08/cinema-audivisuel-bilan-total-soutiens-2018-au-19122018.pdf"&gt;
    Liste des projets Fonds de soutien et COM TV 2018
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.grandest.fr/wp-content/uploads/2017/08/tableau-films-2019-ciclic-ge-17092019-2sessions.pdf"&gt;
    Liste des projets soutenus en 2019
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.grandest.fr/wp-content/uploads/2017/08/04102020-tableau-films-2020ciclic-complet.pdf"&gt;
    Liste des projets soutenus en 2020
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N72" s="1" t="inlineStr">
+      <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Médias et communication</t>
         </is>
       </c>
-      <c r="O72" s="1" t="inlineStr">
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P72" s="1" t="inlineStr">
+      <c r="P56" s="1" t="inlineStr">
         <is>
           <t>03/08/2017</t>
         </is>
       </c>
-      <c r="S72" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U72" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V72" s="1" t="inlineStr">
+      <c r="V56" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/dispositifs-cinema-audiovisuel/</t>
         </is>
       </c>
-      <c r="X72" s="1" t="inlineStr">
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;a href="https://www.grandest.fr/wp-content/uploads/2017/08/convention-cadre-2020-2022.pdf"&gt;
     Convention CNC – Etat – Région Grand Est – Eurométropole de Strasbourg 2020-2022
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Contact :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les demandes de paiement :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;a href="mailto:versements-ecoculture&amp;#64;grandest.fr"&gt;
     versements-ecoculture&amp;#64;grandest.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
@@ -18113,169 +14724,169 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Écriture (audiovisuel, cinéma, nouveaux médias) : Glenn HANDLEY – Agence culturelle, tél 03 88 58 87 97
   &lt;/li&gt;
   &lt;li&gt;
    Appel à Manifestation d&amp;#039;Intérêt Culture Création Numérique / Développement et animation de la filière image &amp;amp; numérique : creation.numerique&amp;#64;grandest.fr
   &lt;/li&gt;
   &lt;li&gt;
    Développement et production d&amp;#039;œuvres d&amp;#039;animation / développement de longs métrages cinéma (documentaire et fiction prise de vue réelle) : Marie-Alix FOURQUENAY, tél 03 87 31 81 40
   &lt;/li&gt;
   &lt;li&gt;
    Développement et production de fictions TV et nouveaux medias / production de longs métrages cinéma (documentaire et fiction prise de vue réelle) : Murielle FAMY, tél 03 88 15 69 47
   &lt;/li&gt;
   &lt;li&gt;
    Développement et production de documentaires audiovisuels et nouveaux médias : Marion GRAVOULET, tél 03 88 15 38 56
   &lt;/li&gt;
   &lt;li&gt;
    Production de courts métrages cinéma : Sophie HERSCHER-BOUSSEAU, tél 03 26 70 74 62
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y72" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z72" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/82ee-dispositifs-cinema-audiovisuel-grand-est/</t>
         </is>
       </c>
-      <c r="AA72" s="1" t="inlineStr">
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE72" s="1" t="inlineStr">
+      <c r="AE56" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF72" s="1" t="inlineStr">
+      <c r="AF56" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG72" s="1" t="inlineStr">
+      <c r="AG56" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
-      <c r="AH72" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="73" spans="1:34" customHeight="0">
-      <c r="A73" s="1">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
         <v>95032</v>
       </c>
-      <c r="B73" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Soutenir les réseaux et centres de ressources spectacle vivant et arts visuels</t>
         </is>
       </c>
-      <c r="D73" s="1" t="inlineStr">
+      <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Soutien aux réseaux et centres de ressources spectacle vivant et Arts visuels</t>
         </is>
       </c>
-      <c r="E73" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G73" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H73" s="1" t="inlineStr">
+      <c r="H57" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K73" s="1" t="inlineStr">
+      <c r="K57" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L73" s="1" t="inlineStr">
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Conformément aux objectifs prioritaires de la politique culturelle régionale, ce dispositif vise à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir les structures professionnelles positionnées en réseaux ou en centres de ressources et qui contribuent, via l&amp;#039;animation de réseaux et des actions d&amp;#039;information, de médiation ou de formation, à l&amp;#039;accompagnement des acteurs culturels et au développement de la culture sur le territoire et en direction de tous les publics,
  &lt;/li&gt;
  &lt;li&gt;
   réduire les inégalités d&amp;#039;accès à la culture.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature et montant de l&amp;#039;aide
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Subvention accordée annuellement en fonction du projet et du plan de financement prévisionnel. Le projet doit être réalisé au cours de l&amp;#039;année civile pour laquelle l&amp;#039;aide régionale est octroyée.
 Recommandation : le versement du solde de l&amp;#039;aide antérieure est demandé au plus tard à la date du dépôt du nouveau dossier.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N73" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O73" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P73" s="1" t="inlineStr">
+      <c r="P57" s="1" t="inlineStr">
         <is>
           <t>03/08/2017</t>
         </is>
       </c>
-      <c r="R73" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les associations culturelles, les collectivités territoriales et les structures de droit public ou privé installées en région Grand Est. Seules sont concernées les structures dirigées par des professionnels disposant d&amp;#039;une expertise dans la discipline artistique qui est la leur et pouvant justifier du rayonnement de leur activité.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide de la Région Grand Est est subordonnée aux critères suivants :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    justifier de son rôle de réseau ou de centre de ressources pour les acteurs culturels et du rayonnement territorial de la structure, être en relation partenariale avec d&amp;#039;autres acteurs de la vie culturelle régionale,
   &lt;/li&gt;
  &lt;/ul&gt;
  présenter un projet artistique et culturel global comprenant un ou plusieurs des volets suivants :
@@ -18304,577 +14915,578 @@
    accompagnement des pratiques amateurs,
   &lt;/li&gt;
   &lt;li&gt;
    actions culturelles en direction de publics spécifiques,
   &lt;/li&gt;
   &lt;li&gt;
    disposer de ressources humaines professionnelles adaptées à la nature du projet,
   &lt;/li&gt;
   &lt;li&gt;
    avoir conventionné avec d&amp;#039;autres partenaires publics – Etat, Villes notamment – constitue un atout,
   &lt;/li&gt;
   &lt;li&gt;
    présenter un budget global de fonctionnement de la structure sur 3 ans si le projet s&amp;#039;inscrit sur une durée de 3 ans dans le cadre d&amp;#039;une convention, sur la base de budgets prévisionnels annuels détaillés.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les dépenses nécessaires à la réalisation du projet hors dépenses de valorisation, d&amp;#039;ajustements comptables, de frais bancaires et d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S73" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U73" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V73" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-aux-reseaux-centres-de-ressources/</t>
         </is>
       </c>
-      <c r="W73" s="1" t="inlineStr">
+      <c r="W57" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0018/depot/simple</t>
         </is>
       </c>
-      <c r="X73" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour les demandes de paiement :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;a href="mailto:versements-creation&amp;#64;grandest.fr"&gt;
     versements-creation&amp;#64;grandest.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les demandes se font exclusivement en ligne. Un guide et un mode d&amp;#039;emploi sont à votre disposition pour vous aider dans cette démarche :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;a href="https://www.grandest.fr/wp-content/uploads/2016/11/guide-arpege-usagers-aides-dematerialisees.pdf"&gt;
     Guide utilisateurs du portail des aides dématérialisées
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a href="https://www.grandest.fr/wp-content/uploads/2016/11/mode-emploi-demande-aide-demat-arpege-simpl.pdf"&gt;
     Mode d&amp;#039;emploi de l&amp;#039;outil de dépôt en ligne
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y73" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z73" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dc33-soutien-aux-reseaux-et-centres-de-ressources-/</t>
         </is>
       </c>
-      <c r="AA73" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE73" s="1" t="inlineStr">
+      <c r="AE57" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF73" s="1" t="inlineStr">
+      <c r="AF57" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG73" s="1" t="inlineStr">
+      <c r="AG57" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
-      <c r="AH73" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="74" spans="1:34" customHeight="0">
-      <c r="A74" s="1">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
         <v>95035</v>
       </c>
-      <c r="B74" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Favoriser la présence d’un artiste ou d’une équipe artistique dans un lieu de diffusion culturelle et sur un territoire</t>
         </is>
       </c>
-      <c r="D74" s="1" t="inlineStr">
+      <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Soutien aux résidences mission de territoire Arts visuels</t>
         </is>
       </c>
-      <c r="E74" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G74" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Association</t>
         </is>
       </c>
-      <c r="H74" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L74" s="1" t="inlineStr">
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contrairement aux résidences de création portées habituellement par les structures culturelles, ces résidences artistiques et culturelles n&amp;#039;entraînent pas une obligation de production. Il s&amp;#039;agit d&amp;#039;une période où les artistes ont l&amp;#039;opportunité de développer une démarche de recherche ou d&amp;#039;expérimentation en lien avec le territoire où est installée la structure d&amp;#039;accueil. Les résidences se déroulent sur une période de 6 mois à 3 ans. Cette période de résidence doit permettre de mieux ancrer le travail artistique dans une réalité territoriale.
 Ce dispositif de soutien a pour objectifs :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   d&amp;#039;accompagner l&amp;#039;expérimentation et la recherche artistique,
  &lt;/li&gt;
  &lt;li&gt;
   d&amp;#039;améliorer le cadre d&amp;#039;activité des professionnels,
  &lt;/li&gt;
  &lt;li&gt;
   de favoriser l&amp;#039;échange entre la population et les artistes notamment par de nouvelles formes de rencontres.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature et montant de l&amp;#039;aide
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Subvention plafonnée à 30 000 €
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N74" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P74" s="1" t="inlineStr">
+      <c r="P58" s="1" t="inlineStr">
         <is>
           <t>03/08/2017</t>
         </is>
       </c>
-      <c r="R74" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets doivent être présentés conjointement par un artiste ou un collectif d&amp;#039;artistes et une structure d&amp;#039;accueil. Les Structures concernées : associations culturelles, collectivités territoriales et structures culturelles de droit public ou privé à but non lucratif ayant leur siège en région Grand Est. L&amp;#039;idée de structure implique l&amp;#039;existence d&amp;#039;un lieu équipé ou ayant accès aux équipements nécessaires, capable de donner aux artistes résidents les conditions techniques et financières pour mener leur travail de recherche ou d&amp;#039;expérimentation, d&amp;#039;un responsable culturel qui « porte » le projet de résidence avec l(es)&amp;#039;artiste(s), d&amp;#039;une équipe qui accompagne le projet et s&amp;#039;implique dans la médiation entre artiste et public. Il s&amp;#039;agit donc de structures conventionnées ou non, participant à une dynamique territoriale, ayant vocation à accueillir des artistes et disposant d&amp;#039;une personne ressource référente. Artistes concernés : artistes professionnels.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets relèvent des arts visuels, et s&amp;#039;inscrivent dans une logique de transversalité avec le lieu de résidence, le territoire et ses acteurs. Sont éligibles à ce dispositif, les projets proposant à la fois un travail de création ou d&amp;#039;expérimentation et des actions culturelles sur les territoires concernés :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Par expérimentation : on entend un projet centré sur la recherche artistique, sans obligation de production, construit par un binôme entre lieu d&amp;#039;accueil et équipe artistique-artiste-collectif d&amp;#039;artistes et associant le public et le territoire.
   &lt;/li&gt;
   &lt;li&gt;
    Par action sur le territoire : on entend les rencontres entre les artistes et la population du territoire où est implantée la structure d&amp;#039;accueil. Cela implique la diffusion du travail de recherche ou de création et plus largement d&amp;#039;autres moments partagés avec la population sous différentes formes. Il y a ici l&amp;#039;idée de sensibiliser le public à la création, de ne pas seulement lui proposer « verticalement » un produit fini, mais de lui faire partager sous diverses formes le cheminement des artistes et de favoriser les collaborations avec d&amp;#039;autres acteurs installés sur le territoire régional.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V74" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-aux-residences-mission-de-territoire-arts-visuels/</t>
         </is>
       </c>
-      <c r="W74" s="1" t="inlineStr">
+      <c r="W58" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0118/depot/simple</t>
         </is>
       </c>
-      <c r="X74" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépôt des demandes
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    31 octobre de l&amp;#039;année n-1 (Ex : 31 octobre 2019 pour un projet se déroulant en 2020)
   &lt;/li&gt;
  &lt;/ul&gt;
  Candidatures à envoyer à :
  &lt;br /&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;a href="mailto:culture-subvention&amp;#64;grandest.fr"&gt;
     culture-subvention&amp;#64;grandest.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Pour les demandes de paiement :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;a href="mailto:versements-creation&amp;#64;grandest.fr"&gt;
     versements-creation&amp;#64;grandest.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/04a5-soutien-aux-residences-mission-de-territoire-/</t>
         </is>
       </c>
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE74" s="1" t="inlineStr">
+      <c r="AE58" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF74" s="1" t="inlineStr">
+      <c r="AF58" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG74" s="1" t="inlineStr">
+      <c r="AG58" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
-      <c r="AH74" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="75" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G75" s="1" t="inlineStr">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>94499</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des projets de connexion à la nature et de conservation de la nature et des espèces</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Fondation Nature &amp; Découvertes</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...10 lines deleted...]
-      <c r="K75" s="1" t="inlineStr">
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J59" s="1" t="inlineStr">
+        <is>
+          <t>De 6000 à 15000€</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L75" s="1" t="inlineStr">
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- 31e édition des Prix Aurhalpins du patrimoine !
-[...10 lines deleted...]
- &lt;br /&gt;
+ Les Comités majeurs soutiennent des projets phares et expérimentaux, co-construits avec les associations, répondant aux enjeux forts en matière de biodiversité pour l&amp;#039;un et de pédagogie active au contact de la nature pour l&amp;#039;autre. Chacun est composé d&amp;#039;un jury d&amp;#039;experts de la société civile (scientifiques, pédagogues, spécialistes dans leur domaine) et de salariés Nature &amp;amp; Découvertes naturalistes et passionnés. Chaque comité annuel examine entre 10 et 20 propositions présélectionnées par l&amp;#039;équipe de la Fondation qui seront financés à partir de 6 000 € et jusqu&amp;#039;à 15 000 € pour les projets à portée nationale.
+&lt;/p&gt;
+&lt;p&gt;
+ Le comité « Pédagogie active au contact de la nature » soutient des projets référents en matière de connexion à la nature. Il se réunit au mois de juin pour voter les dotations.
+&lt;/p&gt;
+&lt;p&gt;
+ Le comité « Biodiversité » soutient de projets référents en matière de conservation de la nature et des espèces. Il se réunit au mois d&amp;#039;octobre pour sélectionner les lauréats.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Comité « Coup de main » soutient des initiatives de protection, de sensibilisation et d&amp;#039;éducation à la nature ordinaire ou remarquable en ciblant des projets de terrain à dimension locale, avec une forte part de bénévolat, pour réaliser des actions concrètes.
+ Il est composé d&amp;#039;un jury tournant de 20 salariés passionnés de nature issu des équipes de Nature &amp;amp; Découvertes et accompagnés d&amp;#039;experts. Ils se réunissent au fil des saisons : en février, avril, juillet et octobre pour voter le financement des projets compris entre 500 € et 3 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ Dates de dépôt des candidatures : tout au long de l&amp;#039;année.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Fondation finance des demandes se situant sur les territoires français, belge et luxembourgeois. Ces projets sont proposés par des associations à but non lucratifs et concernent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  La catégorie Réalisation , récompense les opérations achevées, jusqu&amp;#039;à trois ans plus tôt, de restauration ou de valorisation du patrimoine, matériel ou immatériel (réhabilitation du bâti, édition d&amp;#039;un ouvrage, organisation d&amp;#039;une manifestation etc.)
-[...5 lines deleted...]
-  La distinction EDF qui récompense les acteurs qui s&amp;#039;engagent pour le patrimoine de leur territoire, en y associant une action, en cours ou réalisée, d&amp;#039;éducation, d&amp;#039;insertion, de préservation de l&amp;#039;environnement ou de développement local responsable.
+  La protection de la nature : Étude, inventaire ou réintroduction en statut précaire de conservation. Aménagement, réhabilitation ou acquisition d&amp;#039;un site naturel, soutien aux initiatives émergentes respectueuses de la biodiversité cultivée. Campagne de sensibilisation à la biodiversité impliquant le grand public ou un public ciblé.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La reconnexion à la nature : Projets menés en pédagogie de projets débouchant sur la réalisation d&amp;#039;outils ou d&amp;#039;action adaptées au public cible.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Arts plastiques et photographie
+Forêts
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ATTENTION, LA FONDATION NE FINANCE PAS LES PROJETS :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  proposés par des personnes individuelles, des structures commerciales ou collectrices d&amp;#039;impôts ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  déjà réalisés lors de l&amp;#039;attribution des subventions ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  à but lucratif, promotionnel ou publicitaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de fin d&amp;#039;études, de thèses ou de mémoires universitaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;édition de livre ou de film ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  à caractère personnel comme un voyage, un tour du monde, une participation à un rallye...
+ &lt;/li&gt;
+ &lt;li&gt;
+  événementiels (festivals, rencontres, classes vertes...).
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;
-[...10 lines deleted...]
- &lt;br /&gt;
+REMARQUE : LES PROJETS À CARACTÈRE SOCIAL ET/OU SOCIÉTAL SONT LES BIENVENUS TANT QUE L&amp;#039;OBJECTIF PRINCIPAL RESTE CENTRÉ SUR LA PROTECTION OU LA DÉCOUVERTE DE LA BIODIVERSITÉ DE PROXIMITÉ.
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://fondation.natureetdecouvertes.com/les-projets/les-dispositifs-de-la-fondation/</t>
+        </is>
+      </c>
+      <c r="W59" s="1" t="inlineStr">
+        <is>
+          <t>https://fondation-nature-decouvertes.optimytool.com/fr/user/login/</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour candidater :
+ &lt;a href="https://fondation-nature-decouvertes.optimytool.com/fr/user/login/" rel="noopener" target="_blank"&gt;
+  https://fondation-nature-decouvertes.optimytool.com/fr/user/login/
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M75" s="1" t="inlineStr">
-[...82 lines deleted...]
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>flavie.berdu@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ace8-soutien-aux-projets-par-la-fondation-nature-e/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC75" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AE75" s="1" t="inlineStr">
+      <c r="AB59" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF75" s="1" t="inlineStr">
+      <c r="AF59" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG75" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>23/06/2021</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="76" spans="1:34" customHeight="0">
-      <c r="A76" s="1">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
         <v>103295</v>
       </c>
-      <c r="B76" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Aider à l’effectivité des droits culturels des personnes en situation de handicap</t>
         </is>
       </c>
-      <c r="D76" s="1" t="inlineStr">
+      <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Aide pour l'effectivité des droits culturels des personnes en situation de handicap</t>
         </is>
       </c>
-      <c r="E76" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Recherche
 Association</t>
         </is>
       </c>
-      <c r="H76" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L76" s="1" t="inlineStr">
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient l&amp;#039;accès aux droits culturels des personnes en situation de handicap et, en parallèle, la constitution d&amp;#039;un réseau francilien de coopération entre les structures sanitaires et médico-sociales et les structures culturelles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour quel type de projet ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les types de projets soutenus concernent :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    La mise en réseau des établissements culturels et des établissements sanitaires et médico-sociaux,
   &lt;/li&gt;
   &lt;li&gt;
    Des actions pour les personnes en situation de handicap, vivant à leur domicile, le but étant de développer l&amp;#039;offre d&amp;#039;accompagnement pour les projets individuels, qu&amp;#039;ils soient pour l&amp;#039;accès à toute proposition culturelle ou pour aider à la création en tant que telle.
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   &lt;strong&gt;
    Quelle est la nature de l&amp;#039;aide ?
   &lt;/strong&gt;
@@ -18885,627 +15497,627 @@
 &lt;p&gt;
  &lt;strong&gt;
   A noter
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dispositif ouvert en continu
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Quelles démarches ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Procédure dématérialisée sur
  &lt;a href="https://mesdemarches.iledefrance.fr/account-management/cridfprd-demandeurs/ux/#/login?redirectTo&amp;#61;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Fconnecte%2Ftiers-selection&amp;amp;jwtKey&amp;#61;jwt-cridfprd-portail-depot-demande-aides&amp;amp;footer&amp;#61;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Faccessibilite,Accessibilit%C3%A9%20:%20partiellement%20conforme,_self;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Fmentions-legales,Mentions%20l%C3%A9gales%20et%20RGPD,_self" rel="noopener" target="_blank"&gt;
   mesdemarches.iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N76" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Handicap
 Cohésion sociale et inclusion
 Santé</t>
         </is>
       </c>
-      <c r="O76" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R76" s="1" t="inlineStr">
+      <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   &lt;strong&gt;
    Qui peut en bénéficier ?
   &lt;/strong&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Associations loi 1901 de plus d&amp;#039;un an d&amp;#039;existence lors de la demande de subvention et pouvant justifier d&amp;#039;un bilan d&amp;#039;exercice comptable de l&amp;#039;année écoulée,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Collectivités territoriales et leurs groupements,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Établissements publics,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Groupements d&amp;#039;intérêt public (GIP),
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Fondations,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Établissements scolaires.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T76" s="1" t="inlineStr">
+      <c r="T60" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V76" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-pour-leffectivite-des-droits-culturels-des-personnes-en-situation-de-handicap</t>
         </is>
       </c>
-      <c r="X76" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Délégation handicap
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/21f7-aide-pour-leffectivite-des-droits-culturels-d/</t>
         </is>
       </c>
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE76" s="1" t="inlineStr">
+      <c r="AE60" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF76" s="1" t="inlineStr">
+      <c r="AF60" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG76" s="1" t="inlineStr">
+      <c r="AG60" s="1" t="inlineStr">
         <is>
           <t>05/05/2021</t>
         </is>
       </c>
-      <c r="AH76" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="77" spans="1:34" customHeight="0">
-      <c r="A77" s="1">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
         <v>92610</v>
       </c>
-      <c r="B77" s="1" t="inlineStr">
+      <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Soutenir les évènements ou manifestations renforçant l’attractivité du territoire</t>
         </is>
       </c>
-      <c r="E77" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G77" s="1" t="inlineStr">
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H77" s="1" t="inlineStr">
+      <c r="H61" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J77" s="1" t="inlineStr">
+      <c r="J61" s="1" t="inlineStr">
         <is>
           <t>Aide de 500 € à 20 K€ par projet dans la limite de 300 K€ par an</t>
         </is>
       </c>
-      <c r="K77" s="1" t="inlineStr">
+      <c r="K61" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L77" s="1" t="inlineStr">
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les manifestations et évènements organisés à l&amp;#039;échelle locale peuvent concourir au renforcement de l&amp;#039;attractivité du territoire y compris hors de la saison touristique estivale.
 &lt;/p&gt;
 &lt;p&gt;
  Le Département souhaite accompagner financièrement les Communes, EPCI et associations dans leurs actions et manifestations touristiques en cohérence et synergie avec les objectifs du Schéma Départemental de Développement Touristique du Vaucluse 2020-2025 (SDDT).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M77" s="1" t="inlineStr">
+      <c r="M61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Actions en lien direct avec les filières touristiques définies dans le SDDT du Vaucluse (cf. ci-après) et pouvant en particulier être déployées pour allonger la saison touristique hors de la période estivale :
 &lt;/p&gt;
 &lt;p&gt;
  Filières prioritaires identifiées dans le SDDT :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La culture, le patrimoine et l&amp;#039;événementiel
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;art de vivre, identifié par sa gastronomie, son terroir et l&amp;#039;œnotourisme
  &lt;/li&gt;
  &lt;li&gt;
   Les itinérances
  &lt;/li&gt;
  &lt;li&gt;
   Le tourisme d&amp;#039;affaires
  &lt;/li&gt;
  &lt;li&gt;
   Les savoir-faire du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Les loisirs familiaux
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N77" s="1" t="inlineStr">
+      <c r="N61" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Attractivité économique
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O77" s="1" t="inlineStr">
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R77" s="1" t="inlineStr">
+      <c r="R61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Ne sont pas éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les petites manifestations d&amp;#039;intérêt local (corso, foires locales...)
  &lt;/li&gt;
  &lt;li&gt;
   Les animations ou manifestations dont la l&amp;#039;organisation est déléguée à des organisateurs à but lucratif
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Une attention particulière sera portée :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aux dimensions et impacts positifs du projet en matière d&amp;#039;attractivité touristique, de rayonnement départemental ou intercommunal
  &lt;/li&gt;
  &lt;li&gt;
   Au caractère innovant du projet
  &lt;/li&gt;
  &lt;li&gt;
   A l&amp;#039;articulation du projet avec les acteurs du tourisme
  &lt;/li&gt;
  &lt;li&gt;
   A la liaison entre le projet et la stratégie de communication portée par Vaucluse Provence Attractivité
  &lt;/li&gt;
  &lt;li&gt;
   A la bonne connexion du projet et le réseau de bornes wifi touristique du Département et en particulier à la web application de valorisation des sites touristiques du Vaucluse
  &lt;/li&gt;
  &lt;li&gt;
   A la dimension durable du projet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S77" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T77" s="1" t="inlineStr">
+      <c r="T61" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U77" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X77" s="1" t="inlineStr">
+      <c r="X61" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y77" s="1" t="inlineStr">
+      <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z77" s="1" t="inlineStr">
+      <c r="Z61" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fa06-soutenir-les-evenements-ou-manifestations-ren/</t>
         </is>
       </c>
-      <c r="AA77" s="1" t="inlineStr">
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC77" s="1" t="inlineStr">
+      <c r="AC61" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE77" s="1" t="inlineStr">
+      <c r="AE61" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF77" s="1" t="inlineStr">
+      <c r="AF61" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG77" s="1" t="inlineStr">
+      <c r="AG61" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH77" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="78" spans="1:34" customHeight="0">
-      <c r="A78" s="1">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
         <v>92611</v>
       </c>
-      <c r="B78" s="1" t="inlineStr">
+      <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets touristiques du territoire</t>
         </is>
       </c>
-      <c r="E78" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G78" s="1" t="inlineStr">
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H78" s="1" t="inlineStr">
+      <c r="H62" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J78" s="1" t="inlineStr">
+      <c r="J62" s="1" t="inlineStr">
         <is>
           <t>Aide maximale de 10 K€ par projet dans la limite de 100 K€ par an.</t>
         </is>
       </c>
-      <c r="K78" s="1" t="inlineStr">
+      <c r="K62" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L78" s="1" t="inlineStr">
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Par les actions qu&amp;#039;ils portent, les acteurs touristiques publics locaux participent au rayonnement du territoire, à la crédibilité de la destination, au renforcement de son attractivité et aux retombées économiques positives pour l&amp;#039;ensemble du Vaucluse.
 &lt;/p&gt;
 &lt;p&gt;
  Afin de renforcer l&amp;#039;attractivité touristique du territoire, le Département soutient financièrement les EPCI (Etablissement Public de Coopération Intercommunale), OT (Offices de Tourisme) et OTI (Offices de Tourisme Intercommunaux) dans leurs projets de développement touristiques.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M78" s="1" t="inlineStr">
+      <c r="M62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etudes ou projets liés à la gestion des équipements touristiques existants (ou en projets) tels que campings, plans d&amp;#039;eau, projets touristiques structurants de territoire, stratégies touristiques...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N78" s="1" t="inlineStr">
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O78" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R78" s="1" t="inlineStr">
+      <c r="R62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   EPCI
  &lt;/li&gt;
  &lt;li&gt;
   Offices de tourisme communaux ou intercommunaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Une attention particulière sera portée :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aux dimensions et impacts positifs du projet en matière d&amp;#039;attractivité touristique, de rayonnement départemental ou intercommunal : les manifestations projetées devant avoir une fréquentation significative dépassant le seul public local
  &lt;/li&gt;
  &lt;li&gt;
   Au caractère innovant du projet
  &lt;/li&gt;
  &lt;li&gt;
   A l&amp;#039;articulation du projet avec les acteurs du tourisme
  &lt;/li&gt;
  &lt;li&gt;
   Aux démarches ou campagnes de communication permettant de renforcer la visibilité et la notoriété du projet (plan de communication multiple par le biais de supports et médias...)
  &lt;/li&gt;
  &lt;li&gt;
   A la dimension durable du projet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S78" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T78" s="1" t="inlineStr">
+      <c r="T62" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U78" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X78" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour en savoir plus, contactez le : 04.90.16.15.00
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y78" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z78" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a24d-soutenir-les-projets-touristiques-du-territoi/</t>
         </is>
       </c>
-      <c r="AA78" s="1" t="inlineStr">
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB78" s="1" t="inlineStr">
+      <c r="AB62" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC78" s="1" t="inlineStr">
+      <c r="AC62" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE78" s="1" t="inlineStr">
+      <c r="AE62" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF78" s="1" t="inlineStr">
+      <c r="AF62" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG78" s="1" t="inlineStr">
+      <c r="AG62" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH78" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="79" spans="1:34" customHeight="0">
-      <c r="A79" s="1">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
         <v>92586</v>
       </c>
-      <c r="B79" s="1" t="inlineStr">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes dans la réalisation de leurs projets d’investissement au travers d'un CONTRAT VAUCLUSE AMBITION 2023-2025</t>
         </is>
       </c>
-      <c r="E79" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G79" s="1" t="inlineStr">
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H79" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I79" s="1" t="inlineStr">
+      <c r="I63" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K79" s="1" t="inlineStr">
+      <c r="K63" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L79" s="1" t="inlineStr">
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Accompagner les communes dans la réalisation de leurs projets d&amp;#039;investissement, visant ainsi à relever de nombreux enjeux : confortement des centres-bourgs, accessibilité aux services, attractivité, transition écologique, énergétique et numérique, valorisation du patrimoine, mobilité douce, cohésion sociale et citoyenneté, etc...
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M79" s="1" t="inlineStr">
+      <c r="M63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Contrat Vaucluse Ambition s&amp;#039;adresse à l&amp;#039;ensemble des communes vauclusiennes.
 &lt;/p&gt;
 &lt;p&gt;
  La ou les opération(s) subventionnée(s) dans ce cadre doit(doivent) être réalisée(s) sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée et appartenir au patrimoine de la commune.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations pouvant prétendre à subventions contractuelles concernent :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;investissement, sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée ;
 &lt;/p&gt;
 &lt;p&gt;
  - les acquisitions, imputées en investissement, destinées à être affectées de manière durable dans le patrimoine communal :
 &lt;/p&gt;
 &lt;p&gt;
  •	 matériel et mobilier d&amp;#039;un montant unitaire supérieur à 700 € HT,
 &lt;/p&gt;
 &lt;p&gt;
  •	 immobilières et foncières.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations prévues par les communes dans leur contractualisation devront s&amp;#039;attacher à :
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter le nombre maximal d&amp;#039;opérations, fixé à :
 &lt;/p&gt;
 &lt;p&gt;
  •	 5 pour les communes de plus de 5 000 habitants,
 &lt;/p&gt;
 &lt;p&gt;
  •	 8 pour les communes de moins de 5 000 habitants ;
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter les thématiques éligibles ;
 &lt;/p&gt;
 &lt;p&gt;
  -	prendre en compte les politiques publiques et les orientations stratégiques départementales définies, notamment, dans la stratégie départementale Vaucluse 2025 2040 et les schémas départementaux sectoriels, ainsi que les objectifs de développement durable inscrits dans l&amp;#039;Agenda 21.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N79" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -19544,164 +16156,164 @@
 International
 Attractivité économique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O79" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R79" s="1" t="inlineStr">
+      <c r="R63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La part d&amp;#039;autofinancement (hors T.V.A.) de la commune devra être au moins égale à 20 % des financements publics apportés au(x) projet(s) par application des règles en vigueur concernant le co financement précisées dans le Code général des collectivités territoriales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S79" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T79" s="1" t="inlineStr">
+      <c r="T63" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U79" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="V79" s="1" t="inlineStr">
+      <c r="V63" s="1" t="inlineStr">
         <is>
           <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires-2687.html</t>
         </is>
       </c>
-      <c r="X79" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y79" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z79" s="1" t="inlineStr">
+      <c r="Z63" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/276c-accompagner-les-communes-dans-la-realisation-/</t>
         </is>
       </c>
-      <c r="AA79" s="1" t="inlineStr">
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB79" s="1" t="inlineStr">
+      <c r="AB63" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC79" s="1" t="inlineStr">
+      <c r="AC63" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE79" s="1" t="inlineStr">
+      <c r="AE63" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF79" s="1" t="inlineStr">
+      <c r="AF63" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG79" s="1" t="inlineStr">
+      <c r="AG63" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH79" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="80" spans="1:34" customHeight="0">
-      <c r="A80" s="1">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
         <v>92587</v>
       </c>
-      <c r="B80" s="1" t="inlineStr">
+      <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Soutenir les festivals et manifestations culturelles</t>
         </is>
       </c>
-      <c r="E80" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G80" s="1" t="inlineStr">
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H80" s="1" t="inlineStr">
+      <c r="H64" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K80" s="1" t="inlineStr">
+      <c r="K64" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L80" s="1" t="inlineStr">
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une attention particulière sera portée aux manifestations organisées sur des secteurs géographiques isolés et/ou hors période estivale, ainsi qu&amp;#039;à celles œuvrant à la promotion des talents émergents, aux créations inédites ou à l&amp;#039;innovation artistique.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;envergure du festival et de la manifestation constituera un critère d&amp;#039;appréciation du projet. Cette dimension sera évaluée de la façon suivante :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   - Dimension nationale ou internationale
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Fréquentation supérieure à 10 000 spectateurs par édition
  &lt;/li&gt;
  &lt;li&gt;
   Manifestation reconnue par les professionnels dans l&amp;#039;esthétique qu&amp;#039;elle représente et identifiée comme l&amp;#039;une des plus importantes au niveau national
  &lt;/li&gt;
  &lt;li&gt;
   Personnels permanents affectés au festival
  &lt;/li&gt;
  &lt;li&gt;
   Plan de communication multiple par le biais de supports et médias nationaux
  &lt;/li&gt;
@@ -19749,222 +16361,222 @@
   Interventions et rencontres avec des professionnels
  &lt;/li&gt;
  &lt;li&gt;
   Actions et outils de médiation associés à la manifestation (cartels, livrets pédagogiques, visites accompagnées...)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   - Cinéma :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Nombre et caractéristiques des films programmés (cinéma d&amp;#039;auteurs, premiers films, thématiques,...)
  &lt;/li&gt;
  &lt;li&gt;
   Interventions et rencontres avec des professionnels
  &lt;/li&gt;
  &lt;li&gt;
   Actions de médiation
 o Jurys et prix
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M80" s="1" t="inlineStr">
+      <c r="M64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Festivals et manifestations culturelles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Se déroulant sur le territoire départemental
  &lt;/li&gt;
  &lt;li&gt;
   Faisant appel à des artistes professionnels rémunérés
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N80" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O80" s="1" t="inlineStr">
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R80" s="1" t="inlineStr">
+      <c r="R64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Sont éligibles les festivals et manifestations culturelles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Se déroulant sur le territoire départemental
  &lt;/li&gt;
  &lt;li&gt;
   Faisant appel à des artistes professionnels rémunérés
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ne sont pas éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les festivals et manifestations dont la programmation est déléguée à des organisateurs de tournées à but lucratif et dont l&amp;#039;organisation ne s&amp;#039;inscrit pas dans une politique publique d&amp;#039;action culturelle
  &lt;/li&gt;
  &lt;li&gt;
   Les restitutions d&amp;#039;ateliers de travail, colloques, conférences, salons, expositions-ventes à but commercial ou dans lesquels les artistes doivent s&amp;#039;acquitter d&amp;#039;un droit de participation
  &lt;/li&gt;
  &lt;li&gt;
   Les projets initiés par un lieu permanent ou une structure de diffusion recevant une subvention pour son activité annuelle (volet 1 du présent dispositif)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Aide variable en fonction de la nature et de l&amp;#039;intérêt du projet de la structure, de son implantation, des actions et partenariats menés pendant l&amp;#039;année, des co-financements mobilisés.
 &lt;/p&gt;
 &lt;p&gt;
  Assiette éligible : intégralité du budget prévisionnel sur lequel porte la demande de subvention, à l&amp;#039;exception des contributions en nature.
 Sera également prise en compte dans l&amp;#039;analyse des demandes la pluralité des financements alloués au projet. Une participation financière significative de la collectivité organisatrice (commune ou EPCI) sera attendue.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S80" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T80" s="1" t="inlineStr">
+      <c r="T64" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U80" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X80" s="1" t="inlineStr">
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y80" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z80" s="1" t="inlineStr">
+      <c r="Z64" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cc2a-soutenir-les-festivals-et-manifestations-cult/</t>
         </is>
       </c>
-      <c r="AA80" s="1" t="inlineStr">
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC80" s="1" t="inlineStr">
+      <c r="AC64" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE80" s="1" t="inlineStr">
+      <c r="AE64" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF80" s="1" t="inlineStr">
+      <c r="AF64" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG80" s="1" t="inlineStr">
+      <c r="AG64" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH80" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="81" spans="1:34" customHeight="0">
-      <c r="A81" s="1">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
         <v>94924</v>
       </c>
-      <c r="B81" s="1" t="inlineStr">
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Soutenir les initiatives artistiques et culturelles locales</t>
         </is>
       </c>
-      <c r="D81" s="1" t="inlineStr">
+      <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Soutien aux initiatives artistiques et culturelles locales</t>
         </is>
       </c>
-      <c r="E81" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G81" s="1" t="inlineStr">
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="K81" s="1" t="inlineStr">
+      <c r="K65" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L81" s="1" t="inlineStr">
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide &amp;#34;Soutien aux initiatives artistiques et culturelles locales&amp;#34;
 &lt;/p&gt;
 &lt;p&gt;
  Objectif : Par ce dispositif, la Région Grand Est décide de contribuer au développement culturel des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Conformément aux objectifs prioritaires de la politique culturelle régionale, ce dispositif vise à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir des projets culturels ponctuels sur les territoires,
  &lt;/li&gt;
  &lt;li&gt;
   soutenir des initiatives enrichissant l&amp;#039;offre culturelle dans les territoires,
  &lt;/li&gt;
  &lt;li&gt;
   soutenir des projets de diffusion culturelle et participer à une démarche d&amp;#039;irrigation des territoires associant praticiens amateurs encadrés par des artistes et des techniciens professionnels,
  &lt;/li&gt;
  &lt;li&gt;
   soutenir des initiatives associatives portant un projet relevant d&amp;#039;une démarche artistique et culturelle favorisant l&amp;#039;accès des citoyens aux différentes formes d&amp;#039;art.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -19975,794 +16587,909 @@
 &lt;p&gt;
  Les associations culturelles ou porteuses d&amp;#039;un projet culturel ayant leur siège dans la région Grand Est, les collectivités territoriales et les structures de droit public ou privé installées en région Grand Est.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide revêt la forme d&amp;#039;une subvention de fonctionnement. Le projet doit être réalisé au cours de l&amp;#039;année civile pour laquelle l&amp;#039;aide est octroyée.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Demande d&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers sont traités au fil de l&amp;#039;eau. La date de réception par la Région du dossier complet doit être antérieure de 4 mois avant la date de démarrage de l&amp;#039;opération.
  &lt;strong&gt;
   Toute demande doit faire l&amp;#039;objet d&amp;#039;une lettre d&amp;#039;intention.
  &lt;/strong&gt;
  Cette lettre adressée au Président de la Région doit démontrer que l&amp;#039;aide allouée a un effet levier.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N81" s="1" t="inlineStr">
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Spectacle vivant
 Médias et communication</t>
         </is>
       </c>
-      <c r="O81" s="1" t="inlineStr">
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P81" s="1" t="inlineStr">
+      <c r="P65" s="1" t="inlineStr">
         <is>
           <t>18/06/2019</t>
         </is>
       </c>
-      <c r="R81" s="1" t="inlineStr">
+      <c r="R65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;aide de la Région Grand Est est subordonnée aux critères suivants :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    présenter dans la programmation une ligne éditoriale artistique identifiée et répondant aux exigences techniques et artistiques indispensables à la bonne conduite d&amp;#039;un tel projet,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    faire appel à des artistes et des techniciens professionnels,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    pour les manifestations, être d&amp;#039;une durée minimale de 3 jours pour les arts visuels et spectacle vivant ou donner au moins 6 représentations pour le spectacle vivant,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    faire apparaitre clairement la part artistique dans le budget,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    justifier de l&amp;#039;engagement financier d&amp;#039;au moins une collectivité territoriale sachant que la Région ne saurait être le premier financeur,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    s&amp;#039;inscrire dans une dynamique et un rayonnement a minima intercommunal,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    respecter les dispositions légales et règlementaires liées à l&amp;#039;activité de spectacle vivant et de arts visuels.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   &lt;strong&gt;
    Sont éligibles les dépenses nécessaires à la réalisation du projet hors dépenses de valorisation, d&amp;#039;ajustements comptables, de frais bancaires et d&amp;#039;investissement.
   &lt;/strong&gt;
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="S81" s="1" t="inlineStr">
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T81" s="1" t="inlineStr">
+      <c r="T65" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U81" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V81" s="1" t="inlineStr">
+      <c r="V65" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/initiatives-artistiques-et-culturelles-locales/</t>
         </is>
       </c>
-      <c r="X81" s="1" t="inlineStr">
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toute demande doit faire l&amp;#039;objet d&amp;#039;une lettre d&amp;#039;intention. Cette lettre adressée au Président de la Région doit démontrer que l&amp;#039;aide allouée a un effet levier.
 &lt;/p&gt;
 &lt;p&gt;
  Dossier de demande de subvention à retourner par email au minimum 4 mois avant la date de démarrage de l&amp;#039;opération à l&amp;#039;adresse suivante :
  &lt;a href="mailto:culture-subvention&amp;#64;grandest.fr" rel="noopener" target="_blank"&gt;
   culture-subvention&amp;#64;grandest.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y81" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z81" s="1" t="inlineStr">
+      <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c472-soutien-aux-initiatives-artistiques-et-cultur/</t>
         </is>
       </c>
-      <c r="AA81" s="1" t="inlineStr">
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE81" s="1" t="inlineStr">
+      <c r="AE65" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF81" s="1" t="inlineStr">
+      <c r="AF65" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG81" s="1" t="inlineStr">
+      <c r="AG65" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
-      <c r="AH81" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="82" spans="1:34" customHeight="0">
-[...203 lines deleted...]
-      <c r="G83" s="1" t="inlineStr">
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>100733</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Proposer à des porteurs de projets des locaux vacants dans les gares</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Place de la Gare</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>SNCF Gares et Connexions</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
+Région
+Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Particulier
+Agriculteur
+Recherche</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Participez à la dynamique économique de nos territoires en proposant des projets innovants et utiles au sein des petites et moyennes gares françaises.
+&lt;/p&gt;
+&lt;p&gt;
+ Sur l&amp;#039;ensemble du réseau, près d&amp;#039;un millier de gares disposent aujourd&amp;#039;hui de locaux vacants dans des contextes extrêmement variés : communes rurales, villes moyennes, zones périurbaines.
+&lt;/p&gt;
+&lt;p&gt;
+ Place de la Gare, porté avec les Autorités Organisatrices et les collectivités territoriales, en tant qu&amp;#039;outil de l&amp;#039;équilibre financier des gares et de désenclavement des territoires, a pour ambition de dynamiser ce réseau de gares et d&amp;#039;en faire un point d&amp;#039;ancrage des commerces et des services publics locaux, au plus proche de tous.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous avez un projet, nous avons les m2 et des équipes pour vous accompagner !
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Manifestez-vous sur
+ &lt;a href="https://placedelagare.sncf/" target="_self"&gt;
+  https://placedelagare.sncf/
+ &lt;/a&gt;
+ &lt;a href="https://www.1001gares.fr/" rel="noopener" target="_blank"&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Commerces
+ &lt;/li&gt;
+ &lt;li&gt;
+  Co-working
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maison médicale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Logement saisonnier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hébergement d&amp;#039;urgence
+ &lt;/li&gt;
+ &lt;li&gt;
+  Magasins de producteurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Circuit court
+ &lt;/li&gt;
+ &lt;li&gt;
+  Office de tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Crèche
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bibliothèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Médiathèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Musée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vélostation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et tout autre projet
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Arts plastiques et photographie
+Sports et loisirs
+Tourisme
+Friche
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Déposez un projet sur la plateforme
+ &lt;a href="https://placedelagare.sncf/" target="_self"&gt;
+  https://placedelagare.sncf/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Votre candidature sera analysée par un jury SNCF.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;a href="https://placedelagare.sncf/" target="_self"&gt;
+   Ouvre une nou
+  &lt;/a&gt;
+  &lt;span&gt;
+   qui sera soumis à la validation du jury
+  &lt;/span&gt;
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T66" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://placedelagare.sncf/</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://placedelagare.sncf/" target="_self"&gt;
+  https://placedelagare.sncf/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>ebarbereau@retail-connexions-sncf.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4255-proposer-a-des-porteurs-de-projets-des-locaux/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB66" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>Retail et Connexions</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2021</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>99010</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser et préserver le patrimoine culturel mahorais</t>
+        </is>
+      </c>
+      <c r="C67" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Culture, patrimoine et traditions - Fiche Actions 3</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'action locale (GAL) Nord et Centre de Mayotte</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H83" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K83" s="1" t="inlineStr">
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I67" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J67" s="1" t="inlineStr">
+        <is>
+          <t>100% (sur remboursement des dépenses du projet)</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L83" s="1" t="inlineStr">
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...51 lines deleted...]
- &lt;/strong&gt;
+ L&amp;#039;aide LEADER est un financement des projets qui développe le territoire du GAL. Elle consiste aussi en un accompagnement des porteurs de projet pour le montage du dossier de demande de financement LEADER.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle a pour enjeux de &amp;#34;Valorisation et préservation du patrimoine culturel et accroissement de l&amp;#039;offre culturelle&amp;#34;.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les impacts attendus sur le territoire sont:
+&lt;/p&gt;
+&lt;p&gt;
+ Effets directs :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Avant le
-[...10 lines deleted...]
-  , pour instruction au cours du 2ème semestre de la même année.
+  Protection et valorisation du patrimoine culturel et des traditions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement de l&amp;#039;offre culturelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  Augmentation de la fréquentation des sites historiques
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...7 lines deleted...]
- Dans le cadre de ce dispositif, la Région attribue des subventions de fonctionnement. Elles sont :
+ Effet indirect :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  à versement forfaitaire si inférieures ou égales à
-[...42 lines deleted...]
-      <c r="N83" s="1" t="inlineStr">
+  Amélioration de l&amp;#039;accès à la culture pour tous
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transmission intergénérationnelle
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
-Musée</t>
-[...7 lines deleted...]
-      <c r="R83" s="1" t="inlineStr">
+Musée
+Spectacle vivant
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le coût plancher éligible doit être au moins égal à 5 000 € HT.
-[...5 lines deleted...]
- &lt;br /&gt;
+ Pour être éligible, le projet doit correspondre à un des Types d&amp;#039;Opérations (TO) suivant:
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  la valorisation du bénévolat et des mises à disposition en nature,
-[...17 lines deleted...]
-  les opérations de fouilles archéologiques préventives.
+  TO 3.1 : Soutien aux actions de formation et mise en réseau des acteurs
   &lt;br /&gt;
  &lt;/li&gt;
+ &lt;li&gt;
+  TO 3.2 : Soutien à la création et/ou l&amp;#039;aménagement d&amp;#039;espaces multiculturels
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  TO 3.3 : Soutien à la mise-en place d&amp;#039;actions et événements culturels fédérateurs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  TO 3.4 : Soutien aux actions de communication, promotion et valorisation.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T67" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>GAL Nord et Centre de Mayotte</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://leader-mayotte.yt/wp-content/uploads/2021/05/20200213_FA3.pdf</t>
+        </is>
+      </c>
+      <c r="W67" s="1" t="inlineStr">
+        <is>
+          <t>https://leader-mayotte.yt/</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Romain DELARUE
+&lt;/p&gt;
+&lt;p&gt;
+ Animateur du GAL Nord et Centre de Mayotte
+&lt;/p&gt;
+&lt;p&gt;
+ 06.39.65.74.83
+&lt;/p&gt;
+&lt;p&gt;
+ adnc.mayotte&amp;#64;gmail.com
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>adnc.mayotte@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9c37-copie-10h16-developpement-des-circuits-courts/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>GAL Nord et centre de Mayotte</t>
+        </is>
+      </c>
+      <c r="AD67" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2021</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>97608</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Construire ou aménager des structures liées aux activités culturelles</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I68" s="1" t="inlineStr">
+        <is>
+          <t> Max : 35</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Département de l&amp;#039;Aude propose des aides aux communes et leurs groupements à développer, aménager et moderniser leurs équipements culturels.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Restauration du patrimoine historique et culturel
+&lt;/p&gt;
+&lt;p&gt;
+ - Constructions, restructurations et aménagements de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  bibliothèques participant au réseau départemental de lecture publique ayant reçu un avis favorable de la Bibliothèque Départementale de l&amp;#039;Aude
+ &lt;/li&gt;
+ &lt;li&gt;
+  locaux adaptés à l&amp;#039;enseignement artistique, écoles de musique s&amp;#039;inscrivant dans le schéma départemental du développement des enseignements artistiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  musées
+ &lt;/li&gt;
+ &lt;li&gt;
+  salles de spectacle
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Arts plastiques et photographie
+Musée
+Equipement public
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ne seront pris en compte que les projets qui :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  intègreront des exigences règlementaires en matière d&amp;#039;accessibilité aux personnes à mobilité réduite
+ &lt;/li&gt;
+ &lt;li&gt;
+  répondront aux orientations des schémas départementaux en matière de développement des enseignements artistiques et de lecture publique
+ &lt;/li&gt;
+ &lt;li&gt;
+  et feront un effort en matière de développement durable (performance énergétique, normes HQE, gestion économe de l&amp;#039;espace, utilisation des énergies renouvelables...)
+ &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Il sera tenu compte uniquement des évènements et manifestations n&amp;#039;ayant pas encore eu lieu à la date de réception de la demande de subvention.
-[...34 lines deleted...]
- &lt;br /&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dépenses de mobilier et d&amp;#039;entretien courant
+ &lt;/li&gt;
+ &lt;li&gt;
+  Eclairage public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plantations
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T68" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/equipements-culturels</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04.68.11.69.81
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : richard.cane&amp;#64;aude.fr
+&lt;/p&gt;
+&lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S83" s="1" t="inlineStr">
-[...85 lines deleted...]
-      <c r="AA83" s="1" t="inlineStr">
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e0a3-construire-ou-amenager-des-structures-liees-a/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE83" s="1" t="inlineStr">
+      <c r="AB68" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF83" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>13/07/2021</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="84" spans="1:34" customHeight="0">
-      <c r="A84" s="1">
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
         <v>83481</v>
       </c>
-      <c r="B84" s="1" t="inlineStr">
+      <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Coordonner les actions régionales des CAUE en matière culturelle sur la construction, l'architecture, l'urbanisme, le paysage et environnement</t>
         </is>
       </c>
-      <c r="C84" s="1" t="inlineStr">
+      <c r="C69" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes
 Cités éducatives
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="E84" s="1" t="inlineStr">
-[...3 lines deleted...]
-Union régionale des CAUE d'Occitanie
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE d'Île-de-France
 Union régionale des CAUE des Hauts de France
 Union régionale des CAUE Normands
 Union régionale des CAUE d'Auvergne-Rhône-Alpes
 Union régionale des CAUE Bourgogne-Franche-Comté
-Union régionale des CAUE d'Île-de-France</t>
-[...2 lines deleted...]
-      <c r="G84" s="1" t="inlineStr">
+Union régionale des CAUE de Nouvelle-Aquitaine
+Union régionale des CAUE des Pays de la Loire
+Union régionale des CAUE d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H84" s="1" t="inlineStr">
+      <c r="H69" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K84" s="1" t="inlineStr">
+      <c r="K69" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L84" s="1" t="inlineStr">
+      <c r="L69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
   &lt;br /&gt;
   Elle a pour mission de :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   représenter et promouvoir les CAUE de sa région ;
  &lt;/li&gt;
  &lt;li&gt;
   identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
  &lt;/li&gt;
  &lt;li&gt;
   coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -20805,85 +17532,85 @@
  &lt;/li&gt;
  &lt;li&gt;
   Ateliers, conférences, journées de sensibilisation
  &lt;/li&gt;
  &lt;li&gt;
   Visites de sites, voyage d&amp;#039;études, randonnées, lectures de paysages
  &lt;/li&gt;
  &lt;li&gt;
   Rendez-vous culturels
  &lt;/li&gt;
  &lt;li&gt;
   Organisation et réalisation de prix, palmarès, concours, appels à idées
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation de plaquettes, ouvrages, guides, vidéos, expositions
  &lt;/li&gt;
  &lt;li&gt;
   Participation à des commissions techniques thématiques (commerce, agriculture...)
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques en milieu scolaire et hors ce milieu
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M84" s="1" t="inlineStr">
+      <c r="M69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les actions de sensibilisation peuvent toucher les domaines suivants :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N84" s="1" t="inlineStr">
+      <c r="N69" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -20906,79 +17633,79 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Réduction de l'empreinte carbone
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O84" s="1" t="inlineStr">
+      <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S84" s="1" t="inlineStr">
+      <c r="S69" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T84" s="1" t="inlineStr">
+      <c r="T69" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U84" s="1" t="inlineStr">
+      <c r="U69" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V84" s="1" t="inlineStr">
+      <c r="V69" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com</t>
         </is>
       </c>
-      <c r="X84" s="1" t="inlineStr">
+      <c r="X69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les contacts de vos URCAUE sont disponibles dans les fiches locales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE normands
  &lt;br /&gt;
  51 rue Joséphine 27000 ÉVREUX
  &lt;br /&gt;
  Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE des Hauts de France
  &lt;br /&gt;
  35 mail Albert 1er 80000 AMIENS
  &lt;br /&gt;
  Tél : - contact&amp;#64;caue02.com -
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE AUVERGNE-RHÔNE-ALPES
  &lt;br /&gt;
  6 bis, quai Saint-Vincent 69283 LYON Cedex 01
  &lt;br /&gt;
  Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
@@ -21011,151 +17738,151 @@
  5 avenue Frizac 31400 TOULOUSE
  &lt;br /&gt;
  Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE DES PAYS-DE-LA-LOIRE
  &lt;br /&gt;
  312, avenue René Gasnier 49100 ANGERS
  &lt;br /&gt;
  Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y84" s="1" t="inlineStr">
+      <c r="Y69" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z84" s="1" t="inlineStr">
+      <c r="Z69" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dce5-copie-10h10-coordonner-les-actions-regionales/</t>
         </is>
       </c>
-      <c r="AA84" s="1" t="inlineStr">
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC84" s="1" t="inlineStr">
+      <c r="AC69" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE84" s="1" t="inlineStr">
+      <c r="AE69" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF84" s="1" t="inlineStr">
+      <c r="AF69" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG84" s="1" t="inlineStr">
+      <c r="AG69" s="1" t="inlineStr">
         <is>
           <t>26/02/2021</t>
         </is>
       </c>
-      <c r="AH84" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="85" spans="1:34" customHeight="0">
-      <c r="A85" s="1">
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
         <v>83479</v>
       </c>
-      <c r="B85" s="1" t="inlineStr">
+      <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
         </is>
       </c>
-      <c r="C85" s="1" t="inlineStr">
+      <c r="C70" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Cités éducatives
 Tourisme Ingénierie Développement
 Destination France
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="E85" s="1" t="inlineStr">
+      <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Union régionale des CAUE des Hauts de France
 Union régionale des CAUE Normands
 Union régionale des CAUE d'Auvergne-Rhône-Alpes
 Union régionale des CAUE Bourgogne-Franche-Comté
 Union régionale des CAUE d'Île-de-France
 Union régionale des CAUE d'Occitanie
 Union régionale des CAUE des Pays de la Loire
 Union régionale des CAUE de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G85" s="1" t="inlineStr">
+      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H85" s="1" t="inlineStr">
+      <c r="H70" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K85" s="1" t="inlineStr">
+      <c r="K70" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L85" s="1" t="inlineStr">
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
   &lt;br /&gt;
   Elle a pour mission de :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   représenter et promouvoir les CAUE de sa région ;
  &lt;/li&gt;
  &lt;li&gt;
   identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
  &lt;/li&gt;
  &lt;li&gt;
   coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -21213,77 +17940,77 @@
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagnement dans des projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
  &lt;/li&gt;
  &lt;li&gt;
   Animations interprofessionnelles, mise en réseaux des acteurs du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M85" s="1" t="inlineStr">
+      <c r="M70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiments / (Eco) Construction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petites Villes de Demain (PVD) / Action Coeur de Ville
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel /Espace vert / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte, trame bleue / Risques naturels / Ecologie / Jardins / Aires de jeux
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative et Culturelle /
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N85" s="1" t="inlineStr">
+      <c r="N70" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -21305,79 +18032,79 @@
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O85" s="1" t="inlineStr">
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S85" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T85" s="1" t="inlineStr">
+      <c r="T70" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U85" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V85" s="1" t="inlineStr">
+      <c r="V70" s="1" t="inlineStr">
         <is>
           <t>http://www.fncaue.fr</t>
         </is>
       </c>
-      <c r="X85" s="1" t="inlineStr">
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les contacts des unions régionales :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE normands
  &lt;br /&gt;
  51 rue Joséphine 27000 ÉVREUX
  &lt;br /&gt;
  Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE des Hauts de France
  &lt;br /&gt;
  35 mail Albert 1er 80000 AMIENS
  &lt;br /&gt;
  Tél : - contact&amp;#64;caue02.com -
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE AUVERGNE-RHÔNE-ALPES
  &lt;br /&gt;
  6 bis, quai Saint-Vincent 69283 LYON Cedex 01
  &lt;br /&gt;
  Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
@@ -21410,623 +18137,226 @@
  5 avenue Frizac 31400 TOULOUSE
  &lt;br /&gt;
  Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE DES PAYS-DE-LA-LOIRE
  &lt;br /&gt;
  312, avenue René Gasnier 49100 ANGERS
  &lt;br /&gt;
  Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y85" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z85" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7453-copie-10h00-federer-les-accompagnements-en-en/</t>
         </is>
       </c>
-      <c r="AA85" s="1" t="inlineStr">
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB85" s="1" t="inlineStr">
+      <c r="AB70" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Construction d'une piscine
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC85" s="1" t="inlineStr">
+      <c r="AC70" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE85" s="1" t="inlineStr">
+      <c r="AE70" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF85" s="1" t="inlineStr">
+      <c r="AF70" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG85" s="1" t="inlineStr">
+      <c r="AG70" s="1" t="inlineStr">
         <is>
           <t>26/02/2021</t>
         </is>
       </c>
-      <c r="AH85" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="86" spans="1:34" customHeight="0">
-[...397 lines deleted...]
-      <c r="A87" s="1">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
         <v>82915</v>
       </c>
-      <c r="B87" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
         </is>
       </c>
-      <c r="C87" s="1" t="inlineStr">
+      <c r="C71" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Avenir Montagnes
 Cités éducatives
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E87" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>CAUE de la Somme
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>CAUE des Hautes-Alpes
 CAUE de l'Yonne
 CAUE d'Alsace
 CAUE du Morbihan
 CAUE du Loiret
 CAUE du Loir-et-Cher
 CAUE de la Creuse
 CAUE de Corse
 CAUE des Hauts-de-Seine
 CAUE de la Côte-d'Or
 CAUE du Tarn-et-Garonne
 CAUE du Var
 CAUE de l'Île-de-la-Réunion
 CAUE de la Guyane
 CAUE de la Martinique
 CAUE de Guadeloupe
 CAUE du Val d'Oise
 CAUE du Val-de-Marne
 CAUE de la Charente-Maritime
 CAUE de la Seine-Maritime
 CAUE de la Haute-Savoie
 Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
 CAUE de l'Essonne
 CAUE des Vosges
 CAUE de la Haute-Vienne
 CAUE de la Vendée
 CAUE des Deux-Sèvres
 CAUE du Pas-de-Calais
+CAUE de la Somme
 CAUE de l'Orne
 CAUE de la Savoie
 CAUE de la Sarthe
 CAUE de Rhône-Métropole
 CAUE des Pyrénées-Orientales
 CAUE des Hautes-Pyrénées
 CAUE des Pyrénées-Atlantiques
 CAUE de la Seine-et-Marne
 CAUE de Mayotte
 CAUE de la Moselle
 CAUE de Meurthe-et-Moselle
 CAUE de la Mayenne
 CAUE de la Manche
 CAUE du Maine-et-Loire
 CAUE Lot-et-Garonne
 CAUE du Lot
 CAUE de la Haute-Loire
 CAUE de l'Ardèche
 Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
 CAUE de l'Isère
 CAUE de l'Hérault
 CAUE de la Gironde
 CAUE de la Haute-Garonne
 CAUE du Gard
 CAUE de l'Oise
 CAUE de la Drôme
 CAUE de l'Aude
 CAUE de Corrèze
 CAUE du Cher
 CAUE de la Charente
 CAUE du Cantal
 CAUE du Calvados
 CAUE des Bouches-du-Rhône
 CAUE de l'Aveyron
 CAUE du Puy-de-Dôme
 CAUE des Landes
 CAUE de l'Ariège
-CAUE des Hautes-Alpes
 CAUE de l'Aisne
 CAUE de l'Ain
 CAUE du Gers
 CAUE de la Meuse
 CAUE du Tarn
 CAUE de la Dordogne</t>
         </is>
       </c>
-      <c r="G87" s="1" t="inlineStr">
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H87" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K87" s="1" t="inlineStr">
+      <c r="K71" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L87" s="1" t="inlineStr">
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
  &lt;/strong&gt;
  à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE contribuent à améliorer qualité de vie de chacun
  &lt;/strong&gt;
  . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
  Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE sont à votre service.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
@@ -22068,88 +18398,88 @@
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M87" s="1" t="inlineStr">
+      <c r="M71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  / Patrimoine religieux
  / Ecomatériaux
  / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
  / Petite ville de demain
  (PVD) / Action Coeur de Ville
  / Sobriété foncière / Rural / Périurbain / Urbain
  / Densification / Requalification de friches
  / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
  / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
  / Médiation / Résidences
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N87" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -22168,79 +18498,79 @@
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O87" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S87" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T87" s="1" t="inlineStr">
+      <c r="T71" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U87" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V87" s="1" t="inlineStr">
+      <c r="V71" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/?page=home</t>
         </is>
       </c>
-      <c r="X87" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN
  - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
  - contact&amp;#64;caue-ain.com - 04 74 21 11 31
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
  &lt;br /&gt;
  CAUE DES HAUTES-ALPES
  - 1 avenue Alexandre Didier
  - BP 55  - 05200    EMBRUN
  - caue05&amp;#64;orange.fr
  - 04 92 43 60 31
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039;ARDÈCHE
  - 2 bis avenue de l&amp;#039;Europe Unie
@@ -22712,1431 +19042,228 @@
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE MAYOTTE
  - Département de Mayotte
  - BP101
  - 97600    MAYOTTE
  - feda.soidri&amp;#64;cg976.fr
  - 02 69 66 06 84
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y87" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z87" s="1" t="inlineStr">
+      <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
         </is>
       </c>
-      <c r="AA87" s="1" t="inlineStr">
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB87" s="1" t="inlineStr">
+      <c r="AB71" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC87" s="1" t="inlineStr">
+      <c r="AC71" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE87" s="1" t="inlineStr">
+      <c r="AE71" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF87" s="1" t="inlineStr">
+      <c r="AF71" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG87" s="1" t="inlineStr">
+      <c r="AG71" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH87" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="88" spans="1:34" customHeight="0">
-[...1203 lines deleted...]
-      <c r="A90" s="1">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
         <v>62848</v>
       </c>
-      <c r="B90" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
         </is>
       </c>
-      <c r="D90" s="1" t="inlineStr">
+      <c r="D72" s="1" t="inlineStr">
         <is>
           <t>Crédit moyen long terme</t>
         </is>
       </c>
-      <c r="E90" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G90" s="1" t="inlineStr">
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H90" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K90" s="1" t="inlineStr">
+      <c r="K72" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L90" s="1" t="inlineStr">
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Donnez vie à vos projets !
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt moyen long terme accompagne les différents projets d&amp;#039;investissements de tous les acteurs locaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;adresse à toutes les collectivités locales, y compris les plus petites. La Banque Postale, premier prêteur bancaire des collectivités locales, octroit un prêt sur deux à une commune de moins de 5 000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques et la durée du prêt s&amp;#039;adaptent notamment en fonction de votre stratégie financière et de l&amp;#039;amortissement de vos projets à financer.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations sur
   le
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html" target="_self"&gt;
   prêt à moyen long terme
  &lt;/a&gt;
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour affiner votre besoin, plusieurs ressources sont à votre disposition :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunt-cinq-questions-a-se-poser-avant-emprunter-collectivite-territoriale.html" target="_self"&gt;
    Les 6 questions à se poser avant d&amp;#039;emprunter
   &lt;/a&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunter-taux-variable-taux-revisable.html" target="_self"&gt;
    Empruntez à taux variable ou révisable ?
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/prets-verts-obligation-verte.html" target="_self"&gt;
    Prêt vert : comment l&amp;#039;analyser ?
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M90" s="1" t="inlineStr">
+      <c r="M72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le crédit moyen long terme peut être mobilisé sur tout type de projet d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N90" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -24182,2205 +19309,666 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O90" s="1" t="inlineStr">
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R90" s="1" t="inlineStr">
+      <c r="R72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après analyse et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 40 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S90" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T90" s="1" t="inlineStr">
+      <c r="T72" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U90" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V90" s="1" t="inlineStr">
+      <c r="V72" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html</t>
         </is>
       </c>
-      <c r="W90" s="1" t="inlineStr">
+      <c r="W72" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X90" s="1" t="inlineStr">
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y90" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z90" s="1" t="inlineStr">
+      <c r="Z72" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a49e-adopter-un-financement-a-moyen-long-terme/</t>
         </is>
       </c>
-      <c r="AA90" s="1" t="inlineStr">
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC90" s="1" t="inlineStr">
+      <c r="AC72" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="AE90" s="1" t="inlineStr">
+      <c r="AE72" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF90" s="1" t="inlineStr">
+      <c r="AF72" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG90" s="1" t="inlineStr">
+      <c r="AG72" s="1" t="inlineStr">
         <is>
           <t>09/10/2020</t>
         </is>
       </c>
-      <c r="AH90" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="91" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G91" s="1" t="inlineStr">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>74879</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Financer la valorisation du patrimoine culturel et l'archéologie</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Particulier
-[...379 lines deleted...]
-Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H93" s="1" t="inlineStr">
+      <c r="H73" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I93" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K93" s="1" t="inlineStr">
+      <c r="K73" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L93" s="1" t="inlineStr">
+      <c r="L73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Contexte et objectifs :
-[...6 lines deleted...]
- Les projets soutenus par la Région doivent permettre :
+  Contexte et objectifs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans la chaîne opératoire du patrimoine, la mise en valeur se situe en continuité avec la connaissance (inventaire) et la conservation restauration. La Région est fortement attachée au partage des savoirs avec le grand public. Elle vise une
+ &lt;strong&gt;
+  amélioration de la médiation et la diffusion de la connaissance
+ &lt;/strong&gt;
+ , pour un accès de tous au patrimoine sous toutes ses formes.
+&lt;/p&gt;
+&lt;p&gt;
+ La Région souhaite inscrire son action en cohérence avec l&amp;#039;action des autres partenaires et
+ &lt;strong&gt;
+  utiliser le patrimoine comme levier de projets collectifs de territoires
+ &lt;/strong&gt;
+ . En lien avec les acteurs professionnels du patrimoine culturel et tout particulièrement avec leurs réseaux organisés, la Région souhaite
+ &lt;strong&gt;
+  favoriser la mutualisation et la qualité professionnelle des opérations de valorisation du patrimoine
+ &lt;/strong&gt;
+ en vue d&amp;#039;une diffusion auprès du public le plus large possible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Collectivités locales et établissements publics (syndicats mixtes, EPCC, etc.), associations et SCI. Les opérations doivent être organisées sur le territoire d&amp;#039;Occitanie.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;intervention financière de la Région Occitanie est une aide sélective dédiée aux opérations de grande qualité et dont l&amp;#039;ambition et l&amp;#039;intérêt culturel sont de dimension régionale.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant des aides tient notamment compte :
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  de la nature et de la dimension du projet ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des conditions de mise en œuvre de la coproduction ou de la mobilisation des réseaux ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de la construction du partenariat financier.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dates limites pour le dépôt du dossier :
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  un maillage du territoire régional ;
-[...8 lines deleted...]
-  un renforcement de la coopération régionale autour des projets artistiques des équipes en région et des territoires de proximité.
+  Avant le
+  &lt;strong&gt;
+   30 novembre 2020
+  &lt;/strong&gt;
+  , pour instruction au cours du 1er semestre de l&amp;#039;année 2021
+ &lt;/li&gt;
+ &lt;li&gt;
+  Avant le
+  &lt;strong&gt;
+   28 février 2021
+  &lt;/strong&gt;
+  , pour instruction au cours du 2ème semestre de la même année.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Bénéficiaires :
-[...8 lines deleted...]
-&lt;p&gt;
+  Modalités
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Conditions d&amp;#039;attribution et de versement des subventions
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de ce dispositif, la Région attribue des subventions de fonctionnement. Elles sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  à versement forfaitaire si inférieures ou égales à
+  &lt;strong&gt;
+   2 000 €
+  &lt;/strong&gt;
+  et font l&amp;#039;objet d&amp;#039;un versement unique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  à versement proportionnel si supérieures à
+  &lt;strong&gt;
+   2 000 €
+  &lt;/strong&gt;
+  et donnent lieu aux
+  &lt;br /&gt;
+  versements suivants :
+ &lt;/li&gt;
+ &lt;li&gt;
+  une avance de
+  &lt;strong&gt;
+   30 %
+  &lt;/strong&gt;
+  (précisé dans la décision d&amp;#039;attribution de la subvention),
+ &lt;/li&gt;
+ &lt;li&gt;
+  un acompte de
+  &lt;strong&gt;
+   40 %
+  &lt;/strong&gt;
+  ,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le solde
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Obligations faites aux bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs de projets bénéficiant d&amp;#039;un soutien régional devront faire apparaître de façon bien visible sur l&amp;#039;ensemble des supports d&amp;#039;information ou de communication y compris numérique, la mention du soutien de la Région avec son logotype.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N93" s="1" t="inlineStr">
-[...613 lines deleted...]
-      <c r="N95" s="1" t="inlineStr">
+      <c r="N73" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
-Appui méthodologique</t>
-[...7 lines deleted...]
-      <c r="R95" s="1" t="inlineStr">
+Musée</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
-[...4 lines deleted...]
-&lt;p&gt;
+ Le coût plancher éligible doit être au moins égal à 5 000 € HT.
+ &lt;br /&gt;
+ Le coût TTC peut être pris en compte, si le bénéficiaire atteste son impossibilité à récupérer la TVA ou le FC TVA en fonction de l&amp;#039;opération concernée.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Sont exclus de l&amp;#039;assiette subventionnable et donc de la dépense éligible :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la valorisation du bénévolat et des mises à disposition en nature,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les dotations aux amortissements et aux provisions,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les intérêts des emprunts et les agios,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les impôts et taxes foncières
+ &lt;/li&gt;
+ &lt;li&gt;
+  le fonctionnement courant des structures,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les manifestations de convivialité et d&amp;#039;intérêt local, ne présentant pas de contenu scientifique, patrimonial, culturel ou artistique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les opérations de fouilles archéologiques préventives.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Il sera tenu compte uniquement des évènements et manifestations n&amp;#039;ayant pas encore eu lieu à la date de réception de la demande de subvention.
+ &lt;br /&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+  Conditions d&amp;#039;éligibilité
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ 1- Opérations de médiation de grande qualité et visant l&amp;#039;excellence, proposées par des structures ou établissements patrimoniaux labellisés nationalement.
+ &lt;br /&gt;
+ 2- Actions portées par les réseaux du patrimoine (musées de France, VPAH, SPR, CAUE, etc.)
+ &lt;br /&gt;
+ 3- Actions et animation du réseau des biens inscrits sur la Liste du patrimoine mondial par l&amp;#039;UNESCO
+ &lt;br /&gt;
+ 4- Appel à projets « Valorisation du patrimoine d&amp;#039;Occitanie au travers de différentes formes d&amp;#039;expressions artistiques. ».
+ &lt;br /&gt;
+ 5- Patrimoine Culturel Immatériel : recherche et/ou projet de médiation
+ &lt;br /&gt;
+ 6- Diffusion de la connaissance dans le cadre des actions d&amp;#039;Inventaire du patrimoine
+ &lt;br /&gt;
+ 7- Patrimoine archéologique : opérations de recherche archéologique ou projets de valorisation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Obligations faites aux bénéficiaires
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Les porteurs de projets bénéficiant d&amp;#039;un soutien régional devront faire apparaître de façon bien visible sur l&amp;#039;ensemble des supports d&amp;#039;information ou de communication y compris numérique, la mention du soutien de la Région avec son logotype.
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Procédure
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Chaque demande de subvention fera l&amp;#039;objet d&amp;#039;une instruction par les services de la Région. - Les pièces à fournir sont détaillées en annexe.
+ &lt;br /&gt;
+ Le dossier complet est adressé à la Région.
+ &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S95" s="1" t="inlineStr">
-[...20 lines deleted...]
-      <c r="X95" s="1" t="inlineStr">
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T73" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Patrimoine-Aide-a-la-valorisation-du-patrimoine-culturel-et-a-l-archeologie</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Nom / Prénom : Pierre Albinet
-[...5 lines deleted...]
- Téléphone : 05 63 45 64 75
+ Contact
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Région Occitanie / Pyrénées-Méditerranée
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Site de Montpellier
+ &lt;br /&gt;
+ 201, avenue de la Pompignane
+ &lt;br /&gt;
+ 34064 Montpellier cedex 2
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Site de Toulouse
+ &lt;br /&gt;
+ 22, Boulevard du Maréchal Juin
+ &lt;br /&gt;
+ 31406 Toulouse cedex 9
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour plus d&amp;#039;informations :
+ &lt;br /&gt;
+ Direction de la Culture et du Patrimoine
+ &lt;br /&gt;
+ Service Développement, Restauration et Valorisation du patrimoine
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour les projets de valorisation des musées, VPAH et des réseaux :
+ &lt;br /&gt;
+ patrimoinevalorisation&amp;#64;laregion.fr
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour l&amp;#039;archéologie : patrimoinearcheologie&amp;#64;laregion.fr
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour les opérations UNESCO : patrimoinevalorisation&amp;#64;laregion.fr
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour l&amp;#039;appel à projets valorisation et les projets transversaux :
+ &lt;br /&gt;
+ patrimoinevalorisation&amp;#64;laregion.fr
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour le Patrimoine Culturel Immatériel :
+ &lt;br /&gt;
+ patrimoinevalorisation&amp;#64;laregion.fr
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y95" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA95" s="1" t="inlineStr">
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/26cf-patrimoine-aide-a-la-valorisation-du-patrimoi/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC95" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AE95" s="1" t="inlineStr">
+      <c r="AE73" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF95" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>27/01/2021</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="96" spans="1:34" customHeight="0">
-[...677 lines deleted...]
-      <c r="E100" s="1" t="inlineStr">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>72810</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissements dans les Petites Villes</t>
+        </is>
+      </c>
+      <c r="C74" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G100" s="1" t="inlineStr">
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H100" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="K100" s="1" t="inlineStr">
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L100" s="1" t="inlineStr">
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...27 lines deleted...]
-&lt;/ul&gt;
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa raison d&amp;#039;être :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa mission :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Soutenir l&amp;#039;investissement public local en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence : collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ses particularités :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...63 lines deleted...]
-&lt;/ul&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ •	Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses crédits :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+&lt;/p&gt;
+&lt;p&gt;
+ •	Durée moyenne des crédits : 16.5 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Crédit jusque 40 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Pas de seuil minimal concernant l&amp;#039;emprunt
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Son accompagnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+&lt;/p&gt;
+&lt;p&gt;
+ •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M100" s="1" t="inlineStr">
-[...38 lines deleted...]
-&lt;/ul&gt;
+      <c r="M74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Entretien du patrimoine
+ &lt;/strong&gt;
+ (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Développement sportif
+ &lt;/strong&gt;
+ (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Aménagement urbain
+ &lt;/strong&gt;
+ (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
+&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N100" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -26423,271 +20011,2556 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O100" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R100" s="1" t="inlineStr">
+      <c r="R74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;adhésion
+ &lt;/strong&gt;
+ est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Etude de l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Éligibilité à l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Vote de la délibération de la collectivité
+ &lt;/strong&gt;
+ : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Versement de l&amp;#039;Apport en capital initial :
+ &lt;/strong&gt;
+ La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
+ &lt;/strong&gt;
+ La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+&lt;/p&gt;
+&lt;p&gt;
+ Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T74" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
+        </is>
+      </c>
+      <c r="W74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  Contact :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : adhesion&amp;#64;agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : 04 81 11 29 37
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : appel non surtaxé
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>lou.lamure-guigard@agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB74" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>82912</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Se former à l'architecture, l'urbanisme, l'environnement et le paysage</t>
+        </is>
+      </c>
+      <c r="C75" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Nouveaux lieux, nouveaux liens
+Avenir Montagnes
+Cités éducatives
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>CAUE des Vosges
+CAUE de l'Ariège
+CAUE de la Drôme
+CAUE de la Meuse
+CAUE de la Somme
+CAUE de l'Yonne
+CAUE du Maine-et-Loire
+CAUE de l'Ardèche
+CAUE de l'Aveyron
+CAUE de l'Essonne
+CAUE de l'Hérault
+CAUE de la Creuse
+CAUE de la Guyane
+CAUE de la Manche
+CAUE de la Vendée
+CAUE du Lot
+CAUE du Var
+CAUE du Cher
+CAUE du Gard
+CAUE du Gers
+CAUE du Tarn
+CAUE de la Haute-Vienne
+CAUE de la Haute-Savoie
+CAUE du Calvados
+CAUE de l'Isère
+CAUE de l'Aisne
+CAUE de Corrèze
+CAUE du Loiret
+CAUE du Cantal
+CAUE de l'Orne
+CAUE de l'Oise
+CAUE d'Alsace
+CAUE de Rhône-Métropole
+CAUE des Hauts-de-Seine
+CAUE du Tarn-et-Garonne
+CAUE de la Haute-Garonne
+CAUE de la Savoie
+CAUE de la Seine-et-Marne
+CAUE Lot-et-Garonne
+CAUE des Bouches-du-Rhône
+CAUE de Meurthe-et-Moselle
+CAUE de l'Île-de-la-Réunion
+CAUE de la Charente-Maritime
+CAUE des Pyrénées-Orientales
+CAUE des Pyrénées-Atlantiques
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE des Hautes-Pyrénées
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de la Côte-d'Or
+CAUE de Guadeloupe
+CAUE de la Gironde
+CAUE de la Mayenne
+CAUE de la Moselle
+CAUE du Val d'Oise
+CAUE de la Charente
+CAUE de la Dordogne
+CAUE du Puy-de-Dôme
+CAUE de la Sarthe
+CAUE des Deux-Sèvres
+CAUE de l'Aude
+CAUE du Val-de-Marne
+CAUE de la Martinique
+CAUE des Hautes-Alpes
+CAUE du Pas-de-Calais
+CAUE de la Haute-Loire
+CAUE de la Seine-Maritime
+CAUE de Corse
+CAUE de l'Ain
+CAUE du Loir-et-Cher
+CAUE du Morbihan
+CAUE de Mayotte
+CAUE des Landes</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous forment en étant dégagés de tout intérêt dans la maîtrise d&amp;#039;oeuvre.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les Caue ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ ils sont répartis sur quasiment tout le territoire national et travaillent en réseau.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les équipes sont pluridisciplinaires et sauront aller chercher les expertises nécessaires pour vos besoin de formation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les formations proposées par les CAUE ont plusieurs objectifs :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  mettre à jour ou approfondir les connaissances des professionnels
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettre aux maîtres d&amp;#039;ouvrages publics, aux maires, de mieux connaître leur territoire, ses évolutions et ses enjeux, les démarches et procédures d&amp;#039;aménagement et d&amp;#039;urbanisme, les outils à leur disposition, les techniques les plus appropriées à leurs actions et à l&amp;#039;implication des habitants ou usagers
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettre aux enseignants d&amp;#039;intégrer les enjeux inhérents à l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement dans les projets pédagogiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  participer aux formations des publics scolaires afin de contribuer à l&amp;#039;ouverture d&amp;#039;esprit et/ou d&amp;#039;élargir leurs compétences en tant que citoyens ou futurs professionnels.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les modalités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de nombreux CAUE sont datadockés
+ &lt;/li&gt;
+ &lt;li&gt;
+  les formations peuvent être basées sur des cas pratiques, des visites de chantiers et/ou des retours d&amp;#039;expérience, des pratiques innovantes et/ou expérimentales...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ces temps de travail peuvent prendre la forme d&amp;#039;interventions de quelques heures, de plusieurs jours ou de voyages d&amp;#039;étude qui nourrissent les réflexions à partir de vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Leurs formations s&amp;#039;appuyent toujours sur une connaissance fine du territoire et/ou des actions inspirantes liées au travail en réseau.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ NB : Nature de l&amp;#039;aide complémentaire aux formations
+ &lt;br /&gt;
+ Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
+ &lt;br /&gt;
+ Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formations dans les domaines de:
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  TRANSVERSALEMENT
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences / Place de l&amp;#039;élu
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T75" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AVEYRON - 5 place Sainte-Catherine - Immeuble Sainte Catherine - 12000 RODEZ - caue&amp;#64;caueaveyron.fr - 05 65 68 66 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES BOUCHES-DU-RHÔNE - 18 rue Neuve Sainte-Catherine - 13007 MARSEILLE - caue13&amp;#64;caue13.fr - 04 96 11 01 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CALVADOS - 28 rue Jean Eudes - 14000 CAEN - contact&amp;#64;caue14.fr - 02 31 15 59 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CANTAL - 19 avenue de la République - 15000 AURILLAC - caue.cantal&amp;#64;wanadoo.fr - 04 71 48 50 22
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE - 31 boulevard Besson Bey - 16000 ANGOULEME - contact&amp;#64;caue16.fr - 05 45 92 95 93
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE-MARITIME - 85 boulevard de la République - Les Minimes - 17076 LA ROCHELLE Cedex 09 - contact&amp;#64;caue17.fr - 05 46 31 71 90
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CHER - 27 boulevard de Strasbourg - 18000 BOURGES - contact&amp;#64;caue18.fr - 02 48 50 75 18
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE CORRÈZE - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000 TULLE - caue.19&amp;#64;wanadoo.fr - 05 55 26 06 48
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE CORSE - Immeuble l&amp;#039;Expo - Avenue de la Libération - 20600 BASTIA - cauedecorse&amp;#64;orange.fr - 04 95 21 19 48
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR - 1 rue de Soissons - 21000 DIJON - info&amp;#64;caue21.fr - 03 80 30 02 38
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE - 1 avenue Jean-Baptiste Defumade - 23320 SAINT-VAURY - caue23&amp;#64;caue23.fr - 05 44 30 27 56
+&lt;/p&gt;
+&lt;p&gt;CAUE DE LA DORDOGNE - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000 PÉRIGUEUX - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA DRÔME - 44 rue Faventines - BP 1022 - 26010 VALENCE Cedex - co-caue&amp;#64;dromenet.org - 04 75 79 04 19
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DU GARD - 29 rue Charlemagne - 30000 NIMES - accueil&amp;#64;caue30.fr - 04 66 36 10 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-GARONNE - 1 rue Matabiau - 31000 TOULOUSE - caue&amp;#64;caue31.org - 05 62 73 73 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU GERS - 93 route de Pessan - 32000 AUCH - cauegers&amp;#64;caue32.fr - 05 62 05 75 34
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GIRONDE - 283 rue d&amp;#039;Ornano - 33000 BORDEAUX - contact&amp;#64;cauegironde.com - 05 56 97 81 89
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT - 19 rue Saint Louis - 34000 MONTPELLIER - contact&amp;#64;caue34.fr - 04 99 13 37 00
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DE L&amp;#039;ISÈRE - 22 rue Hébert - 38000 GRENOBLE - contact&amp;#64;caue-isere.org - 04 76 00 02 21
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES LANDES - 155 rue Martin Luther King - 40000 MONT-DE-MARSAN - contact&amp;#64;caue40.com - 05 58 06 11 77
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU LOIR-ET-CHER - 34 avenue Maunoury - 41000 BLOIS - contact&amp;#64;caue41.fr - 02 54 51 56 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-LOIRE - 16 rue Jean Solvain - 43000 LE PUY-EN-VELAY - contact&amp;#64;caue43.fr - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT - Cité Bessières - Rue Pierre Mendès France - 46000 CAHORS - caue.46&amp;#64;wanadoo.fr - 05 65 30 14 35
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE LOT-ET-GARONNE - 9 rue Etienne Dolet - 47000 AGEN - secretariat.vr&amp;#64;caue47.com - 05 53 48 46 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAINE-ET-LOIRE - Maison de l&amp;#039;architecture des territoires et du paysage - 312 avenue René Gasnier - 49100 ANGERS - contact&amp;#64;caue49.com - 02 41 22 99 99
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MANCHE - 2 Place de Gaulle - 50000 SAINT-LO - courrier&amp;#64;caue50.fr - 02 33 77 20 77 &lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 Chaumont - 03 25 32 52 62&lt;/p&gt;&lt;p&gt;CAUE DE LA MAYENNE - 2 rue de l&amp;#039;Ermitage - 53000 LAVAL - accueil&amp;#64;caue53.com - 02 43 56 41 79
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MEURTHE-ET-MOSELLE - 48 esplanade Jacques Baudot - Rue du Sergent Blandan - co 90019 - 54035 NANCY Cedex - caue&amp;#64;caue54.departement54.fr - 03 83 94 51 78
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MEUSE - 28 rue des Romains - 55000 BAR-LE-DUC - contact&amp;#64;caue55.fr - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN - 2 All. Nicolas Leblanc, 56000 Vannes - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE - 17 Quai Wiltzer - 57000 METZ - contact&amp;#64;caue57.com - 03 87 74 46 06
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;OISE - 4 rue de l&amp;#039;Abbé du Bos - 60000 BEAUVAIS - caue60&amp;#64;wanadoo.fr - 03 44 82 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ORNE - 54 rue Saint-Blaise - 61000 ALENÇON - contact&amp;#64;caue61.fr - 02 33 26 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PAS-DE-CALAIS - 43 rue d&amp;#039;Amiens - 62018 ARRAS Cedex 9 - caue62&amp;#64;caue62.org - 03 21 21 65 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PUY-DE-DÔME - Maison de l&amp;#039;Habitat - 129 avenue de la République - 63100 CLERMONT-FERRAND - contact&amp;#64;caue63.com - 04 73 42 21 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES - 4 place Reine Marguerite - 64000 PAU - contact&amp;#64;caue64.fr - 05 59 84 53 66
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-PYRÉNÉES - 14 boulevard Claude Debussy - 65000 TARBES - caue-65&amp;#64;orange.fr - 05 62 56 71 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES - 11 rue du Bastion Saint-François - 66000 PERPIGNAN - contact&amp;#64;caue66.fr - 04 68 34 12 37
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE D&amp;#039;ALSACE - 5 rue Hannong - 67000 STRASBOURG - caue&amp;#64;caue-alsace.com - 03 88 15 02 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE RHÔNE-METROPOLE DE LYON- 6 bis quai Saint-Vincent - 69283 LYON Cedex 01 - caue69&amp;#64;caue69.fr - 04 72 07 44 55 &lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;CAUE DE LA SARTHE - 1 rue de la Mariette - 72000 LE MANS - caue.sarthe&amp;#64;wanadoo.fr - 02 43 72 35 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SAVOIE - Bâtiment Evolution - 25 Rue Jean Pellerin - CS 42632 - 73026 CHAMBERY Cedex - caue&amp;#64;cauesavoie.org - 04 79 60 75 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-SAVOIE - L&amp;#039;Ilot-S - 7 esplanade Paul Grimault - BP 339 - 74008 ANNECY Cedex - caue74&amp;#64;caue74.fr - 04 50 88 21 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-MARITIME - 27 rue François Mitterrand - BP 90241 - 76142 PETIT-QUEVILLY Cedex - caue&amp;#64;caue76.org - 02 35 72 94 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-ET-MARNE - 27 rue du Marché - 77120 COULOMMIERS - accueil&amp;#64;caue77.fr - 01 64 03 30 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES DEUX-SÈVRES - Maison du Département - Mail Lucie Aubrac - CS 58882 - 79000 NIORT - caue&amp;#64;caue79.fr - 05 49 28 06 28
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SOMME - 35 mail Albert 1er - 80000 AMIENS - caue80&amp;#64;caue80.asso.fr - 03 22 91 11 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN - 188 rue de Jarlard - 81000 ALBI - caue&amp;#64;caue81.fr - 05 63 60 16 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN-ET-GARONNE - Hôtel du Département - 100 boulevard Hubert Gouze - 82000 MONTAUBAN - caue82&amp;#64;ledepartement82.fr - 05 63 03 80 88
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAR - 26 Place Vincent Raspail - 83000 TOULON Cedex - contact&amp;#64;cauevar.fr - 04 94 22 65 75
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA VENDEE - 33 rue de l&amp;#039;atlantique - CS 40685 - 85000 LA ROCHE-SUR-YON Cedex - caue85&amp;#64;caue85.com - 02 51 37 44 95
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-VIENNE - 1 rue des Allois - 87000 LIMOGES - caue87&amp;#64;wanadoo.fr - 05 53 32 32 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES VOSGES - Conseil Départemental - 88088 EPINAL Cedex 9 - caue88&amp;#64;vosges.fr - 03 29 29 89 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE L&amp;#039;YONNE - 8 avenue du 4e R.I. - 89000 AUXERRE - contact&amp;#64;caue89.fr - 03 58 43 80 33
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ESSONNE - 9 Cours Blaise Pascal - 91000 EVRY - caue91&amp;#64;caue91.asso.fr - 01 60 79 35 44
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTS-DE-SEINE - 279 terrasse de l&amp;#039;Université - 92000 NANTERRE - contact&amp;#64;caue92.com - 01 71 04 52 49
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-DE-MARNE - 36 rue Edmond Nocard - 94700 MAISONS-ALFORT - contact&amp;#64;caue94.fr - 01 48 52 55 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-D&amp;#039;OISE - Moulin de la couleuvre - Rue des Deux Ponts - 95300 PONTOISE - caue95&amp;#64;caue95.org - 01 30 38 68 68
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUADELOUPE - Centre commercial le Pérou - Bat B - N°46 - BP 136 - 97181 ABYMES Cedex - contact&amp;#64;caue971.org - 05 90 81 83 85
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MARTINIQUE - 31 avenue Pasteur - 97200 FORT-DE-FRANCE - caue972&amp;#64;wanadoo.fr - 05 96 70 10 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56d5-copie-13h45-se-former-a-larchitecture-lurbani/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB75" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>82911</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Etre aidé dans la réalisation d’actions culturelles sur la construction, l'architecture, urbanisme, le paysage et l'environnement</t>
+        </is>
+      </c>
+      <c r="C76" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)
+Territoires d'industrie
+4ème Programme d’investissements d’avenir - PIA 4
+Cités éducatives
+Tourisme Ingénierie Développement
+Destination France
+Renaturation des villes
+Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de la Charente
+CAUE de la Seine-et-Marne
+CAUE Lot-et-Garonne
+CAUE des Hautes-Pyrénées
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE du Loir-et-Cher
+CAUE du Val-de-Marne
+CAUE de la Martinique
+CAUE des Hautes-Alpes
+CAUE du Pas-de-Calais
+CAUE de Mayotte
+CAUE des Landes
+CAUE des Vosges
+CAUE de l'Ariège
+CAUE de la Drôme
+CAUE de la Meuse
+CAUE de la Somme
+CAUE du Cantal
+CAUE de la Vendée
+CAUE de l'Aveyron
+CAUE de l'Essonne
+CAUE de l'Hérault
+CAUE de la Creuse
+CAUE de la Guyane
+CAUE de la Manche
+CAUE du Calvados
+CAUE de l'Orne
+CAUE du Gers
+CAUE du Tarn
+CAUE d'Alsace
+CAUE de Corse
+CAUE de l'Yonne
+CAUE de l'Aude
+CAUE du Maine-et-Loire
+CAUE du Cher
+CAUE de l'Ardèche
+CAUE du Loiret
+CAUE de Corrèze
+CAUE du Var
+CAUE du Gard
+CAUE de la Seine-Maritime
+CAUE de la Haute-Savoie
+CAUE de la Haute-Vienne
+CAUE de Rhône-Métropole
+CAUE des Hauts-de-Seine
+CAUE du Tarn-et-Garonne
+CAUE de la Savoie
+CAUE du Lot
+CAUE de l'Oise
+CAUE de la Dordogne
+CAUE des Bouches-du-Rhône
+CAUE de Meurthe-et-Moselle
+CAUE de l'Île-de-la-Réunion
+CAUE de la Charente-Maritime
+CAUE des Pyrénées-Orientales
+CAUE des Pyrénées-Atlantiques
+CAUE de la Haute-Garonne
+CAUE du Puy-de-Dôme
+CAUE de Guadeloupe
+CAUE de la Côte-d'Or
+CAUE des Deux-Sèvres
+CAUE de la Gironde
+CAUE de la Mayenne
+CAUE de la Moselle
+CAUE du Val d'Oise
+CAUE de la Haute-Loire
+CAUE de l'Aisne
+CAUE de l'Isère
+CAUE de l'Ain
+CAUE du Morbihan
+CAUE de la Sarthe</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Particulier
+Agriculteur
+Recherche</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
+ &lt;strong&gt;
+  outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ils s&amp;#039;adressent aux élus, aux maires, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apport de données, d&amp;#039;expertises et d&amp;#039;informations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlas de paysages, observatoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Parcours numériques
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conférences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Journées de sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visites de sites, voyage d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Randonnées, lectures de paysages, balades urbaines
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous culturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation et réalisation de prix, palmarès,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Concours, appels à idées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de plaquettes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Publications, ouvrages, guides
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vidéos
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à des commissions techniques thématiques (commerce, agriculture...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions pédagogiques en milieu scolaire et hors ce milieu
+ &lt;/li&gt;
+ &lt;li&gt;
+  Résidences
+ &lt;/li&gt;
+ &lt;li&gt;
+  ...
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Actions locales accompagnées liées aux politiques publiques relatives à :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ / Ecoquartier&lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Milieux humides
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T76" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com/</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
+&lt;/p&gt;&lt;p&gt;
+ CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039; AVEYRON - 5 place Sainte-Catherine - Immeuble Sainte Catherine - 12000 RODEZ - caue&amp;#64;caueaveyron.fr - 05 65 68 66 45
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES BOUCHES-DU-RHÔNE - 18 rue Neuve Sainte-Catherine - 13007 MARSEILLE - caue13&amp;#64;caue13.fr - 04 96 11 01 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CALVADOS - 28 rue Jean Eudes - 14000 CAEN - contact&amp;#64;caue14.fr - 02 31 15 59 60
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CANTAL - 19 avenue de la République - 15000 AURILLAC - caue.cantal&amp;#64;wanadoo.fr - 04 71 48 50 22
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CHARENTE - 31 boulevard Besson Bey - 16000 ANGOULEME - contact&amp;#64;caue16.fr - 05 45 92 95 93
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CHARENTE-MARITIME - 85 boulevard de la République - Les Minimes - 17076 LA ROCHELLE Cedex 09 - contact&amp;#64;caue17.fr - 05 46 31 71 90
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CHER - 27 boulevard de Strasbourg - 18000 BOURGES - contact&amp;#64;caue18.fr - 02 48 50 75 18
+&lt;/p&gt;
+&lt;p&gt;CAUE DE CORRÈZE - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000 TULLE - caue.19&amp;#64;wanadoo.fr - 05 55 26 06 48
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE CORSE - Immeuble l&amp;#039;Expo - Avenue de la Libération - 20600 BASTIA - cauedecorse&amp;#64;orange.fr - 04 95 21 19 48
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR - 1 rue de Soissons - 21000 DIJON - info&amp;#64;caue21.fr - 03 80 30 02 38
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE - 1 avenue Jean-Baptiste Defumade - 23320 SAINT-VAURY - caue23&amp;#64;caue23.fr - 05 44 30 27 56
+&lt;/p&gt;&lt;p&gt;CAUE DE LA DORDOGNE - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000 PÉRIGUEUX - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA DRÔME - 44 rue Faventines - BP 1022 - 26010 VALENCE Cedex - co-caue&amp;#64;dromenet.org - 04 75 79 04 19
+&lt;/p&gt;&lt;p&gt;
+ CAUE DU GARD - 29 rue Charlemagne - 30000 NIMES - accueil&amp;#64;caue30.fr - 04 66 36 10 60
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-GARONNE - 1 rue Matabiau - 31000 TOULOUSE - caue&amp;#64;caue31.org - 05 62 73 73 62
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU GERS - 93 route de Pessan - 32000 AUCH - cauegers&amp;#64;caue32.fr - 05 62 05 75 34
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GIRONDE - 283 rue d&amp;#039;Ornano - 33000 BORDEAUX - contact&amp;#64;cauegironde.com - 05 56 97 81 89
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT - 19 rue Saint Louis - 34000 MONTPELLIER - contact&amp;#64;caue34.fr - 04 99 13 37 00
+&lt;/p&gt;&lt;p&gt;
+ CAUE DE L&amp;#039;ISÈRE - 22 rue Hébert - 38000 GRENOBLE - contact&amp;#64;caue-isere.org - 04 76 00 02 21
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES LANDES - 155 rue Martin Luther King - 40000 MONT-DE-MARSAN - contact&amp;#64;caue40.com - 05 58 06 11 77
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOIR-ET-CHER - 34 avenue Maunoury - 41000 BLOIS - contact&amp;#64;caue41.fr - 02 54 51 56 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-LOIRE - 16 rue Jean Solvain - 43000 LE PUY-EN-VELAY - contact&amp;#64;caue43.fr - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT - Cité Bessières - Rue Pierre Mendès France - 46000 CAHORS - caue.46&amp;#64;wanadoo.fr - 05 65 30 14 35
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE LOT-ET-GARONNE - 9 rue Etienne Dolet - 47000 AGEN - secretariat.vr&amp;#64;caue47.com - 05 53 48 46 70
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MAINE-ET-LOIRE - Maison de l&amp;#039;architecture des territoires et du paysage - 312 avenue René Gasnier - 49100 ANGERS - contact&amp;#64;caue49.com - 02 41 22 99 99
+&lt;/p&gt;
+&lt;p&gt;CAUE DE LA MANCHE - 2 Place de Gaulle - 50000 SAINT-LO - courrier&amp;#64;caue50.fr - 02 33 77 20 77&lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 CHAUMONT - 03 25 32 52 62&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MAYENNE - 2 rue de l&amp;#039;Ermitage - 53000 LAVAL - accueil&amp;#64;caue53.com - 02 43 56 41 79
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MEURTHE-ET-MOSELLE - 48 esplanade Jacques Baudot - Rue du Sergent Blandan - co 90019 - 54035 NANCY Cedex - caue&amp;#64;caue54.departement54.fr - 03 83 94 51 78
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MEUSE - 28 rue des Romains - 55000 BAR-LE-DUC - contact&amp;#64;caue55.fr - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN -  2 All. Nicolas Leblanc, 56000 VANNES - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE - 17 Quai Wiltzer - 57000 METZ - contact&amp;#64;caue57.com - 03 87 74 46 06
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;OISE - 4 rue de l&amp;#039;Abbé du Bos - 60000 BEAUVAIS - caue60&amp;#64;wanadoo.fr - 03 44 82 14 14
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ORNE - 54 rue Saint-Blaise - 61000 ALENÇON - contact&amp;#64;caue61.fr - 02 33 26 14 14
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU PAS-DE-CALAIS - 43 rue d&amp;#039;Amiens - 62018 ARRAS Cedex 9 - caue62&amp;#64;caue62.org - 03 21 21 65 65
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU PUY-DE-DÔME - Maison de l&amp;#039;Habitat - 129 avenue de la République - 63100 CLERMONT-FERRAND - contact&amp;#64;caue63.com - 04 73 42 21 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES - 4 place Reine Marguerite - 64000 PAU - contact&amp;#64;caue64.fr - 05 59 84 53 66
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES HAUTES-PYRÉNÉES - 14 boulevard Claude Debussy - 65000 TARBES - caue-65&amp;#64;orange.fr - 05 62 56 71 45
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES - 11 rue du Bastion Saint-François - 66000 PERPIGNAN - contact&amp;#64;caue66.fr - 04 68 34 12 37
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE D&amp;#039;ALSACE - 5 rue Hannong - 67000 STRASBOURG - caue&amp;#64;caue-alsace.com - 03 88 15 02 30
+&lt;/p&gt;
+&lt;p&gt;CAUE DE RHÔNE-METROPOLE DE LYON- 6 bis quai Saint-Vincent - 69283 LYON Cedex 01 - caue69&amp;#64;caue69.fr - 04 72 07 44 55&lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA SARTHE - 1 rue de la Mariette - 72000 LE MANS - caue.sarthe&amp;#64;wanadoo.fr - 02 43 72 35 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SAVOIE - Bâtiment Evolution - 25 Rue Jean Pellerin - CS 42632 - 73026 CHAMBERY Cedex - caue&amp;#64;cauesavoie.org - 04 79 60 75 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-SAVOIE - L&amp;#039;Ilot-S - 7 esplanade Paul Grimault - BP 339 - 74008 ANNECY Cedex - caue74&amp;#64;caue74.fr - 04 50 88 21 10
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SEINE-MARITIME - 27 rue François Mitterrand - BP 90241 - 76142 PETIT-QUEVILLY Cedex - caue&amp;#64;caue76.org - 02 35 72 94 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SEINE-ET-MARNE - 27 rue du Marché - 77120 COULOMMIERS - accueil&amp;#64;caue77.fr - 01 64 03 30 62
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES DEUX-SÈVRES - Maison du Département - Mail Lucie Aubrac - CS 58882 - 79000 NIORT - caue&amp;#64;caue79.fr - 05 49 28 06 28
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SOMME - 35 mail Albert 1er - 80000 AMIENS - caue80&amp;#64;caue80.asso.fr - 03 22 91 11 65
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE TARN - 188 rue de Jarlard - 81000 ALBI - caue&amp;#64;caue81.fr - 05 63 60 16 70
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE TARN-ET-GARONNE - Hôtel du Département - 100 boulevard Hubert Gouze - 82000 MONTAUBAN - caue82&amp;#64;ledepartement82.fr - 05 63 03 80 88
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAR - 26 Place Vincent Raspail - 83000 TOULON Cedex - contact&amp;#64;cauevar.fr - 04 94 22 65 75
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA VENDEE - 33 rue de l&amp;#039;atlantique - CS 40685 - 85000 LA ROCHE-SUR-YON Cedex - caue85&amp;#64;caue85.com - 02 51 37 44 95&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA HAUTE-VIENNE - 1 rue des Allois - 87000 LIMOGES - caue87&amp;#64;wanadoo.fr - 05 53 32 32 40
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES VOSGES - Conseil Départemental - 88088 EPINAL Cedex 9 - caue88&amp;#64;vosges.fr - 03 29 29 89 40
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE L&amp;#039;YONNE - 8 avenue du 4e R.I. - 89000 AUXERRE - contact&amp;#64;caue89.fr - 03 58 43 80 33
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ESSONNE - 9 Cours Blaise Pascal - 91000 EVRY - caue91&amp;#64;caue91.asso.fr - 01 60 79 35 44
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES HAUTS-DE-SEINE - 279 terrasse de l&amp;#039;Université - 92000 NANTERRE - contact&amp;#64;caue92.com - 01 71 04 52 49
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAL-DE-MARNE - 36 rue Edmond Nocard - 94700 MAISONS-ALFORT - contact&amp;#64;caue94.fr - 01 48 52 55 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAL-D&amp;#039;OISE - Moulin de la couleuvre - Rue des Deux Ponts - 95300 PONTOISE - caue95&amp;#64;caue95.org - 01 30 38 68 68
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GUADELOUPE - Centre commercial le Pérou - Bat B - N°46 - BP 136 - 97181 ABYMES Cedex - contact&amp;#64;caue971.org - 05 90 81 83 85
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MARTINIQUE - 31 avenue Pasteur - 97200 FORT-DE-FRANCE - caue972&amp;#64;wanadoo.fr - 05 96 70 10 10
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b95-copie-12h28-etre-aide-dans-la-realisation-dac/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB76" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Création de jardins partagés</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>52290</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissement</t>
+        </is>
+      </c>
+      <c r="C77" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;AFL
+ &lt;/strong&gt;
+ est la seule banque française
+ &lt;strong&gt;
+  100% détenue par les collectivités locales françaises
+ &lt;/strong&gt;
+ qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
+&lt;/p&gt;
+&lt;p&gt;
+ Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa raison d&amp;#039;être
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &amp;#34;
+  &lt;em&gt;
+   Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
+  &lt;/em&gt;
+  &lt;em&gt;
+   s
+  &lt;/em&gt;
+  &amp;#34;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa mission
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir l&amp;#039;investissement public local
+  en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence: collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses particularités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL repose sur des principes de
+  &lt;strong&gt;
+   solidarité
+  &lt;/strong&gt;
+  et d&amp;#039;
+  &lt;strong&gt;
+   équité
+  &lt;/strong&gt;
+  entre les collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première
+  &lt;strong&gt;
+   obligation durable en juillet 2020
+  &lt;/strong&gt;
+  .
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Seule banque en France détenue par les collectivités, l&amp;#039;AFL  a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositif cumulable/compatible avec le fonds vert
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses crédits
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Durée moyenne des crédits : 16.5 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus long crédit : 42 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus petit crédit : 11 000€
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus gros crédit : 50 millions €
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Son accompagnement
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Social et Petite enfance
+  &lt;/strong&gt;
+  (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Revitalisation des centres villes
+  &lt;/strong&gt;
+  (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Rayonnement culturel
+  &lt;/strong&gt;
+  (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Transition énergétique
+  &lt;/strong&gt;
+  (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement des mobilités douces
+  &lt;/strong&gt;
+  (Bordeaux Métropole, 33)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement sportif
+  &lt;/strong&gt;
+  (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Etude de l&amp;#039;adhésion
   &lt;/strong&gt;
   : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Éligibilité à l&amp;#039;adhésion
   &lt;/strong&gt;
   : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vote de la délibération de la collectivité
   &lt;/strong&gt;
   : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Versement de l&amp;#039;Apport en capital initial
   &lt;/strong&gt;
   : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
   &lt;/strong&gt;
   : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S100" s="1" t="inlineStr">
+      <c r="S77" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T100" s="1" t="inlineStr">
+      <c r="T77" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U100" s="1" t="inlineStr">
+      <c r="U77" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V100" s="1" t="inlineStr">
+      <c r="V77" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W100" s="1" t="inlineStr">
+      <c r="W77" s="1" t="inlineStr">
         <is>
           <t>https://portail.agence-france-locale.fr/</t>
         </is>
       </c>
-      <c r="X100" s="1" t="inlineStr">
+      <c r="X77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email :
  &lt;/strong&gt;
  adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y100" s="1" t="inlineStr">
+      <c r="Y77" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z100" s="1" t="inlineStr">
+      <c r="Z77" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
         </is>
       </c>
-      <c r="AA100" s="1" t="inlineStr">
+      <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB100" s="1" t="inlineStr">
+      <c r="AB77" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un système de vidéo-protection
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC100" s="1" t="inlineStr">
+      <c r="AC77" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE100" s="1" t="inlineStr">
+      <c r="AE77" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF100" s="1" t="inlineStr">
+      <c r="AF77" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG100" s="1" t="inlineStr">
+      <c r="AG77" s="1" t="inlineStr">
         <is>
           <t>10/07/2020</t>
         </is>
       </c>
-      <c r="AH100" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="101" spans="1:34" customHeight="0">
-      <c r="A101" s="1">
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>30638</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la programmation artistique de la saison (arts de la scène)</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I78" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contexte et objectifs :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La circulation des artistes et des œuvres est à la fois un outil de développement privilégié pour les équipes artistiques et un enjeu majeur pour l&amp;#039;aménagement culturel du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets soutenus par la Région doivent permettre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un maillage du territoire régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  un développement des publics par le biais d&amp;#039;actions de médiation et de sensibilisation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le soutien et l&amp;#039;accompagnement des équipes artistiques professionnelles du territoire régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  un renforcement de la coopération régionale autour des projets artistiques des équipes en région et des territoires de proximité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Structures de diffusion assurant une programmation professionnelle annuelle, généraliste ou spécialisée, jouant un rôle significatif dans l&amp;#039;aménagement du territoire régional. Ces structures s&amp;#039;engagent en particulier dans l&amp;#039;accueil des équipes régionales et la diffusion des œuvres dans un cadre cohérent et réglementé.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale tend notamment à favoriser la prise de compétence culturelle des communautés de communes. Elle encourage ainsi le développement culturel au travers de programmes d&amp;#039;actions de qualité intégrant la diffusion de spectacles professionnels et la sensibilisation des publics.
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les projets de saisons soutenus par la Région doivent faire apparaître :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   une programmation professionnelle de qualité constituée d&amp;#039;un minimum de 12 dates, portée par un opérateur structuré juridiquement mobilisant des moyens et compétences adaptés ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la capacité d&amp;#039;offrir aux artistes des conditions d&amp;#039;accueil professionnelles : plateau en ordre de marche, moyens techniques et humains nécessaires au bon déroulement de la représentation, communication de la programmation à destination du public et des réseaux professionnels ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la présence d&amp;#039;au moins 30% d&amp;#039;équipes régionales professionnelles dans la programmation ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   un volet d&amp;#039;actions culturelles en direction des publics, en lien avec la programmation
+  &lt;/li&gt;
+  &lt;li&gt;
+   une programmation de spectacles en contrats de cession ou, le cas échéant, avec une prise en charge directe des salaires des artistes ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la détention par le demandeur de la licence d&amp;#039;entrepreneur de spectacles.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ce dispositif n&amp;#039;est pas cumulable avec les financements accordés au titre de :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   L&amp;#039;aide aux lieux structurants,
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;aide à la diffusion de proximité,
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;aide aux festivals.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles toutes les charges directes liées à l&amp;#039;opération faisant l&amp;#039;objet de la demande de subvention :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ dépenses artistiques : achats de spectacles, frais d&amp;#039;approche et de séjour, droits d&amp;#039;auteur ;
+&lt;/p&gt;
+&lt;p&gt;
+ dépenses techniques : location de matériel technique, salaires de personnels intermittents.
+&lt;/p&gt;
+&lt;p&gt;
+ Un lien direct doit être établi entre les dépenses éligibles et la réalisation du programme subventionné, en particulier pour les dépenses éventuellement réalisées avant la date du dépôt du dossier de demande de subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Règlement de Gestion des Financements Régionaux (RGFR) prévoit que les charges indirectes peuvent être éligibles sous certaines conditions et qu&amp;#039;elles pourront, si la nature de l&amp;#039;opération le justifie, être calculées selon une méthode simplifiée préétablie et conventionnée de taux forfaitaire. Explication de la méthode utilisée : Méthode de calcul du temps passé (temps passé sur l&amp;#039;action / temps de travail total des salariés de la structure). Ces charges indirectes ne pouvant pas dépasser 25 % du budget établi par la structure.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+ la valorisation du bénévolat et des mises à disposition en nature, les dotations aux amortissements et aux provisions, les impôts et taxes, les intérêts des emprunts et les agios.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les opérateurs devront garantir :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   L&amp;#039;intérêt de la programmation : prise de risque artistique, programmation réservant une place aux propositions destines au jeune public, aux esthétiques dont la diffusion est la plus fragile, telles que la danse contemporaine, la musique contemporaine, les arts de la marionnette, par exemple ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Un travail en complémentarité avec les acteurs culturels du territoire.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le cas échéant, des projets de saisons réalisés sur plusieurs sites de diffusion pourront faire l&amp;#039;objet d&amp;#039;une demande de subvention à la Région, sous réserve du respect des critères d&amp;#039;éligibilité listés ci-dessus, si le projet est pensé de manière collégiale et présente une cohérence territoriale.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Peuvent également être retenus les projets de saison mettant en avant des logiques de coopération et de partenariat entre acteurs culturels régionaux, notamment dans le cadre de réseaux régionaux de soutien à la création et à la diffusion.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T78" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Arts-de-la-Scene-Aide-a-la-saison</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la Culture et du Patrimoine Service Arts de la Scène et Art Contemporain
+&lt;/p&gt;
+&lt;p&gt;
+ Site de Toulouse : artsetspectaclevivant&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Site de Montpellier : spectaclevivant&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5251-arts-de-la-scene-aide-a-la-saison/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2020</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>30561</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Mener un projet culturel : "Le Lauragais dans les arts"</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays Lauragais</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I79" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J79" s="1" t="inlineStr">
+        <is>
+          <t>Plafonnée à 2000€</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le « Lauragais dans les arts » est un programme éducatif et culturel qui vise à mettre en pratique sur le territoire du PETR du Pays Lauragais les trois grands principes ou « piliers » de l&amp;#039;Education Artistique et Culturelle : 1°pratique avec un professionnel, 2°rencontre avec les œuvres et les artistes, 3°fréquentation des lieux culturels.
+&lt;/p&gt;
+&lt;p&gt;
+ Le « Lauragais dans les arts » vise à favoriser la connaissance, la compréhension et 
+ l&amp;#039;appropriation du patrimoine culturel du Lauragais par ses habitants, notamment les enfants et les 
+jeunes, à travers une lecture artistique originale de cet héritage commun
+ : transformer la vision que les publics ont du patrimoine grâce à une proposition artistique 
+immersive et participative.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;action doit :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  être portée par un établissement du périmètre du PETR du Pays Lauragais,
+ &lt;/li&gt;
+ &lt;li&gt;
+  avoir lieu sur le territoire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  se dérouler au bénéfice de publics résidant de préférence sur le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les établissements bénéficiaires
+ :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etablissements culturels structurants : musées et centres d&amp;#039;interprétation, 
+médiathèques et bibliothèques, écoles de musique et écoles des arts, salles de spectacle et de cinéma...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissements scolaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissement de l&amp;#039;animation et de l&amp;#039;éducation populaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissements de la sphère sociale et médico-sociale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations soutenues 
+:
+ &lt;/strong&gt;
+ Les projets aidés doivent s&amp;#039;inscrire dans les domaines des arts visuels, des arts
+ vivants, des savoirs-faire et métiers d&amp;#039;art locaux. Ils doivent porter sur au moins un élément constitutif du 
+patrimoine culturel du Lauragais, à des fins de valorisation et de diffusion auprès des 
+habitants, particulier des jeunes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contenu du projet 
+:
+ &lt;/strong&gt;
+ Le projet donne lieu à une mise en valeur et à une meilleure compréhension 
+du patrimoine, culturel du Lauragais en se basant sur les trois piliers de l&amp;#039;Education Artistique et Culturelle 
+(1°pratique avec un professionnel, 2°rencontre avec les œuvres et les artistes, 3°fréquentation des 
+lieux culturels).
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet repose sur un partenariat avec un/des artistes ou compagnies artistiques exerçant 
+dans les domaines des arts vivants ou des arts visuels, ou 
+ un/des artisans d&amp;#039;art ou entreprises 
+artisanales détenteurs d&amp;#039;un savoir-faire représentatif du patrimoine culturel du Lauragais.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Après l&amp;#039;édition 2018 qui a vu la concrétisation de 13 projets portés par des établissements scolaires ou des équipements culturels, l&amp;#039;Appel à Projet va permettre d&amp;#039;accompagner 16 projets d&amp;#039;ici la fin de l&amp;#039;année 2019 !
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Voici la liste de nos partenaires porteurs de projets pour cette année :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Le Réseau Lecture Publique de la Communauté de Communes Castelnaudary Lauragais Audois
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;Ecole de Musique Intercommunale Castelnaudary Lauragais Audois
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le Syndicat Lauragais Audois
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le Lycées agricole Pierre-Paul Riquet de Castelnaudary (3 projets)
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;Ecole Jean Côme Noguès de Soupex
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le Lycée des métiers du bois et de l&amp;#039;ameublement de Revel
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le Réservoir, Espace découverte du canal du Midi (3 projets)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le Réseau Lecture Publique de la Communauté de Communes Piège Lauragais Malepère
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le Service Jeunesse de la Communauté de Communes Piège Lauragais Malepère
+  &lt;/li&gt;
+  &lt;li&gt;
+   La Médiathèque d&amp;#039;Avignonet-Lauragais
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le Collège Nicolas de Condorcet de Nailloux
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le Service Enfance-Jeunesse de la Communauté de Communes des Terres du Lauragais
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Le projet doit être en cohérence avec les objectifs et orientations d
+e la CGEAC du Pays Lauragais et s&amp;#039;appuyer sur au moins l&amp;#039;un d&amp;#039;entre eux
+:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Développer et soutenir la présence d&amp;#039;artistes sur le territoire grâce à la découverte et à la pratique sur le temps scolaire,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Soutenir et structurer les pratiques amateurs en dehors du temps scolaire
+  &lt;/li&gt;
+  &lt;li&gt;
+   Favoriser les actions visant un accès et une plus grande
+ implication de tous les publics
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le projet doit satisfaire des critères de qualité artistique, culturelle et éducative
+ :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Compétences reconnues de la structure et professionnalisme des intervenant (agrément Education Nationale si sur le temps scolaire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité de médiation, approche pluridisciplinaire et transversale en termes de 
+champs culturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Validation par les services de l&amp;#039;Education Nationale si sur le temps scolaire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le projet doit être élaboré et mis en œuvre en partenariat avec au moins un 
+établissement du territoire:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etablissements culturels structurants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissement scolaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Equipement ou  service éducatif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissement de la sphère sociale et médico
+-sociale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le projet doit être construit pour 
+au moins un type de public (par ordre de priorité) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  publics cibles : enfants et jeunes de 3 à 18 ans en temps scolaire et hors temps
+ scolaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  publics spécifiques et éloignés : Zone Revitalisation Rurale, culture/justice, 
+culture/santé, culture/handicap, éducation prioritaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  public familial, notamment dans u
+ne relation parent/enfant
+ &lt;/li&gt;
+ &lt;li&gt;
+  les habitants du territoire, en privilégiant la mixité sociale et intergénérationnelle
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le projet fait l&amp;#039;objet d&amp;#039;une restitution.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet intègre une démarche de développement durable.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet porte une attention particulière à la promotion de l&amp;#039;égalité fille
+-garçons / femmes-hommes et à la prévention et la lutte contre toutes formes de discriminations.
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays Lauragais</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>http://www.payslauragais.com/le-pays-en-action/projet-artistique-pedagogique</t>
+        </is>
+      </c>
+      <c r="W79" s="1" t="inlineStr">
+        <is>
+          <t>http://www.payslauragais.com/sites/scot-lauragais/files/fichiers/aap_lauragais_dans_les_arts_2020_cahier_des_charges.pdf</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ PETR du Pays Lauragais
+&lt;/p&gt;
+&lt;p&gt;
+ 04 68 60 56 54
+&lt;/p&gt;
+&lt;p&gt;
+ Chargé de mission Culture : William Dupré
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : culture.payslauragais&amp;#64;orange.fr
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>sylvie.forestier@payslauragais.com</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bbd5-projet-culturel-le-lauragais-dans-les-arts/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays Lauragais</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2020</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
         <v>24913</v>
       </c>
-      <c r="B101" s="1" t="inlineStr">
+      <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Soutenir la création artistique régionale en langue catalane et/ou occitane et au conventionnement tremplin</t>
         </is>
       </c>
-      <c r="E101" s="1" t="inlineStr">
+      <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G101" s="1" t="inlineStr">
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H101" s="1" t="inlineStr">
+      <c r="H80" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K101" s="1" t="inlineStr">
+      <c r="K80" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L101" s="1" t="inlineStr">
+      <c r="L80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région souhaite encourager et soutenir les créations en langues régionales et leur diffusion, ainsi que la professionnalisation des compagnies et groupes dont les matériaux de création sont les langues catalane et/ou occitane.
 &lt;/p&gt;
 &lt;p&gt;
  Objectifs : Soutenir la création en langue catalane et/ou occitane dans les domaines du théâtre, de la musique, de la danse, de la littérature, de l&amp;#039;édition et de l&amp;#039;audiovisuel.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N101" s="1" t="inlineStr">
+      <c r="N80" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie</t>
         </is>
       </c>
-      <c r="O101" s="1" t="inlineStr">
+      <c r="O80" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R101" s="1" t="inlineStr">
+      <c r="R80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Toutes les dépenses de fonctionnement sauf :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    la création et la maintenance de sites Internet
   &lt;/li&gt;
   &lt;li&gt;
    la diffusion de CD.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Types d&amp;#039;aides et dispositions spécifiques
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;em&gt;
    A) Aide au projet
   &lt;/em&gt;
@@ -26735,201 +22608,951 @@
   &lt;li&gt;
    capacité à s&amp;#039;inscrire dans une dynamique territoriale et à mobiliser des ressources d&amp;#039;autres partenaires publics ou privés pour construire l&amp;#039;activité régulière avec permanence administrative
   &lt;/li&gt;
   &lt;li&gt;
    investissement régulier auprès des publics, et en particulier éloignés de la culture, par une activité d&amp;#039;action culturelle diversifiée et tournée vers la recherche de formes singulières ou innovantes de médiation ou de rencontres
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  La compagnie conventionnée est aidée pour l&amp;#039;ensemble de ses activités et ne peut pas bénéficier d&amp;#039;une aide au projet ou à la résidence pendant la durée de son conventionnement. Pendant la durée de la convention, le projet de la compagnie devra comporter au moins une création. Après la fin de la convention, celle-ci pourra être renouvelée une fois seulement.
 &lt;/p&gt;
 &lt;p&gt;
  Après avis du comité conseil, et sous réserve de complétude du dossier, les projets retenus sont présentés à la commission culture du Conseil Régional puis soumis au vote de l&amp;#039;Assemblée Régionale.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;em&gt;
    C) Conventionnement 3 ou 4 ans
   &lt;/em&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les compagnies déjà structurées, il s&amp;#039;agit alors d&amp;#039;émarger sur les critères des dispositifs génériques accompagnant le spectacle vivant.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U101" s="1" t="inlineStr">
+      <c r="U80" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V101" s="1" t="inlineStr">
+      <c r="V80" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Langues-et-cultures-catalane-et-occitane-Aide-a-la-creation</t>
         </is>
       </c>
-      <c r="X101" s="1" t="inlineStr">
+      <c r="X80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour la gestion administrative du dossier :
  &lt;/strong&gt;
  Audrey CASSAR Mail : audrey.cassar&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour la nature du projet :
  &lt;/strong&gt;
  Philippe VIALARD Mail : philippe.vialard&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y101" s="1" t="inlineStr">
+      <c r="Y80" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z101" s="1" t="inlineStr">
+      <c r="Z80" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/89c0-langues-et-cultures-catalane-et-occitane-aide/</t>
         </is>
       </c>
-      <c r="AA101" s="1" t="inlineStr">
+      <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE101" s="1" t="inlineStr">
+      <c r="AE80" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF101" s="1" t="inlineStr">
+      <c r="AF80" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG101" s="1" t="inlineStr">
+      <c r="AG80" s="1" t="inlineStr">
         <is>
           <t>30/01/2020</t>
         </is>
       </c>
-      <c r="AH101" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="102" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="E102" s="1" t="inlineStr">
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>1067</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les lieux et les projets de spectacle vivant structurants</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conformément aux objectifs prioritaires de la politique culturelle régionale, ce dispositif vise ainsi à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soutenir les lieux permanents professionnels et les projets annuels structurants du spectacle vivant, ancrés localement et de rayonnement régional, jouant un rôle majeur en matière de création, de diffusion et de dynamique culturelle territoriale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  réduire les inégalités territoriales d&amp;#039;accès à la culture,
+ &lt;/li&gt;
+ &lt;li&gt;
+  encourager les projets s&amp;#039;inscrivant dans une stratégie de développement culturel territorial,
+ &lt;/li&gt;
+ &lt;li&gt;
+  amener les lieux à travailler en réseau et à chercher de nouvelles synergies visant à améliorer les conditions de la création artistique ainsi que l&amp;#039;offre culturelle.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature et montant de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention accordée annuellement en fonction du projet et du plan de financement prévisionnel. Le projet doit être réalisé au cours de l&amp;#039;année civile pour laquelle l&amp;#039;aide régionale est octroyée.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;aide de la Région Grand Est est subordonnée aux critères suivants :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  présenter un projet artistique et culturel global comprenant un volet création, un volet diffusion et un volet action culturelle, et pouvant s&amp;#039;accompagner d&amp;#039;actions complémentaires, ex : résidences, évènements associés,
+ &lt;/li&gt;
+ &lt;li&gt;
+  disposer de ressources humaines professionnelles et justifier de l&amp;#039;indépendance de la direction artistique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  respecter les dispositions légales et règlementaires liées à l&amp;#039;activité de spectacle vivant,
+ &lt;/li&gt;
+ &lt;li&gt;
+  justifier de l&amp;#039;engagement financier d&amp;#039;au moins une collectivité locale, voire d&amp;#039;un conventionnement spécifique avec d&amp;#039;autres partenaires publics, Etat ou collectivités.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les dépenses nécessaires à la réalisation du projet hors dépenses de valorisation, d&amp;#039;ajustements comptables, de frais bancaires et d&amp;#039;investissement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T81" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/aides-aux-lieux-projets-structurants/</t>
+        </is>
+      </c>
+      <c r="W81" s="1" t="inlineStr">
+        <is>
+          <t>http://culture-subvention@grandest.fr</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ culture-subvention&amp;#64;grandest.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les demandes de paiement : versements-creation&amp;#64;grandest.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/47f8-aide-aux-lieux-et-projets-annuels-structurant/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2019</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>1075</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les lieux et les projets d'arts visuels structurants</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soutenir les lieux permanents professionnels et les projets annuels structurants des arts visuels, ancrés localement et de rayonnement régional, jouant un rôle majeur en matière de création, de diffusion et de dynamique culturelle territoriale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  réduire les inégalités territoriales d&amp;#039;accès à la culture,
+ &lt;/li&gt;
+ &lt;li&gt;
+  amener les lieux à travailler en réseau et à chercher de nouvelles synergies visant à améliorer les conditions de la création artistique ainsi que l&amp;#039;offre culturelle.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les associations culturelles, les collectivités territoriales et les structures de droit public ou privé installées en région Grand Est. Seules sont concernées les structures dirigées par des professionnels disposant d&amp;#039;une expertise dans la discipline artistique qui est la leur et pouvant justifier de l&amp;#039;appui d&amp;#039;autres partenaires publics pour leur fonctionnement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature et montant de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention accordée annuellement en fonction du projet et du plan de financement prévisionnel de l&amp;#039;opération. La collectivité se réserve la possibilité de proposer pour certaines manifestations structurantes et à fort rayonnement régional de travailler à un projet de convention pluriannuelle. L&amp;#039;association d&amp;#039;autres collectivités territoriales à ces conventionnements sera recherchée.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Tourisme</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;aide de la Région Grand Est est subordonnée aux critères suivants :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   présenter un projet artistique global de qualité comprenant un volet diffusion et médiation, et pouvant s&amp;#039;accompagner d&amp;#039;autres actions – ex : production, résidences, formation – sur une durée minimum d&amp;#039;une année,
+  &lt;/li&gt;
+  &lt;li&gt;
+   disposer de ressources humaines professionnelles,
+  &lt;/li&gt;
+  &lt;li&gt;
+   disposer d&amp;#039;un lieu mobilisable ou de moyens dédiés,
+  &lt;/li&gt;
+  &lt;li&gt;
+   prévoir la valorisation ou l&amp;#039;accompagnement d&amp;#039;artistes ou collectifs d&amp;#039;artistes installés dans le Grand Est.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;appui d&amp;#039;une autre collectivité territoriale ou de l&amp;#039;Etat est un atout.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les dépenses nécessaires à la réalisation du projet hors dépenses de valorisation, d&amp;#039;ajustements comptables, de frais bancaires et d&amp;#039;investissement.
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T82" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/aides-aux-lieux-projets-structurants/</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;p&gt;
+  Dépôt des dossiers : culture-subvention&amp;#64;grandest.fr
+ &lt;/p&gt;
+ &lt;p&gt;
+  Pour les demandes de paiement : versements-creation&amp;#64;grandest.fr
+ &lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bebc-aides-aux-lieux-et-projets-structurants-arts-/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2019</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>103269</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Porter un projet œuvrant à la valorisation des maisons d’artistes remarquables</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux projets œuvrant à la valorisation des maisons ou des ateliers d'artistes remarquables</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Actions visant à valoriser et mieux faire connaître les maisons d&amp;#039;artistes qui, à forte dimension patrimoniale, témoignent de la présence de personnages remarquables et participent au rayonnement de l&amp;#039;Ile-de-France.
+&lt;/p&gt;
+&lt;p&gt;
+ Ouverture permanente
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P83" s="1" t="inlineStr">
+        <is>
+          <t>31/08/2026</t>
+        </is>
+      </c>
+      <c r="R83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles les propriétaires publics et privés de maisons ou d&amp;#039;ateliers d&amp;#039;artistes ou les personnes morales de droit privé ou public en charge de ce patrimoine.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les établissements bénéficiant du label délivré par la DRAC « Maisons des illustres » sont également concernés par le dispositif.
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention est calculée par application d&amp;#039;un taux d&amp;#039;intervention de 40 % maximum des dépenses éligibles liées au projet.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale est plafonnée à 30 000 €.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Actions de valorisation (expos physiques ou virtuelles, journées d&amp;#039;étude, site Internet, publications, films documentaires...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Outils de médiation  (cartes et itinéraires papier ou numériques, livrets de visite, outils numériques, multimédia, parcours d&amp;#039;interprétation...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositifs pédagogiques (mallettes pédagogiques, Moocs, supports de visite à destination des jeunes...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Événements à forte dimension patrimoniale à l&amp;#039;échelle de l&amp;#039;Île-de-France.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Une attention particulière sera portée à la qualité des contenus, à l&amp;#039;originalité et la pertinence des outils ou actions, et à leur adéquation avec les publics ciblés.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandes d&amp;#039;aide devront être déposées sur
+ &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
+  mesdemarches.iledefrance.fr
+ &lt;/a&gt;
+ , la plateforme des aides régionales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-aux-projets-oeuvrant-la-valorisation-des-maisons-ou-des-ateliers-dartistes-remarquables</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Chargée de mission pour les départements 75, 77, 92, 93
+&lt;/p&gt;
+&lt;p&gt;
+ Héloïse Maillé
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;a href="mailto:heloise.maille-virole&amp;#64;iledefrance.fr"&gt;
+   heloise.maille-virole&amp;#64;iledefrance.fr
+  &lt;/a&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Chargé de mission pour les départements 78, 91, 94, 95
+&lt;/p&gt;
+&lt;p&gt;
+ Kamel Kacihi
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:veronique.cagnon&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  kamel.kacihi&amp;#64;iledefrance.fr
+  &lt;br /&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/408a-aide-aux-projets-uvrant-a-la-valorisation-des/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>22/04/2020</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>31445</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la diffusion de proximité dans le domaine des arts de la scène</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G102" s="1" t="inlineStr">
+      <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H102" s="1" t="inlineStr">
+      <c r="H84" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K102" s="1" t="inlineStr">
+      <c r="I84" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J84" s="1" t="inlineStr">
+        <is>
+          <t>on montant ne peut être inférieur à 500€ (plancher) et supérieur à 2.000€ (plafond). Le montant annu</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L102" s="1" t="inlineStr">
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contexte et objectifs :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de sa politique de soutien au spectacle vivant, la Région met en place un système d&amp;#039;aide à la diffusion qui permet aux opérateurs de droit privé ou public d&amp;#039;obtenir un soutien à la programmation de spectacles présentés par des équipes artistiques régionales.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets soutenus par la Région doivent permettre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un maillage du territoire régional, notamment en milieu rural et sur les communes dépourvues d&amp;#039;offre culturelle à l&amp;#039;année ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la diffusion en Occitanie des équipes artistiques professionnelles issues du territoire régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  une ouverture de tous les publics sur la diversité des esthétiques du spectacle vivant.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Calendrier :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers éligibles seront présentés en Commission Culture et Patrimoine selon le calendrier suivant : 2 commissions au 1er semestre et 2 commissions au 2nd semestre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;éligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Le lieu de programmation doit être situé dans une commune de moins de 15 000 habitants ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le programmateur ne peut en aucun cas être soutenu dans le cadre d&amp;#039;un autre dispositif régional de soutien à la diffusion (lieux structurants, festivals, aide à la saison, ...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les spectacles concernés par le dispositif sont présentés par des équipes artistiques professionnelles domiciliées en région Occitanie ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ces spectacles peuvent faire l&amp;#039;objet d&amp;#039;une demande d&amp;#039;aide à la diffusion de proximité durant les 3 années civiles suivant l&amp;#039;année de leur création, dans la limite de 12 représentations maximum ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;aide est sollicitée pour une représentation par spectacle programmé, hors séances scolaires ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Un même programmateur peut mobiliser le dispositif dans la limite de 5 dates au total par année civile ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   De la même façon, un même lieu peut accueillir une programmation mobilisant le dispositif dans la limite de 5 dates au total par année civile ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   La demande de soutien doit être adressée à la Région impérativement avant la date de la représentation (ou de la première représentation en cas de programmation groupée).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+ Dépenses artistiques liées à la programmation du spectacle faisant l&amp;#039;objet de la demande : cession ou rémunération directe (frais d&amp;#039;approche non pris en compte).
+</t>
+        </is>
+      </c>
+      <c r="T84" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Arts-de-la-Scene-Aide-a-la-diffusion-de-proximite</t>
+        </is>
+      </c>
+      <c r="W84" s="1" t="inlineStr">
+        <is>
+          <t>https://mesaidesenligne.laregion.fr/</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la Culture et du Patrimoine
+&lt;/p&gt;
+&lt;p&gt;
+ Service Arts de la Scène
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : artsdelascene&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bc72-arts-de-la-scene-aide-a-la-diffusion-de-proxi/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2020</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>20428</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Financer des festivals d'arts de la scène</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La région Occitanie est une région particulièrement riche en festivals. Les festivals sont d&amp;#039;importants diffuseurs de la culture. Ils participent à la circulation des artistes et permettent à un large public de découvrir des œuvres de qualité. Ils renforcent la cohésion territoriale et sociale par la mobilisation d&amp;#039;un important bénévolat, par la conduite d&amp;#039;actions hors période festivalière (programmation à l&amp;#039;année, actions  de médiation : stages, rencontres, échanges). Ils contribuent ainsi à la démocratisation culturelle et à l&amp;#039;aménagement du territoire, en palliant parfois le manque d&amp;#039;infrastructure, notamment en milieu rural.
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs, les festivals œuvrent pour la valorisation du patrimoine régional et pour le développement du tourisme. Leur rôle est conséquent en matière économique directe et indirecte (hôtels, restaurants, campings...). Ils jouent un rôle croissant dans le champ du développement durable. La Région soutient de nombreux festivals et promeut leur action via son site Web.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets soutenus par la Région doivent permettre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un maillage du territoire régional ;
  &lt;/li&gt;
  &lt;li&gt;
   un égal accès des publics à la culture ;
  &lt;/li&gt;
  &lt;li&gt;
   un soutien à l&amp;#039;économie des festivals et au tourisme ;
  &lt;/li&gt;
  &lt;li&gt;
   une aide pour développer des actions en faveur du développement durable ;
  &lt;/li&gt;
  &lt;li&gt;
   le soutien et l&amp;#039;accompagnement des équipes artistiques professionnelles du territoire régional ;
  &lt;/li&gt;
  &lt;li&gt;
   un renforcement de la coopération régionale autour de projets artistiques majeurs ou innovants ;
  &lt;/li&gt;
  &lt;li&gt;
   la réalisation de projets à rayonnement régional et/ou national.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le montant est déterminé en fonction des critères énoncés ci-dessus et de l&amp;#039;économie globale du projet. Dans le cadre de sa nouvelle politique culturelle et afin d&amp;#039;aider à la mobilisation des financements européens dans le secteur de la culture et du patrimoine, toute structure retenue au titre du dispositif pourra se voir attribuer une aide complémentaire pour la mise en œuvre d&amp;#039;un projet participant à un programme européen.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N102" s="1" t="inlineStr">
+      <c r="N85" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie</t>
         </is>
       </c>
-      <c r="O102" s="1" t="inlineStr">
+      <c r="O85" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R102" s="1" t="inlineStr">
+      <c r="R85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les aides s&amp;#039;adressent aux festivals ayant au minimum un an d&amp;#039;existence.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les projets, pour bénéficier de l&amp;#039;aide de la Région, doivent répondre aux conditions suivantes :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Implantation et activité en région ;
   &lt;/li&gt;
   &lt;li&gt;
    Viabilité économique du projet ;
   &lt;/li&gt;
   &lt;li&gt;
    Durée minimale : 2 jours ;
   &lt;/li&gt;
   &lt;li&gt;
    Situation régulière au regard des obligations réglementaires en matière de spectacle vivant (obligations fiscales et sociales, licence d&amp;#039;entrepreneur de spectacles...) ;
   &lt;/li&gt;
   &lt;li&gt;
    Budget réalisé de la dernière édition du festival : 25 000 € minimum.
@@ -26940,165 +23563,165 @@
   Ce dispositif n&amp;#039;est pas cumulable avec les financements accordés au titre de :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    L&amp;#039;aide à la saison,
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;aide à la diffusion de proximité,
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;aide aux lieux structurants.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les dépenses artistiques, techniques et administratives, à l&amp;#039;exception de la valorisation du bénévolat, des mises à disposition en nature, des dotations aux amortissements, des provisions, des intérêts des emprunts et des agios. Un lien direct doit être établi entre les dépenses éligibles et la réalisation du programme subventionné, en particulier pour les dépenses éventuellement réalisées avant la date du dépôt du dossier de demande de subvention. Le Règlement de Gestion des Financements Régionaux (RGFR) prévoit que les charges indirectes peuvent être éligibles sous certaines conditions et qu&amp;#039;elles pourront, si la nature de l&amp;#039;opération le justifie, être calculées selon une méthode simplifiée préétablie et conventionnée de taux forfaitaire. Explication de la méthode utilisée : Méthode calcul du le temps passé (temps passé sur l&amp;#039;action / temps de travail total des salariés de la structure). Ces charges indirectes ne pouvant pas dépasser 25 % du budget établi par la structure.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U102" s="1" t="inlineStr">
+      <c r="U85" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V102" s="1" t="inlineStr">
+      <c r="V85" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Arts-de-la-scene-Aide-aux-Festivals</t>
         </is>
       </c>
-      <c r="X102" s="1" t="inlineStr">
+      <c r="X85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La demande doit être envoyée par courrier aux adresses suivantes :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Région Occitanie / Pyrénées-Méditerranée
 &lt;/p&gt;
 &lt;p&gt;
  Site de Montpellier 201 avenue de la Pompignane 34064 Montpellier cedex 2
 &lt;/p&gt;
 &lt;p&gt;
  Site de Toulouse 22 Boulevard du Maréchal Juin 31406 Toulouse cedex 9
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour plus d&amp;#039;informations :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Culture et du Patrimoine Service Arts de la Scène et Art Contemporain
 &lt;/p&gt;
 &lt;p&gt;
  Site de Toulouse : artsetspectaclevivant&amp;#64;laregion.fr Site de Montpellier : spectaclevivant&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y102" s="1" t="inlineStr">
+      <c r="Y85" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z102" s="1" t="inlineStr">
+      <c r="Z85" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2eb1-arts-de-la-scene-aide-aux-festivals/</t>
         </is>
       </c>
-      <c r="AA102" s="1" t="inlineStr">
+      <c r="AA85" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE102" s="1" t="inlineStr">
+      <c r="AE85" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF102" s="1" t="inlineStr">
+      <c r="AF85" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG102" s="1" t="inlineStr">
+      <c r="AG85" s="1" t="inlineStr">
         <is>
           <t>03/01/2020</t>
         </is>
       </c>
-      <c r="AH102" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="103" spans="1:34" customHeight="0">
-      <c r="A103" s="1">
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
         <v>19894</v>
       </c>
-      <c r="B103" s="1" t="inlineStr">
+      <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Diffuser l'art contemporain en organisant des expositions, des résidences, des événements et des festivals</t>
         </is>
       </c>
-      <c r="E103" s="1" t="inlineStr">
+      <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G103" s="1" t="inlineStr">
+      <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H103" s="1" t="inlineStr">
+      <c r="H86" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K103" s="1" t="inlineStr">
+      <c r="K86" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L103" s="1" t="inlineStr">
+      <c r="L86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Compte tenu de la richesse de l&amp;#039;art contemporain en région, mais aussi des fragilités identifiées dans ce secteur, la Région Occitanie a souhaité en faire un axe fort de sa politique régionale Culture et Patrimoine.
  Aussi, la Région impulse, facilite et accompagne des initiatives dont la vocation est de porter l&amp;#039;art contemporain au plus près de chacun avec une ambition qualitative et une volonté de rayonnement régional.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets soutenus par la Région doivent permettre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un maillage du territoire régional ;
  &lt;/li&gt;
  &lt;li&gt;
   un égal accès des publics à la culture ;
  &lt;/li&gt;
  &lt;li&gt;
   le soutien et l&amp;#039;accompagnement d&amp;#039;artistes professionnels vivant et travaillant sur le territoire régional ;
  &lt;/li&gt;
  &lt;li&gt;
   un renforcement de la coopération régionale autour de projets artistiques majeurs ou innovants ;
  &lt;/li&gt;
  &lt;li&gt;
   la réalisation de projets à rayonnement régional, national ou international.
  &lt;/li&gt;
 &lt;/ul&gt;
@@ -27107,64 +23730,64 @@
   Montant de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le montant de l&amp;#039;aide est défini en fonction de la dimension du projet.
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre de sa nouvelle politique culturelle et afin d&amp;#039;aider à la mobilisation des financements européens dans le secteur de la culture et du patrimoine, toute structure retenue au titre du dispositif pourra se voir attribuer une aide complémentaire pour la mise en œuvre d&amp;#039;un projet participant d&amp;#039;un programme européen.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépôt de la demande :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le dépôt de la demande doit être antérieur à la réalisation du projet.
  Il doit être fait avant l&amp;#039;échéance fixée pour ce dispositif et pour l&amp;#039;exercice concerné.
 &lt;/p&gt;
 &lt;p&gt;
  La demande doit impérativement être déposée au moyen du dossier type de demande de subvention (plus envoi par email) intégrant l&amp;#039;ensemble des pièces à fournir et accompagné d&amp;#039;un RIB et d&amp;#039;un courrier de demande de soutien adressé à la Présidente de la Région Occitanie.
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N103" s="1" t="inlineStr">
+      <c r="N86" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Musée
 Tourisme</t>
         </is>
       </c>
-      <c r="O103" s="1" t="inlineStr">
+      <c r="O86" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R103" s="1" t="inlineStr">
+      <c r="R86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Types d&amp;#039;aides et dispositions spécifiques :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    A/ Aide aux expositions, résidences et événements de création visuelle
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le champ concerné est celui de l&amp;#039;art contemporain et de l&amp;#039;architecture contemporaine.
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif concerne :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    des structures conventionnées et bénéficiant éventuellement d&amp;#039;un label d&amp;#039;État (centre d&amp;#039;art, FRAC, ...) pour l&amp;#039;ensemble de leur programme d&amp;#039;activité, c&amp;#039;est-à-dire pour leur programmation artistique et culturelle à l&amp;#039;année ;
   &lt;/li&gt;
   &lt;li&gt;
@@ -27381,173 +24004,173 @@
    Dépenses éligibles :
   &lt;/strong&gt;
  &lt;/p&gt;
  Sont éligibles : Toutes les charges directes liées à l&amp;#039;opération faisant l&amp;#039;objet de la demande de subvention (dépenses artistiques et pédagogiques, frais de personnel, de communication, de transport, ...) quelle que soit la date à laquelle la dépense est réalisée, à la condition qu&amp;#039;elles soient en lien direct et justifié avec le programme subventionné.
 &lt;p&gt;
  Sont exclus de l&amp;#039;assiette subventionnable et donc de la dépense éligible :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    la valorisation du bénévolat et des mises à disposition en nature ;
   &lt;/li&gt;
   &lt;li&gt;
    les dotations aux amortissements et aux provisions ;
   &lt;/li&gt;
   &lt;li&gt;
    les intérêts des emprunts et les agios ;
   &lt;/li&gt;
   &lt;li&gt;
    les impôts et taxes.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="T103" s="1" t="inlineStr">
+      <c r="T86" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U103" s="1" t="inlineStr">
+      <c r="U86" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V103" s="1" t="inlineStr">
+      <c r="V86" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Art-contemporain-Dispositif-d-aide-a-la-diffusion-Expositions</t>
         </is>
       </c>
-      <c r="X103" s="1" t="inlineStr">
+      <c r="X86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour les départements 11, 30, 34, 48 et 66 :
  &lt;/strong&gt;
  Région Occitanie – site de Montpellier 201 avenue de Pompignane 34064 Montpellier cedex 2
 &lt;/p&gt;
 &lt;p&gt;
  Courriel : laurianne.hidalgo&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les départements 09, 12, 31, 32, 46, 65, 81 et 82 :
  &lt;/strong&gt;
  Région Occitanie – site de Toulouse 22 boulevard du Maréchal Juin 31406 Toulouse cedex 9
 &lt;/p&gt;
 &lt;p&gt;
  Courriel : clement.montel&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y103" s="1" t="inlineStr">
+      <c r="Y86" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z103" s="1" t="inlineStr">
+      <c r="Z86" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0479-art-contemporain-aide-a-la-diffusion-expositi/</t>
         </is>
       </c>
-      <c r="AA103" s="1" t="inlineStr">
+      <c r="AA86" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE103" s="1" t="inlineStr">
+      <c r="AE86" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF103" s="1" t="inlineStr">
+      <c r="AF86" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG103" s="1" t="inlineStr">
+      <c r="AG86" s="1" t="inlineStr">
         <is>
           <t>31/12/2019</t>
         </is>
       </c>
-      <c r="AH103" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="104" spans="1:34" customHeight="0">
-      <c r="A104" s="1">
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
         <v>10501</v>
       </c>
-      <c r="B104" s="1" t="inlineStr">
+      <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Fonds Départemental de développement (F2D)</t>
         </is>
       </c>
-      <c r="E104" s="1" t="inlineStr">
+      <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G104" s="1" t="inlineStr">
+      <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H104" s="1" t="inlineStr">
+      <c r="H87" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I104" s="1" t="inlineStr">
+      <c r="I87" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J104" s="1" t="inlineStr">
+      <c r="J87" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K104" s="1" t="inlineStr">
+      <c r="K87" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L104" s="1" t="inlineStr">
+      <c r="L87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets sous maitrise d&amp;#039;ouvrage des EPCI à fiscalité propre portant des projets structurants pour leur territoire par essence. Il donne lieu à une nouvelle génération de contrats-cadre 2021-2027 avec les EPCI à fiscalité propre.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N104" s="1" t="inlineStr">
+      <c r="N87" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -27575,259 +24198,259 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O104" s="1" t="inlineStr">
+      <c r="O87" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P104" s="1" t="inlineStr">
+      <c r="P87" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q104" s="1" t="inlineStr">
+      <c r="Q87" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R104" s="1" t="inlineStr">
+      <c r="R87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  • Les projets relevant des typologies suivantes sont prioritaires :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations favorisant le développement des mobilités douces ou partagées,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique des logements communaux à vocation sociale,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
 &lt;/p&gt;
 &lt;p&gt;
  • Sont aussi éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
 &lt;/p&gt;
 &lt;p&gt;
  - les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
 &lt;/p&gt;
 &lt;p&gt;
  - les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation de structure des ouvrages d&amp;#039;art.
 &lt;/p&gt;
 &lt;p&gt;
  Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S104" s="1" t="inlineStr">
+      <c r="S87" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T104" s="1" t="inlineStr">
+      <c r="T87" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U104" s="1" t="inlineStr">
+      <c r="U87" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V104" s="1" t="inlineStr">
+      <c r="V87" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X104" s="1" t="inlineStr">
+      <c r="X87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail : subventions.dmit&amp;#64;gers.fr
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y104" s="1" t="inlineStr">
+      <c r="Y87" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z104" s="1" t="inlineStr">
+      <c r="Z87" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0c5c-fonds-departemental-de-developpement-f2d/</t>
         </is>
       </c>
-      <c r="AA104" s="1" t="inlineStr">
+      <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB104" s="1" t="inlineStr">
+      <c r="AB87" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC104" s="1" t="inlineStr">
+      <c r="AC87" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE104" s="1" t="inlineStr">
+      <c r="AE87" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF104" s="1" t="inlineStr">
+      <c r="AF87" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG104" s="1" t="inlineStr">
+      <c r="AG87" s="1" t="inlineStr">
         <is>
           <t>19/11/2019</t>
         </is>
       </c>
-      <c r="AH104" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="105" spans="1:34" customHeight="0">
-      <c r="A105" s="1">
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
         <v>10158</v>
       </c>
-      <c r="B105" s="1" t="inlineStr">
+      <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Financer une partie de la saison artistique d'une communauté de communes assurant la diffusion de spectacles professionnels</t>
         </is>
       </c>
-      <c r="E105" s="1" t="inlineStr">
+      <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G105" s="1" t="inlineStr">
+      <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H105" s="1" t="inlineStr">
+      <c r="H88" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J105" s="1" t="inlineStr">
+      <c r="J88" s="1" t="inlineStr">
         <is>
           <t>L'aide annuelle représentera un maximum de 50% des charges éligibles.</t>
         </is>
       </c>
-      <c r="K105" s="1" t="inlineStr">
+      <c r="K88" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L105" s="1" t="inlineStr">
+      <c r="L88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La circulation des artistes et des œuvres est à la fois un outil de développement privilégié pour les équipes artistiques et un enjeu majeur pour l&amp;#039;aménagement culturel du territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets soutenus par la Région doivent permettre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un maillage du territoire régional ;
  &lt;/li&gt;
  &lt;li&gt;
   un développement des publics par le biais d&amp;#039;actions de médiation et de sensibilisation ;
  &lt;/li&gt;
  &lt;li&gt;
   le soutien et l&amp;#039;accompagnement des équipes artistiques professionnelles du territoire régional ;
  &lt;/li&gt;
  &lt;li&gt;
   un renforcement de la coopération régionale autour des projets artistiques des équipes en région et des territoires de proximité.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;aide régionale tend notamment à favoriser la prise de compétence culturelle des communautés de communes. Elle encourage ainsi le développement culturel au travers de programmes d&amp;#039;actions de qualité intégrant la diffusion de spectacles professionnels et la sensibilisation des publics.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N105" s="1" t="inlineStr">
+      <c r="N88" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie</t>
         </is>
       </c>
-      <c r="O105" s="1" t="inlineStr">
+      <c r="O88" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R105" s="1" t="inlineStr">
+      <c r="R88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Liste des pré-requis :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    une programmation professionnelle de qualité constituée d&amp;#039;un minimum de 12 dates, portée par un opérateur structuré juridiquement mobilisant des moyens et compétences adaptés ;
   &lt;/li&gt;
   &lt;li&gt;
    la capacité d&amp;#039;offrir aux artistes des conditions d&amp;#039;accueil professionnelles : plateau en ordre de marche, moyens techniques et humains nécessaires au bon déroulement de la représentation, communication de la programmation à destination du public et des réseaux professionnels ;
   &lt;/li&gt;
   &lt;li&gt;
    la présence d&amp;#039;au moins 30% d&amp;#039;équipes régionales professionnelles dans la programmation ;
   &lt;/li&gt;
   &lt;li&gt;
    un volet d&amp;#039;actions culturelles en direction des publics, en lien avec la programmation
   &lt;/li&gt;
   &lt;li&gt;
    une programmation de spectacles en contrats de cession ou, le cas échéant, avec une prise en charge directe des salaires des artistes ;
   &lt;/li&gt;
   &lt;li&gt;
    la détention par le demandeur de la licence d&amp;#039;entrepreneur de spectacles.
@@ -27865,161 +24488,161 @@
   &lt;/li&gt;
  &lt;/ul&gt;
  Sont exclus des dépenses éligibles la valorisation du bénévolat et des mises à disposition en nature, les dotations aux amortissements et aux provisions, les impôts et taxes, les intérêts des emprunts et les agios.
 &lt;p&gt;
  &lt;strong&gt;
   Les opérateurs devront garantir :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    L&amp;#039;intérêt de la programmation : prise de risque artistique, programmation réservant une place aux propositions destines au jeune public, aux esthétiques dont la diffusion est la plus fragile, telles que la danse contemporaine, la musique contemporaine, les arts de la marionnette, par exemple ;
   &lt;/li&gt;
   &lt;li&gt;
    Un travail en complémentarité avec les acteurs culturels du territoire.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Le cas échéant, des projets de saisons réalisés sur plusieurs sites de diffusion pourront faire l&amp;#039;objet d&amp;#039;une demande de subvention à la Région, sous réserve du respect des critères d&amp;#039;éligibilité listés ci-dessus, si le projet est pensé de manière collégiale et présente une cohérence territoriale.
 &lt;/p&gt;
 &lt;p&gt;
  Peuvent également être retenus les projets de saison mettant en avant des logiques de coopération et de partenariat entre acteurs culturels régionaux, notamment dans le cadre de réseaux régionaux de soutien à la création et à la diffusion.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="T105" s="1" t="inlineStr">
+      <c r="T88" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U105" s="1" t="inlineStr">
+      <c r="U88" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V105" s="1" t="inlineStr">
+      <c r="V88" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Arts-de-la-Scene-Aide-a-la-saison</t>
         </is>
       </c>
-      <c r="X105" s="1" t="inlineStr">
+      <c r="X88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La demande doit être envoyée par courrier avant la date indiquée ci-dessus aux adresses suivantes :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Conseil Régional Occitanie
 &lt;/p&gt;
 &lt;p&gt;
  Site de Montpellier 201 avenue de la Pompignane 34064 Montpellier cedex 2
 &lt;/p&gt;
 &lt;p&gt;
  Site de Toulouse 22 Boulevard du Maréchal Juin 31406 Toulouse cedex 9
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour plus d&amp;#039;informations : Direction de la Culture et du Patrimoine Service Arts de la Scène et Art Contemporain
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Site de Toulouse : artsetspectaclevivant&amp;#64;laregion.fr Site de Montpellier : spectaclevivant&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y105" s="1" t="inlineStr">
+      <c r="Y88" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z105" s="1" t="inlineStr">
+      <c r="Z88" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/108c-arts-de-la-scene-aide-a-la-saison/</t>
         </is>
       </c>
-      <c r="AA105" s="1" t="inlineStr">
+      <c r="AA88" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE105" s="1" t="inlineStr">
+      <c r="AE88" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF105" s="1" t="inlineStr">
+      <c r="AF88" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG105" s="1" t="inlineStr">
+      <c r="AG88" s="1" t="inlineStr">
         <is>
           <t>14/11/2019</t>
         </is>
       </c>
-      <c r="AH105" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="106" spans="1:34" customHeight="0">
-      <c r="A106" s="1">
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
         <v>10215</v>
       </c>
-      <c r="B106" s="1" t="inlineStr">
+      <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Organiser une manifestation audiovisuelle</t>
         </is>
       </c>
-      <c r="E106" s="1" t="inlineStr">
+      <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G106" s="1" t="inlineStr">
+      <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H106" s="1" t="inlineStr">
+      <c r="H89" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K106" s="1" t="inlineStr">
+      <c r="K89" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L106" s="1" t="inlineStr">
+      <c r="L89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les manifestations audiovisuelles occupent une place importante dans la diffusion des œuvres audiovisuelles et cinématographiques. Elles renforcent la cohésion territoriale et sociale par la mobilisation d&amp;#039;un important bénévolat, par la conduite d&amp;#039;actions hors période festivalière (programmation à l&amp;#039;année, actions de médiation, notamment). Elles contribuent ainsi à la démocratisation culturelle et à l&amp;#039;aménagement du territoire, en palliant parfois le manque d&amp;#039;infrastructure, notamment en milieu rural ou péri-urbain.
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs, ces manifestations œuvrent pour la valorisation du patrimoine régional et pour le développement du tourisme. Leur rôle est conséquent en matière économique directe et indirecte (hôtels, restaurants, campings...). Elles jouent un rôle croissant dans le champ du développement durable. La Région soutient de nombreuses manifestations audiovisuelles et promeut leur action via son site internet.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets soutenus par la Région doivent permettre de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Favoriser la diffusion et la démocratisation culturelle auprès d&amp;#039;un large public ;
  &lt;/li&gt;
  &lt;li&gt;
   Participer à la diffusion audiovisuelle de qualité et au renouvellement de la diversité culturelle ;
  &lt;/li&gt;
  &lt;li&gt;
   Renforcer l&amp;#039;attractivité des territoires pour lesquels ces manifestations peuvent également générer d&amp;#039;importantes retombées économiques et touristiques ;
  &lt;/li&gt;
  &lt;li&gt;
   Renforcer la structuration de la filière audiovisuelle régionale.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -28041,422 +24664,422 @@
   Date limite d&amp;#039;envoi des dossiers :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Avant le 15 novembre
   &lt;/strong&gt;
   de l&amp;#039;année précédente pour les manifestations se déroulant durant le premier semestre (proposition de vote d&amp;#039;une aide éventuelle en avril)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Avant le 24 janvier
   &lt;/strong&gt;
   pour les manifestations se déroulant durant le second semestre (proposition de vote d&amp;#039;une aide éventuelle en juin)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N106" s="1" t="inlineStr">
+      <c r="N89" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie</t>
         </is>
       </c>
-      <c r="O106" s="1" t="inlineStr">
+      <c r="O89" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R106" s="1" t="inlineStr">
+      <c r="R89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La manifestation doit présenter une viabilité économique satisfaisante et doit pouvoir justifier du soutien financier significatif d&amp;#039;autres partenaires. Le budget réalisé de la précédente édition de la manifestation (hors bénévolat et prestations en nature) doit être au minimum de 20 000 €.
 &lt;/p&gt;
 &lt;p&gt;
  La manifestation doit se dérouler sur un minimum de 2 jours. Son implantation principale doit être située sur le territoire régional. Les salles de cinéma de proximité, voire au-delà, devront être associées au projet sous une forme ou une autre. Les conditions du partenariat (financières, matérielles, logistiques, de communication) avec la ou les salles doivent être explicitées.
 &lt;/p&gt;
 &lt;p&gt;
  La manifestation devra être insérée dans la chaîne de la création cinématographique ou audiovisuelle en faisant appel aux auteurs, réalisateurs, collaborateurs artistiques, producteurs et diffuseurs. Les auteurs, réalisateurs ou collaborateurs artistiques qui participent à la manifestation, à l&amp;#039;exception des présentations de films en avant-première ou en pré-distribution ou distribution, seront rémunérés pour leurs interventions lorsque celles-ci impliquent un travail défini avec l&amp;#039;organisateur de la manifestation.
 &lt;/p&gt;
 &lt;p&gt;
  Les conditions de projection devront être de qualité professionnelle (support, écran, son,...).
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U106" s="1" t="inlineStr">
+      <c r="U89" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V106" s="1" t="inlineStr">
+      <c r="V89" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Cinema-Audiovisuel-Multimedia-Aide-a-une-manifestation</t>
         </is>
       </c>
-      <c r="X106" s="1" t="inlineStr">
+      <c r="X89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour l&amp;#039;envoi des dossiers :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par voie postale : Région Occitanie / Pyrénées-Méditerranée DCP - Service Industries Créatives - Site de Montpellier 201, Avenue de la Pompignane 34064 Montpellier Cedex 2
 &lt;/p&gt;
 &lt;p&gt;
  et par courrier électronique : film&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour tout renseignement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En cas d&amp;#039;avis favorable des instances délibératives de la Région, le site de Montpellier de la Direction de la Culture et du Patrimoine - Service Industries Créatives, vous adressera la notification d&amp;#039;attribution de l&amp;#039;aide et suivra les mandatements.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez l&amp;#039;interroger pour le suivi de votre demande, les éléments complémentaires, les notifications, arrêtés ou conventions, les modalités et délais de paiement des subventions.
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04 67 22 80 74
 &lt;/p&gt;
 &lt;p&gt;
  Mail : film&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  Le site de Toulouse de la Direction de la Culture et du Patrimoine – Service Industries Créatives est votre interlocuteur pour la programmation à venir, les évènements liés aux films et aux professionnels régionaux ou à la représentation de la Région durant votre manifestation.
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 61 39 62 19
 &lt;/p&gt;
 &lt;p&gt;
  Mail : film&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y106" s="1" t="inlineStr">
+      <c r="Y89" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z106" s="1" t="inlineStr">
+      <c r="Z89" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f49d-cinemaaudiovisuelmultimedia-aide-a-une-manife/</t>
         </is>
       </c>
-      <c r="AA106" s="1" t="inlineStr">
+      <c r="AA89" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE106" s="1" t="inlineStr">
+      <c r="AE89" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF106" s="1" t="inlineStr">
+      <c r="AF89" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG106" s="1" t="inlineStr">
+      <c r="AG89" s="1" t="inlineStr">
         <is>
           <t>14/11/2019</t>
         </is>
       </c>
-      <c r="AH106" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="107" spans="1:34" customHeight="0">
-      <c r="A107" s="1">
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
         <v>10304</v>
       </c>
-      <c r="B107" s="1" t="inlineStr">
+      <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Programmer des spectacles présentés par des équipes artistiques régionales</t>
         </is>
       </c>
-      <c r="E107" s="1" t="inlineStr">
+      <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G107" s="1" t="inlineStr">
+      <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H107" s="1" t="inlineStr">
+      <c r="H90" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J107" s="1" t="inlineStr">
+      <c r="J90" s="1" t="inlineStr">
         <is>
           <t>50% maximum</t>
         </is>
       </c>
-      <c r="K107" s="1" t="inlineStr">
+      <c r="K90" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L107" s="1" t="inlineStr">
+      <c r="L90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans le cadre de sa politique de soutien au spectacle vivant, la Région met en place un système d&amp;#039;aide à la diffusion qui permet aux opérateurs de droit privé ou public d&amp;#039;obtenir un soutien à la programmation de spectacles présentés par des équipes artistiques régionales.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les projets soutenus par la Région doivent permettre :
   &lt;/li&gt;
   &lt;li&gt;
    un maillage du territoire régional, notamment en milieu rural et sur les communes dépourvues d&amp;#039;offre culturelle à l&amp;#039;année ;
   &lt;/li&gt;
   &lt;li&gt;
    la diffusion en Occitanie des équipes artistiques professionnelles issues du territoire régional ;
   &lt;/li&gt;
   &lt;li&gt;
    une ouverture de tous les publics sur la diversité des esthétiques du spectacle vivant.
   &lt;/li&gt;
  &lt;/ul&gt;
  L&amp;#039;aide accordée ne peut excéder 50% du montant mentionné dans le contrat de cession. Son montant ne peut être inférieur à 500 €  (plancher) et supérieur à 2 000 € (plafond). Le montant annuel cumulé pour un même programmateur est limité à 4 000 €, pour un maximum de 5 représentations par an. Dépenses éligibles : Dépenses artistiques liées à la programmation du spectacle faisant l&amp;#039;objet de la demande : cession ou rémunération directe (frais d&amp;#039;approche non pris en compte).
  &lt;p&gt;
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="N107" s="1" t="inlineStr">
+      <c r="N90" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie</t>
         </is>
       </c>
-      <c r="O107" s="1" t="inlineStr">
+      <c r="O90" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R107" s="1" t="inlineStr">
+      <c r="R90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Le lieu de programmation doit être situé dans une commune de moins de 15 000 habitants ;
   &lt;/li&gt;
   &lt;li&gt;
    Le programmateur ne peut en aucun cas être soutenu dans le cadre d&amp;#039;un autre dispositif régional de soutien à la diffusion (lieux structurants, festivals, aide à la saison, ...) ;
   &lt;/li&gt;
   &lt;li&gt;
    Les spectacles concernés par le dispositif sont présentés par des équipes artistiques professionnelles domiciliées en région Occitanie ;
   &lt;/li&gt;
   &lt;li&gt;
    Ces spectacles peuvent faire l&amp;#039;objet d&amp;#039;une demande d&amp;#039;aide à la diffusion de proximité durant les 3 années civiles suivant l&amp;#039;année de leur création, dans la limite de 12 représentations maximum ;
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;aide est sollicitée pour une représentation par spectacle programmé, hors séances scolaires ;
   &lt;/li&gt;
   &lt;li&gt;
    Un même programmateur peut mobiliser le dispositif dans la limite de 5 dates au total par année civile ;
   &lt;/li&gt;
   &lt;li&gt;
    De la même façon, un même lieu peut accueillir une programmation mobilisant le dispositif dans la limite de 5 dates au total par année civile ;
   &lt;/li&gt;
   &lt;li&gt;
    La demande de soutien doit être adressée à la Région impérativement avant la date de la représentation (ou de la première représentation en cas de programmation groupée).
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="U107" s="1" t="inlineStr">
+      <c r="U90" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V107" s="1" t="inlineStr">
+      <c r="V90" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Arts-de-la-Scene-Aide-a-la-diffusion-de-proximite</t>
         </is>
       </c>
-      <c r="X107" s="1" t="inlineStr">
+      <c r="X90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la Culture et du Patrimoine  Service Arts de la Scène et Art Contemporain
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : artsetspectaclevivant&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y107" s="1" t="inlineStr">
+      <c r="Y90" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z107" s="1" t="inlineStr">
+      <c r="Z90" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/04bb-arts-de-la-scene-aide-a-la-diffusion-de-proxi/</t>
         </is>
       </c>
-      <c r="AA107" s="1" t="inlineStr">
+      <c r="AA90" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE107" s="1" t="inlineStr">
+      <c r="AE90" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF107" s="1" t="inlineStr">
+      <c r="AF90" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG107" s="1" t="inlineStr">
+      <c r="AG90" s="1" t="inlineStr">
         <is>
           <t>14/11/2019</t>
         </is>
       </c>
-      <c r="AH107" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="108" spans="1:34" customHeight="0">
-      <c r="A108" s="1">
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
         <v>9082</v>
       </c>
-      <c r="B108" s="1" t="inlineStr">
+      <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Etre conseillé sur des sujets complexes en gestion financière, budgétaire, comptable et fiscale (MRCDP)</t>
         </is>
       </c>
-      <c r="E108" s="1" t="inlineStr">
+      <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Direction Générale des Finances Publiques (DGFiP)</t>
         </is>
       </c>
-      <c r="G108" s="1" t="inlineStr">
+      <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H108" s="1" t="inlineStr">
+      <c r="H91" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K108" s="1" t="inlineStr">
+      <c r="K91" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L108" s="1" t="inlineStr">
+      <c r="L91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Mission régionale de conseil aux décideurs publics (MRCDP
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mission de conseil installée au niveau régional auprès de chaque Direction régionale des Finances publiques (DRFiP), à l&amp;#039;exception de la Corse et des territoires d&amp;#039;Outre-Mer.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La MRCDP offre des prestations pluricompétences sur des sujets à dominante financière, fiscale et économique dès lors que les enjeux des dossiers sont jugés importants, sensibles ou de dimension régionale.
 &lt;/p&gt;
 &lt;p&gt;
  Le champ de compétence des MRCDP est centré principalement sur les décideurs publics de la sphère État (préfets, ARS, rectorats, CROUS et établissements publics nationaux) et les grandes collectivités.
 &lt;/p&gt;
 &lt;p&gt;
  Cette aide à la décision auprès des grands partenaires sur des sujets complexes et/ou à forts enjeux s&amp;#039;articule principalement autour des 3 thèmes suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;analyse financière, fiscale ou budgétaire (études de soutenabilité) et la réalisation d&amp;#039;études sur la santé économique et financière d&amp;#039;un territoire ;
  &lt;/li&gt;
  &lt;li&gt;
   le conseil sur des montages contractuels complexes et l&amp;#039;expertise organisationnelle de structures ;
  &lt;/li&gt;
  &lt;li&gt;
   la proposition d&amp;#039;offres innovantes et l&amp;#039;analyse des conséquences, notamment économiques (rentabilité, étude d&amp;#039;impact), d&amp;#039;un projet d&amp;#039;investissement public.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La MRCDP garantit aux bénéficiaires une étude neutre, indépendante, gratuite et confidentielle.
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M108" s="1" t="inlineStr">
+      <c r="M91" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Étude au profit du Préfet de région sur la santé économique et financière d&amp;#039;un territoire
  &lt;/li&gt;
  &lt;li&gt;
   Étude sur les modes de financement et la soutenabilité budgétaire d&amp;#039;un projet d&amp;#039;investissement ou projet de renouvellement urbain
  &lt;/li&gt;
  &lt;li&gt;
   Analyse financière et appui technique régional en matière de gestion comptable et financière des établissements de santé
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Étude sur les conséquences financières d&amp;#039;un projet de scission d&amp;#039;une communauté de commune
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N108" s="1" t="inlineStr">
+      <c r="N91" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -28481,917 +25104,1209 @@
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O108" s="1" t="inlineStr">
+      <c r="O91" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P108" s="1" t="inlineStr">
+      <c r="P91" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="S108" s="1" t="inlineStr">
+      <c r="S91" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U108" s="1" t="inlineStr">
+      <c r="U91" s="1" t="inlineStr">
         <is>
           <t>France hors Corse et Outre-mer</t>
         </is>
       </c>
-      <c r="X108" s="1" t="inlineStr">
+      <c r="X91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de votre Direction départementale des Finances publiques(DDFiP)
 &lt;/p&gt;
 &lt;p&gt;
  Conseil Régional aux décideurs publics : contact  disponible sur l&amp;#039;organigramme de votre DRFIP
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y108" s="1" t="inlineStr">
+      <c r="Y91" s="1" t="inlineStr">
         <is>
           <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
         </is>
       </c>
-      <c r="Z108" s="1" t="inlineStr">
+      <c r="Z91" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9b7e-conseil-aux-decideurs-publics/</t>
         </is>
       </c>
-      <c r="AA108" s="1" t="inlineStr">
+      <c r="AA91" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC108" s="1" t="inlineStr">
+      <c r="AC91" s="1" t="inlineStr">
         <is>
           <t>DGFiP</t>
         </is>
       </c>
-      <c r="AE108" s="1" t="inlineStr">
+      <c r="AE91" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF108" s="1" t="inlineStr">
+      <c r="AF91" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG108" s="1" t="inlineStr">
+      <c r="AG91" s="1" t="inlineStr">
         <is>
           <t>22/10/2019</t>
         </is>
       </c>
-      <c r="AH108" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="109" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G109" s="1" t="inlineStr">
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>44633</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Développer un projet ou une politique culturelle</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...12 lines deleted...]
-      <c r="K109" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L109" s="1" t="inlineStr">
+      <c r="L92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La Région soutient la préservation et la conservation d&amp;#039;œuvres issues d&amp;#039;un fonds identifié. Constitutives du patrimoine matériel et immatériel, ces archives présentent un réel intérêt à être valorisées auprès du public.
+ Appui  la mise en place d&amp;#039;un projet culturel de territoire ou projet d&amp;#039;action culturelle des collectivités s&amp;#039;inscrivant dans les orientations de la politique culturelle du Conseil départemental :
+&lt;/p&gt;
+&lt;p&gt;
+ -	encourager la mixité culturelle et l&amp;#039;accessibilité aux pratiques culturelles pour le plus grand nombre
+&lt;/p&gt;
+&lt;p&gt;
+ -	soutien à la structuration et au développement d&amp;#039;actions et équipements culturels
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 90 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N109" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Culture et identité collective
+      <c r="M92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Participation à la conception d&amp;#039;une nouvelle salle polyvalente à dominante spectacle
+&lt;/p&gt;
+&lt;p&gt;
+ Création d&amp;#039;un espace de vie culturel autour d&amp;#039;une Micro-Folie
+&lt;/p&gt;
+&lt;p&gt;
+ Prise de compétence Enseignement et éducation artistique
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T92" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/23e2-developper-un-projet-ou-une-politique-culture/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC92" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2020</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>44630</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Gérer les collections d'un musée</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Accompagnement et conseil en conservation préventive des collections.
+&lt;/p&gt;
+&lt;p&gt;
+ - Accompagnement à l&amp;#039;inventaire des collections, logiciel SKIN MUSEUM
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 71 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide à la rédaction d&amp;#039;un projet scientifique et culturel (PSC)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
 Arts plastiques et photographie
 Musée
-Technologies numériques et numérisation</t>
-[...7 lines deleted...]
-      <c r="R109" s="1" t="inlineStr">
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La subvention est calculée par application d&amp;#039;un taux d&amp;#039;intervention de 40 % maximum des dépenses éligibles.
-[...18 lines deleted...]
- , la plateforme des aides régionales. La plateforme sera accessible à compter d&amp;#039;avril 2019.
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S109" s="1" t="inlineStr">
-[...2 lines deleted...]
-Mise en œuvre / réalisation
+      <c r="S93" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U109" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X109" s="1" t="inlineStr">
+      <c r="T93" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>http://www.tarn.fr/Fr/amenagement-economie/soutien-territoires/Pages/aide-communes-epci.aspx</t>
+        </is>
+      </c>
+      <c r="W93" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction de la Culture
-[...33 lines deleted...]
- &lt;/a&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y109" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA109" s="1" t="inlineStr">
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/95d4-gerer-des-collections/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE109" s="1" t="inlineStr">
+      <c r="AC93" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF109" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2020</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="110" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="E110" s="1" t="inlineStr">
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>44629</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Créer ou rénover  un musée</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Accompagnement et conseil en conservation préventive des collections.
+&lt;/p&gt;
+&lt;p&gt;
+ - Conseils et aides à la définition des besoins, accompagnement à l&amp;#039;élaboration d&amp;#039;un projet scientifique et culturel.
+&lt;/p&gt;
+&lt;p&gt;
+ - Accompagnement à la création d&amp;#039;outils de médiation
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 70 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Rédaction d&amp;#039;un projet scientifique et culturel - Chantier de rénovation
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement à la rédaction du projet scientifique et culturel projet scientifique et culturel (PSC) du Centre d&amp;#039;interprétation des mégalithes
+&lt;/p&gt;
+&lt;p&gt;
+ Aide à la restructuration, réalisation d&amp;#039;un espace multifonction, redéploiement de la collection d&amp;#039;imprimerie
+&lt;/p&gt;
+&lt;p&gt;
+ Création d&amp;#039;un espace de vie culturel autour d&amp;#039;une Micro-Folie
+&lt;/p&gt;
+&lt;p&gt;
+ Rénovation de l&amp;#039;église et exposition de 30 œuvres
+&lt;/p&gt;
+&lt;p&gt;
+ Structuration du musée Charles Portal
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement à la muséographie sur une salle dédiée à la mémoire des juifs assignés à résidence
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T94" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7749-creer-ou-renover-un-musee/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2020</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>44626</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Gérer un patrimoine mobilier protégé ou non au titre des monuments historiques</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Connaissance, protection, restauration, mise en sécurité, valorisation du patrimoine mobilier ayant un intérêt artistique, historique, scientifique ou technique.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 60 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans diverses églises : Restauration de retables sculptés, de statues, de peintures, d&amp;#039;horloges ; Mise en place de trésors....
+&lt;/p&gt;
+&lt;p&gt;
+ Suivi de restauration de plusieurs églises
+&lt;/p&gt;
+&lt;p&gt;
+ Récolement et suivi des restaurations dans une église (demandes de subvention et travaux) des objets mobiliers et demande protection MH pour cercueil mérovingien.
+&lt;/p&gt;
+&lt;p&gt;
+ Visite église Notre-Dame de la Jonquière : récolement objets mobiliers, état des lieux sanitaire des objets et projets de restauration
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Architecture
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T95" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d806-gerer-un-patrimoine-mobilier-protege-ou-non-a/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB95" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC95" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2020</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>44614</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Financer le petit patrimoine d'intérêt local</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Lot</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I96" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 20</t>
+        </is>
+      </c>
+      <c r="J96" s="1" t="inlineStr">
+        <is>
+          <t>L'aide est calculée en fonction de l’effort fiscal du maître d’ouvrage.</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont susceptibles d&amp;#039;être subventionnés les travaux qualitatifs de rénovation des édifices :
+	cultuels (églises, chapelles...)
+-	patrimoniaux traditionnels (lavoirs, fours, moulins...)
+non éligibles au titre du patrimoine remarquable.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Réfection toiture d&amp;#039;église, travaux de confortement d&amp;#039;une nef...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Arts plastiques et photographie
+Espace public
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Montant minimum de dépenses éligibles :	20.000 € HT
+&lt;/p&gt;
+&lt;p&gt;
+ Montant plafond de dépenses éligibles :  100.000 € HT
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S96" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T96" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U96" s="1" t="inlineStr">
+        <is>
+          <t>Lot</t>
+        </is>
+      </c>
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service Développement local et Aides aux collectivités locales
+&lt;/p&gt;
+&lt;p&gt;
+ 05 65 53 41 15
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>corinne.bladou-grenier@lot.fr</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/77ea-financer-le-petit-patrimoine-dinteret-local/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB96" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC96" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Lot</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2020</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>1081</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les festivals et manifestations de spectacle vivant d'envergure</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G110" s="1" t="inlineStr">
-[...357 lines deleted...]
-      <c r="G112" s="1" t="inlineStr">
+      <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H112" s="1" t="inlineStr">
+      <c r="H97" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K112" s="1" t="inlineStr">
+      <c r="K97" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L112" s="1" t="inlineStr">
+      <c r="L97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   participer au rééquilibrage du territoire en termes d&amp;#039;offre culturelle,
  &lt;/li&gt;
  &lt;li&gt;
   faciliter la rencontre entre créateurs, diffuseurs et publics,
  &lt;/li&gt;
  &lt;li&gt;
   soutenir l&amp;#039;emploi culturel régional et la promotion des équipes artistiques/artistes du territoire prenant part à ces manifestations,
  &lt;/li&gt;
  &lt;li&gt;
   accompagner les festivals dans leur effort de rayonnement régional, national ou international et promouvoir la région comme terre de création artistique, d&amp;#039;expérimentation et d&amp;#039;innovation,
  &lt;/li&gt;
  &lt;li&gt;
   encourager les manifestations soucieuses du développement durable et des partenariats locaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature et montant de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Subvention accordée annuellement en fonction du projet et du plan de financement prévisionnel de l&amp;#039;opération. La collectivité se réserve la possibilité de proposer pour certains festivals structurants et à fort rayonnement régional de travailler à un projet de convention pluriannuelle. L&amp;#039;association d&amp;#039;autres collectivités territoriales à ces conventionnements sera recherchée.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N112" s="1" t="inlineStr">
+      <c r="N97" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Tourisme</t>
         </is>
       </c>
-      <c r="O112" s="1" t="inlineStr">
+      <c r="O97" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R112" s="1" t="inlineStr">
+      <c r="R97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Projets éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    être une manifestation relevant du champ des arts de la scène – théâtre, danse, cirque, marionnette, arts de la parole), de la musique (actuelle, classique et contemporaine -, des arts de la rue ou pluridisciplinaire,
   &lt;/li&gt;
   &lt;li&gt;
    être un projet artistique et culturel de qualité affirmant une ligne artistique identifiée et mettant en oeuvre des actions spécifiques pour développer et sensibiliser les publics,
   &lt;/li&gt;
   &lt;li&gt;
    être une manifestation dont une 1ère édition a déjà eu lieu, se déroulant sur une durée minimale de 3 jours ou justifiant d&amp;#039;un minimum de 9 représentations,
   &lt;/li&gt;
   &lt;li&gt;
    faire appel exclusivement à des artistes professionnels et intégrer des artistes en activité sur le territoire,
   &lt;/li&gt;
   &lt;li&gt;
    avoir une envergure a minima régionale par la fréquentation des publics, l&amp;#039;inscription dans les réseaux, le rayonnement et la visibilité médiatique,
   &lt;/li&gt;
   &lt;li&gt;
    justifier de l&amp;#039;engagement financier d&amp;#039;au moins une collectivité territoriale,
   &lt;/li&gt;
   &lt;li&gt;
    respecter les dispositions légales et règlementaires liées à l&amp;#039;activité de spectacle vivant.
   &lt;/li&gt;
   &lt;li&gt;
    Ne sont pas éligibles les projets à but strictement commercial.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les dépenses nécessaires à la réalisation du projet hors dépenses de valorisation, d&amp;#039;ajustements comptables, de frais bancaires et d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="T112" s="1" t="inlineStr">
+      <c r="T97" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U112" s="1" t="inlineStr">
+      <c r="U97" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V112" s="1" t="inlineStr">
+      <c r="V97" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-aux-festivals-manifestations-denvergure-2/</t>
         </is>
       </c>
-      <c r="X112" s="1" t="inlineStr">
+      <c r="X97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;p&gt;
   Dépôt des dossiers : culture-subvention&amp;#64;grandest.fr
  &lt;/p&gt;
  &lt;p&gt;
   Pour les demandes de paiement : versements-creation&amp;#64;grandest.fr
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="Y112" s="1" t="inlineStr">
+      <c r="Y97" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z112" s="1" t="inlineStr">
+      <c r="Z97" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ef8f-soutien-aux-festivals-et-manifestations-denve/</t>
         </is>
       </c>
-      <c r="AA112" s="1" t="inlineStr">
+      <c r="AA97" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE112" s="1" t="inlineStr">
+      <c r="AE97" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF112" s="1" t="inlineStr">
+      <c r="AF97" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG112" s="1" t="inlineStr">
+      <c r="AG97" s="1" t="inlineStr">
         <is>
           <t>01/04/2019</t>
         </is>
       </c>
-      <c r="AH112" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="113" spans="1:34" customHeight="0">
-      <c r="A113" s="1">
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
         <v>554</v>
       </c>
-      <c r="B113" s="1" t="inlineStr">
+      <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Diagnostiquer les mutations de votre territoire avec Dataviz</t>
         </is>
       </c>
-      <c r="C113" s="1" t="inlineStr">
+      <c r="C98" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Tourisme Ingénierie Développement</t>
         </is>
       </c>
-      <c r="D113" s="1" t="inlineStr">
+      <c r="D98" s="1" t="inlineStr">
         <is>
           <t>DATAVIZ Cœur de Ville</t>
         </is>
       </c>
-      <c r="E113" s="1" t="inlineStr">
+      <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G113" s="1" t="inlineStr">
+      <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H113" s="1" t="inlineStr">
+      <c r="H98" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K113" s="1" t="inlineStr">
+      <c r="K98" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L113" s="1" t="inlineStr">
+      <c r="L98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dataviz Cœur de Ville est un service de datavisualisation permettant d&amp;#039;accéder à des données territorialisées, nécessaires pour l&amp;#039;élaboration d&amp;#039;un projet de revitalisation d&amp;#039;un centre-ville.
 &lt;/p&gt;
 &lt;p&gt;
  Les données statistiques et cartographiques présentées sont liées aux différents axes de revitalisation du centre-ville, à savoir :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Portrait socio-démographique
  &lt;/li&gt;
  &lt;li&gt;
   Restructurer l&amp;#039;habitat
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser le développement économique
  &lt;/li&gt;
  &lt;li&gt;
   Faciliter les mobilités
  &lt;/li&gt;
  &lt;li&gt;
   Servir les citoyens
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N113" s="1" t="inlineStr">
+      <c r="N98" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -29407,190 +26322,190 @@
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Connaissance de la mobilité
 Mers et océans</t>
         </is>
       </c>
-      <c r="O113" s="1" t="inlineStr">
+      <c r="O98" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S113" s="1" t="inlineStr">
+      <c r="S98" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T113" s="1" t="inlineStr">
+      <c r="T98" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U113" s="1" t="inlineStr">
+      <c r="U98" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Action cœur de ville</t>
         </is>
       </c>
-      <c r="V113" s="1" t="inlineStr">
+      <c r="V98" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=diag_mutation_dataviz_psat</t>
         </is>
       </c>
-      <c r="X113" s="1" t="inlineStr">
+      <c r="X98" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Pour accéder à l&amp;#039;espace personnalisé de votre ville connectez-vous via votre compte utilisateur de la Banque des Territoires.
  &lt;/li&gt;
  &lt;li&gt;
   Pour la première utilisation du service personnalisé, merci de nous contacter directement au datavizcoeurdeville&amp;#64;caissedesdepots.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y113" s="1" t="inlineStr">
+      <c r="Y98" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z113" s="1" t="inlineStr">
+      <c r="Z98" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e46b-diagnostic-territorial-cur-de-ville/</t>
         </is>
       </c>
-      <c r="AA113" s="1" t="inlineStr">
+      <c r="AA98" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB113" s="1" t="inlineStr">
+      <c r="AB98" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC113" s="1" t="inlineStr">
+      <c r="AC98" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE113" s="1" t="inlineStr">
+      <c r="AE98" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF113" s="1" t="inlineStr">
+      <c r="AF98" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG113" s="1" t="inlineStr">
+      <c r="AG98" s="1" t="inlineStr">
         <is>
           <t>08/03/2019</t>
         </is>
       </c>
-      <c r="AH113" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="114" spans="1:34" customHeight="0">
-      <c r="A114" s="1">
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
         <v>391</v>
       </c>
-      <c r="B114" s="1" t="inlineStr">
+      <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Contribuer au développement des projets des territoires lotois</t>
         </is>
       </c>
-      <c r="E114" s="1" t="inlineStr">
+      <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
-      <c r="G114" s="1" t="inlineStr">
+      <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H114" s="1" t="inlineStr">
+      <c r="H99" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K114" s="1" t="inlineStr">
+      <c r="K99" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L114" s="1" t="inlineStr">
+      <c r="L99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif du FAST est triple :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir les projets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   favoriser l&amp;#039;aménagement du territoire,
  &lt;/li&gt;
  &lt;li&gt;
   améliorer le cadre de vie et la qualité des services rendus aux Lotois
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N114" s="1" t="inlineStr">
+      <c r="N99" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -29618,143 +26533,784 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O114" s="1" t="inlineStr">
+      <c r="O99" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R114" s="1" t="inlineStr">
+      <c r="R99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S114" s="1" t="inlineStr">
+      <c r="S99" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T114" s="1" t="inlineStr">
+      <c r="T99" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U114" s="1" t="inlineStr">
+      <c r="U99" s="1" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
-      <c r="V114" s="1" t="inlineStr">
+      <c r="V99" s="1" t="inlineStr">
         <is>
           <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
         </is>
       </c>
-      <c r="W114" s="1" t="inlineStr">
+      <c r="W99" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
         </is>
       </c>
-      <c r="X114" s="1" t="inlineStr">
+      <c r="X99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Voir en fonction de chaque aide (suivre le lien du descriptif complet).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y114" s="1" t="inlineStr">
+      <c r="Y99" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z114" s="1" t="inlineStr">
+      <c r="Z99" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
         </is>
       </c>
-      <c r="AA114" s="1" t="inlineStr">
+      <c r="AA99" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB114" s="1" t="inlineStr">
+      <c r="AB99" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE114" s="1" t="inlineStr">
+      <c r="AE99" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF114" s="1" t="inlineStr">
+      <c r="AF99" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG114" s="1" t="inlineStr">
+      <c r="AG99" s="1" t="inlineStr">
         <is>
           <t>13/09/2018</t>
         </is>
       </c>
-      <c r="AH114" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>103252</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets de restauration et de numérisation d’œuvre d’un fonds patrimonial identifié</t>
+        </is>
+      </c>
+      <c r="D100" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la restauration et numérisation d'œuvre d'un fonds patrimonial identifié</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région soutient la préservation et la conservation d&amp;#039;œuvres issues d&amp;#039;un fonds identifié. Constitutives du patrimoine matériel et immatériel, ces archives présentent un réel intérêt à être valorisées auprès du public.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Musée
+Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O100" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La subvention est calculée par application d&amp;#039;un taux d&amp;#039;intervention de 40 % maximum des dépenses éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent aux coûts de la restauration de l&amp;#039;œuvre, des travaux de numérisation et d&amp;#039;indexation des données, sur la base du devis présenté.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant des dépenses éligibles est plafonné à 1 000 000 M€.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet doit être financé à hauteur de 20 % minimum par la structure porteuse du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide porte sur les travaux de restauration et de numérisation d&amp;#039;archives photographiques, audiovisuelles, papier qu&amp;#039;elles soient privées ou publiques en lien avec l&amp;#039;histoire et la mémoire de l&amp;#039;Ile-de-France.
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandes d&amp;#039;aide devront être déposées sur
+ &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
+  mesdemarches.iledefrance.fr
+ &lt;/a&gt;
+ , la plateforme des aides régionales. La plateforme sera accessible à compter d&amp;#039;avril 2019.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S100" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U100" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V100" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-la-restauration-et-numerisation-doeuvre-dun-fonds-patrimonial-identifie</t>
+        </is>
+      </c>
+      <c r="X100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la Culture
+&lt;/p&gt;
+&lt;p&gt;
+ Service Patrimoines et inventaire
+&lt;/p&gt;
+&lt;p&gt;
+ Chargée de mission pour les départements 75, 77, 92, 93
+&lt;/p&gt;
+&lt;p&gt;
+ Héloïse Maillé
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 01 53 85 66 27
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;a href="mailto:heloise.maille-virole&amp;#64;iledefrance.fr"&gt;
+   heloise.maille-virole&amp;#64;iledefrance.fr
+  &lt;/a&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Chargé de mission pour les départements 78, 91, 94, 95
+ &lt;br /&gt;
+ Kamel Kacihi
+ &lt;br /&gt;
+ Tél. : 01 53 85 64 72
+ &lt;br /&gt;
+ &lt;a href="mailto:veronique.cagnon&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  kamel.kacihi&amp;#64;iledefrance.fr
+  &lt;br /&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y100" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2c39-aide-a-la-restauration-et-numerisation-duvre-/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>26/07/2019</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>166264</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les secteurs du tourisme et de la culture</t>
+        </is>
+      </c>
+      <c r="C101" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Interreg France-Suisse</t>
+        </is>
+      </c>
+      <c r="D101" s="1" t="inlineStr">
+        <is>
+          <t>Interreg VI France - Suisse – Priorité 4 : Tourisme durable et culture</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I101" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Interreg France - Suisse (2021-2027) est
+un programme de l’Union européenne cofinancé par le Fonds européen de
+développement régional (FEDER), la Confédération suisse et les cantons, pour
+soutenir la Coopération territoriale européenne (CTE) qui s’inscrit dans le
+cadre de la politique de cohésion européenne. Cette dernière vise à renforcer
+la cohésion économique, sociale et territoriale en réduisant les différences de
+développement entre les régions européennes.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Dans le cadre de la Priorité 4 du programme, les projets
+doivent s&amp;#039;inscrire dans l&amp;#039;objectif suivant : &lt;/p&gt;&lt;p&gt;&lt;u&gt;Culture et tourisme durable dans le développement
+économique, l’inclusion sociale et l’innovation sociale&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Types d’actions :&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Action
+     1 : Développement d’une stratégie commune de valorisation et de promotion
+     des potentialités touristiques ;&lt;/li&gt;
+ &lt;li&gt;Action
+     2 : Développement d’offres et de pratiques touristiques plus durables et
+     inclusives ;&lt;/li&gt;
+ &lt;li&gt;Action
+     3 : Promotion des actions culturelles transfrontalières inclusives ;&lt;/li&gt;
+ &lt;li&gt;Action
+     4 : Développement des usages numériques dans les domaines du tourisme et
+     de la culture.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Retrouvez
+tous les projets culturels et touristiques soutenus en suivant ce lien : &lt;a href="https://www.interreg-francesuisse.eu/les-projets-aides?f%5B0%5D&amp;#61;thematique%3A97" target="_self"&gt;https://www.interreg-francesuisse.eu/les-projets-aides?f%5B0%5D&amp;#61;thematique%3A97&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Cohésion sociale et inclusion
+Lutte contre la précarité
+International
+Attractivité économique
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P101" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+      <c r="Q101" s="1" t="inlineStr">
+        <is>
+          <t>12/03/2027</t>
+        </is>
+      </c>
+      <c r="R101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le programme soutient des projets de coopération
+transfrontalière impliquant a minima un porteur français et un porteur suisse
+(les chefs de file), et éventuellement d’autres partenaires publics et/ou
+privés, qui œuvrent dans un but commun.&lt;/p&gt;&lt;p&gt;Un projet de coopération doit remplir plusieurs critères :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Être
+     défini en commun avec un(des) partenaire(s) de l’autre côté de la
+     frontière ;&lt;/li&gt;
+ &lt;li&gt;Répondre
+     à l’un des objectifs du programme ;&lt;/li&gt;
+ &lt;li&gt;Disposer
+     de ressources partagées et de compétences complémentaires ;&lt;/li&gt;
+ &lt;li&gt;Produire
+     des effets matériels et/ou immatériels pour le territoire transfrontalier
+     franco-suisse ;&lt;/li&gt;
+ &lt;li&gt;Produire
+     des réalisations communes et pérennes.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Pour plus de détails,
+consultez le lien suivant : &lt;a href="https://www.interreg-francesuisse.eu/les-ressources/document-de-mise-en-oeuvre-domo" target="_self"&gt;https://www.interreg-francesuisse.eu/les-ressources/document-de-mise-en-oeuvre-domo&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S101" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T101" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U101" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interreg-francesuisse.eu/nos-appels-projets/soutenir-les-secteurs-du-tourisme-et-de-la-culture</t>
+        </is>
+      </c>
+      <c r="W101" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interreg-francesuisse.eu/mon-projet-franco-suisse/deposer-mon-projet/les-modalites-de-depot-en-france</t>
+        </is>
+      </c>
+      <c r="X101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:interreg&amp;#64;bourgognefranchecomte.fr"&gt;interreg&amp;#64;bourgognefranchecomte.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y101" s="1" t="inlineStr">
+        <is>
+          <t>elisa.blacha@bourgognefranchecomte.fr</t>
+        </is>
+      </c>
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-secteurs-du-tourisme-et-de-la-culture/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC101" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional Bourgogne Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AD101" s="1" t="inlineStr">
+        <is>
+          <t>european</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>12/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
+        <v>104710</v>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer à la mise en œuvre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="C102" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D102" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Mise en oeuvre d&amp;apos;opérations dans le cadre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H102" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif : Contribuer à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mesure permettant l&amp;#039;assistance aux opérations contribuant à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;aide publique est fixé par la GAL.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations, se référer au Programme de Développement Rural Régional.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N102" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Artisanat
+Information voyageur, billettique multimodale
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O102" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires éligibles sont définis par les groupes d&amp;#039;action locale, en fonction de leur stratégie.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le taux d&amp;#039;aide publique est fixé par la GAL.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S102" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U102" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V102" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/leader-mise-en-oeuvre-doperations-dans-le-cadre-de-la-strategie-locale-de-developpement</t>
+        </is>
+      </c>
+      <c r="X102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des politiques européennes
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contactez votre GAL référent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y102" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3751-leader-mise-en-oeuvre-doperations-dans-le-cadre-strategie-locale/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB102" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AD102" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>25/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>