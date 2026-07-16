--- v0 (2026-04-19)
+++ v1 (2026-07-16)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH82"/>
+  <dimension ref="A1:AH80"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,858 +263,1568 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
+        <v>166263</v>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>Faire émerger des mobilités plus durables et multimodales</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Interreg VI France - Suisse – Priorité 3 : Mobilités durables et multimodalités</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I2" s="0" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J2" s="0" t="inlineStr">
+        <is>
+          <t>80% pour les projets dont le coût total FR  ≤ 2 000 000 € / 35% pour les projets dont le coût total FR &gt; 2 000 000 €</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Interreg France - Suisse (2021-2027) est un programme de
+l’Union européenne cofinancé par le Fonds européen de développement régional
+(FEDER), la Confédération suisse et les cantons, pour soutenir la Coopération
+territoriale européenne (CTE) qui s’inscrit dans le cadre de la politique de
+cohésion européenne. Cette dernière vise à renforcer la cohésion économique,
+sociale et territoriale en réduisant les différences de développement entre les
+régions européennes.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Dans le cadre de la Priorité 3 du programme, les projets
+doivent s&amp;#039;inscrire dans l&amp;#039;objectif suivant : &lt;/p&gt;&lt;p&gt;&lt;u&gt;Mobilité durable, intelligente, intermodale et résiliente
+face aux facteurs climatiques. Accès aux transports en commun.&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Types d’actions :&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Action
+     1 : Soutien au développement des réseaux de transport en commun ayant
+     vocation à améliorer les déplacements ;&lt;/li&gt;
+ &lt;li&gt;Action
+     2 : Soutien au développement de la multimodalité transfrontalière et de
+     l’interopérabilité des systèmes de transport ;&lt;/li&gt;
+ &lt;li&gt;Action
+     3 : Soutien aux solutions alternatives à la voiture individuelle, dans les
+     déplacements sur la zone de coopération.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Retrouvez
+tous les projets de mobilité soutenus en suivant ce lien : &lt;a href="https://www.interreg-francesuisse.eu/les-projets-aides?f%5B0%5D&amp;#61;thematique%3A69" target="_self"&gt;https://www.interreg-francesuisse.eu/les-projets-aides?f%5B0%5D&amp;#61;thematique%3A69&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Accès aux services
+International
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le programme soutient des projets de coopération
+transfrontalière impliquant a minima un porteur français et un porteur suisse
+(les chefs de file), et éventuellement d’autres partenaires publics et/ou
+privés, qui œuvrent dans un but commun.&lt;/p&gt;&lt;p&gt;Un projet de coopération doit remplir plusieurs critères :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Être
+     défini en commun avec un(des) partenaire(s) de l’autre côté de la
+     frontière ;&lt;/li&gt;
+ &lt;li&gt;Répondre
+     à l’un des objectifs du programme ;&lt;/li&gt;
+ &lt;li&gt;Disposer
+     de ressources partagées et de compétences complémentaires ;&lt;/li&gt;
+ &lt;li&gt;Produire
+     des effets matériels et/ou immatériels pour le territoire transfrontalier
+     franco-suisse ;&lt;/li&gt;
+ &lt;li&gt;Produire
+     des réalisations communes et pérennes.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
+Pour plus de détails, consultez le lien suivant : &lt;a href="https://www.interreg-francesuisse.eu/les-ressources/document-de-mise-en-oeuvre-domo" target="_self"&gt;https://www.interreg-francesuisse.eu/les-ressources/document-de-mise-en-oeuvre-domo&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.interreg-francesuisse.eu/nos-appels-projets/faire-emerger-des-mobilites-plus-durables-et-multimodales</t>
+        </is>
+      </c>
+      <c r="W2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.interreg-francesuisse.eu/mon-projet-franco-suisse/deposer-mon-projet/les-modalites-de-depot-en-france</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:interreg&amp;#64;bourgognefranchecomte.fr"&gt;interreg&amp;#64;bourgognefranchecomte.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>elisa.blacha@bourgognefranchecomte.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/faire-emerger-des-mobilites-plus-durables-et-multimodales/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Conseil régional Bourgogne Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AD2" s="0" t="inlineStr">
+        <is>
+          <t>european</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>165441</v>
       </c>
-      <c r="B2" s="0" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Echanger avec des villes européennes sur les enjeux urbains</t>
         </is>
       </c>
-      <c r="C2" s="0" t="inlineStr">
+      <c r="C3" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEDER - Fonds européen de développement régional</t>
         </is>
       </c>
-      <c r="D2" s="0" t="inlineStr">
+      <c r="D3" s="1" t="inlineStr">
         <is>
           <t>City-to-City exchanges</t>
         </is>
       </c>
-      <c r="G2" s="0" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I2" s="0" t="inlineStr">
+      <c r="I3" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L2" s="0" t="inlineStr">
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le dispositif &amp;#34;City-to-City exchanges&amp;#34; de l&amp;#039;Initiative urbaine européenne permet à deux ou trois autorités urbaines de réaliser des visites de terrain sur des enjeux urbains lié au développement urbain intégré qu&amp;#039;elles partagent : l&amp;#039;une est confrontée à ce défi et l&amp;#039;autre dispose d&amp;#039;une expertise susceptible d&amp;#039;aider à le relever !&lt;/p&gt;&lt;p&gt;L&amp;#039;appel réunit : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;1 ville confrontée à un problème spécifique lié au développement durable urbain (‘la ville candidate’) &lt;/li&gt;&lt;li&gt;1 à 2 autres villes d’un autre Etat membre disposant de l&amp;#039;expertise nécessaire pour aider la ville candidate à résoudre  (‘la ville paire’) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est possible de réaliser au total 3 visites de terrain de 2 à 5 jours.&lt;/p&gt;&lt;p&gt;Les thématiques acceptées doivent concernées les enjeux liés au développement urbain au sens large.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Financement : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Transport et hébergement : jusqu&amp;#039;à 6 personnes pour la ville candidate et jusqu&amp;#039;à 4 personnes pour la ville paire&lt;/li&gt;&lt;li&gt;Tarif journalier pour les coûts de personnel : seulement pour la ville paire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il s&amp;#039;agit d&amp;#039;un &lt;strong&gt;appel ouvert en continu&lt;/strong&gt; avec un processus de candidature simple et rapide. Vous pouvez candidater quand vous voulez ! L&amp;#039;évaluation au fil d’eau, avec une réponse sous 4 semaines. Une fois approuvé, la collectivité a 1 mois de phase d’initiation pour préparer les visites. Par la suite, les activités doivent se réaliser sous 5 mois. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un modérateur expert&lt;/strong&gt; est contractualisé pour :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Vous aider à trouver une ville paire&lt;/li&gt;&lt;li&gt;Vous aider à préparer les visites, en révisant avec vous l’agenda&lt;/li&gt;&lt;li&gt;Faciliter les discussions sur place&lt;/li&gt;&lt;li&gt; Vous aider à préparer le rapport final&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Son rôle : s’assurer que vous tiriez le meilleur parti de l’activité &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Comment trouver un partenaire européen ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Via l&amp;#039;outil &lt;a href="https://portico.urban-initiative.eu/urban-matchmaker" target="_self"&gt;Urban Matchmaker&lt;/a&gt; de la plateforme Portico&lt;/li&gt;&lt;li&gt;Via votre point de contact national&lt;/li&gt;&lt;li&gt;Via l&amp;#039;expert de l&amp;#039;Initiative urbaine européenne&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pourquoi participer ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accessibilité : procédure simplifiée et rapide sans lourdeur administrative&lt;/li&gt;&lt;li&gt;Efficacité : résultats concrets et opérationnels rapidement exploitables&lt;/li&gt;&lt;li&gt;Personnalisé : le candidat priorise et exprime ses besoins et choisit lui-même son partenaire champion&lt;/li&gt;&lt;li&gt;Flexibilité : large éventail thématique lié aux enjeux urbains durables&lt;/li&gt;&lt;li&gt;Accompagnement : expertise locale de la ville partenaire et expert modérateur&lt;/li&gt;&lt;li&gt;Visite en double sens : visite d’étude chez le partenaire et visite d’appui-conseil chez le demandeur&lt;/li&gt;&lt;li&gt;Coût : participation entièrement financée (sauf coûts de personnel)&lt;/li&gt;&lt;li&gt;Visibilité : mise en réseau, rayonnement local et européen&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M2" s="0" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La Métropole européenne de Lille et Turin : Transformation urbaine, reconquête des berges et création de parc&lt;/p&gt;&lt;p&gt;La Rochelle et Reggio Emilia : Améliorer les politiques et services de la petite enfance pour des villes durables et inclusives&lt;/p&gt;&lt;p&gt;Métropole de Lyon et Düsserldorf : Former différemment pour améliorer l&amp;#039;efficacité des autorités publiques en matière de développement urbain durable&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Jeunesse
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Alimentation
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Réduction de l'empreinte carbone
 Inclusion numérique
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les critères d’éligibilité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ouvert à toute autorité urbaine européenne, sans critère de population. &lt;/li&gt;&lt;li&gt;Ouvert aux associations d’autorités urbaines (métropole, communautés d’agglomération,…). &lt;/li&gt;&lt;li&gt;Le formulaire de candidature « approuvé » par un représentant légal de l’institution. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les critères de qualité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Sujet lié aux questions de développement durable urbain.&lt;/li&gt;&lt;li&gt;Motivation des villes participantes.&lt;/li&gt;&lt;li&gt;Cohérence du choix des pairs. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T2" s="0" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.urban-initiative.eu/capacity-building/city-to-city-exchanges/call</t>
         </is>
       </c>
-      <c r="W2" s="0" t="inlineStr">
+      <c r="W3" s="1" t="inlineStr">
         <is>
           <t>https://connect.urban-initiative.eu/login</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Veuillez contacter le point de contact national de l&amp;#039;Initiative urbaine européenne : Lauryn PIGNARRE - lauryn.pignarre&amp;#64;anct.gouv.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>lauryn.pignarre@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/echanger-avec-des-villes-europeennes-sur-les-enjeux-urbains/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC2" s="0" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE2" s="0" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF2" s="0" t="inlineStr">
+      <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG2" s="0" t="inlineStr">
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>26/09/2025</t>
         </is>
       </c>
-      <c r="AH2" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="3" spans="1:34" customHeight="0">
-      <c r="A3" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>165394</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'implantation d'infrastructures de carburants alternatifs</t>
         </is>
       </c>
-      <c r="C3" s="1" t="inlineStr">
+      <c r="C4" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEDER - Fonds européen de développement régional</t>
         </is>
       </c>
-      <c r="D3" s="1" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>IDEE Action « mobilité décarbonée »</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I3" s="1" t="inlineStr">
+      <c r="I4" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="J3" s="1" t="inlineStr">
+      <c r="J4" s="1" t="inlineStr">
         <is>
           <t>L’aide FEDER ne pourra excéder 60% de l’assiette éligible. Un taux d’aide particulier à chaque dossier  sera établi après instruction du dossier</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Développer des stations de ravitaillement en BioGNV, en
 hydrogène bas-carbone ou renouvelable, ainsi que des infrastructures de
 recharge électrique pour véhicules lourds (PTAC &amp;gt; 3,5 t).&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Ce dispositif, cofinancé par le FEDER, vise à lever les
 freins à la conversion des flottes professionnelles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Innovation, créativité et recherche
 Equipement public
 Logistique urbaine
 Connaissance de la mobilité
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont retenus les projets suivants :&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;la
      création de nouvelles stations de distribution : BioGNV, hydrogène ou
      recharge électrique (PL uniquement),&lt;/li&gt;
  &lt;li&gt;l&amp;#039;optimisation
      de stations existantes (augmentation capacité, ouverture au public, ajout
      unité de production…).&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Le projet doit être localisé en Normandie. Les grandes entreprises au sens communautaire ne peuvent pas prétendre à l&amp;#039;aide.&lt;/p&gt;&lt;p&gt;Exemples de dépenses éligibles :&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;génie
      civil, réseaux, connexions et tuyauteries,&lt;/li&gt;
  &lt;li&gt;bâtiments,
      auvents, équipements de sécurité et supervision,&lt;/li&gt;
  &lt;li&gt;systèmes
      de compression, distribution, refroidissement, séchage,&lt;/li&gt;
  &lt;li&gt;stockage
      (cuves, racks, tube trailers),&lt;/li&gt;
  &lt;li&gt;bornes
      de recharge électrique pour véhicules lourds uniquement,&lt;/li&gt;
  &lt;li&gt;métrologie,
      systèmes de paiement, signalétique,&lt;/li&gt;
  &lt;li&gt;études
      techniques, coordination de chantier.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Ne sont pas financées les dépenses liées à l&amp;#039;achat de
 terrain, la dépollution, les dépenses antérieures au dépôt de la demande.&lt;/p&gt;&lt;p&gt;L&amp;#039;aide prend la forme d&amp;#039;une subvention FEDER.&lt;/p&gt;&lt;p&gt;Montant minimum : 100 000 € d’aide sollicitée.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Taux d’aide : Jusqu’à 60% des dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Normandie</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.normandie.fr/idee-action-mobilite-decarbonee-soutien-aux-vehicules-et-aux-infrastructures-de-distribution-biognv</t>
         </is>
       </c>
-      <c r="W3" s="1" t="inlineStr">
+      <c r="W4" s="1" t="inlineStr">
         <is>
           <t>https://monespace-aides.normandie.fr/aides/#/crno/connecte/F_NTEL031ENV/depot/simple</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;table cellspacing="0" cellpadding="0" width="577"&gt;
  &lt;tbody&gt;&lt;tr&gt;
   &lt;td width="85" valign="top"&gt;
   &lt;p&gt;&lt;/p&gt;
   &lt;/td&gt;
   &lt;td width="492" valign="top"&gt;
   &lt;p&gt;Carl Pique&lt;/p&gt;
   &lt;p&gt;Chargé de projets Mobilité décarbonée&lt;/p&gt;
   &lt;p&gt;Service Energies renouvelables et Economie circulaire&lt;/p&gt;
   &lt;p&gt;Direction Energies, Environnement et Développement Durable
   (DEEDD)&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
  &lt;tr&gt;
   &lt;td width="85" valign="bottom"&gt;
   &lt;p&gt;&lt;a href="https://www.normandie.fr/"&gt;&lt;img width="71" height="54" src="data:image/png;base64,iVBORw0KGgoAAAANSUhEUgAAAEcAAAA2CAYAAACVzoR7AAAAAXNSR0IArs4c6QAAAAlwSFlzAAAOxAAADsQBlSsOGwAAABl0RVh0U29mdHdhcmUATWljcm9zb2Z0IE9mZmljZX/tNXEAABT7SURBVGhD7VsJdJTluX7m/2efycxkQvawg4BIWcQVK1iXulWvV1vX9rj2oPdUqdft1rVaW6lW2uPKvYK74nJcbqXItYAbgiBFFi0FMSQsWSaZTCazzz//3Of9kokRCWiSe0LPue85P0n&amp;#43;5fu&amp;#43;93n39/uw5kn4f9onAtZ/SmwsFlgOINCB4OvgA4eMowfz&amp;#43;wNBVN7MZGB2xJBrj8EItSDb0AhbaRncx0zrtz1YNU3r9yD/JwMYBnLxJHKtbTDCbci1tJHxJhhNrTAaQ8g2NcNolvv8O9IOMxqHGU8gm23CyCeegHfG9H4vy9rvEb7jAPlcjpKOIycMt0XJZIgMy9XayXwzmZWrtZXPO8g0L4JkZjOcyUAeJn&amp;#43;KWYlQdSoZL13nr/w7l4ezfDz855z6HVe179cHFJxcewdylGKuNYJscwi5EKW9pwnZRjLdKEwTBGqCGY4i1xEl0ynkyXQeWV5iJJ1MW8g0Oe5m2mK1QrfZlLntj3LpBHzHToMeDBxc4ESXrED9FXOApAkzQUln0l2S7gyG3UxD5EHmReq6DZrdDpBv9U5GQz6nXkZez0OXn9ZO2BR14tcr5alZnllHDwgwMsiAaE4&amp;#43;a6DxV7&amp;#43;HQWeoI0AebNDt5LiL6e7V5gmRJ4ccGbQ6TeQylk7GozryaQ1GBbVoZAq2hBXesA0tFgPWHU7oedEmQCNgAp4pumWnedn5dQE5Mw/N6obnqKkHFziRl/4biU/XweIcgtykBFxBE8n1ZKqF6LjJRBcDZkKDfWYUY&amp;#43;YxopAZ02XB5uc8SNw&amp;#43;DGVnRFD8uz1UqDxSYR31f/ai9fliHHpIFp6T6HfGpZCzElACnK&amp;#43;3I/JMMbQGGyzezvHz2SxsFeVwjBt98IAjDjY0bwHdgROWrAV77FkMu74JgZQVDXOq4K11A16KWwk5D3cgj9ovNJSV8bsvqRF8ZlpMVN7QjF3rHWhcVAynO4dAdQ6j7m5FxJPBF5vtSC12w7LLDt3DMWbGULpwB0K/rIFzu4saZCJvZGAfNQx6wHfwgNOx9D0k/rYeutsHjUyWrPRj5xNpfP&amp;#43;xVnif3oXtFwyHYw&amp;#43;1iFIndjAmx1EzzsCW5U5Ujc2iZEYSq1wZbLymEu5L21DxfUYyLY&amp;#43;2XVbUzvND3&amp;#43;yBj9ZfJl5K69SSjjXFyHQ0oOiGRrRfORIeui3xN44xwwcMmAHxOeGFL3V6SkYSCbIeJ33DkhJsmWti4pw2fG/Fl9j1&amp;#43;1KklvgZuezIxBhyCVL978pQfWMY1plxTPtjI6yfudH6mQsZvwGdTqkyo2PUVPqnYXEkm6zIt1hhtOvMfSzwObOomZLFphY68C4fLSHePqL64AEnW78Hsb9&amp;#43;yIjj7V6UyejiyumI31&amp;#43;N1atdmPR4A8bOb0Lm8xbE17mgFRvwuvI447k9cIw08OlbDngr0xhzSQzlCfG6vKgJ6mdnwEM6ZMGuVS54GL40gzriz2PjDg3t91VgqDOPzgBngbVC9GvgqF/RKrp4GbLtLbB6gl&amp;#43;tiKI0aRZejwHtgwBW/siKsfeEMOH0JCUbY45DPSMIjtFZNG6xIhrSMWlWCmjjENS62B4LojupJVmgenwWOu/pRXm&amp;#43;a0PksTLljwxqnydhxzAHgbIVIpYOa9mQgUOmv6FcchuVsO2DRJouj4mhO7zYNtuG2M0hWMuzGDM9jaIAHWiSCsJQfNRZCSZtQAOd9Of/FYSDwFaf2wEbmd602o7JP8zAysFmzGnH7lJGqpVFsFTRSS91wainMxbxsrEg69C8noMDHKl5Ems3qtyiNxIf5HCZqOpwIjZ/CMY9tgdF5bxLrbA4gOCh5Jqfb/0fGzZfUYOKZh9G/6Ye5admENukYc3tlcisSWL07DYEywna9RHgl7xoauEFbjT/ew0qTfoh8TysETV7vwzhG2z0ebTkhs9ZFzVBd&amp;#43;1HWsQhlbQiOCOG6Q/vBhidEAMirRY0b7UjHdEQ/tSF2Gt&amp;#43;jAsRJWsWOxYUw3NmFM6KHII1BmIPV2LzawGA&amp;#43;ZNeYSA4KYUJP4vBNyqLXTonIDgqQ5TSQuqrAaQ&amp;#43;g5NYt4nazGLQ8pUzVuuSlJ/JnsVk9OJayy5tRc0fG5STrVtpxbZXi9D2gRvuL9xwZTX481YMsbHkoGnkDQ0BDuekVmWoDE07NYxl&amp;#43;Ha3OJGmGWVpQ&amp;#43;381zhtC&amp;#43;I7bfDT7&amp;#43;RpuipMMqlETn4ZOOozOKnNW7mKb0oqz5Kg6PgY8rM6UDIxDf95CWx53Y7tz/iRWuFFoN2BkZpFAaBxdgZrMOmF74II8hOTGHFVBKE9Gt7/URXKN3hhZ2TL0Iwc1VkEz6LzH56GbTR91kcSvLtSb9GcPAFOS&amp;#43;U&amp;#43;cNRncDJf1hGavYonrlW6B/XD42htymHCmBy&amp;#43;eMiNPTdXoirpJCCsimiFkimLjFUIZmaYKzHwmSsJa4OJ&amp;#43;GIXdjwawIhPgvAwMkm9rhkWxMYn8EUJM2OG7thKO3Yu8qGCoV2VpTQpCejS0xlI6hM4UnVnG1tgEdH3JEpQzMPxNBM8Sx4t81VcxyhqiZQQAkhewEh/FeGsrKUsTO5K/rOK7Fmwm3CUMPK4pJHBssDk&amp;#43;1JwGst8KFrmh&amp;#43;jGTo5USu2zsW4TaxIScIzmloHEpm9VeS7CXkx7lA70m2Fc8&amp;#43;fgc7DCjljhE&amp;#43;aYFCpPIDilNDiPjaOEJmRlOWFaNOxiuE4/XQo3zab4tkY4hpN9vhdZ68a2RR4MrfXBMyqNEjpivdSAEdcQ3&amp;#43;hAgtl03uDIHL/TughmQ/Pgg6P6NWmmrz2aT2L2BpkKndCGEZey2fWJB&amp;#43;1/KINHCipJ1IRYFth8NJXjoyhiYteesiATccPIaRjx4B60BTPY8VePAiC724rvzWRFfms92osyaKizItPEVkiFCf&amp;#43;/tMJT60D7XZXMxsXxS56jIVO3a/DBkf4NsvQYPRpPwr6dIGjLfag7PI7J14RhsmcTvasa7iwXz3zHIBO2qQlqlY4GdidMCr5sAotOmtLuj2l7U0z42MuxMoTnJ8cQ2q1j6/Me6GvZMI/Z4eCEMk&amp;#43;TnkP14/WwX9eI9Nwq2FipE3ZkvqwffHC&amp;#43;6jB9fS05&amp;#43;oYhSRvCNJMES4IJ/xFBXbGJNmoQ6hmO&amp;#43;XrSlcPQoQbeOr8Kx1zdDv&amp;#43;xCWoa26mLA4htIftDM8iuY9zf5oOrzomhMfo1OmRx3nIJ&amp;#43;XIOFK31IT0rjA7CJS4tbyU4tTtVm1YP&amp;#43;AcEpD455O6GtlFYbo&amp;#43;10EkGd7mw7ZTRaP1VIybf0Y6qMzrQ9mcfIh954aaUpUl4&amp;#43;Ikp1bKo&amp;#43;4cVRReFMfx3zcjTlGSLUXPzH2pdPm1Btk1His2t5E4C1q7BjOnQyw2kjujAjltLUWOVbgA1x2ZVPie9tRbuI6cMHjiai40tJxOwKCvIvXyy2j9lyK7M6mi&amp;#43;uxLLa6048s4wyma3o&amp;#43;zydrZEKWXWVaNuCCPJ4FK71IspP&amp;#43;QNWqplhKHcWJb3TfojB7XOzjoMI7NYN4&amp;#43;gULPs1RmkNupI/4mlQ7OLza&amp;#43;uiMXywcwlkPhk4yCD4/exUvbC5NYJKLF9UZZZ7xDmIaFnSrFiixNH/aEJOW6deL15FJWQYYLU8g8bRh&amp;#43;RRnAkE0Hmk9s/tCO82QFXVVaBFCRYVRMN2BnApp6dxBfLi6EvCcLNvCgVZSLJnIfurNv1iVOOf7AWQ6752eBpju7zqvaA2Djl2&amp;#43;tCpKNX5mG9vMaH1RfaMOyGEErPobaJNZKpodNYawVYbjECf3AT&amp;#43;8&amp;#43;vlGHijdyU&amp;#43;2UHUjstWHp7EFMu6cDwmRkE2NyavqwO5i4dBk13zW&amp;#43;DaFtYCj8L80LRoOkuJFavV5t7mqf3gvjbItcnnyODO9ivjX&amp;#43;8dv/zUPqZGDt3LAEOuzaKwMXMYMXsaEJJ/ppmAdrymRX/eLAYwbdLUUyo47V2ZKmQWTphF534lguDaDgvAu/RcXjoawLsAxUH8xjGXGnjywEUZ&amp;#43;ysPTtTBYvDgXRdHeKr/4aiE4/7thj0&amp;#43;l6fwXFOGo/8i/twyKIUzD3y9Bkm1dzJWmjk/F1w0q9kWX/uWGVH3V/dSK/yQKNzdXDrpYKdQyfTgDRzouybAaTntKDo6CxS7BBWfOyH45kytD9jIiT9vtI0Zqz6Egk6aV/UxsKzK4dS6EhrJ4Pom&amp;#43;8MLjiuIyaTdelsd9Y2BRJg7D4TjmOS0Jn1DrutGcmSHNYvcKLuJR/MlV4UJWyopAN1sATQCAqxUZmxc1gGVVeFYR&amp;#43;Xxfv3FMFc4VN&amp;#43;RWNropia5B7Bfa1qA7auLgW3BTtrqx6k6x5E31qGyvtuYdSjzfWD&amp;#43;qw57sMncZ&amp;#43;ogtu&amp;#43;rdBcXX5HwjBL7MxPQ2gaF8fEmWmEOMOq0yvhZF5SSTi9bHtK8SnhV12SQRfnEL6iARaCWXZKBmvu9SHzQA3GSX9YNvKSbKSfEEWI4waqckhW5tG0wcGu6jfBsbDcT9duR8fb78L/r6f1A5p&amp;#43;7HjqxX5uvR6J1kUvIh&amp;#43;XMrHTy8reZOOjTOVzfmwYSp9D1a8KeVDktMAgo3t3XCysjQyaYHhuuSrVVt9GrWuwo4a5jsHiVUhnr7htix2hX1Wig1pZS4ds3&amp;#43;qCl&amp;#43;/s27A53sKXBw8cWXT1w79Byb/9lMdA2IKSExKs1OUK7pFDBBFkGtvof/jME0cqlaAfYnRSTU1J98UUxTDY&amp;#43;&amp;#43;WhgeEWJoD8iVbGdGmcdwEj80jUC7Q6UMIGWq5JDcFyhMDw/r5Idxah4533IN1K1&amp;#43;RD&amp;#43;6w9fTYrmdFaUgzvcb1v3JupNKt3OXkRVQeLjFBYgZdtbOSRE/mdpy7kfE0rT2a0d52xSSZpRumujk9nQSlNNZMgGlrXyQub6Kfc7&amp;#43;VUAdulOQqj5U8LMXThA4MDzoFm1Wj/clnLh3APe1Svr&amp;#43;fZwVNHVyIdBCusDiblmvmTx1fU2R3&amp;#43;boTk&amp;#43;ErnO2aMV4IAmnJ8pdOcCyCq3RCCqFlcaHv&amp;#43;dZTeOBvOCWMOtNR9Pu&amp;#43;X5uxvxqxs7MuZmm9BFoedAJaq64Agso9khCM8/BTp1DyCl5WDTzwDlJNTX&amp;#43;rgU1gdg8s01qPh1rkY8crjnWd9viP1G5xUKoUkTaG4uFhNHY/HsWTJEhx66KHqEmrlKS2/388G19ena2trY6h2wuWiQ5e9p66UoOfvPflRIDIzP9Dmncn1yOkxI0SgaMpsGHX2b78j9QucaDSKRYsWKcblmj59Ol577TX4fKy9uJhYLIa//OUv7NuYrKm8OOmkk7Bq1SrMnDkT7777LpqbaT48pTFt2jQMGTIEr7zyCq655hps3LhRAXbIIYd8R3Y6X9f4rVwHAvFAg/cLHGG&amp;#43;qqoKZ555Jl588UXU19crpo455hjU1NRgxYoVisHx48ejiXtcojmiWZs3b4YAe8EFFyhwBNBJkyapex999BEcLANEGweb&amp;#43;gWOmMTnn3&amp;#43;uQCkrK8Pw4cPx8ccfo52Rp7q6WpmKvCPAvPXWWwo0t9v9NRMqmJKY5w9&amp;#43;8AMFoJjlueeeO9jY9K3BXli1SF1M6YgjjsCHH36opC1Sb2lpwd///nccddRRyqyKiooUeCUlJcrUDjvsMIQYfcSMMjxHPHXqVASDQQWymNj69eu7/c9gItQvzSktLVXSFjrttNOUiZxzzjkKJDE3ITEd0STRGIleol1C4n8ERDFDj6dzS7m8vFz9vOKKKwYTk&amp;#43;65ewWnoaEB4XAYEydO7H5ZnOnYsWOV8xSS56IZIn0Bp7KyUkUtYfbVV19VDlcOgR999NGYMmWK&amp;#43;kY0TDRF3imMI3Pt3LkTRx55ZPdca9asUaYpl5DMsWzZMjVPgT755BMeys4qc126dCk&amp;#43;/fRT5fxFkwV8IRHY66&amp;#43;/jlNPPVU9W7BgASKRSPeziy66qDuq7i2RXsFZt24dzj//fKxdu7b74&amp;#43;uvvx533303Tj75ZLz99tu47rrr1DOJTPfddx/uuusuyGTbtm1T0j/rrLPUgubOnYvbb78dl19&amp;#43;Oa699lrMmjULDz74YPdaLrvsMmVWL7zwgrpn8PT6iSeeiIsvvhiPP/64uif&amp;#43;67zzzsMvfvELNZfQyy&amp;#43;/rBgVcOSencd2xfnfdNNNShgLFy5U3912220KsI6ODvz617/GVVddpcxWgJP19Ua9giOOVCa78MIL8d577yEQCCjTkEvyk5///OeYP39&amp;#43;tyTFEYsTPfbYY5VTFe149tln1bzLly/HjTfeqMAR7Zo3b576Xhh55513lNTnzJnTvcbnn39ePduwYQMaWWpUsPoXknuPPPIIJk&amp;#43;erNYlJikaJSS/33LLLTj&amp;#43;&amp;#43;OOR5p6arEPAkTklzRAw5F0B8v777&amp;#43;8VkJ4PegVHUBYVlgWdffbZCiABS8ARZoT5niouzveUU07BG2&amp;#43;8gR//&amp;#43;MdKKgUSTRKnLCQLPf3005V0BQTRtjPOOENJuKAhwpSYpYD72GOPKWmL&amp;#43;RS06&amp;#43;qrr1bzi4MXQQkJ8&amp;#43;LbhCQoCNgyhoAjz2R8ybUkhxLNkfWNGjVKadV31hwZUAC64447IPYvkwkwQqJV&amp;#43;8pDEolEd8a7detWZRqSu0gof/PNN9W3YgYiYWFaABXTk&amp;#43;gl2iX0/vvvq/me4H/u2LJlC1auXIk777xTCUbGOuGEE/Doo48qkzvuuOMUEAXq&amp;#43;Z9cdu/e3S2QwvNCMnr44YcrsESL90f7jVYFlRXbFnXdtGmTQlo05Oabb1aLlIxWSDJlSeAeeugh5ajFFO69917IIkVLxCyFRAOEiXvuuUf5HgFfNKSgaeKLxNeJIMSRi9Y99dRTSgOEOXHyAqgAJ2sQXyYkz2S94q8k&amp;#43;RTTLQhE7slzyaUkIs6ePbsbE3m2d1lTeLhfcAqqLgsVFRV7lTxF/hbAxOkKYxKiRSOee&amp;#43;45SHiX6CMlhDAnJJrzk5/8RJmmaJ2ov0hdnL2MJT5CzK62thY7duxQpllIDiXvEQAlJShorowpgIuGCcNCMt&amp;#43;tt96KBx54QK1RhCTzC&amp;#43;gytghEBLR9&amp;#43;3bMmDFDjS&amp;#43;CuvLKK5WZ7Yt6BUfqnwkTJnR/M2LECEjoLOQk4hSFOdEWWYAsRFRfSEqGJ598svtb0S5xkEJiTuJ3hApqfckllyiJC8iLFy/&amp;#43;WgIoZvT000&amp;#43;riCglioBfoEK0kr8ffvhhlVgKjRkzpnst8p28J/5KSAKHuISCHxK/1Rv1Co7kK4VKu/BxIeco/C0TiBT2JtEOWWBPKuQ5PaVfeF5YuPy995xyTxynUCGxLHwn2lD4VkDrCVzPuXvel5rv21K/MuRvO8k/63v/CwWjiWgmTQGGAAAAAElFTkSuQmCC" alt="Une image contenant texte, logo, Police, Graphique
 Le contenu généré par l’IA peut être incorrect." /&gt;&lt;/a&gt;&lt;/p&gt;
   &lt;/td&gt;
   &lt;td width="492" valign="bottom"&gt;
   &lt;p&gt;Région Normandie (site de Caen)&lt;/p&gt;
   &lt;p&gt;Tél : 02 31 06 95 86&lt;/p&gt;
   &lt;p&gt;carl.pique&amp;#64;normandie.fr&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
  &lt;tr&gt;
   &lt;td width="577" colspan="2" valign="top"&gt;
   &lt;p&gt;Retrouvez les infos et événements de la Région sur &lt;a href="http://www.normandie.fr/"&gt;www.normandie.fr&lt;/a&gt;&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
 &lt;/tbody&gt;&lt;/table&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>carl.pique@normandie.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-limplantation-dinfrastructures-de-carburants-alternatifs/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB3" s="1" t="inlineStr">
+      <c r="AB4" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de bornes électriques</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Région Normandie</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF3" s="1" t="inlineStr">
+      <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>14/08/2025</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:34" customHeight="0">
-      <c r="A4" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>165804</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour la qualité de l'air dans les agglomérations à forts enjeux</t>
+        </is>
+      </c>
+      <c r="C5" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Actions pour la qualité de l'air dans les agglomérations à forts enjeux</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F5" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I5" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique&lt;/h4&gt;&lt;h4&gt;&lt;p&gt;&lt;span&gt;Dans certaines agglomérations et villes de France la qualité de l&amp;#039;air est dégradée à cause des activités humaines. Dans un contexte de lutte contre les effets sur la santé de la mauvaise qualité de l&amp;#039;air et face au renforcement des normes de qualité
+de l&amp;#039;air (seuils de polluants à ne pas dépasser), le Fonds vert agit pour réduire la pollution atmosphérique liée aux
+déplacements et accélérer la transition vers des mobilités peu polluantes, en
+particulier dans les zones urbaines denses.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pour les agglomérations en dépassement régulier des
+valeurs limites de polluants atmosphériques, l’objectif prioritaire est
+le respect ces valeurs limites dans les délais les plus courts possibles. &lt;/span&gt;Pour l’ensemble des agglomérations, l’ambition est de
+réduire les émissions polluantes pour s’inscrire dans une trajectoire
+d’atteinte des nouveaux objectifs fixés pour 2030 par le droit de l&amp;#039;Union
+européenne. &lt;/p&gt;&lt;/h4&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Qualité de l'air
+Mobilité partagée
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P5" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q5" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;Les porteurs de projet éligibles sont : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les
+collectivités territoriales et leurs groupements ;&lt;/li&gt;&lt;li&gt;Les
+établissements publics locaux portant la compétence d’autorité organisatrice de
+la mobilité (notamment les syndicats mixtes et pôles métropolitains) ;&lt;/li&gt;&lt;li&gt;Les
+établissements publics locaux bénéficiant d’une délégation de maîtrise
+d’ouvrage d’une collectivité territoriale ou d’une autorité organisatrice de la
+mobilité (en particulier les sociétés publiques locales) ;&lt;/li&gt;&lt;li&gt;Les collectivités territoriales, leurs groupements, ou établissements publics disposant d&amp;#039;une délégation de compétence de l&amp;#039;autorité organisatrice de la mobilité ou de la compétence voirie.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;font&gt;&lt;strong&gt;Seules sont éligibles les entités listées en annexe 1 du cahier d&amp;#039;accompagnement de la mesure, publié sur le site ecologie.gouv.fr/fonds-vert&lt;/strong&gt;&lt;/font&gt;&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Les études de
+solutions de mobilité&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes de
+diagnostic permettant de caractériser et projeter le parc, l’offre de mobilité,
+les infrastructures sur le territoire, les usagers, les besoins liés à la mise
+en place ou l’évolution d’une zone de restrictions de circulation ;&lt;/li&gt;&lt;li&gt;Etudes de
+solutions de mobilité à déployer pour favoriser les accès en mode de transports
+peu polluants aux zones urbaines à forts enjeux de qualité de l’air.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les dispositifs
+d’information et de conseil sur les solutions de déplacement alternatives :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Campagne et
+actions de communication et de sensibilisation, notamment en faveur de
+l’accompagnement au changement du report vers d’autres modes de mobilité ;&lt;/li&gt;&lt;li&gt;Mise en place
+d’un guichet d’information ou de conseil : ouverture d’un numéro vert, mise à
+disposition de conseiller(s) mobilité au sein du territoire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le déploiement
+de services numériques :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Services
+numériques facilitant l’information et l’accès aux aides visant au verdissement
+des transports pour les usagers ;&lt;/li&gt;&lt;li&gt;Services
+numériques favorisant le report modal vers des mobilités douces ou partagées et
+l’intermodalité ;&lt;/li&gt;&lt;li&gt;Services
+numériques facilitant l’accès à une zone de restrictions de circulation
+(portail d’information, outil de demandes et traitement des dérogations, etc.).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les dispositifs
+incitatifs pour développer les mobilités propres (liste limitative) :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Développement de
+l’offre de services de mobilité proposée aux administrés par l’acquisition
+d’équipements et de véhicules pour le développement d&amp;#039;une offre de transport public périurbaine ou des pôles d&amp;#039;échange multimodaux, une offre de service d&amp;#039;auto-partage, une offre de service de covoiturage, une offre de prêt-location de vélos ;&lt;/li&gt;&lt;li&gt;Dispositif
+d’accompagnement au changement de mobilité (primes à l’essai d’offres de
+mobilité actives et partagées, cartes pré-payées pour les transports en
+commun…).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt; &lt;strong&gt;Les achats
+d’équipements et aménagements (liste limitative) :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aménagements de
+parcs relais, voies réservées ou pôles d’échanges multimodaux (PEM) ;&lt;/li&gt;&lt;li&gt;Aménagements de
+voirie et de stationnement pour développer l’usage de la marche, le covoiturage, l’autopartage,
+les transports collectifs  ou la logistique
+urbaine durable, en particulier les aménagements favorisant l’accès aux usagers
+périurbains ;&lt;/li&gt;&lt;li&gt;Investissement
+pour la mise en place d’équipements de signalisation ou de contrôle en faveur
+de mobilités peu polluantes ;&lt;/li&gt;&lt;li&gt;Electrification
+de quais dans les zones portuaires.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
+règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
+du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
+la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le
+projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
+aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe3_qualite_air.pdf</t>
+        </is>
+      </c>
+      <c r="W5" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-3-qualite-de-l-air</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-pour-la-qualite-de-l-air-dans-les-agglomerations-a-forts-enjeux/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Création d’une voie douce / piste cyclable
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Installation de bornes électriques
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>165080</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'aménagement d'aires de covoiturage</t>
         </is>
       </c>
-      <c r="D4" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Soutien à l'aménagement d'aires de covoiturage</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I4" s="1" t="inlineStr">
+      <c r="I6" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L4" s="1" t="inlineStr">
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;Vous souhaitez mener à bien un projet d&amp;#039;aménagement d&amp;#039;aire de covoiturage ? &lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Bénéficiez de l’aide régionale pouvant aller jusqu’à 60% du coût de votre projet.&lt;br /&gt;
 &lt;/strong&gt;&lt;/p&gt;
 &lt;h2&gt;Pouvez-vous bénéficier de l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Vous pouvez bénéficier de l’aide&lt;/strong&gt;, si vous êtes :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Une collectivité du Grand Est&lt;/li&gt;
 &lt;li&gt;Si le dossier de candidature est porté par votre Autorité Organisatrice de la Mobilité (AOM) de référence (si l’établissement public de coopération intercommunale n’a pas pris la compétence, la délégation peut être demandée à la Région)&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Et&lt;strong&gt; si votre projet &lt;/strong&gt;:&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;concerne la création ou l’extension d’une aire de covoiturage comprenant au minimum 10 places de stationnement&lt;/li&gt;
 &lt;li&gt;se situe sur le territoire d’une AOM ne prélevant pas le versement mobilité&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Si vous répondez à ces critères, l’attribution de l’aide n’est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.&lt;/p&gt;
 &lt;h2&gt;Comment estimer votre montant d&amp;#039;aide ?&lt;/h2&gt;&lt;h4&gt;Montant de l’aide régionale&lt;/h4&gt;
 &lt;p&gt;&lt;strong&gt;Votre montant d’aide maximal &amp;#61; 60 % du montant des dépenses retenues en € HT. &lt;/strong&gt;L’aide est plafonnée, et &lt;strong&gt;son maximum est en fonction de la population du territoire.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;Les &lt;strong&gt;principales dépenses retenues&lt;/strong&gt; dans le calcul de l’aide sont :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Les études préalables aux travaux (uniquement si associées à des travaux effectivement réalisés) ;&lt;/li&gt;
 &lt;li&gt;Les travaux liés à l’aménagement de l’aire de covoiturage ;&lt;/li&gt;
 &lt;li&gt;Les services de mobilité.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Le règlement d’intervention du dispositif détaille les dépenses éligibles.&lt;/strong&gt;&lt;/p&gt;
 &lt;h2&gt;Comment demander l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Prenez contact dès maintenant avec les services régionaux&lt;/strong&gt;. Vous bénéficierez d’un &lt;strong&gt;entretien personnalisé&lt;/strong&gt; afin de vous aider dans l’élaboration de votre projet et de vous guider dans vos démarches :  &lt;a href="mailto:dispositifcovoiturage&amp;#64;grandest.fr"&gt;dispositifcovoiturage&amp;#64;grandest.fr&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;Le dépôt de candidature est exclusivement dématérialisé. &lt;strong&gt;Le lien vers l’espace de candidature est transmis par les services régionaux après l’entretien précité.&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Equipement public
 Logistique urbaine</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P4" s="1" t="inlineStr">
+      <c r="P6" s="1" t="inlineStr">
         <is>
           <t>29/04/2025</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/amenagement-aires-covoiturage/</t>
         </is>
       </c>
-      <c r="W4" s="1" t="inlineStr">
+      <c r="W6" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0219/depot/simple</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prenez contact dès maintenant avec les services régionaux. Vous bénéficierez d’un entretien personnalisé afin de vous aider dans l’élaboration de votre projet et de vous guider dans vos démarches :  dispositifcovoiturage&amp;#64;grandest.fr - 03 87 15 86 65&lt;/p&gt;&lt;p&gt;Le dépôt de candidature est exclusivement dématérialisé. Le lien vers l’espace de candidature est transmis par les services régionaux après l’entretien précité.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-lamenagement-daires-de-covoiturage/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB4" s="1" t="inlineStr">
+      <c r="AB6" s="1" t="inlineStr">
         <is>
           <t>Développer les infrastructures de covoiturage
 Inciter financièrement le covoiturage</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF4" s="1" t="inlineStr">
+      <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>22/05/2025</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="5" spans="1:34" customHeight="0">
-[...23 lines deleted...]
-      <c r="G5" s="1" t="inlineStr">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>162563</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Mécénat pour le financement de vos projets d'investissement</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="I7" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J7" s="1" t="inlineStr">
+        <is>
+          <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Financer vos projets
+ &lt;/strong&gt;
+ grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
+ &lt;strong&gt;
+  lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
+ &lt;/strong&gt;
+ qui font vivre nos territoires.
+ &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
+financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
+ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
+&lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
+forces vives pour construire ensemble les moyens
+de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;br /&gt;
+  Cadre réglementaire
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
+(PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Médias et communication
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;investissement liés aux 
+programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
+Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
+ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://villyz.fr/</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : projets&amp;#64;villyz.fr
+&lt;/p&gt;
+ &lt;p&gt;&lt;strong&gt;Téléphone
+ &lt;/strong&gt;
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>arthur.moraglia@villyz.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Entretien / restauration des haies
+Gestion des inondations
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>163236</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Oeuvrer pour un territoire de proximité, solidaire et inclusif</t>
+        </is>
+      </c>
+      <c r="C8" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 2</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Ploërmel - Cœur de Bretagne (PETR)</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
-[...17 lines deleted...]
-      <c r="K5" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I8" s="1" t="inlineStr">
+        <is>
+          <t> Min : 1 Max : 80</t>
+        </is>
+      </c>
+      <c r="J8" s="1" t="inlineStr">
+        <is>
+          <t>Plancher de subvention à 8000€ et plafond à 75 000€</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L5" s="1" t="inlineStr">
-[...23 lines deleted...]
-Recyclage et valorisation des déchets
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les modes de vie, les aspirations, les besoins de mobilité et d’habitat des habitants du territoire ont évolué ces dernières années sans qu’il n’y ait de changements dans la manière d’aménager les espaces urbains et ruraux. Les différentes crises et mutations sociétales invitent à repenser les espaces afin de prendre en compte les préoccupations et les besoins des citoyens du territoire.&lt;/p&gt;&lt;p&gt;L’offre de services et d’infrastructures doit répondre à la diversité des besoins de ses habitants.&lt;/p&gt;&lt;p&gt;A travers sa candidature, le GAL du PETR Pays de Ploërmel – Coeur de Bretagne souhaite développer des environnements physiques, numériques et sociaux réfléchis et accessibles pour toutes et tous.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La programmation viendra apporter son soutien aux projets favorisant une société solidaire et inclusive à travers divers enjeux :&lt;/li&gt;&lt;li&gt;La mobilité&lt;/li&gt;&lt;li&gt;L’accès au numérique, la création d’espace de coopération&lt;/li&gt;&lt;li&gt;L’habitat&lt;/li&gt;&lt;li&gt; L’aménagement du territoire et inclusion&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;De façon transversale, le PETR viendra soutenir l’expérimentation et l’innovation des projet. Il s’agira de travailler sur les questions d’accessibilité (physique, numérique, …), de lien (social, intergénérationnel), d’égalité (femme/homme) et de participation (démocratie participative) répondant à un objectif de développement durable et de cohésion sociale.&lt;/p&gt;&lt;p&gt;Les types d&amp;#039;opérations éligibles sont les suivants :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilité :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets de mobilité multimodale ;&lt;/li&gt;&lt;li&gt;Actions de sensibilisation et d’incitation des entreprises sur les alternatives au transport individuel ;&lt;/li&gt;&lt;li&gt;Aménagements en faveur des mobilités douces ;&lt;/li&gt;&lt;li&gt;Dispositifs de mobilités physiques alternatives ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux solutions de moblités ;&lt;/li&gt;&lt;li&gt;Installation d’équipements permettant d’encourager la continuité des mobilités douces entre les arrêts de transports en commun et le domicile ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Accessibilité :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions permettant l’accessibilité numérique à tous les publics ;&lt;/li&gt;&lt;li&gt;Actions favorisant l’accessibilité des personnes porteuses de handicap aux services ;&lt;/li&gt;&lt;li&gt;Actions favorisant l’accessibilité physique des services ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux solutions d’accessibilité ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Cohésion sociale :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Création, aménagement et équipement de locaux mutualisés ;&lt;/li&gt;&lt;li&gt;Rénovation ou création, aménagement et équipement de lieux favorisant le lien social ou intergénérationnel ;&lt;/li&gt;&lt;li&gt;Actions de démocratie participative ;&lt;/li&gt;&lt;li&gt;Dispositif visant à réduire les inégalités homme-femme ;&lt;/li&gt;&lt;li&gt;Action de sensibilisation et d’information sur l’égalité homme-femme ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux besoins de la population ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Habitat :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions favorisant l’émergence de nouveaux modes d’habitat ;&lt;/li&gt;&lt;li&gt;Actions en faveur des habitats inclusifs et habitats partagés ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux solutions pour l’habitat.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dispositif d’auto-partage ;&lt;/li&gt;&lt;li&gt;Plan piéton ;&lt;/li&gt;&lt;li&gt;Carte des aménagements cyclables ;&lt;/li&gt;&lt;li&gt;Guide des mobilités douces ;&lt;/li&gt;&lt;li&gt;Formation à la pratique du vélo ;&lt;/li&gt;&lt;li&gt;Parking à vélo ;&lt;/li&gt;&lt;li&gt;Totem de réparation de vélo ;&lt;/li&gt;&lt;li&gt;Sites internet accessibles à tous ;&lt;/li&gt;&lt;li&gt;Transcription en braille d’une exposition pour le public malvoyant ;&lt;/li&gt;&lt;li&gt;Dispositif de transcription de la parole en direct pour le public sourd et malentendant ;&lt;/li&gt;&lt;li&gt;Guide sur l’égalité professionnelle homme-femme ;&lt;/li&gt;&lt;li&gt;Animation d’une concertation citoyenne pour l’élaboration d’une polique publique ;&lt;/li&gt;&lt;li&gt;Mise en place d’une convention citoyenne sur l’avenir du territoire ;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Cohésion sociale et inclusion
+Commerces et services
+Tiers-lieux
+Economie circulaire
 Economie locale et circuits courts
 Consommation et production
-Risques naturels
-[...7 lines deleted...]
-Prévention des risques
+Economie sociale et solidaire
+Attractivité économique
+Artisanat
+Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Mers et océans
-[...16 lines deleted...]
-      <c r="S5" s="1" t="inlineStr">
+Limiter les déplacements subis
+Mobilité fluviale
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P8" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2023</t>
+        </is>
+      </c>
+      <c r="Q8" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Chaque projet devra faire l&amp;#039;objet d&amp;#039;une évaluation à l&amp;#039;aune d&amp;#039;une grille de sélection, disponible sur le site internet du Pays de Ploërmel-Coeur de Bretagne. &lt;/p&gt;&lt;p&gt;Cette grille se compose de quatre critères qui donnent une note globale, laquelle définit si le projet est sélectionné ou non.&lt;/p&gt;&lt;p&gt;De plus des critères complémentaires sont à prendre en compte pour les projets de&lt;span&gt; création ou réhabilitation de bâtiment.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Pour les projets de construction neuve :&lt;/p&gt;&lt;p&gt;Seuls pourront être soutenus les projets qui intègrent la consommation de chaleur d’origine renouvelable et/ou la production d’énergie renouvelable et/ou l’utilisation de matériaux biosourcés.&lt;/p&gt;&lt;p&gt;Pour les projets de réhabilitation :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Seuls pourront être soutenus les projets qui respectent les conditions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;un programme de travaux qui s’appuie obligatoirement a minima sur une étude thermique et/ou sur un audit énergétique réalisé par un bureau d’études agréé ;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays De Ploërmel Cœur De Bretagne</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-ploermel.fr/</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pauline Gall (Guilloux)&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;pays-ploermel.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;06.69.71.55.38.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-ploermel.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/oeuvrer-pour-un-territoire-de-proximite-solidaire-et-inclusif/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB5" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AD5" s="1" t="inlineStr">
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>GAL du Pays de Ploërmel-Coeur de Bretagne</t>
+        </is>
+      </c>
+      <c r="AD8" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF5" s="1" t="inlineStr">
+      <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG5" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-      <c r="A6" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>163199</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Financer des projets liés au développement rural</t>
         </is>
       </c>
-      <c r="C6" s="1" t="inlineStr">
+      <c r="C9" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Dinan Agglomération</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie financière
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
 Subvention
-Ingénierie Juridique / administrative</t>
-[...2 lines deleted...]
-      <c r="I6" s="1" t="inlineStr">
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I9" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L6" s="1" t="inlineStr">
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;PRINCIPES GENERAUX DU PROGRAMME EUROPEEN LEADER&lt;br /&gt;&lt;/h3&gt;&lt;p&gt;LEADER est un programme de développement rural qui soutient des initiatives locales répondant aux besoins et enjeux du territoire. Il incite les acteurs locaux – issus du domaine public et privé - à 
 réfléchir collectivement pour agir en faveur de la dynamisation et le développement de leur territoire.  Ce programme européen :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Finance des actions de développement rural en lien avec l&amp;#039;accélération des transitions écologiques 
 (alimentation durable; énergies renouvelables ; préservation de la ressource en eau; économie circulaire ; respect de l&amp;#039;environnement ; mobilités douces etc.) &lt;/li&gt;&lt;li&gt;Soutient des actions de coopération entre territoires français, européens et/ou internationaux&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Propose un accompagnement individuel pour aider au montage du dossier de demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;TERRITOIRE ELIGIBLE&lt;/h3&gt;&lt;p&gt;Les projets devront se déployer sur le périmètre de Dinan Agglomération entre le 01/01/2023 et le 31/12/2027. Pour cette période,  4 villes sont inéligibles car jugées trop « urbanisées » par l’Europe : il s&amp;#039;agit de Beaussais-sur-Mer, Dinan, Lanvallay et Quévert.&lt;br /&gt;
 Toutefois, un projet dans une commune inéligible le devient si au moins 50% des dépenses sont réalisées dans une commune éligible (mutualisation ; actions majoritairement déployées sur un périmètre éligible...).&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;THEMATIQUES SOUTENUES&lt;/h3&gt;&lt;p&gt;Dans le langage des subventions, les axes opérationnels permettant d&amp;#039;attribuer une aide financière sont appelés des &amp;#34;fiches actions&amp;#34;. En ce qui concerne le programme LEADER, chaque territoire qui dispose d&amp;#039;une enveloppe financière européenne propose ses propres thématiques : c&amp;#039;est sa stratégie locale de développement. Sur Dinan Agglomération, une opération pourra être étudiée par l&amp;#039;équipe LEADER si elle correspond à au moins 1 des fiches actions suivantes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 1: Stimuler une plus grande sobriété pour réussir la transition&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcement de la compréhension des enjeux climatiques et l’acceptabilité des voies de transformation du territoire (ex : Sensibilisation; Actions d&amp;#039;expérimentation et de valorisation)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la décarbonation de la mobilité par le développement de nouvelles pratiques (ex : Renforcement de l‘utilisation des modes de mobilités actives et durables; Développement de nouvelles mobilités durables)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 2 : Produire et consommer local pour réduire la dépendance du territoire&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déploiement de nouveaux leviers pour accroitre la production d‘EnR et améliorer l‘efficacité énergétique (ex : Sensibilisation, Structuration de filières; Opérations démonstratrices)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Adéquation entre la production et la distribution des produits alimentaires locaux (ex : Développement de circuits courts; Contribution au développement de la production locale)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la réutilisation des déchets (ex : Sensibilisation; Solutions de collecte)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 3: Préserver et profiter grâce à une gestion plus raisonnée de l’espace et des ressources&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Émergence de nouvelles solutions pour réduire les effets de la pression foncière et permettre les parcours résidentiels (ex: Développement de solutions pour réduire la pression foncière; Amélioration du parcours résidentiel)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Préservation de la population des effets du dérèglement climatique (ex : Désimperméabilisation des sols; Redonner place à la nature)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Rééquilibrage et régulation des flux touristiques (Régulation des flux touristiques; Rééquilibrage territorial des flux touristiques)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 4: Coopérer à l’échelle inter-territoriale et transnationale&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déployer des solutions en matière de transition énergétique et écologique  (ex : Actions communes de coopération pour répondre à un problème 
 commun - comme la réutilisation des eaux usées;  expérimentation d&amp;#039;un nouveau moyen de transport durable...) &lt;/li&gt;&lt;li&gt;Investiguer des nouvelles solutions de résilience expérimentées sur d‘autres territoires (ex : Visite d&amp;#039;actions d&amp;#039;énergies citoyennes d&amp;#039;un pays européen avant de l&amp;#039;expérimenter sur Dinan Agglomération)&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Arts plastiques et photographie
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
@@ -1151,208 +1861,208 @@
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q6" s="1" t="inlineStr">
+      <c r="Q9" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet privés : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Obtenir un cofinancement public (État, Région, Département, Collectivité...) : 1€ d&amp;#039;aide publique mobilisée permet d&amp;#039;obtenir jusqu&amp;#039;à 4€ de &lt;span&gt;LEADER&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet publics : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Avoir 20% d&amp;#039;autofinancement&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>CA Dinan Agglomération</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.dinan-agglomeration.fr/Dinan-Agglomeration/Financer-vos-projets/Programme-europeen-LEADER-2023-2027</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Myriam LEGENDRE, chargée du programme européen LEADER&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;m.legendre&amp;#64;dinan-agglomeration.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 96 87 77 65 / 06 61 13 42 85&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>m.legendre@dinan-agglomeration.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/programme-europeen-leader-de-dinan-agglomeration/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB6" s="1" t="inlineStr">
+      <c r="AB9" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC6" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Dinan Agglomération</t>
         </is>
       </c>
-      <c r="AD6" s="1" t="inlineStr">
+      <c r="AD9" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF6" s="1" t="inlineStr">
+      <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>26/08/2024</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-      <c r="A7" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>163142</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans la compréhension des enjeux du Zéro Artificialisation Nette (ZAN) et du SDRIF-E et leur mise en œuvre au niveau local</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Accompagnement des collectivités dans la compréhension des enjeux du Zéro Artificialisation Nette (ZAN) et du SDRIF-E et leur mise en œuvre au niveau local</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L7" s="1" t="inlineStr">
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Accompagner les collectivités dans la compréhension de la
 mise en œuvre du ZAN et du SDRIF-E (schéma directeur environnemental) sur leur
 territoire : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mise à disposition des compétences techniques du Département
 au profit des collectivités seine-et-marnaises pour un accompagnement dans la
 mise en œuvre des principes de ZAN sur leur territoire, en accord avec les
 orientations du futur SDRIF-E. Cette offre vise à permettre à une commune ou à
 un EPCI de comprendre les implications de la mise en œuvre de la loi Climat et
 Résilience et de sa déclinaison régionale à travers le SDRIF-E, ainsi que des
 potentialités offertes pour poursuivre son développement, tout en conservant
 ses spécificités locales.&lt;/li&gt;&lt;li&gt;Sensibilisation sur une courte durée, selon une à plusieurs
 réunions en fonction de la demande.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Pour les demandes initiées par les EPCI ou les SMEP,
 l’accompagnement pédagogique peut se faire d’abord au niveau de la collectivité
 initiatrice de la demande, puis auprès des communes volontaires si elles en
 estiment le besoin au niveau local.&lt;/p&gt;&lt;p&gt;Des réunions sont envisagées après activation de l’offre
 pour préciser la commande et sensibiliser aux enjeux du ZAN et du SDRIF-E et
 leur déclinaison au niveau local. Un document de synthèse sera ensuite restitué à la
 collectivité.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M7" s="1" t="inlineStr">
+      <c r="M10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;PLU, PLUI&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Tourisme
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
 Santé
 Commerces et services
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Revitalisation
 Risques naturels
 Qualité de l'air
@@ -1361,188 +2071,901 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Prévention des risques
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Industrie
 Réduction de l'empreinte carbone
 Milieux humides
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Collectivités de Seine-et-Marne&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W7" s="1" t="inlineStr">
+      <c r="W10" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;ROGNON Sylvie&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:id77&amp;#64;departement77.fr" target="_self"&gt;id77&amp;#64;departement77.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Téléphone : 01 64 14 73 56&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-dans-la-comprehension-des-enjeux-du-zero-artificialisation-nette-zan-et-du-sdrif-e-et-leur-mise-en-oeuvre-au-niveau-local/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB7" s="1" t="inlineStr">
+      <c r="AB10" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC7" s="1" t="inlineStr">
+      <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF7" s="1" t="inlineStr">
+      <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>30/07/2024</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="C8" s="1" t="inlineStr">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>164111</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets de préservation de l'environnement et de transition écologique</t>
+        </is>
+      </c>
+      <c r="C11" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>LEADER, Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I11" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J11" s="1" t="inlineStr">
+        <is>
+          <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l&amp;#039;adaptation du territoire et des modes de vie face aux changements climatique, d&amp;#039;atténuer ses conséquences, et de favoriser la transition écologique du territoire.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Favoriser la sobriété énergétique&lt;/p&gt;&lt;p&gt;- Sensibiliser et encourager les pratiques vertueuses pour l&amp;#039;environnement&lt;/p&gt;&lt;p&gt;- Limiter la production de déchets et en garantir une gestion raisonnable&lt;/p&gt;&lt;p&gt;- Préserver la biodiversité, les paysages et le cadre de vie&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le projet correspond aux critères de la stratégie du territoire, d&lt;strong&gt;’être accompagné par l’équipe technique sur le montage de leur projet &lt;/strong&gt;(plan de financement, recherche de partenariats, etc.), et de &lt;strong&gt;déposer une demande d’aide financière&lt;/strong&gt; auprès de l’Union Européenne.&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique (LEADER &amp;#43; autre cofinancement public) est de&lt;strong&gt; 80%,&lt;/strong&gt; et le minimum d’autofinancement (fonds propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Energie citoyenne, projet de micro-méthanisation, rénovation exemplaire de bâtiment public, etc. ;&lt;/p&gt;&lt;p&gt;‐ Défi zéro déchet, exposition-démonstration de bonnes pratiques sur les économies d’eau, etc. ;&lt;/p&gt;&lt;p&gt;‐ Compost collectif, ressourcerie, friperie, atelier de réparation et réemploi, etc. ;&lt;/p&gt;&lt;p&gt;‐ Plantation de micro-forêts, de haies, murs et toits végétaux, moutons pour entretenir des terrains, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Economie locale et circuits courts
+Consommation et production
+Risques naturels
+Qualité de l'air
+Biodiversité
+Réhabilitation
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet se situe sur le territoire du GAL Garrigues et Costières de Nîmes et répond à sa stratégie locale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle :&lt;/strong&gt; aucune dépense ne doit être engagée avant le dépôt officiel de la demande de financement sur la plateforme numérique (signature de devis, versement d’un acompte, notification de marché, etc.).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité des dépenses : &lt;/strong&gt;actions et outils de promotion et communication, formation, animation, prestation de service, équipement et aménagement, frais de personnel, frais de déplacement, etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis obligatoires : &lt;/strong&gt;le projet est &lt;strong&gt;nouveau et/ou exemplaire &lt;/strong&gt;pour le territoire ET le &lt;strong&gt;projet intègre des actions en faveur de l’environnement&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Co-financement public :&lt;/strong&gt; tout projet sollicitant du LEADER doit obligatoirement appeler en contrepartie un cofinancement auprès d’une structure publique (Etat, Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/leader/</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;PETR Garrigues et Costières de Nîmes&lt;/p&gt;&lt;p&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;br /&gt;1 rue du Colisée - 30900 NÎMES&lt;br /&gt;06 30 07 33 52  | 04 66 02 54 12&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-projets-de-preservation-de-lenvironnement-et-de-transition-ecologique/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AD11" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>162938</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la transition écologique</t>
+        </is>
+      </c>
+      <c r="C12" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>GAL des Coëvrons</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I8" s="1" t="inlineStr">
+      <c r="I12" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L8" s="1" t="inlineStr">
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Le territoire des Coëvrons est engagé depuis plusieurs années dans la transition écologique, qui se concrétise notamment à travers le Plan Climat Air Energie Territorial, comprenant un programme d’actions visant à lutter contre les changements climatiques, améliorer la qualité de l&amp;#039;air et réduire les consommations d&amp;#039;énergie.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;/li&gt;&lt;li&gt;Soutenir la production d’énergie renouvelable sur le territoire&lt;/li&gt;&lt;li&gt;Valoriser, gérer et préserver les ressources naturelles en prenant en compte les enjeux associés à l&amp;#039;atténuation et à l’adaptation au changement climatique&lt;/li&gt;&lt;li&gt;Valoriser et préserver la biodiversité&lt;/li&gt;&lt;li&gt;Travailler avec les acteurs et les sensibiliser pour accompagner la transition écologique&lt;/li&gt;&lt;li&gt;Favoriser la résilience des Coëvrons face aux effets des changements climatiques et aux éventuelles difficultés d’accès aux ressources et matières exogènes&lt;/li&gt;&lt;li&gt;Développer des solutions de mobilité inclusive, propre et durable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;1/ Soutien à la production d’énergie renouvelable sur le territoire :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes, animations et investissements liés à l’émergence et au développement de projets d’énergie renouvelable&lt;/li&gt;&lt;li&gt;Projets d’énergie citoyenne&lt;/li&gt;&lt;li&gt;Etudes énergétiques et conseil en énergie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2/ Valorisation, gestion et préservation des ressources naturelles et de la biodiversité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Développement de nouvelles filières locales issues des ressources naturelles du territoire&lt;/li&gt;&lt;li&gt;Entretien, valorisation et plantation de haies bocagères, arbres, verger conservatoire et/ou adapté au changement climatique&lt;/li&gt;&lt;li&gt;Eco pâturage, expérimentations apicoles&lt;/li&gt;&lt;li&gt;Création et restauration de noues et de zones humides&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;3/ Amélioration de la résilience des Coëvrons :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes, animations et investissements visant à préserver la ressource en eau (ex : plan de désimperméabilisation, création d’îlots de fraicheur)&lt;/li&gt;&lt;li&gt;Etudes, animations et investissements visant à développer des modèles résilients pour les services publics et les activités économiques ou de loisirs du territoire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;4/ Développement de solutions de mobilité inclusive, propre et durable :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mobilité évitée : création d’espaces de coworking, de tiers lieux&lt;/li&gt;&lt;li&gt;Mobilité active : aménagement de voies, jalonnement, signalétique, services&lt;/li&gt;&lt;li&gt;Mobilité partagée : covoiturage, véhicules partagés ou en libre-service&lt;/li&gt;&lt;li&gt;Mobilité inclusive : déploiement d’offres de mobilité pour les usagers qui rencontrent des difficultés à se déplacer au quotidien sur le territoire&lt;/li&gt;&lt;li&gt;Développement de l’intermodalité&lt;/li&gt;&lt;li&gt;Actions innovantes de mobilité durable&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Sols
+Espaces verts
+Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Risques naturels
+Qualité de l'air
+Biodiversité
+Paysage
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P12" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q12" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>CC des Coëvrons</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coevrons.fr/article/programme-leader</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>njoly@coevrons.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-le-developpement-dune-production-et-dune-consommation-responsables/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD12" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>20/06/2024</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>162247</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Se former à l'urbanisme : rôles et responsabilités du maire et des conseillers municipaux</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;En tant qu’élu (maire ou conseiller), connaissez-vous votre rôle et
+vos responsabilités en matière d’urbanisme ? Un élu propriétaire foncier
+peut-il siéger dans la commission à l’occasion de l’élaboration du document
+d’urbanisme de sa collectivité ? Quels sont les moyens dont vous disposez pour
+faire face à une construction illégale ? Connaissez-vous l’étendue de votre droit
+de visite des chantiers et ses limites ?&lt;font face="Calibri, sans-serif"&gt;&lt;span&gt;&lt;/span&gt;&lt;/font&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;CONTENU&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Positionnement de l’élu dans l’élaboration du
+document d’urbanisme&lt;/li&gt;&lt;/ul&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Les différents documents d’urbanisme (ScoT,
+PLU(i), carte communale)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Les procédures d’élaboration, de modification ou de révision&lt;/li&gt;&lt;/ol&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Responsabilité de l’élu au moment de la
+délivrance des autorisations&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;La commune est-elle compétente ou non ?&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Le choix du service instructeur&lt;/li&gt;&lt;li&gt;Le formalisme de la décision&lt;/li&gt;&lt;li&gt;Les recours contre la décision du maire&lt;/li&gt;&lt;/ol&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Comment traiter les constructions illégales ?&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Le droit de visite et le contrôle des travaux&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Les délais de prescription des irrégularités&lt;/li&gt;&lt;li&gt;Le procès-verbal et les astreintes&lt;/li&gt;&lt;/ol&gt;&lt;span&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;OBJECTIFS PEDAGOGIQUES&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Connaître les obligations de l’élu au moment
+de l’instruction du dossier et au moment du contrôle des travaux&lt;/li&gt;&lt;li&gt;Savoir faire face aux constructions illégales,
+édifiées sans permis ou qui ne respectent pas l’autorisation délivrée&lt;/li&gt;&lt;li&gt;Comprendre les responsabilités et les risques
+de conflit d’intérêt des élus en matière d’urbanisme&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Différencier les 3 types de contentieux liés à l’urbanisme : la
+responsabilité administrative de la collectivité, la responsabilité pénale et
+personnelle du maire/adjoint&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Points forts :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Une approche de terrain accessible à tous, sans être spécialiste de
+l’urbanisme&lt;/li&gt;&lt;li&gt;Beaucoup d’exemples et d’illustrations issus de cas réels notamment
+de constructions illégales&lt;/li&gt;&lt;li&gt;Format participatif &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt; Être maire, adjoint, conseiller municipal en
+fonction à la date de la formation&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt; Être intéressé par le domaine de l’urbanisme et de l’aménagement du
+territoire au sens large&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;AMJ | 2 rue de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-urbanisme-roles-et-responsabilites-du-maire-et-des-conseillers-municipaux/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>21/03/2024</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>162241</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Se former aux financements de projets de son territoire par le mécénat</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Face à la baisse des financements publics et la hausse des taux
+d’intérêt, le mécénat permet aux communes et intercommunalités d’être soutenues
+dans la réalisation de leurs projets. Le mécénat territorial est un partenariat
+gagnant-gagnant entre les collectivités et les entreprises locales ou
+nationales.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pensez à venir avec vos projets afin de repartir avec une méthode
+permettant d’identifier puis de solliciter des mécènes potentiels.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONTENU : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Première partie : les fondamentaux du mécénat&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Qu’est-ce que le mécénat ?&lt;/li&gt;&lt;li&gt;État des lieux du mécénat en France&lt;/li&gt;&lt;li&gt;Pourquoi recourir au mécénat ?&lt;/li&gt;&lt;li&gt;Quelles sont les motivations des mécènes
+potentiels ?&lt;/li&gt;&lt;li&gt;Les contreparties au mécénat : Exercice pratique de transition avec la
+2nd partie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Seconde partie : les étapes d’une stratégie
+mécénat et la réflexion pratique pour les élus&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Définir le périmètre du projet (calendrier,
+délais, budget)&lt;/li&gt;&lt;li&gt;Définir les objectifs de la campagne de
+collecte de fonds&lt;/li&gt;&lt;li&gt;Définir le type de don recherché (mécénat
+financier, en nature ou en compétence)&lt;/li&gt;&lt;li&gt;Définir les cibles (entreprises, grands
+donateurs ou grand public)&lt;/li&gt;&lt;li&gt;Décider d’un mode de gestion (interne ou
+structure dédiée) &lt;/li&gt;&lt;li&gt;Préparer les outils nécessaires (dossier
+mécénat, contreparties, convention mécénat, charte éthique)&lt;/li&gt;&lt;li&gt;Identifier les mécènes potentiels&lt;/li&gt;&lt;li&gt;Prendre contact et rencontrer les mécènes
+potentiels&lt;/li&gt;&lt;li&gt;Formaliser l’accord de mécénat et suivre les
+engagements de chacune des parties&lt;/li&gt;&lt;li&gt;Remercier
+et fidéliser les mécènes et donateurs&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;OBJECTIFS PEDAGOGIQUES&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Identifier les modes de financement des
+projets&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Connaitre le cadre juridique du mécénat&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structurer une démarche de recherche de financement via le mécénat&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Point fort :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Méthode pratique de recherche de nouveaux
+financements (mécénat) pour les projets (petits et grands) portés par les
+communes et EPCI du Jura&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Lutte contre la précarité
+Attractivité économique
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prérequis&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Être élu en fonction à la date de la formation&lt;/li&gt;&lt;li&gt;Faire parvenir 10 jours avant la formation un court descriptif du/des
+projet(s) que vous aurez identifiés (fortement conseillé afin de bénéficier
+d’un éclairage personnalisé par le formateur)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;AMJ | 2 rue
+de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-financer-les-projets-de-son-territoire-par-le-mecenat/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2024</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>162982</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Coopérer avec d’autres territoires</t>
+        </is>
+      </c>
+      <c r="C15" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Coëvrons</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I15" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Enrichir et renforcer la stratégie locale de développement grâce aux échanges et à la coopération interterritoriale et/ou transnationale.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Développer les échanges d’expériences, les échanges de pratiques et les partenariats avec d’autres territoires en lien avec les thématiques évoquées dans la stratégie locale de développement.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutien préparatoire : préparation et définition d’un projet de coopération en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Mise en oeuvre d’activités de coopération interterritoriale et transnationale en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Animation et gestion des projets de coopération&lt;/li&gt;&lt;li&gt;Communication des projets de coopération&lt;/li&gt;&lt;li&gt;Evaluation des projets de coopération&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -1585,2347 +3008,401 @@
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P8" s="1" t="inlineStr">
+      <c r="P15" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q8" s="1" t="inlineStr">
+      <c r="Q15" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T8" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>CC des Coëvrons</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.coevrons.fr/article/programme-leader</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>njoly@coevrons.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-atouts-culturels-touristiques-et-patrimoniaux-du-territoire/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC8" s="1" t="inlineStr">
+      <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>Communauté de communes des Coëvrons</t>
         </is>
       </c>
-      <c r="AD8" s="1" t="inlineStr">
+      <c r="AD15" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF8" s="1" t="inlineStr">
+      <c r="AF15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-      <c r="A9" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>162980</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Développer des mobilités alternatives et durables</t>
         </is>
       </c>
-      <c r="C9" s="1" t="inlineStr">
+      <c r="C16" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Fiche 3 - FEDER</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>GAL Coeur Entre-deux-Mers</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I9" s="1" t="inlineStr">
+      <c r="I16" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J9" s="1" t="inlineStr">
+      <c r="J16" s="1" t="inlineStr">
         <is>
           <t>Plancher : aide 15 000€ / cout total 25 000€ - Plafond : aide 75 000€</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L9" s="1" t="inlineStr">
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Sur le Cœur Entre-deux-Mers&lt;/span&gt;&lt;span&gt;,
 territoire périurbain mais aussi rural, la mobilité est essentiellement vécue
 comme une pratique individuelle, ancrée dans le quotidien et consommatrice
 d’énergies fossiles.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les déplacements se font majoritairement vers les
 pôles urbains extérieurs au territoire et subissent les phénomènes de
 congestion (notamment pour les actifs en trajet domicile /travail) et
 l’augmentation des coûts de l’énergie même si le développement du télétravail
 est aussi un élément influant sur les pratiques de mobilité pendulaire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Proposer des alternatives à la voiture pour désenclaver les secteurs et
 les pratiques&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Rendre plus durables les pratiques de mobilité&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M9" s="1" t="inlineStr">
+      <c r="M16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Développement des
 pistes cyclables et de leurs aménagements favorisant notamment la mobilité du
 quotidien&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Infrastructures, équipements,
 services et solutions de mobilités multimodales, collectives ou solidaires&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Infrastructures de
 recharges décarbonés pour la mobilité des voyageurs et des marchandises&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Accompagner le
 territoire dans la mise en place d’un Contrat Opérationnel de Mobilité (COM)&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Equipement public
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P9" s="1" t="inlineStr">
+      <c r="P16" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q9" s="1" t="inlineStr">
+      <c r="Q16" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 1&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 -&lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>europe@coeurentre2mers.com</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/valorisation-et-preservation-des-ressources-naturelles-locales/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC9" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>Coeur Entre-deux-Mers</t>
         </is>
       </c>
-      <c r="AD9" s="1" t="inlineStr">
+      <c r="AD16" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF9" s="1" t="inlineStr">
+      <c r="AF16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-[...380 lines deleted...]
-      <c r="E12" s="1" t="inlineStr">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>144547</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Emprunt citoyen</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K12" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L12" s="1" t="inlineStr">
-[...1117 lines deleted...]
-      </c>
       <c r="L17" s="1" t="inlineStr">
-        <is>
-[...448 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
 &lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
 &lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M19" s="1" t="inlineStr">
+      <c r="M17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
 pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
 Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
 Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
 Résultats : une levée de 700K€ en quelques semaines auprès de 
 plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -3968,1716 +3445,416 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W19" s="1" t="inlineStr">
+      <c r="W17" s="1" t="inlineStr">
         <is>
           <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB19" s="1" t="inlineStr">
+      <c r="AB17" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un café / bistrot
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC19" s="1" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE19" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF19" s="1" t="inlineStr">
+      <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG19" s="1" t="inlineStr">
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
-      <c r="AH19" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="20" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G20" s="1" t="inlineStr">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>150687</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes dans la recherche de financements pour la réalisation de leurs projets d’investissement</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...10 lines deleted...]
-      <c r="K20" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L20" s="1" t="inlineStr">
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...155 lines deleted...]
-          <t>Espace public
+ Le PETR accompagne les communes de son territoire dans la recherche de financements. Il effectue une veille sur les appels à projets et les appels à manifestation d&amp;#039;intérêt, ainsi que sur les dispositifs du Département, de la Région, de l&amp;#039;État et de l&amp;#039;Europe. Il apporte également son appui à la rédaction des différents contrats à l&amp;#039;échelle des communes et du territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
 Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
-Modes actifs : vélo, marche et aménagements associés</t>
-[...2 lines deleted...]
-      <c r="O20" s="1" t="inlineStr">
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="X20" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+ Les communes du PETR Garrigues et Costières de Nîmes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
-[...1200 lines deleted...]
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X25" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+ financements&amp;#64;petr-garriguescostieres.org
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e841-accompagner-les-communes-dans-la-recherche-de/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC25" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AF25" s="1" t="inlineStr">
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG25" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>27/09/2023</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="26" spans="1:34" customHeight="0">
-      <c r="A26" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>143843</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Sensibiliser les collectivités territoriales et les acteurs économiques aux enjeux de la logistique urbaine</t>
         </is>
       </c>
-      <c r="D26" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>LUD+ (lOGISTIQUE URBAINE DURABLE+)</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>ROZO
 Cerema
 Logistic Low Carbon</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Certificat d'économie d'énergie (CEE)
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Ingénierie financière
-Ingénierie technique</t>
-[...2 lines deleted...]
-      <c r="K26" s="1" t="inlineStr">
+Certificat d'économie d'énergie (CEE)</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L26" s="1" t="inlineStr">
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Programme LUD&amp;#43; vise à contribuer à l&amp;#039;accompagnement des acteurs publics et privés vers une logistique urbaine durable, à engager et accélérer la mise en œuvre concrète d&amp;#039;actions opérationnelles qui découlent des chartes LUD en accompagnant leur démarrage et certaines actions inscrites dans leur plan d&amp;#039;actions, en soutenant des expérimentations, en mettant à disposition un centre de ressources pérenne abondé par des outils, des communs, des formations... Le Programme LUD&amp;#43; se décline autour de 4 volets principaux :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Volet 1 :  Accompagner 61 territoires urbains dans l&amp;#039;élaboration de chartes LUD et la mise en œuvre de 120 actions opérationnelles ;
   &lt;/li&gt;
   &lt;li&gt;
    Volet 2 : Former les acteurs, expérimenter des solutions et partager les pratiques entres les acteurs de la logistique urbaine ;
   &lt;/li&gt;
   &lt;li&gt;
    Volet 3 : Construire un centre de ressource pour pérenniser les actions
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   VOLET 1
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -5721,355 +3898,3528 @@
  &lt;/ul&gt;
 &lt;p&gt;
  APPUI FINANCIER
 &lt;/p&gt;
 &lt;p&gt;
  Un appui au financement d&amp;#039;un poste de chargé de mission LUD et/ou d&amp;#039;une prestation par un bureau d&amp;#039;études pour l&amp;#039;élaboration et la mise en œuvre d&amp;#039;une charte LUD. Ce financement, venant en complément de l&amp;#039;accompagnement des EPCI par le Cerema et LLC, permet aux EPCI de disposer d&amp;#039;un levier incitatif pour élaborer une charte LUD, puis pour assurer un suivi de sa mise en œuvre, pour compenser le fait que de nombreuses collectivités ne disposent pas de l&amp;#039;ingénierie nécessaire. Le Programme LUD&amp;#43; participera ainsi pour chaque EPCI au financement :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     De postes de techniciens des EPCI dont la logistique urbaine s&amp;#039;inscrit dans leur mission (via un recrutement ou une modification de leur mission) ;
    &lt;/span&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Ou de prestations d&amp;#039;études ou d&amp;#039;ingénierie.
    &lt;/span&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Le Programme contribue également au financement de l&amp;#039;ingénierie associée à certaines actions initiées dans le cadre des chartes LUD pour les territoires volontaires et ceux ayant finalisés leur charte LUD. Cette action vise en particulier le financement d&amp;#039;ingénierie pour la réalisation de 120 actions. Les actions retenues sont celles qui sont le moins facilement réalisables par les territoires et qui de fait nécessitent un appui particulier par le Programme.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M26" s="1" t="inlineStr">
+      <c r="M19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Exemples d&amp;#039;actions à mettre en œuvre :
 &lt;/p&gt;
 &lt;p&gt;
  Harmonisation des réglementations
 &lt;/p&gt;
 &lt;p&gt;
  Optimisation des aires de livraison
 &lt;/p&gt;
 &lt;p&gt;
  Mise en place d&amp;#039;ELU
 &lt;/p&gt;
 &lt;p&gt;
  Report modal dont fluvial
 &lt;/p&gt;
 &lt;p&gt;
  Déploiement de la cyclo logistique
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement des acteurs économiques en lien avec les ZFE-m
 &lt;/p&gt;
 &lt;p&gt;
  Logistique des chantiers
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Logistique urbaine</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P26" s="1" t="inlineStr">
+      <c r="P19" s="1" t="inlineStr">
         <is>
           <t>13/01/2023</t>
         </is>
       </c>
-      <c r="Q26" s="1" t="inlineStr">
+      <c r="Q19" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les EPCI éligibles à la démarche sont les 214 établissements publics de coopération intercommunale à fiscalité propre du territoire français n&amp;#039;ayant pas initié de démarche de charte LUD pour le moment. En plus des EPCI ciblés par le Programme InTerLUD, la démarche sera accessible aux communes dans la mesure où l&amp;#039;EPCI dont elles dépendent ne souhaite pas s&amp;#039;engager.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T26" s="1" t="inlineStr">
+      <c r="T19" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://www.interlud.green/</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  https://www.interlud.green/
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>l.bonifay@rozo.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cbef-lud-logistique-urbaine-durable/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>ROZO</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>19/06/2023</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>157101</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’une assistance en matière de voirie et d’aménagements d’espace public et paysager</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>MATEC (ATD 57 Moselle)</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérents qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.
+&lt;/p&gt;
+&lt;p&gt;
+ MATEC assiste les collectivités par la réalisation :
+ &lt;br /&gt;
+ • Des études de faisabilité permettant d&amp;#039;avoir des éléments de cadrage technique et un coût estimé d&amp;#039;opération
+ &lt;br /&gt;
+ • Du programme de l&amp;#039;opération permettant de préciser les besoins, le montant des travaux, les contraintes techniques qui seront imposées aux maîtres d&amp;#039;œuvre (architectes et bureaux d&amp;#039;études).
+ &lt;br /&gt;
+ Lors de la consultation des maîtres d&amp;#039;œuvre, MATEC rédige l&amp;#039;ensemble des pièces, procède aux analyses des offres, donne la possibilité de bénéficier de la plateforme de marchés publics et aide à la notification des marchés.
+ &lt;br /&gt;
+ Dans toute la poursuite des études qui permettront d&amp;#039;affiner le projet de l&amp;#039;esquisse jusqu&amp;#039;à la consultation des entreprises, en passant par l&amp;#039;Avant-Projet Sommaire (APS) et l&amp;#039;Avant-Projet Définitif (APD), MATEC sera présent aux côtés des collectivités, lors des réunions de travail pour analyser les études MATEC assiste les collectivités produites et les informer des optimisations possibles.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour les projets d&amp;#039;aménagement de sécurité routière, de réfection de voirie, d&amp;#039;équipements d&amp;#039;aires de jeux et tel que cela était réalisé auparavant par la DDE puis l&amp;#039;ATESAT pour des petits projets, MATEC peut accompagner les collectivités dans la définition du projet avec la réalisation des plans, du descriptif technique qui permettront de consulter les entreprises.
+ &lt;br /&gt;
+ Pour les projets plus conséquents, MATEC est alors votre Assistant à Maîtrise d&amp;#039;Ouvrage, et apporte un soutien administratif, conceptuel et technique aux collectivités.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Diagnostic voirie
+ &lt;br /&gt;
+ •    Travaux de voirie divers et sécurité routière
+ &lt;br /&gt;
+ •    Terrains sportifs
+ &lt;br /&gt;
+ •    Aménagement paysager parcs, square, ...
+ &lt;br /&gt;
+ •    Aire de jeux
+ &lt;br /&gt;
+ •    Cours d&amp;#039;écoles
+ &lt;br /&gt;
+ •    Traversée de village
+ &lt;br /&gt;
+ •    Place
+ &lt;br /&gt;
+ •    Développement et aménagement pistes cyclables
+ &lt;br /&gt;
+ •    Accompagnement pour développer secteur habita et économique
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Revitalisation
+Equipement public
+Paysage
+Accessibilité
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Être une collectivité locale ou un EPCI de Moselle.
+ &lt;br /&gt;
+ •    Être adhérent à MATEC.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Moselle</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.matec57.fr/</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
+&lt;/p&gt;
+&lt;p&gt;
+ • A
+ &lt;a target="_self"&gt;
+  contact&amp;#64;matec57.fr
+ &lt;/a&gt;
+ en exposant brièvement votre projet ainsi que votre besoin.
+&lt;/p&gt;
+&lt;p&gt;
+ • Au 03.55.94.18.11
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 17 Quai Paul Wiltzer
+&lt;/p&gt;
+&lt;p&gt;
+ 57000 METZ
+&lt;/p&gt;
+&lt;p&gt;
+ Horaires d&amp;#039;ouverture :
+&lt;/p&gt;
+&lt;p&gt;
+ Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>cyril.gillerat@matec57.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d09d-beneficier-dune-assistance-en-matiere-de-voir/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>21/12/2023</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>157095</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une assistance à la recherche de subventions et au montage des dossiers</t>
+        </is>
+      </c>
+      <c r="C21" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+EUROPE - FEDER - Fonds européen de développement régional
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+France Ruralités</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Aide montage des dossiers de subventions</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>MATEC (ATD 57 Moselle)</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérentes qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.Dans le cadre de son assistance, MATEC peut aussi accompagner les collectivités dans la recherche et le montage des dossiers de subventions.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Qu&amp;#039;il s&amp;#039;agisse des dossiers du Département, de la Région Grand Est, de l&amp;#039;Etat, de l&amp;#039;Agence de l&amp;#039;Eau Rhin Meuse, de l&amp;#039;Europe, des divers appels à projets, MATEC aide les collectivités à :
+ &lt;br /&gt;
+ • trouver des pistes de financement pour les projets ;
+ &lt;br /&gt;
+ • monter au besoin les dossiers de subventions.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ MATEC peut vous accompagner au montage de dossiers de subventions (hors aides départementales) moyennant une somme équivalente à 2% du montant de la subvention accordée (minimum 1000 €, max 5000 € pour l&amp;#039;ensemble des dossiers d&amp;#039;un même projet).
+ &lt;br /&gt;
+ Cet accompagnement fait l&amp;#039;objet d&amp;#039;une mention dans la convention technique, d&amp;#039;un avenant ou d&amp;#039;une convention spécifique. Il comprend la rédaction et la mise en forme de l&amp;#039;ensemble des pièces (formulaires et leurs annexes incluant une proposition de plan de financement prévisionnel, courrier d&amp;#039;accompagnement, projet de délibération, attestations sur l&amp;#039;honneur diverses éventuelles) ainsi que l&amp;#039;aide à la compilation des pièces demandées.
+ &lt;br /&gt;
+ Pour activer cet accompagnement il convient de prendre attache avec nos services suffisamment en amont des échéances avec un dossier technique complet (programme de travaux, APS ou APD minimum quand un marché de travaux est nécessaire ou devis quand il n&amp;#039;y a pas de marché de travaux).
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Santé
+Technologies numériques et numérisation
+Tiers-lieux
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Milieux humides
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Être une collectivité locale ou un EPCI de Moselle.
+ &lt;br /&gt;
+ •    Être adhérent à MATEC.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Moselle</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.matec57.fr/</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
+ &lt;br /&gt;
+ •    A
+ &lt;a target="_self"&gt;
+  contact&amp;#64;matec57.fr
+ &lt;/a&gt;
+ en exposant brièvement votre projet ainsi que votre besoin.
+ &lt;br /&gt;
+ •    Au 03.55.94.18.11
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ 17 Quai Paul Wiltzer
+ &lt;br /&gt;
+ 57000 METZ
+ &lt;br /&gt;
+ Horaires d&amp;#039;ouverture :
+ &lt;br /&gt;
+ Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>cyril.gillerat@matec57.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb50-beneficier-dune-assistance-a-la-recherche-de-/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>143362</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le développement d'une mobilité décarbonée</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour une mobilité décarbonée</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  VOTRE BESOIN
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif de neutralité carbone à horizon 2050 implique d&amp;#039;importants changements sur l&amp;#039;organisation des systèmes de transports, les usages et comportements, ainsi que les choix technologiques associés. Tous les leviers (report modal, taux de remplissage, efficacité énergétique, sobriété des déplacements) doivent être mobilisés, à la fois pour les voyageurs et les marchandises.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Expert public des mobilités, le Cerema accompagne le passage à l&amp;#039;action des collectivités dans le déploiement de solutions structurantes pour la mobilité décarbonée de tous, dans une dynamique vertueuse de réduction des émissions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA REPONSE DU CEREMA
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Du diagnostic des besoins de déplacements à la mise en place des services de mobilité les plus adaptés, le Cerema s&amp;#039;engage à vos côtés !
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Développer les modes actifs : vélo, marche
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema sécurise et adapte la conception des espaces publics et voiries urbaines au développement de la marche et du vélo.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Assistance à maîtrise d&amp;#039;ouvrage, expertise et conseil pour élaborer votre politique modes actifs et réaliser des aménagements cyclables et piétons
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formations aux politiques de développement des modes actifs.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Programmes et références
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Recommandations d&amp;#039;aménagement pour déployer les « coronapistes »
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil technique de proximité pour développer les politiques cyclables (programme CEE AVELO2 avec Ademe) ; faire évoluer la doctrine et la diffuser (programme CEE ADMA).
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Favoriser le report modal vers les transports collectifs et services de mobilités partagés (covoiturage, autopartage)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Organiser l&amp;#039;intermodalité : pôles d&amp;#039;échanges, coordination des services de transport
+ &lt;/li&gt;
+ &lt;li&gt;
+  Redynamiser les petites lignes ferroviaires, via des outils d&amp;#039;analyse du potentiel ferroviaire et de la redynamisation des capillaires fret
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organiser les mobilités et leur intermodalité en villes moyennes et territoires peu denses (programmes France Mobilités et Action Coeur de ville)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des solutions de covoiturage (services et voies réservées)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Déployer l&amp;#039;offre de services numériques (systèmes tout en un « MaaS »).
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Organiser des actions de logistique urbaine durable pour la décarbonation du dernier kilomètre
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Programme InTerLUD (d&amp;#039;Innovations Territoriales et Logistique Urbaine Durable) avec LLC, Rozo et Ademe, dans le cadre du dispositif des Certificats d&amp;#039;économies d&amp;#039;énergie :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  250 métropoles, communautés urbaines et d&amp;#039;agglomérations sensibilisées
+ &lt;/li&gt;
+ &lt;li&gt;
+  50 chartes locales de logistique urbaine élaborées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des actions spécifiques déployées (espaces logistiques, optimisation des tournées, gestion des livraisons, logistique fluviale...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Accompagner la transition énergétique des systèmes de transport
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appui à la mise en oeuvre des SDIRVE (bornes de recharge électriques)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expérimentation de systèmes pour les autoroutes électriques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil aux collectivités pour la transition des flottes de bus (potentiel d&amp;#039;usage des différentes motorisations, pertinence avec le réseau de transport).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Adapter les conditions d&amp;#039;usages des mobilités
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Adaptation des revêtements et voiries urbaines
+ &lt;/li&gt;
+ &lt;li&gt;
+  Management de la mobilité ; adaptation des horaires et politiques temporelles des activités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification de la vulnérabilité des réseaux de transports.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Développer une offre de transports collectifs ou de covoiturage sur les axes structurants de votre réseau
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être accompagné pour préparer un projet MaaS sur votre territoire
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créer des aménagements cyclables
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organiser une logistique urbaine vertueuse
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer l&amp;#039;efficacité d&amp;#039;un service de mobilité autonome
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/agir-mobilite-decarbonee</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/38c4-agir-pour-une-mobilite-decarbonee/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>143360</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Apprendre à réaliser une Enquête Mobilité Certifiée Cerema (EMC²) - Formation</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une Enquête Mobilité Certifiée Cerema (EMC²) - Formation</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les enquêtes ménages-déplacements alimentent les politiques publiques depuis la fin des années 1970.
+ &lt;br /&gt;
+ Initialement conçues pour les zones denses des grandes agglomérations (EMD), les enquêtes ont été déclinées dans les villes moyennes (Enquête Déplacements Villes Moyennes – EDVM) et les couronnes périurbaines (Enquête Déplacements Grands Territoires – EDGT).
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Aujourd&amp;#039;hui, ces méthodes ont été harmonisées pour n&amp;#039;en former qu&amp;#039;une seule : l&amp;#039;enquête mobilité certifiée Cerema (EMC2).
+Avec sa méthodologie modulable, elle s&amp;#039;adapte aux besoins des territoires et étend ses champs de construction de la connaissance.
+Elle continue d&amp;#039;être largement réalisée par les collectivités qui ont besoin de mettre à jour leurs indicateurs de planification et/ou leur modèle multimodaux de prévision de trafic.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OBJECTIFS PÉDAGOGIQUES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ A l&amp;#039;issue du module, les stagiaires doivent être en capacité de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Déterminer les cas pour lesquels il est judicieux de réaliser une EMC2 et à quoi elles servent
+ &lt;/li&gt;
+ &lt;li&gt;
+  Décrire les étapes d&amp;#039;une enquête pour en planifier une.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Citer les grands principes méthodologiques des EMC et leurs justifications 2 : champs temporel, géographique, stratification territoriale, population concernée, taux de sondage, processus de recueil téléphone et/ou face à face, contenu du questionnaire du cœur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Utiliser les exploitations standards.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PROGRAMME :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Première journée
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  10h00 – 10h30 : Accueil des participant·e·s : Présentation de la formation, Tour de table des participant·e·s et de leurs attentes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  10h30 – 11h15 :   Introduction à la Mobilité : Pourquoi recueille-t-on de la donnée de mobilité et définitions utiles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  11h15 – 12h30 : Les EMC2 dans le paysage des enquêtes de déplacements : Panorama des enquêtes de mobilité ; Données numériques pour la mobilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  12H30 – 14H00 : Pause déjeuner
+ &lt;/li&gt;
+ &lt;li&gt;
+  14H00 – 17H30 : La méthodologie des EMC2 : Processus d&amp;#039;une EMC2 ; Principes méthodologiques : calendrier, plan de sondage, questionnaire, temporalité ; Le déplacement : unité et variables recueillies
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Deuxième journée
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  8h30 – 9H00 :Accueil des participant·e·s : retours sur la journée de la veille, questions éventuelles, présentation de la journée
+ &lt;/li&gt;
+ &lt;li&gt;
+  9h00 – 10H45 : La donnée c&amp;#039;est pas donné ! Les erreurs et biais de l&amp;#039;enquête et comment le Cerema intervient pour les minimiser.
+ &lt;/li&gt;
+ &lt;li&gt;
+  10H45 – 11H00 : Pause
+ &lt;/li&gt;
+ &lt;li&gt;
+  11H00 – 11h45 : Une EMC2 à quoi ça ressemble : Fichier brut, dictionnaire des variables, outils d&amp;#039;exploitation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  11h45 – 12h45 : Une EMC2 à quoi ça ressemble : l&amp;#039;exploitation standard ; Présentation de l&amp;#039;exploitation standard et comment l&amp;#039;utiliser.
+ &lt;/li&gt;
+ &lt;li&gt;
+  12H45 – 14H00 : Pause déjeuner
+ &lt;/li&gt;
+ &lt;li&gt;
+  14H00 – 15H30  : Les EMC2 : leurs limites et au-delà. Avantages et faiblesses des EMC2 Comment les options y répondent
+ &lt;/li&gt;
+ &lt;li&gt;
+  15H30-16H30 : Evaluation ; Conclusion de la formation, premiers retours.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PUBLIC :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cette formation vise, à la fois, toute personne en charge de la conception, du suivi d&amp;#039;une EMC2, mais également les personnes en charge de traitements et analyses des données issues des EMC2.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Techniciens, chargés d&amp;#039;études des services mobilités des services de l&amp;#039;Etat et des collectivités locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chargés d&amp;#039;études en agence d&amp;#039;urbanisme ou bureaux d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chercheurs en mobilité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NIVEAU PRÉ-REQUIS : Aucun
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OUTILS PÉDAGOGIQUES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exposés méthodologiques et apports techniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exercices / études de cas
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retours d&amp;#039;expérience
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quiz
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS D&amp;#039;ÉVALUATION :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en œuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ACCESSIBILITÉ DE NOS FORMATIONS AUX PERSONNES EN SITUATION DE HANDICAP
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement, merci de contacter le référent handicap
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉLAIS D&amp;#039;ACCÈS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-realiser-enquete-mobilite-certifiee-cerema-emc2</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa26-formation-realiser-une-enquete-mobilite-certi/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>143359</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Anticiper l'évolution des comportements de mobilité</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Modélisation Multimodale des déplacements</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Région</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  VOTRE BESOIN :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Anticiper l&amp;#039;évolution des comportements de mobilité et prévoir l&amp;#039;impact d&amp;#039;un projet ou d&amp;#039;une politique de transport sont une nécessité pour les acteurs des territoires en charge des politiques d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema assiste les acteurs publics dans le développement et l&amp;#039;usage d&amp;#039;outils d&amp;#039;évaluation et d&amp;#039;aide à la décision.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA RÉPONSE DU CEREMA  :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema propose des interventions variées dans le domaine de la modélisation multimodale des déplacements :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Assistance à maîtrise d&amp;#039;ouvrage
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;audits de modèles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conduite d&amp;#039;études d&amp;#039;opportunité pour l&amp;#039;élaboration de modèles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pilotage de recueils de données et d&amp;#039;enquêtes de circulation en vue d&amp;#039;alimenter les modèles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à l&amp;#039;élaboration de modèles multimodaux sur des territoires urbains, métropolitains et régionaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi et gestion de modèles
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Développement de modèles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exploitation d&amp;#039;enquêtes transports : enquêtes origine- destination, de préférences déclarées, comptages, ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction de modèles multimodaux, de modèles de trafic longue distance et de modèles de trafic simplifiés sur des territoires urbains peu denses
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement d&amp;#039;outils d&amp;#039;analyse spécifiques aux besoins d&amp;#039;un territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Réalisation d&amp;#039;études de trafics
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Évaluation de la demande de transports pour des projets et des politiques de transports (Transport collectif en site propre, plan de déplacements urbains...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation socio-économique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Diffusion de connaissances
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaboration de guides et fiches méthodologiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation de journées techniques d&amp;#039;échanges
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de réseaux techniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation et animation de formations
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/modelisation-multimodale-deplacements</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/08b5-modelisation-multimodale-des-deplacements/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>143356</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la résilience des infrastructures et réseaux de transport</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la résilience des infrastructures et réseaux de transport : Vers une gestion intégrée des patrimoines d’infrastructures de transports</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  VOTRE BESOIN :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes gestionnaire d&amp;#039;un patrimoine d&amp;#039;infrastructures de transport et vous souhaitez optimiser vos investissements, notamment sur les activités d&amp;#039;exploitation, d&amp;#039;entretien et de maintenance.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez présenter une stratégie d&amp;#039;investissement dans la préservation de votre patrimoine, qui sera comprise par les usagers et par les financeurs afin d&amp;#039;entrer dans le cercle vertueux de l&amp;#039;entretien préventif.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez coupler des stratégies d&amp;#039;action pour un réseau plus résilient avec une gestion innovante et adaptée de votre patrimoine.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes à la recherche d&amp;#039;une méthode et d&amp;#039;une stratégie, permettant de répondre à la fois aux besoins d&amp;#039;investissements de court et de long termes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA RÉPONSE DU CEREMA :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema a développé une démarche innovante de gestion de patrimoine intégrée utilisant une approche systémique de votre réseau de transport.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette approche permet de mettre en place une stratégie d&amp;#039;investissement tenant compte de l&amp;#039;ensemble des contraintes d&amp;#039;exploitation, d&amp;#039;entretien et de vieillissement de votre réseau au cours de sa vie, afin qu&amp;#039;il remplisse son usage au regard des contraintes actuelles et des évolutions possibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous vous proposons des solutions pour que votre réseau puisse s&amp;#039;adapter à une détérioration imprévue, aux dégradations chroniques et aux évolutions de la demande.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette approche, mise en œuvre par nos experts, adaptée à chaque réseau et à chaque territoire, permet de hiérarchiser les investissements et les actions sur les infrastructures pour une gestion moins coûteuse.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle intègre les problématiques environnementales, de sobriété en ressources naturelles et énergétiques, les considérations techniques liées à la durabilité des matériaux ou de l&amp;#039;infrastructure dans son ensemble et les aspects socio-économiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   → Analyse des vulnérabilités
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les aléas climatiques (crues, inondations, sécheresse, chute de blocs, glissements de terrain, etc...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aléas industriels (zones Seveso, pollutions majeures, etc...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les éventuels autres aléas.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   → Définition des indicateurs pertinents
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  État d&amp;#039;endommagement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Besoin financier (dépréciation de patrimoine) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vulnérabilité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  →
+  &lt;strong&gt;
+   AMO – Gestion de Patrimoine Intégrée
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse des vulnérabilités ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définition des indicateurs de gestion pertinents, selon la réalité du terrain ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;adoption d&amp;#039;une stratégie, visant l&amp;#039;efficacité des investissements ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement à la passation de marchés de gestion de patrimoine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation à la gestion de patrimoine intégrée.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NOS RÉFÉRENCES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Expert incontournable et reconnu, le Cerema accompagne depuis de nombreuses années les collectivités territoriales dans la gestion de leurs réseaux de transport, que ce soit en apportant des méthodologies reconnues ou une expertise adaptée à chacun.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/gestion-integree-patrimoines-infrastructures-transport</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c13f-ameliorer-la-resilience-de-vos-infrastructure/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>143345</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des certification et audits pour les ouvrages d’arts et infrastructures de transport</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Certification et audits pour les ouvrages d’arts et infrastructures de transport</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  VOTRE BESOIN :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La réalisation d&amp;#039;audits et essais pour le marquage et la certification NF ou CE de produits et procédés de construction est au cœur de vos préoccupations et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour cela, vous cherchez un appui technique et une expertise pour attester la conformité des produits aux différentes normes et certifications en vigueur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA RÉPONSE DU CEREMA :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans les activités de certification et d&amp;#039;audits pour les ouvrages d&amp;#039;arts et infrastructures de transport en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Les activités de certification de matériaux / produits et d&amp;#039;entreprises pour la marque NF et les autres marques comprennent à la fois :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des audits (audits initiaux et de surveillance) des sites/usines de production et lors de la mise en œuvre des procédés ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des prestations d&amp;#039;essais (essais mécaniques et analyses chimiques) en laboratoire sur ces matériaux/produits.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Activité d&amp;#039;audits :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Marquage CE Enrobés bitumineux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marquage CE Granulats ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marquage CE « Kits de protection contre les chutes de blocs » ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marque NF BPE : Centrale de béton prêt à l&amp;#039;emploi ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marque NF Acier ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marque NF AFCAB : Aciéries, Armaturiers et fabricants de DRAAB (audits des fabricants et de la pose des armatures) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marque NF030 et marquage CE : Produits spéciaux destinés aux constructions en béton hydraulique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marque NF058 ASCQUER et marquage CE : Équipements de la Route ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Certification ASQPE : Armatures et procédés de précontrainte (mise en œuvre des procédés) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Certification ACQPA : Systèmes de peintures anticorrosion et peintures Marine Nationale.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Activité d&amp;#039;essais et analyses chimiques (AC) en laboratoire :
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur béton pour la marque NF BPE ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur aciers, coupleurs et armatures pour la marque NF AFCAB ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur les produits spéciaux destinés aux constructions en béton hydraulique pour la marque NF030 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur les équipements de la Route pour la marque NF058 ASCQUER ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur les adjuvants pour bétons - produits de cure pour la marque NF085 CERIB ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur les dispositifs avertisseurs pour la marque NF113 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur peintures anticorrosion pour la marque ACQPA ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur les granulats pour le marquage CE.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema est certifié ISO 9001 et est accrédité COFRAC pour les essais sur béton, mortiers et adjuvants
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/certification-audits-ouvrages-arts-infrastructures-transport</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y26" s="1" t="inlineStr">
         <is>
-          <t>l.bonifay@rozo.fr</t>
+          <t>partenariats@cerema.fr</t>
         </is>
       </c>
       <c r="Z26" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/cbef-lud-logistique-urbaine-durable/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d982-certification-et-audits-pour-les-ouvrages-dar/</t>
         </is>
       </c>
       <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC26" s="1" t="inlineStr">
         <is>
-          <t>ROZO</t>
+          <t>Cerema</t>
         </is>
       </c>
       <c r="AE26" s="1" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF26" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG26" s="1" t="inlineStr">
         <is>
-          <t>19/06/2023</t>
+          <t>13/06/2023</t>
         </is>
       </c>
       <c r="AH26" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:34" customHeight="0">
       <c r="A27" s="1">
+        <v>143318</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Maîtriser le volet « nuisances sonores » dans les projets d’infrastructures de transport routières - Approfondissement (Formation)</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Description :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le bruit routier est la première source de nuisance citée par les Français à leur domicile. Le Conseil National du Bruit (CNB) et l&amp;#039;Agence de la Transition écologique (ADEME) ont publié en juillet 2021 une nouvelle évaluation du coût social du bruit en France qui indique que le bruit des infrastructures de transport routières représente un coût de plus de 80 milliards d&amp;#039;euros par an.
+&lt;/p&gt;
+&lt;p&gt;
+ Le bruit émis par les infrastructures de transport routières s&amp;#039;inscrit dans un corpus réglementaire ancien, cependant l&amp;#039;Autorité environnementale (Ae) pointe régulièrement les lacunes dans les études acoustiques, qui peuvent impacter directement la qualité de vie des riverains de ces projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette formation proposée en deux modules vous aidera à mieux appréhender les obligations des gestionnaires routiers, à conduire une étude d&amp;#039;impact acoustique et plus globalement à comprendre l&amp;#039;articulation des différents axes de la politique de lutte contre le bruit : Cartes de Bruit Stratégiques, Classement Sonore des Voies, résorption des Points Noirs du Bruit et protection des riverains
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs pédagogiques :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ À l&amp;#039;issue de ce module, les stagiaires seront capables de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Suivre la réalisation d&amp;#039;une étude d&amp;#039;impact acoustique à chaque étape de conception d&amp;#039;un projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyser la qualité des résultats d&amp;#039;une campagne de mesure ou d&amp;#039;une modélisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prendre en compte des aspects innovants dans la lutte contre le bruit
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Programme :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Matinée
+&lt;/p&gt;
+&lt;p&gt;
+ 9h30 – 10h00  : Présentation de l&amp;#039;équipe d&amp;#039;animation et attentes des stagiaires
+&lt;/p&gt;
+&lt;p&gt;
+ 10h00 – 10h30 : Bref rappel des notions de base de l&amp;#039;acoustique et de la réglementation applicable aux projets de transport routier
+&lt;/p&gt;
+&lt;p&gt;
+ 10h30 – 11h30 : Les différents niveaux d&amp;#039;études acoustiques (illustrations par l&amp;#039;exemple)
+&lt;/p&gt;
+&lt;p&gt;
+ 11h30 – 12h30 : Présentation et analyse d&amp;#039;une étude de cas
+&lt;/p&gt;
+&lt;p&gt;
+ Après-midi
+&lt;/p&gt;
+&lt;p&gt;
+ 14h00 – 15h00 : Atelier, mesure acoustique (organisation, exploitation, ...)
+&lt;/p&gt;
+&lt;p&gt;
+ 15h00 – 16h15 : Atelier, étude d&amp;#039;impact (contenu et points de vigilance, ...)
+&lt;/p&gt;
+&lt;p&gt;
+ 16h15 – 17h15 : Pour une meilleure intégration de la réglementation
+&lt;/p&gt;
+&lt;p&gt;
+ 17h15 – 17h30 : Temps d&amp;#039;échange et évaluation de la journée
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outils pédagogiques :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exposés théoriques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études de cas
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en situation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retours d&amp;#039;expérience
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités de validation individuelle des acquis en fin de formation  :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Quiz en fin de journée
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Frais d&amp;#039;inscription :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 600€ HT par stagiaire (TVA à 0 %)
+&lt;/p&gt;
+&lt;p&gt;
+ Déjeuner compris
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Santé
+Appui méthodologique
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Public :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La formation s&amp;#039;adresse aux personnels en charge de la thématique acoustique au sein des collectivités gestionnaires d&amp;#039;infrastructures routières, ou dans les bureaux d&amp;#039;études techniques.
+&lt;/p&gt;
+&lt;p&gt;
+ Une offre de formation &amp;#34;initiation&amp;#34; est également proposée. A noter : En cas d&amp;#039;inscription d&amp;#039;une même personne aux 2 offres, les modalités d&amp;#039;inscription sont distinctes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Niveau pré-requis :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Avoir suivi le module Initiation ou connaître les sujets qui y sont abordés.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-maitriser-volet-nuisances-sonores-projets</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/06ae-maitriser-le-volet-nuisances-sonores-dans-les/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>142827</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Requalifier et moderniser les infrastructures de transports en préservant les continuités écologiques</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au-delà des projets neufs, les maîtres d&amp;#039;ouvrage publics et privés (État, sociétés concessionnaires d&amp;#039;autoroutes, VNF, RFF...) s&amp;#039;investissent dans la
+ &lt;strong&gt;
+  requalification environnementale et la modernisation de leurs infrastructures existantes.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ils réservent un volet de leurs investissements pour améliorer la qualité environnementale de leurs infrastructures les plus anciennes, et pour accroître la qualité des services proposés à leurs clients. Dans ce cadre, ces maîtres d&amp;#039;ouvrages expriment des attentes fortes en termes d&amp;#039;expertise depuis
+ &lt;strong&gt;
+  le diagnostic de l&amp;#039;existant jusqu&amp;#039;à l&amp;#039;élaboration de recommandations de solutions rectificatives.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le Cerema vous accompagne dans la requalification environnementale et la modernisation de vos infrastructures existantes en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous réalisons :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;un diagnostic d&amp;#039;efficacité fonctionnelle des ouvrages existants au regard de différents paramètres (nature des ouvrages, dimension, aménagement, points de conflits, etc.) avec possibilité de mise en place de suivi par piégeage photographique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Propositions d&amp;#039;adaptations nécessaires à l&amp;#039;amélioration de la fonctionnalité des ouvrages existants (nature du revêtement, dispositif d&amp;#039;accompagnement dans l&amp;#039;ouvrage en entrée et en sortie, etc.),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recommandations relatives à la création de nouveaux ouvrages (passages inférieurs ou supérieurs à grande faune, ouvrages spécialisés à petite faune, ouvrages mixtes), en explorant différentes techniques, dans le cadre d&amp;#039;un projet neuf ou dans l&amp;#039;optique de défragmentation des infrastructures existantes (proposition optimale de localisation),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement du maître d&amp;#039;ouvrage lors de la réalisation des travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Réhabilitation
+Accessibilité
+Appui méthodologique
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/requalifier-moderniser-infrastructures-transports-preservant</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c0f6-requalifier-et-moderniser-les-infrastructures/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>142826</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la sécurité des déplacements des usagers</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Améliorer la sécurité des déplacements des usagers
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accident de la circulation résulte, le plus souvent, de la conjonction de multiples éléments liés au comportement du conducteur, à l&amp;#039;état du véhicule et à la qualité de l&amp;#039;infrastructure. Si le comportement des impliqués est à l&amp;#039;origine de la plupart des accidents de la circulation, il est souvent induit par une configuration inappropriée de l&amp;#039;infrastructure.
+ &lt;strong&gt;
+  L&amp;#039;action sur l&amp;#039;infrastructure routière et sur l&amp;#039;espace public reste donc l&amp;#039;un des leviers majeurs d&amp;#039;une démarche d&amp;#039;amélioration de la sécurité des déplacements.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les objectifs de sécurité sont à articuler avec d&amp;#039;autres objectifs de l&amp;#039;action sur la ville ou sur le réseau routier : accessibilité, attractivité, qualité de l&amp;#039;espace public, équité sociale, valeurs patrimoniales, développement des modes doux, ... Les aménagements doivent intégrer la mixité croissante des usages de l&amp;#039;espace public (véhicules individuels, transports en commun, cycles, piétons, deux-roues motorisés, etc.) dont les besoins et contraintes sont parfois divergents, et dont la cohabitation peut être source de conflits.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le Cerema réalise des études pour améliorer la sécurité des déplacements des usagers. Ces études comprennent quatre phases ayant des objectifs bien distincts afin de :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Définir et hiérarchiser les enjeux de sécurité sur un territoire, un réseau, un itinéraire, un quartier, à partir du fichier des accidents, pour connaître
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudier les mécanismes d&amp;#039;accidents à partir de l&amp;#039;exploitation des procédures d&amp;#039;accidents, de l&amp;#039;analyse des comportements et de l&amp;#039;environnement, pour comprendre et identifier les pistes d&amp;#039;action ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en œuvre des actions de sécurité par l&amp;#039;aménagement ou par l&amp;#039;information et la sensibilisation, pour agir ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evaluer les actions mises en œuvre.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Réhabilitation
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/ameliorer-securite-deplacements-usagers</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7a67-ameliorer-la-securite-des-deplacements-des-us/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>142711</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Evaluer la sécurité des aménagements pour l'insertion urbaine des tramways</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La connaissance de la demande de mobilité est un intrant indispensable à l&amp;#039;élaboration et à l&amp;#039;évaluation de politiques publiques liées directement ou indirectement aux déplacements (tourisme, santé, économie). Les méthodes de recueil et les sources de données étant très nombreuses et en constante évolution, une expertise est nécessaire pour identifier la bonne méthode pour obtenir, utiliser, capitaliser et diffuser la donnée répondant aux besoins spécifiques du maître d&amp;#039;ouvrage.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Acteur historique, le Cerema vous accompagne dans les processus de recueil, d&amp;#039;analyse, de capitalisation et de diffusion de données sur la demande de mobilité en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous vous proposons un accompagnement pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Expliciter les besoins en données de mobilité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en place les processus de recueil de données ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyser les données en lien avec les besoins identifiés ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stocker et diffuser les données et les analyses.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Etude sur la mobilité des seniors en Bourgogne Franche Comté.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Logistique urbaine
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/analyser-observer-demande-mobilite</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3a60-evaluer-la-securite-des-amenagements-pour-lin/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>142709</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner votre projet de mobilité servicielle, pour faciliter les déplacements sur votre territoire avec MaaS</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La mobilité servicielle (ou MaaS, Mobility as a service) apporte des services numériques pour simplifier l&amp;#039;usage des différentes offres de mobilité en donnant une information complète et en facilitant l&amp;#039;accès à chaque mode de transport.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous voulez construire un projet de MaaS dans votre ville ou région pour favoriser les modes alternatifs à la voiture individuelle ? Le cerema vous accompagne pour la préparation de votre projet et l&amp;#039;analyse de ses effets sur la mobilité.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous souhaitez connaître les possibilités techniques et les bonnes pratiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez être accompagné pour préparer un projet MaaS sur votre territoire ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous voulez évaluer l&amp;#039;impact de vos services numériques sur les mobilités ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour la préparation de votre projet et l&amp;#039;analyse des impacts de votre futur système.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des équipes pluridisciplinaires et expertes (données, information, billettique, gouvernance, intermodalité, tarification, politiques publiques)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une participation active aux groupes de travail nationaux sur le MaaS
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des expertises et compétences au plus près de vos besoins, grâce à un réseau territorialisé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une longue expérience au service de l&amp;#039;État et des collectivités locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des participations actives à la construction des normes (formats de données, billettique...) et textes réglementaires (Loi d&amp;#039;Orientation des Mobilités...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Comprendre les enjeux du MaaS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Formations sur mesure sur le MaaS (définition, enjeux, aspects techniques, données, gouvernance).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Benchmarks pour identifier les bonnes pratiques et les exemples adaptés à votre projet de territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Construire avec vous un projet MaaS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse des besoins et des offres de mobilité de votre territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formalisation des objectifs et identification des lignes directrices de votre projet MaaS.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Evaluer les effets de votre projet sur la mobilité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse des données issues de vos outils numériques (billettique, applis...).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;enquêtes quantitatives et qualitatives.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation des impacts avec une méthodologie éprouvée.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Ils nous font confiance
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Métropole européenne de Lille
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Accompagnement de la Métropole européenne de Lille pour élaborer la stratégie de développement du MaaS (2020 - 2021)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sytral
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Appui au Sytral sur la stratégie de développement du MaaS (2021 - 2022)
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   CNFPT
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Réalisation de formation sur les mobilités connectées et le MaaS pour le CNFPT (2020-2021)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Fluidtime
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Animation de l&amp;#039;écosystème des acteurs du MaaS de Grenoble lors du Symposium de Fluidtime à Vienne (Septembre 2021)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   ATEC ITS
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Présentation de l&amp;#039;observatoire du MaaS lors du congrès ATEC ITS (Janvier 2020)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   ERTICO
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Présentation sur le rôle du MaaS dans les politiques publiques de mobilité lors du congrès ITS Europe de Lisbonne (Novembre 2020)
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/maas-accompagner-votre-projet-mobilite-servicielle-faciliter</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e9ad-accompagner-votre-projet-de-mobilite-servicie/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
         <v>142702</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Organiser une logistique durable dans le développement de vos "circuits courts"</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L27" s="1" t="inlineStr">
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les acteurs du monde agricole sont confrontés à une demande de plus en plus importante de circuits d&amp;#039;approvisionnement alimentaires plus durables, mobilisant davantage les filières locales et la valorisant avec les agriculteurs. Pourtant, la réduction des distances géographiques et relationnelles entre le consommateur et le producteur sont de plus en plus pénalisantes pour ceux qui s&amp;#039;y engagent, notamment par rapport aux filières longues. De plus, le bilan environnemental des circuits courts soulève des interrogations dans la mesure où la multiplicité des trajets de livraison effectués en petits véhicules, rarement complets, peut s&amp;#039;avérer dans certains cas plus néfastes que les transports effectués de manière massifiée par des intermédiaires (grossistes, distributeurs).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema a développé une méthodologie et des outils qui permettent d&amp;#039;accompagner les porteurs de projets de développement des circuits courts dans la conception d&amp;#039;organisations logistiques plus durable. Elle s&amp;#039;appuie notamment sur un outil d&amp;#039;évaluation de la performance économique et environnementale de ces organisations logistiques. L&amp;#039;offre porte sur de l&amp;#039;assistance à l&amp;#039;optimisation de l&amp;#039;organisation logistique. Elle peut prendre la forme de formation à la méthodologie et à l&amp;#039;usage de l&amp;#039;outil d&amp;#039;évaluation des coûts d&amp;#039;exploitation et des coûts environnementaux. Ce peut être une formation directe mais aussi une formation de formateurs.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Economie locale et circuits courts
 Attractivité économique
 Appui méthodologique
 Logistique urbaine</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V27" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/organiser-logistique-durable-developpement-vos-circuits</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/faff-organiser-une-logistique-durable-dans-le-deve/</t>
         </is>
       </c>
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC27" s="1" t="inlineStr">
+      <c r="AC32" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE27" s="1" t="inlineStr">
+      <c r="AE32" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF27" s="1" t="inlineStr">
+      <c r="AF32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG27" s="1" t="inlineStr">
+      <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH27" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="28" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="C28" s="1" t="inlineStr">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>142229</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un quartier ou d'une commune (Atelier Flash)</t>
+        </is>
+      </c>
+      <c r="C33" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Tourisme Ingénierie Développement
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="D28" s="1" t="inlineStr">
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Atelier des territoires Flash</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ PRÉSENTATION
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OBJECTIFS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier des territoires Flash vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Flash est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial porté par la DGALN et piloté par les DDT(M) ou les DREAL.
+&lt;/p&gt;
+&lt;p&gt;
+ A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;une esquisse de plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉCHELLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un Atelier Flash porte sur une échelle de réflexion territoriale communale, laquelle peut-être toutefois plus vaste (échelle intercommunale).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  THÉMATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier Flash est un outil permettant aux territoires de s&amp;#039;engager pleinement dans les transitions de leur modèle de développement lesquelles sont abordée par le prisme de l&amp;#039;aménagement et de l&amp;#039;urbanisme.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Plus précisément, l&amp;#039;Atelier peut traiter des objets suivants, s&amp;#039;intégrant notamment dans les programmes de cohésion des territoires portés par l&amp;#039;Agence nationale de la cohésion des territoires (ANCT) :
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projets en lien avec les transitions territoriales et urbaines : revitalisation des centre-villes, réhabilitation des entrées de ville, aménagement des friches, protection et valorisation du patrimoine
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projets en lien avec les transitions culturelles, sociales, économiques : adaptation de l&amp;#039;offre de logements et des mobilités, accompagnement des projets socio-économiques (ESS) et économiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projet en lien avec les transitions environnementales et énergétiques : protection, restauration et gestion de l&amp;#039;écosystème terrestre et des ressources naturelles
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PILOTAGE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le pilotage local de la démarche est assuré par les services déconcentrés de l&amp;#039;Etat (DDT(M) ou D
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;®&lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ EAL), en lien étroit avec la ou les collectivités concernées. Le pilotage implique, pour les DDT(M) ou les D
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;®&lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ EAL, d&amp;#039;émettre et exécuter le bon de commande dans le cadre de l&amp;#039;accord-cadre multi-attributaire de la DGALN.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  FINANCEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement par l&amp;#039;équipe pluridisciplinaire, d&amp;#039;un montant environ de 20 000€, est pris en charge à 100% par la DGALN. Les frais d&amp;#039;organisation (logistiques et restauration) sont à la charge des co-porteurs de l&amp;#039;Atelier, principalement de la collectivité.
+&lt;/p&gt;
+&lt;h4&gt;
+ ACCOMPAGNEMENT
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉQUIPES
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Trois groupements sont titulaires de l&amp;#039;accord-cadre multi-attributaire à bons de commande de la DGALN. Chaque Atelier Flash est attribuée à une des trois équipes d&amp;#039;experts pluridisciplinaires titulaires selon la méthode du tourniquet.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉROULEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  ÉTAPE 1
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  LANCEMENT : attribution de l&amp;#039;équipe et cadrage de l&amp;#039;étape suivante
+ &lt;/li&gt;
+ &lt;li&gt;
+  APPROPRIATION &amp;amp; APPROFONDISSEMENT : analyse documentaire et entretiens et cadrage de la seconde phase
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  ÉTAPE 2
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ANIMATION IN SITU : introduction de l&amp;#039;Atelier, arpentage du territoire, animation des temps d&amp;#039;Atelier et conclusion de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  PRODUCTION &amp;amp; RESTITUTION
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DURÉE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Durée totale : 3 à 6 mois
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Durée de l&amp;#039;atelier : 2 à 3 jours
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LIVRABLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs de l&amp;#039;Atelier conviennent avec l&amp;#039;équipe pluridisciplinaire des supports à livrer à l&amp;#039;issue de l&amp;#039;Atelier. Ceux-ci peuvent être de plusieurs natures.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Documents stratégiques  : feuille de route, esquisse de plan-guide
+ &lt;/li&gt;
+ &lt;li&gt;
+  Documents opérationnels  : cahier des charges, charte, éléments de communication
+ &lt;/li&gt;
+ &lt;li&gt;
+  Documents de capitalisation  : fiche synthétique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Réseaux de chaleur
+Cohésion sociale et inclusion
+Citoyenneté
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Industrie
+Mobilité fluviale
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ CANDIDATURE
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  EN SYNTHESE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Une problématique ou un projet à l&amp;#039;échelle d&amp;#039;un quartier ou d&amp;#039;une commune relative à une question d&amp;#039;aménagement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un dossier de candidature complet (fiche de candidature, courriers) coconstruit avec la commune (et l&amp;#039;EPCI le cas échéant) et porté et déposé par la DDT(M) ou la DREAL à la DGALN
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES PORTEURS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de candidature est constitué collectivement les services de l&amp;#039;Etat (DDT(M) ou DREAL) et la commune et, le cas échéant, son EPCI.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES PIÈCES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier est constitué des pièces suivantes : la fiche de candidature, un courrier de soutien signé par le maire de la commune et/ou le président de l&amp;#039;EPCI et un courrier de soutien signé par le préfet ou le sous-préfet adressé à la Sous-direction de l&amp;#039;Aménagement durable (AD1/DHUP/DGALN).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA FICHE DE CANDIDATURE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle comporte plusieurs sections à renseigner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Section 1 - les porteurs de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 2 - la localisation de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 3 - l&amp;#039;objet de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 4 - les objectifs de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 5 - les ressources de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Annexe 1 - les dynamiques du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Annexe 2 - les dynamiques d&amp;#039;aménagement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ainsi, pour renseigner la fiche de candidature, il est nécessaire, d&amp;#039;une part, de bien identifier, d&amp;#039;une part, l&amp;#039;intention de la stratégie d&amp;#039;aménagement à travailler, ses thématiques, son secteur, ses enjeux et ses problématiques, et d&amp;#039;autre part, les acteurs à mobiliser et les ressources documentaires fournir à l&amp;#039;équipe pluridisciplinaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez le kit technique de l&amp;#039;Atelier Flash : https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
+ &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
+  atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>ad1.dgaln@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3813-construire-collectivement-une-strategie-damen/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>MTECT - DGALN - DHUP - AD1</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2023</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>142680</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un grand territoire (Atelier Local)</t>
+        </is>
+      </c>
+      <c r="C34" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Tourisme Ingénierie Développement
+ÉcoQuartier
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Démarche Atelier des territoires  : dispositif "Atelier Local"</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L28" s="1" t="inlineStr">
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  PRÉSENTATION
  &lt;br /&gt;
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;strong&gt;
   OBJECTIFS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Atelier Local vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Local est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial. A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;un plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place. Celles-ci sont organisées par thématique et par niveau de priorisation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉCHELLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un Atelier Local porte sur une échelle de réflexion intercommunale,laquelle peut-être toutefois plus vaste (échelle SCOT, PETR, OIN etc) ou plus éventuellement inférieure (échelle infra-intercommunale ou communale).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   THÉMATIQUES
@@ -6182,51 +7532,51 @@
 &lt;p&gt;
  &lt;strong&gt;
   LIVRABLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   note de cadrage : méthodologie, calendrier
  &lt;/li&gt;
  &lt;li&gt;
   carnet de suivi : déroulé, compte-rendu, propositions
  &lt;/li&gt;
  &lt;li&gt;
   rapport final : synthèse et préconisations
  &lt;/li&gt;
  &lt;li&gt;
   feuille de route : objectifs, plan d&amp;#039;actions et de financement, calendrier
  &lt;/li&gt;
  &lt;li&gt;
   livret de capitalisation
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Alimentation
 Commerces et services
@@ -6244,56 +7594,56 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 Attractivité économique
 Appui méthodologique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Industrie
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Milieux humides
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R28" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CANDIDATURE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les porteurs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le dossier de candidature est constitué collectivement les services de l&amp;#039;Etat (DDT(M) ou DREAL) et la commune et, le cas échéant, son EPCI.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les pièces
  &lt;/strong&gt;
  &lt;br /&gt;
  Le dossier est constitué des pièces suivantes : la fiche de candidature, un courrier de soutien signé par le maire de la commune et/ou le président de l&amp;#039;EPCI et un courrier de soutien signé par le préfet ou le sous-préfet adressé à la Sous-direction de l&amp;#039;Aménagement durable (AD1/DHUP/DGALN).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LA FICHE DE CANDIDATURE
  &lt;/strong&gt;
@@ -6336,1668 +7686,920 @@
  &lt;li&gt;
   Élaboration de la fiche de candidature par la collectivité et les services de l&amp;#039;Etat
  &lt;/li&gt;
  &lt;li&gt;
   Signature des courriers de soutien
  &lt;/li&gt;
  &lt;li&gt;
   Envoi des documents à la DGALN
  &lt;/li&gt;
  &lt;li&gt;
   Echange entre la DGALN et les co-porteurs, le cas échéant, sur le dossier de candidature
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La DGALN analyse les dossiers de candidature et évalue leur éligibilité, au fil de l&amp;#039;eau. Les porteurs du dossier sont informés de la validation de l&amp;#039;éligibilité. Environ 30 candidatures sont sélectionnées chaque année.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T28" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez le kit technique de l&amp;#039;Atelier local : https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
  &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
   atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>ad1.dgaln@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6ca3-construire-collectivement-une-strategie-ou-un/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC28" s="1" t="inlineStr">
+      <c r="AC34" s="1" t="inlineStr">
         <is>
           <t>MTECT - DGALN - DHUP - AD1</t>
         </is>
       </c>
-      <c r="AE28" s="1" t="inlineStr">
+      <c r="AE34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF28" s="1" t="inlineStr">
+      <c r="AF34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG28" s="1" t="inlineStr">
+      <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>05/06/2023</t>
         </is>
       </c>
-      <c r="AH28" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="29" spans="1:34" customHeight="0">
-[...29 lines deleted...]
-      <c r="G29" s="1" t="inlineStr">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>126877</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Être aidé pour réaliser des documents de planification (SCoT, PLUI...)</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat</t>
-[...48 lines deleted...]
- &lt;br /&gt;
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  LES OUTILS DE PLANIFICATION TERRITORIALE
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Les missions de l&amp;#039;agence d&amp;#039;urbanisme se structurent principalement autour d&amp;#039;un travail de mise en commun et de construction d&amp;#039;une vision partagée pour le futur. Dans ce contexte,
+  les agences d&amp;#039;urbanisme sont nombreuses à accompagner les territoires dans l&amp;#039;élaboration de leur Scot et/ou de leur PLUI.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Appui à la réalisation de documents de planification (SCoT, PLUi, Sraddet...); Exemple de réalisations :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  projets en lien avec les transitions territoriales et urbaines : revitalisation des centre-villes, réhabilitation des entrées de ville, aménagement des friches, protection et valorisation du patrimoine
-[...158 lines deleted...]
-  Documents de capitalisation  : fiche synthétique
+  &lt;a href="https://www.fnau.org/fr/publication/plan-local-durbanisme-intercommunal-projet-damenagement-et-de-developpement-durables-padd-communaute-de-communes-de-la-houve-et-du-pays-boulageois/" target="_self"&gt;
+   Réalisation du Plan local d&amp;#039;urbanisme intercommunal par l&amp;#039;agence des agglomérations de Moselle
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.fnau.org/fr/publication/oap-et-reglement-deux-outils-au-service-de-la-mise-en-oeuvre-du-padd-concevoir-leur-doctrine-demploi-en-complementarite/" target="_self"&gt;
+   OAP et règlement : deux outils au service de la mise en œuvre du PADD – Concevoir leur doctrine d&amp;#039;emploi en complémentarité
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.fnau.org/fr/publication/le-plan-local-durbanisme-intercommunal-valant-programme-local-de-lhabitat-et-plan-de-mobilite-le-plui-hd/" target="_self"&gt;
+   Le plan local d&amp;#039;urbanisme intercommunal valant Programme local de l&amp;#039;habitat et Plan de mobilité : le PLUi-HD
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.aurh.fr/projets-et-actions/plui-le-havre-seine-metropole?#" target="_self"&gt;
+   PLUi Le Havre Seine Métropole
+  &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
-[...8 lines deleted...]
-Montagne
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
-Réseaux de chaleur
-[...5 lines deleted...]
-Economie circulaire
+Transition énergétique
 Economie locale et circuits courts
-Agriculture et agroalimentaire
-Consommation et production
 Economie sociale et solidaire
-Revitalisation
+Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
-Artisanat
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T35" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin.
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  Consulter la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau.
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également contacter la fédération nationale des agences d&amp;#039;urbanisme qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/83a6-etre-aide-pour-batir-des-strategies-territori/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>20/01/2023</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>121446</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les mobilités durables urbaines</t>
+        </is>
+      </c>
+      <c r="C36" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le développement territorial vers un développement durable via les mobilités durables urbaines</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I36" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="J36" s="1" t="inlineStr">
+        <is>
+          <t>Taux maximal d’intervention FEDER : 60%</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le caractère étendu du péri-urbain sur le territoire soulève des enjeux de mobilité auxquels les stratégies urbaines intégrées doivent répondre en poursuivant les objectifs suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développer la multimodalité en milieu urbain afin de réduire l&amp;#039;empreinte carbone et encourager le recours à des moyens de mobilité durable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer les voiries douces en milieu urbain afin d&amp;#039;encourager le recours à des formes de mobilité durables, de sécuriser la pratique des modes doux, d&amp;#039;assurer une continuité sur l&amp;#039;ensemble du territoire urbain et une connexion avec les zones péri-urbaines et rurales, conformément aux stratégies régionales en la matière.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Déployer des stations de stockage et recharge de carburants alternatifs aux carburants fossiles, dans l&amp;#039;objectif de réduire l&amp;#039;impact environnemental des déplacements, selon un maillage rationnel et dans une logique d&amp;#039;interopérabilité entre les différents systèmes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aménagements multimodaux (tels que des places de stationnement pour les moyens de transport durables, des pôles d&amp;#039;échanges...), en particulier sur les points d&amp;#039;interconnexion ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions visant à favoriser une meilleure interopérabilité des services de transport (tels que les services de mobilité partagée), à l&amp;#039;installation de billettiques des réseaux urbains sur une aire de déplacement commune ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions visant à l&amp;#039;amélioration de la logistique urbaine durable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement d&amp;#039;aires de covoiturage (en cohérence avec les orientations régionales) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement ou construction de passerelles favorisant les modes doux permettant de traiter des points noirs ou de résoudre des problématiques de franchissement (route, lignes ferroviaires, cours d&amp;#039;eau)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sécurisation de la pratique des modes doux, voies de liaisons cyclables, aménagement de voiries douces (tels que les cheminements piétons, les aménagements cyclables, etc.) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcement de réseaux d&amp;#039;aménagements cyclables afin de constituer des continuités. L&amp;#039;objectif est de relier les infrastructures existantes ou de finaliser les continuités cyclables ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation de stations de stockage et de recharge de carburants alternatifs aux carburants fossiles (bornes de recharge pour véhicules électriques, à hydrogène, etc.) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes portant sur la mobilité urbaine.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis
-[...7 lines deleted...]
-      <c r="O29" s="1" t="inlineStr">
+Limiter les déplacements subis</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
-[...42 lines deleted...]
- Elle comporte plusieurs sections à renseigner :
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les projets devront être compatibles avec la stratégie intégrée de développement urbain du territoire et avoir reçu un avis favorable en comité de sélection de l&amp;#039;organisme intermédiaire territorialement compétent.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets devront être compatibles avec les stratégies en termes de mobilité mise en place par la Région à savoir le schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité des territoires (SRADDET) dénommé « Ici 2050 ».
+&lt;/p&gt;
+&lt;p&gt;
+ Les aménagements des aires de covoiturage devront être réalisés en conformité avec le SRADDET et sa déclinaison : le schéma régional des aires de covoiturage.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;implantation de structures de recharge devront respecter le SRADDET et ses objectifs en termes de déploiement de bornes de charge. Ils devront respecter les contraintes de gestion et de pilotage des réseaux de distribution d&amp;#039;électricité. L&amp;#039;interopérabilité et l&amp;#039;adaptabilité des infrastructures de recharge devront permettre la recharge de tous types et gammes de véhicules, quel que soit l&amp;#039;usage des véhicules et leur constructeur (normalisation et standardisation des solutions technologiques retenues). Les bornes devront prévoir un système de supervision accessible à tout usager.
+&lt;/p&gt;
+&lt;p&gt;
+ Le porteur de projet fournira une note explicative justifiant de la prise en compte de la préservation de l&amp;#039;environnement et de la biodiversité au sein de son projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses éligibles
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses éligibles :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Section 1 - les porteurs de l&amp;#039;Atelier
-[...17 lines deleted...]
-  Annexe 2 - les dynamiques d&amp;#039;aménagement.
+  Dépenses de prestations intellectuelles extérieures (réalisation d&amp;#039;études, de diagnostics...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses d&amp;#039;investissements matériels et immatériels (maîtrise d&amp;#039;œuvre, infrastructures, signalétique, accès PMR, verdissement, éclairage public, ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses d&amp;#039;acquisitions foncières (dans la limite de 10 % maximum des dépenses éligibles) ;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Ainsi, pour renseigner la fiche de candidature, il est nécessaire, d&amp;#039;une part, de bien identifier, d&amp;#039;une part, l&amp;#039;intention de la stratégie d&amp;#039;aménagement à travailler, ses thématiques, son secteur, ses enjeux et ses problématiques, et d&amp;#039;autre part, les acteurs à mobiliser et les ressources documentaires fournir à l&amp;#039;équipe pluridisciplinaire.
+ NB : Si l&amp;#039;assiette éligible est inférieure ou égale à 200 000 €, les coûts indirects seront couverts par un forfait de 7% appliqué aux dépenses directes éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses inéligibles (notamment) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Coûts indirects hors forfait de 7% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses de personnel.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités de soutien financier
+&lt;/p&gt;
+&lt;p&gt;
+ Plancher minimal de subvention FEDER :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  50 000 € pour les projets de travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  20 000 € pour les projets d&amp;#039;études.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Taux maximal d&amp;#039;intervention FEDER : 60%
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maximal d&amp;#039;aide publique : 100% dans le respect de la règlementation européenne et nationale (dont autofinancement des collectivités territoriales et leurs groupements)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T29" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X29" s="1" t="inlineStr">
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europe-bfc.eu/jai-un-projet/les-financements-par-thematique/developpement-urbain-et-rural-mobilites-durables/</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Retrouvez le kit technique de l&amp;#039;Atelier Flash : https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html
-[...9 lines deleted...]
- &lt;/a&gt;
+ Service FEDER Bourgogne-Franche-Comté et Massif du Jura, Direction Europe et rayonnement international, Conseil régional de Bourgogne-Franche-Comté: urbain.feder&amp;#64;bourgognefranchecomte.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>florence.kohtz@bourgognefranchecomte.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c6b9-accompagner-le-renouvellement-urbain/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AE29" s="1" t="inlineStr">
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional Bourgogne Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AD36" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF29" s="1" t="inlineStr">
+      <c r="AF36" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG29" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>07/12/2022</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="30" spans="1:34" customHeight="0">
-[...779 lines deleted...]
-      <c r="G34" s="1" t="inlineStr">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>121006</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la recherche et l'obtention de subventions avec Subzen</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Subzen</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
-Etablissement public dont services de l'Etat</t>
-[...7 lines deleted...]
-      <c r="K34" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L34" s="1" t="inlineStr">
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Collecticity a noué des partenariats exclusifs avec des assureurs français, principalement issus du
-[...9 lines deleted...]
- &lt;/strong&gt;
+ Bénéficiez d&amp;#039;un accompagnement à l&amp;#039;obtention de subventions pour vos projets d&amp;#039;investissement !
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque Postale vous propose
+ &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html" target="_self"&gt;
+  l&amp;#039;offre Subzen&lt;/a&gt; constituée de trois briques : 1) La recherche, 2) Le montage et 3) La gestion.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque Postale peut vous accompagner sur tous niveaux de financement : financeurs locaux, nationaux et fonds structurels européens.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Durée :
-[...18 lines deleted...]
-      <c r="N34" s="1" t="inlineStr">
+  Vous bénéficiez d&amp;#039;un accompagnement complet, souple et personnalisé en matière de subventions : choix des briques et choix des financeurs.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous bénéficiez d&amp;#039;un gain de temps et d&amp;#039;un confort total dans toutes les étapes du cycle de vie d&amp;#039;une subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous retrouvez des marges de manœuvre financières et optimisez le plan de financement de vos opérations d&amp;#039;investissement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modèle tarifaire au forfait selon le niveau d&amp;#039;accompagnement. N&amp;#039;hésitez pas à vous rapprocher de La Banque Postale pour une étude de dossier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Découvrez le témoignage de la ville de Saint-Tropez dans le Var &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/subzen-saint-tropez.html" target="_self"&gt;ici&lt;/a&gt; et de la ville de Maromme en Seine-Maritime &lt;a href="https://www.lapostegroupe.com/fr/actualite/la-banque-postale-accompagne-les-collectivites-dans-loptimisation-du-financement-de-leurs-projets" target="_self"&gt;ici&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
+Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
-Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
-Education et renforcement des compétences
 Alimentation
-Commerces et services
-Technologies numériques et numérisation
 Tiers-lieux
-Economie circulaire
 Economie locale et circuits courts
-Consommation et production
-Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-Lutte contre la précarité
-International
 Attractivité économique
+Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis
-Industrie
 Mers et océans
 Réduction de l'empreinte carbone
+Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Tous les projets ou budgets d&amp;#039;investissement sont éligibles à l&amp;#039;emprunt institutionnel.
+ Lors d&amp;#039;un échange dédié avec nos experts, vous choisissez les étapes (Recherche / Montage / Gestion) sur lesquelles vous souhaitez être accompagné.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous définissez aussi les opérations d&amp;#039;investissement, ainsi que les financeurs que vous souhaitez approcher en priorité ou ceux à exclure de la prestation d&amp;#039;accompagnement.
+&lt;br /&gt;&lt;br /&gt;Cet accompagnement est indépendant de la souscription d&amp;#039;un emprunt. &lt;/p&gt;&lt;p&gt;Nous assurons cette prestation via des experts de La Banque Postale spécialisés sur la recherche et la gestion des financements externes des collectivités locales.&lt;/p&gt;
+&lt;p&gt;
+ Après étude et acceptation de votre dossier par La Banque Postale.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="T34" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X34" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...8 lines deleted...]
- 01.87.15.83.02
+ Votre chargé d&amp;#039;affaires de La Banque Postale ou par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6889-aide-a-lobtention-de-subventions-avec-subzen/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB34" s="1" t="inlineStr">
-[...18 lines deleted...]
-      <c r="AE34" s="1" t="inlineStr">
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF34" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>14/11/2022</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="35" spans="1:34" customHeight="0">
-      <c r="A35" s="1">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
         <v>120596</v>
       </c>
-      <c r="B35" s="1" t="inlineStr">
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Financer les projets structurants des communes gersoises (DDR+)</t>
         </is>
       </c>
-      <c r="D35" s="1" t="inlineStr">
+      <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Dotation départementale Rurale Plus (DDR+)</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I35" s="1" t="inlineStr">
+      <c r="I38" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J35" s="1" t="inlineStr">
+      <c r="J38" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L35" s="1" t="inlineStr">
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -8025,66 +8627,66 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P35" s="1" t="inlineStr">
+      <c r="P38" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q35" s="1" t="inlineStr">
+      <c r="Q38" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R35" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;
    Les projets relevant des typologies suivantes sont prioritaires :
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les opérations favorisant le développement des mobilités douces ou partagées,
  &lt;/li&gt;
  &lt;li&gt;
   les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation énergétique des logements communaux à vocation sociale,
  &lt;/li&gt;
  &lt;li&gt;
   les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
  &lt;/li&gt;
  &lt;li&gt;
   les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
  &lt;/li&gt;
@@ -8096,220 +8698,220 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
  &lt;/li&gt;
  &lt;li&gt;
   les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
  &lt;/li&gt;
  &lt;li&gt;
   les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation de structure des ouvrages d&amp;#039;art.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T35" s="1" t="inlineStr">
+      <c r="T38" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail :
  &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
   subventions.dmit&amp;#64;gers.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
         </is>
       </c>
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB35" s="1" t="inlineStr">
+      <c r="AB38" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC35" s="1" t="inlineStr">
+      <c r="AC38" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE35" s="1" t="inlineStr">
+      <c r="AE38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF35" s="1" t="inlineStr">
+      <c r="AF38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG35" s="1" t="inlineStr">
+      <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>20/10/2022</t>
         </is>
       </c>
-      <c r="AH35" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="36" spans="1:34" customHeight="0">
-      <c r="A36" s="1">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
         <v>120795</v>
       </c>
-      <c r="B36" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Faciliter l'achat de véhicules plus propres pour les communes et les professionnels</t>
         </is>
       </c>
-      <c r="D36" s="1" t="inlineStr">
+      <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Dispositif Véhicules propres - Acquisition de véhicules hydrogène par les petites entreprises</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L36" s="1" t="inlineStr">
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ce dispositif a vocation à accompagner les entreprises et les communes dans l&amp;#039;achat de véhicules électriques, à hydrogène ou au gaz naturel.
 &lt;/p&gt;
 &lt;p&gt;
  Afin de renforcer l&amp;#039;action écologique de la Région, tous les modèles de voitures ne sont pas éligibles. Les voitures éligibles sont disponibles sur sur
  &lt;a href="https://www.iledefrance.fr/toutes-les-actualites/vehicules-propres-les-aides-regionales-pour-les-particuliers-et-les-entreprises-evoluent-au-1er-janvier-2024" target="_self"&gt;
   cette page
  &lt;/a&gt;
  , si leur prix ne dépasse pas 47 000 € avant aides publiques.
 &lt;/p&gt;
 &lt;p&gt;
  La location, ainsi que les véhicules d&amp;#039;occasion achetés auprès de particuliers, ne sont pas éligibles à ce dispositif.
 &lt;/p&gt;
 &lt;p&gt;
  Aussi, un nombre limité de véhicules peut être subventionné par bénéficiaire, tel que détaillé dans le règlement téléchargeable ci-dessous (section V).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Transition énergétique
 Qualité de l'air
 Biodiversité
 Logistique urbaine
 Mobilité pour tous
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P36" s="1" t="inlineStr">
+      <c r="P39" s="1" t="inlineStr">
         <is>
           <t>01/03/2025</t>
         </is>
       </c>
-      <c r="R36" s="1" t="inlineStr">
+      <c r="R39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui est éligible ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les entreprises ayant leur siège en Île-de-France, comptant au plus 50 salariés,
  &lt;/li&gt;
  &lt;li&gt;
   Les communes franciliennes de moins de 10.000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Quel est le montant de l&amp;#039;aide ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les véhicules à motorisation électrique, le montant de l&amp;#039;aide est de :
 &lt;/p&gt;
@@ -8332,1750 +8934,354 @@
   9.000€ pour les camions et tracteurs routiers, supérieurs ou égal à 3,5 tonnes
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour les véhicules à motorisation hydrogène, le montant de l&amp;#039;aide est de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   15.000€ pour les voitures, véhicules spécialisés, inférieurs à 3,5 tonnes
  &lt;/li&gt;
  &lt;li&gt;
   30.000€ pour les camionnettes, camions et tracteurs routiers
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Cette aide est cumulable avec toute aide publique donnée sur le territoire francilien.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ensemble des aides publiques reçues pour cet achat ne doit pas dépasser 50 % du prix total du véhicule.
 &lt;/p&gt;
 &lt;p&gt;
  C&amp;#039;est au bénéficiaire de s&amp;#039;assurer qu&amp;#039;il respecte ce taux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T36" s="1" t="inlineStr">
+      <c r="T39" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/dispositif-vehicules-propres-acquisition-de-vehicules-hydrogene-par-les-petites-entreprises</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les modalités de contact sont disponibles via le lien vers le
  &lt;a href="https://www.iledefrance.fr/aides-et-appels-a-projets/acquisition-de-vehicules-propres-par-les-communes-et-les-professionnels" target="_self"&gt;
   descriptif complet
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>cae.admin@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ef30-acquisition-de-vehicules-propres-par-les-prof/</t>
         </is>
       </c>
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC36" s="1" t="inlineStr">
+      <c r="AC39" s="1" t="inlineStr">
         <is>
           <t>Région Île-de-France</t>
         </is>
       </c>
-      <c r="AE36" s="1" t="inlineStr">
+      <c r="AE39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF36" s="1" t="inlineStr">
+      <c r="AF39" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG36" s="1" t="inlineStr">
+      <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH36" s="1" t="inlineStr">
-[...730 lines deleted...]
-      </c>
       <c r="AH39" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:34" customHeight="0">
       <c r="A40" s="1">
-        <v>120322</v>
+        <v>119945</v>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Entretenir et réparer la voirie et les ouvrages d’art sur réseau routier communal</t>
+          <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Entretien et réparation de voirie et d’ouvrages d’art sur réseau routier communal</t>
+          <t>Dotation de soutien à l'investissement local</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Drôme</t>
+          <t>Préfectures de région</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
-        <is>
-[...384 lines deleted...]
-      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H42" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K42" s="1" t="inlineStr">
+      <c r="I40" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L42" s="1" t="inlineStr">
-[...277 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La dotation de soutien à l&amp;#039;investissement local (DSIL) soutient également les projets d&amp;#039;investissement des communes et de leurs groupements qui répondent à l&amp;#039;une des six priorités instaurées par la loi :&lt;/p&gt;&lt;p&gt;1° Rénovation thermique, transition énergétique, développement des énergies renouvelables ;&lt;/p&gt;&lt;p&gt;2° Mise aux normes et de sécurisation des équipements publics ;&lt;/p&gt;&lt;p&gt;3° Développement d&amp;#039;infrastructures en faveur de la mobilité ou de la construction de logements ;&lt;/p&gt;&lt;p&gt;4° Développement du numérique et de la téléphonie mobile ;&lt;/p&gt;&lt;p&gt;5° Création, transformation et rénovation des bâtiments scolaires ;&lt;/p&gt;&lt;p&gt;6° Réalisation d&amp;#039;hébergements et d&amp;#039;équipements publics rendus nécessaires par l&amp;#039;accroissement du nombre d&amp;#039;habitants.&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de région, responsable de l&amp;#039;attribution des subventions. L&amp;#039;instruction est centralisée en préfecture de département.&lt;/p&gt;&lt;p&gt;Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Sports et loisirs
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Education et renforcement des compétences
 Technologies numériques et numérisation
 Revitalisation
 Risques naturels
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Sécurité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
+      <c r="R40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les communes et tous les établissements publics de coopération intercommunale (EPCI) à fiscalité propre, de métropole et des régions d&amp;#039;outre-mer, y compris Mayotte, ainsi que les pôles d&amp;#039;équilibre territoriaux et ruraux (PETR) peuvent percevoir la DSIL.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  De manière dérogatoire, lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre l&amp;#039;une des collectivités éligibles et le représentant de l&amp;#039;État, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T43" s="1" t="inlineStr">
+      <c r="T40" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W43" s="1" t="inlineStr">
+      <c r="W40" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département ou de la région pour déposer un dossier :
  &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture"&gt;
   https://lannuaire.service-public.fr/navigation/prefecture&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Au cours de l’instruction de votre dossier, vous serez invités à répondre dans les meilleurs délais aux demandes de pièces complémentaires ou de précisions en ajoutant ou en modifiant les informations dans l’onglet « demande » de votre dossier afin d’en établir la complétude.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1182-copie-13h44-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB43" s="1" t="inlineStr">
+      <c r="AB40" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC43" s="1" t="inlineStr">
+      <c r="AC40" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE43" s="1" t="inlineStr">
+      <c r="AE40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF43" s="1" t="inlineStr">
+      <c r="AF40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG43" s="1" t="inlineStr">
+      <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>02/08/2022</t>
         </is>
       </c>
-      <c r="AH43" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="44" spans="1:34" customHeight="0">
-      <c r="A44" s="1">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
         <v>119940</v>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Département</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
+      <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I44" s="1" t="inlineStr">
+      <c r="I41" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
+      <c r="K41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L44" s="1" t="inlineStr">
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
 &lt;/p&gt;
 &lt;p&gt;
  Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Priorités thématiques d&amp;#039;affectation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;p&gt;
    au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
   &lt;/p&gt;
  &lt;/li&gt;
@@ -10092,299 +9298,1921 @@
  &lt;li&gt;
   &lt;p&gt;
    à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
   &lt;/p&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;p&gt;
    plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
   &lt;/p&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
 &lt;/p&gt;
 &lt;p&gt;
  Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M44" s="1" t="inlineStr">
+      <c r="M41" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Rénovation thermique et mise aux normes de bâtiments publics
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une voie verte
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de nouveaux arrêts et terminus de bus
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;une médiathèque
  &lt;/li&gt;
  &lt;li&gt;
   Réaménagement des locaux de l&amp;#039;office du tourisme
  &lt;/li&gt;
  &lt;li&gt;
   Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de voirie et ouvrages d&amp;#039;art
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Technologies numériques et numérisation
 Tiers-lieux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
+      <c r="R41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les collectivités éligibles à la DSID :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La nature des projets éligibles :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
  &lt;/li&gt;
  &lt;li&gt;
   La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
  &lt;/li&gt;
  &lt;li&gt;
   en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
  &lt;/li&gt;
  &lt;li&gt;
   plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T44" s="1" t="inlineStr">
+      <c r="T41" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
         <is>
           <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de sa préfecture de département ou de région.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB44" s="1" t="inlineStr">
+      <c r="AB41" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une école
 Construction d’un gymnase
 Création d’une crèche
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>120322</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Entretenir et réparer la voirie et les ouvrages d’art sur réseau routier communal</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Entretien et réparation de voirie et d’ouvrages d’art sur réseau routier communal</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous et visite sur site
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations générales sur la réglementation, les enjeux, les procédures
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Assistance à la programmation des travaux de voirie (recensement des travaux, analyse des contraintes techniques et environnementales, définition des procédures administratives à suivre, priorisation, chiffrage sommaire et échéancier de réalisation des travaux)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance pour le diagnostic préalable des désordres sur ouvrages d&amp;#039;art (rédaction du dossier de consultation des experts, analyse des offres, gestion des marchés d&amp;#039;expertise)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance pour le choix d&amp;#039;un maître d&amp;#039;oeuvre (rédaction du dossier de consultation, analyse des offres, gestion du marché)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à la validation des études réalisées par le maître d&amp;#039;oeuvre
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Prestations définies selon la loi MOP :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etude préliminaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostic
+ &lt;/li&gt;
+ &lt;li&gt;
+  Avant projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à la passation du contrat de travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visa des plans d&amp;#039;exécution
+ &lt;/li&gt;
+ &lt;li&gt;
+  Direction de l&amp;#039;exécution des travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ordonnancement, pilotage et coordination des travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance aux opérations de réception des travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ OPÉRATIONS CONCERNÉES
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Dans le cadre d&amp;#039;un programme d&amp;#039;entretien régulier ou à la suite de désordres événementiels :
+ &lt;/span&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   travaux de réfection ou de réparation de chaussée (renouvellement des enduits superficiels, enrobés, coulis...) ou d‘ouvrages d&amp;#039;art, ainsi que les travaux préparatoires éventuellement nécessaires
+  &lt;/li&gt;
+  &lt;li&gt;
+   travaux de remise en état à l&amp;#039;identique de chaussée ou d&amp;#039;ouvrages d&amp;#039;art suite à un sinistre
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  &lt;br /&gt;
+ &lt;/p&gt;
+ &lt;p&gt;
+  &lt;span&gt;
+   Critères d&amp;#039;éligibilité des communes :
+  &lt;/span&gt;
+  &lt;br /&gt;
+  &lt;/p&gt;&lt;ul&gt;
+   &lt;li&gt;
+    pour l&amp;#039;assistance à maîtrise d&amp;#039;ouvrage : population inférieure à 5000 habitants
+   &lt;/li&gt;
+   &lt;li&gt;
+    pour la maîtrise d&amp;#039;œuvre : population inférieure à 2000 habitants et montant de travaux inférieur à 150 k€ par an
+   &lt;/li&gt;
+  &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/entretien-et-reparation-de-voirie-et-douvrages-dart-sur-reseau-routier-communal/</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Département de la Drôme – Service études et travaux
+  &lt;/li&gt;
+  &lt;li&gt;
+   Secrétariat 04 75 75 92 27 •
+   &lt;a href="mailto:gyounsi&amp;#64;ladrome.fr"&gt;
+    gyounsi&amp;#64;ladrome.fr
+   &lt;/a&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;a href="https://www.ladrome.fr/"&gt;
+    www.ladrome.fr
+   &lt;/a&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9e35-entretien-et-reparation-de-voirie-et-douvrage/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>120089</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner pendant 4 ans la collectivité dans la mise en œuvre de sa démarche de Transition Ecologique avec le programme Territoire engagé</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Programme Territoire Engagé Transition Ecologique - Accompagnement des collectivités par un conseiller Territoire Engagé</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I43" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;ADEME anime le dispositif Territoire Engagé Transition Écologique en proposant aux collectivités &lt;span&gt;deux référentiels thématiques&lt;/span&gt; ambitieux et progressifs, &lt;span&gt;un programme d&amp;#039;accompagnement&lt;/span&gt;, &lt;span&gt;une animation&lt;/span&gt;, &lt;span&gt;un parcours de labellisation&lt;/span&gt;. Le dispositif porte sur les volets Climat, Air, Énergie (CAE) et Économie circulaire (ECi). &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le présent soutien financier concerne l&amp;#039;accompagnement des collectivités par un conseiller Territoire Engagé.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Référencé, formé et animé par l&amp;#039;ADEME, le &lt;span&gt;Conseiller Territoire Engagé accompagne la collectivité&lt;/span&gt; tout au long de sa démarche : pilotage, diagnostic, plan d&amp;#039;actions, suivi annuel, etc. Il apporte à la collectivité un &lt;span&gt;service clé en main de conseil et d&amp;#039;assistance technique&lt;/span&gt; ainsi qu’un &lt;span&gt;appui à l’animation du projet&lt;/span&gt;. La liste des Conseillers Territoire Engagé référencés est disponible en bas de la page internet suivante : &lt;a href="https://www.territoiresentransitions.fr/programme" target="_blank"&gt;territoiresentransitions.fr/programme&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour les collectivités qui le souhaitent, la prestation d&amp;#039;accompagnement comprend une assistance au dépôt d&amp;#039;une demande de labellisation.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La mission du conseiller porte sur une durée de 4 ans.  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ De nombreuses collectivités ont déjà profité de cette accompagnement.
+ &lt;a href="https://www.territoiresentransitions.fr/programme#carte" target="_blank"&gt;Découvrez leurs actions et retour d&amp;#039;expérience sur notre site internet.     Ouvre une nouvelle fenêtre&lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Economie circulaire
+Economie locale et circuits courts
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/2024/programme-territoire-engage-transition-ecologique-accompagnement" target="_blank"&gt;Prenez contact avec votre direction régionale de l&amp;#039;ADEME&lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T43" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://territoireengagetransitionecologique.ademe.fr/</t>
+        </is>
+      </c>
+      <c r="W43" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/2024/programme-territoire-engage-transition-ecologique-accompagnement</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:territoireengage&amp;#64;ademe.fr" target="_blank"&gt;territoireengage&amp;#64;ademe.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>mathieu.teulier@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3ac7-accompagnement-des-collectivites-par-un-conse/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>31/08/2022</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>119980</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Dotation d'équipement des territoires ruraux</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I44" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La &lt;strong&gt;dotation d&amp;#039;équipement des territoires ruraux &lt;/strong&gt;(DETR) soutient les projets d&amp;#039;investissement des communes et de leurs groupements. Les priorités de financement de cette dotation sont fixées chaque année au niveau départemental par une commission d&amp;#039;élus.&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation des équipements sportifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement d&amp;#039;un chemin piéton ou d&amp;#039;une piste cyclable pour renforcer la mobilité douce
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation thermique d&amp;#039;une école
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un bâtiment scolaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise aux normes défense incendie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation d&amp;#039;un système de vidéoprotection
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en accessibilité de bâtiments recevant du public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de voirie
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Agriculture et agroalimentaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+International
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Sécurité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent bénéficier de la dotation d&amp;#039;équipement des territoires ruraux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les établissements publics de coopération intercommunale à fiscalité propre dans les départements de métropole qui ne forment pas un ensemble de plus de 75 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centre de plus de 20 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements publics de coopération intercommunale à fiscalité propre dans les départements d&amp;#039;outre-mer et le Département de Mayotte qui ne forment pas un ensemble de plus de 150 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centres de plus de 85 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements publics de coopération intercommunale éligibles en 2010 à la dotation globale d&amp;#039;équipement des communes ou à la dotation de développement rural ainsi que les syndicats mixtes créés en application de l&amp;#039;article L. 5711-1 et les syndicats de communes créés en application de l&amp;#039;article L. 5212-1 dont la population n&amp;#039;excède pas 60 000 habitants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les communes :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ a) Dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ b) Dont la population est supérieure à 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole et 35 000 habitants dans les départements d&amp;#039;outre-mer et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier moyen par habitant de l&amp;#039;ensemble des communes dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants ;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les communes de Saint-Pierre-et-Miquelon ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les communes nouvelles issues de la transformation d&amp;#039;établissements publics de coopération intercommunale éligibles à la dotation d&amp;#039;équipement des territoires ruraux l&amp;#039;année précédant leur transformation ou issues de la fusion de communes dont l&amp;#039;une d&amp;#039;entre elles était éligible à cette dotation l&amp;#039;année précédant leur fusion sont réputées remplir, pendant les trois premiers exercices à compter de leur création, les conditions de population mentionnées aux a et b.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre une commune ou un groupement éligible et le représentant de l&amp;#039;Etat, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ La liste des communes et EPCI éligibles à la DETR est transmise chaque année par la DGCL aux préfectures de département. Vous pouvez vous rapprocher de votre préfecture de département pour vous assurer de votre éligibilité à cette dotation.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T44" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W44" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département pour déposer un dossier :
+ &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture" rel="noopener" target="_blank"&gt;
+  https://lannuaire.service-public.fr/navigation/prefecture
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de département qui attribue les subventions.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b4d8-copie-16h46-financer-des-projets-dinvestissem/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un commerce de proximité
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
       <c r="AC44" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
       <c r="AE44" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF44" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG44" s="1" t="inlineStr">
         <is>
-          <t>01/08/2022</t>
+          <t>04/08/2022</t>
         </is>
       </c>
       <c r="AH44" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:34" customHeight="0">
       <c r="A45" s="1">
+        <v>117484</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Etre conseillé par un cadre expert de la DGFiP au niveau local (CDL)</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale des Finances Publiques (DGFiP)</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conseiller aux décideurs locaux (CDL)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le conseiller aux décideurs locaux (CDL) est un cadre de la Direction générale des Finances publiques (DGFiP), expert du conseil au profit des élus locaux et de leurs services financiers. Il propose une offre de conseil individualisé aux ordonnateurs pour répondre à leurs besoins sur différents sujets. Il est rattaché à la direction départementale ou régionale des Finances publiques.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La création de cette fonction s&amp;#039;inscrit dans le cadre du nouveau réseau de proximité mis en place par la DGFiP en 2020 pour renforcer sa présence dans les territoires. Son déploiement est prévu jusqu&amp;#039;en 2023 avec l&amp;#039;objectif d&amp;#039;un CDL par EPCI.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les CDL travaillent en étroite collaboration avec les services de gestion comptable (SGC) de la DGFiP qui assurent, comme auparavant, la gestion budgétaire et comptable des collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Le CDL est un cadre itinérant susceptible d&amp;#039;avoir plusieurs lieux de travail. Sous réserve de l&amp;#039;accord de l&amp;#039;ordonnateur, il est installé en priorité dans les locaux de l&amp;#039;EPCI ou parfois dans une des collectivités membres de son portefeuille.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La mise en place de ce nouvel interlocuteur permet :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  d&amp;#039;offrir des prestations sur mesure, adaptées au plus près des besoins de chaque collectivité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de proposer une gratuité, une objectivité et une neutralité de la prestation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de faciliter la prise de contact et une réactivité accrue grâce à un interlocuteur privilégié pour l&amp;#039;élu local.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;br /&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le CDL peut être amené à dispenser plusieurs types de conseils, notamment :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  conseil budgétaire et comptable (conseil à l&amp;#039;élaboration budgétaire, sensibilisation à la maîtrise des risques, information sur les nouveautés...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil en matière de dépenses et de recettes (promotion de la dématérialisation, restitutions du contrôle hiérarchisé de la dépense, conseil en optimisation du recouvrement, rationalisation de l&amp;#039;organisation des régies....) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil financier et fiscal (réalisation et présentation des analyses financières, recherche de solutions de cofinancement, simulations fiscales...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil économique et patrimonial (conseil sur projet d&amp;#039;investissement, projet d&amp;#039;aménagement du territoire...).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aide dans la confection d&amp;#039;un budget
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une analyse financière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de nouveaux moyens de paiement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la décision en matière financière et fiscale
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Simulations fiscales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise sur la faisabilité d&amp;#039;un projet d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement le déploiement du nouveau référentiel comptable M57
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement dans la rationalisation des régies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi et gestion des marchés publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promotion de la démarche partenariale (CSCF et EP)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P45" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>France hors Corse et Outre-mer</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de votre Direction départementale des Finances publiques
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/310c-copie-10h15-etre-conseille-sur-des-sujets-com/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>DGFiP</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2022</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>117373</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans l’élaboration du projet de territoire, d’un programme d’actions et de la mise en œuvre de ce dernier</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans l’élaboration du projet de territoire et à sa mise en œuvre</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Permettre à une collectivité,sur la base du diagnostic (réalisable dans ID77), de construire et d&amp;#039;élaborer un projet de territoire et le programme d&amp;#039;actions qui en découle.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département met à disposition ses connaissances et ses compétences techniques au service de la collectivité pour aboutir à la constitution d&amp;#039;un programme
+ &lt;br /&gt;
+ d&amp;#039;actions prévisionnel qui pourrait être mis en œuvre et sur l&amp;#039;identification des financements potentiels.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Appui méthodologique (remise de documents méthodologiques, échanges avec la collectivité)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement/Conseil amont (à un PLU par exemple)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;ateliers thématiques à la demande
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;élaboration d&amp;#039;un programme d&amp;#039;actions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui au montage de projet (recherche de financement par exemple)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Famille et enfance
+Accès aux services
+Santé
+Commerces et services
+Agriculture et agroalimentaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Industrie
+Réduction de l'empreinte carbone
+Milieux humides
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;br /&gt;
+Mail :
+&lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+ id77&amp;#64;departement77.fr
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;
+&lt;br /&gt;
+Téléphone : 01 64 14 73 56</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/db38-accompagner-les-collectivites-dans-lelaborati/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>112009</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Déployer des bornes de recharge pour véhicules électriques et accompagner leur exploitation</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Développer les mobilités alternatives</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière
+Autre aide financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I47" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accompagnement des collectivités girondines en transfert de compétence IRVE. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Déploiement de bornes : &lt;/strong&gt;L&amp;#039;accompagnement diffère suivant la borne concernée et ce qui est prévu au SDIRVE (Schéma Directeur d&amp;#039;Infrastructures de Recharges pour Véhicules Electriques).&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;Cas n° 1 :&lt;/strong&gt; Fourniture et pose d&amp;#039;une borne de recharge pour véhicules électriques, raccordement compris, hors extension, prioritaire dans le cadre du SDIRVE.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le taux de subvention varie de 30% à 100% (suivant collectivité) pour les bornes suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;7-22 kW AC pour les parkings de covoiturage/tertiaire. Charge moyenne : 7h/320km&lt;/li&gt;&lt;li&gt;24 kW DS AC pour les implantations en centre ville. Charge moyenne : 1h/160km&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le taux de subvention varie de 0% à 100% pour les superchargeurs 120kW DC à proximité de voie express/autoroute. Charge moyenne : 20mn/240km. Les travaux de génie civil et de renforcement du réseau ne sont pas compris.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;Cas n°2 : &lt;/strong&gt;Fourniture et pose d&amp;#039;une borne de recharge pour véhicules électriques, raccordement compris, hors extension, non prioritaire dans le SDIRVE.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le taux de subvention varie de 0% à 60% pour les bornes suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;7-22 kW AC pour les parkings de covoiturage/tertiaire. Charge moyenne : 7h/320km&lt;/li&gt;&lt;li&gt;24 kW DS AC pour les implantations en centre ville. Charge moyenne : 1h/160km&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Exploitation :&lt;/strong&gt; Deux types de forfaits sont disponibles :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Forfait exploitation des bornes de recharge 7-22kW AC et 24kW DC : il couvre les opérations d&amp;#039;exploitation courantes (services aux usagers, maintenance curative et préventive, supervision, accès au moyen de paiement, consommation électrique). Le coût est de 800€/borne/an, révisé tous les 3 ans (si un excédent d&amp;#039;exploitation est constaté, 50% est reversé à la collectivité).&lt;/li&gt;&lt;li&gt;Forfait exploitation des bornes de recharge 120kW DC sur les frais réels.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Accès aux services
+Qualité de l'air
+Animation et mise en réseau
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Transfert de compétence IRVE.&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;&lt;p&gt;Sous réserve des fonds alloués à cet accompagnement.&lt;/p&gt;&lt;p&gt;Pour savoir si votre collectivité est éligible à cette aide, référez-vous au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdeeg33.fr/mobilite-durable/</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Syndicat Départemental Energies et Environnement de Gironde
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nathalie Lalanne
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chargée de projets mobilité alternative
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service Transition Énergétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  service.energies&amp;#64;sdeeg33.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  05 56 16 13 21
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>lea.pambrun@sdeeg33.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f797-developper-les-mobilites-alternatives/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Installation de bornes électriques</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>18/01/2022</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>112001</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer vos politiques publiques grâce au partage de bonnes pratiques au sein d'un partenariat européen</t>
+        </is>
+      </c>
+      <c r="C48" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Interreg - Fonds européens
+EUROPE - Interreg Europe</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Projet de coopération territoriale Interreg Europe</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="F48" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I48" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70 Max : 80</t>
+        </is>
+      </c>
+      <c r="J48" s="1" t="inlineStr">
+        <is>
+          <t>80% : structures publiques et de droit public et 70% : structures privées à but non lucratif</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Un projet va se construire autour d&amp;#039;une problématique commune et va regrouper des acteurs publics sur l&amp;#039;ensemble du territoire européen. Pendant quatre ans, le partenariat va échanger sur les mesures mises en place sur leur territoire respectif, tirer les enseignements des expériences de chacun, pour ensuite adapter leur politique publique pour plus d&amp;#039;efficacité.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets s&amp;#039;inscrivent dans les priorités de l&amp;#039;Union Européenne, à savoir une Europe plus innovante, plus verte, plus connectée, plus sociale, plus proche de ses citoyens.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses prises en charges sont essentiellement des dépenses de fonctionnement pour lesquelles la subvention (FEDER) est de 70 ou 80%.
+&lt;/p&gt;
+&lt;p&gt;
+ Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur la période 2014-2020, 258 projets ont été financés. Vous pouvez les retrouver en suivant ce lien :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.interregeurope.eu/discover-projects/" rel="noopener" target="_blank"&gt;
+  https://www.interregeurope.eu/discover-projects/
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelques exemples de projets financés :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aider le développement de la mobilité électrique au niveau régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir et développer une activité commerciale essentielle en zone rurale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diminuer les émissions de CO2 en ville liées au domaine de la construction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer et favoriser en ville les voies cyclables et piétonnières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire la pollution lumineuse en milieu urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des stratégies d&amp;#039;éco-tourisme pour préserver le milieu naturel
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les structures éligibles sont les structures publiques ou privées à but non lucratif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le cœur de cible sont les entités publiques à l&amp;#039;origine de l&amp;#039;écriture et la mise en oeuvre de politiques publiques.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T48" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interregeurope.eu/about-us/2021-2027/</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Point de contact national Nord de la France
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Caroline Gauthier &amp;#43;33 (0) 374 274 056
+&lt;/p&gt;
+&lt;p&gt;
+ caroline.gauthier&amp;#64;hautsdefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Point de contact national Sud de la France et RUP
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Patricia Di Biase &amp;#43;33 (0) 491 575 606
+&lt;/p&gt;
+&lt;p&gt;
+ pdibiase&amp;#64;maregionsud.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>caroline.gauthier@hautsdefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1ef3-ameliorer-vos-politiques-publiques-grace-au-p/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="AD48" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2022</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>111757</v>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d’investissements dans les collectivités ultramarines</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Prêt</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L45" s="1" t="inlineStr">
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises,
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités ultramarines en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • &amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitants &amp;#34;
 &lt;/p&gt;
@@ -10421,82 +11249,82 @@
 &lt;p&gt;
  • Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
 &lt;/p&gt;
 &lt;p&gt;
  • Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  • Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  • Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles, et d&amp;#039;aider au redressement de la situation financière de ces dernières en cas de besoin.
 &lt;/p&gt;
 &lt;p&gt;
  • Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M45" s="1" t="inlineStr">
+      <c r="M49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (acquisition de matériels BTP, aménagement du site de Matira, Bora-Bora / Polynésie-Française)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Développement des transports
  &lt;/strong&gt;
  (réseau de transports en commun, Communauté d&amp;#039;Agglomération du Sud / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Transition écologique
  &lt;/strong&gt;
  (financement de l&amp;#039;écoquartier, La Possession / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Traitement et valorisation des déchets
  &lt;/strong&gt;
  (financement projet de traitement des déchets, syndicat Ileva / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -10542,1930 +11370,405 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R45" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  • Etude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  • Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  • Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  • Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  • Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T45" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>Outre-mer</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W45" s="1" t="inlineStr">
+      <c r="W49" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;afl-banque.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : &amp;#43;33 (0)4 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/759c-financer-vos-budgets-dinvestissements-dans-le/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC45" s="1" t="inlineStr">
+      <c r="AC49" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE45" s="1" t="inlineStr">
+      <c r="AE49" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF45" s="1" t="inlineStr">
+      <c r="AF49" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG45" s="1" t="inlineStr">
+      <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>11/01/2022</t>
         </is>
       </c>
-      <c r="AH45" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="46" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G46" s="1" t="inlineStr">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>117146</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Approfondir la connaissance du territoire par un diagnostic territorial partagé</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H46" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K46" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L46" s="1" t="inlineStr">
-[...633 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner les collectivités dans la connaissance de leur territoire à travers la réalisation d&amp;#039;un diagnostic territorial transversal et multidisciplinaire, partagé avec les acteurs locaux :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Réalisation d&amp;#039;un diagnostic territorial sur toutes les thématiques intéressant les collectivités (aménagement, culture, sport, solidarité, développement économique, tourisme, santé, environnement, transport...)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalités :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réunion de travail
  &lt;/li&gt;
  &lt;li&gt;
   Coordination des services contributeurs
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Transmission d&amp;#039;un diagnostic territorial sous format numérique
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Tourisme
 Sols
 Espace public
 Friche
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Accès aux services
 Santé
 Commerces et services
 Agriculture et agroalimentaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Réhabilitation
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Industrie
 Réduction de l'empreinte carbone
 Milieux humides
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W49" s="1" t="inlineStr">
+      <c r="W50" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/20f8-approfondir-la-connaissance-du-territoire-par/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC49" s="1" t="inlineStr">
+      <c r="AC50" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE49" s="1" t="inlineStr">
+      <c r="AE50" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF49" s="1" t="inlineStr">
+      <c r="AF50" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG49" s="1" t="inlineStr">
+      <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>23/03/2022</t>
         </is>
       </c>
-      <c r="AH49" s="1" t="inlineStr">
-[...263 lines deleted...]
-      </c>
       <c r="AH50" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="51" spans="1:34" customHeight="0">
       <c r="A51" s="1">
-        <v>117373</v>
+        <v>102937</v>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Accompagner les collectivités dans l’élaboration du projet de territoire, d’un programme d’actions et de la mise en œuvre de ce dernier</t>
-[...4 lines deleted...]
-          <t>Accompagner les collectivités dans l’élaboration du projet de territoire et à sa mise en œuvre</t>
+          <t>Aider à la recherche de financements européens</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
-          <t>ID77</t>
+          <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
-        <is>
-[...609 lines deleted...]
-      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="K54" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L54" s="1" t="inlineStr">
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le service Développement et Coopération Européenne de la Région Île-de-France propose de vous aider dans votre recherche de financements européens.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cette offre d&amp;#039;accompagnement des porteurs de projets s&amp;#039;articule autour de 3 phases :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Informer
  &lt;/li&gt;
  &lt;li&gt;
   Conseiller
  &lt;/li&gt;
  &lt;li&gt;
   Appuyer au montage d&amp;#039;un projet européen innovant
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La Région propose de vous informer  par l&amp;#039;intermédiaire :
  &lt;br /&gt;
  - du site internet dédié : www.europeid.fr,
  &lt;br /&gt;
@@ -12473,51 +11776,51 @@
  &lt;br /&gt;
  - de rendez-vous individuels.
 &lt;/p&gt;
 &lt;p&gt;
  Elle propose également de vous accompagner tout au long de votre  candidature.
 &lt;/p&gt;
 &lt;p&gt;
  Après la phase de ciblage de vos besoins et d&amp;#039;identification des opportunités, elle peut assurer une veille individuelle sur les appels à projets européens susceptibles de vous intéresser, vous conseiller la réalisation des études de faisabilité, en décryptant les appels à projets . Elle peut également vous mettre en relation avec l&amp;#039;écosystème d&amp;#039;accompagnement  et des partenaires de projet.
 &lt;/p&gt;
 &lt;p&gt;
  Ces deux premières phases visent à aboutir à la construction de votre candidature. Le service développement et coopération européenne peut alors vous accompagner dans - le montage de votre projet
  &lt;br /&gt;
  - l&amp;#039;orientation vers les cellules ressources
  &lt;br /&gt;
  - la recherche de partenaires
  &lt;br /&gt;
  - la rédaction de votre candidature
  &lt;br /&gt;
  - sa relecture critique avant soumission
 &lt;/p&gt;
 &lt;p&gt;
  Dans certains cas, la Région peut apporter son soutien au projet par l&amp;#039;intermédiaire d&amp;#039;une lettre.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Jeunesse
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
@@ -12534,263 +11837,263 @@
 Qualité de l'air
 Biodiversité
 Paysage
 International
 Appui méthodologique
 Animation et mise en réseau
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R54" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une structure francilienne.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://www.europeidf.fr/les-financements-europeens/programmes-europeens-thematiques</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact au Conseil régional :
 &lt;/p&gt;
 &lt;p&gt;
  europe&amp;#64;iledefrance.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>veronique.hostein@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/38e4-aider-a-la-recherche-de-financements-europeen/</t>
         </is>
       </c>
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB54" s="1" t="inlineStr">
+      <c r="AB51" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE54" s="1" t="inlineStr">
+      <c r="AE51" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF54" s="1" t="inlineStr">
+      <c r="AF51" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG54" s="1" t="inlineStr">
+      <c r="AG51" s="1" t="inlineStr">
         <is>
           <t>20/10/2021</t>
         </is>
       </c>
-      <c r="AH54" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="55" spans="1:34" customHeight="0">
-      <c r="A55" s="1">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
         <v>101592</v>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Accompagner le déploiement de solutions de mobilité, le passage à l'échelle et l'innovation dans les territoires</t>
         </is>
       </c>
-      <c r="C55" s="1" t="inlineStr">
+      <c r="C52" s="1" t="inlineStr">
         <is>
           <t>Avenir Montagnes
 France Mobilités</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Cerema
 ADEME
 Banque des Territoires
 Agence nationale de la cohésion des territoires (ANCT)
 Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="F55" s="1" t="inlineStr">
+      <c r="F52" s="1" t="inlineStr">
         <is>
           <t>Cellules France Mobilités</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="J55" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J52" s="1" t="inlineStr">
         <is>
           <t>Accompagnement et animation de l'ecosystème des mobilités, en complément d'appels pontuels (taux définis par les AAP/AMI)</t>
         </is>
       </c>
-      <c r="K55" s="1" t="inlineStr">
+      <c r="K52" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L55" s="1" t="inlineStr">
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Appui à l&amp;#039;ingénierie en matière de mobilité dans les territoires peu denses : l&amp;#039;objectif est d&amp;#039;apporter un conseil de proximité aux collectivités et AOM, ainsi qu&amp;#039;aux porteurs de projets, dans le déploiement de leurs services de mobilité du quotidien, au travers 15 cellules régionales d&amp;#039;appui en métropole et outre-mer, réunissant les principaux acteurs de l&amp;#039;ingenierie publique territoriale (ANCT, Ademe, Cerema et Banque des Territoires) aux côtés des services de l&amp;#039;Etat. Il s&amp;#039;agit d&amp;#039;un guichet unique apportant une ingénierie mutualisée dans les territoires ruraux pour accompagner les collectivités à l&amp;#039;exercice de la compétence d&amp;#039;organisation des mobilités (notamment sollicitations juridiques), ainsi qu&amp;#039;une ingénierie d&amp;#039;animation territoriale dans l&amp;#039;appui à la mise en oeuvre de projet (ex : organisation de webinaires et d&amp;#039;évènements à destination des acteurs territoriaux porteurs de projets).
 &lt;/p&gt;
 &lt;p&gt;
  Cet accompagnement des cellules régionales vient en complément de l&amp;#039;instruction des AAP/AMI France Mobilités (Tenmod, Avenir Montagne Mobilités, etc.).
 &lt;/p&gt;
 &lt;p&gt;
  Plateforme France Mobilités comprenant des ressources techniques (base relative aux marchés publics, foire aux questions juridique et fiches thématiques) et référençant des projets de mobilité, renseignés par leurs porteurs, mis en place dans les territoires (visualisation cartographique) ainsi que des solutions inspirantes classées par thématique / type de territoire / catégorie de porteurs.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M55" s="1" t="inlineStr">
+      <c r="M52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  https://www.francemobilites.fr/projets
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mobilité fluviale
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R55" s="1" t="inlineStr">
+      <c r="R52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les 15 cellules régionales d&amp;#039;appui  France Mobilités accompagnent l&amp;#039;innovation dans les territoires « peu denses » et faiblement dotés en ingenierie locale : territoires ruraux, villes petites et moyennes, espaces périurbains des agglomérations
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T55" s="1" t="inlineStr">
+      <c r="T52" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V55" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>https://www.francemobilites.fr/ingenierie</t>
         </is>
       </c>
-      <c r="W55" s="1" t="inlineStr">
+      <c r="W52" s="1" t="inlineStr">
         <is>
           <t>https://www.francemobilites.fr/</t>
         </is>
       </c>
-      <c r="X55" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre cellule régionale : https://www.francemobilites.fr/regions
 &lt;/p&gt;
 &lt;p&gt;
  Une boite fonctionnelle partagée unique pour chaque cellule régionale :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   auvergnerhonealpes&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   bourgognefranchecomte&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   bretagne&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   centrevaldeloire&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   corse&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   grandest&amp;#64;francemobilites.fr
@@ -12803,141 +12106,141 @@
  &lt;/li&gt;
  &lt;li&gt;
   normandie&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   nouvelleaquitaine&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   occitanie&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   paysdelaloire&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   provencealpescotedazur&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   antillesguyane&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   oceanindien&amp;#64;francemobilites.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y55" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z55" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3bc2-concevoir-son-projet-de-mobilite-et-developpe/</t>
         </is>
       </c>
-      <c r="AA55" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB55" s="1" t="inlineStr">
+      <c r="AB52" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC55" s="1" t="inlineStr">
+      <c r="AC52" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE55" s="1" t="inlineStr">
+      <c r="AE52" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF55" s="1" t="inlineStr">
+      <c r="AF52" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG55" s="1" t="inlineStr">
+      <c r="AG52" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH55" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="56" spans="1:34" customHeight="0">
-      <c r="A56" s="1">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
         <v>103266</v>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Mener des actions d’innovation en matière de logistique</t>
         </is>
       </c>
-      <c r="D56" s="1" t="inlineStr">
+      <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Soutien aux actions d'innovation en matière de logistique</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G56" s="1" t="inlineStr">
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I56" s="1" t="inlineStr">
+      <c r="I53" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K56" s="1" t="inlineStr">
+      <c r="K53" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L56" s="1" t="inlineStr">
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient l&amp;#039;émergence de solutions innovantes pour répondre aux enjeux d&amp;#039;une « smart logistique », vecteur de développement économique et social.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour quel type de projet ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Les projets peuvent exploiter les potentialités des nouvelles technologies en matière de :
  &lt;/span&gt;
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    réorganisation des chaînes logistiques favorisant la mutualisation et l&amp;#039;optimisation des flux,
   &lt;/li&gt;
   &lt;li&gt;
    développement d&amp;#039;un immobilier logistique connecté, mutualisé, à forte valeur ajoutée, sur l&amp;#039;utilisation de nouveaux procédés, sur la création de nouveaux lieux de traitement et de gestion des flux,
   &lt;/li&gt;
   &lt;li&gt;
    utilisation de nouveaux véhicules propres, autonomes et/ou connectés routiers, fluviaux, aériens ou ferroviaire,
   &lt;/li&gt;
   &lt;li&gt;
@@ -12966,475 +12269,950 @@
   &lt;br /&gt;
  &lt;/strong&gt;
  &lt;/p&gt;&lt;p&gt;
   Les innovations visées par ce dispositif s&amp;#039;entendent au niveau technologique comme organisationnel. Elles portent aussi bien sur la création de nouveaux outils que sur des outils, matériels ou processus déjà existants mais dont l&amp;#039;utilisation inventive permettra de renouveler les usages ou d&amp;#039;ouvrir à de nouveaux marchés au profit de systèmes logistiques plus efficaces et plus vertueux.
  &lt;/p&gt;
  &lt;p&gt;
   Les projets devront :
  &lt;/p&gt;
  &lt;ul&gt;
   &lt;li&gt;
    démontrer les potentialités offertes par ces innovations,
   &lt;/li&gt;
   &lt;li&gt;
    préciser les conditions de leur déploiement,
   &lt;/li&gt;
   &lt;li&gt;
    proposer une mise à disposition la plus ouverte possible des données produites,
   &lt;/li&gt;
   &lt;li&gt;
    proposer une évaluation a priori des impacts attendus et préciser les modalités de suivi.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N56" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Voirie et réseaux
 Commerces et services
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Logistique urbaine</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R56" s="1" t="inlineStr">
+      <c r="R53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    les collectivités territoriales, leurs groupements et les établissements publics,
   &lt;/li&gt;
   &lt;li&gt;
    les entreprises (de toute taille et de tout statut),
   &lt;/li&gt;
   &lt;li&gt;
    les associations,
   &lt;/li&gt;
   &lt;li&gt;
    les établissements publics.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S56" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T56" s="1" t="inlineStr">
+      <c r="T53" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V56" s="1" t="inlineStr">
+      <c r="V53" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-aux-actions-dinnovation-en-matiere-de-logistique</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des transports :
  &lt;a href="mailto:directiondestransports&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   directiondestransports&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5864-soutien-aux-actions-dinnovation-en-matiere-de/</t>
         </is>
       </c>
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE56" s="1" t="inlineStr">
+      <c r="AE53" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF56" s="1" t="inlineStr">
+      <c r="AF53" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG56" s="1" t="inlineStr">
+      <c r="AG53" s="1" t="inlineStr">
         <is>
           <t>05/05/2021</t>
         </is>
       </c>
-      <c r="AH56" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="57" spans="1:34" customHeight="0">
-      <c r="A57" s="1">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>92241</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Etre aidé pour participer au débat territorial</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme aident à sensibiliser et animer le débat territorial
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;agence d&amp;#039;urbanisme, grâce à son positionnement partenarial et sa neutralité est un connecteur entre les acteurs. Forte de cela et de son ancrage, elle a un rôle d&amp;#039;animation territoriale pour lequel elle développe des activités et des méthodes participatives innovantes.
+ &lt;br /&gt;
+ L&amp;#039;agence s&amp;#039;appuie à la fois sur son expertise et sur sa compétence d&amp;#039;animation pour être moins dans la « confrontation territoriale » mais plus dans la co-construction.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 50 ans, leur gouvernance et leurs missions se sont réinventées pour anticiper les différentes étapes de la décentralisation et des politiques d&amp;#039;aménagement du territoire et mettre en œuvre les projets territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Des outils au service de l&amp;#039;intérêt général
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Ils forment le cœur du partenariat. Les membres sont :
+ &lt;br /&gt;
+ les collectivités locales et leurs groupements (communes et intercommunalités de tailles variées, départements, régions, syndicats mixtes), représentés par des élus ;
+ &lt;br /&gt;
+ l&amp;#039;état, représenté notamment par le préfet ou le sous-préfet, et la DREAL ou la DDT(M) ;
+ &lt;br /&gt;
+ des acteurs territoriaux du monde économique (chambre consulaire, port...), de l&amp;#039;énergie, de l&amp;#039;habitat, de l&amp;#039;environnement, de l&amp;#039;enseignement supérieur (universités...) ;
+ &lt;br /&gt;
+ et des membres associés intéressés par les enjeux territoriaux.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une équipe pluridisciplinaire et inclusive
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Communication
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation et intermédiation des débats
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets participatifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expérimentation (résidence, atelier, ...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Réseau des Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
+ &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
+  http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f7b7-copie-13h16-etre-aide-pour-batir-des-strategi/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2021</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>92240</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Être aidé pour bâtir des stratégies territoriales</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme participent à la construction des stratégies territoriales
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les dynamiques territoriales et les transitions en cours questionnent le sens même de la planification stratégique. Nous sommes dans l&amp;#039;ère des interdépendances territoriales et des réciprocités - qu&amp;#039;elles soient choisies ou subies. Les nouvelles interfaces politiques et territoriales appellent à organiser des alliances entre tous les types de territoires (métropolitains, urbains, périurbains et ruraux), interpellent l&amp;#039;agilité des modes de gouvernance et sollicitent de nouveaux cadres d&amp;#039;actions territoriales. Dans ce contexte qui rebat les cartes du développement territorial, les missions de l&amp;#039;agence d&amp;#039;urbanisme se structurent principalement autour d&amp;#039;un travail de mise en commun et de construction d&amp;#039;une vision partagée pour le futur.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 50 ans, leur gouvernance et leurs missions se sont réinventées pour anticiper les différentes étapes de la décentralisation et des politiques d&amp;#039;aménagement du territoire et mettre en œuvre les projets territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Des outils au service de l&amp;#039;intérêt général
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Ils forment le cœur du partenariat. Les membres sont :
+&lt;/p&gt;
+&lt;p&gt;
+ - les collectivités locales et leurs groupements (communes et intercommunalités de tailles variées, départements, régions, syndicats mixtes), représentés par des élus ;
+&lt;/p&gt;
+&lt;p&gt;
+ - l&amp;#039;état, représenté notamment par le préfet ou le sous-préfet, et la DREAL ou la DDT(M) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - des acteurs territoriaux du monde économique (chambre consulaire, port...), de l&amp;#039;énergie, de l&amp;#039;habitat, de l&amp;#039;environnement, de l&amp;#039;enseignement supérieur (universités...)
+&lt;/p&gt;
+&lt;p&gt;
+ - et des membres associés intéressés par les enjeux territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une équipe pluridisciplinaire et inclusive
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conduire des démarches de prospective pour construire une vision pour le futur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la réalisation de documents de planification (SCoT, PLUi, Sraddet)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de coopérations territoriales (contractualisations, coopérations
+  &lt;br /&gt;
+  métropolitaines, contrat de réciprocité...)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribution aux stratégies frontalières et transnationales
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>Réseau des Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez les contacts de chaque agence d&amp;#039;urbanisme sur le site de la Fnau :
+ &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
+  http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/df5d-etre-aide-pour-batir-des-strategies-territori/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2021</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
         <v>92605</v>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Participer à la sécurité des usagers des transports en commun et des voiries communales au travers de la répartition du produit des amendes de police</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
+      <c r="H56" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I57" s="1" t="inlineStr">
+      <c r="I56" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
-      <c r="J57" s="1" t="inlineStr">
+      <c r="J56" s="1" t="inlineStr">
         <is>
           <t>Montant maximum de la dépense subventionnable : 35 000 € HT</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
+      <c r="K56" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L57" s="1" t="inlineStr">
+      <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Participer au travers de la répartition du produit des amendes de police (article R2334-12 du code général des collectivités territoriales) à l&amp;#039;aménagement des équipements améliorant la sécurité des usagers des transports en commun et des voiries communales.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Taux maximum de la subvention départementale  applicable à un montant plafond de dépenses fixé à 35 000 € HT :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   70 % pour les communes de moins de 2 000 habitants (pop. DGF)
  &lt;/li&gt;
  &lt;li&gt;
   50 % pour les communes de 2 001 à 5 000 habitants (pop. DGF)
  &lt;/li&gt;
  &lt;li&gt;
   40 % pour les communes de 5 001 à 10 000 habitants (pop. DGF)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bonification des modalités d&amp;#039;intervention en soutien aux travaux d&amp;#039;aménagement de la voirie permettant l&amp;#039;accessibilité des personnes handicapées, selon les taux de subvention départementale suivants :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   80 % pour les communes de moins de 2 000 habitants (pop. DGF)
  &lt;/li&gt;
  &lt;li&gt;
   60 % pour les communes de 2 001 à 5 000 habitants (pop. DGF)
  &lt;/li&gt;
  &lt;li&gt;
   50 % pour les communes de 5 001 à 10 000 habitants (pop. DGF)
 Dans le cadre de cette bonification, les bénéficiaires doivent présenter un dossier technique et financier individualisé.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M57" s="1" t="inlineStr">
+      <c r="M56" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Pour les transports en commun :
   &lt;/strong&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagements et équipements améliorant la sécurité des usagers, l&amp;#039;accueil du public, l&amp;#039;accès aux réseaux, les liaisons entre réseaux et avec les autres modes de transport
  &lt;/li&gt;
  &lt;li&gt;
   Aménagements de voiries, équipements destinés à une meilleure exploitation des réseaux
  &lt;/li&gt;
  &lt;li&gt;
   Équipements assurant l&amp;#039;information des usagers, l&amp;#039;évaluation du trafic et le contrôle des titres de transport
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour la circulation routière :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Étude et mise en œuvre de plans de circulation
  &lt;/li&gt;
  &lt;li&gt;
   Création de parcs de stationnement et d&amp;#039;aires de co-voiturage
  &lt;/li&gt;
  &lt;li&gt;
   Installation et développement de signaux lumineux et de la signalisation horizontale et verticale
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de carrefours
  &lt;/li&gt;
  &lt;li&gt;
   Différenciation du trafic
  &lt;/li&gt;
  &lt;li&gt;
   Travaux commandés par les exigences de la sécurité routière
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Equipement public
 Réhabilitation
 Logistique urbaine
 Sécurité</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R57" s="1" t="inlineStr">
+      <c r="R56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 10 000 habitants (Pop. DGF)
  &lt;/li&gt;
  &lt;li&gt;
   Communautés de communes de moins de 10 000 habitants (Pop. DGF)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T57" s="1" t="inlineStr">
+      <c r="T56" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>Communes du Vaucluse inférieures à 10000 habitants</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
+      <c r="V56" s="1" t="inlineStr">
         <is>
           <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires/les-autres-aides-aux-collectivites-locales-et-organismes-publics-2689.html</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6ebb-participer-au-travers-de-la-repartition-du-pr/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB57" s="1" t="inlineStr">
+      <c r="AB56" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC57" s="1" t="inlineStr">
+      <c r="AC56" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE57" s="1" t="inlineStr">
+      <c r="AE56" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF57" s="1" t="inlineStr">
+      <c r="AF56" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG57" s="1" t="inlineStr">
+      <c r="AG56" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH57" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="58" spans="1:34" customHeight="0">
-      <c r="A58" s="1">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
         <v>92586</v>
       </c>
-      <c r="B58" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes dans la réalisation de leurs projets d’investissement au travers d'un CONTRAT VAUCLUSE AMBITION 2023-2025</t>
         </is>
       </c>
-      <c r="E58" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
+      <c r="H57" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I58" s="1" t="inlineStr">
+      <c r="I57" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K58" s="1" t="inlineStr">
+      <c r="K57" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L58" s="1" t="inlineStr">
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Accompagner les communes dans la réalisation de leurs projets d&amp;#039;investissement, visant ainsi à relever de nombreux enjeux : confortement des centres-bourgs, accessibilité aux services, attractivité, transition écologique, énergétique et numérique, valorisation du patrimoine, mobilité douce, cohésion sociale et citoyenneté, etc...
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M58" s="1" t="inlineStr">
+      <c r="M57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Contrat Vaucluse Ambition s&amp;#039;adresse à l&amp;#039;ensemble des communes vauclusiennes.
 &lt;/p&gt;
 &lt;p&gt;
  La ou les opération(s) subventionnée(s) dans ce cadre doit(doivent) être réalisée(s) sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée et appartenir au patrimoine de la commune.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations pouvant prétendre à subventions contractuelles concernent :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;investissement, sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée ;
 &lt;/p&gt;
 &lt;p&gt;
  - les acquisitions, imputées en investissement, destinées à être affectées de manière durable dans le patrimoine communal :
 &lt;/p&gt;
 &lt;p&gt;
  •	 matériel et mobilier d&amp;#039;un montant unitaire supérieur à 700 € HT,
 &lt;/p&gt;
 &lt;p&gt;
  •	 immobilières et foncières.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations prévues par les communes dans leur contractualisation devront s&amp;#039;attacher à :
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter le nombre maximal d&amp;#039;opérations, fixé à :
 &lt;/p&gt;
 &lt;p&gt;
  •	 5 pour les communes de plus de 5 000 habitants,
 &lt;/p&gt;
 &lt;p&gt;
  •	 8 pour les communes de moins de 5 000 habitants ;
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter les thématiques éligibles ;
 &lt;/p&gt;
 &lt;p&gt;
  -	prendre en compte les politiques publiques et les orientations stratégiques départementales définies, notamment, dans la stratégie départementale Vaucluse 2025 2040 et les schémas départementaux sectoriels, ainsi que les objectifs de développement durable inscrits dans l&amp;#039;Agenda 21.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N58" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -13473,383 +13251,170 @@
 International
 Attractivité économique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O58" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R58" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La part d&amp;#039;autofinancement (hors T.V.A.) de la commune devra être au moins égale à 20 % des financements publics apportés au(x) projet(s) par application des règles en vigueur concernant le co financement précisées dans le Code général des collectivités territoriales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T58" s="1" t="inlineStr">
+      <c r="T57" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="V58" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
         <is>
           <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires-2687.html</t>
         </is>
       </c>
-      <c r="X58" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z58" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/276c-accompagner-les-communes-dans-la-realisation-/</t>
         </is>
       </c>
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB58" s="1" t="inlineStr">
+      <c r="AB57" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC58" s="1" t="inlineStr">
+      <c r="AC57" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE58" s="1" t="inlineStr">
+      <c r="AE57" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF58" s="1" t="inlineStr">
+      <c r="AF57" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG58" s="1" t="inlineStr">
+      <c r="AG57" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH58" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="59" spans="1:34" customHeight="0">
-[...213 lines deleted...]
-      <c r="A60" s="1">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
         <v>92350</v>
       </c>
-      <c r="B60" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Etre aidé dans la mise en oeuvre des villes et territoires durables</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H60" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L60" s="1" t="inlineStr">
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     &lt;strong&gt;
      Les agences d&amp;#039;urbanisme vous aident dans la mise en oeuvre des villes et territoires durables
     &lt;/strong&gt;
    &lt;/li&gt;
   &lt;/ul&gt;
 &lt;p&gt;
  Mettre en œuvre des villes et territoires durables, c&amp;#039;est penser leur développement de manière transversale et intégrée à différentes échelles, pour faire face aux transitions. C&amp;#039;est faire appel à des modes plus coopératifs et participatifs pour impliquer l&amp;#039;ensemble des acteurs du territoire. C&amp;#039;est aborder les projets dans toutes leurs dimensions : physiques, environnementales, économiques et sociales. Dans ce contexte, un outil d&amp;#039;ingénierie tel que l&amp;#039;agence d&amp;#039;urbanisme constitue un atout important. Par son approche transversale et multi-acteurs, l&amp;#039;agence d&amp;#039;urbanisme permet de rompre avec les approches sectorielles. Elle offre la possibilité de construire une vision stratégique articulant les différentes échelles des territoires et de mieux articuler les politiques publiques, comme celles de l&amp;#039;habitat, de la solidarité, des projets urbains, de l&amp;#039;environnement ou encore de la mobilité.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Les agences d&amp;#039;urbanisme
    &lt;/strong&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
  &lt;br /&gt;
 &lt;/p&gt;
@@ -13880,225 +13445,225 @@
   &lt;li&gt;
    &lt;strong&gt;
     Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
    &lt;/strong&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Une équipe pluridisciplinaire et inclusive
    &lt;/strong&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M60" s="1" t="inlineStr">
+      <c r="M58" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Participation à l&amp;#039;élaboration des politiques d&amp;#039;aménagement et de développement
  &lt;/li&gt;
  &lt;li&gt;
   Contribution aux politiques de requalification des centres et de renouvellement urbain
  &lt;/li&gt;
  &lt;li&gt;
   Contribution aux démarches de développement économique et social
  &lt;/li&gt;
  &lt;li&gt;
   Contribution à l&amp;#039;adaptation des territoires au changement climatique (transition énergétique, îlots de fraîcheur, trames écologiques...)
  &lt;/li&gt;
  &lt;li&gt;
   Développement des politiques publiques du quotidien (mobilités durables, offre de soin, alimentation saine, qualité de l&amp;#039;habitat, des paysages...)
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des stratégies de développement et d&amp;#039;inclusion numérique
  &lt;/li&gt;
  &lt;li&gt;
   Participation à l&amp;#039;animation territoriale et au débat public en tant que tiers de confiance
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie locale et circuits courts
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Transports collectifs et optimisation des trafics routiers
 Logistique urbaine
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>Réseau des Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>http://www.fnau.org/fr/</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
  &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
   http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>fnau@fnau.org</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/88ff-copie-08h34-etre-aide-pour-batir-des-strategi/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC60" s="1" t="inlineStr">
+      <c r="AC58" s="1" t="inlineStr">
         <is>
           <t>FNAU</t>
         </is>
       </c>
-      <c r="AE60" s="1" t="inlineStr">
+      <c r="AE58" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF60" s="1" t="inlineStr">
+      <c r="AF58" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG60" s="1" t="inlineStr">
+      <c r="AG58" s="1" t="inlineStr">
         <is>
           <t>28/04/2021</t>
         </is>
       </c>
-      <c r="AH60" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="61" spans="1:34" customHeight="0">
-      <c r="A61" s="1">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
         <v>92349</v>
       </c>
-      <c r="B61" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Être aidé pour observer les territoires</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="G61" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H61" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L61" s="1" t="inlineStr">
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en oeuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses.
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Les agences d&amp;#039;urbanisme
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
 &lt;/p&gt;
 &lt;p&gt;
@@ -14125,720 +13690,245 @@
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Une équipe pluridisciplinaire et inclusive
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M61" s="1" t="inlineStr">
+      <c r="M59" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Observation thématique (loyers, mobilités, habitat, social, stratégies économiques, logement des étudiants...)
  &lt;/li&gt;
  &lt;li&gt;
   Animation des systèmes d&amp;#039;informations géographiques
  &lt;/li&gt;
  &lt;li&gt;
   Enquêtes de terrain
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Personnes âgées
 Jeunesse
 Santé
 Commerces et services
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Inclusion numérique
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S61" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>Réseau des Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="V61" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>http://www.fnau.org/fr/</t>
         </is>
       </c>
-      <c r="X61" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les agences d&amp;#039;urbanisme sont 51, réparties sur le territoire métropolitain et ultra-marin. Consulter notre annuaire pour identifier celle, la plus proche de votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
  &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
   http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>fnau@fnau.org</t>
         </is>
       </c>
-      <c r="Z61" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8d0a-copie-08h34-etre-aide-pour-batir-des-strategi/</t>
         </is>
       </c>
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC61" s="1" t="inlineStr">
+      <c r="AC59" s="1" t="inlineStr">
         <is>
           <t>FNAU</t>
         </is>
       </c>
-      <c r="AE61" s="1" t="inlineStr">
+      <c r="AE59" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF61" s="1" t="inlineStr">
+      <c r="AF59" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG61" s="1" t="inlineStr">
+      <c r="AG59" s="1" t="inlineStr">
         <is>
           <t>28/04/2021</t>
         </is>
       </c>
-      <c r="AH61" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="62" spans="1:34" customHeight="0">
-[...475 lines deleted...]
-      <c r="A64" s="1">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
         <v>83481</v>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Coordonner les actions régionales des CAUE en matière culturelle sur la construction, l'architecture, l'urbanisme, le paysage et environnement</t>
         </is>
       </c>
-      <c r="C64" s="1" t="inlineStr">
+      <c r="C60" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes
 Cités éducatives
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
-[...3 lines deleted...]
-Union régionale des CAUE des Pays de la Loire
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE des Pays de la Loire
 Union régionale des CAUE des Hauts de France
 Union régionale des CAUE Normands
 Union régionale des CAUE d'Auvergne-Rhône-Alpes
 Union régionale des CAUE Bourgogne-Franche-Comté
-Union régionale des CAUE d'Île-de-France</t>
-[...2 lines deleted...]
-      <c r="G64" s="1" t="inlineStr">
+Union régionale des CAUE d'Île-de-France
+Union régionale des CAUE de Nouvelle-Aquitaine
+Union régionale des CAUE d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H64" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K64" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L64" s="1" t="inlineStr">
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
   &lt;br /&gt;
   Elle a pour mission de :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   représenter et promouvoir les CAUE de sa région ;
  &lt;/li&gt;
  &lt;li&gt;
   identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
  &lt;/li&gt;
  &lt;li&gt;
   coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -14881,85 +13971,85 @@
  &lt;/li&gt;
  &lt;li&gt;
   Ateliers, conférences, journées de sensibilisation
  &lt;/li&gt;
  &lt;li&gt;
   Visites de sites, voyage d&amp;#039;études, randonnées, lectures de paysages
  &lt;/li&gt;
  &lt;li&gt;
   Rendez-vous culturels
  &lt;/li&gt;
  &lt;li&gt;
   Organisation et réalisation de prix, palmarès, concours, appels à idées
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation de plaquettes, ouvrages, guides, vidéos, expositions
  &lt;/li&gt;
  &lt;li&gt;
   Participation à des commissions techniques thématiques (commerce, agriculture...)
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques en milieu scolaire et hors ce milieu
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M64" s="1" t="inlineStr">
+      <c r="M60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les actions de sensibilisation peuvent toucher les domaines suivants :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -14982,79 +14072,79 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Réduction de l'empreinte carbone
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T64" s="1" t="inlineStr">
+      <c r="T60" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les contacts de vos URCAUE sont disponibles dans les fiches locales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE normands
  &lt;br /&gt;
  51 rue Joséphine 27000 ÉVREUX
  &lt;br /&gt;
  Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE des Hauts de France
  &lt;br /&gt;
  35 mail Albert 1er 80000 AMIENS
  &lt;br /&gt;
  Tél : - contact&amp;#64;caue02.com -
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE AUVERGNE-RHÔNE-ALPES
  &lt;br /&gt;
  6 bis, quai Saint-Vincent 69283 LYON Cedex 01
  &lt;br /&gt;
  Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
@@ -15087,151 +14177,151 @@
  5 avenue Frizac 31400 TOULOUSE
  &lt;br /&gt;
  Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE DES PAYS-DE-LA-LOIRE
  &lt;br /&gt;
  312, avenue René Gasnier 49100 ANGERS
  &lt;br /&gt;
  Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dce5-copie-10h10-coordonner-les-actions-regionales/</t>
         </is>
       </c>
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC64" s="1" t="inlineStr">
+      <c r="AC60" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE64" s="1" t="inlineStr">
+      <c r="AE60" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF64" s="1" t="inlineStr">
+      <c r="AF60" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG64" s="1" t="inlineStr">
+      <c r="AG60" s="1" t="inlineStr">
         <is>
           <t>26/02/2021</t>
         </is>
       </c>
-      <c r="AH64" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="65" spans="1:34" customHeight="0">
-      <c r="A65" s="1">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
         <v>83479</v>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
         </is>
       </c>
-      <c r="C65" s="1" t="inlineStr">
+      <c r="C61" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Cités éducatives
 Tourisme Ingénierie Développement
 Destination France
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Union régionale des CAUE des Hauts de France
 Union régionale des CAUE Normands
 Union régionale des CAUE d'Auvergne-Rhône-Alpes
 Union régionale des CAUE Bourgogne-Franche-Comté
 Union régionale des CAUE d'Île-de-France
 Union régionale des CAUE d'Occitanie
 Union régionale des CAUE des Pays de la Loire
 Union régionale des CAUE de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G65" s="1" t="inlineStr">
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H65" s="1" t="inlineStr">
+      <c r="H61" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K65" s="1" t="inlineStr">
+      <c r="K61" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L65" s="1" t="inlineStr">
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
   &lt;br /&gt;
   Elle a pour mission de :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   représenter et promouvoir les CAUE de sa région ;
  &lt;/li&gt;
  &lt;li&gt;
   identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
  &lt;/li&gt;
  &lt;li&gt;
   coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -15289,77 +14379,77 @@
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagnement dans des projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
  &lt;/li&gt;
  &lt;li&gt;
   Animations interprofessionnelles, mise en réseaux des acteurs du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M65" s="1" t="inlineStr">
+      <c r="M61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiments / (Eco) Construction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petites Villes de Demain (PVD) / Action Coeur de Ville
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel /Espace vert / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte, trame bleue / Risques naturels / Ecologie / Jardins / Aires de jeux
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative et Culturelle /
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N61" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -15381,79 +14471,79 @@
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T65" s="1" t="inlineStr">
+      <c r="T61" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V65" s="1" t="inlineStr">
+      <c r="V61" s="1" t="inlineStr">
         <is>
           <t>http://www.fncaue.fr</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les contacts des unions régionales :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE normands
  &lt;br /&gt;
  51 rue Joséphine 27000 ÉVREUX
  &lt;br /&gt;
  Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE des Hauts de France
  &lt;br /&gt;
  35 mail Albert 1er 80000 AMIENS
  &lt;br /&gt;
  Tél : - contact&amp;#64;caue02.com -
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE AUVERGNE-RHÔNE-ALPES
  &lt;br /&gt;
  6 bis, quai Saint-Vincent 69283 LYON Cedex 01
  &lt;br /&gt;
  Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
@@ -15486,523 +14576,126 @@
  5 avenue Frizac 31400 TOULOUSE
  &lt;br /&gt;
  Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE DES PAYS-DE-LA-LOIRE
  &lt;br /&gt;
  312, avenue René Gasnier 49100 ANGERS
  &lt;br /&gt;
  Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z61" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7453-copie-10h00-federer-les-accompagnements-en-en/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB65" s="1" t="inlineStr">
+      <c r="AB61" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Construction d'une piscine
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC65" s="1" t="inlineStr">
+      <c r="AC61" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE65" s="1" t="inlineStr">
+      <c r="AE61" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF65" s="1" t="inlineStr">
+      <c r="AF61" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG65" s="1" t="inlineStr">
+      <c r="AG61" s="1" t="inlineStr">
         <is>
           <t>26/02/2021</t>
         </is>
       </c>
-      <c r="AH65" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="66" spans="1:34" customHeight="0">
-[...397 lines deleted...]
-      <c r="A67" s="1">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
         <v>82915</v>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
         </is>
       </c>
-      <c r="C67" s="1" t="inlineStr">
+      <c r="C62" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Avenir Montagnes
 Cités éducatives
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>CAUE de l'Ariège
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>CAUE du Calvados
 CAUE de l'Yonne
 CAUE d'Alsace
 CAUE du Morbihan
 CAUE du Loiret
 CAUE du Loir-et-Cher
 CAUE de la Creuse
 CAUE de Corse
 CAUE des Hauts-de-Seine
 CAUE de la Côte-d'Or
 CAUE du Tarn-et-Garonne
 CAUE du Var
 CAUE de l'Île-de-la-Réunion
 CAUE de la Guyane
 CAUE de la Martinique
 CAUE de Guadeloupe
 CAUE du Val d'Oise
 CAUE du Val-de-Marne
 CAUE de la Charente-Maritime
 CAUE de la Seine-Maritime
 CAUE de la Haute-Savoie
 Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
 CAUE de l'Essonne
 CAUE des Vosges
 CAUE de la Haute-Vienne
 CAUE de la Vendée
@@ -16018,91 +14711,91 @@
 CAUE des Pyrénées-Atlantiques
 CAUE de la Seine-et-Marne
 CAUE de Mayotte
 CAUE de la Moselle
 CAUE de Meurthe-et-Moselle
 CAUE de la Mayenne
 CAUE de la Manche
 CAUE du Maine-et-Loire
 CAUE Lot-et-Garonne
 CAUE du Lot
 CAUE de la Haute-Loire
 CAUE de l'Ardèche
 Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
 CAUE de l'Isère
 CAUE de l'Hérault
 CAUE de la Gironde
 CAUE de la Haute-Garonne
 CAUE du Gard
 CAUE de l'Oise
 CAUE de la Drôme
 CAUE de l'Aude
 CAUE de Corrèze
 CAUE du Cher
 CAUE de la Charente
 CAUE du Cantal
-CAUE du Calvados
 CAUE des Bouches-du-Rhône
 CAUE de l'Aveyron
 CAUE du Puy-de-Dôme
 CAUE des Landes
+CAUE de l'Ariège
 CAUE des Hautes-Alpes
 CAUE de l'Aisne
 CAUE de l'Ain
 CAUE du Gers
 CAUE de la Meuse
 CAUE du Tarn
 CAUE de la Dordogne</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H67" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
+      <c r="K62" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L67" s="1" t="inlineStr">
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
  &lt;/strong&gt;
  à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE contribuent à améliorer qualité de vie de chacun
  &lt;/strong&gt;
  . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
  Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE sont à votre service.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
@@ -16144,88 +14837,88 @@
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M67" s="1" t="inlineStr">
+      <c r="M62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  / Patrimoine religieux
  / Ecomatériaux
  / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
  / Petite ville de demain
  (PVD) / Action Coeur de Ville
  / Sobriété foncière / Rural / Périurbain / Urbain
  / Densification / Requalification de friches
  / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
  / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
  / Médiation / Résidences
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -16244,79 +14937,79 @@
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T67" s="1" t="inlineStr">
+      <c r="T62" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V62" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/?page=home</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN
  - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
  - contact&amp;#64;caue-ain.com - 04 74 21 11 31
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
  &lt;br /&gt;
  CAUE DES HAUTES-ALPES
  - 1 avenue Alexandre Didier
  - BP 55  - 05200    EMBRUN
  - caue05&amp;#64;orange.fr
  - 04 92 43 60 31
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039;ARDÈCHE
  - 2 bis avenue de l&amp;#039;Europe Unie
@@ -16788,254 +15481,254 @@
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE MAYOTTE
  - Département de Mayotte
  - BP101
  - 97600    MAYOTTE
  - feda.soidri&amp;#64;cg976.fr
  - 02 69 66 06 84
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB67" s="1" t="inlineStr">
+      <c r="AB62" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC67" s="1" t="inlineStr">
+      <c r="AC62" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE67" s="1" t="inlineStr">
+      <c r="AE62" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF67" s="1" t="inlineStr">
+      <c r="AF62" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG67" s="1" t="inlineStr">
+      <c r="AG62" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH67" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="68" spans="1:34" customHeight="0">
-      <c r="A68" s="1">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
         <v>82912</v>
       </c>
-      <c r="B68" s="1" t="inlineStr">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Se former à l'architecture, l'urbanisme, l'environnement et le paysage</t>
         </is>
       </c>
-      <c r="C68" s="1" t="inlineStr">
+      <c r="C63" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Nouveaux lieux, nouveaux liens
 Avenir Montagnes
 Cités éducatives
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>CAUE de la Seine-Maritime
 CAUE du Morbihan
 CAUE de Mayotte
-CAUE de la Vendée
 CAUE des Landes
-CAUE du Lot
 CAUE des Vosges
 CAUE de l'Ariège
 CAUE de la Drôme
 CAUE de la Meuse
 CAUE de la Somme
 CAUE de l'Yonne
 CAUE du Maine-et-Loire
 CAUE de l'Ardèche
 CAUE de l'Aveyron
 CAUE de l'Essonne
+CAUE du Var
 CAUE de l'Hérault
+CAUE du Cher
+CAUE du Gard
+CAUE du Gers
 CAUE de la Creuse
 CAUE de la Guyane
+CAUE de la Manche
+CAUE de la Vendée
+CAUE de la Seine-et-Marne
+CAUE de la Savoie
+CAUE de la Haute-Garonne
+CAUE du Tarn-et-Garonne
+CAUE des Hauts-de-Seine
+CAUE de Rhône-Métropole
+CAUE de la Haute-Vienne
+CAUE de la Haute-Savoie
+CAUE du Calvados
+CAUE de l'Isère
+CAUE de l'Aisne
 CAUE de Corrèze
 CAUE du Loiret
 CAUE du Cantal
 CAUE de l'Orne
 CAUE de l'Oise
 CAUE de l'Aude
 CAUE de l'Ain
 CAUE de Corse
 CAUE d'Alsace
 CAUE du Tarn
-CAUE du Gers
-[...14 lines deleted...]
-CAUE de la Seine-et-Marne
+CAUE du Lot
 CAUE Lot-et-Garonne
 CAUE des Bouches-du-Rhône
 CAUE de Meurthe-et-Moselle
 CAUE de l'Île-de-la-Réunion
 CAUE de la Charente-Maritime
 CAUE des Pyrénées-Orientales
 CAUE des Pyrénées-Atlantiques
 Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
 CAUE des Hautes-Pyrénées
 Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
 CAUE de la Côte-d'Or
 CAUE de Guadeloupe
 CAUE de la Gironde
 CAUE de la Mayenne
 CAUE de la Moselle
 CAUE du Val d'Oise
 CAUE de la Charente
 CAUE de la Dordogne
 CAUE du Puy-de-Dôme
 CAUE de la Sarthe
 CAUE des Deux-Sèvres
 CAUE du Loir-et-Cher
 CAUE du Val-de-Marne
 CAUE de la Martinique
 CAUE des Hautes-Alpes
 CAUE du Pas-de-Calais
 CAUE de la Haute-Loire</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H68" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K68" s="1" t="inlineStr">
+      <c r="K63" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L68" s="1" t="inlineStr">
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous forment en étant dégagés de tout intérêt dans la maîtrise d&amp;#039;oeuvre.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les Caue ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
  ils sont répartis sur quasiment tout le territoire national et travaillent en réseau.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les équipes sont pluridisciplinaires et sauront aller chercher les expertises nécessaires pour vos besoin de formation.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les formations proposées par les CAUE ont plusieurs objectifs :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   mettre à jour ou approfondir les connaissances des professionnels
@@ -17059,91 +15752,91 @@
  &lt;li&gt;
   de nombreux CAUE sont datadockés
  &lt;/li&gt;
  &lt;li&gt;
   les formations peuvent être basées sur des cas pratiques, des visites de chantiers et/ou des retours d&amp;#039;expérience, des pratiques innovantes et/ou expérimentales...
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ces temps de travail peuvent prendre la forme d&amp;#039;interventions de quelques heures, de plusieurs jours ou de voyages d&amp;#039;étude qui nourrissent les réflexions à partir de vos besoins.
 &lt;/p&gt;
 &lt;p&gt;
  Leurs formations s&amp;#039;appuyent toujours sur une connaissance fine du territoire et/ou des actions inspirantes liées au travail en réseau.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
  NB : Nature de l&amp;#039;aide complémentaire aux formations
  &lt;br /&gt;
  Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
  &lt;br /&gt;
  Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M68" s="1" t="inlineStr">
+      <c r="M63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formations dans les domaines de:
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
   &lt;br /&gt;
  &lt;/strong&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
  &lt;strong&gt;
   &lt;br /&gt;
   &lt;br /&gt;
   L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
   &lt;br /&gt;
  &lt;/strong&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;strong&gt;
   &lt;br /&gt;
   &lt;br /&gt;
   L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
   &lt;br /&gt;
  &lt;/strong&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;strong&gt;
   &lt;br /&gt;
   &lt;br /&gt;
   TRANSVERSALEMENT
   &lt;br /&gt;
  &lt;/strong&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences / Place de l&amp;#039;élu
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N68" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Cohésion sociale et inclusion
 Citoyenneté
@@ -17157,79 +15850,79 @@
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans</t>
         </is>
       </c>
-      <c r="O68" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T68" s="1" t="inlineStr">
+      <c r="T63" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V68" s="1" t="inlineStr">
+      <c r="V63" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com</t>
         </is>
       </c>
-      <c r="X68" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
  &lt;br /&gt;
  &lt;br /&gt;
@@ -17412,222 +16105,222 @@
  CAUE DE LA MARTINIQUE - 31 avenue Pasteur - 97200 FORT-DE-FRANCE - caue972&amp;#64;wanadoo.fr - 05 96 70 10 10
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z68" s="1" t="inlineStr">
+      <c r="Z63" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56d5-copie-13h45-se-former-a-larchitecture-lurbani/</t>
         </is>
       </c>
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB68" s="1" t="inlineStr">
+      <c r="AB63" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine</t>
         </is>
       </c>
-      <c r="AC68" s="1" t="inlineStr">
+      <c r="AC63" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE68" s="1" t="inlineStr">
+      <c r="AE63" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF68" s="1" t="inlineStr">
+      <c r="AF63" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG68" s="1" t="inlineStr">
+      <c r="AG63" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH68" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="69" spans="1:34" customHeight="0">
-      <c r="A69" s="1">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
         <v>82911</v>
       </c>
-      <c r="B69" s="1" t="inlineStr">
+      <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Etre aidé dans la réalisation d’actions culturelles sur la construction, l'architecture, urbanisme, le paysage et l'environnement</t>
         </is>
       </c>
-      <c r="C69" s="1" t="inlineStr">
+      <c r="C64" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Cités éducatives
 Tourisme Ingénierie Développement
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>CAUE de Guadeloupe
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de la Dordogne
+CAUE de Meurthe-et-Moselle
+CAUE de l'Île-de-la-Réunion
+CAUE de la Charente-Maritime
+CAUE des Pyrénées-Orientales
+CAUE des Pyrénées-Atlantiques
+CAUE de la Haute-Garonne
+CAUE du Puy-de-Dôme
+CAUE de Guadeloupe
+CAUE de la Côte-d'Or
 CAUE des Deux-Sèvres
 CAUE de la Gironde
 CAUE de la Mayenne
 CAUE de la Moselle
 CAUE du Val d'Oise
 CAUE de la Charente
 CAUE de la Haute-Loire
 CAUE de la Seine-et-Marne
 CAUE Lot-et-Garonne
 CAUE des Hautes-Pyrénées
 Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
 CAUE du Loir-et-Cher
 CAUE du Val-de-Marne
 CAUE de la Martinique
 CAUE des Hautes-Alpes
 CAUE du Pas-de-Calais
 CAUE de Mayotte
 CAUE des Landes
 CAUE des Vosges
 CAUE de l'Ariège
 CAUE de la Drôme
 CAUE de la Meuse
 CAUE de la Somme
 CAUE du Cantal
 CAUE de la Vendée
 CAUE de l'Aveyron
 CAUE de l'Essonne
 CAUE de l'Hérault
 CAUE de la Creuse
 CAUE de la Guyane
 CAUE de la Manche
 CAUE du Calvados
-CAUE de la Seine-Maritime
-[...17 lines deleted...]
-CAUE de la Côte-d'Or
 CAUE de l'Orne
 CAUE du Gers
-CAUE du Tarn
-[...2 lines deleted...]
-CAUE de l'Yonne
 CAUE de l'Aude
 CAUE du Maine-et-Loire
 CAUE du Cher
 CAUE de l'Ardèche
 CAUE du Loiret
 CAUE de Corrèze
 CAUE de l'Aisne
 CAUE de l'Isère
 CAUE de l'Ain
 CAUE du Morbihan
 CAUE de la Sarthe
 CAUE du Var
-CAUE du Gard</t>
-[...2 lines deleted...]
-      <c r="G69" s="1" t="inlineStr">
+CAUE du Gard
+CAUE de la Seine-Maritime
+CAUE de la Haute-Savoie
+CAUE de la Haute-Vienne
+CAUE de Rhône-Métropole
+CAUE des Hauts-de-Seine
+CAUE du Tarn-et-Garonne
+CAUE de la Savoie
+CAUE du Lot
+CAUE de l'Oise
+CAUE des Bouches-du-Rhône
+CAUE du Tarn
+CAUE d'Alsace
+CAUE de Corse
+CAUE de l'Yonne</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Recherche
+Association
+Entreprise privée
+Particulier
 Agriculteur
-Particulier
-[...4 lines deleted...]
-      <c r="H69" s="1" t="inlineStr">
+Recherche</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K69" s="1" t="inlineStr">
+      <c r="K64" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L69" s="1" t="inlineStr">
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
  &lt;strong&gt;
   outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ils s&amp;#039;adressent aux élus, aux maires, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
  &lt;br /&gt;
  &lt;br /&gt;
  Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   La palette de leurs interventions est multiple :
  &lt;/strong&gt;
  &lt;br /&gt;
@@ -17674,85 +16367,85 @@
  &lt;li&gt;
   Publications, ouvrages, guides
  &lt;/li&gt;
  &lt;li&gt;
   Vidéos
  &lt;/li&gt;
  &lt;li&gt;
   Expositions
  &lt;/li&gt;
  &lt;li&gt;
   Participation à des commissions techniques thématiques (commerce, agriculture...)
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques en milieu scolaire et hors ce milieu
  &lt;/li&gt;
  &lt;li&gt;
   Résidences
  &lt;/li&gt;
  &lt;li&gt;
   ...
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M69" s="1" t="inlineStr">
+      <c r="M64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Actions locales accompagnées liées aux politiques publiques relatives à :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  / Ecoquartier&lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N69" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -17772,79 +16465,79 @@
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O69" s="1" t="inlineStr">
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S69" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T69" s="1" t="inlineStr">
+      <c r="T64" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U69" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V69" s="1" t="inlineStr">
+      <c r="V64" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/</t>
         </is>
       </c>
-      <c r="X69" s="1" t="inlineStr">
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
 &lt;/p&gt;&lt;p&gt;
  CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
 &lt;/p&gt;
 &lt;p&gt;
@@ -18024,195 +16717,195 @@
  CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y69" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z69" s="1" t="inlineStr">
+      <c r="Z64" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b95-copie-12h28-etre-aide-dans-la-realisation-dac/</t>
         </is>
       </c>
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB69" s="1" t="inlineStr">
+      <c r="AB64" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Création de jardins partagés</t>
         </is>
       </c>
-      <c r="AC69" s="1" t="inlineStr">
+      <c r="AC64" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE69" s="1" t="inlineStr">
+      <c r="AE64" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF69" s="1" t="inlineStr">
+      <c r="AF64" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG69" s="1" t="inlineStr">
+      <c r="AG64" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH69" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="70" spans="1:34" customHeight="0">
-      <c r="A70" s="1">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
         <v>62848</v>
       </c>
-      <c r="B70" s="1" t="inlineStr">
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
         </is>
       </c>
-      <c r="D70" s="1" t="inlineStr">
+      <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Crédit moyen long terme</t>
         </is>
       </c>
-      <c r="E70" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G70" s="1" t="inlineStr">
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H70" s="1" t="inlineStr">
+      <c r="H65" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K70" s="1" t="inlineStr">
+      <c r="K65" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L70" s="1" t="inlineStr">
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Donnez vie à vos projets !
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt moyen long terme accompagne les différents projets d&amp;#039;investissements de tous les acteurs locaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;adresse à toutes les collectivités locales, y compris les plus petites. La Banque Postale, premier prêteur bancaire des collectivités locales, octroit un prêt sur deux à une commune de moins de 5 000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques et la durée du prêt s&amp;#039;adaptent notamment en fonction de votre stratégie financière et de l&amp;#039;amortissement de vos projets à financer.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations sur
   le
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html" target="_self"&gt;
   prêt à moyen long terme
  &lt;/a&gt;
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour affiner votre besoin, plusieurs ressources sont à votre disposition :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunt-cinq-questions-a-se-poser-avant-emprunter-collectivite-territoriale.html" target="_self"&gt;
    Les 6 questions à se poser avant d&amp;#039;emprunter
   &lt;/a&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunter-taux-variable-taux-revisable.html" target="_self"&gt;
    Empruntez à taux variable ou révisable ?
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/prets-verts-obligation-verte.html" target="_self"&gt;
    Prêt vert : comment l&amp;#039;analyser ?
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M70" s="1" t="inlineStr">
+      <c r="M65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le crédit moyen long terme peut être mobilisé sur tout type de projet d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N70" s="1" t="inlineStr">
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -18258,198 +16951,198 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O70" s="1" t="inlineStr">
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R70" s="1" t="inlineStr">
+      <c r="R65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après analyse et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 40 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S70" s="1" t="inlineStr">
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T70" s="1" t="inlineStr">
+      <c r="T65" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U70" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V70" s="1" t="inlineStr">
+      <c r="V65" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html</t>
         </is>
       </c>
-      <c r="W70" s="1" t="inlineStr">
+      <c r="W65" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X70" s="1" t="inlineStr">
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y70" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z70" s="1" t="inlineStr">
+      <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a49e-adopter-un-financement-a-moyen-long-terme/</t>
         </is>
       </c>
-      <c r="AA70" s="1" t="inlineStr">
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC70" s="1" t="inlineStr">
+      <c r="AC65" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="AE70" s="1" t="inlineStr">
+      <c r="AE65" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF70" s="1" t="inlineStr">
+      <c r="AF65" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG70" s="1" t="inlineStr">
+      <c r="AG65" s="1" t="inlineStr">
         <is>
           <t>09/10/2020</t>
         </is>
       </c>
-      <c r="AH70" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="71" spans="1:34" customHeight="0">
-      <c r="A71" s="1">
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
         <v>60102</v>
       </c>
-      <c r="B71" s="1" t="inlineStr">
+      <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Investir en faveur de l’efficacité énergétique et des énergies renouvelables dans le bâti et les transports urbains innovants - ELENA</t>
         </is>
       </c>
-      <c r="E71" s="1" t="inlineStr">
+      <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="F71" s="1" t="inlineStr">
+      <c r="F66" s="1" t="inlineStr">
         <is>
           <t>Banque Européenne d'Investissement (BEI)</t>
         </is>
       </c>
-      <c r="G71" s="1" t="inlineStr">
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H71" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="K71" s="1" t="inlineStr">
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L71" s="1" t="inlineStr">
+      <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le mécanisme ELENA fournit une assistance technique pour les investissements en faveur de l&amp;#039;efficacité énergétique et des énergies renouvelables dans le bâti et les transports urbains innovants.
 &lt;/p&gt;
 &lt;p&gt;
  Les activités qui peuvent faire l&amp;#039;objet de subventions ELENA sont les suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   études techniques, audits énergétiques
  &lt;/li&gt;
  &lt;li&gt;
   business plans et conseils financiers
  &lt;/li&gt;
  &lt;li&gt;
   conseils juridiques
  &lt;/li&gt;
  &lt;li&gt;
   préparation de procédures d&amp;#039;appels d&amp;#039;offres
  &lt;/li&gt;
  &lt;li&gt;
   regroupement de projets
  &lt;/li&gt;
  &lt;li&gt;
   gestion de projets
@@ -18522,903 +17215,324 @@
  &lt;li&gt;
   les logements sociaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   3) Transport et mobilité en ville
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  ELENA appuie également les projets innovants liés aux transports et à la mobilité dans les zones urbaines qui permettent de réaliser des économies d&amp;#039;énergie et de réduire les émissions.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets admissibles couvrent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les investissements visant à encourager l&amp;#039;utilisation et l&amp;#039;intégration de solutions innovantes axées sur les combustibles de substitution dans le domaine de la mobilité urbaine, par exemple ceux ayant trait aux véhicules et aux installations de recharge
  &lt;/li&gt;
  &lt;li&gt;
   les investissements promouvant l&amp;#039;introduction à grande échelle de nouveaux modes de transport plus économes en énergie, qui, dans les zones urbaines, peuvent revêtir de nombreuses formes, comme par exemple : mobilité partagée, logistique urbaine, systèmes de transport intelligents, infrastructures urbaines (y compris les investissements dans les modes de déplacement doux ou dans la mobilité qui ne repose pas sur les transports motorisés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M71" s="1" t="inlineStr">
+      <c r="M66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.eib.org/fr/products/advising/elena/map.htm" rel="noopener" target="_blank"&gt;
   Exemples de projets en cours
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.eib.org/fr/products/advising/elena/completed-projects/index.htm"&gt;
   Exemples de projets achevés
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N71" s="1" t="inlineStr">
+      <c r="N66" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Réhabilitation
 Logement et habitat
 Logistique urbaine
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O71" s="1" t="inlineStr">
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R71" s="1" t="inlineStr">
+      <c r="R66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les projets d&amp;#039;assistance technique relevant d&amp;#039;ELENA ne doivent pas poursuivre de but lucratif.
 &lt;/p&gt;
 &lt;p&gt;
  C&amp;#039;est la Commission européenne qui donnera son approbation définitive, sur la base de l&amp;#039;évaluation de la BEI.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S71" s="1" t="inlineStr">
+      <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U71" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V71" s="1" t="inlineStr">
+      <c r="V66" s="1" t="inlineStr">
         <is>
           <t>https://www.eib.org/fr/products/advising/elena/index.htm</t>
         </is>
       </c>
-      <c r="X71" s="1" t="inlineStr">
+      <c r="X66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour présenter une demande initiale de financement, contactez directement la Banque Européenne d&amp;#039;Investissement par courriel à l&amp;#039;adresse elena&amp;#64;eib.org et utilisez
  &lt;a href="https://www.eib.org/attachments/documents/elena-pre-application-formfr.docx"&gt;
   le formulaire de préadmission
  &lt;/a&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour soumettre sa candidature :
  &lt;a href="https://www.eib.org/fr/products/advising/elena/index.htm" rel="noopener" target="_blank"&gt;
   https://www.eib.org/fr/products/advising/elena/index.htm
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y71" s="1" t="inlineStr">
+      <c r="Y66" s="1" t="inlineStr">
         <is>
           <t>annelise.brouste@beta.gouv.fr</t>
         </is>
       </c>
-      <c r="Z71" s="1" t="inlineStr">
+      <c r="Z66" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b772-investir-en-faveur-de-lefficacite-energetique/</t>
         </is>
       </c>
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB71" s="1" t="inlineStr">
+      <c r="AB66" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AD71" s="1" t="inlineStr">
+      <c r="AD66" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE71" s="1" t="inlineStr">
+      <c r="AE66" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF71" s="1" t="inlineStr">
+      <c r="AF66" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG71" s="1" t="inlineStr">
+      <c r="AG66" s="1" t="inlineStr">
         <is>
           <t>29/09/2020</t>
         </is>
       </c>
-      <c r="AH71" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="72" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G72" s="1" t="inlineStr">
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>72810</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissements dans les Petites Villes</t>
+        </is>
+      </c>
+      <c r="C67" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H72" s="1" t="inlineStr">
-[...522 lines deleted...]
-      <c r="H75" s="1" t="inlineStr">
+      <c r="H67" s="1" t="inlineStr">
         <is>
           <t>Prêt
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K75" s="1" t="inlineStr">
+      <c r="K67" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L75" s="1" t="inlineStr">
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...27 lines deleted...]
-&lt;/ul&gt;
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa raison d&amp;#039;être :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa mission :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Soutenir l&amp;#039;investissement public local en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence : collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ses particularités :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...63 lines deleted...]
-&lt;/ul&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ •	Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses crédits :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+&lt;/p&gt;
+&lt;p&gt;
+ •	Durée moyenne des crédits : 16.5 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Crédit jusque 40 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Pas de seuil minimal concernant l&amp;#039;emprunt
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Son accompagnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+&lt;/p&gt;
+&lt;p&gt;
+ •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M75" s="1" t="inlineStr">
-[...38 lines deleted...]
-&lt;/ul&gt;
+      <c r="M67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Entretien du patrimoine
+ &lt;/strong&gt;
+ (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Développement sportif
+ &lt;/strong&gt;
+ (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Aménagement urbain
+ &lt;/strong&gt;
+ (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
+&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N75" s="1" t="inlineStr">
+      <c r="N67" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -19461,264 +17575,1495 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O75" s="1" t="inlineStr">
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R75" s="1" t="inlineStr">
+      <c r="R67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;adhésion
+ &lt;/strong&gt;
+ est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Etude de l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Éligibilité à l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Vote de la délibération de la collectivité
+ &lt;/strong&gt;
+ : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Versement de l&amp;#039;Apport en capital initial :
+ &lt;/strong&gt;
+ La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
+ &lt;/strong&gt;
+ La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+&lt;/p&gt;
+&lt;p&gt;
+ Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T67" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
+        </is>
+      </c>
+      <c r="W67" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  Contact :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : adhesion&amp;#64;agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : 04 81 11 29 37
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : appel non surtaxé
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>lou.lamure-guigard@agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB67" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>104662</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place d'un abri sur un point d'arrêt de ligne scolaire</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>Subvention pour la mise en place d'un abri sur un point d'arrêt de ligne scolaire</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région des Pays de la Loire, en tant qu&amp;#039;Autorité Organisatrice des Mobilités (AOM), assure la responsabilité de l&amp;#039;organisation et du fonctionnement des transports scolaires des élèves, qu&amp;#039;elle peut déléguer à certaines autorités.
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;p&gt;
+  &lt;/p&gt;&lt;p&gt;
+   Par ailleurs, cette compétence relève de plein droit d&amp;#039;autres autorités organisatrices dans certaines situations notamment de périmètres de transports spécifiques ou encore lorsque le trajet s&amp;#039;effectue à 100% à l&amp;#039;intérieur d&amp;#039;une autre AOM.
+  &lt;/p&gt;
+  De nombreux points d&amp;#039;arrêts jalonnent la région, que fréquentent les élèves utilisateurs des transports scolaires. Des collectivités ou groupements de collectivités souhaitent parfois doter ces arrêts d&amp;#039;abris pour améliorer le confort des élèves. La compétence de la Région en matière de transport scolaire n&amp;#039;inclut pas la compétence de réalisation et d&amp;#039;entretien des éléments de mobilier urbain de ces arrêts. Cependant, la Région souhaite accompagner les projets portés par les collectivités en faveur de la mise en oeuvre de ce type d&amp;#039;équipements.
+ &lt;p&gt;&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P68" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2021</t>
+        </is>
+      </c>
+      <c r="R68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le présent règlement porte sur les modalités de cofinancement régional relatif à des travaux d&amp;#039;installation d&amp;#039;abris sur les arrêts intégralement destinés au transport scolaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont exclus du présent règlement d&amp;#039;intervention :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les points d&amp;#039;arrêts du réseau de lignes régulières,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les arrêts de transport à la demande,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les arrêts situés sur le ressort territorial d&amp;#039;un EPCI organisant lui-même de plein droit les transports scolaires
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour être éligible au présent règlement, la demande devra respecter les critères suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le point d&amp;#039;arrêt scolaire concerné devra accueillir a minima 3 élèves inscrit pour l&amp;#039;année scolaire en cours ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;implantation de l&amp;#039;abri ne devra pas être de nature à entraîner une dégradation des conditions de sécurité notamment du fait de problèmes de visibilité par les usagers de la route
+ &lt;/li&gt;
+ &lt;li&gt;
+  le soutien financier de la Région sera matérialisé par la pose de la marque Aléop selon la charte graphique régionale ; à minima, un sticker fourni par la Région sera collé sur l&amp;#039;abri ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le bénéficiaire devra figurer parmi ceux énumérés au sein de l&amp;#039;article 2 du présent règlement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le dossier devra être complet comprenant tous les éléments demandés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le bénéficiaire sollicitant une aide régionale devra à ce titre présenter un dossier de demande de subvention comprenant tout document utile, et composé à minima :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  d&amp;#039;une note descriptive du projet,
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;un plan de situation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;un plan d&amp;#039;aménagement au 1/100ème présentant les situations actuelles et projetées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;un plan de financement détaillé présentant l&amp;#039;état des cofinancements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;un planning prévisionnel,
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;une lettre de demande d&amp;#039;aide signée par la personne habilitée et de la délibération du ou des organes délibérant autorisant le représentant à solliciter une aide auprès de la Région.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les services régionaux instruiront les dossiers afin de vérifier :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le caractère complet des pièces demandées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les dépenses éligibles.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La date du dossier complet fixe la date d&amp;#039;éligibilité des pièces justificatives, cette date sera mentionnée dans l&amp;#039;accusé réception du dossier. Dès lors, seules les dépenses acquittées postérieurement à cette date seront prises en compte.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/subvention-pour-la-mise-en-place-dun-abri-sur-un-point-darret-de-ligne-scolaire</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des transports et des mobilités
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Nicolas Poulin
+   &lt;/strong&gt;
+   :
+   02 51 44 75 03
+   &lt;br /&gt;
+   nicolas.poulin&amp;#64;paysdelaloire.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Marie-Pascale Cado :
+   &lt;/strong&gt;
+   02 43 67 22 79
+   &lt;br /&gt;
+   marie-pascale.cado&amp;#64;paysdelaloire.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4767-subvention-pour-la-mise-en-place-dun-abri-sur-arret-ligne-scolaire/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>104697</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer l'accès au réseau de transport régional en contribuant à l'aménagement des points d’arrêts du réseau régional</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Investissements en faveur de l'accès au réseau de transport régional</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif :
+ &lt;/strong&gt;
+ a
+ méliorer l&amp;#039;accès au réseau de transport régional en contribuant à l&amp;#039;aménagement des points d&amp;#039;arrêts du réseau régional.
+&lt;/p&gt;
+&lt;p&gt;
+ La modernisation du parc de matériel roulant, l&amp;#039;amélioration de l&amp;#039;offre et la création de tarifications adaptées ont contribué au développement de I&amp;#039;usage des transports régionaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Afin de poursuivre et d&amp;#039;amplifier les reports modaux a leur profit, la Région souhaite favoriser les opérations visant
+ &lt;strong&gt;
+  a améliorer l&amp;#039;accès au réseau de transport régional en contribuant à l&amp;#039;aménagement des points d&amp;#039;arrêts du réseau régional
+ &lt;/strong&gt;
+ (gares régionales, points d&amp;#039;arrêts non gérés, points d&amp;#039;arrêts d&amp;#039;une ligne d&amp;#039;autocar régionale) qui sont autant de portes d&amp;#039;entrée des villes que de points d&amp;#039;accès au réseau régional.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P69" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2025</t>
+        </is>
+      </c>
+      <c r="R69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La collectivité (Commune ou EPCI, hors périmètre de transport urbain des Communautés urbaines, hors gare engagée dans un Pôle d&amp;#039;Echanges Multimodal) sollicitant une aide régionale a ce titre devra présenter un dossier de demande de subvention comprenant tout do
+ cument utile, et composé a minima d&amp;#039;une note descriptive du projet, d&amp;#039;un plan précis d&amp;#039;aménagement présentant les situations actuelles et projetées, d&amp;#039;un plan de financement, d&amp;#039;un planning prévisionnel et dune délibération du ou des organes délibérant.
+&lt;/p&gt;
+&lt;p&gt;
+ Après analyse des dossiers déposés, sélection par la Région des projets, signature d&amp;#039;une convention de cofinancement.
+&lt;/p&gt;
+&lt;p&gt;
+ Critères de sélection :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Augmentation de la fréquentation attendue du point d&amp;#039;arrêt ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Qualité des aménagements prévus ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Amélioration de I&amp;#039;interface gare / ville et de I&amp;#039;intermodalité ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Nombre de places de stationnement créées ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Coût du projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Premier dossier déposé au titre de cette politique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Réalisation d&amp;#039;un Schéma Local de Transport (SLT) sur le territoire comprenant la gare: bien que non exigée, la réalisation d&amp;#039;un SLT sur le territoire atteste de la volonté d&amp;#039;apporter une réponse cohérente aux problématiques de déplacements ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Inscription du projet dans un Contrat Territorial Unique (CTU) ou un Nouveau Contrat Regional (NCR) : bien que non exigée, l&amp;#039;inscription du projet a un CTU atteste de l&amp;#039;intérêt manifesté par le territoire pour sa réalisation.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/investissements-en-faveur-de-lacces-au-reseau-de-transport-regional</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des transports et des mobilités
+ &lt;br /&gt;
+ Service Gares et infrastructures
+ &lt;br /&gt;
+ Pôle Gares,aménagements intermodaux et accessibilité
+&lt;/p&gt;
+&lt;p&gt;
+ Xavier DUVAL-ZACK
+ &lt;br /&gt;
+ &lt;a href="mailto:xavier.duval-zack&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  xavier.duval-zack&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+ &amp;#43;33 2 28 20 58 29
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa3f-investissements-en-faveur-de-lacces-au-reseau-transport/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>52290</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissement</t>
+        </is>
+      </c>
+      <c r="C70" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;AFL
+ &lt;/strong&gt;
+ est la seule banque française
+ &lt;strong&gt;
+  100% détenue par les collectivités locales françaises
+ &lt;/strong&gt;
+ qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
+&lt;/p&gt;
+&lt;p&gt;
+ Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa raison d&amp;#039;être
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &amp;#34;
+  &lt;em&gt;
+   Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
+  &lt;/em&gt;
+  &lt;em&gt;
+   s
+  &lt;/em&gt;
+  &amp;#34;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa mission
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir l&amp;#039;investissement public local
+  en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence: collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses particularités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL repose sur des principes de
+  &lt;strong&gt;
+   solidarité
+  &lt;/strong&gt;
+  et d&amp;#039;
+  &lt;strong&gt;
+   équité
+  &lt;/strong&gt;
+  entre les collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première
+  &lt;strong&gt;
+   obligation durable en juillet 2020
+  &lt;/strong&gt;
+  .
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Seule banque en France détenue par les collectivités, l&amp;#039;AFL  a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositif cumulable/compatible avec le fonds vert
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses crédits
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Durée moyenne des crédits : 16.5 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus long crédit : 42 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus petit crédit : 11 000€
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus gros crédit : 50 millions €
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Son accompagnement
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Social et Petite enfance
+  &lt;/strong&gt;
+  (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Revitalisation des centres villes
+  &lt;/strong&gt;
+  (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Rayonnement culturel
+  &lt;/strong&gt;
+  (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Transition énergétique
+  &lt;/strong&gt;
+  (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement des mobilités douces
+  &lt;/strong&gt;
+  (Bordeaux Métropole, 33)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement sportif
+  &lt;/strong&gt;
+  (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Etude de l&amp;#039;adhésion
   &lt;/strong&gt;
   : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Éligibilité à l&amp;#039;adhésion
   &lt;/strong&gt;
   : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vote de la délibération de la collectivité
   &lt;/strong&gt;
   : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Versement de l&amp;#039;Apport en capital initial
   &lt;/strong&gt;
   : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
   &lt;/strong&gt;
   : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S75" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T75" s="1" t="inlineStr">
+      <c r="T70" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U75" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V75" s="1" t="inlineStr">
+      <c r="V70" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W75" s="1" t="inlineStr">
+      <c r="W70" s="1" t="inlineStr">
         <is>
           <t>https://portail.agence-france-locale.fr/</t>
         </is>
       </c>
-      <c r="X75" s="1" t="inlineStr">
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email :
  &lt;/strong&gt;
  adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y75" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z75" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
         </is>
       </c>
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB75" s="1" t="inlineStr">
+      <c r="AB70" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un système de vidéo-protection
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC75" s="1" t="inlineStr">
+      <c r="AC70" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE75" s="1" t="inlineStr">
+      <c r="AE70" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF75" s="1" t="inlineStr">
+      <c r="AF70" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG75" s="1" t="inlineStr">
+      <c r="AG70" s="1" t="inlineStr">
         <is>
           <t>10/07/2020</t>
         </is>
       </c>
-      <c r="AH75" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="76" spans="1:34" customHeight="0">
-      <c r="A76" s="1">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>42869</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>S'engager dans le programme de labellisation Climat-Air-Énergie Cit'ergie</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="F71" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I71" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cit&amp;#039;ergie est un programme de management et de labellisation qui
+ récompense les collectivités pour la mise en œuvre d&amp;#039;une politique climat­-air-énergie ambitieuse.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide consiste en un accompagnement financier par un conseiller Cit&amp;#039;ergie accrédité par l&amp;#039;ADEME et un accompagnement technique à la prise en main de la démarche d&amp;#039;évaluation et de labellisation.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour répondre au défi que constitue le changement climatique, les collectivités locales ont un rôle déterminant à jouer dans la définition et la mise en œuvre d&amp;#039;actions visant à la réduction des émissions de gaz à effet de serre, l&amp;#039;amélioration de l&amp;#039;efficacité énergétique, la réduction de la pollution atmosphérique, le développement des énergies renouvelables ou encore l&amp;#039;adaptation au changement climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est maintenant acquis qu&amp;#039;un engagement fort de la collectivité dans la transition énergétique est synonyme de développement économique, d&amp;#039;attractivité et de qualité de vie pour ses habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Cependant, même motivées pour agir, les collectivités se trouvent face à de nombreuses interrogations :
+&lt;/p&gt;
+&lt;p&gt;
+ Comment mettre en place une politique énergétique efficace ?
+&lt;/p&gt;
+&lt;p&gt;
+ Quelle méthode suivre pour conduire et réussir un Plan Climat Air Energie Territorial (PCAET) ambitieux ?
+&lt;/p&gt;
+&lt;p&gt;
+ Comment s&amp;#039;intégrer dans les objectifs air-énergie-climat régionaux et nationaux ?
+&lt;/p&gt;
+&lt;p&gt;
+ Le label européen European Energy Award (EEA), décliné en France via le programme Cit&amp;#039;ergie, est destiné en particulier aux intercommunalités souhaitant conduire des politiques actives.
+&lt;/p&gt;
+&lt;p&gt;
+ Le label Cit&amp;#039;ergie évalue les collectivités sur les actions qu&amp;#039;elles conduisent dans le cadre de leurs compétences propres et dans leur sphère d&amp;#039;influence. Via un catalogue de mesures concrètes, la labellisation prend en compte tous les leviers possibles pour l&amp;#039;engagement d&amp;#039;actions énergie climat sur le territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Structuration, suivi, et évaluation du plan climat-air-énergie (PCAET)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un seul déposant est attendu par dossier ; les projets collaboratifs ne sont pas éligibles. Il est vivement conseillé de contacter l&amp;#039;ADEME en amont du dépôt du dossier pour tous renseignements ou conseils relatifs au montage et à la soumission de votre dossier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T71" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://citergie.ademe.fr</t>
+        </is>
+      </c>
+      <c r="W71" s="1" t="inlineStr">
+        <is>
+          <t>https://citergie.ademe.fr/contact/</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:citergie&amp;#64;ademe.fr?subject&amp;#61;Contact%20via%20aides-territoires.beta.gouv.fr"&gt;
+  citergie&amp;#64;ademe.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 04 15 09 82 07 (permanence de 9h à 12h30 et de 14h à 16h30, du lundi au vendredi)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>nicolas.vallee@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a3ba-sengager-dans-le-programme-de-labellisation-c/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>26/05/2020</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>41742</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Financer des services de mobilité durable en ville et en périphérie</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>Financement des services de mobilité durable</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité locale, une
+entreprise publique locale, une société ou un acteur financier privé et vous
+souhaitez participer au développement de services de mobilité durable ? La
+Banque des Territoires met à disposition des solutions de financement pour vous
+accompagner dans votre projet.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Solutions d’autopartage, service de vélos
+partagés, covoiturage courte distance, ou encore corporate venture au profit de
+jeunes entreprises innovantes : l’accompagnement de la Banque des Territoires
+peut se faire sur différents types de projets, en fonction de leur éligibilité.
+L’objectif est ainsi de développer des alternatives à la possession d’un véhicule
+et à l’autosolisme, libérer de l’espace urbain utilisé pour le stationnement de
+véhicules et réduire l’empreinte carbone.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Le financement de ces solutions de mobilité
+durable est toutefois conditionné à des prérequis et des objectifs spécifiques,
+comme la justification territoriale du projet ou encore la réduction du volume
+de véhicules en circulation en agglomération. La Banque des Territoires met à
+disposition de nombreuses compétences et expertises pour étudier votre projet
+et vous apporter les meilleures solutions possibles.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Information voyageur, billettique multimodale
+Mobilité partagée
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T72" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-mobilite-durable?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=service_mobilite_durable_psat</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-mobilite-durable?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Investissement&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;service_mobilite_durable_psat"&gt;
+   Rendez-vous sur le site de la Banque des Territoires
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-services-mobilite-durable/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB72" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage
+Installation de bornes électriques</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>20/05/2020</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
         <v>10501</v>
       </c>
-      <c r="B76" s="1" t="inlineStr">
+      <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Fonds Départemental de développement (F2D)</t>
         </is>
       </c>
-      <c r="E76" s="1" t="inlineStr">
+      <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
+      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H76" s="1" t="inlineStr">
+      <c r="H73" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I76" s="1" t="inlineStr">
+      <c r="I73" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J76" s="1" t="inlineStr">
+      <c r="J73" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
+      <c r="K73" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L76" s="1" t="inlineStr">
+      <c r="L73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets sous maitrise d&amp;#039;ouvrage des EPCI à fiscalité propre portant des projets structurants pour leur territoire par essence. Il donne lieu à une nouvelle génération de contrats-cadre 2021-2027 avec les EPCI à fiscalité propre.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N76" s="1" t="inlineStr">
+      <c r="N73" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -19746,279 +19091,279 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O76" s="1" t="inlineStr">
+      <c r="O73" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P76" s="1" t="inlineStr">
+      <c r="P73" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q76" s="1" t="inlineStr">
+      <c r="Q73" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R76" s="1" t="inlineStr">
+      <c r="R73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  • Les projets relevant des typologies suivantes sont prioritaires :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations favorisant le développement des mobilités douces ou partagées,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique des logements communaux à vocation sociale,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
 &lt;/p&gt;
 &lt;p&gt;
  • Sont aussi éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
 &lt;/p&gt;
 &lt;p&gt;
  - les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
 &lt;/p&gt;
 &lt;p&gt;
  - les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation de structure des ouvrages d&amp;#039;art.
 &lt;/p&gt;
 &lt;p&gt;
  Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
+      <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T76" s="1" t="inlineStr">
+      <c r="T73" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
+      <c r="U73" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V76" s="1" t="inlineStr">
+      <c r="V73" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X76" s="1" t="inlineStr">
+      <c r="X73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail : subventions.dmit&amp;#64;gers.fr
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="Y73" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
+      <c r="Z73" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0c5c-fonds-departemental-de-developpement-f2d/</t>
         </is>
       </c>
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB76" s="1" t="inlineStr">
+      <c r="AB73" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC76" s="1" t="inlineStr">
+      <c r="AC73" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE76" s="1" t="inlineStr">
+      <c r="AE73" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF76" s="1" t="inlineStr">
+      <c r="AF73" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG76" s="1" t="inlineStr">
+      <c r="AG73" s="1" t="inlineStr">
         <is>
           <t>19/11/2019</t>
         </is>
       </c>
-      <c r="AH76" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="77" spans="1:34" customHeight="0">
-      <c r="A77" s="1">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
         <v>9082</v>
       </c>
-      <c r="B77" s="1" t="inlineStr">
+      <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Etre conseillé sur des sujets complexes en gestion financière, budgétaire, comptable et fiscale (MRCDP)</t>
         </is>
       </c>
-      <c r="E77" s="1" t="inlineStr">
+      <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Direction Générale des Finances Publiques (DGFiP)</t>
         </is>
       </c>
-      <c r="G77" s="1" t="inlineStr">
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H77" s="1" t="inlineStr">
+      <c r="H74" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K77" s="1" t="inlineStr">
+      <c r="K74" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L77" s="1" t="inlineStr">
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Mission régionale de conseil aux décideurs publics (MRCDP
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mission de conseil installée au niveau régional auprès de chaque Direction régionale des Finances publiques (DRFiP), à l&amp;#039;exception de la Corse et des territoires d&amp;#039;Outre-Mer.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La MRCDP offre des prestations pluricompétences sur des sujets à dominante financière, fiscale et économique dès lors que les enjeux des dossiers sont jugés importants, sensibles ou de dimension régionale.
 &lt;/p&gt;
 &lt;p&gt;
  Le champ de compétence des MRCDP est centré principalement sur les décideurs publics de la sphère État (préfets, ARS, rectorats, CROUS et établissements publics nationaux) et les grandes collectivités.
 &lt;/p&gt;
 &lt;p&gt;
  Cette aide à la décision auprès des grands partenaires sur des sujets complexes et/ou à forts enjeux s&amp;#039;articule principalement autour des 3 thèmes suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;analyse financière, fiscale ou budgétaire (études de soutenabilité) et la réalisation d&amp;#039;études sur la santé économique et financière d&amp;#039;un territoire ;
  &lt;/li&gt;
  &lt;li&gt;
   le conseil sur des montages contractuels complexes et l&amp;#039;expertise organisationnelle de structures ;
  &lt;/li&gt;
  &lt;li&gt;
   la proposition d&amp;#039;offres innovantes et l&amp;#039;analyse des conséquences, notamment économiques (rentabilité, étude d&amp;#039;impact), d&amp;#039;un projet d&amp;#039;investissement public.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La MRCDP garantit aux bénéficiaires une étude neutre, indépendante, gratuite et confidentielle.
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M77" s="1" t="inlineStr">
+      <c r="M74" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Étude au profit du Préfet de région sur la santé économique et financière d&amp;#039;un territoire
  &lt;/li&gt;
  &lt;li&gt;
   Étude sur les modes de financement et la soutenabilité budgétaire d&amp;#039;un projet d&amp;#039;investissement ou projet de renouvellement urbain
  &lt;/li&gt;
  &lt;li&gt;
   Analyse financière et appui technique régional en matière de gestion comptable et financière des établissements de santé
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Étude sur les conséquences financières d&amp;#039;un projet de scission d&amp;#039;une communauté de commune
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N77" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -20043,167 +19388,331 @@
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O77" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P77" s="1" t="inlineStr">
+      <c r="P74" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="S77" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U77" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
         <is>
           <t>France hors Corse et Outre-mer</t>
         </is>
       </c>
-      <c r="X77" s="1" t="inlineStr">
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de votre Direction départementale des Finances publiques(DDFiP)
 &lt;/p&gt;
 &lt;p&gt;
  Conseil Régional aux décideurs publics : contact  disponible sur l&amp;#039;organigramme de votre DRFIP
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y77" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
         <is>
           <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
         </is>
       </c>
-      <c r="Z77" s="1" t="inlineStr">
+      <c r="Z74" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9b7e-conseil-aux-decideurs-publics/</t>
         </is>
       </c>
-      <c r="AA77" s="1" t="inlineStr">
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC77" s="1" t="inlineStr">
+      <c r="AC74" s="1" t="inlineStr">
         <is>
           <t>DGFiP</t>
         </is>
       </c>
-      <c r="AE77" s="1" t="inlineStr">
+      <c r="AE74" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF77" s="1" t="inlineStr">
+      <c r="AF74" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG77" s="1" t="inlineStr">
+      <c r="AG74" s="1" t="inlineStr">
         <is>
           <t>22/10/2019</t>
         </is>
       </c>
-      <c r="AH77" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="78" spans="1:34" customHeight="0">
-      <c r="A78" s="1">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>49781</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Financer l’immobilier d’entreprise et d’aménagement au sein des territoires</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>Financement pour l’aménagement et l’immobilier d’entreprise</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Vous
+êtes porteur d’un projet d’immobilier d’entreprise et d’aménagement en tant que
+collectivité locale, artisan, TPE, créateur d’entreprise, travailleur
+indépendant, start-up ou encore investisseur ? &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Vous êtes à la recherche
+d’un financement pour développer l’attractivité commerciale d’un territoire,
+l’offre immobilière tertiaire de bureaux, le commerce de proximité, l’économie
+de centre-ville ? &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;La Banque des Territoires &lt;/span&gt;&lt;span&gt;peut&lt;span&gt;
+investir dans les projets d’aménagement et d’immobilier d’activité au meilleur
+prix, en facilitant l’acceptabilité des projets et en soutenant l’innovation.&lt;/span&gt;&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’offre
+d’investissement concerne les projets portant sur :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;l’aménagement, le foncier et le redéveloppement
+immobilier ;&lt;/li&gt;&lt;li&gt;l’immobilier industriel ;&lt;/li&gt;&lt;li&gt;l’immobilier tertiaire ; &lt;/li&gt;&lt;li&gt;l’immobilier et l’exploitation de
+tiers-lieux ; &lt;/li&gt;&lt;li&gt;l’immobilier de logistique urbaine ; &lt;/li&gt;&lt;li&gt;les autres aménagements et
+immobiliers.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;La Banque
+des Territoires intervient au cas par cas ou via des foncières (privées ou
+SEM), dans des opérations immobilières de construction ou de réhabilitation des
+bâtiments avec des objectifs de forte valeur ajoutée et une qualité
+environnementale exemplaire.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Artisanat
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T75" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-amenagement-immobilier-activite?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=amenagement_immo_etp_psat</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/immobilier-d-entreprise-et-l-amenagement/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2020</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
         <v>103265</v>
       </c>
-      <c r="B78" s="1" t="inlineStr">
+      <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'amélioration de la desserte des zones logistiques</t>
         </is>
       </c>
-      <c r="D78" s="1" t="inlineStr">
+      <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Soutien à l'amélioration de la desserte des zones logistiques</t>
         </is>
       </c>
-      <c r="E78" s="1" t="inlineStr">
+      <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G78" s="1" t="inlineStr">
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H78" s="1" t="inlineStr">
+      <c r="H76" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I78" s="1" t="inlineStr">
+      <c r="I76" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K78" s="1" t="inlineStr">
+      <c r="K76" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L78" s="1" t="inlineStr">
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région accompagne les gestionnaires de voirie/zone qui améliorent, par des aménagements, le stationnement ou les dessertes logistiques près de routes d&amp;#039;intérêt régional.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour quel type de projet ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    construction ou modernisation d&amp;#039;infrastructures d&amp;#039;accès à des zones accueillant des activités logistiques,
   &lt;/li&gt;
   &lt;li&gt;
    création ou sécurisation de places de stationnement destinées aux poids lourds à proximité immédiate du réseau routier d&amp;#039;intérêt régional ou d&amp;#039;une zone accueillant des activités logistiques,
   &lt;/li&gt;
   &lt;li&gt;
    installation d&amp;#039;équipements de voirie permettant le développement des systèmes de transport intelligents et coopératifs pour améliorer la connaissance des flux logistiques existants et anticiper l&amp;#039;utilisation de véhicules autonomes et connectés pour le transport de marchandises.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Quelle est la nature de l&amp;#039;aide ?
  &lt;/strong&gt;
@@ -20211,214 +19720,214 @@
 &lt;p&gt;
  Jusqu&amp;#039;à 50 % des dépenses éligibles, plafonnées selon les cas à :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    800 000 euros (ou 1 million d&amp;#039;euros si la zone desservie comporte une station GNV) pour les infrastructures d&amp;#039;accès aux zones logistiques,
   &lt;/li&gt;
   &lt;li&gt;
    8 000 euros par place de stationnement poids lourd,
   &lt;/li&gt;
   &lt;li&gt;
    500 000 euros pour les équipements C-ITS.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Quelles démarches ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de projet intéressés peuvent prendre contact avec les services de la Région pour établir un dossier de demande de subventions.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N78" s="1" t="inlineStr">
+      <c r="N76" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Voirie et réseaux
 Commerces et services
 Logistique urbaine</t>
         </is>
       </c>
-      <c r="O78" s="1" t="inlineStr">
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R78" s="1" t="inlineStr">
+      <c r="R76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Gestionnaires de voirie ou de zone.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Critères d&amp;#039;éligibilité :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    localisation proche du réseau routier d&amp;#039;intérêt régional,
   &lt;/li&gt;
   &lt;li&gt;
    intégration dans le territoire (baisser les nuisances, répondre à un besoin du tissu économique local, éviter le mitage),
   &lt;/li&gt;
   &lt;li&gt;
    intégration au réseau logistique régional (valoriser les infrastructures/équipements existants, faciliter la continuité des itinéraires, renforcer la performance du réseau régional, favoriser la mutualisation/massification des flux),
   &lt;/li&gt;
   &lt;li&gt;
    potentiel de création d&amp;#039;emplois et de renforcement des entreprises bénéficiaires.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les infrastructures financées seront à disposition sur une base ouverte, transparente et non discriminatoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S78" s="1" t="inlineStr">
+      <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T78" s="1" t="inlineStr">
+      <c r="T76" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U78" s="1" t="inlineStr">
+      <c r="U76" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V78" s="1" t="inlineStr">
+      <c r="V76" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-lamelioration-de-la-desserte-des-zones-logistiques</t>
         </is>
       </c>
-      <c r="X78" s="1" t="inlineStr">
+      <c r="X76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des transports :
  &lt;a href="mailto:directiondestransports&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   directiondestransports&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y78" s="1" t="inlineStr">
+      <c r="Y76" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z78" s="1" t="inlineStr">
+      <c r="Z76" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d951-soutien-a-lamelioration-de-la-desserte-des-zo/</t>
         </is>
       </c>
-      <c r="AA78" s="1" t="inlineStr">
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE78" s="1" t="inlineStr">
+      <c r="AE76" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF78" s="1" t="inlineStr">
+      <c r="AF76" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG78" s="1" t="inlineStr">
+      <c r="AG76" s="1" t="inlineStr">
         <is>
           <t>30/04/2019</t>
         </is>
       </c>
-      <c r="AH78" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="79" spans="1:34" customHeight="0">
-      <c r="A79" s="1">
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
         <v>103267</v>
       </c>
-      <c r="B79" s="1" t="inlineStr">
+      <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Accompagner les territoires pour une logistique vecteur de développement local</t>
         </is>
       </c>
-      <c r="D79" s="1" t="inlineStr">
+      <c r="D77" s="1" t="inlineStr">
         <is>
           <t>Accompagnement des territoires pour une logistique vecteur de développement local</t>
         </is>
       </c>
-      <c r="E79" s="1" t="inlineStr">
+      <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G79" s="1" t="inlineStr">
+      <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H79" s="1" t="inlineStr">
+      <c r="H77" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I79" s="1" t="inlineStr">
+      <c r="I77" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K79" s="1" t="inlineStr">
+      <c r="K77" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L79" s="1" t="inlineStr">
+      <c r="L77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;p&gt;
   La Région accompagne les démonstrateurs ou projets pilotes élaborés dans une logique partenariale qui permettent d&amp;#039;inscrire la logistique dans les stratégies de développement des collectivités.
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    Pour quel type de projet ?
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   Axes de développement possibles :
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     prise en compte de la logistique dans l&amp;#039;aménagement urbain ou les grands chantiers,
    &lt;/li&gt;
    &lt;li&gt;
     adaptation de l&amp;#039;espace public aux besoins de la logistique,
    &lt;/li&gt;
    &lt;li&gt;
     création d&amp;#039;équipements complétant l&amp;#039;offre logistique locale,
    &lt;/li&gt;
    &lt;li&gt;
@@ -20466,197 +19975,197 @@
     &lt;/li&gt;
     &lt;li&gt;
      l&amp;#039;intérêt en termes d&amp;#039;impact environnemental,
     &lt;/li&gt;
     &lt;li&gt;
      leur degré d&amp;#039;innovation, incluant la mise à disposition ouverte des données produites,
     &lt;/li&gt;
     &lt;li&gt;
      la qualité de la gouvernance du projet et du dispositif d&amp;#039;évaluation proposé.
     &lt;/li&gt;
    &lt;/ul&gt;
   &lt;p&gt;
    Les projets répondant aux priorités des programmes européens et pouvant s&amp;#039;inscrire dans un appel à projets de la Commission européenne ou de ses agences seront valorisés.
   &lt;/p&gt;
   &lt;p&gt;
    &lt;strong&gt;
     Quelles démarches ?
    &lt;/strong&gt;
   &lt;/p&gt;
   &lt;p&gt;
    Prendre contact avec les services de la Région pour établir un dossier de demande de subventions.
   &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="N79" s="1" t="inlineStr">
+      <c r="N77" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Voirie et réseaux
 Commerces et services
 Logistique urbaine</t>
         </is>
       </c>
-      <c r="O79" s="1" t="inlineStr">
+      <c r="O77" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R79" s="1" t="inlineStr">
+      <c r="R77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour quels bénéficiaires ?
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les collectivités territoriales, leurs groupements et les établissements publics,
  &lt;/li&gt;
  &lt;li&gt;
   les entreprises (de toute taille et de tout statut),
  &lt;/li&gt;
  &lt;li&gt;
   les associations,
  &lt;/li&gt;
  &lt;li&gt;
   les établissements publics.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S79" s="1" t="inlineStr">
+      <c r="S77" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T79" s="1" t="inlineStr">
+      <c r="T77" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U79" s="1" t="inlineStr">
+      <c r="U77" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V79" s="1" t="inlineStr">
+      <c r="V77" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/accompagnement-des-territoires-pour-une-logistique-vecteur-de-developpement-local</t>
         </is>
       </c>
-      <c r="X79" s="1" t="inlineStr">
+      <c r="X77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des transports :
  &lt;a href="mailto:directiondestransports&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   directiondestransports&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y79" s="1" t="inlineStr">
+      <c r="Y77" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z79" s="1" t="inlineStr">
+      <c r="Z77" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56b1-accompagnement-des-territoires-pour-une-logis/</t>
         </is>
       </c>
-      <c r="AA79" s="1" t="inlineStr">
+      <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE79" s="1" t="inlineStr">
+      <c r="AE77" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF79" s="1" t="inlineStr">
+      <c r="AF77" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG79" s="1" t="inlineStr">
+      <c r="AG77" s="1" t="inlineStr">
         <is>
           <t>30/04/2019</t>
         </is>
       </c>
-      <c r="AH79" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="80" spans="1:34" customHeight="0">
-      <c r="A80" s="1">
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
         <v>1087</v>
       </c>
-      <c r="B80" s="1" t="inlineStr">
+      <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Mener des études ou porter des investissements sur les lignes ferroviaires capillaire fret et leurs installations terminales embranchées - CAPFRET</t>
         </is>
       </c>
-      <c r="E80" s="1" t="inlineStr">
+      <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G80" s="1" t="inlineStr">
+      <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H80" s="1" t="inlineStr">
+      <c r="H78" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I80" s="1" t="inlineStr">
+      <c r="I78" s="1" t="inlineStr">
         <is>
           <t> Min : 33 Max : 50</t>
         </is>
       </c>
-      <c r="K80" s="1" t="inlineStr">
+      <c r="K78" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L80" s="1" t="inlineStr">
+      <c r="L78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ce dispositif s&amp;#039;inscrit en cohérence avec les orientations stratégiques régionales en matière de maintien et de développement des emplois dans les zones ciblées prioritairement par le pacte de ruralité, et de manière plus large en matière de développement durable en évitant le report de trafics de marchandises de la voie ferroviaire vers la route.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les études préalables à la création ou à la modification d&amp;#039;une Installation Terminale Embranchée sur les UIC 7-9 SV, le bénéficiaire peut être :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   SNCF Réseau ;
  &lt;/li&gt;
  &lt;li&gt;
   les collectivités territoriales ou leur groupement ;
  &lt;/li&gt;
  &lt;li&gt;
   les chambres consulaires ;
  &lt;/li&gt;
  &lt;li&gt;
   les établissements publics ;
  &lt;/li&gt;
@@ -20717,380 +20226,380 @@
 &lt;ul&gt;
  &lt;li&gt;
   50% appliqué à un montant maximum d&amp;#039;études préalables plafonné à 50 000 € HT ;
  &lt;/li&gt;
  &lt;li&gt;
   33,33 % appliqué pour les études pré-opérationnelles (AVP et PRO).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   2- Investissements :
  &lt;/strong&gt;
  Taux : 33,33% du montant global HT éligible.
  Le montant de l&amp;#039;aide régionale est plafonné, par ligne capillaire fret, à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   2 000 000 € HT pour une pérennité à 5 ans ;
  &lt;/li&gt;
  &lt;li&gt;
   3 000 000 € HT pour une pérennité à 10 ans.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N80" s="1" t="inlineStr">
+      <c r="N78" s="1" t="inlineStr">
         <is>
           <t>Transports collectifs et optimisation des trafics routiers
 Logistique urbaine</t>
         </is>
       </c>
-      <c r="O80" s="1" t="inlineStr">
+      <c r="O78" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R80" s="1" t="inlineStr">
+      <c r="R78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;em&gt;
    1- Etudes :
   &lt;/em&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   études préalables à la création ou à la modification d&amp;#039;une Installation Terminale Embranchée (ITE) pour accompagner le développement de l&amp;#039;activité existante ou en phase d&amp;#039;installation d&amp;#039;entreprises sur une installation connectée à une ligne capillaire fret classée UIC 7-9 SV : études de potentiels et de développement d&amp;#039;un flux ferroviaire, de faisabilité technique, économique et financière, de montage juridique, plan de sécurité, de circulation, etc.
  &lt;/li&gt;
  &lt;li&gt;
   études pré-opérationnelles (AVP et PRO).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;strong&gt;
  &lt;em&gt;
   2- Investissements :
  &lt;/em&gt;
 &lt;/strong&gt;
 les travaux de remise en état de l&amp;#039;infrastructure ferroviaire pour une ligne capillaire fret ou la partie publique d&amp;#039;une Installation Terminale Embranchée connectée à une ligne capillaire fret classée UIC 7-9 SV.
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les dépenses HT pour les études et travaux, les frais de MOA et MOE, et les frais annexes et de prestations intellectuelles (diagnostic, mission de bureau de contrôle, études de sol, etc.) ainsi que toutes dépenses nécessaires à la bonne réalisation des projets.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="T80" s="1" t="inlineStr">
+      <c r="T78" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U80" s="1" t="inlineStr">
+      <c r="U78" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V80" s="1" t="inlineStr">
+      <c r="V78" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/dispositif-dintervention-regional-lignes-ferroviaires-capillaire-fret-leurs-installations-terminales-embranchees-capfret/</t>
         </is>
       </c>
-      <c r="X80" s="1" t="inlineStr">
+      <c r="X78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre maison de région.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y80" s="1" t="inlineStr">
+      <c r="Y78" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z80" s="1" t="inlineStr">
+      <c r="Z78" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9dd2-dispositif-dintervention-regional-sur-les-lig/</t>
         </is>
       </c>
-      <c r="AA80" s="1" t="inlineStr">
+      <c r="AA78" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE80" s="1" t="inlineStr">
+      <c r="AE78" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF80" s="1" t="inlineStr">
+      <c r="AF78" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG80" s="1" t="inlineStr">
+      <c r="AG78" s="1" t="inlineStr">
         <is>
           <t>01/04/2019</t>
         </is>
       </c>
-      <c r="AH80" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="81" spans="1:34" customHeight="0">
-      <c r="A81" s="1">
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
         <v>555</v>
       </c>
-      <c r="B81" s="1" t="inlineStr">
+      <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Proposer un appui juridique et financier aux petites collectivités</t>
         </is>
       </c>
-      <c r="C81" s="1" t="inlineStr">
+      <c r="C79" s="1" t="inlineStr">
         <is>
           <t>France Ruralités</t>
         </is>
       </c>
-      <c r="D81" s="1" t="inlineStr">
+      <c r="D79" s="1" t="inlineStr">
         <is>
           <t>Rural consult</t>
         </is>
       </c>
-      <c r="E81" s="1" t="inlineStr">
+      <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G81" s="1" t="inlineStr">
+      <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H81" s="1" t="inlineStr">
+      <c r="H79" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K81" s="1" t="inlineStr">
+      <c r="K79" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L81" s="1" t="inlineStr">
+      <c r="L79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes une petite collectivité de moins de 5 000 habitants, ou une intercommunalité de moins de 50 000 habitants et vous vous posez des questions sur des sujets juridiques ou financiers concernant votre collectivité ? La Banque des Territoires met à disposition un service de renseignements juridiques et financiers.
 &lt;/p&gt;
 &lt;p&gt;
  Nous apportons une réponse personnalisée aux questions que vous nous adressez, soit via notre plateforme, soit directement par téléphone au 0970 808 809 (du lundi au vendredi de 9h à 19h, prix d&amp;#039;un appel local). Nous vous proposons ainsi un accompagnement dans la prise en main d&amp;#039;outils de prospective, en matière de commande publique, ou encore des temps de sensibilisation sur des thématiques budgétaires et financières.
 &lt;/p&gt;
 &lt;p&gt;
  Nous mettons aussi à disposition
  &lt;a href="https://www.banquedesterritoires.fr/liste-des-questions-reponses-srjf?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;ressources&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;srjf_qrj"&gt;
   une base de 1 000 questions/réponses
  &lt;/a&gt;
  déjà posées par d&amp;#039;autres collectivités. Des webinaires sont également organisés régulièrement pour aborder des sujets autour du développement territorial, en s&amp;#039;appuyant notamment sur des retours d&amp;#039;expérience et le partage de nos experts territoriaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N81" s="1" t="inlineStr">
+      <c r="N79" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Accès aux services
 Citoyenneté
 Education et renforcement des compétences
 Equipement public
 Bâtiments et construction
 Logistique urbaine</t>
         </is>
       </c>
-      <c r="O81" s="1" t="inlineStr">
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P81" s="1" t="inlineStr">
+      <c r="P79" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="S81" s="1" t="inlineStr">
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U81" s="1" t="inlineStr">
+      <c r="U79" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V81" s="1" t="inlineStr">
+      <c r="V79" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/rural-consult?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=rural_consult_cat</t>
         </is>
       </c>
-      <c r="X81" s="1" t="inlineStr">
+      <c r="X79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Le service de renseignements juridiques et financiers
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un service gratuit disponible par téléphone :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   0970 808 809
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Du lundi au vendredi de 9h à 19h (prix d&amp;#039;un appel local)
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vous avez une question ?
   &lt;/strong&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire/srjf/47168"&gt;
    Ecrivez-nous
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y81" s="1" t="inlineStr">
+      <c r="Y79" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z81" s="1" t="inlineStr">
+      <c r="Z79" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f991-service-de-renseignements-juridiques-et-finan/</t>
         </is>
       </c>
-      <c r="AA81" s="1" t="inlineStr">
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC81" s="1" t="inlineStr">
+      <c r="AC79" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE81" s="1" t="inlineStr">
+      <c r="AE79" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF81" s="1" t="inlineStr">
+      <c r="AF79" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG81" s="1" t="inlineStr">
+      <c r="AG79" s="1" t="inlineStr">
         <is>
           <t>08/03/2019</t>
         </is>
       </c>
-      <c r="AH81" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="82" spans="1:34" customHeight="0">
-      <c r="A82" s="1">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
         <v>391</v>
       </c>
-      <c r="B82" s="1" t="inlineStr">
+      <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Contribuer au développement des projets des territoires lotois</t>
         </is>
       </c>
-      <c r="E82" s="1" t="inlineStr">
+      <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
-      <c r="G82" s="1" t="inlineStr">
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H82" s="1" t="inlineStr">
+      <c r="H80" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K82" s="1" t="inlineStr">
+      <c r="K80" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L82" s="1" t="inlineStr">
+      <c r="L80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif du FAST est triple :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir les projets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   favoriser l&amp;#039;aménagement du territoire,
  &lt;/li&gt;
  &lt;li&gt;
   améliorer le cadre de vie et la qualité des services rendus aux Lotois
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N82" s="1" t="inlineStr">
+      <c r="N80" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -21118,143 +20627,143 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O82" s="1" t="inlineStr">
+      <c r="O80" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R82" s="1" t="inlineStr">
+      <c r="R80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S82" s="1" t="inlineStr">
+      <c r="S80" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T82" s="1" t="inlineStr">
+      <c r="T80" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U82" s="1" t="inlineStr">
+      <c r="U80" s="1" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
-      <c r="V82" s="1" t="inlineStr">
+      <c r="V80" s="1" t="inlineStr">
         <is>
           <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
         </is>
       </c>
-      <c r="W82" s="1" t="inlineStr">
+      <c r="W80" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
         </is>
       </c>
-      <c r="X82" s="1" t="inlineStr">
+      <c r="X80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Voir en fonction de chaque aide (suivre le lien du descriptif complet).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y82" s="1" t="inlineStr">
+      <c r="Y80" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z82" s="1" t="inlineStr">
+      <c r="Z80" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
         </is>
       </c>
-      <c r="AA82" s="1" t="inlineStr">
+      <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB82" s="1" t="inlineStr">
+      <c r="AB80" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE82" s="1" t="inlineStr">
+      <c r="AE80" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF82" s="1" t="inlineStr">
+      <c r="AF80" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG82" s="1" t="inlineStr">
+      <c r="AG80" s="1" t="inlineStr">
         <is>
           <t>13/09/2018</t>
         </is>
       </c>
-      <c r="AH82" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>