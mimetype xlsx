--- v1 (2026-07-16)
+++ v2 (2026-09-04)
@@ -263,1568 +263,291 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>166263</v>
+        <v>163236</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Faire émerger des mobilités plus durables et multimodales</t>
+          <t>Oeuvrer pour un territoire de proximité, solidaire et inclusif</t>
+        </is>
+      </c>
+      <c r="C2" s="0" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Interreg VI France - Suisse – Priorité 3 : Mobilités durables et multimodalités</t>
+          <t>Fiche-action 2</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+          <t>Ploërmel - Cœur de Bretagne (PETR)</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...1280 lines deleted...]
-      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I8" s="1" t="inlineStr">
+      <c r="I2" s="0" t="inlineStr">
         <is>
           <t> Min : 1 Max : 80</t>
         </is>
       </c>
-      <c r="J8" s="1" t="inlineStr">
+      <c r="J2" s="0" t="inlineStr">
         <is>
           <t>Plancher de subvention à 8000€ et plafond à 75 000€</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L8" s="1" t="inlineStr">
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les modes de vie, les aspirations, les besoins de mobilité et d’habitat des habitants du territoire ont évolué ces dernières années sans qu’il n’y ait de changements dans la manière d’aménager les espaces urbains et ruraux. Les différentes crises et mutations sociétales invitent à repenser les espaces afin de prendre en compte les préoccupations et les besoins des citoyens du territoire.&lt;/p&gt;&lt;p&gt;L’offre de services et d’infrastructures doit répondre à la diversité des besoins de ses habitants.&lt;/p&gt;&lt;p&gt;A travers sa candidature, le GAL du PETR Pays de Ploërmel – Coeur de Bretagne souhaite développer des environnements physiques, numériques et sociaux réfléchis et accessibles pour toutes et tous.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La programmation viendra apporter son soutien aux projets favorisant une société solidaire et inclusive à travers divers enjeux :&lt;/li&gt;&lt;li&gt;La mobilité&lt;/li&gt;&lt;li&gt;L’accès au numérique, la création d’espace de coopération&lt;/li&gt;&lt;li&gt;L’habitat&lt;/li&gt;&lt;li&gt; L’aménagement du territoire et inclusion&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;De façon transversale, le PETR viendra soutenir l’expérimentation et l’innovation des projet. Il s’agira de travailler sur les questions d’accessibilité (physique, numérique, …), de lien (social, intergénérationnel), d’égalité (femme/homme) et de participation (démocratie participative) répondant à un objectif de développement durable et de cohésion sociale.&lt;/p&gt;&lt;p&gt;Les types d&amp;#039;opérations éligibles sont les suivants :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilité :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets de mobilité multimodale ;&lt;/li&gt;&lt;li&gt;Actions de sensibilisation et d’incitation des entreprises sur les alternatives au transport individuel ;&lt;/li&gt;&lt;li&gt;Aménagements en faveur des mobilités douces ;&lt;/li&gt;&lt;li&gt;Dispositifs de mobilités physiques alternatives ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux solutions de moblités ;&lt;/li&gt;&lt;li&gt;Installation d’équipements permettant d’encourager la continuité des mobilités douces entre les arrêts de transports en commun et le domicile ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Accessibilité :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions permettant l’accessibilité numérique à tous les publics ;&lt;/li&gt;&lt;li&gt;Actions favorisant l’accessibilité des personnes porteuses de handicap aux services ;&lt;/li&gt;&lt;li&gt;Actions favorisant l’accessibilité physique des services ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux solutions d’accessibilité ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Cohésion sociale :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Création, aménagement et équipement de locaux mutualisés ;&lt;/li&gt;&lt;li&gt;Rénovation ou création, aménagement et équipement de lieux favorisant le lien social ou intergénérationnel ;&lt;/li&gt;&lt;li&gt;Actions de démocratie participative ;&lt;/li&gt;&lt;li&gt;Dispositif visant à réduire les inégalités homme-femme ;&lt;/li&gt;&lt;li&gt;Action de sensibilisation et d’information sur l’égalité homme-femme ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux besoins de la population ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Habitat :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions favorisant l’émergence de nouveaux modes d’habitat ;&lt;/li&gt;&lt;li&gt;Actions en faveur des habitats inclusifs et habitats partagés ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux solutions pour l’habitat.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M8" s="1" t="inlineStr">
+      <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dispositif d’auto-partage ;&lt;/li&gt;&lt;li&gt;Plan piéton ;&lt;/li&gt;&lt;li&gt;Carte des aménagements cyclables ;&lt;/li&gt;&lt;li&gt;Guide des mobilités douces ;&lt;/li&gt;&lt;li&gt;Formation à la pratique du vélo ;&lt;/li&gt;&lt;li&gt;Parking à vélo ;&lt;/li&gt;&lt;li&gt;Totem de réparation de vélo ;&lt;/li&gt;&lt;li&gt;Sites internet accessibles à tous ;&lt;/li&gt;&lt;li&gt;Transcription en braille d’une exposition pour le public malvoyant ;&lt;/li&gt;&lt;li&gt;Dispositif de transcription de la parole en direct pour le public sourd et malentendant ;&lt;/li&gt;&lt;li&gt;Guide sur l’égalité professionnelle homme-femme ;&lt;/li&gt;&lt;li&gt;Animation d’une concertation citoyenne pour l’élaboration d’une polique publique ;&lt;/li&gt;&lt;li&gt;Mise en place d’une convention citoyenne sur l’avenir du territoire ;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Accès aux services
 Cohésion sociale et inclusion
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Attractivité économique
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mobilité fluviale
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P8" s="1" t="inlineStr">
+      <c r="P2" s="0" t="inlineStr">
         <is>
           <t>27/02/2023</t>
         </is>
       </c>
-      <c r="Q8" s="1" t="inlineStr">
+      <c r="Q2" s="0" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Chaque projet devra faire l&amp;#039;objet d&amp;#039;une évaluation à l&amp;#039;aune d&amp;#039;une grille de sélection, disponible sur le site internet du Pays de Ploërmel-Coeur de Bretagne. &lt;/p&gt;&lt;p&gt;Cette grille se compose de quatre critères qui donnent une note globale, laquelle définit si le projet est sélectionné ou non.&lt;/p&gt;&lt;p&gt;De plus des critères complémentaires sont à prendre en compte pour les projets de&lt;span&gt; création ou réhabilitation de bâtiment.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Pour les projets de construction neuve :&lt;/p&gt;&lt;p&gt;Seuls pourront être soutenus les projets qui intègrent la consommation de chaleur d’origine renouvelable et/ou la production d’énergie renouvelable et/ou l’utilisation de matériaux biosourcés.&lt;/p&gt;&lt;p&gt;Pour les projets de réhabilitation :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Seuls pourront être soutenus les projets qui respectent les conditions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;un programme de travaux qui s’appuie obligatoirement a minima sur une étude thermique et/ou sur un audit énergétique réalisé par un bureau d’études agréé ;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T8" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>GAL Pays De Ploërmel Cœur De Bretagne</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.pays-ploermel.fr/</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pauline Gall (Guilloux)&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;pays-ploermel.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;06.69.71.55.38.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>leader@pays-ploermel.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/oeuvrer-pour-un-territoire-de-proximite-solidaire-et-inclusif/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC8" s="1" t="inlineStr">
+      <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>GAL du Pays de Ploërmel-Coeur de Bretagne</t>
         </is>
       </c>
-      <c r="AD8" s="1" t="inlineStr">
+      <c r="AD2" s="0" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
+      <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF8" s="1" t="inlineStr">
+      <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>09/09/2024</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-      <c r="A9" s="1">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>163199</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Financer des projets liés au développement rural</t>
         </is>
       </c>
-      <c r="C9" s="1" t="inlineStr">
+      <c r="C3" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Dinan Agglomération</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie Juridique / administrative
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
 Ingénierie technique
-Subvention
+Ingénierie Juridique / administrative
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="I9" s="1" t="inlineStr">
+      <c r="I3" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L9" s="1" t="inlineStr">
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;PRINCIPES GENERAUX DU PROGRAMME EUROPEEN LEADER&lt;br /&gt;&lt;/h3&gt;&lt;p&gt;LEADER est un programme de développement rural qui soutient des initiatives locales répondant aux besoins et enjeux du territoire. Il incite les acteurs locaux – issus du domaine public et privé - à 
 réfléchir collectivement pour agir en faveur de la dynamisation et le développement de leur territoire.  Ce programme européen :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Finance des actions de développement rural en lien avec l&amp;#039;accélération des transitions écologiques 
 (alimentation durable; énergies renouvelables ; préservation de la ressource en eau; économie circulaire ; respect de l&amp;#039;environnement ; mobilités douces etc.) &lt;/li&gt;&lt;li&gt;Soutient des actions de coopération entre territoires français, européens et/ou internationaux&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Propose un accompagnement individuel pour aider au montage du dossier de demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;TERRITOIRE ELIGIBLE&lt;/h3&gt;&lt;p&gt;Les projets devront se déployer sur le périmètre de Dinan Agglomération entre le 01/01/2023 et le 31/12/2027. Pour cette période,  4 villes sont inéligibles car jugées trop « urbanisées » par l’Europe : il s&amp;#039;agit de Beaussais-sur-Mer, Dinan, Lanvallay et Quévert.&lt;br /&gt;
 Toutefois, un projet dans une commune inéligible le devient si au moins 50% des dépenses sont réalisées dans une commune éligible (mutualisation ; actions majoritairement déployées sur un périmètre éligible...).&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;THEMATIQUES SOUTENUES&lt;/h3&gt;&lt;p&gt;Dans le langage des subventions, les axes opérationnels permettant d&amp;#039;attribuer une aide financière sont appelés des &amp;#34;fiches actions&amp;#34;. En ce qui concerne le programme LEADER, chaque territoire qui dispose d&amp;#039;une enveloppe financière européenne propose ses propres thématiques : c&amp;#039;est sa stratégie locale de développement. Sur Dinan Agglomération, une opération pourra être étudiée par l&amp;#039;équipe LEADER si elle correspond à au moins 1 des fiches actions suivantes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 1: Stimuler une plus grande sobriété pour réussir la transition&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcement de la compréhension des enjeux climatiques et l’acceptabilité des voies de transformation du territoire (ex : Sensibilisation; Actions d&amp;#039;expérimentation et de valorisation)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la décarbonation de la mobilité par le développement de nouvelles pratiques (ex : Renforcement de l‘utilisation des modes de mobilités actives et durables; Développement de nouvelles mobilités durables)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 2 : Produire et consommer local pour réduire la dépendance du territoire&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déploiement de nouveaux leviers pour accroitre la production d‘EnR et améliorer l‘efficacité énergétique (ex : Sensibilisation, Structuration de filières; Opérations démonstratrices)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Adéquation entre la production et la distribution des produits alimentaires locaux (ex : Développement de circuits courts; Contribution au développement de la production locale)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la réutilisation des déchets (ex : Sensibilisation; Solutions de collecte)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 3: Préserver et profiter grâce à une gestion plus raisonnée de l’espace et des ressources&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Émergence de nouvelles solutions pour réduire les effets de la pression foncière et permettre les parcours résidentiels (ex: Développement de solutions pour réduire la pression foncière; Amélioration du parcours résidentiel)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Préservation de la population des effets du dérèglement climatique (ex : Désimperméabilisation des sols; Redonner place à la nature)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Rééquilibrage et régulation des flux touristiques (Régulation des flux touristiques; Rééquilibrage territorial des flux touristiques)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 4: Coopérer à l’échelle inter-territoriale et transnationale&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déployer des solutions en matière de transition énergétique et écologique  (ex : Actions communes de coopération pour répondre à un problème 
 commun - comme la réutilisation des eaux usées;  expérimentation d&amp;#039;un nouveau moyen de transport durable...) &lt;/li&gt;&lt;li&gt;Investiguer des nouvelles solutions de résilience expérimentées sur d‘autres territoires (ex : Visite d&amp;#039;actions d&amp;#039;énergies citoyennes d&amp;#039;un pays européen avant de l&amp;#039;expérimenter sur Dinan Agglomération)&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Arts plastiques et photographie
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
@@ -1861,208 +584,208 @@
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q9" s="1" t="inlineStr">
+      <c r="Q3" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet privés : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Obtenir un cofinancement public (État, Région, Département, Collectivité...) : 1€ d&amp;#039;aide publique mobilisée permet d&amp;#039;obtenir jusqu&amp;#039;à 4€ de &lt;span&gt;LEADER&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet publics : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Avoir 20% d&amp;#039;autofinancement&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>CA Dinan Agglomération</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.dinan-agglomeration.fr/Dinan-Agglomeration/Financer-vos-projets/Programme-europeen-LEADER-2023-2027</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Myriam LEGENDRE, chargée du programme européen LEADER&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;m.legendre&amp;#64;dinan-agglomeration.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 96 87 77 65 / 06 61 13 42 85&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>m.legendre@dinan-agglomeration.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/programme-europeen-leader-de-dinan-agglomeration/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB9" s="1" t="inlineStr">
+      <c r="AB3" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC9" s="1" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Dinan Agglomération</t>
         </is>
       </c>
-      <c r="AD9" s="1" t="inlineStr">
+      <c r="AD3" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF9" s="1" t="inlineStr">
+      <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>26/08/2024</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-      <c r="A10" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>163142</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans la compréhension des enjeux du Zéro Artificialisation Nette (ZAN) et du SDRIF-E et leur mise en œuvre au niveau local</t>
         </is>
       </c>
-      <c r="D10" s="1" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Accompagnement des collectivités dans la compréhension des enjeux du Zéro Artificialisation Nette (ZAN) et du SDRIF-E et leur mise en œuvre au niveau local</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L10" s="1" t="inlineStr">
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Accompagner les collectivités dans la compréhension de la
 mise en œuvre du ZAN et du SDRIF-E (schéma directeur environnemental) sur leur
 territoire : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mise à disposition des compétences techniques du Département
 au profit des collectivités seine-et-marnaises pour un accompagnement dans la
 mise en œuvre des principes de ZAN sur leur territoire, en accord avec les
 orientations du futur SDRIF-E. Cette offre vise à permettre à une commune ou à
 un EPCI de comprendre les implications de la mise en œuvre de la loi Climat et
 Résilience et de sa déclinaison régionale à travers le SDRIF-E, ainsi que des
 potentialités offertes pour poursuivre son développement, tout en conservant
 ses spécificités locales.&lt;/li&gt;&lt;li&gt;Sensibilisation sur une courte durée, selon une à plusieurs
 réunions en fonction de la demande.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Pour les demandes initiées par les EPCI ou les SMEP,
 l’accompagnement pédagogique peut se faire d’abord au niveau de la collectivité
 initiatrice de la demande, puis auprès des communes volontaires si elles en
 estiment le besoin au niveau local.&lt;/p&gt;&lt;p&gt;Des réunions sont envisagées après activation de l’offre
 pour préciser la commande et sensibiliser aux enjeux du ZAN et du SDRIF-E et
 leur déclinaison au niveau local. Un document de synthèse sera ensuite restitué à la
 collectivité.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M10" s="1" t="inlineStr">
+      <c r="M4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;PLU, PLUI&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Tourisme
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
 Santé
 Commerces et services
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Revitalisation
 Risques naturels
 Qualité de l'air
@@ -2071,901 +794,188 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Prévention des risques
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Industrie
 Réduction de l'empreinte carbone
 Milieux humides
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Collectivités de Seine-et-Marne&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W10" s="1" t="inlineStr">
+      <c r="W4" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;ROGNON Sylvie&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:id77&amp;#64;departement77.fr" target="_self"&gt;id77&amp;#64;departement77.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Téléphone : 01 64 14 73 56&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-dans-la-comprehension-des-enjeux-du-zero-artificialisation-nette-zan-et-du-sdrif-e-et-leur-mise-en-oeuvre-au-niveau-local/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB10" s="1" t="inlineStr">
+      <c r="AB4" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF10" s="1" t="inlineStr">
+      <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>30/07/2024</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="C11" s="1" t="inlineStr">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>162982</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Coopérer avec d’autres territoires</t>
+        </is>
+      </c>
+      <c r="C5" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
-[...194 lines deleted...]
-      <c r="D12" s="1" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>GAL des Coëvrons</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I12" s="1" t="inlineStr">
+      <c r="I5" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L12" s="1" t="inlineStr">
-[...517 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Enrichir et renforcer la stratégie locale de développement grâce aux échanges et à la coopération interterritoriale et/ou transnationale.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Développer les échanges d’expériences, les échanges de pratiques et les partenariats avec d’autres territoires en lien avec les thématiques évoquées dans la stratégie locale de développement.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutien préparatoire : préparation et définition d’un projet de coopération en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Mise en oeuvre d’activités de coopération interterritoriale et transnationale en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Animation et gestion des projets de coopération&lt;/li&gt;&lt;li&gt;Communication des projets de coopération&lt;/li&gt;&lt;li&gt;Evaluation des projets de coopération&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -3008,401 +1018,1884 @@
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P15" s="1" t="inlineStr">
+      <c r="P5" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q15" s="1" t="inlineStr">
+      <c r="Q5" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>CC des Coëvrons</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.coevrons.fr/article/programme-leader</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>njoly@coevrons.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-atouts-culturels-touristiques-et-patrimoniaux-du-territoire/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC15" s="1" t="inlineStr">
+      <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Communauté de communes des Coëvrons</t>
         </is>
       </c>
-      <c r="AD15" s="1" t="inlineStr">
+      <c r="AD5" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF15" s="1" t="inlineStr">
+      <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-      <c r="A16" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>162980</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Développer des mobilités alternatives et durables</t>
         </is>
       </c>
-      <c r="C16" s="1" t="inlineStr">
+      <c r="C6" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Fiche 3 - FEDER</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>GAL Coeur Entre-deux-Mers</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I16" s="1" t="inlineStr">
+      <c r="I6" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J16" s="1" t="inlineStr">
+      <c r="J6" s="1" t="inlineStr">
         <is>
           <t>Plancher : aide 15 000€ / cout total 25 000€ - Plafond : aide 75 000€</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L16" s="1" t="inlineStr">
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Sur le Cœur Entre-deux-Mers&lt;/span&gt;&lt;span&gt;,
 territoire périurbain mais aussi rural, la mobilité est essentiellement vécue
 comme une pratique individuelle, ancrée dans le quotidien et consommatrice
 d’énergies fossiles.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les déplacements se font majoritairement vers les
 pôles urbains extérieurs au territoire et subissent les phénomènes de
 congestion (notamment pour les actifs en trajet domicile /travail) et
 l’augmentation des coûts de l’énergie même si le développement du télétravail
 est aussi un élément influant sur les pratiques de mobilité pendulaire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Proposer des alternatives à la voiture pour désenclaver les secteurs et
 les pratiques&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Rendre plus durables les pratiques de mobilité&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M16" s="1" t="inlineStr">
+      <c r="M6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Développement des
 pistes cyclables et de leurs aménagements favorisant notamment la mobilité du
 quotidien&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Infrastructures, équipements,
 services et solutions de mobilités multimodales, collectives ou solidaires&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Infrastructures de
 recharges décarbonés pour la mobilité des voyageurs et des marchandises&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Accompagner le
 territoire dans la mise en place d’un Contrat Opérationnel de Mobilité (COM)&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Equipement public
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P16" s="1" t="inlineStr">
+      <c r="P6" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q16" s="1" t="inlineStr">
+      <c r="Q6" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 1&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 -&lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>europe@coeurentre2mers.com</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/valorisation-et-preservation-des-ressources-naturelles-locales/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC16" s="1" t="inlineStr">
+      <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Coeur Entre-deux-Mers</t>
         </is>
       </c>
-      <c r="AD16" s="1" t="inlineStr">
+      <c r="AD6" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF16" s="1" t="inlineStr">
+      <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E17" s="1" t="inlineStr">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>162938</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la transition écologique</t>
+        </is>
+      </c>
+      <c r="C7" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Coëvrons</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I7" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Le territoire des Coëvrons est engagé depuis plusieurs années dans la transition écologique, qui se concrétise notamment à travers le Plan Climat Air Energie Territorial, comprenant un programme d’actions visant à lutter contre les changements climatiques, améliorer la qualité de l&amp;#039;air et réduire les consommations d&amp;#039;énergie.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;/li&gt;&lt;li&gt;Soutenir la production d’énergie renouvelable sur le territoire&lt;/li&gt;&lt;li&gt;Valoriser, gérer et préserver les ressources naturelles en prenant en compte les enjeux associés à l&amp;#039;atténuation et à l’adaptation au changement climatique&lt;/li&gt;&lt;li&gt;Valoriser et préserver la biodiversité&lt;/li&gt;&lt;li&gt;Travailler avec les acteurs et les sensibiliser pour accompagner la transition écologique&lt;/li&gt;&lt;li&gt;Favoriser la résilience des Coëvrons face aux effets des changements climatiques et aux éventuelles difficultés d’accès aux ressources et matières exogènes&lt;/li&gt;&lt;li&gt;Développer des solutions de mobilité inclusive, propre et durable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;1/ Soutien à la production d’énergie renouvelable sur le territoire :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes, animations et investissements liés à l’émergence et au développement de projets d’énergie renouvelable&lt;/li&gt;&lt;li&gt;Projets d’énergie citoyenne&lt;/li&gt;&lt;li&gt;Etudes énergétiques et conseil en énergie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2/ Valorisation, gestion et préservation des ressources naturelles et de la biodiversité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Développement de nouvelles filières locales issues des ressources naturelles du territoire&lt;/li&gt;&lt;li&gt;Entretien, valorisation et plantation de haies bocagères, arbres, verger conservatoire et/ou adapté au changement climatique&lt;/li&gt;&lt;li&gt;Eco pâturage, expérimentations apicoles&lt;/li&gt;&lt;li&gt;Création et restauration de noues et de zones humides&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;3/ Amélioration de la résilience des Coëvrons :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes, animations et investissements visant à préserver la ressource en eau (ex : plan de désimperméabilisation, création d’îlots de fraicheur)&lt;/li&gt;&lt;li&gt;Etudes, animations et investissements visant à développer des modèles résilients pour les services publics et les activités économiques ou de loisirs du territoire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;4/ Développement de solutions de mobilité inclusive, propre et durable :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mobilité évitée : création d’espaces de coworking, de tiers lieux&lt;/li&gt;&lt;li&gt;Mobilité active : aménagement de voies, jalonnement, signalétique, services&lt;/li&gt;&lt;li&gt;Mobilité partagée : covoiturage, véhicules partagés ou en libre-service&lt;/li&gt;&lt;li&gt;Mobilité inclusive : déploiement d’offres de mobilité pour les usagers qui rencontrent des difficultés à se déplacer au quotidien sur le territoire&lt;/li&gt;&lt;li&gt;Développement de l’intermodalité&lt;/li&gt;&lt;li&gt;Actions innovantes de mobilité durable&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Sols
+Espaces verts
+Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Risques naturels
+Qualité de l'air
+Biodiversité
+Paysage
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P7" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q7" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>CC des Coëvrons</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coevrons.fr/article/programme-leader</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>njoly@coevrons.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-le-developpement-dune-production-et-dune-consommation-responsables/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD7" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>20/06/2024</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>157101</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’une assistance en matière de voirie et d’aménagements d’espace public et paysager</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>MATEC (ATD 57 Moselle)</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérents qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.
+&lt;/p&gt;
+&lt;p&gt;
+ MATEC assiste les collectivités par la réalisation :
+ &lt;br /&gt;
+ • Des études de faisabilité permettant d&amp;#039;avoir des éléments de cadrage technique et un coût estimé d&amp;#039;opération
+ &lt;br /&gt;
+ • Du programme de l&amp;#039;opération permettant de préciser les besoins, le montant des travaux, les contraintes techniques qui seront imposées aux maîtres d&amp;#039;œuvre (architectes et bureaux d&amp;#039;études).
+ &lt;br /&gt;
+ Lors de la consultation des maîtres d&amp;#039;œuvre, MATEC rédige l&amp;#039;ensemble des pièces, procède aux analyses des offres, donne la possibilité de bénéficier de la plateforme de marchés publics et aide à la notification des marchés.
+ &lt;br /&gt;
+ Dans toute la poursuite des études qui permettront d&amp;#039;affiner le projet de l&amp;#039;esquisse jusqu&amp;#039;à la consultation des entreprises, en passant par l&amp;#039;Avant-Projet Sommaire (APS) et l&amp;#039;Avant-Projet Définitif (APD), MATEC sera présent aux côtés des collectivités, lors des réunions de travail pour analyser les études MATEC assiste les collectivités produites et les informer des optimisations possibles.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour les projets d&amp;#039;aménagement de sécurité routière, de réfection de voirie, d&amp;#039;équipements d&amp;#039;aires de jeux et tel que cela était réalisé auparavant par la DDE puis l&amp;#039;ATESAT pour des petits projets, MATEC peut accompagner les collectivités dans la définition du projet avec la réalisation des plans, du descriptif technique qui permettront de consulter les entreprises.
+ &lt;br /&gt;
+ Pour les projets plus conséquents, MATEC est alors votre Assistant à Maîtrise d&amp;#039;Ouvrage, et apporte un soutien administratif, conceptuel et technique aux collectivités.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Diagnostic voirie
+ &lt;br /&gt;
+ •    Travaux de voirie divers et sécurité routière
+ &lt;br /&gt;
+ •    Terrains sportifs
+ &lt;br /&gt;
+ •    Aménagement paysager parcs, square, ...
+ &lt;br /&gt;
+ •    Aire de jeux
+ &lt;br /&gt;
+ •    Cours d&amp;#039;écoles
+ &lt;br /&gt;
+ •    Traversée de village
+ &lt;br /&gt;
+ •    Place
+ &lt;br /&gt;
+ •    Développement et aménagement pistes cyclables
+ &lt;br /&gt;
+ •    Accompagnement pour développer secteur habita et économique
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Revitalisation
+Equipement public
+Paysage
+Accessibilité
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Être une collectivité locale ou un EPCI de Moselle.
+ &lt;br /&gt;
+ •    Être adhérent à MATEC.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Moselle</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.matec57.fr/</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
+&lt;/p&gt;
+&lt;p&gt;
+ • A
+ &lt;a target="_self"&gt;
+  contact&amp;#64;matec57.fr
+ &lt;/a&gt;
+ en exposant brièvement votre projet ainsi que votre besoin.
+&lt;/p&gt;
+&lt;p&gt;
+ • Au 03.55.94.18.11
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 17 Quai Paul Wiltzer
+&lt;/p&gt;
+&lt;p&gt;
+ 57000 METZ
+&lt;/p&gt;
+&lt;p&gt;
+ Horaires d&amp;#039;ouverture :
+&lt;/p&gt;
+&lt;p&gt;
+ Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>cyril.gillerat@matec57.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d09d-beneficier-dune-assistance-en-matiere-de-voir/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>21/12/2023</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>157095</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une assistance à la recherche de subventions et au montage des dossiers</t>
+        </is>
+      </c>
+      <c r="C9" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+EUROPE - FEDER - Fonds européen de développement régional
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+France Ruralités</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Aide montage des dossiers de subventions</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>MATEC (ATD 57 Moselle)</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérentes qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.Dans le cadre de son assistance, MATEC peut aussi accompagner les collectivités dans la recherche et le montage des dossiers de subventions.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Qu&amp;#039;il s&amp;#039;agisse des dossiers du Département, de la Région Grand Est, de l&amp;#039;Etat, de l&amp;#039;Agence de l&amp;#039;Eau Rhin Meuse, de l&amp;#039;Europe, des divers appels à projets, MATEC aide les collectivités à :
+ &lt;br /&gt;
+ • trouver des pistes de financement pour les projets ;
+ &lt;br /&gt;
+ • monter au besoin les dossiers de subventions.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ MATEC peut vous accompagner au montage de dossiers de subventions (hors aides départementales) moyennant une somme équivalente à 2% du montant de la subvention accordée (minimum 1000 €, max 5000 € pour l&amp;#039;ensemble des dossiers d&amp;#039;un même projet).
+ &lt;br /&gt;
+ Cet accompagnement fait l&amp;#039;objet d&amp;#039;une mention dans la convention technique, d&amp;#039;un avenant ou d&amp;#039;une convention spécifique. Il comprend la rédaction et la mise en forme de l&amp;#039;ensemble des pièces (formulaires et leurs annexes incluant une proposition de plan de financement prévisionnel, courrier d&amp;#039;accompagnement, projet de délibération, attestations sur l&amp;#039;honneur diverses éventuelles) ainsi que l&amp;#039;aide à la compilation des pièces demandées.
+ &lt;br /&gt;
+ Pour activer cet accompagnement il convient de prendre attache avec nos services suffisamment en amont des échéances avec un dossier technique complet (programme de travaux, APS ou APD minimum quand un marché de travaux est nécessaire ou devis quand il n&amp;#039;y a pas de marché de travaux).
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Santé
+Technologies numériques et numérisation
+Tiers-lieux
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Milieux humides
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Être une collectivité locale ou un EPCI de Moselle.
+ &lt;br /&gt;
+ •    Être adhérent à MATEC.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Moselle</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.matec57.fr/</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
+ &lt;br /&gt;
+ •    A
+ &lt;a target="_self"&gt;
+  contact&amp;#64;matec57.fr
+ &lt;/a&gt;
+ en exposant brièvement votre projet ainsi que votre besoin.
+ &lt;br /&gt;
+ •    Au 03.55.94.18.11
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ 17 Quai Paul Wiltzer
+ &lt;br /&gt;
+ 57000 METZ
+ &lt;br /&gt;
+ Horaires d&amp;#039;ouverture :
+ &lt;br /&gt;
+ Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>cyril.gillerat@matec57.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb50-beneficier-dune-assistance-a-la-recherche-de-/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>162247</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Se former à l'urbanisme : rôles et responsabilités du maire et des conseillers municipaux</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;En tant qu’élu (maire ou conseiller), connaissez-vous votre rôle et
+vos responsabilités en matière d’urbanisme ? Un élu propriétaire foncier
+peut-il siéger dans la commission à l’occasion de l’élaboration du document
+d’urbanisme de sa collectivité ? Quels sont les moyens dont vous disposez pour
+faire face à une construction illégale ? Connaissez-vous l’étendue de votre droit
+de visite des chantiers et ses limites ?&lt;font face="Calibri, sans-serif"&gt;&lt;span&gt;&lt;/span&gt;&lt;/font&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;CONTENU&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Positionnement de l’élu dans l’élaboration du
+document d’urbanisme&lt;/li&gt;&lt;/ul&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Les différents documents d’urbanisme (ScoT,
+PLU(i), carte communale)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Les procédures d’élaboration, de modification ou de révision&lt;/li&gt;&lt;/ol&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Responsabilité de l’élu au moment de la
+délivrance des autorisations&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;La commune est-elle compétente ou non ?&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Le choix du service instructeur&lt;/li&gt;&lt;li&gt;Le formalisme de la décision&lt;/li&gt;&lt;li&gt;Les recours contre la décision du maire&lt;/li&gt;&lt;/ol&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Comment traiter les constructions illégales ?&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Le droit de visite et le contrôle des travaux&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Les délais de prescription des irrégularités&lt;/li&gt;&lt;li&gt;Le procès-verbal et les astreintes&lt;/li&gt;&lt;/ol&gt;&lt;span&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;OBJECTIFS PEDAGOGIQUES&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Connaître les obligations de l’élu au moment
+de l’instruction du dossier et au moment du contrôle des travaux&lt;/li&gt;&lt;li&gt;Savoir faire face aux constructions illégales,
+édifiées sans permis ou qui ne respectent pas l’autorisation délivrée&lt;/li&gt;&lt;li&gt;Comprendre les responsabilités et les risques
+de conflit d’intérêt des élus en matière d’urbanisme&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Différencier les 3 types de contentieux liés à l’urbanisme : la
+responsabilité administrative de la collectivité, la responsabilité pénale et
+personnelle du maire/adjoint&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Points forts :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Une approche de terrain accessible à tous, sans être spécialiste de
+l’urbanisme&lt;/li&gt;&lt;li&gt;Beaucoup d’exemples et d’illustrations issus de cas réels notamment
+de constructions illégales&lt;/li&gt;&lt;li&gt;Format participatif &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt; Être maire, adjoint, conseiller municipal en
+fonction à la date de la formation&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt; Être intéressé par le domaine de l’urbanisme et de l’aménagement du
+territoire au sens large&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;AMJ | 2 rue de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-urbanisme-roles-et-responsabilites-du-maire-et-des-conseillers-municipaux/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>21/03/2024</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>162241</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Se former aux financements de projets de son territoire par le mécénat</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Face à la baisse des financements publics et la hausse des taux
+d’intérêt, le mécénat permet aux communes et intercommunalités d’être soutenues
+dans la réalisation de leurs projets. Le mécénat territorial est un partenariat
+gagnant-gagnant entre les collectivités et les entreprises locales ou
+nationales.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pensez à venir avec vos projets afin de repartir avec une méthode
+permettant d’identifier puis de solliciter des mécènes potentiels.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONTENU : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Première partie : les fondamentaux du mécénat&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Qu’est-ce que le mécénat ?&lt;/li&gt;&lt;li&gt;État des lieux du mécénat en France&lt;/li&gt;&lt;li&gt;Pourquoi recourir au mécénat ?&lt;/li&gt;&lt;li&gt;Quelles sont les motivations des mécènes
+potentiels ?&lt;/li&gt;&lt;li&gt;Les contreparties au mécénat : Exercice pratique de transition avec la
+2nd partie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Seconde partie : les étapes d’une stratégie
+mécénat et la réflexion pratique pour les élus&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Définir le périmètre du projet (calendrier,
+délais, budget)&lt;/li&gt;&lt;li&gt;Définir les objectifs de la campagne de
+collecte de fonds&lt;/li&gt;&lt;li&gt;Définir le type de don recherché (mécénat
+financier, en nature ou en compétence)&lt;/li&gt;&lt;li&gt;Définir les cibles (entreprises, grands
+donateurs ou grand public)&lt;/li&gt;&lt;li&gt;Décider d’un mode de gestion (interne ou
+structure dédiée) &lt;/li&gt;&lt;li&gt;Préparer les outils nécessaires (dossier
+mécénat, contreparties, convention mécénat, charte éthique)&lt;/li&gt;&lt;li&gt;Identifier les mécènes potentiels&lt;/li&gt;&lt;li&gt;Prendre contact et rencontrer les mécènes
+potentiels&lt;/li&gt;&lt;li&gt;Formaliser l’accord de mécénat et suivre les
+engagements de chacune des parties&lt;/li&gt;&lt;li&gt;Remercier
+et fidéliser les mécènes et donateurs&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;OBJECTIFS PEDAGOGIQUES&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Identifier les modes de financement des
+projets&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Connaitre le cadre juridique du mécénat&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structurer une démarche de recherche de financement via le mécénat&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Point fort :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Méthode pratique de recherche de nouveaux
+financements (mécénat) pour les projets (petits et grands) portés par les
+communes et EPCI du Jura&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Lutte contre la précarité
+Attractivité économique
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prérequis&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Être élu en fonction à la date de la formation&lt;/li&gt;&lt;li&gt;Faire parvenir 10 jours avant la formation un court descriptif du/des
+projet(s) que vous aurez identifiés (fortement conseillé afin de bénéficier
+d’un éclairage personnalisé par le formateur)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;AMJ | 2 rue
+de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-financer-les-projets-de-son-territoire-par-le-mecenat/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2024</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>162563</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Mécénat pour le financement de vos projets d'investissement</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="I12" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J12" s="1" t="inlineStr">
+        <is>
+          <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Financer vos projets
+ &lt;/strong&gt;
+ grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
+ &lt;strong&gt;
+  lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
+ &lt;/strong&gt;
+ qui font vivre nos territoires.
+ &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
+financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
+ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
+&lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
+forces vives pour construire ensemble les moyens
+de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;br /&gt;
+  Cadre réglementaire
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
+(PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Médias et communication
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;investissement liés aux 
+programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
+Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
+ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://villyz.fr/</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : projets&amp;#64;villyz.fr
+&lt;/p&gt;
+ &lt;p&gt;&lt;strong&gt;Téléphone
+ &lt;/strong&gt;
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>arthur.moraglia@villyz.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Entretien / restauration des haies
+Gestion des inondations
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>150687</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes dans la recherche de financements pour la réalisation de leurs projets d’investissement</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le PETR accompagne les communes de son territoire dans la recherche de financements. Il effectue une veille sur les appels à projets et les appels à manifestation d&amp;#039;intérêt, ainsi que sur les dispositifs du Département, de la Région, de l&amp;#039;État et de l&amp;#039;Europe. Il apporte également son appui à la rédaction des différents contrats à l&amp;#039;échelle des communes et du territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les communes du PETR Garrigues et Costières de Nîmes
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ financements&amp;#64;petr-garriguescostieres.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e841-accompagner-les-communes-dans-la-recherche-de/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>27/09/2023</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>144547</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Emprunt citoyen</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L17" s="1" t="inlineStr">
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
 &lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
 &lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M17" s="1" t="inlineStr">
+      <c r="M14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
 pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
 Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
 Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
 Résultats : une levée de 700K€ en quelques semaines auprès de 
 plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -3445,3090 +2938,677 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W17" s="1" t="inlineStr">
+      <c r="W14" s="1" t="inlineStr">
         <is>
           <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB17" s="1" t="inlineStr">
+      <c r="AB14" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un café / bistrot
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC17" s="1" t="inlineStr">
+      <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF17" s="1" t="inlineStr">
+      <c r="AF14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="18" spans="1:34" customHeight="0">
-[...917 lines deleted...]
-      <c r="E22" s="1" t="inlineStr">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>142827</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Requalifier et moderniser les infrastructures de transports en préservant les continuités écologiques</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
-[...1503 lines deleted...]
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L28" s="1" t="inlineStr">
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Au-delà des projets neufs, les maîtres d&amp;#039;ouvrage publics et privés (État, sociétés concessionnaires d&amp;#039;autoroutes, VNF, RFF...) s&amp;#039;investissent dans la
  &lt;strong&gt;
   requalification environnementale et la modernisation de leurs infrastructures existantes.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ils réservent un volet de leurs investissements pour améliorer la qualité environnementale de leurs infrastructures les plus anciennes, et pour accroître la qualité des services proposés à leurs clients. Dans ce cadre, ces maîtres d&amp;#039;ouvrages expriment des attentes fortes en termes d&amp;#039;expertise depuis
  &lt;strong&gt;
   le diagnostic de l&amp;#039;existant jusqu&amp;#039;à l&amp;#039;élaboration de recommandations de solutions rectificatives.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le Cerema vous accompagne dans la requalification environnementale et la modernisation de vos infrastructures existantes en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans ce cadre nous réalisons :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;un diagnostic d&amp;#039;efficacité fonctionnelle des ouvrages existants au regard de différents paramètres (nature des ouvrages, dimension, aménagement, points de conflits, etc.) avec possibilité de mise en place de suivi par piégeage photographique,
  &lt;/li&gt;
  &lt;li&gt;
   Propositions d&amp;#039;adaptations nécessaires à l&amp;#039;amélioration de la fonctionnalité des ouvrages existants (nature du revêtement, dispositif d&amp;#039;accompagnement dans l&amp;#039;ouvrage en entrée et en sortie, etc.),
  &lt;/li&gt;
  &lt;li&gt;
   Recommandations relatives à la création de nouveaux ouvrages (passages inférieurs ou supérieurs à grande faune, ouvrages spécialisés à petite faune, ouvrages mixtes), en explorant différentes techniques, dans le cadre d&amp;#039;un projet neuf ou dans l&amp;#039;optique de défragmentation des infrastructures existantes (proposition optimale de localisation),
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement du maître d&amp;#039;ouvrage lors de la réalisation des travaux.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Réhabilitation
 Accessibilité
 Appui méthodologique
 Valorisation d'actions
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/requalifier-moderniser-infrastructures-transports-preservant</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c0f6-requalifier-et-moderniser-les-infrastructures/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB28" s="1" t="inlineStr">
+      <c r="AB15" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC28" s="1" t="inlineStr">
+      <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE28" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF28" s="1" t="inlineStr">
+      <c r="AF15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG28" s="1" t="inlineStr">
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH28" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="29" spans="1:34" customHeight="0">
-      <c r="A29" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>142826</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Améliorer la sécurité des déplacements des usagers</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L29" s="1" t="inlineStr">
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Améliorer la sécurité des déplacements des usagers
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accident de la circulation résulte, le plus souvent, de la conjonction de multiples éléments liés au comportement du conducteur, à l&amp;#039;état du véhicule et à la qualité de l&amp;#039;infrastructure. Si le comportement des impliqués est à l&amp;#039;origine de la plupart des accidents de la circulation, il est souvent induit par une configuration inappropriée de l&amp;#039;infrastructure.
  &lt;strong&gt;
   L&amp;#039;action sur l&amp;#039;infrastructure routière et sur l&amp;#039;espace public reste donc l&amp;#039;un des leviers majeurs d&amp;#039;une démarche d&amp;#039;amélioration de la sécurité des déplacements.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les objectifs de sécurité sont à articuler avec d&amp;#039;autres objectifs de l&amp;#039;action sur la ville ou sur le réseau routier : accessibilité, attractivité, qualité de l&amp;#039;espace public, équité sociale, valeurs patrimoniales, développement des modes doux, ... Les aménagements doivent intégrer la mixité croissante des usages de l&amp;#039;espace public (véhicules individuels, transports en commun, cycles, piétons, deux-roues motorisés, etc.) dont les besoins et contraintes sont parfois divergents, et dont la cohabitation peut être source de conflits.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le Cerema réalise des études pour améliorer la sécurité des déplacements des usagers. Ces études comprennent quatre phases ayant des objectifs bien distincts afin de :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Définir et hiérarchiser les enjeux de sécurité sur un territoire, un réseau, un itinéraire, un quartier, à partir du fichier des accidents, pour connaître
  &lt;/li&gt;
  &lt;li&gt;
   Etudier les mécanismes d&amp;#039;accidents à partir de l&amp;#039;exploitation des procédures d&amp;#039;accidents, de l&amp;#039;analyse des comportements et de l&amp;#039;environnement, pour comprendre et identifier les pistes d&amp;#039;action ;
  &lt;/li&gt;
  &lt;li&gt;
   Mettre en œuvre des actions de sécurité par l&amp;#039;aménagement ou par l&amp;#039;information et la sensibilisation, pour agir ;
  &lt;/li&gt;
  &lt;li&gt;
   Evaluer les actions mises en œuvre.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Réhabilitation
 Valorisation d'actions
 Transports collectifs et optimisation des trafics routiers
 Logistique urbaine
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/ameliorer-securite-deplacements-usagers</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7a67-ameliorer-la-securite-des-deplacements-des-us/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC29" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE29" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF29" s="1" t="inlineStr">
+      <c r="AF16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG29" s="1" t="inlineStr">
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH29" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="30" spans="1:34" customHeight="0">
-      <c r="A30" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>142711</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Evaluer la sécurité des aménagements pour l'insertion urbaine des tramways</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L30" s="1" t="inlineStr">
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La connaissance de la demande de mobilité est un intrant indispensable à l&amp;#039;élaboration et à l&amp;#039;évaluation de politiques publiques liées directement ou indirectement aux déplacements (tourisme, santé, économie). Les méthodes de recueil et les sources de données étant très nombreuses et en constante évolution, une expertise est nécessaire pour identifier la bonne méthode pour obtenir, utiliser, capitaliser et diffuser la donnée répondant aux besoins spécifiques du maître d&amp;#039;ouvrage.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Acteur historique, le Cerema vous accompagne dans les processus de recueil, d&amp;#039;analyse, de capitalisation et de diffusion de données sur la demande de mobilité en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
 &lt;/p&gt;
 &lt;p&gt;
  Dans ce cadre nous vous proposons un accompagnement pour :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Expliciter les besoins en données de mobilité ;
  &lt;/li&gt;
  &lt;li&gt;
   Mettre en place les processus de recueil de données ;
  &lt;/li&gt;
  &lt;li&gt;
   Analyser les données en lien avec les besoins identifiés ;
  &lt;/li&gt;
  &lt;li&gt;
   Stocker et diffuser les données et les analyses.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M30" s="1" t="inlineStr">
+      <c r="M17" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Etude sur la mobilité des seniors en Bourgogne Franche Comté.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Appui méthodologique
 Logistique urbaine
 Mobilité pour tous</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/analyser-observer-demande-mobilite</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3a60-evaluer-la-securite-des-amenagements-pour-lin/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC30" s="1" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE30" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF30" s="1" t="inlineStr">
+      <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG30" s="1" t="inlineStr">
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH30" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:34" customHeight="0">
-      <c r="A31" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>142709</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Accompagner votre projet de mobilité servicielle, pour faciliter les déplacements sur votre territoire avec MaaS</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L31" s="1" t="inlineStr">
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La mobilité servicielle (ou MaaS, Mobility as a service) apporte des services numériques pour simplifier l&amp;#039;usage des différentes offres de mobilité en donnant une information complète et en facilitant l&amp;#039;accès à chaque mode de transport.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous voulez construire un projet de MaaS dans votre ville ou région pour favoriser les modes alternatifs à la voiture individuelle ? Le cerema vous accompagne pour la préparation de votre projet et l&amp;#039;analyse de ses effets sur la mobilité.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous souhaitez connaître les possibilités techniques et les bonnes pratiques ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous souhaitez être accompagné pour préparer un projet MaaS sur votre territoire ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous voulez évaluer l&amp;#039;impact de vos services numériques sur les mobilités ?
  &lt;/li&gt;
@@ -6585,51 +3665,51 @@
  &lt;li&gt;
   Analyse des besoins et des offres de mobilité de votre territoire.
  &lt;/li&gt;
  &lt;li&gt;
   Formalisation des objectifs et identification des lignes directrices de votre projet MaaS.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Evaluer les effets de votre projet sur la mobilité
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Analyse des données issues de vos outils numériques (billettique, applis...).
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;enquêtes quantitatives et qualitatives.
  &lt;/li&gt;
  &lt;li&gt;
   Évaluation des impacts avec une méthodologie éprouvée.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M31" s="1" t="inlineStr">
+      <c r="M18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Ils nous font confiance
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Métropole européenne de Lille
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Accompagnement de la Métropole européenne de Lille pour élaborer la stratégie de développement du MaaS (2020 - 2021)
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Sytral
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Appui au Sytral sur la stratégie de développement du MaaS (2021 - 2022)
@@ -6658,768 +3738,307 @@
  Animation de l&amp;#039;écosystème des acteurs du MaaS de Grenoble lors du Symposium de Fluidtime à Vienne (Septembre 2021)
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    ATEC ITS
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Présentation de l&amp;#039;observatoire du MaaS lors du congrès ATEC ITS (Janvier 2020)
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    ERTICO
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Présentation sur le rôle du MaaS dans les politiques publiques de mobilité lors du congrès ITS Europe de Lisbonne (Novembre 2020)
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Appui méthodologique
 Valorisation d'actions
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/maas-accompagner-votre-projet-mobilite-servicielle-faciliter</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e9ad-accompagner-votre-projet-de-mobilite-servicie/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC31" s="1" t="inlineStr">
+      <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE31" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF31" s="1" t="inlineStr">
+      <c r="AF18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG31" s="1" t="inlineStr">
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH31" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="32" spans="1:34" customHeight="0">
-      <c r="A32" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>142702</v>
       </c>
-      <c r="B32" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Organiser une logistique durable dans le développement de vos "circuits courts"</t>
         </is>
       </c>
-      <c r="E32" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L32" s="1" t="inlineStr">
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les acteurs du monde agricole sont confrontés à une demande de plus en plus importante de circuits d&amp;#039;approvisionnement alimentaires plus durables, mobilisant davantage les filières locales et la valorisant avec les agriculteurs. Pourtant, la réduction des distances géographiques et relationnelles entre le consommateur et le producteur sont de plus en plus pénalisantes pour ceux qui s&amp;#039;y engagent, notamment par rapport aux filières longues. De plus, le bilan environnemental des circuits courts soulève des interrogations dans la mesure où la multiplicité des trajets de livraison effectués en petits véhicules, rarement complets, peut s&amp;#039;avérer dans certains cas plus néfastes que les transports effectués de manière massifiée par des intermédiaires (grossistes, distributeurs).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema a développé une méthodologie et des outils qui permettent d&amp;#039;accompagner les porteurs de projets de développement des circuits courts dans la conception d&amp;#039;organisations logistiques plus durable. Elle s&amp;#039;appuie notamment sur un outil d&amp;#039;évaluation de la performance économique et environnementale de ces organisations logistiques. L&amp;#039;offre porte sur de l&amp;#039;assistance à l&amp;#039;optimisation de l&amp;#039;organisation logistique. Elle peut prendre la forme de formation à la méthodologie et à l&amp;#039;usage de l&amp;#039;outil d&amp;#039;évaluation des coûts d&amp;#039;exploitation et des coûts environnementaux. Ce peut être une formation directe mais aussi une formation de formateurs.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Economie locale et circuits courts
 Attractivité économique
 Appui méthodologique
 Logistique urbaine</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/organiser-logistique-durable-developpement-vos-circuits</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/faff-organiser-une-logistique-durable-dans-le-deve/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC32" s="1" t="inlineStr">
+      <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE32" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF32" s="1" t="inlineStr">
+      <c r="AF19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG32" s="1" t="inlineStr">
+      <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH32" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="33" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="C33" s="1" t="inlineStr">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>142680</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un grand territoire (Atelier Local)</t>
+        </is>
+      </c>
+      <c r="C20" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Tourisme Ingénierie Développement
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="D33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E33" s="1" t="inlineStr">
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Démarche Atelier des territoires  : dispositif "Atelier Local"</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
-[...460 lines deleted...]
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L34" s="1" t="inlineStr">
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  PRÉSENTATION
  &lt;br /&gt;
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;strong&gt;
   OBJECTIFS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Atelier Local vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Local est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial. A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;un plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place. Celles-ci sont organisées par thématique et par niveau de priorisation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉCHELLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un Atelier Local porte sur une échelle de réflexion intercommunale,laquelle peut-être toutefois plus vaste (échelle SCOT, PETR, OIN etc) ou plus éventuellement inférieure (échelle infra-intercommunale ou communale).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   THÉMATIQUES
@@ -7532,51 +4151,51 @@
 &lt;p&gt;
  &lt;strong&gt;
   LIVRABLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   note de cadrage : méthodologie, calendrier
  &lt;/li&gt;
  &lt;li&gt;
   carnet de suivi : déroulé, compte-rendu, propositions
  &lt;/li&gt;
  &lt;li&gt;
   rapport final : synthèse et préconisations
  &lt;/li&gt;
  &lt;li&gt;
   feuille de route : objectifs, plan d&amp;#039;actions et de financement, calendrier
  &lt;/li&gt;
  &lt;li&gt;
   livret de capitalisation
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Alimentation
 Commerces et services
@@ -7594,56 +4213,56 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 Attractivité économique
 Appui méthodologique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Industrie
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Milieux humides
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CANDIDATURE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les porteurs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le dossier de candidature est constitué collectivement les services de l&amp;#039;Etat (DDT(M) ou DREAL) et la commune et, le cas échéant, son EPCI.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les pièces
  &lt;/strong&gt;
  &lt;br /&gt;
  Le dossier est constitué des pièces suivantes : la fiche de candidature, un courrier de soutien signé par le maire de la commune et/ou le président de l&amp;#039;EPCI et un courrier de soutien signé par le préfet ou le sous-préfet adressé à la Sous-direction de l&amp;#039;Aménagement durable (AD1/DHUP/DGALN).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LA FICHE DE CANDIDATURE
  &lt;/strong&gt;
@@ -7686,712 +4305,2431 @@
  &lt;li&gt;
   Élaboration de la fiche de candidature par la collectivité et les services de l&amp;#039;Etat
  &lt;/li&gt;
  &lt;li&gt;
   Signature des courriers de soutien
  &lt;/li&gt;
  &lt;li&gt;
   Envoi des documents à la DGALN
  &lt;/li&gt;
  &lt;li&gt;
   Echange entre la DGALN et les co-porteurs, le cas échéant, sur le dossier de candidature
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La DGALN analyse les dossiers de candidature et évalue leur éligibilité, au fil de l&amp;#039;eau. Les porteurs du dossier sont informés de la validation de l&amp;#039;éligibilité. Environ 30 candidatures sont sélectionnées chaque année.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T34" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez le kit technique de l&amp;#039;Atelier local : https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
  &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
   atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>ad1.dgaln@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6ca3-construire-collectivement-une-strategie-ou-un/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC34" s="1" t="inlineStr">
+      <c r="AC20" s="1" t="inlineStr">
         <is>
           <t>MTECT - DGALN - DHUP - AD1</t>
         </is>
       </c>
-      <c r="AE34" s="1" t="inlineStr">
+      <c r="AE20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF34" s="1" t="inlineStr">
+      <c r="AF20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG34" s="1" t="inlineStr">
+      <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>05/06/2023</t>
         </is>
       </c>
-      <c r="AH34" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="35" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G35" s="1" t="inlineStr">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>142229</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un quartier ou d'une commune (Atelier Flash)</t>
+        </is>
+      </c>
+      <c r="C21" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Tourisme Ingénierie Développement
+ÉcoQuartier
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Atelier des territoires Flash</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...61 lines deleted...]
- Appui à la réalisation de documents de planification (SCoT, PLUi, Sraddet...); Exemple de réalisations :
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ PRÉSENTATION
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OBJECTIFS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier des territoires Flash vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Flash est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial porté par la DGALN et piloté par les DDT(M) ou les DREAL.
+&lt;/p&gt;
+&lt;p&gt;
+ A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;une esquisse de plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉCHELLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un Atelier Flash porte sur une échelle de réflexion territoriale communale, laquelle peut-être toutefois plus vaste (échelle intercommunale).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  THÉMATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier Flash est un outil permettant aux territoires de s&amp;#039;engager pleinement dans les transitions de leur modèle de développement lesquelles sont abordée par le prisme de l&amp;#039;aménagement et de l&amp;#039;urbanisme.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Plus précisément, l&amp;#039;Atelier peut traiter des objets suivants, s&amp;#039;intégrant notamment dans les programmes de cohésion des territoires portés par l&amp;#039;Agence nationale de la cohésion des territoires (ANCT) :
+ &lt;br /&gt;
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;a href="https://www.fnau.org/fr/publication/plan-local-durbanisme-intercommunal-projet-damenagement-et-de-developpement-durables-padd-communaute-de-communes-de-la-houve-et-du-pays-boulageois/" target="_self"&gt;
-[...16 lines deleted...]
-  &lt;/a&gt;
+  projets en lien avec les transitions territoriales et urbaines : revitalisation des centre-villes, réhabilitation des entrées de ville, aménagement des friches, protection et valorisation du patrimoine
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projets en lien avec les transitions culturelles, sociales, économiques : adaptation de l&amp;#039;offre de logements et des mobilités, accompagnement des projets socio-économiques (ESS) et économiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projet en lien avec les transitions environnementales et énergétiques : protection, restauration et gestion de l&amp;#039;écosystème terrestre et des ressources naturelles
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PILOTAGE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le pilotage local de la démarche est assuré par les services déconcentrés de l&amp;#039;Etat (DDT(M) ou D
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;®&lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ EAL), en lien étroit avec la ou les collectivités concernées. Le pilotage implique, pour les DDT(M) ou les D
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;®&lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ EAL, d&amp;#039;émettre et exécuter le bon de commande dans le cadre de l&amp;#039;accord-cadre multi-attributaire de la DGALN.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  FINANCEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement par l&amp;#039;équipe pluridisciplinaire, d&amp;#039;un montant environ de 20 000€, est pris en charge à 100% par la DGALN. Les frais d&amp;#039;organisation (logistiques et restauration) sont à la charge des co-porteurs de l&amp;#039;Atelier, principalement de la collectivité.
+&lt;/p&gt;
+&lt;h4&gt;
+ ACCOMPAGNEMENT
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉQUIPES
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Trois groupements sont titulaires de l&amp;#039;accord-cadre multi-attributaire à bons de commande de la DGALN. Chaque Atelier Flash est attribuée à une des trois équipes d&amp;#039;experts pluridisciplinaires titulaires selon la méthode du tourniquet.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉROULEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  ÉTAPE 1
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  LANCEMENT : attribution de l&amp;#039;équipe et cadrage de l&amp;#039;étape suivante
+ &lt;/li&gt;
+ &lt;li&gt;
+  APPROPRIATION &amp;amp; APPROFONDISSEMENT : analyse documentaire et entretiens et cadrage de la seconde phase
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  ÉTAPE 2
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ANIMATION IN SITU : introduction de l&amp;#039;Atelier, arpentage du territoire, animation des temps d&amp;#039;Atelier et conclusion de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  PRODUCTION &amp;amp; RESTITUTION
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DURÉE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Durée totale : 3 à 6 mois
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Durée de l&amp;#039;atelier : 2 à 3 jours
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LIVRABLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs de l&amp;#039;Atelier conviennent avec l&amp;#039;équipe pluridisciplinaire des supports à livrer à l&amp;#039;issue de l&amp;#039;Atelier. Ceux-ci peuvent être de plusieurs natures.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Documents stratégiques  : feuille de route, esquisse de plan-guide
+ &lt;/li&gt;
+ &lt;li&gt;
+  Documents opérationnels  : cahier des charges, charte, éléments de communication
+ &lt;/li&gt;
+ &lt;li&gt;
+  Documents de capitalisation  : fiche synthétique
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Patrimoine et monuments historiques
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Forêts
+Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
-Transition énergétique
+Réseaux de chaleur
+Cohésion sociale et inclusion
+Citoyenneté
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
 Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
 Economie sociale et solidaire
-Innovation, créativité et recherche
+Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Industrie
+Mobilité fluviale
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ CANDIDATURE
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  EN SYNTHESE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Une problématique ou un projet à l&amp;#039;échelle d&amp;#039;un quartier ou d&amp;#039;une commune relative à une question d&amp;#039;aménagement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un dossier de candidature complet (fiche de candidature, courriers) coconstruit avec la commune (et l&amp;#039;EPCI le cas échéant) et porté et déposé par la DDT(M) ou la DREAL à la DGALN
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES PORTEURS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de candidature est constitué collectivement les services de l&amp;#039;Etat (DDT(M) ou DREAL) et la commune et, le cas échéant, son EPCI.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES PIÈCES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier est constitué des pièces suivantes : la fiche de candidature, un courrier de soutien signé par le maire de la commune et/ou le président de l&amp;#039;EPCI et un courrier de soutien signé par le préfet ou le sous-préfet adressé à la Sous-direction de l&amp;#039;Aménagement durable (AD1/DHUP/DGALN).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA FICHE DE CANDIDATURE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle comporte plusieurs sections à renseigner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Section 1 - les porteurs de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 2 - la localisation de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 3 - l&amp;#039;objet de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 4 - les objectifs de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 5 - les ressources de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Annexe 1 - les dynamiques du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Annexe 2 - les dynamiques d&amp;#039;aménagement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ainsi, pour renseigner la fiche de candidature, il est nécessaire, d&amp;#039;une part, de bien identifier, d&amp;#039;une part, l&amp;#039;intention de la stratégie d&amp;#039;aménagement à travailler, ses thématiques, son secteur, ses enjeux et ses problématiques, et d&amp;#039;autre part, les acteurs à mobiliser et les ressources documentaires fournir à l&amp;#039;équipe pluridisciplinaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez le kit technique de l&amp;#039;Atelier Flash : https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
+ &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
+  atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>ad1.dgaln@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3813-construire-collectivement-une-strategie-damen/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>MTECT - DGALN - DHUP - AD1</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2023</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>143843</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser les collectivités territoriales et les acteurs économiques aux enjeux de la logistique urbaine</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>LUD+ (lOGISTIQUE URBAINE DURABLE+)</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Cerema
+ROZO
+Logistic Low Carbon</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Certificat d'économie d'énergie (CEE)
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Programme LUD&amp;#43; vise à contribuer à l&amp;#039;accompagnement des acteurs publics et privés vers une logistique urbaine durable, à engager et accélérer la mise en œuvre concrète d&amp;#039;actions opérationnelles qui découlent des chartes LUD en accompagnant leur démarrage et certaines actions inscrites dans leur plan d&amp;#039;actions, en soutenant des expérimentations, en mettant à disposition un centre de ressources pérenne abondé par des outils, des communs, des formations... Le Programme LUD&amp;#43; se décline autour de 4 volets principaux :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Volet 1 :  Accompagner 61 territoires urbains dans l&amp;#039;élaboration de chartes LUD et la mise en œuvre de 120 actions opérationnelles ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volet 2 : Former les acteurs, expérimenter des solutions et partager les pratiques entres les acteurs de la logistique urbaine ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volet 3 : Construire un centre de ressource pour pérenniser les actions
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  VOLET 1
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Programme LUD&amp;#43; propose d&amp;#039;accompagner les agglomérations françaises et les représentants des acteurs économiques présents dans ces territoires dans l&amp;#039;élaboration, la réalisation et le suivi des actions de chartes LUD concertées :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ol&gt;
+  &lt;li&gt;
+   Le Programme LUD&amp;#43; vise l&amp;#039;engagement de 20 EPCI. Une priorité sera donnée aux EPCI devant créer une ZFE-m. Le Programme LUD&amp;#43; vise également à poursuivre et accélérer les démarches initiées sur les 41 territoires avec le Programme InTerLUD. L&amp;#039;objectif du Programme LUD&amp;#43; est donc d&amp;#039;initier la réalisation des chartes LUD, en accompagnant financièrement et en apportant un appui méthodologique.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;objectif du Programme est d&amp;#039;accompagner également les EPCI engagés dans la réalisation de 120 actions qui découlent de la dynamique des chartes LUD. Les premiers bénéficiaires de cette action seront les acteurs des territoires ayant validé une charte LUD à l&amp;#039;issue du Programme InTerLUD.  Tout au long du Programme, chaque territoire ayant engagé sa charte LUD pourra bénéficier de cette action. Pour les actions des chartes LUD relevant des compétences communales, les communes ou les acteurs privés de ces territoires pourront bénéficier de ce financement si l&amp;#039;action est inscrite dans la charte LUD de l&amp;#039;EPCI. L&amp;#039;objectif du Programme LUD&amp;#43; est donc d&amp;#039;initier la réalisation des actions des chartes LUD, en accompagnant financièrement et en apportant un appui méthodologique pour certaines actions afin de viser à la pérennisation de la démarche.
+  &lt;/li&gt;
+ &lt;/ol&gt;
+&lt;p&gt;
+ APPUI METHODOLOGIQUE
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement proposé par le Cerema et Logistic-Low-Carbon depuis le début de la démarche jusqu&amp;#039;à la finalisation de la charte LUD, puis lors de la mise en œuvre du plan d&amp;#039;action de la charte LUD consiste à :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Aider les acteurs à maîtriser les enjeux de la LUD et la méthodologie de la charte LUD ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Accompagner la mise en place de la gouvernance au sein de la collectivité, afin que le dossier soit suivi et géré par un(e) chargé(e) de mission et que le sujet soit considéré par les élus ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Cartographier et structurer la représentativité des acteurs économiques de la logistique urbaine sur le territoire afin de les associer à la démarche, de préparer une concertation efficace et de pérenniser le dialogue avec la collectivité ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Faciliter les différents échanges entre les acteurs, ainsi que leur mobilisation afin de s&amp;#039;assurer du bon déroulement de la concertation ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Accompagner la recherche de solutions efficaces, qui permettent de répondre aux enjeux et contraintes des différents acteurs, et qui s&amp;#039;adaptent aux spécificités du territoire.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Accompagner les territoires dans la mise en œuvre des actions par les équipes des Porteurs associés (méthodologie, suivi des actions engagées, évaluation et gouvernance de l&amp;#039;action).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ APPUI FINANCIER
+&lt;/p&gt;
+&lt;p&gt;
+ Un appui au financement d&amp;#039;un poste de chargé de mission LUD et/ou d&amp;#039;une prestation par un bureau d&amp;#039;études pour l&amp;#039;élaboration et la mise en œuvre d&amp;#039;une charte LUD. Ce financement, venant en complément de l&amp;#039;accompagnement des EPCI par le Cerema et LLC, permet aux EPCI de disposer d&amp;#039;un levier incitatif pour élaborer une charte LUD, puis pour assurer un suivi de sa mise en œuvre, pour compenser le fait que de nombreuses collectivités ne disposent pas de l&amp;#039;ingénierie nécessaire. Le Programme LUD&amp;#43; participera ainsi pour chaque EPCI au financement :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    De postes de techniciens des EPCI dont la logistique urbaine s&amp;#039;inscrit dans leur mission (via un recrutement ou une modification de leur mission) ;
+   &lt;/span&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Ou de prestations d&amp;#039;études ou d&amp;#039;ingénierie.
+   &lt;/span&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Le Programme contribue également au financement de l&amp;#039;ingénierie associée à certaines actions initiées dans le cadre des chartes LUD pour les territoires volontaires et ceux ayant finalisés leur charte LUD. Cette action vise en particulier le financement d&amp;#039;ingénierie pour la réalisation de 120 actions. Les actions retenues sont celles qui sont le moins facilement réalisables par les territoires et qui de fait nécessitent un appui particulier par le Programme.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Exemples d&amp;#039;actions à mettre en œuvre :
+&lt;/p&gt;
+&lt;p&gt;
+ Harmonisation des réglementations
+&lt;/p&gt;
+&lt;p&gt;
+ Optimisation des aires de livraison
+&lt;/p&gt;
+&lt;p&gt;
+ Mise en place d&amp;#039;ELU
+&lt;/p&gt;
+&lt;p&gt;
+ Report modal dont fluvial
+&lt;/p&gt;
+&lt;p&gt;
+ Déploiement de la cyclo logistique
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement des acteurs économiques en lien avec les ZFE-m
+&lt;/p&gt;
+&lt;p&gt;
+ Logistique des chantiers
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P22" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2023</t>
+        </is>
+      </c>
+      <c r="Q22" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les EPCI éligibles à la démarche sont les 214 établissements publics de coopération intercommunale à fiscalité propre du territoire français n&amp;#039;ayant pas initié de démarche de charte LUD pour le moment. En plus des EPCI ciblés par le Programme InTerLUD, la démarche sera accessible aux communes dans la mesure où l&amp;#039;EPCI dont elles dépendent ne souhaite pas s&amp;#039;engager.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interlud.green/</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://www.interlud.green/
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>l.bonifay@rozo.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cbef-lud-logistique-urbaine-durable/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>ROZO</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>19/06/2023</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>143362</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le développement d'une mobilité décarbonée</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour une mobilité décarbonée</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  VOTRE BESOIN
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif de neutralité carbone à horizon 2050 implique d&amp;#039;importants changements sur l&amp;#039;organisation des systèmes de transports, les usages et comportements, ainsi que les choix technologiques associés. Tous les leviers (report modal, taux de remplissage, efficacité énergétique, sobriété des déplacements) doivent être mobilisés, à la fois pour les voyageurs et les marchandises.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Expert public des mobilités, le Cerema accompagne le passage à l&amp;#039;action des collectivités dans le déploiement de solutions structurantes pour la mobilité décarbonée de tous, dans une dynamique vertueuse de réduction des émissions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA REPONSE DU CEREMA
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Du diagnostic des besoins de déplacements à la mise en place des services de mobilité les plus adaptés, le Cerema s&amp;#039;engage à vos côtés !
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Développer les modes actifs : vélo, marche
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema sécurise et adapte la conception des espaces publics et voiries urbaines au développement de la marche et du vélo.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Assistance à maîtrise d&amp;#039;ouvrage, expertise et conseil pour élaborer votre politique modes actifs et réaliser des aménagements cyclables et piétons
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formations aux politiques de développement des modes actifs.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Programmes et références
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Recommandations d&amp;#039;aménagement pour déployer les « coronapistes »
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil technique de proximité pour développer les politiques cyclables (programme CEE AVELO2 avec Ademe) ; faire évoluer la doctrine et la diffuser (programme CEE ADMA).
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Favoriser le report modal vers les transports collectifs et services de mobilités partagés (covoiturage, autopartage)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Organiser l&amp;#039;intermodalité : pôles d&amp;#039;échanges, coordination des services de transport
+ &lt;/li&gt;
+ &lt;li&gt;
+  Redynamiser les petites lignes ferroviaires, via des outils d&amp;#039;analyse du potentiel ferroviaire et de la redynamisation des capillaires fret
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organiser les mobilités et leur intermodalité en villes moyennes et territoires peu denses (programmes France Mobilités et Action Coeur de ville)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des solutions de covoiturage (services et voies réservées)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Déployer l&amp;#039;offre de services numériques (systèmes tout en un « MaaS »).
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Organiser des actions de logistique urbaine durable pour la décarbonation du dernier kilomètre
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Programme InTerLUD (d&amp;#039;Innovations Territoriales et Logistique Urbaine Durable) avec LLC, Rozo et Ademe, dans le cadre du dispositif des Certificats d&amp;#039;économies d&amp;#039;énergie :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  250 métropoles, communautés urbaines et d&amp;#039;agglomérations sensibilisées
+ &lt;/li&gt;
+ &lt;li&gt;
+  50 chartes locales de logistique urbaine élaborées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des actions spécifiques déployées (espaces logistiques, optimisation des tournées, gestion des livraisons, logistique fluviale...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Accompagner la transition énergétique des systèmes de transport
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appui à la mise en oeuvre des SDIRVE (bornes de recharge électriques)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expérimentation de systèmes pour les autoroutes électriques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil aux collectivités pour la transition des flottes de bus (potentiel d&amp;#039;usage des différentes motorisations, pertinence avec le réseau de transport).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Adapter les conditions d&amp;#039;usages des mobilités
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Adaptation des revêtements et voiries urbaines
+ &lt;/li&gt;
+ &lt;li&gt;
+  Management de la mobilité ; adaptation des horaires et politiques temporelles des activités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification de la vulnérabilité des réseaux de transports.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Développer une offre de transports collectifs ou de covoiturage sur les axes structurants de votre réseau
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être accompagné pour préparer un projet MaaS sur votre territoire
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créer des aménagements cyclables
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organiser une logistique urbaine vertueuse
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer l&amp;#039;efficacité d&amp;#039;un service de mobilité autonome
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
 Logistique urbaine
+Mobilité pour tous
 Connaissance de la mobilité
-Modes actifs : vélo, marche et aménagements associés
-[...4 lines deleted...]
-      <c r="O35" s="1" t="inlineStr">
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U35" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X35" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/agir-mobilite-decarbonee</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin.
-[...11 lines deleted...]
- Vous pouvez également contacter la fédération nationale des agences d&amp;#039;urbanisme qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/38c4-agir-pour-une-mobilite-decarbonee/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AE35" s="1" t="inlineStr">
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF35" s="1" t="inlineStr">
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>143360</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Apprendre à réaliser une Enquête Mobilité Certifiée Cerema (EMC²) - Formation</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une Enquête Mobilité Certifiée Cerema (EMC²) - Formation</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG35" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les enquêtes ménages-déplacements alimentent les politiques publiques depuis la fin des années 1970.
+ &lt;br /&gt;
+ Initialement conçues pour les zones denses des grandes agglomérations (EMD), les enquêtes ont été déclinées dans les villes moyennes (Enquête Déplacements Villes Moyennes – EDVM) et les couronnes périurbaines (Enquête Déplacements Grands Territoires – EDGT).
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Aujourd&amp;#039;hui, ces méthodes ont été harmonisées pour n&amp;#039;en former qu&amp;#039;une seule : l&amp;#039;enquête mobilité certifiée Cerema (EMC2).
+Avec sa méthodologie modulable, elle s&amp;#039;adapte aux besoins des territoires et étend ses champs de construction de la connaissance.
+Elle continue d&amp;#039;être largement réalisée par les collectivités qui ont besoin de mettre à jour leurs indicateurs de planification et/ou leur modèle multimodaux de prévision de trafic.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OBJECTIFS PÉDAGOGIQUES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ A l&amp;#039;issue du module, les stagiaires doivent être en capacité de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Déterminer les cas pour lesquels il est judicieux de réaliser une EMC2 et à quoi elles servent
+ &lt;/li&gt;
+ &lt;li&gt;
+  Décrire les étapes d&amp;#039;une enquête pour en planifier une.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Citer les grands principes méthodologiques des EMC et leurs justifications 2 : champs temporel, géographique, stratification territoriale, population concernée, taux de sondage, processus de recueil téléphone et/ou face à face, contenu du questionnaire du cœur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Utiliser les exploitations standards.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PROGRAMME :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Première journée
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  10h00 – 10h30 : Accueil des participant·e·s : Présentation de la formation, Tour de table des participant·e·s et de leurs attentes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  10h30 – 11h15 :   Introduction à la Mobilité : Pourquoi recueille-t-on de la donnée de mobilité et définitions utiles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  11h15 – 12h30 : Les EMC2 dans le paysage des enquêtes de déplacements : Panorama des enquêtes de mobilité ; Données numériques pour la mobilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  12H30 – 14H00 : Pause déjeuner
+ &lt;/li&gt;
+ &lt;li&gt;
+  14H00 – 17H30 : La méthodologie des EMC2 : Processus d&amp;#039;une EMC2 ; Principes méthodologiques : calendrier, plan de sondage, questionnaire, temporalité ; Le déplacement : unité et variables recueillies
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Deuxième journée
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  8h30 – 9H00 :Accueil des participant·e·s : retours sur la journée de la veille, questions éventuelles, présentation de la journée
+ &lt;/li&gt;
+ &lt;li&gt;
+  9h00 – 10H45 : La donnée c&amp;#039;est pas donné ! Les erreurs et biais de l&amp;#039;enquête et comment le Cerema intervient pour les minimiser.
+ &lt;/li&gt;
+ &lt;li&gt;
+  10H45 – 11H00 : Pause
+ &lt;/li&gt;
+ &lt;li&gt;
+  11H00 – 11h45 : Une EMC2 à quoi ça ressemble : Fichier brut, dictionnaire des variables, outils d&amp;#039;exploitation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  11h45 – 12h45 : Une EMC2 à quoi ça ressemble : l&amp;#039;exploitation standard ; Présentation de l&amp;#039;exploitation standard et comment l&amp;#039;utiliser.
+ &lt;/li&gt;
+ &lt;li&gt;
+  12H45 – 14H00 : Pause déjeuner
+ &lt;/li&gt;
+ &lt;li&gt;
+  14H00 – 15H30  : Les EMC2 : leurs limites et au-delà. Avantages et faiblesses des EMC2 Comment les options y répondent
+ &lt;/li&gt;
+ &lt;li&gt;
+  15H30-16H30 : Evaluation ; Conclusion de la formation, premiers retours.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PUBLIC :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cette formation vise, à la fois, toute personne en charge de la conception, du suivi d&amp;#039;une EMC2, mais également les personnes en charge de traitements et analyses des données issues des EMC2.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Techniciens, chargés d&amp;#039;études des services mobilités des services de l&amp;#039;Etat et des collectivités locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chargés d&amp;#039;études en agence d&amp;#039;urbanisme ou bureaux d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chercheurs en mobilité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NIVEAU PRÉ-REQUIS : Aucun
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OUTILS PÉDAGOGIQUES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exposés méthodologiques et apports techniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exercices / études de cas
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retours d&amp;#039;expérience
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quiz
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS D&amp;#039;ÉVALUATION :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en œuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ACCESSIBILITÉ DE NOS FORMATIONS AUX PERSONNES EN SITUATION DE HANDICAP
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement, merci de contacter le référent handicap
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉLAIS D&amp;#039;ACCÈS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-realiser-enquete-mobilite-certifiee-cerema-emc2</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa26-formation-realiser-une-enquete-mobilite-certi/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="36" spans="1:34" customHeight="0">
-[...23 lines deleted...]
-      <c r="G36" s="1" t="inlineStr">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>143359</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Anticiper l'évolution des comportements de mobilité</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Modélisation Multimodale des déplacements</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Région</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  VOTRE BESOIN :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Anticiper l&amp;#039;évolution des comportements de mobilité et prévoir l&amp;#039;impact d&amp;#039;un projet ou d&amp;#039;une politique de transport sont une nécessité pour les acteurs des territoires en charge des politiques d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema assiste les acteurs publics dans le développement et l&amp;#039;usage d&amp;#039;outils d&amp;#039;évaluation et d&amp;#039;aide à la décision.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA RÉPONSE DU CEREMA  :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema propose des interventions variées dans le domaine de la modélisation multimodale des déplacements :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Assistance à maîtrise d&amp;#039;ouvrage
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;audits de modèles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conduite d&amp;#039;études d&amp;#039;opportunité pour l&amp;#039;élaboration de modèles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pilotage de recueils de données et d&amp;#039;enquêtes de circulation en vue d&amp;#039;alimenter les modèles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à l&amp;#039;élaboration de modèles multimodaux sur des territoires urbains, métropolitains et régionaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi et gestion de modèles
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Développement de modèles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exploitation d&amp;#039;enquêtes transports : enquêtes origine- destination, de préférences déclarées, comptages, ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction de modèles multimodaux, de modèles de trafic longue distance et de modèles de trafic simplifiés sur des territoires urbains peu denses
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement d&amp;#039;outils d&amp;#039;analyse spécifiques aux besoins d&amp;#039;un territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Réalisation d&amp;#039;études de trafics
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Évaluation de la demande de transports pour des projets et des politiques de transports (Transport collectif en site propre, plan de déplacements urbains...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation socio-économique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Diffusion de connaissances
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaboration de guides et fiches méthodologiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation de journées techniques d&amp;#039;échanges
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de réseaux techniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation et animation de formations
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/modelisation-multimodale-deplacements</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/08b5-modelisation-multimodale-des-deplacements/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>143356</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la résilience des infrastructures et réseaux de transport</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la résilience des infrastructures et réseaux de transport : Vers une gestion intégrée des patrimoines d’infrastructures de transports</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  VOTRE BESOIN :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes gestionnaire d&amp;#039;un patrimoine d&amp;#039;infrastructures de transport et vous souhaitez optimiser vos investissements, notamment sur les activités d&amp;#039;exploitation, d&amp;#039;entretien et de maintenance.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez présenter une stratégie d&amp;#039;investissement dans la préservation de votre patrimoine, qui sera comprise par les usagers et par les financeurs afin d&amp;#039;entrer dans le cercle vertueux de l&amp;#039;entretien préventif.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez coupler des stratégies d&amp;#039;action pour un réseau plus résilient avec une gestion innovante et adaptée de votre patrimoine.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes à la recherche d&amp;#039;une méthode et d&amp;#039;une stratégie, permettant de répondre à la fois aux besoins d&amp;#039;investissements de court et de long termes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA RÉPONSE DU CEREMA :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema a développé une démarche innovante de gestion de patrimoine intégrée utilisant une approche systémique de votre réseau de transport.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette approche permet de mettre en place une stratégie d&amp;#039;investissement tenant compte de l&amp;#039;ensemble des contraintes d&amp;#039;exploitation, d&amp;#039;entretien et de vieillissement de votre réseau au cours de sa vie, afin qu&amp;#039;il remplisse son usage au regard des contraintes actuelles et des évolutions possibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous vous proposons des solutions pour que votre réseau puisse s&amp;#039;adapter à une détérioration imprévue, aux dégradations chroniques et aux évolutions de la demande.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette approche, mise en œuvre par nos experts, adaptée à chaque réseau et à chaque territoire, permet de hiérarchiser les investissements et les actions sur les infrastructures pour une gestion moins coûteuse.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle intègre les problématiques environnementales, de sobriété en ressources naturelles et énergétiques, les considérations techniques liées à la durabilité des matériaux ou de l&amp;#039;infrastructure dans son ensemble et les aspects socio-économiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   → Analyse des vulnérabilités
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les aléas climatiques (crues, inondations, sécheresse, chute de blocs, glissements de terrain, etc...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aléas industriels (zones Seveso, pollutions majeures, etc...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les éventuels autres aléas.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   → Définition des indicateurs pertinents
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  État d&amp;#039;endommagement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Besoin financier (dépréciation de patrimoine) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vulnérabilité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  →
+  &lt;strong&gt;
+   AMO – Gestion de Patrimoine Intégrée
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse des vulnérabilités ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définition des indicateurs de gestion pertinents, selon la réalité du terrain ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;adoption d&amp;#039;une stratégie, visant l&amp;#039;efficacité des investissements ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement à la passation de marchés de gestion de patrimoine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation à la gestion de patrimoine intégrée.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NOS RÉFÉRENCES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Expert incontournable et reconnu, le Cerema accompagne depuis de nombreuses années les collectivités territoriales dans la gestion de leurs réseaux de transport, que ce soit en apportant des méthodologies reconnues ou une expertise adaptée à chacun.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/gestion-integree-patrimoines-infrastructures-transport</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c13f-ameliorer-la-resilience-de-vos-infrastructure/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>143345</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des certification et audits pour les ouvrages d’arts et infrastructures de transport</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Certification et audits pour les ouvrages d’arts et infrastructures de transport</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  VOTRE BESOIN :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La réalisation d&amp;#039;audits et essais pour le marquage et la certification NF ou CE de produits et procédés de construction est au cœur de vos préoccupations et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour cela, vous cherchez un appui technique et une expertise pour attester la conformité des produits aux différentes normes et certifications en vigueur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA RÉPONSE DU CEREMA :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans les activités de certification et d&amp;#039;audits pour les ouvrages d&amp;#039;arts et infrastructures de transport en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Les activités de certification de matériaux / produits et d&amp;#039;entreprises pour la marque NF et les autres marques comprennent à la fois :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des audits (audits initiaux et de surveillance) des sites/usines de production et lors de la mise en œuvre des procédés ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des prestations d&amp;#039;essais (essais mécaniques et analyses chimiques) en laboratoire sur ces matériaux/produits.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Activité d&amp;#039;audits :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Marquage CE Enrobés bitumineux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marquage CE Granulats ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marquage CE « Kits de protection contre les chutes de blocs » ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marque NF BPE : Centrale de béton prêt à l&amp;#039;emploi ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marque NF Acier ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marque NF AFCAB : Aciéries, Armaturiers et fabricants de DRAAB (audits des fabricants et de la pose des armatures) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marque NF030 et marquage CE : Produits spéciaux destinés aux constructions en béton hydraulique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marque NF058 ASCQUER et marquage CE : Équipements de la Route ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Certification ASQPE : Armatures et procédés de précontrainte (mise en œuvre des procédés) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Certification ACQPA : Systèmes de peintures anticorrosion et peintures Marine Nationale.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Activité d&amp;#039;essais et analyses chimiques (AC) en laboratoire :
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur béton pour la marque NF BPE ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur aciers, coupleurs et armatures pour la marque NF AFCAB ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur les produits spéciaux destinés aux constructions en béton hydraulique pour la marque NF030 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur les équipements de la Route pour la marque NF058 ASCQUER ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur les adjuvants pour bétons - produits de cure pour la marque NF085 CERIB ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur les dispositifs avertisseurs pour la marque NF113 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur peintures anticorrosion pour la marque ACQPA ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur les granulats pour le marquage CE.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema est certifié ISO 9001 et est accrédité COFRAC pour les essais sur béton, mortiers et adjuvants
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/certification-audits-ouvrages-arts-infrastructures-transport</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d982-certification-et-audits-pour-les-ouvrages-dar/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>13/06/2023</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>143318</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Maîtriser le volet « nuisances sonores » dans les projets d’infrastructures de transport routières - Approfondissement (Formation)</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Entreprise privée
-[...18 lines deleted...]
-      <c r="K36" s="1" t="inlineStr">
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Description :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le bruit routier est la première source de nuisance citée par les Français à leur domicile. Le Conseil National du Bruit (CNB) et l&amp;#039;Agence de la Transition écologique (ADEME) ont publié en juillet 2021 une nouvelle évaluation du coût social du bruit en France qui indique que le bruit des infrastructures de transport routières représente un coût de plus de 80 milliards d&amp;#039;euros par an.
+&lt;/p&gt;
+&lt;p&gt;
+ Le bruit émis par les infrastructures de transport routières s&amp;#039;inscrit dans un corpus réglementaire ancien, cependant l&amp;#039;Autorité environnementale (Ae) pointe régulièrement les lacunes dans les études acoustiques, qui peuvent impacter directement la qualité de vie des riverains de ces projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette formation proposée en deux modules vous aidera à mieux appréhender les obligations des gestionnaires routiers, à conduire une étude d&amp;#039;impact acoustique et plus globalement à comprendre l&amp;#039;articulation des différents axes de la politique de lutte contre le bruit : Cartes de Bruit Stratégiques, Classement Sonore des Voies, résorption des Points Noirs du Bruit et protection des riverains
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs pédagogiques :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ À l&amp;#039;issue de ce module, les stagiaires seront capables de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Suivre la réalisation d&amp;#039;une étude d&amp;#039;impact acoustique à chaque étape de conception d&amp;#039;un projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyser la qualité des résultats d&amp;#039;une campagne de mesure ou d&amp;#039;une modélisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prendre en compte des aspects innovants dans la lutte contre le bruit
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Programme :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Matinée
+&lt;/p&gt;
+&lt;p&gt;
+ 9h30 – 10h00  : Présentation de l&amp;#039;équipe d&amp;#039;animation et attentes des stagiaires
+&lt;/p&gt;
+&lt;p&gt;
+ 10h00 – 10h30 : Bref rappel des notions de base de l&amp;#039;acoustique et de la réglementation applicable aux projets de transport routier
+&lt;/p&gt;
+&lt;p&gt;
+ 10h30 – 11h30 : Les différents niveaux d&amp;#039;études acoustiques (illustrations par l&amp;#039;exemple)
+&lt;/p&gt;
+&lt;p&gt;
+ 11h30 – 12h30 : Présentation et analyse d&amp;#039;une étude de cas
+&lt;/p&gt;
+&lt;p&gt;
+ Après-midi
+&lt;/p&gt;
+&lt;p&gt;
+ 14h00 – 15h00 : Atelier, mesure acoustique (organisation, exploitation, ...)
+&lt;/p&gt;
+&lt;p&gt;
+ 15h00 – 16h15 : Atelier, étude d&amp;#039;impact (contenu et points de vigilance, ...)
+&lt;/p&gt;
+&lt;p&gt;
+ 16h15 – 17h15 : Pour une meilleure intégration de la réglementation
+&lt;/p&gt;
+&lt;p&gt;
+ 17h15 – 17h30 : Temps d&amp;#039;échange et évaluation de la journée
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outils pédagogiques :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exposés théoriques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études de cas
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en situation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retours d&amp;#039;expérience
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités de validation individuelle des acquis en fin de formation  :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Quiz en fin de journée
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Frais d&amp;#039;inscription :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 600€ HT par stagiaire (TVA à 0 %)
+&lt;/p&gt;
+&lt;p&gt;
+ Déjeuner compris
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Santé
+Appui méthodologique
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Public :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La formation s&amp;#039;adresse aux personnels en charge de la thématique acoustique au sein des collectivités gestionnaires d&amp;#039;infrastructures routières, ou dans les bureaux d&amp;#039;études techniques.
+&lt;/p&gt;
+&lt;p&gt;
+ Une offre de formation &amp;#34;initiation&amp;#34; est également proposée. A noter : En cas d&amp;#039;inscription d&amp;#039;une même personne aux 2 offres, les modalités d&amp;#039;inscription sont distinctes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Niveau pré-requis :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Avoir suivi le module Initiation ou connaître les sujets qui y sont abordés.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-maitriser-volet-nuisances-sonores-projets</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/06ae-maitriser-le-volet-nuisances-sonores-dans-les/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L36" s="1" t="inlineStr">
-[...197 lines deleted...]
-      <c r="AE36" s="1" t="inlineStr">
+      <c r="AF28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF36" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="37" spans="1:34" customHeight="0">
-      <c r="A37" s="1">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
         <v>121006</v>
       </c>
-      <c r="B37" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans la recherche et l'obtention de subventions avec Subzen</t>
         </is>
       </c>
-      <c r="D37" s="1" t="inlineStr">
+      <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Subzen</t>
         </is>
       </c>
-      <c r="E37" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K37" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L37" s="1" t="inlineStr">
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiez d&amp;#039;un accompagnement à l&amp;#039;obtention de subventions pour vos projets d&amp;#039;investissement !
 &lt;/p&gt;
 &lt;p&gt;
  La Banque Postale vous propose
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html" target="_self"&gt;
   l&amp;#039;offre Subzen&lt;/a&gt; constituée de trois briques : 1) La recherche, 2) Le montage et 3) La gestion.
 &lt;/p&gt;
 &lt;p&gt;
  La Banque Postale peut vous accompagner sur tous niveaux de financement : financeurs locaux, nationaux et fonds structurels européens.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous bénéficiez d&amp;#039;un accompagnement complet, souple et personnalisé en matière de subventions : choix des briques et choix des financeurs.
  &lt;/li&gt;
  &lt;li&gt;
   Vous bénéficiez d&amp;#039;un gain de temps et d&amp;#039;un confort total dans toutes les étapes du cycle de vie d&amp;#039;une subvention.
  &lt;/li&gt;
  &lt;li&gt;
   Vous retrouvez des marges de manœuvre financières et optimisez le plan de financement de vos opérations d&amp;#039;investissement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modèle tarifaire au forfait selon le niveau d&amp;#039;accompagnement. N&amp;#039;hésitez pas à vous rapprocher de La Banque Postale pour une étude de dossier.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M37" s="1" t="inlineStr">
+      <c r="M29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Découvrez le témoignage de la ville de Saint-Tropez dans le Var &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/subzen-saint-tropez.html" target="_self"&gt;ici&lt;/a&gt; et de la ville de Maromme en Seine-Maritime &lt;a href="https://www.lapostegroupe.com/fr/actualite/la-banque-postale-accompagne-les-collectivites-dans-loptimisation-du-financement-de-leurs-projets" target="_self"&gt;ici&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -8412,194 +6750,409 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Lors d&amp;#039;un échange dédié avec nos experts, vous choisissez les étapes (Recherche / Montage / Gestion) sur lesquelles vous souhaitez être accompagné.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous définissez aussi les opérations d&amp;#039;investissement, ainsi que les financeurs que vous souhaitez approcher en priorité ou ceux à exclure de la prestation d&amp;#039;accompagnement.
 &lt;br /&gt;&lt;br /&gt;Cet accompagnement est indépendant de la souscription d&amp;#039;un emprunt. &lt;/p&gt;&lt;p&gt;Nous assurons cette prestation via des experts de La Banque Postale spécialisés sur la recherche et la gestion des financements externes des collectivités locales.&lt;/p&gt;
 &lt;p&gt;
  Après étude et acceptation de votre dossier par La Banque Postale.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T37" s="1" t="inlineStr">
+      <c r="T29" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Votre chargé d&amp;#039;affaires de La Banque Postale ou par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6889-aide-a-lobtention-de-subventions-avec-subzen/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC37" s="1" t="inlineStr">
+      <c r="AC29" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="AE37" s="1" t="inlineStr">
+      <c r="AE29" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF37" s="1" t="inlineStr">
+      <c r="AF29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG37" s="1" t="inlineStr">
+      <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>14/11/2022</t>
         </is>
       </c>
-      <c r="AH37" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="38" spans="1:34" customHeight="0">
-      <c r="A38" s="1">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>120795</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter l'achat de véhicules plus propres pour les communes et les professionnels</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Dispositif Véhicules propres - Acquisition de véhicules hydrogène par les petites entreprises</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce dispositif a vocation à accompagner les entreprises et les communes dans l&amp;#039;achat de véhicules électriques, à hydrogène ou au gaz naturel.
+&lt;/p&gt;
+&lt;p&gt;
+ Afin de renforcer l&amp;#039;action écologique de la Région, tous les modèles de voitures ne sont pas éligibles. Les voitures éligibles sont disponibles sur sur
+ &lt;a href="https://www.iledefrance.fr/toutes-les-actualites/vehicules-propres-les-aides-regionales-pour-les-particuliers-et-les-entreprises-evoluent-au-1er-janvier-2024" target="_self"&gt;
+  cette page
+ &lt;/a&gt;
+ , si leur prix ne dépasse pas 47 000 € avant aides publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ La location, ainsi que les véhicules d&amp;#039;occasion achetés auprès de particuliers, ne sont pas éligibles à ce dispositif.
+&lt;/p&gt;
+&lt;p&gt;
+ Aussi, un nombre limité de véhicules peut être subventionné par bénéficiaire, tel que détaillé dans le règlement téléchargeable ci-dessous (section V).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Transition énergétique
+Qualité de l'air
+Biodiversité
+Logistique urbaine
+Mobilité pour tous
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P30" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2025</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Qui est éligible ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les entreprises ayant leur siège en Île-de-France, comptant au plus 50 salariés,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les communes franciliennes de moins de 10.000 habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quel est le montant de l&amp;#039;aide ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les véhicules à motorisation électrique, le montant de l&amp;#039;aide est de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  1.500€ pour les deux-roues, trois-roues et quadricycles
+ &lt;/li&gt;
+ &lt;li&gt;
+  6.000€ pour les voitures, camionnettes, véhicules spécialisés, inférieurs à 3,5 tonnes
+ &lt;/li&gt;
+ &lt;li&gt;
+  9.000€ pour les camions et tracteurs routiers, de plus de 3,5 tonnes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les véhicules roulant au gaz naturel, le montant de l&amp;#039;aide est de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  9.000€ pour les camions et tracteurs routiers, supérieurs ou égal à 3,5 tonnes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les véhicules à motorisation hydrogène, le montant de l&amp;#039;aide est de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  15.000€ pour les voitures, véhicules spécialisés, inférieurs à 3,5 tonnes
+ &lt;/li&gt;
+ &lt;li&gt;
+  30.000€ pour les camionnettes, camions et tracteurs routiers
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Cette aide est cumulable avec toute aide publique donnée sur le territoire francilien.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ensemble des aides publiques reçues pour cet achat ne doit pas dépasser 50 % du prix total du véhicule.
+&lt;/p&gt;
+&lt;p&gt;
+ C&amp;#039;est au bénéficiaire de s&amp;#039;assurer qu&amp;#039;il respecte ce taux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/dispositif-vehicules-propres-acquisition-de-vehicules-hydrogene-par-les-petites-entreprises</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les modalités de contact sont disponibles via le lien vers le
+ &lt;a href="https://www.iledefrance.fr/aides-et-appels-a-projets/acquisition-de-vehicules-propres-par-les-communes-et-les-professionnels" target="_self"&gt;
+  descriptif complet
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>cae.admin@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ef30-acquisition-de-vehicules-propres-par-les-prof/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
         <v>120596</v>
       </c>
-      <c r="B38" s="1" t="inlineStr">
+      <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Financer les projets structurants des communes gersoises (DDR+)</t>
         </is>
       </c>
-      <c r="D38" s="1" t="inlineStr">
+      <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Dotation départementale Rurale Plus (DDR+)</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I38" s="1" t="inlineStr">
+      <c r="I31" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J38" s="1" t="inlineStr">
+      <c r="J31" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
+      <c r="K31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L38" s="1" t="inlineStr">
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -8627,66 +7180,66 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P38" s="1" t="inlineStr">
+      <c r="P31" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q38" s="1" t="inlineStr">
+      <c r="Q31" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R38" s="1" t="inlineStr">
+      <c r="R31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;
    Les projets relevant des typologies suivantes sont prioritaires :
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les opérations favorisant le développement des mobilités douces ou partagées,
  &lt;/li&gt;
  &lt;li&gt;
   les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation énergétique des logements communaux à vocation sociale,
  &lt;/li&gt;
  &lt;li&gt;
   les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
  &lt;/li&gt;
  &lt;li&gt;
   les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
  &lt;/li&gt;
@@ -8698,590 +7251,882 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
  &lt;/li&gt;
  &lt;li&gt;
   les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
  &lt;/li&gt;
  &lt;li&gt;
   les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation de structure des ouvrages d&amp;#039;art.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T38" s="1" t="inlineStr">
+      <c r="T31" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V38" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail :
  &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
   subventions.dmit&amp;#64;gers.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
         </is>
       </c>
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB38" s="1" t="inlineStr">
+      <c r="AB31" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC38" s="1" t="inlineStr">
+      <c r="AC31" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE38" s="1" t="inlineStr">
+      <c r="AE31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF38" s="1" t="inlineStr">
+      <c r="AF31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG38" s="1" t="inlineStr">
+      <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>20/10/2022</t>
         </is>
       </c>
-      <c r="AH38" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="39" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G39" s="1" t="inlineStr">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>126877</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Être aidé pour réaliser des documents de planification (SCoT, PLUI...)</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
-Entreprise privée</t>
-[...12 lines deleted...]
-      <c r="L39" s="1" t="inlineStr">
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Ce dispositif a vocation à accompagner les entreprises et les communes dans l&amp;#039;achat de véhicules électriques, à hydrogène ou au gaz naturel.
-[...12 lines deleted...]
- Aussi, un nombre limité de véhicules peut être subventionné par bénéficiaire, tel que détaillé dans le règlement téléchargeable ci-dessous (section V).
+ &lt;strong&gt;
+  LES OUTILS DE PLANIFICATION TERRITORIALE
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Les missions de l&amp;#039;agence d&amp;#039;urbanisme se structurent principalement autour d&amp;#039;un travail de mise en commun et de construction d&amp;#039;une vision partagée pour le futur. Dans ce contexte,
+  les agences d&amp;#039;urbanisme sont nombreuses à accompagner les territoires dans l&amp;#039;élaboration de leur Scot et/ou de leur PLUI.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Sports et loisirs
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Appui à la réalisation de documents de planification (SCoT, PLUi, Sraddet...); Exemple de réalisations :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.fnau.org/fr/publication/plan-local-durbanisme-intercommunal-projet-damenagement-et-de-developpement-durables-padd-communaute-de-communes-de-la-houve-et-du-pays-boulageois/" target="_self"&gt;
+   Réalisation du Plan local d&amp;#039;urbanisme intercommunal par l&amp;#039;agence des agglomérations de Moselle
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.fnau.org/fr/publication/oap-et-reglement-deux-outils-au-service-de-la-mise-en-oeuvre-du-padd-concevoir-leur-doctrine-demploi-en-complementarite/" target="_self"&gt;
+   OAP et règlement : deux outils au service de la mise en œuvre du PADD – Concevoir leur doctrine d&amp;#039;emploi en complémentarité
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.fnau.org/fr/publication/le-plan-local-durbanisme-intercommunal-valant-programme-local-de-lhabitat-et-plan-de-mobilite-le-plui-hd/" target="_self"&gt;
+   Le plan local d&amp;#039;urbanisme intercommunal valant Programme local de l&amp;#039;habitat et Plan de mobilité : le PLUi-HD
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.aurh.fr/projets-et-actions/plui-le-havre-seine-metropole?#" target="_self"&gt;
+   PLUi Le Havre Seine Métropole
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
 Transition énergétique
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
 Qualité de l'air
 Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin.
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  Consulter la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau.
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également contacter la fédération nationale des agences d&amp;#039;urbanisme qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/83a6-etre-aide-pour-batir-des-strategies-territori/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>20/01/2023</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>119980</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Dotation d'équipement des territoires ruraux</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I33" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La &lt;strong&gt;dotation d&amp;#039;équipement des territoires ruraux &lt;/strong&gt;(DETR) soutient les projets d&amp;#039;investissement des communes et de leurs groupements. Les priorités de financement de cette dotation sont fixées chaque année au niveau départemental par une commission d&amp;#039;élus.&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation des équipements sportifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement d&amp;#039;un chemin piéton ou d&amp;#039;une piste cyclable pour renforcer la mobilité douce
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation thermique d&amp;#039;une école
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un bâtiment scolaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise aux normes défense incendie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation d&amp;#039;un système de vidéoprotection
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en accessibilité de bâtiments recevant du public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de voirie
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Agriculture et agroalimentaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+International
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
-Réduction de l'empreinte carbone</t>
-[...12 lines deleted...]
-      <c r="R39" s="1" t="inlineStr">
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Sécurité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...1 lines deleted...]
- &lt;/strong&gt;
+ Peuvent bénéficier de la dotation d&amp;#039;équipement des territoires ruraux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Les entreprises ayant leur siège en Île-de-France, comptant au plus 50 salariés,
-[...2 lines deleted...]
-  Les communes franciliennes de moins de 10.000 habitants.
+  Les établissements publics de coopération intercommunale à fiscalité propre dans les départements de métropole qui ne forment pas un ensemble de plus de 75 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centre de plus de 20 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements publics de coopération intercommunale à fiscalité propre dans les départements d&amp;#039;outre-mer et le Département de Mayotte qui ne forment pas un ensemble de plus de 150 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centres de plus de 85 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements publics de coopération intercommunale éligibles en 2010 à la dotation globale d&amp;#039;équipement des communes ou à la dotation de développement rural ainsi que les syndicats mixtes créés en application de l&amp;#039;article L. 5711-1 et les syndicats de communes créés en application de l&amp;#039;article L. 5212-1 dont la population n&amp;#039;excède pas 60 000 habitants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les communes :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;br /&gt;
-[...7 lines deleted...]
- Pour les véhicules à motorisation électrique, le montant de l&amp;#039;aide est de :
+ a) Dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ b) Dont la population est supérieure à 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole et 35 000 habitants dans les départements d&amp;#039;outre-mer et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier moyen par habitant de l&amp;#039;ensemble des communes dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants ;
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  1.500€ pour les deux-roues, trois-roues et quadricycles
-[...5 lines deleted...]
-  9.000€ pour les camions et tracteurs routiers, de plus de 3,5 tonnes
+  Les communes de Saint-Pierre-et-Miquelon ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les communes nouvelles issues de la transformation d&amp;#039;établissements publics de coopération intercommunale éligibles à la dotation d&amp;#039;équipement des territoires ruraux l&amp;#039;année précédant leur transformation ou issues de la fusion de communes dont l&amp;#039;une d&amp;#039;entre elles était éligible à cette dotation l&amp;#039;année précédant leur fusion sont réputées remplir, pendant les trois premiers exercices à compter de leur création, les conditions de population mentionnées aux a et b.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Pour les véhicules roulant au gaz naturel, le montant de l&amp;#039;aide est de :
-[...24 lines deleted...]
- C&amp;#039;est au bénéficiaire de s&amp;#039;assurer qu&amp;#039;il respecte ce taux.
+ Lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre une commune ou un groupement éligible et le représentant de l&amp;#039;Etat, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ La liste des communes et EPCI éligibles à la DETR est transmise chaque année par la DGCL aux préfectures de département. Vous pouvez vous rapprocher de votre préfecture de département pour vous assurer de votre éligibilité à cette dotation.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="T39" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X39" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W33" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les modalités de contact sont disponibles via le lien vers le
-[...1 lines deleted...]
-  descriptif complet
+ La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département pour déposer un dossier :
+ &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture" rel="noopener" target="_blank"&gt;
+  https://lannuaire.service-public.fr/navigation/prefecture
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
  &lt;/a&gt;
- .
-[...13 lines deleted...]
-      <c r="AA39" s="1" t="inlineStr">
+&lt;/p&gt;
+&lt;p&gt;
+ Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de département qui attribue les subventions.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b4d8-copie-16h46-financer-des-projets-dinvestissem/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AE39" s="1" t="inlineStr">
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un commerce de proximité
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF39" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2022</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="40" spans="1:34" customHeight="0">
-      <c r="A40" s="1">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
         <v>119945</v>
       </c>
-      <c r="B40" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
         </is>
       </c>
-      <c r="D40" s="1" t="inlineStr">
+      <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Dotation de soutien à l'investissement local</t>
         </is>
       </c>
-      <c r="E40" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
-      <c r="G40" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H40" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I40" s="1" t="inlineStr">
+      <c r="I34" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K40" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L40" s="1" t="inlineStr">
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La dotation de soutien à l&amp;#039;investissement local (DSIL) soutient également les projets d&amp;#039;investissement des communes et de leurs groupements qui répondent à l&amp;#039;une des six priorités instaurées par la loi :&lt;/p&gt;&lt;p&gt;1° Rénovation thermique, transition énergétique, développement des énergies renouvelables ;&lt;/p&gt;&lt;p&gt;2° Mise aux normes et de sécurisation des équipements publics ;&lt;/p&gt;&lt;p&gt;3° Développement d&amp;#039;infrastructures en faveur de la mobilité ou de la construction de logements ;&lt;/p&gt;&lt;p&gt;4° Développement du numérique et de la téléphonie mobile ;&lt;/p&gt;&lt;p&gt;5° Création, transformation et rénovation des bâtiments scolaires ;&lt;/p&gt;&lt;p&gt;6° Réalisation d&amp;#039;hébergements et d&amp;#039;équipements publics rendus nécessaires par l&amp;#039;accroissement du nombre d&amp;#039;habitants.&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de région, responsable de l&amp;#039;attribution des subventions. L&amp;#039;instruction est centralisée en préfecture de département.&lt;/p&gt;&lt;p&gt;Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N40" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Sports et loisirs
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Education et renforcement des compétences
 Technologies numériques et numérisation
 Revitalisation
 Risques naturels
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Sécurité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O40" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R40" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les communes et tous les établissements publics de coopération intercommunale (EPCI) à fiscalité propre, de métropole et des régions d&amp;#039;outre-mer, y compris Mayotte, ainsi que les pôles d&amp;#039;équilibre territoriaux et ruraux (PETR) peuvent percevoir la DSIL.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  De manière dérogatoire, lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre l&amp;#039;une des collectivités éligibles et le représentant de l&amp;#039;État, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S40" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T40" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U40" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W40" s="1" t="inlineStr">
+      <c r="W34" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
         </is>
       </c>
-      <c r="X40" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département ou de la région pour déposer un dossier :
  &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture"&gt;
   https://lannuaire.service-public.fr/navigation/prefecture&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Au cours de l’instruction de votre dossier, vous serez invités à répondre dans les meilleurs délais aux demandes de pièces complémentaires ou de précisions en ajoutant ou en modifiant les informations dans l’onglet « demande » de votre dossier afin d’en établir la complétude.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y40" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z40" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1182-copie-13h44-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA40" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB40" s="1" t="inlineStr">
+      <c r="AB34" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC40" s="1" t="inlineStr">
+      <c r="AC34" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE40" s="1" t="inlineStr">
+      <c r="AE34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF40" s="1" t="inlineStr">
+      <c r="AF34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG40" s="1" t="inlineStr">
+      <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>02/08/2022</t>
         </is>
       </c>
-      <c r="AH40" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="41" spans="1:34" customHeight="0">
-      <c r="A41" s="1">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
         <v>119940</v>
       </c>
-      <c r="B41" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Département</t>
         </is>
       </c>
-      <c r="H41" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I41" s="1" t="inlineStr">
+      <c r="I35" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K41" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L41" s="1" t="inlineStr">
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
 &lt;/p&gt;
 &lt;p&gt;
  Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Priorités thématiques d&amp;#039;affectation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;p&gt;
    au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
   &lt;/p&gt;
  &lt;/li&gt;
@@ -9298,299 +8143,299 @@
  &lt;li&gt;
   &lt;p&gt;
    à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
   &lt;/p&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;p&gt;
    plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
   &lt;/p&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
 &lt;/p&gt;
 &lt;p&gt;
  Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M41" s="1" t="inlineStr">
+      <c r="M35" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Rénovation thermique et mise aux normes de bâtiments publics
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une voie verte
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de nouveaux arrêts et terminus de bus
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;une médiathèque
  &lt;/li&gt;
  &lt;li&gt;
   Réaménagement des locaux de l&amp;#039;office du tourisme
  &lt;/li&gt;
  &lt;li&gt;
   Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de voirie et ouvrages d&amp;#039;art
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N41" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Technologies numériques et numérisation
 Tiers-lieux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R41" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les collectivités éligibles à la DSID :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La nature des projets éligibles :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
  &lt;/li&gt;
  &lt;li&gt;
   La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
  &lt;/li&gt;
  &lt;li&gt;
   en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
  &lt;/li&gt;
  &lt;li&gt;
   plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S41" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T41" s="1" t="inlineStr">
+      <c r="T35" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V41" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
         </is>
       </c>
-      <c r="X41" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de sa préfecture de département ou de région.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
         </is>
       </c>
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB41" s="1" t="inlineStr">
+      <c r="AB35" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une école
 Construction d’un gymnase
 Création d’une crèche
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC41" s="1" t="inlineStr">
+      <c r="AC35" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE41" s="1" t="inlineStr">
+      <c r="AE35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF41" s="1" t="inlineStr">
+      <c r="AF35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG41" s="1" t="inlineStr">
+      <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>01/08/2022</t>
         </is>
       </c>
-      <c r="AH41" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="42" spans="1:34" customHeight="0">
-      <c r="A42" s="1">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
         <v>120322</v>
       </c>
-      <c r="B42" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Entretenir et réparer la voirie et les ouvrages d’art sur réseau routier communal</t>
         </is>
       </c>
-      <c r="D42" s="1" t="inlineStr">
+      <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Entretien et réparation de voirie et d’ouvrages d’art sur réseau routier communal</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H42" s="1" t="inlineStr">
+      <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K42" s="1" t="inlineStr">
+      <c r="K36" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L42" s="1" t="inlineStr">
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contact téléphonique ou mail
  &lt;/li&gt;
  &lt;li&gt;
   Rendez-vous et visite sur site
  &lt;/li&gt;
  &lt;li&gt;
   Informations générales sur la réglementation, les enjeux, les procédures
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Assistance à la programmation des travaux de voirie (recensement des travaux, analyse des contraintes techniques et environnementales, définition des procédures administratives à suivre, priorisation, chiffrage sommaire et échéancier de réalisation des travaux)
  &lt;/li&gt;
  &lt;li&gt;
   Assistance pour le diagnostic préalable des désordres sur ouvrages d&amp;#039;art (rédaction du dossier de consultation des experts, analyse des offres, gestion des marchés d&amp;#039;expertise)
  &lt;/li&gt;
  &lt;li&gt;
   Assistance pour le choix d&amp;#039;un maître d&amp;#039;oeuvre (rédaction du dossier de consultation, analyse des offres, gestion du marché)
@@ -9612,1367 +8457,900 @@
  &lt;/li&gt;
  &lt;li&gt;
   Avant projet
  &lt;/li&gt;
  &lt;li&gt;
   Projet
  &lt;/li&gt;
  &lt;li&gt;
   Assistance à la passation du contrat de travaux
  &lt;/li&gt;
  &lt;li&gt;
   Visa des plans d&amp;#039;exécution
  &lt;/li&gt;
  &lt;li&gt;
   Direction de l&amp;#039;exécution des travaux
  &lt;/li&gt;
  &lt;li&gt;
   Ordonnancement, pilotage et coordination des travaux
  &lt;/li&gt;
  &lt;li&gt;
   Assistance aux opérations de réception des travaux.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Logistique urbaine</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R42" s="1" t="inlineStr">
+      <c r="R36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  OPÉRATIONS CONCERNÉES
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Dans le cadre d&amp;#039;un programme d&amp;#039;entretien régulier ou à la suite de désordres événementiels :
  &lt;/span&gt;
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    travaux de réfection ou de réparation de chaussée (renouvellement des enduits superficiels, enrobés, coulis...) ou d‘ouvrages d&amp;#039;art, ainsi que les travaux préparatoires éventuellement nécessaires
   &lt;/li&gt;
   &lt;li&gt;
    travaux de remise en état à l&amp;#039;identique de chaussée ou d&amp;#039;ouvrages d&amp;#039;art suite à un sinistre
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   &lt;br /&gt;
  &lt;/p&gt;
  &lt;p&gt;
   &lt;span&gt;
    Critères d&amp;#039;éligibilité des communes :
   &lt;/span&gt;
   &lt;br /&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     pour l&amp;#039;assistance à maîtrise d&amp;#039;ouvrage : population inférieure à 5000 habitants
    &lt;/li&gt;
    &lt;li&gt;
     pour la maîtrise d&amp;#039;œuvre : population inférieure à 2000 habitants et montant de travaux inférieur à 150 k€ par an
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V42" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/entretien-et-reparation-de-voirie-et-douvrages-dart-sur-reseau-routier-communal/</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Département de la Drôme – Service études et travaux
   &lt;/li&gt;
   &lt;li&gt;
    Secrétariat 04 75 75 92 27 •
    &lt;a href="mailto:gyounsi&amp;#64;ladrome.fr"&gt;
     gyounsi&amp;#64;ladrome.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a href="https://www.ladrome.fr/"&gt;
     www.ladrome.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y42" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
+      <c r="Z36" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9e35-entretien-et-reparation-de-voirie-et-douvrage/</t>
         </is>
       </c>
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB42" s="1" t="inlineStr">
+      <c r="AB36" s="1" t="inlineStr">
         <is>
           <t>Réfection/aménagement de la voirie</t>
         </is>
       </c>
-      <c r="AC42" s="1" t="inlineStr">
+      <c r="AC36" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE42" s="1" t="inlineStr">
+      <c r="AE36" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF42" s="1" t="inlineStr">
+      <c r="AF36" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG42" s="1" t="inlineStr">
+      <c r="AG36" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH42" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="43" spans="1:34" customHeight="0">
-      <c r="A43" s="1">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
         <v>120089</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Accompagner pendant 4 ans la collectivité dans la mise en œuvre de sa démarche de Transition Ecologique avec le programme Territoire engagé</t>
         </is>
       </c>
-      <c r="D43" s="1" t="inlineStr">
+      <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Programme Territoire Engagé Transition Ecologique - Accompagnement des collectivités par un conseiller Territoire Engagé</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
+      <c r="H37" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I43" s="1" t="inlineStr">
+      <c r="I37" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K43" s="1" t="inlineStr">
+      <c r="K37" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L43" s="1" t="inlineStr">
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;ADEME anime le dispositif Territoire Engagé Transition Écologique en proposant aux collectivités &lt;span&gt;deux référentiels thématiques&lt;/span&gt; ambitieux et progressifs, &lt;span&gt;un programme d&amp;#039;accompagnement&lt;/span&gt;, &lt;span&gt;une animation&lt;/span&gt;, &lt;span&gt;un parcours de labellisation&lt;/span&gt;. Le dispositif porte sur les volets Climat, Air, Énergie (CAE) et Économie circulaire (ECi). &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le présent soutien financier concerne l&amp;#039;accompagnement des collectivités par un conseiller Territoire Engagé.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Référencé, formé et animé par l&amp;#039;ADEME, le &lt;span&gt;Conseiller Territoire Engagé accompagne la collectivité&lt;/span&gt; tout au long de sa démarche : pilotage, diagnostic, plan d&amp;#039;actions, suivi annuel, etc. Il apporte à la collectivité un &lt;span&gt;service clé en main de conseil et d&amp;#039;assistance technique&lt;/span&gt; ainsi qu’un &lt;span&gt;appui à l’animation du projet&lt;/span&gt;. La liste des Conseillers Territoire Engagé référencés est disponible en bas de la page internet suivante : &lt;a href="https://www.territoiresentransitions.fr/programme" target="_blank"&gt;territoiresentransitions.fr/programme&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour les collectivités qui le souhaitent, la prestation d&amp;#039;accompagnement comprend une assistance au dépôt d&amp;#039;une demande de labellisation.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La mission du conseiller porte sur une durée de 4 ans.  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M43" s="1" t="inlineStr">
+      <c r="M37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  De nombreuses collectivités ont déjà profité de cette accompagnement.
  &lt;a href="https://www.territoiresentransitions.fr/programme#carte" target="_blank"&gt;Découvrez leurs actions et retour d&amp;#039;expérience sur notre site internet.     Ouvre une nouvelle fenêtre&lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Economie circulaire
 Economie locale et circuits courts
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Transports collectifs et optimisation des trafics routiers
 Logistique urbaine
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/2024/programme-territoire-engage-transition-ecologique-accompagnement" target="_blank"&gt;Prenez contact avec votre direction régionale de l&amp;#039;ADEME&lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T43" s="1" t="inlineStr">
+      <c r="T37" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>https://territoireengagetransitionecologique.ademe.fr/</t>
         </is>
       </c>
-      <c r="W43" s="1" t="inlineStr">
+      <c r="W37" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/2024/programme-territoire-engage-transition-ecologique-accompagnement</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:territoireengage&amp;#64;ademe.fr" target="_blank"&gt;territoireengage&amp;#64;ademe.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>mathieu.teulier@ademe.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3ac7-accompagnement-des-collectivites-par-un-conse/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC43" s="1" t="inlineStr">
+      <c r="AC37" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="AE43" s="1" t="inlineStr">
+      <c r="AE37" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF43" s="1" t="inlineStr">
+      <c r="AF37" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG43" s="1" t="inlineStr">
+      <c r="AG37" s="1" t="inlineStr">
         <is>
           <t>31/08/2022</t>
         </is>
       </c>
-      <c r="AH43" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="44" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G44" s="1" t="inlineStr">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>121446</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les mobilités durables urbaines</t>
+        </is>
+      </c>
+      <c r="C38" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le développement territorial vers un développement durable via les mobilités durables urbaines</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...2 lines deleted...]
-      <c r="H44" s="1" t="inlineStr">
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I44" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="M44" s="1" t="inlineStr">
+      <c r="I38" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="J38" s="1" t="inlineStr">
+        <is>
+          <t>Taux maximal d’intervention FEDER : 60%</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le caractère étendu du péri-urbain sur le territoire soulève des enjeux de mobilité auxquels les stratégies urbaines intégrées doivent répondre en poursuivant les objectifs suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développer la multimodalité en milieu urbain afin de réduire l&amp;#039;empreinte carbone et encourager le recours à des moyens de mobilité durable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer les voiries douces en milieu urbain afin d&amp;#039;encourager le recours à des formes de mobilité durables, de sécuriser la pratique des modes doux, d&amp;#039;assurer une continuité sur l&amp;#039;ensemble du territoire urbain et une connexion avec les zones péri-urbaines et rurales, conformément aux stratégies régionales en la matière.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Déployer des stations de stockage et recharge de carburants alternatifs aux carburants fossiles, dans l&amp;#039;objectif de réduire l&amp;#039;impact environnemental des déplacements, selon un maillage rationnel et dans une logique d&amp;#039;interopérabilité entre les différents systèmes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M38" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
-  Rénovation des équipements sportifs
-[...20 lines deleted...]
-  Travaux de voirie
+  Aménagements multimodaux (tels que des places de stationnement pour les moyens de transport durables, des pôles d&amp;#039;échanges...), en particulier sur les points d&amp;#039;interconnexion ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions visant à favoriser une meilleure interopérabilité des services de transport (tels que les services de mobilité partagée), à l&amp;#039;installation de billettiques des réseaux urbains sur une aire de déplacement commune ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions visant à l&amp;#039;amélioration de la logistique urbaine durable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement d&amp;#039;aires de covoiturage (en cohérence avec les orientations régionales) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement ou construction de passerelles favorisant les modes doux permettant de traiter des points noirs ou de résoudre des problématiques de franchissement (route, lignes ferroviaires, cours d&amp;#039;eau)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sécurisation de la pratique des modes doux, voies de liaisons cyclables, aménagement de voiries douces (tels que les cheminements piétons, les aménagements cyclables, etc.) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcement de réseaux d&amp;#039;aménagements cyclables afin de constituer des continuités. L&amp;#039;objectif est de relier les infrastructures existantes ou de finaliser les continuités cyclables ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation de stations de stockage et de recharge de carburants alternatifs aux carburants fossiles (bornes de recharge pour véhicules électriques, à hydrogène, etc.) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes portant sur la mobilité urbaine.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
-[...385 lines deleted...]
-Information voyageur, billettique multimodale
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis
-[...3 lines deleted...]
-      <c r="O45" s="1" t="inlineStr">
+Limiter les déplacements subis</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P45" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="X45" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Se rapprocher de votre Direction départementale des Finances publiques
+ Les projets devront être compatibles avec la stratégie intégrée de développement urbain du territoire et avoir reçu un avis favorable en comité de sélection de l&amp;#039;organisme intermédiaire territorialement compétent.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets devront être compatibles avec les stratégies en termes de mobilité mise en place par la Région à savoir le schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité des territoires (SRADDET) dénommé « Ici 2050 ».
+&lt;/p&gt;
+&lt;p&gt;
+ Les aménagements des aires de covoiturage devront être réalisés en conformité avec le SRADDET et sa déclinaison : le schéma régional des aires de covoiturage.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;implantation de structures de recharge devront respecter le SRADDET et ses objectifs en termes de déploiement de bornes de charge. Ils devront respecter les contraintes de gestion et de pilotage des réseaux de distribution d&amp;#039;électricité. L&amp;#039;interopérabilité et l&amp;#039;adaptabilité des infrastructures de recharge devront permettre la recharge de tous types et gammes de véhicules, quel que soit l&amp;#039;usage des véhicules et leur constructeur (normalisation et standardisation des solutions technologiques retenues). Les bornes devront prévoir un système de supervision accessible à tout usager.
+&lt;/p&gt;
+&lt;p&gt;
+ Le porteur de projet fournira une note explicative justifiant de la prise en compte de la préservation de l&amp;#039;environnement et de la biodiversité au sein de son projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses éligibles
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses éligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dépenses de prestations intellectuelles extérieures (réalisation d&amp;#039;études, de diagnostics...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses d&amp;#039;investissements matériels et immatériels (maîtrise d&amp;#039;œuvre, infrastructures, signalétique, accès PMR, verdissement, éclairage public, ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses d&amp;#039;acquisitions foncières (dans la limite de 10 % maximum des dépenses éligibles) ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB : Si l&amp;#039;assiette éligible est inférieure ou égale à 200 000 €, les coûts indirects seront couverts par un forfait de 7% appliqué aux dépenses directes éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses inéligibles (notamment) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Coûts indirects hors forfait de 7% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses de personnel.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités de soutien financier
+&lt;/p&gt;
+&lt;p&gt;
+ Plancher minimal de subvention FEDER :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  50 000 € pour les projets de travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  20 000 € pour les projets d&amp;#039;études.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Taux maximal d&amp;#039;intervention FEDER : 60%
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maximal d&amp;#039;aide publique : 100% dans le respect de la règlementation européenne et nationale (dont autofinancement des collectivités territoriales et leurs groupements)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europe-bfc.eu/jai-un-projet/les-financements-par-thematique/developpement-urbain-et-rural-mobilites-durables/</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service FEDER Bourgogne-Franche-Comté et Massif du Jura, Direction Europe et rayonnement international, Conseil régional de Bourgogne-Franche-Comté: urbain.feder&amp;#64;bourgognefranchecomte.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>florence.kohtz@bourgognefranchecomte.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c6b9-accompagner-le-renouvellement-urbain/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AE45" s="1" t="inlineStr">
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional Bourgogne Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AD38" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF45" s="1" t="inlineStr">
+      <c r="AF38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG45" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>07/12/2022</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="46" spans="1:34" customHeight="0">
-[...199 lines deleted...]
-      <c r="A47" s="1">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
         <v>112009</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Déployer des bornes de recharge pour véhicules électriques et accompagner leur exploitation</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
+      <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Développer les mobilités alternatives</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie technique
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
 Ingénierie Juridique / administrative
 Ingénierie financière
-Autre aide financière
-[...3 lines deleted...]
-      <c r="I47" s="1" t="inlineStr">
+Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="I39" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L47" s="1" t="inlineStr">
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Accompagnement des collectivités girondines en transfert de compétence IRVE. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Déploiement de bornes : &lt;/strong&gt;L&amp;#039;accompagnement diffère suivant la borne concernée et ce qui est prévu au SDIRVE (Schéma Directeur d&amp;#039;Infrastructures de Recharges pour Véhicules Electriques).&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;Cas n° 1 :&lt;/strong&gt; Fourniture et pose d&amp;#039;une borne de recharge pour véhicules électriques, raccordement compris, hors extension, prioritaire dans le cadre du SDIRVE.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le taux de subvention varie de 30% à 100% (suivant collectivité) pour les bornes suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;7-22 kW AC pour les parkings de covoiturage/tertiaire. Charge moyenne : 7h/320km&lt;/li&gt;&lt;li&gt;24 kW DS AC pour les implantations en centre ville. Charge moyenne : 1h/160km&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le taux de subvention varie de 0% à 100% pour les superchargeurs 120kW DC à proximité de voie express/autoroute. Charge moyenne : 20mn/240km. Les travaux de génie civil et de renforcement du réseau ne sont pas compris.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;Cas n°2 : &lt;/strong&gt;Fourniture et pose d&amp;#039;une borne de recharge pour véhicules électriques, raccordement compris, hors extension, non prioritaire dans le SDIRVE.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le taux de subvention varie de 0% à 60% pour les bornes suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;7-22 kW AC pour les parkings de covoiturage/tertiaire. Charge moyenne : 7h/320km&lt;/li&gt;&lt;li&gt;24 kW DS AC pour les implantations en centre ville. Charge moyenne : 1h/160km&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Exploitation :&lt;/strong&gt; Deux types de forfaits sont disponibles :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Forfait exploitation des bornes de recharge 7-22kW AC et 24kW DC : il couvre les opérations d&amp;#039;exploitation courantes (services aux usagers, maintenance curative et préventive, supervision, accès au moyen de paiement, consommation électrique). Le coût est de 800€/borne/an, révisé tous les 3 ans (si un excédent d&amp;#039;exploitation est constaté, 50% est reversé à la collectivité).&lt;/li&gt;&lt;li&gt;Forfait exploitation des bornes de recharge 120kW DC sur les frais réels.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Accès aux services
 Qualité de l'air
 Animation et mise en réseau
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Transfert de compétence IRVE.&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;&lt;p&gt;Sous réserve des fonds alloués à cet accompagnement.&lt;/p&gt;&lt;p&gt;Pour savoir si votre collectivité est éligible à cette aide, référez-vous au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T47" s="1" t="inlineStr">
+      <c r="T39" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>https://www.sdeeg33.fr/mobilite-durable/</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Syndicat Départemental Energies et Environnement de Gironde
  &lt;/li&gt;
  &lt;li&gt;
   Nathalie Lalanne
  &lt;/li&gt;
  &lt;li&gt;
   Chargée de projets mobilité alternative
  &lt;/li&gt;
  &lt;li&gt;
   Service Transition Énergétique
  &lt;/li&gt;
  &lt;li&gt;
   service.energies&amp;#64;sdeeg33.fr
  &lt;/li&gt;
  &lt;li&gt;
   05 56 16 13 21
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>lea.pambrun@sdeeg33.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f797-developper-les-mobilites-alternatives/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB47" s="1" t="inlineStr">
+      <c r="AB39" s="1" t="inlineStr">
         <is>
           <t>Installation de bornes électriques</t>
         </is>
       </c>
-      <c r="AC47" s="1" t="inlineStr">
+      <c r="AC39" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
         </is>
       </c>
-      <c r="AE47" s="1" t="inlineStr">
+      <c r="AE39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF47" s="1" t="inlineStr">
+      <c r="AF39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG47" s="1" t="inlineStr">
+      <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>18/01/2022</t>
         </is>
       </c>
-      <c r="AH47" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="48" spans="1:34" customHeight="0">
-      <c r="A48" s="1">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
         <v>112001</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Améliorer vos politiques publiques grâce au partage de bonnes pratiques au sein d'un partenariat européen</t>
         </is>
       </c>
-      <c r="C48" s="1" t="inlineStr">
+      <c r="C40" s="1" t="inlineStr">
         <is>
           <t>EUROPE - Interreg - Fonds européens
 EUROPE - Interreg Europe</t>
         </is>
       </c>
-      <c r="D48" s="1" t="inlineStr">
+      <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Projet de coopération territoriale Interreg Europe</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="F48" s="1" t="inlineStr">
+      <c r="F40" s="1" t="inlineStr">
         <is>
           <t>Interreg Europe</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I48" s="1" t="inlineStr">
+      <c r="I40" s="1" t="inlineStr">
         <is>
           <t> Min : 70 Max : 80</t>
         </is>
       </c>
-      <c r="J48" s="1" t="inlineStr">
+      <c r="J40" s="1" t="inlineStr">
         <is>
           <t>80% : structures publiques et de droit public et 70% : structures privées à but non lucratif</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
+      <c r="K40" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L48" s="1" t="inlineStr">
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
 &lt;/p&gt;
 &lt;p&gt;
  Un projet va se construire autour d&amp;#039;une problématique commune et va regrouper des acteurs publics sur l&amp;#039;ensemble du territoire européen. Pendant quatre ans, le partenariat va échanger sur les mesures mises en place sur leur territoire respectif, tirer les enseignements des expériences de chacun, pour ensuite adapter leur politique publique pour plus d&amp;#039;efficacité.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets s&amp;#039;inscrivent dans les priorités de l&amp;#039;Union Européenne, à savoir une Europe plus innovante, plus verte, plus connectée, plus sociale, plus proche de ses citoyens.
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses prises en charges sont essentiellement des dépenses de fonctionnement pour lesquelles la subvention (FEDER) est de 70 ou 80%.
 &lt;/p&gt;
 &lt;p&gt;
  Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M48" s="1" t="inlineStr">
+      <c r="M40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sur la période 2014-2020, 258 projets ont été financés. Vous pouvez les retrouver en suivant ce lien :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.interregeurope.eu/discover-projects/" rel="noopener" target="_blank"&gt;
   https://www.interregeurope.eu/discover-projects/
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Quelques exemples de projets financés :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aider le développement de la mobilité électrique au niveau régional ;
  &lt;/li&gt;
  &lt;li&gt;
   Maintenir et développer une activité commerciale essentielle en zone rurale
  &lt;/li&gt;
  &lt;li&gt;
   Diminuer les émissions de CO2 en ville liées au domaine de la construction
  &lt;/li&gt;
  &lt;li&gt;
   Développer et favoriser en ville les voies cyclables et piétonnières
  &lt;/li&gt;
  &lt;li&gt;
   Réduire la pollution lumineuse en milieu urbain
  &lt;/li&gt;
  &lt;li&gt;
   Développer des stratégies d&amp;#039;éco-tourisme pour préserver le milieu naturel
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -11017,202 +9395,202 @@
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les structures éligibles sont les structures publiques ou privées à but non lucratif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le cœur de cible sont les entités publiques à l&amp;#039;origine de l&amp;#039;écriture et la mise en oeuvre de politiques publiques.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T48" s="1" t="inlineStr">
+      <c r="T40" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>https://www.interregeurope.eu/about-us/2021-2027/</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Point de contact national Nord de la France
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Caroline Gauthier &amp;#43;33 (0) 374 274 056
 &lt;/p&gt;
 &lt;p&gt;
  caroline.gauthier&amp;#64;hautsdefrance.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Point de contact national Sud de la France et RUP
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Patricia Di Biase &amp;#43;33 (0) 491 575 606
 &lt;/p&gt;
 &lt;p&gt;
  pdibiase&amp;#64;maregionsud.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>caroline.gauthier@hautsdefrance.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1ef3-ameliorer-vos-politiques-publiques-grace-au-p/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC48" s="1" t="inlineStr">
+      <c r="AC40" s="1" t="inlineStr">
         <is>
           <t>Interreg Europe</t>
         </is>
       </c>
-      <c r="AD48" s="1" t="inlineStr">
+      <c r="AD40" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE48" s="1" t="inlineStr">
+      <c r="AE40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF48" s="1" t="inlineStr">
+      <c r="AF40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG48" s="1" t="inlineStr">
+      <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>13/01/2022</t>
         </is>
       </c>
-      <c r="AH48" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="49" spans="1:34" customHeight="0">
-      <c r="A49" s="1">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
         <v>111757</v>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d’investissements dans les collectivités ultramarines</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E41" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
+      <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Prêt</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
+      <c r="K41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L49" s="1" t="inlineStr">
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises,
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités ultramarines en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • &amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitants &amp;#34;
 &lt;/p&gt;
@@ -11249,82 +9627,82 @@
 &lt;p&gt;
  • Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
 &lt;/p&gt;
 &lt;p&gt;
  • Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  • Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  • Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles, et d&amp;#039;aider au redressement de la situation financière de ces dernières en cas de besoin.
 &lt;/p&gt;
 &lt;p&gt;
  • Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M49" s="1" t="inlineStr">
+      <c r="M41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (acquisition de matériels BTP, aménagement du site de Matira, Bora-Bora / Polynésie-Française)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Développement des transports
  &lt;/strong&gt;
  (réseau de transports en commun, Communauté d&amp;#039;Agglomération du Sud / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Transition écologique
  &lt;/strong&gt;
  (financement de l&amp;#039;écoquartier, La Possession / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Traitement et valorisation des déchets
  &lt;/strong&gt;
  (financement projet de traitement des déchets, syndicat Ileva / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -11370,405 +9748,214 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  • Etude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  • Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  • Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  • Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  • Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T49" s="1" t="inlineStr">
+      <c r="T41" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>Outre-mer</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W49" s="1" t="inlineStr">
+      <c r="W41" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;afl-banque.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : &amp;#43;33 (0)4 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/759c-financer-vos-budgets-dinvestissements-dans-le/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC49" s="1" t="inlineStr">
+      <c r="AC41" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE49" s="1" t="inlineStr">
+      <c r="AE41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF49" s="1" t="inlineStr">
+      <c r="AF41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG49" s="1" t="inlineStr">
+      <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>11/01/2022</t>
         </is>
       </c>
-      <c r="AH49" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="50" spans="1:34" customHeight="0">
-[...191 lines deleted...]
-      <c r="A51" s="1">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>102937</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Aider à la recherche de financements européens</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
-Ingénierie financière
-[...3 lines deleted...]
-      <c r="K51" s="1" t="inlineStr">
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L51" s="1" t="inlineStr">
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le service Développement et Coopération Européenne de la Région Île-de-France propose de vous aider dans votre recherche de financements européens.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cette offre d&amp;#039;accompagnement des porteurs de projets s&amp;#039;articule autour de 3 phases :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Informer
  &lt;/li&gt;
  &lt;li&gt;
   Conseiller
  &lt;/li&gt;
  &lt;li&gt;
   Appuyer au montage d&amp;#039;un projet européen innovant
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La Région propose de vous informer  par l&amp;#039;intermédiaire :
  &lt;br /&gt;
  - du site internet dédié : www.europeid.fr,
  &lt;br /&gt;
@@ -11776,51 +9963,51 @@
  &lt;br /&gt;
  - de rendez-vous individuels.
 &lt;/p&gt;
 &lt;p&gt;
  Elle propose également de vous accompagner tout au long de votre  candidature.
 &lt;/p&gt;
 &lt;p&gt;
  Après la phase de ciblage de vos besoins et d&amp;#039;identification des opportunités, elle peut assurer une veille individuelle sur les appels à projets européens susceptibles de vous intéresser, vous conseiller la réalisation des études de faisabilité, en décryptant les appels à projets . Elle peut également vous mettre en relation avec l&amp;#039;écosystème d&amp;#039;accompagnement  et des partenaires de projet.
 &lt;/p&gt;
 &lt;p&gt;
  Ces deux premières phases visent à aboutir à la construction de votre candidature. Le service développement et coopération européenne peut alors vous accompagner dans - le montage de votre projet
  &lt;br /&gt;
  - l&amp;#039;orientation vers les cellules ressources
  &lt;br /&gt;
  - la recherche de partenaires
  &lt;br /&gt;
  - la rédaction de votre candidature
  &lt;br /&gt;
  - sa relecture critique avant soumission
 &lt;/p&gt;
 &lt;p&gt;
  Dans certains cas, la Région peut apporter son soutien au projet par l&amp;#039;intermédiaire d&amp;#039;une lettre.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Jeunesse
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
@@ -11837,263 +10024,263 @@
 Qualité de l'air
 Biodiversité
 Paysage
 International
 Appui méthodologique
 Animation et mise en réseau
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une structure francilienne.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>https://www.europeidf.fr/les-financements-europeens/programmes-europeens-thematiques</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact au Conseil régional :
 &lt;/p&gt;
 &lt;p&gt;
  europe&amp;#64;iledefrance.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>veronique.hostein@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/38e4-aider-a-la-recherche-de-financements-europeen/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB51" s="1" t="inlineStr">
+      <c r="AB42" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE51" s="1" t="inlineStr">
+      <c r="AE42" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF51" s="1" t="inlineStr">
+      <c r="AF42" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG51" s="1" t="inlineStr">
+      <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>20/10/2021</t>
         </is>
       </c>
-      <c r="AH51" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="52" spans="1:34" customHeight="0">
-      <c r="A52" s="1">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>101592</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Accompagner le déploiement de solutions de mobilité, le passage à l'échelle et l'innovation dans les territoires</t>
         </is>
       </c>
-      <c r="C52" s="1" t="inlineStr">
+      <c r="C43" s="1" t="inlineStr">
         <is>
           <t>Avenir Montagnes
 France Mobilités</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Cerema
 ADEME
 Banque des Territoires
 Agence nationale de la cohésion des territoires (ANCT)
 Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="F52" s="1" t="inlineStr">
+      <c r="F43" s="1" t="inlineStr">
         <is>
           <t>Cellules France Mobilités</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="J52" s="1" t="inlineStr">
+      <c r="J43" s="1" t="inlineStr">
         <is>
           <t>Accompagnement et animation de l'ecosystème des mobilités, en complément d'appels pontuels (taux définis par les AAP/AMI)</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L52" s="1" t="inlineStr">
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Appui à l&amp;#039;ingénierie en matière de mobilité dans les territoires peu denses : l&amp;#039;objectif est d&amp;#039;apporter un conseil de proximité aux collectivités et AOM, ainsi qu&amp;#039;aux porteurs de projets, dans le déploiement de leurs services de mobilité du quotidien, au travers 15 cellules régionales d&amp;#039;appui en métropole et outre-mer, réunissant les principaux acteurs de l&amp;#039;ingenierie publique territoriale (ANCT, Ademe, Cerema et Banque des Territoires) aux côtés des services de l&amp;#039;Etat. Il s&amp;#039;agit d&amp;#039;un guichet unique apportant une ingénierie mutualisée dans les territoires ruraux pour accompagner les collectivités à l&amp;#039;exercice de la compétence d&amp;#039;organisation des mobilités (notamment sollicitations juridiques), ainsi qu&amp;#039;une ingénierie d&amp;#039;animation territoriale dans l&amp;#039;appui à la mise en oeuvre de projet (ex : organisation de webinaires et d&amp;#039;évènements à destination des acteurs territoriaux porteurs de projets).
 &lt;/p&gt;
 &lt;p&gt;
  Cet accompagnement des cellules régionales vient en complément de l&amp;#039;instruction des AAP/AMI France Mobilités (Tenmod, Avenir Montagne Mobilités, etc.).
 &lt;/p&gt;
 &lt;p&gt;
  Plateforme France Mobilités comprenant des ressources techniques (base relative aux marchés publics, foire aux questions juridique et fiches thématiques) et référençant des projets de mobilité, renseignés par leurs porteurs, mis en place dans les territoires (visualisation cartographique) ainsi que des solutions inspirantes classées par thématique / type de territoire / catégorie de porteurs.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M52" s="1" t="inlineStr">
+      <c r="M43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  https://www.francemobilites.fr/projets
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mobilité fluviale
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les 15 cellules régionales d&amp;#039;appui  France Mobilités accompagnent l&amp;#039;innovation dans les territoires « peu denses » et faiblement dotés en ingenierie locale : territoires ruraux, villes petites et moyennes, espaces périurbains des agglomérations
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T52" s="1" t="inlineStr">
+      <c r="T43" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://www.francemobilites.fr/ingenierie</t>
         </is>
       </c>
-      <c r="W52" s="1" t="inlineStr">
+      <c r="W43" s="1" t="inlineStr">
         <is>
           <t>https://www.francemobilites.fr/</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre cellule régionale : https://www.francemobilites.fr/regions
 &lt;/p&gt;
 &lt;p&gt;
  Une boite fonctionnelle partagée unique pour chaque cellule régionale :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   auvergnerhonealpes&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   bourgognefranchecomte&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   bretagne&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   centrevaldeloire&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   corse&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   grandest&amp;#64;francemobilites.fr
@@ -12106,141 +10293,796 @@
  &lt;/li&gt;
  &lt;li&gt;
   normandie&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   nouvelleaquitaine&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   occitanie&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   paysdelaloire&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   provencealpescotedazur&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   antillesguyane&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   oceanindien&amp;#64;francemobilites.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3bc2-concevoir-son-projet-de-mobilite-et-developpe/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB52" s="1" t="inlineStr">
+      <c r="AB43" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC52" s="1" t="inlineStr">
+      <c r="AC43" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE52" s="1" t="inlineStr">
+      <c r="AE43" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF52" s="1" t="inlineStr">
+      <c r="AF43" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG52" s="1" t="inlineStr">
+      <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH52" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="53" spans="1:34" customHeight="0">
-      <c r="A53" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>117146</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Approfondir la connaissance du territoire par un diagnostic territorial partagé</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les collectivités dans la connaissance de leur territoire à travers la réalisation d&amp;#039;un diagnostic territorial transversal et multidisciplinaire, partagé avec les acteurs locaux :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Réalisation d&amp;#039;un diagnostic territorial sur toutes les thématiques intéressant les collectivités (aménagement, culture, sport, solidarité, développement économique, tourisme, santé, environnement, transport...)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réunion de travail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coordination des services contributeurs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transmission d&amp;#039;un diagnostic territorial sous format numérique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Tourisme
+Sols
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Accès aux services
+Santé
+Commerces et services
+Agriculture et agroalimentaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Industrie
+Réduction de l'empreinte carbone
+Milieux humides
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/20f8-approfondir-la-connaissance-du-territoire-par/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>117484</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Etre conseillé par un cadre expert de la DGFiP au niveau local (CDL)</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale des Finances Publiques (DGFiP)</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conseiller aux décideurs locaux (CDL)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le conseiller aux décideurs locaux (CDL) est un cadre de la Direction générale des Finances publiques (DGFiP), expert du conseil au profit des élus locaux et de leurs services financiers. Il propose une offre de conseil individualisé aux ordonnateurs pour répondre à leurs besoins sur différents sujets. Il est rattaché à la direction départementale ou régionale des Finances publiques.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La création de cette fonction s&amp;#039;inscrit dans le cadre du nouveau réseau de proximité mis en place par la DGFiP en 2020 pour renforcer sa présence dans les territoires. Son déploiement est prévu jusqu&amp;#039;en 2023 avec l&amp;#039;objectif d&amp;#039;un CDL par EPCI.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les CDL travaillent en étroite collaboration avec les services de gestion comptable (SGC) de la DGFiP qui assurent, comme auparavant, la gestion budgétaire et comptable des collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Le CDL est un cadre itinérant susceptible d&amp;#039;avoir plusieurs lieux de travail. Sous réserve de l&amp;#039;accord de l&amp;#039;ordonnateur, il est installé en priorité dans les locaux de l&amp;#039;EPCI ou parfois dans une des collectivités membres de son portefeuille.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La mise en place de ce nouvel interlocuteur permet :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  d&amp;#039;offrir des prestations sur mesure, adaptées au plus près des besoins de chaque collectivité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de proposer une gratuité, une objectivité et une neutralité de la prestation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de faciliter la prise de contact et une réactivité accrue grâce à un interlocuteur privilégié pour l&amp;#039;élu local.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;br /&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le CDL peut être amené à dispenser plusieurs types de conseils, notamment :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  conseil budgétaire et comptable (conseil à l&amp;#039;élaboration budgétaire, sensibilisation à la maîtrise des risques, information sur les nouveautés...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil en matière de dépenses et de recettes (promotion de la dématérialisation, restitutions du contrôle hiérarchisé de la dépense, conseil en optimisation du recouvrement, rationalisation de l&amp;#039;organisation des régies....) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil financier et fiscal (réalisation et présentation des analyses financières, recherche de solutions de cofinancement, simulations fiscales...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil économique et patrimonial (conseil sur projet d&amp;#039;investissement, projet d&amp;#039;aménagement du territoire...).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aide dans la confection d&amp;#039;un budget
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une analyse financière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de nouveaux moyens de paiement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la décision en matière financière et fiscale
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Simulations fiscales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise sur la faisabilité d&amp;#039;un projet d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement le déploiement du nouveau référentiel comptable M57
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement dans la rationalisation des régies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi et gestion des marchés publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promotion de la démarche partenariale (CSCF et EP)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P45" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>France hors Corse et Outre-mer</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de votre Direction départementale des Finances publiques
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/310c-copie-10h15-etre-conseille-sur-des-sujets-com/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>DGFiP</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2022</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>117373</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans l’élaboration du projet de territoire, d’un programme d’actions et de la mise en œuvre de ce dernier</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans l’élaboration du projet de territoire et à sa mise en œuvre</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Permettre à une collectivité,sur la base du diagnostic (réalisable dans ID77), de construire et d&amp;#039;élaborer un projet de territoire et le programme d&amp;#039;actions qui en découle.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département met à disposition ses connaissances et ses compétences techniques au service de la collectivité pour aboutir à la constitution d&amp;#039;un programme
+ &lt;br /&gt;
+ d&amp;#039;actions prévisionnel qui pourrait être mis en œuvre et sur l&amp;#039;identification des financements potentiels.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Appui méthodologique (remise de documents méthodologiques, échanges avec la collectivité)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement/Conseil amont (à un PLU par exemple)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;ateliers thématiques à la demande
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;élaboration d&amp;#039;un programme d&amp;#039;actions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui au montage de projet (recherche de financement par exemple)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Famille et enfance
+Accès aux services
+Santé
+Commerces et services
+Agriculture et agroalimentaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Industrie
+Réduction de l'empreinte carbone
+Milieux humides
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;br /&gt;
+Mail :
+&lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+ id77&amp;#64;departement77.fr
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;
+&lt;br /&gt;
+Téléphone : 01 64 14 73 56</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/db38-accompagner-les-collectivites-dans-lelaborati/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>103266</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Mener des actions d’innovation en matière de logistique</t>
         </is>
       </c>
-      <c r="D53" s="1" t="inlineStr">
+      <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Soutien aux actions d'innovation en matière de logistique</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I53" s="1" t="inlineStr">
+      <c r="I47" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L53" s="1" t="inlineStr">
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient l&amp;#039;émergence de solutions innovantes pour répondre aux enjeux d&amp;#039;une « smart logistique », vecteur de développement économique et social.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour quel type de projet ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Les projets peuvent exploiter les potentialités des nouvelles technologies en matière de :
  &lt;/span&gt;
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    réorganisation des chaînes logistiques favorisant la mutualisation et l&amp;#039;optimisation des flux,
   &lt;/li&gt;
   &lt;li&gt;
    développement d&amp;#039;un immobilier logistique connecté, mutualisé, à forte valeur ajoutée, sur l&amp;#039;utilisation de nouveaux procédés, sur la création de nouveaux lieux de traitement et de gestion des flux,
   &lt;/li&gt;
   &lt;li&gt;
    utilisation de nouveaux véhicules propres, autonomes et/ou connectés routiers, fluviaux, aériens ou ferroviaire,
   &lt;/li&gt;
   &lt;li&gt;
@@ -12269,950 +11111,475 @@
   &lt;br /&gt;
  &lt;/strong&gt;
  &lt;/p&gt;&lt;p&gt;
   Les innovations visées par ce dispositif s&amp;#039;entendent au niveau technologique comme organisationnel. Elles portent aussi bien sur la création de nouveaux outils que sur des outils, matériels ou processus déjà existants mais dont l&amp;#039;utilisation inventive permettra de renouveler les usages ou d&amp;#039;ouvrir à de nouveaux marchés au profit de systèmes logistiques plus efficaces et plus vertueux.
  &lt;/p&gt;
  &lt;p&gt;
   Les projets devront :
  &lt;/p&gt;
  &lt;ul&gt;
   &lt;li&gt;
    démontrer les potentialités offertes par ces innovations,
   &lt;/li&gt;
   &lt;li&gt;
    préciser les conditions de leur déploiement,
   &lt;/li&gt;
   &lt;li&gt;
    proposer une mise à disposition la plus ouverte possible des données produites,
   &lt;/li&gt;
   &lt;li&gt;
    proposer une évaluation a priori des impacts attendus et préciser les modalités de suivi.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Voirie et réseaux
 Commerces et services
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Logistique urbaine</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    les collectivités territoriales, leurs groupements et les établissements publics,
   &lt;/li&gt;
   &lt;li&gt;
    les entreprises (de toute taille et de tout statut),
   &lt;/li&gt;
   &lt;li&gt;
    les associations,
   &lt;/li&gt;
   &lt;li&gt;
    les établissements publics.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T53" s="1" t="inlineStr">
+      <c r="T47" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-aux-actions-dinnovation-en-matiere-de-logistique</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des transports :
  &lt;a href="mailto:directiondestransports&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   directiondestransports&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5864-soutien-aux-actions-dinnovation-en-matiere-de/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE53" s="1" t="inlineStr">
+      <c r="AE47" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF53" s="1" t="inlineStr">
+      <c r="AF47" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG53" s="1" t="inlineStr">
+      <c r="AG47" s="1" t="inlineStr">
         <is>
           <t>05/05/2021</t>
         </is>
       </c>
-      <c r="AH53" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="54" spans="1:34" customHeight="0">
-[...475 lines deleted...]
-      <c r="A56" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>92605</v>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Participer à la sécurité des usagers des transports en commun et des voiries communales au travers de la répartition du produit des amendes de police</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G56" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I56" s="1" t="inlineStr">
+      <c r="I48" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
-      <c r="J56" s="1" t="inlineStr">
+      <c r="J48" s="1" t="inlineStr">
         <is>
           <t>Montant maximum de la dépense subventionnable : 35 000 € HT</t>
         </is>
       </c>
-      <c r="K56" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L56" s="1" t="inlineStr">
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Participer au travers de la répartition du produit des amendes de police (article R2334-12 du code général des collectivités territoriales) à l&amp;#039;aménagement des équipements améliorant la sécurité des usagers des transports en commun et des voiries communales.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Taux maximum de la subvention départementale  applicable à un montant plafond de dépenses fixé à 35 000 € HT :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   70 % pour les communes de moins de 2 000 habitants (pop. DGF)
  &lt;/li&gt;
  &lt;li&gt;
   50 % pour les communes de 2 001 à 5 000 habitants (pop. DGF)
  &lt;/li&gt;
  &lt;li&gt;
   40 % pour les communes de 5 001 à 10 000 habitants (pop. DGF)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bonification des modalités d&amp;#039;intervention en soutien aux travaux d&amp;#039;aménagement de la voirie permettant l&amp;#039;accessibilité des personnes handicapées, selon les taux de subvention départementale suivants :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   80 % pour les communes de moins de 2 000 habitants (pop. DGF)
  &lt;/li&gt;
  &lt;li&gt;
   60 % pour les communes de 2 001 à 5 000 habitants (pop. DGF)
  &lt;/li&gt;
  &lt;li&gt;
   50 % pour les communes de 5 001 à 10 000 habitants (pop. DGF)
 Dans le cadre de cette bonification, les bénéficiaires doivent présenter un dossier technique et financier individualisé.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M56" s="1" t="inlineStr">
+      <c r="M48" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Pour les transports en commun :
   &lt;/strong&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagements et équipements améliorant la sécurité des usagers, l&amp;#039;accueil du public, l&amp;#039;accès aux réseaux, les liaisons entre réseaux et avec les autres modes de transport
  &lt;/li&gt;
  &lt;li&gt;
   Aménagements de voiries, équipements destinés à une meilleure exploitation des réseaux
  &lt;/li&gt;
  &lt;li&gt;
   Équipements assurant l&amp;#039;information des usagers, l&amp;#039;évaluation du trafic et le contrôle des titres de transport
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour la circulation routière :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Étude et mise en œuvre de plans de circulation
  &lt;/li&gt;
  &lt;li&gt;
   Création de parcs de stationnement et d&amp;#039;aires de co-voiturage
  &lt;/li&gt;
  &lt;li&gt;
   Installation et développement de signaux lumineux et de la signalisation horizontale et verticale
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de carrefours
  &lt;/li&gt;
  &lt;li&gt;
   Différenciation du trafic
  &lt;/li&gt;
  &lt;li&gt;
   Travaux commandés par les exigences de la sécurité routière
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N56" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Equipement public
 Réhabilitation
 Logistique urbaine
 Sécurité</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R56" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 10 000 habitants (Pop. DGF)
  &lt;/li&gt;
  &lt;li&gt;
   Communautés de communes de moins de 10 000 habitants (Pop. DGF)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S56" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T56" s="1" t="inlineStr">
+      <c r="T48" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>Communes du Vaucluse inférieures à 10000 habitants</t>
         </is>
       </c>
-      <c r="V56" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires/les-autres-aides-aux-collectivites-locales-et-organismes-publics-2689.html</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6ebb-participer-au-travers-de-la-repartition-du-pr/</t>
         </is>
       </c>
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB56" s="1" t="inlineStr">
+      <c r="AB48" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC56" s="1" t="inlineStr">
+      <c r="AC48" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE56" s="1" t="inlineStr">
+      <c r="AE48" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF56" s="1" t="inlineStr">
+      <c r="AF48" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG56" s="1" t="inlineStr">
+      <c r="AG48" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH56" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="57" spans="1:34" customHeight="0">
-      <c r="A57" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>92586</v>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes dans la réalisation de leurs projets d’investissement au travers d'un CONTRAT VAUCLUSE AMBITION 2023-2025</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I57" s="1" t="inlineStr">
+      <c r="I49" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L57" s="1" t="inlineStr">
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Accompagner les communes dans la réalisation de leurs projets d&amp;#039;investissement, visant ainsi à relever de nombreux enjeux : confortement des centres-bourgs, accessibilité aux services, attractivité, transition écologique, énergétique et numérique, valorisation du patrimoine, mobilité douce, cohésion sociale et citoyenneté, etc...
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M57" s="1" t="inlineStr">
+      <c r="M49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Contrat Vaucluse Ambition s&amp;#039;adresse à l&amp;#039;ensemble des communes vauclusiennes.
 &lt;/p&gt;
 &lt;p&gt;
  La ou les opération(s) subventionnée(s) dans ce cadre doit(doivent) être réalisée(s) sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée et appartenir au patrimoine de la commune.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations pouvant prétendre à subventions contractuelles concernent :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;investissement, sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée ;
 &lt;/p&gt;
 &lt;p&gt;
  - les acquisitions, imputées en investissement, destinées à être affectées de manière durable dans le patrimoine communal :
 &lt;/p&gt;
 &lt;p&gt;
  •	 matériel et mobilier d&amp;#039;un montant unitaire supérieur à 700 € HT,
 &lt;/p&gt;
 &lt;p&gt;
  •	 immobilières et foncières.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations prévues par les communes dans leur contractualisation devront s&amp;#039;attacher à :
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter le nombre maximal d&amp;#039;opérations, fixé à :
 &lt;/p&gt;
 &lt;p&gt;
  •	 5 pour les communes de plus de 5 000 habitants,
 &lt;/p&gt;
 &lt;p&gt;
  •	 8 pour les communes de moins de 5 000 habitants ;
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter les thématiques éligibles ;
 &lt;/p&gt;
 &lt;p&gt;
  -	prendre en compte les politiques publiques et les orientations stratégiques départementales définies, notamment, dans la stratégie départementale Vaucluse 2025 2040 et les schémas départementaux sectoriels, ainsi que les objectifs de développement durable inscrits dans l&amp;#039;Agenda 21.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -13251,170 +11618,170 @@
 International
 Attractivité économique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R57" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La part d&amp;#039;autofinancement (hors T.V.A.) de la commune devra être au moins égale à 20 % des financements publics apportés au(x) projet(s) par application des règles en vigueur concernant le co financement précisées dans le Code général des collectivités territoriales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T57" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires-2687.html</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/276c-accompagner-les-communes-dans-la-realisation-/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB57" s="1" t="inlineStr">
+      <c r="AB49" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC57" s="1" t="inlineStr">
+      <c r="AC49" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE57" s="1" t="inlineStr">
+      <c r="AE49" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF57" s="1" t="inlineStr">
+      <c r="AF49" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG57" s="1" t="inlineStr">
+      <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH57" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="58" spans="1:34" customHeight="0">
-      <c r="A58" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>92350</v>
       </c>
-      <c r="B58" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Etre aidé dans la mise en oeuvre des villes et territoires durables</t>
         </is>
       </c>
-      <c r="E58" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K58" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L58" s="1" t="inlineStr">
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     &lt;strong&gt;
      Les agences d&amp;#039;urbanisme vous aident dans la mise en oeuvre des villes et territoires durables
     &lt;/strong&gt;
    &lt;/li&gt;
   &lt;/ul&gt;
 &lt;p&gt;
  Mettre en œuvre des villes et territoires durables, c&amp;#039;est penser leur développement de manière transversale et intégrée à différentes échelles, pour faire face aux transitions. C&amp;#039;est faire appel à des modes plus coopératifs et participatifs pour impliquer l&amp;#039;ensemble des acteurs du territoire. C&amp;#039;est aborder les projets dans toutes leurs dimensions : physiques, environnementales, économiques et sociales. Dans ce contexte, un outil d&amp;#039;ingénierie tel que l&amp;#039;agence d&amp;#039;urbanisme constitue un atout important. Par son approche transversale et multi-acteurs, l&amp;#039;agence d&amp;#039;urbanisme permet de rompre avec les approches sectorielles. Elle offre la possibilité de construire une vision stratégique articulant les différentes échelles des territoires et de mieux articuler les politiques publiques, comme celles de l&amp;#039;habitat, de la solidarité, des projets urbains, de l&amp;#039;environnement ou encore de la mobilité.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Les agences d&amp;#039;urbanisme
    &lt;/strong&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
  &lt;br /&gt;
 &lt;/p&gt;
@@ -13445,225 +11812,225 @@
   &lt;li&gt;
    &lt;strong&gt;
     Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
    &lt;/strong&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Une équipe pluridisciplinaire et inclusive
    &lt;/strong&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M58" s="1" t="inlineStr">
+      <c r="M50" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Participation à l&amp;#039;élaboration des politiques d&amp;#039;aménagement et de développement
  &lt;/li&gt;
  &lt;li&gt;
   Contribution aux politiques de requalification des centres et de renouvellement urbain
  &lt;/li&gt;
  &lt;li&gt;
   Contribution aux démarches de développement économique et social
  &lt;/li&gt;
  &lt;li&gt;
   Contribution à l&amp;#039;adaptation des territoires au changement climatique (transition énergétique, îlots de fraîcheur, trames écologiques...)
  &lt;/li&gt;
  &lt;li&gt;
   Développement des politiques publiques du quotidien (mobilités durables, offre de soin, alimentation saine, qualité de l&amp;#039;habitat, des paysages...)
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des stratégies de développement et d&amp;#039;inclusion numérique
  &lt;/li&gt;
  &lt;li&gt;
   Participation à l&amp;#039;animation territoriale et au débat public en tant que tiers de confiance
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N58" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie locale et circuits courts
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Transports collectifs et optimisation des trafics routiers
 Logistique urbaine
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O58" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Réseau des Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="V58" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>http://www.fnau.org/fr/</t>
         </is>
       </c>
-      <c r="X58" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
  &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
   http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>fnau@fnau.org</t>
         </is>
       </c>
-      <c r="Z58" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/88ff-copie-08h34-etre-aide-pour-batir-des-strategi/</t>
         </is>
       </c>
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC58" s="1" t="inlineStr">
+      <c r="AC50" s="1" t="inlineStr">
         <is>
           <t>FNAU</t>
         </is>
       </c>
-      <c r="AE58" s="1" t="inlineStr">
+      <c r="AE50" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF58" s="1" t="inlineStr">
+      <c r="AF50" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG58" s="1" t="inlineStr">
+      <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>28/04/2021</t>
         </is>
       </c>
-      <c r="AH58" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="59" spans="1:34" customHeight="0">
-      <c r="A59" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
         <v>92349</v>
       </c>
-      <c r="B59" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Être aidé pour observer les territoires</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H59" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L59" s="1" t="inlineStr">
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en oeuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses.
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Les agences d&amp;#039;urbanisme
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
 &lt;/p&gt;
 &lt;p&gt;
@@ -13690,245 +12057,720 @@
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Une équipe pluridisciplinaire et inclusive
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M59" s="1" t="inlineStr">
+      <c r="M51" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Observation thématique (loyers, mobilités, habitat, social, stratégies économiques, logement des étudiants...)
  &lt;/li&gt;
  &lt;li&gt;
   Animation des systèmes d&amp;#039;informations géographiques
  &lt;/li&gt;
  &lt;li&gt;
   Enquêtes de terrain
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Personnes âgées
 Jeunesse
 Santé
 Commerces et services
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Inclusion numérique
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>Réseau des Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>http://www.fnau.org/fr/</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les agences d&amp;#039;urbanisme sont 51, réparties sur le territoire métropolitain et ultra-marin. Consulter notre annuaire pour identifier celle, la plus proche de votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
  &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
   http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>fnau@fnau.org</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8d0a-copie-08h34-etre-aide-pour-batir-des-strategi/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC59" s="1" t="inlineStr">
+      <c r="AC51" s="1" t="inlineStr">
         <is>
           <t>FNAU</t>
         </is>
       </c>
-      <c r="AE59" s="1" t="inlineStr">
+      <c r="AE51" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF59" s="1" t="inlineStr">
+      <c r="AF51" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG59" s="1" t="inlineStr">
+      <c r="AG51" s="1" t="inlineStr">
         <is>
           <t>28/04/2021</t>
         </is>
       </c>
-      <c r="AH59" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="60" spans="1:34" customHeight="0">
-      <c r="A60" s="1">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>92241</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Etre aidé pour participer au débat territorial</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme aident à sensibiliser et animer le débat territorial
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;agence d&amp;#039;urbanisme, grâce à son positionnement partenarial et sa neutralité est un connecteur entre les acteurs. Forte de cela et de son ancrage, elle a un rôle d&amp;#039;animation territoriale pour lequel elle développe des activités et des méthodes participatives innovantes.
+ &lt;br /&gt;
+ L&amp;#039;agence s&amp;#039;appuie à la fois sur son expertise et sur sa compétence d&amp;#039;animation pour être moins dans la « confrontation territoriale » mais plus dans la co-construction.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 50 ans, leur gouvernance et leurs missions se sont réinventées pour anticiper les différentes étapes de la décentralisation et des politiques d&amp;#039;aménagement du territoire et mettre en œuvre les projets territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Des outils au service de l&amp;#039;intérêt général
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Ils forment le cœur du partenariat. Les membres sont :
+ &lt;br /&gt;
+ les collectivités locales et leurs groupements (communes et intercommunalités de tailles variées, départements, régions, syndicats mixtes), représentés par des élus ;
+ &lt;br /&gt;
+ l&amp;#039;état, représenté notamment par le préfet ou le sous-préfet, et la DREAL ou la DDT(M) ;
+ &lt;br /&gt;
+ des acteurs territoriaux du monde économique (chambre consulaire, port...), de l&amp;#039;énergie, de l&amp;#039;habitat, de l&amp;#039;environnement, de l&amp;#039;enseignement supérieur (universités...) ;
+ &lt;br /&gt;
+ et des membres associés intéressés par les enjeux territoriaux.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une équipe pluridisciplinaire et inclusive
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Communication
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation et intermédiation des débats
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets participatifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expérimentation (résidence, atelier, ...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Réseau des Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
+ &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
+  http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f7b7-copie-13h16-etre-aide-pour-batir-des-strategi/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2021</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>92240</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Être aidé pour bâtir des stratégies territoriales</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme participent à la construction des stratégies territoriales
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les dynamiques territoriales et les transitions en cours questionnent le sens même de la planification stratégique. Nous sommes dans l&amp;#039;ère des interdépendances territoriales et des réciprocités - qu&amp;#039;elles soient choisies ou subies. Les nouvelles interfaces politiques et territoriales appellent à organiser des alliances entre tous les types de territoires (métropolitains, urbains, périurbains et ruraux), interpellent l&amp;#039;agilité des modes de gouvernance et sollicitent de nouveaux cadres d&amp;#039;actions territoriales. Dans ce contexte qui rebat les cartes du développement territorial, les missions de l&amp;#039;agence d&amp;#039;urbanisme se structurent principalement autour d&amp;#039;un travail de mise en commun et de construction d&amp;#039;une vision partagée pour le futur.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 50 ans, leur gouvernance et leurs missions se sont réinventées pour anticiper les différentes étapes de la décentralisation et des politiques d&amp;#039;aménagement du territoire et mettre en œuvre les projets territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Des outils au service de l&amp;#039;intérêt général
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Ils forment le cœur du partenariat. Les membres sont :
+&lt;/p&gt;
+&lt;p&gt;
+ - les collectivités locales et leurs groupements (communes et intercommunalités de tailles variées, départements, régions, syndicats mixtes), représentés par des élus ;
+&lt;/p&gt;
+&lt;p&gt;
+ - l&amp;#039;état, représenté notamment par le préfet ou le sous-préfet, et la DREAL ou la DDT(M) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - des acteurs territoriaux du monde économique (chambre consulaire, port...), de l&amp;#039;énergie, de l&amp;#039;habitat, de l&amp;#039;environnement, de l&amp;#039;enseignement supérieur (universités...)
+&lt;/p&gt;
+&lt;p&gt;
+ - et des membres associés intéressés par les enjeux territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une équipe pluridisciplinaire et inclusive
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conduire des démarches de prospective pour construire une vision pour le futur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la réalisation de documents de planification (SCoT, PLUi, Sraddet)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de coopérations territoriales (contractualisations, coopérations
+  &lt;br /&gt;
+  métropolitaines, contrat de réciprocité...)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribution aux stratégies frontalières et transnationales
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Réseau des Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez les contacts de chaque agence d&amp;#039;urbanisme sur le site de la Fnau :
+ &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
+  http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/df5d-etre-aide-pour-batir-des-strategies-territori/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2021</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
         <v>83481</v>
       </c>
-      <c r="B60" s="1" t="inlineStr">
+      <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Coordonner les actions régionales des CAUE en matière culturelle sur la construction, l'architecture, l'urbanisme, le paysage et environnement</t>
         </is>
       </c>
-      <c r="C60" s="1" t="inlineStr">
+      <c r="C54" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes
 Cités éducatives
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Union régionale des CAUE des Pays de la Loire
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE Normands
 Union régionale des CAUE des Hauts de France
-Union régionale des CAUE Normands
 Union régionale des CAUE d'Auvergne-Rhône-Alpes
 Union régionale des CAUE Bourgogne-Franche-Comté
 Union régionale des CAUE d'Île-de-France
 Union régionale des CAUE de Nouvelle-Aquitaine
+Union régionale des CAUE des Pays de la Loire
 Union régionale des CAUE d'Occitanie</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H60" s="1" t="inlineStr">
+      <c r="H54" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
+      <c r="K54" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L60" s="1" t="inlineStr">
+      <c r="L54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
   &lt;br /&gt;
   Elle a pour mission de :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   représenter et promouvoir les CAUE de sa région ;
  &lt;/li&gt;
  &lt;li&gt;
   identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
  &lt;/li&gt;
  &lt;li&gt;
   coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -13971,85 +12813,85 @@
  &lt;/li&gt;
  &lt;li&gt;
   Ateliers, conférences, journées de sensibilisation
  &lt;/li&gt;
  &lt;li&gt;
   Visites de sites, voyage d&amp;#039;études, randonnées, lectures de paysages
  &lt;/li&gt;
  &lt;li&gt;
   Rendez-vous culturels
  &lt;/li&gt;
  &lt;li&gt;
   Organisation et réalisation de prix, palmarès, concours, appels à idées
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation de plaquettes, ouvrages, guides, vidéos, expositions
  &lt;/li&gt;
  &lt;li&gt;
   Participation à des commissions techniques thématiques (commerce, agriculture...)
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques en milieu scolaire et hors ce milieu
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M60" s="1" t="inlineStr">
+      <c r="M54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les actions de sensibilisation peuvent toucher les domaines suivants :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -14072,79 +12914,79 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Réduction de l'empreinte carbone
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T60" s="1" t="inlineStr">
+      <c r="T54" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V54" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les contacts de vos URCAUE sont disponibles dans les fiches locales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE normands
  &lt;br /&gt;
  51 rue Joséphine 27000 ÉVREUX
  &lt;br /&gt;
  Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE des Hauts de France
  &lt;br /&gt;
  35 mail Albert 1er 80000 AMIENS
  &lt;br /&gt;
  Tél : - contact&amp;#64;caue02.com -
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE AUVERGNE-RHÔNE-ALPES
  &lt;br /&gt;
  6 bis, quai Saint-Vincent 69283 LYON Cedex 01
  &lt;br /&gt;
  Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
@@ -14177,151 +13019,151 @@
  5 avenue Frizac 31400 TOULOUSE
  &lt;br /&gt;
  Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE DES PAYS-DE-LA-LOIRE
  &lt;br /&gt;
  312, avenue René Gasnier 49100 ANGERS
  &lt;br /&gt;
  Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y54" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z54" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dce5-copie-10h10-coordonner-les-actions-regionales/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC60" s="1" t="inlineStr">
+      <c r="AC54" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE60" s="1" t="inlineStr">
+      <c r="AE54" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF60" s="1" t="inlineStr">
+      <c r="AF54" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG60" s="1" t="inlineStr">
+      <c r="AG54" s="1" t="inlineStr">
         <is>
           <t>26/02/2021</t>
         </is>
       </c>
-      <c r="AH60" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="61" spans="1:34" customHeight="0">
-      <c r="A61" s="1">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
         <v>83479</v>
       </c>
-      <c r="B61" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
         </is>
       </c>
-      <c r="C61" s="1" t="inlineStr">
+      <c r="C55" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Cités éducatives
 Tourisme Ingénierie Développement
 Destination France
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Union régionale des CAUE des Hauts de France
 Union régionale des CAUE Normands
 Union régionale des CAUE d'Auvergne-Rhône-Alpes
 Union régionale des CAUE Bourgogne-Franche-Comté
 Union régionale des CAUE d'Île-de-France
 Union régionale des CAUE d'Occitanie
 Union régionale des CAUE des Pays de la Loire
 Union régionale des CAUE de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G61" s="1" t="inlineStr">
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H61" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
+      <c r="K55" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L61" s="1" t="inlineStr">
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
   &lt;br /&gt;
   Elle a pour mission de :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   représenter et promouvoir les CAUE de sa région ;
  &lt;/li&gt;
  &lt;li&gt;
   identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
  &lt;/li&gt;
  &lt;li&gt;
   coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -14379,77 +13221,77 @@
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagnement dans des projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
  &lt;/li&gt;
  &lt;li&gt;
   Animations interprofessionnelles, mise en réseaux des acteurs du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M61" s="1" t="inlineStr">
+      <c r="M55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiments / (Eco) Construction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petites Villes de Demain (PVD) / Action Coeur de Ville
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel /Espace vert / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte, trame bleue / Risques naturels / Ecologie / Jardins / Aires de jeux
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative et Culturelle /
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -14471,79 +13313,79 @@
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S61" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T61" s="1" t="inlineStr">
+      <c r="T55" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V61" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
         <is>
           <t>http://www.fncaue.fr</t>
         </is>
       </c>
-      <c r="X61" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les contacts des unions régionales :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE normands
  &lt;br /&gt;
  51 rue Joséphine 27000 ÉVREUX
  &lt;br /&gt;
  Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE des Hauts de France
  &lt;br /&gt;
  35 mail Albert 1er 80000 AMIENS
  &lt;br /&gt;
  Tél : - contact&amp;#64;caue02.com -
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE AUVERGNE-RHÔNE-ALPES
  &lt;br /&gt;
  6 bis, quai Saint-Vincent 69283 LYON Cedex 01
  &lt;br /&gt;
  Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
@@ -14576,124 +13418,124 @@
  5 avenue Frizac 31400 TOULOUSE
  &lt;br /&gt;
  Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE DES PAYS-DE-LA-LOIRE
  &lt;br /&gt;
  312, avenue René Gasnier 49100 ANGERS
  &lt;br /&gt;
  Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z61" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7453-copie-10h00-federer-les-accompagnements-en-en/</t>
         </is>
       </c>
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB61" s="1" t="inlineStr">
+      <c r="AB55" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Construction d'une piscine
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC61" s="1" t="inlineStr">
+      <c r="AC55" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE61" s="1" t="inlineStr">
+      <c r="AE55" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF61" s="1" t="inlineStr">
+      <c r="AF55" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG61" s="1" t="inlineStr">
+      <c r="AG55" s="1" t="inlineStr">
         <is>
           <t>26/02/2021</t>
         </is>
       </c>
-      <c r="AH61" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="62" spans="1:34" customHeight="0">
-      <c r="A62" s="1">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
         <v>82915</v>
       </c>
-      <c r="B62" s="1" t="inlineStr">
+      <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
         </is>
       </c>
-      <c r="C62" s="1" t="inlineStr">
+      <c r="C56" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Avenir Montagnes
 Cités éducatives
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>CAUE du Calvados
 CAUE de l'Yonne
 CAUE d'Alsace
 CAUE du Morbihan
 CAUE du Loiret
 CAUE du Loir-et-Cher
 CAUE de la Creuse
 CAUE de Corse
 CAUE des Hauts-de-Seine
 CAUE de la Côte-d'Or
 CAUE du Tarn-et-Garonne
 CAUE du Var
 CAUE de l'Île-de-la-Réunion
 CAUE de la Guyane
 CAUE de la Martinique
 CAUE de Guadeloupe
 CAUE du Val d'Oise
 CAUE du Val-de-Marne
 CAUE de la Charente-Maritime
 CAUE de la Seine-Maritime
 CAUE de la Haute-Savoie
 Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
 CAUE de l'Essonne
 CAUE des Vosges
@@ -14725,77 +13567,77 @@
 CAUE de l'Hérault
 CAUE de la Gironde
 CAUE de la Haute-Garonne
 CAUE du Gard
 CAUE de l'Oise
 CAUE de la Drôme
 CAUE de l'Aude
 CAUE de Corrèze
 CAUE du Cher
 CAUE de la Charente
 CAUE du Cantal
 CAUE des Bouches-du-Rhône
 CAUE de l'Aveyron
 CAUE du Puy-de-Dôme
 CAUE des Landes
 CAUE de l'Ariège
 CAUE des Hautes-Alpes
 CAUE de l'Aisne
 CAUE de l'Ain
 CAUE du Gers
 CAUE de la Meuse
 CAUE du Tarn
 CAUE de la Dordogne</t>
         </is>
       </c>
-      <c r="G62" s="1" t="inlineStr">
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H62" s="1" t="inlineStr">
+      <c r="H56" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K62" s="1" t="inlineStr">
+      <c r="K56" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L62" s="1" t="inlineStr">
+      <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
  &lt;/strong&gt;
  à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE contribuent à améliorer qualité de vie de chacun
  &lt;/strong&gt;
  . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
  Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE sont à votre service.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
@@ -14837,88 +13679,88 @@
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M62" s="1" t="inlineStr">
+      <c r="M56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  / Patrimoine religieux
  / Ecomatériaux
  / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
  / Petite ville de demain
  (PVD) / Action Coeur de Ville
  / Sobriété foncière / Rural / Périurbain / Urbain
  / Densification / Requalification de friches
  / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
  / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
  / Médiation / Résidences
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N62" s="1" t="inlineStr">
+      <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -14937,79 +13779,79 @@
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O62" s="1" t="inlineStr">
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S62" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T62" s="1" t="inlineStr">
+      <c r="T56" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V62" s="1" t="inlineStr">
+      <c r="V56" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/?page=home</t>
         </is>
       </c>
-      <c r="X62" s="1" t="inlineStr">
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN
  - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
  - contact&amp;#64;caue-ain.com - 04 74 21 11 31
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
  &lt;br /&gt;
  CAUE DES HAUTES-ALPES
  - 1 avenue Alexandre Didier
  - BP 55  - 05200    EMBRUN
  - caue05&amp;#64;orange.fr
  - 04 92 43 60 31
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039;ARDÈCHE
  - 2 bis avenue de l&amp;#039;Europe Unie
@@ -15481,1431 +14323,228 @@
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE MAYOTTE
  - Département de Mayotte
  - BP101
  - 97600    MAYOTTE
  - feda.soidri&amp;#64;cg976.fr
  - 02 69 66 06 84
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z62" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
         </is>
       </c>
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB62" s="1" t="inlineStr">
+      <c r="AB56" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC62" s="1" t="inlineStr">
+      <c r="AC56" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE62" s="1" t="inlineStr">
+      <c r="AE56" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF62" s="1" t="inlineStr">
+      <c r="AF56" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG62" s="1" t="inlineStr">
+      <c r="AG56" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH62" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="63" spans="1:34" customHeight="0">
-[...1203 lines deleted...]
-      <c r="A65" s="1">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
         <v>62848</v>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
         </is>
       </c>
-      <c r="D65" s="1" t="inlineStr">
+      <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Crédit moyen long terme</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G65" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H65" s="1" t="inlineStr">
+      <c r="H57" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K65" s="1" t="inlineStr">
+      <c r="K57" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L65" s="1" t="inlineStr">
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Donnez vie à vos projets !
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt moyen long terme accompagne les différents projets d&amp;#039;investissements de tous les acteurs locaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;adresse à toutes les collectivités locales, y compris les plus petites. La Banque Postale, premier prêteur bancaire des collectivités locales, octroit un prêt sur deux à une commune de moins de 5 000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques et la durée du prêt s&amp;#039;adaptent notamment en fonction de votre stratégie financière et de l&amp;#039;amortissement de vos projets à financer.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations sur
   le
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html" target="_self"&gt;
   prêt à moyen long terme
  &lt;/a&gt;
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour affiner votre besoin, plusieurs ressources sont à votre disposition :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunt-cinq-questions-a-se-poser-avant-emprunter-collectivite-territoriale.html" target="_self"&gt;
    Les 6 questions à se poser avant d&amp;#039;emprunter
   &lt;/a&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunter-taux-variable-taux-revisable.html" target="_self"&gt;
    Empruntez à taux variable ou révisable ?
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/prets-verts-obligation-verte.html" target="_self"&gt;
    Prêt vert : comment l&amp;#039;analyser ?
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M65" s="1" t="inlineStr">
+      <c r="M57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le crédit moyen long terme peut être mobilisé sur tout type de projet d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -16951,198 +14590,198 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R65" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après analyse et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 40 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T65" s="1" t="inlineStr">
+      <c r="T57" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V65" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html</t>
         </is>
       </c>
-      <c r="W65" s="1" t="inlineStr">
+      <c r="W57" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a49e-adopter-un-financement-a-moyen-long-terme/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC65" s="1" t="inlineStr">
+      <c r="AC57" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="AE65" s="1" t="inlineStr">
+      <c r="AE57" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF65" s="1" t="inlineStr">
+      <c r="AF57" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG65" s="1" t="inlineStr">
+      <c r="AG57" s="1" t="inlineStr">
         <is>
           <t>09/10/2020</t>
         </is>
       </c>
-      <c r="AH65" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="66" spans="1:34" customHeight="0">
-      <c r="A66" s="1">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
         <v>60102</v>
       </c>
-      <c r="B66" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Investir en faveur de l’efficacité énergétique et des énergies renouvelables dans le bâti et les transports urbains innovants - ELENA</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="F66" s="1" t="inlineStr">
+      <c r="F58" s="1" t="inlineStr">
         <is>
           <t>Banque Européenne d'Investissement (BEI)</t>
         </is>
       </c>
-      <c r="G66" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H66" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie Juridique / administrative
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Ingénierie financière
-Ingénierie technique</t>
-[...2 lines deleted...]
-      <c r="K66" s="1" t="inlineStr">
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L66" s="1" t="inlineStr">
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le mécanisme ELENA fournit une assistance technique pour les investissements en faveur de l&amp;#039;efficacité énergétique et des énergies renouvelables dans le bâti et les transports urbains innovants.
 &lt;/p&gt;
 &lt;p&gt;
  Les activités qui peuvent faire l&amp;#039;objet de subventions ELENA sont les suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   études techniques, audits énergétiques
  &lt;/li&gt;
  &lt;li&gt;
   business plans et conseils financiers
  &lt;/li&gt;
  &lt;li&gt;
   conseils juridiques
  &lt;/li&gt;
  &lt;li&gt;
   préparation de procédures d&amp;#039;appels d&amp;#039;offres
  &lt;/li&gt;
  &lt;li&gt;
   regroupement de projets
  &lt;/li&gt;
  &lt;li&gt;
   gestion de projets
@@ -17215,215 +14854,215 @@
  &lt;li&gt;
   les logements sociaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   3) Transport et mobilité en ville
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  ELENA appuie également les projets innovants liés aux transports et à la mobilité dans les zones urbaines qui permettent de réaliser des économies d&amp;#039;énergie et de réduire les émissions.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets admissibles couvrent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les investissements visant à encourager l&amp;#039;utilisation et l&amp;#039;intégration de solutions innovantes axées sur les combustibles de substitution dans le domaine de la mobilité urbaine, par exemple ceux ayant trait aux véhicules et aux installations de recharge
  &lt;/li&gt;
  &lt;li&gt;
   les investissements promouvant l&amp;#039;introduction à grande échelle de nouveaux modes de transport plus économes en énergie, qui, dans les zones urbaines, peuvent revêtir de nombreuses formes, comme par exemple : mobilité partagée, logistique urbaine, systèmes de transport intelligents, infrastructures urbaines (y compris les investissements dans les modes de déplacement doux ou dans la mobilité qui ne repose pas sur les transports motorisés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M66" s="1" t="inlineStr">
+      <c r="M58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.eib.org/fr/products/advising/elena/map.htm" rel="noopener" target="_blank"&gt;
   Exemples de projets en cours
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.eib.org/fr/products/advising/elena/completed-projects/index.htm"&gt;
   Exemples de projets achevés
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Réhabilitation
 Logement et habitat
 Logistique urbaine
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R66" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les projets d&amp;#039;assistance technique relevant d&amp;#039;ELENA ne doivent pas poursuivre de but lucratif.
 &lt;/p&gt;
 &lt;p&gt;
  C&amp;#039;est la Commission européenne qui donnera son approbation définitive, sur la base de l&amp;#039;évaluation de la BEI.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V66" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://www.eib.org/fr/products/advising/elena/index.htm</t>
         </is>
       </c>
-      <c r="X66" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour présenter une demande initiale de financement, contactez directement la Banque Européenne d&amp;#039;Investissement par courriel à l&amp;#039;adresse elena&amp;#64;eib.org et utilisez
  &lt;a href="https://www.eib.org/attachments/documents/elena-pre-application-formfr.docx"&gt;
   le formulaire de préadmission
  &lt;/a&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour soumettre sa candidature :
  &lt;a href="https://www.eib.org/fr/products/advising/elena/index.htm" rel="noopener" target="_blank"&gt;
   https://www.eib.org/fr/products/advising/elena/index.htm
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>annelise.brouste@beta.gouv.fr</t>
         </is>
       </c>
-      <c r="Z66" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b772-investir-en-faveur-de-lefficacite-energetique/</t>
         </is>
       </c>
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB66" s="1" t="inlineStr">
+      <c r="AB58" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AD66" s="1" t="inlineStr">
+      <c r="AD58" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE66" s="1" t="inlineStr">
+      <c r="AE58" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF66" s="1" t="inlineStr">
+      <c r="AF58" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG66" s="1" t="inlineStr">
+      <c r="AG58" s="1" t="inlineStr">
         <is>
           <t>29/09/2020</t>
         </is>
       </c>
-      <c r="AH66" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="67" spans="1:34" customHeight="0">
-      <c r="A67" s="1">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
         <v>72810</v>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissements dans les Petites Villes</t>
         </is>
       </c>
-      <c r="C67" s="1" t="inlineStr">
+      <c r="C59" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="K67" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L67" s="1" t="inlineStr">
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
 &lt;/p&gt;
@@ -17460,79 +15099,79 @@
 &lt;p&gt;
  •	Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
 &lt;/p&gt;
 &lt;p&gt;
  •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M67" s="1" t="inlineStr">
+      <c r="M59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •
  &lt;strong&gt;
   Entretien du patrimoine
  &lt;/strong&gt;
  (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Développement sportif
  &lt;/strong&gt;
  (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -17575,672 +15214,1456 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R67" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Etude de l&amp;#039;adhésion
  &lt;/strong&gt;
  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Éligibilité à l&amp;#039;adhésion
  &lt;/strong&gt;
  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Vote de la délibération de la collectivité
  &lt;/strong&gt;
  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Versement de l&amp;#039;Apport en capital initial :
  &lt;/strong&gt;
  La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
  &lt;/strong&gt;
  La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T67" s="1" t="inlineStr">
+      <c r="T59" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W67" s="1" t="inlineStr">
+      <c r="W59" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Contact :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB67" s="1" t="inlineStr">
+      <c r="AB59" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC67" s="1" t="inlineStr">
+      <c r="AC59" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE67" s="1" t="inlineStr">
+      <c r="AE59" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF67" s="1" t="inlineStr">
+      <c r="AF59" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG67" s="1" t="inlineStr">
+      <c r="AG59" s="1" t="inlineStr">
         <is>
           <t>10/12/2020</t>
         </is>
       </c>
-      <c r="AH67" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="68" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G68" s="1" t="inlineStr">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>82912</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Se former à l'architecture, l'urbanisme, l'environnement et le paysage</t>
+        </is>
+      </c>
+      <c r="C60" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Nouveaux lieux, nouveaux liens
+Avenir Montagnes
+Cités éducatives
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>CAUE d'Alsace
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de la Côte-d'Or
+CAUE de Guadeloupe
+CAUE de la Gironde
+CAUE de la Mayenne
+CAUE de la Moselle
+CAUE du Val d'Oise
+CAUE de la Charente
+CAUE de la Dordogne
+CAUE du Puy-de-Dôme
+CAUE de la Sarthe
+CAUE des Deux-Sèvres
+CAUE du Loir-et-Cher
+CAUE du Val-de-Marne
+CAUE de la Martinique
+CAUE des Hautes-Alpes
+CAUE du Pas-de-Calais
+CAUE de la Haute-Loire
+CAUE de la Seine-Maritime
+CAUE des Hautes-Pyrénées
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE des Pyrénées-Atlantiques
+CAUE des Pyrénées-Orientales
+CAUE de la Charente-Maritime
+CAUE de l'Île-de-la-Réunion
+CAUE de Meurthe-et-Moselle
+CAUE des Bouches-du-Rhône
+CAUE Lot-et-Garonne
+CAUE de la Seine-et-Marne
+CAUE de la Savoie
+CAUE de la Haute-Garonne
+CAUE du Tarn-et-Garonne
+CAUE des Hauts-de-Seine
+CAUE de Rhône-Métropole
+CAUE de la Haute-Vienne
+CAUE de la Haute-Savoie
+CAUE du Calvados
+CAUE de l'Isère
+CAUE de l'Aisne
+CAUE de Corrèze
+CAUE du Loiret
+CAUE du Cantal
+CAUE de l'Orne
+CAUE de l'Oise
+CAUE de l'Aude
+CAUE de l'Ain
+CAUE de Corse
+CAUE du Tarn
+CAUE du Gers
+CAUE du Gard
+CAUE du Cher
+CAUE du Var
+CAUE du Lot
+CAUE de la Vendée
+CAUE de la Manche
+CAUE de la Guyane
+CAUE de la Creuse
+CAUE de l'Hérault
+CAUE de l'Essonne
+CAUE de l'Aveyron
+CAUE de l'Ardèche
+CAUE du Maine-et-Loire
+CAUE de l'Yonne
+CAUE de la Somme
+CAUE de la Meuse
+CAUE de la Drôme
+CAUE de l'Ariège
+CAUE des Vosges
+CAUE des Landes
+CAUE de Mayotte
+CAUE du Morbihan</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
+Région
+Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)</t>
-[...7 lines deleted...]
-      <c r="K68" s="1" t="inlineStr">
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L68" s="1" t="inlineStr">
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La Région des Pays de la Loire, en tant qu&amp;#039;Autorité Organisatrice des Mobilités (AOM), assure la responsabilité de l&amp;#039;organisation et du fonctionnement des transports scolaires des élèves, qu&amp;#039;elle peut déléguer à certaines autorités.
-[...18 lines deleted...]
-      <c r="O68" s="1" t="inlineStr">
+ &lt;strong&gt;
+  Les CAUE vous forment en étant dégagés de tout intérêt dans la maîtrise d&amp;#039;oeuvre.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les Caue ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ ils sont répartis sur quasiment tout le territoire national et travaillent en réseau.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les équipes sont pluridisciplinaires et sauront aller chercher les expertises nécessaires pour vos besoin de formation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les formations proposées par les CAUE ont plusieurs objectifs :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  mettre à jour ou approfondir les connaissances des professionnels
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettre aux maîtres d&amp;#039;ouvrages publics, aux maires, de mieux connaître leur territoire, ses évolutions et ses enjeux, les démarches et procédures d&amp;#039;aménagement et d&amp;#039;urbanisme, les outils à leur disposition, les techniques les plus appropriées à leurs actions et à l&amp;#039;implication des habitants ou usagers
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettre aux enseignants d&amp;#039;intégrer les enjeux inhérents à l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement dans les projets pédagogiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  participer aux formations des publics scolaires afin de contribuer à l&amp;#039;ouverture d&amp;#039;esprit et/ou d&amp;#039;élargir leurs compétences en tant que citoyens ou futurs professionnels.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les modalités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de nombreux CAUE sont datadockés
+ &lt;/li&gt;
+ &lt;li&gt;
+  les formations peuvent être basées sur des cas pratiques, des visites de chantiers et/ou des retours d&amp;#039;expérience, des pratiques innovantes et/ou expérimentales...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ces temps de travail peuvent prendre la forme d&amp;#039;interventions de quelques heures, de plusieurs jours ou de voyages d&amp;#039;étude qui nourrissent les réflexions à partir de vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Leurs formations s&amp;#039;appuyent toujours sur une connaissance fine du territoire et/ou des actions inspirantes liées au travail en réseau.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ NB : Nature de l&amp;#039;aide complémentaire aux formations
+ &lt;br /&gt;
+ Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
+ &lt;br /&gt;
+ Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formations dans les domaines de:
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  TRANSVERSALEMENT
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences / Place de l&amp;#039;élu
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P68" s="1" t="inlineStr">
-[...82 lines deleted...]
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
-[...54 lines deleted...]
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="T60" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AVEYRON - 5 place Sainte-Catherine - Immeuble Sainte Catherine - 12000 RODEZ - caue&amp;#64;caueaveyron.fr - 05 65 68 66 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES BOUCHES-DU-RHÔNE - 18 rue Neuve Sainte-Catherine - 13007 MARSEILLE - caue13&amp;#64;caue13.fr - 04 96 11 01 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CALVADOS - 28 rue Jean Eudes - 14000 CAEN - contact&amp;#64;caue14.fr - 02 31 15 59 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CANTAL - 19 avenue de la République - 15000 AURILLAC - caue.cantal&amp;#64;wanadoo.fr - 04 71 48 50 22
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE - 31 boulevard Besson Bey - 16000 ANGOULEME - contact&amp;#64;caue16.fr - 05 45 92 95 93
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE-MARITIME - 85 boulevard de la République - Les Minimes - 17076 LA ROCHELLE Cedex 09 - contact&amp;#64;caue17.fr - 05 46 31 71 90
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CHER - 27 boulevard de Strasbourg - 18000 BOURGES - contact&amp;#64;caue18.fr - 02 48 50 75 18
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE CORRÈZE - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000 TULLE - caue.19&amp;#64;wanadoo.fr - 05 55 26 06 48
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE CORSE - Immeuble l&amp;#039;Expo - Avenue de la Libération - 20600 BASTIA - cauedecorse&amp;#64;orange.fr - 04 95 21 19 48
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR - 1 rue de Soissons - 21000 DIJON - info&amp;#64;caue21.fr - 03 80 30 02 38
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE - 1 avenue Jean-Baptiste Defumade - 23320 SAINT-VAURY - caue23&amp;#64;caue23.fr - 05 44 30 27 56
+&lt;/p&gt;
+&lt;p&gt;CAUE DE LA DORDOGNE - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000 PÉRIGUEUX - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA DRÔME - 44 rue Faventines - BP 1022 - 26010 VALENCE Cedex - co-caue&amp;#64;dromenet.org - 04 75 79 04 19
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DU GARD - 29 rue Charlemagne - 30000 NIMES - accueil&amp;#64;caue30.fr - 04 66 36 10 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-GARONNE - 1 rue Matabiau - 31000 TOULOUSE - caue&amp;#64;caue31.org - 05 62 73 73 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU GERS - 93 route de Pessan - 32000 AUCH - cauegers&amp;#64;caue32.fr - 05 62 05 75 34
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GIRONDE - 283 rue d&amp;#039;Ornano - 33000 BORDEAUX - contact&amp;#64;cauegironde.com - 05 56 97 81 89
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT - 19 rue Saint Louis - 34000 MONTPELLIER - contact&amp;#64;caue34.fr - 04 99 13 37 00
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DE L&amp;#039;ISÈRE - 22 rue Hébert - 38000 GRENOBLE - contact&amp;#64;caue-isere.org - 04 76 00 02 21
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES LANDES - 155 rue Martin Luther King - 40000 MONT-DE-MARSAN - contact&amp;#64;caue40.com - 05 58 06 11 77
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU LOIR-ET-CHER - 34 avenue Maunoury - 41000 BLOIS - contact&amp;#64;caue41.fr - 02 54 51 56 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-LOIRE - 16 rue Jean Solvain - 43000 LE PUY-EN-VELAY - contact&amp;#64;caue43.fr - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT - Cité Bessières - Rue Pierre Mendès France - 46000 CAHORS - caue.46&amp;#64;wanadoo.fr - 05 65 30 14 35
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE LOT-ET-GARONNE - 9 rue Etienne Dolet - 47000 AGEN - secretariat.vr&amp;#64;caue47.com - 05 53 48 46 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAINE-ET-LOIRE - Maison de l&amp;#039;architecture des territoires et du paysage - 312 avenue René Gasnier - 49100 ANGERS - contact&amp;#64;caue49.com - 02 41 22 99 99
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MANCHE - 2 Place de Gaulle - 50000 SAINT-LO - courrier&amp;#64;caue50.fr - 02 33 77 20 77 &lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 Chaumont - 03 25 32 52 62&lt;/p&gt;&lt;p&gt;CAUE DE LA MAYENNE - 2 rue de l&amp;#039;Ermitage - 53000 LAVAL - accueil&amp;#64;caue53.com - 02 43 56 41 79
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MEURTHE-ET-MOSELLE - 48 esplanade Jacques Baudot - Rue du Sergent Blandan - co 90019 - 54035 NANCY Cedex - caue&amp;#64;caue54.departement54.fr - 03 83 94 51 78
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MEUSE - 28 rue des Romains - 55000 BAR-LE-DUC - contact&amp;#64;caue55.fr - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN - 2 All. Nicolas Leblanc, 56000 Vannes - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE - 17 Quai Wiltzer - 57000 METZ - contact&amp;#64;caue57.com - 03 87 74 46 06
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;OISE - 4 rue de l&amp;#039;Abbé du Bos - 60000 BEAUVAIS - caue60&amp;#64;wanadoo.fr - 03 44 82 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ORNE - 54 rue Saint-Blaise - 61000 ALENÇON - contact&amp;#64;caue61.fr - 02 33 26 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PAS-DE-CALAIS - 43 rue d&amp;#039;Amiens - 62018 ARRAS Cedex 9 - caue62&amp;#64;caue62.org - 03 21 21 65 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PUY-DE-DÔME - Maison de l&amp;#039;Habitat - 129 avenue de la République - 63100 CLERMONT-FERRAND - contact&amp;#64;caue63.com - 04 73 42 21 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES - 4 place Reine Marguerite - 64000 PAU - contact&amp;#64;caue64.fr - 05 59 84 53 66
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-PYRÉNÉES - 14 boulevard Claude Debussy - 65000 TARBES - caue-65&amp;#64;orange.fr - 05 62 56 71 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES - 11 rue du Bastion Saint-François - 66000 PERPIGNAN - contact&amp;#64;caue66.fr - 04 68 34 12 37
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE D&amp;#039;ALSACE - 5 rue Hannong - 67000 STRASBOURG - caue&amp;#64;caue-alsace.com - 03 88 15 02 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE RHÔNE-METROPOLE DE LYON- 6 bis quai Saint-Vincent - 69283 LYON Cedex 01 - caue69&amp;#64;caue69.fr - 04 72 07 44 55 &lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;CAUE DE LA SARTHE - 1 rue de la Mariette - 72000 LE MANS - caue.sarthe&amp;#64;wanadoo.fr - 02 43 72 35 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SAVOIE - Bâtiment Evolution - 25 Rue Jean Pellerin - CS 42632 - 73026 CHAMBERY Cedex - caue&amp;#64;cauesavoie.org - 04 79 60 75 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-SAVOIE - L&amp;#039;Ilot-S - 7 esplanade Paul Grimault - BP 339 - 74008 ANNECY Cedex - caue74&amp;#64;caue74.fr - 04 50 88 21 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-MARITIME - 27 rue François Mitterrand - BP 90241 - 76142 PETIT-QUEVILLY Cedex - caue&amp;#64;caue76.org - 02 35 72 94 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-ET-MARNE - 27 rue du Marché - 77120 COULOMMIERS - accueil&amp;#64;caue77.fr - 01 64 03 30 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES DEUX-SÈVRES - Maison du Département - Mail Lucie Aubrac - CS 58882 - 79000 NIORT - caue&amp;#64;caue79.fr - 05 49 28 06 28
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SOMME - 35 mail Albert 1er - 80000 AMIENS - caue80&amp;#64;caue80.asso.fr - 03 22 91 11 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN - 188 rue de Jarlard - 81000 ALBI - caue&amp;#64;caue81.fr - 05 63 60 16 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN-ET-GARONNE - Hôtel du Département - 100 boulevard Hubert Gouze - 82000 MONTAUBAN - caue82&amp;#64;ledepartement82.fr - 05 63 03 80 88
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAR - 26 Place Vincent Raspail - 83000 TOULON Cedex - contact&amp;#64;cauevar.fr - 04 94 22 65 75
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA VENDEE - 33 rue de l&amp;#039;atlantique - CS 40685 - 85000 LA ROCHE-SUR-YON Cedex - caue85&amp;#64;caue85.com - 02 51 37 44 95
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-VIENNE - 1 rue des Allois - 87000 LIMOGES - caue87&amp;#64;wanadoo.fr - 05 53 32 32 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES VOSGES - Conseil Départemental - 88088 EPINAL Cedex 9 - caue88&amp;#64;vosges.fr - 03 29 29 89 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE L&amp;#039;YONNE - 8 avenue du 4e R.I. - 89000 AUXERRE - contact&amp;#64;caue89.fr - 03 58 43 80 33
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ESSONNE - 9 Cours Blaise Pascal - 91000 EVRY - caue91&amp;#64;caue91.asso.fr - 01 60 79 35 44
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTS-DE-SEINE - 279 terrasse de l&amp;#039;Université - 92000 NANTERRE - contact&amp;#64;caue92.com - 01 71 04 52 49
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-DE-MARNE - 36 rue Edmond Nocard - 94700 MAISONS-ALFORT - contact&amp;#64;caue94.fr - 01 48 52 55 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-D&amp;#039;OISE - Moulin de la couleuvre - Rue des Deux Ponts - 95300 PONTOISE - caue95&amp;#64;caue95.org - 01 30 38 68 68
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUADELOUPE - Centre commercial le Pérou - Bat B - N°46 - BP 136 - 97181 ABYMES Cedex - contact&amp;#64;caue971.org - 05 90 81 83 85
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MARTINIQUE - 31 avenue Pasteur - 97200 FORT-DE-FRANCE - caue972&amp;#64;wanadoo.fr - 05 96 70 10 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56d5-copie-13h45-se-former-a-larchitecture-lurbani/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE68" s="1" t="inlineStr">
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF68" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="69" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G69" s="1" t="inlineStr">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>82911</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Etre aidé dans la réalisation d’actions culturelles sur la construction, l'architecture, urbanisme, le paysage et l'environnement</t>
+        </is>
+      </c>
+      <c r="C61" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)
+Territoires d'industrie
+4ème Programme d’investissements d’avenir - PIA 4
+Cités éducatives
+Tourisme Ingénierie Développement
+Destination France
+Renaturation des villes
+Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de la Drôme
+CAUE de la Somme
+CAUE du Cantal
+CAUE de la Vendée
+CAUE de l'Aveyron
+CAUE de l'Essonne
+CAUE de l'Hérault
+CAUE de la Creuse
+CAUE de la Guyane
+CAUE de la Manche
+CAUE du Calvados
+CAUE de l'Orne
+CAUE du Gers
+CAUE du Tarn
+CAUE d'Alsace
+CAUE de Corse
+CAUE de l'Yonne
+CAUE de l'Île-de-la-Réunion
+CAUE de Meurthe-et-Moselle
+CAUE de l'Ain
+CAUE du Morbihan
+CAUE de la Sarthe
+CAUE du Var
+CAUE du Gard
+CAUE de la Seine-Maritime
+CAUE de la Haute-Savoie
+CAUE de la Haute-Vienne
+CAUE de Rhône-Métropole
+CAUE des Bouches-du-Rhône
+CAUE des Hauts-de-Seine
+CAUE du Tarn-et-Garonne
+CAUE de la Savoie
+CAUE du Lot
+CAUE de l'Oise
+CAUE de la Dordogne
+CAUE de Corrèze
+CAUE de l'Aisne
+CAUE de l'Isère
+CAUE de Mayotte
+CAUE des Landes
+CAUE des Vosges
+CAUE de l'Ariège
+CAUE de la Meuse
+CAUE de l'Aude
+CAUE du Maine-et-Loire
+CAUE du Cher
+CAUE de l'Ardèche
+CAUE du Loiret
+CAUE du Puy-de-Dôme
+CAUE de Guadeloupe
+CAUE de la Côte-d'Or
+CAUE des Deux-Sèvres
+CAUE de la Gironde
+CAUE de la Mayenne
+CAUE de la Moselle
+CAUE du Val d'Oise
+CAUE de la Charente
+CAUE de la Haute-Loire
+CAUE de la Seine-et-Marne
+CAUE Lot-et-Garonne
+CAUE des Hautes-Pyrénées
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE du Loir-et-Cher
+CAUE du Val-de-Marne
+CAUE de la Martinique
+CAUE des Hautes-Alpes
+CAUE du Pas-de-Calais
+CAUE de la Haute-Garonne
+CAUE des Pyrénées-Atlantiques
+CAUE des Pyrénées-Orientales
+CAUE de la Charente-Maritime</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
+Région
+Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)</t>
-[...7 lines deleted...]
-      <c r="K69" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Particulier
+Agriculteur
+Recherche</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L69" s="1" t="inlineStr">
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Objectif :
-[...12 lines deleted...]
- (gares régionales, points d&amp;#039;arrêts non gérés, points d&amp;#039;arrêts d&amp;#039;une ligne d&amp;#039;autocar régionale) qui sont autant de portes d&amp;#039;entrée des villes que de points d&amp;#039;accès au réseau régional.
+  Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
+ &lt;strong&gt;
+  outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ils s&amp;#039;adressent aux élus, aux maires, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apport de données, d&amp;#039;expertises et d&amp;#039;informations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlas de paysages, observatoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Parcours numériques
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conférences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Journées de sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visites de sites, voyage d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Randonnées, lectures de paysages, balades urbaines
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous culturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation et réalisation de prix, palmarès,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Concours, appels à idées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de plaquettes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Publications, ouvrages, guides
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vidéos
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à des commissions techniques thématiques (commerce, agriculture...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions pédagogiques en milieu scolaire et hors ce milieu
+ &lt;/li&gt;
+ &lt;li&gt;
+  Résidences
+ &lt;/li&gt;
+ &lt;li&gt;
+  ...
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Actions locales accompagnées liées aux politiques publiques relatives à :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ / Ecoquartier&lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N69" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="O69" s="1" t="inlineStr">
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Milieux humides
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P69" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R69" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T61" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com/</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La collectivité (Commune ou EPCI, hors périmètre de transport urbain des Communautés urbaines, hors gare engagée dans un Pôle d&amp;#039;Echanges Multimodal) sollicitant une aide régionale a ce titre devra présenter un dossier de demande de subvention comprenant tout do
-[...61 lines deleted...]
-  xavier.duval-zack&amp;#64;paysdelaloire.fr
+ &lt;strong&gt;
+  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
+&lt;/p&gt;&lt;p&gt;
+ CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039; AVEYRON - 5 place Sainte-Catherine - Immeuble Sainte Catherine - 12000 RODEZ - caue&amp;#64;caueaveyron.fr - 05 65 68 66 45
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES BOUCHES-DU-RHÔNE - 18 rue Neuve Sainte-Catherine - 13007 MARSEILLE - caue13&amp;#64;caue13.fr - 04 96 11 01 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CALVADOS - 28 rue Jean Eudes - 14000 CAEN - contact&amp;#64;caue14.fr - 02 31 15 59 60
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CANTAL - 19 avenue de la République - 15000 AURILLAC - caue.cantal&amp;#64;wanadoo.fr - 04 71 48 50 22
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CHARENTE - 31 boulevard Besson Bey - 16000 ANGOULEME - contact&amp;#64;caue16.fr - 05 45 92 95 93
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CHARENTE-MARITIME - 85 boulevard de la République - Les Minimes - 17076 LA ROCHELLE Cedex 09 - contact&amp;#64;caue17.fr - 05 46 31 71 90
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CHER - 27 boulevard de Strasbourg - 18000 BOURGES - contact&amp;#64;caue18.fr - 02 48 50 75 18
+&lt;/p&gt;
+&lt;p&gt;CAUE DE CORRÈZE - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000 TULLE - caue.19&amp;#64;wanadoo.fr - 05 55 26 06 48
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE CORSE - Immeuble l&amp;#039;Expo - Avenue de la Libération - 20600 BASTIA - cauedecorse&amp;#64;orange.fr - 04 95 21 19 48
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR - 1 rue de Soissons - 21000 DIJON - info&amp;#64;caue21.fr - 03 80 30 02 38
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE - 1 avenue Jean-Baptiste Defumade - 23320 SAINT-VAURY - caue23&amp;#64;caue23.fr - 05 44 30 27 56
+&lt;/p&gt;&lt;p&gt;CAUE DE LA DORDOGNE - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000 PÉRIGUEUX - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA DRÔME - 44 rue Faventines - BP 1022 - 26010 VALENCE Cedex - co-caue&amp;#64;dromenet.org - 04 75 79 04 19
+&lt;/p&gt;&lt;p&gt;
+ CAUE DU GARD - 29 rue Charlemagne - 30000 NIMES - accueil&amp;#64;caue30.fr - 04 66 36 10 60
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-GARONNE - 1 rue Matabiau - 31000 TOULOUSE - caue&amp;#64;caue31.org - 05 62 73 73 62
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU GERS - 93 route de Pessan - 32000 AUCH - cauegers&amp;#64;caue32.fr - 05 62 05 75 34
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GIRONDE - 283 rue d&amp;#039;Ornano - 33000 BORDEAUX - contact&amp;#64;cauegironde.com - 05 56 97 81 89
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT - 19 rue Saint Louis - 34000 MONTPELLIER - contact&amp;#64;caue34.fr - 04 99 13 37 00
+&lt;/p&gt;&lt;p&gt;
+ CAUE DE L&amp;#039;ISÈRE - 22 rue Hébert - 38000 GRENOBLE - contact&amp;#64;caue-isere.org - 04 76 00 02 21
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES LANDES - 155 rue Martin Luther King - 40000 MONT-DE-MARSAN - contact&amp;#64;caue40.com - 05 58 06 11 77
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOIR-ET-CHER - 34 avenue Maunoury - 41000 BLOIS - contact&amp;#64;caue41.fr - 02 54 51 56 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-LOIRE - 16 rue Jean Solvain - 43000 LE PUY-EN-VELAY - contact&amp;#64;caue43.fr - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT - Cité Bessières - Rue Pierre Mendès France - 46000 CAHORS - caue.46&amp;#64;wanadoo.fr - 05 65 30 14 35
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE LOT-ET-GARONNE - 9 rue Etienne Dolet - 47000 AGEN - secretariat.vr&amp;#64;caue47.com - 05 53 48 46 70
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MAINE-ET-LOIRE - Maison de l&amp;#039;architecture des territoires et du paysage - 312 avenue René Gasnier - 49100 ANGERS - contact&amp;#64;caue49.com - 02 41 22 99 99
+&lt;/p&gt;
+&lt;p&gt;CAUE DE LA MANCHE - 2 Place de Gaulle - 50000 SAINT-LO - courrier&amp;#64;caue50.fr - 02 33 77 20 77&lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 CHAUMONT - 03 25 32 52 62&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MAYENNE - 2 rue de l&amp;#039;Ermitage - 53000 LAVAL - accueil&amp;#64;caue53.com - 02 43 56 41 79
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MEURTHE-ET-MOSELLE - 48 esplanade Jacques Baudot - Rue du Sergent Blandan - co 90019 - 54035 NANCY Cedex - caue&amp;#64;caue54.departement54.fr - 03 83 94 51 78
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MEUSE - 28 rue des Romains - 55000 BAR-LE-DUC - contact&amp;#64;caue55.fr - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN -  2 All. Nicolas Leblanc, 56000 VANNES - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE - 17 Quai Wiltzer - 57000 METZ - contact&amp;#64;caue57.com - 03 87 74 46 06
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;OISE - 4 rue de l&amp;#039;Abbé du Bos - 60000 BEAUVAIS - caue60&amp;#64;wanadoo.fr - 03 44 82 14 14
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ORNE - 54 rue Saint-Blaise - 61000 ALENÇON - contact&amp;#64;caue61.fr - 02 33 26 14 14
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU PAS-DE-CALAIS - 43 rue d&amp;#039;Amiens - 62018 ARRAS Cedex 9 - caue62&amp;#64;caue62.org - 03 21 21 65 65
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU PUY-DE-DÔME - Maison de l&amp;#039;Habitat - 129 avenue de la République - 63100 CLERMONT-FERRAND - contact&amp;#64;caue63.com - 04 73 42 21 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES - 4 place Reine Marguerite - 64000 PAU - contact&amp;#64;caue64.fr - 05 59 84 53 66
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES HAUTES-PYRÉNÉES - 14 boulevard Claude Debussy - 65000 TARBES - caue-65&amp;#64;orange.fr - 05 62 56 71 45
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES - 11 rue du Bastion Saint-François - 66000 PERPIGNAN - contact&amp;#64;caue66.fr - 04 68 34 12 37
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE D&amp;#039;ALSACE - 5 rue Hannong - 67000 STRASBOURG - caue&amp;#64;caue-alsace.com - 03 88 15 02 30
+&lt;/p&gt;
+&lt;p&gt;CAUE DE RHÔNE-METROPOLE DE LYON- 6 bis quai Saint-Vincent - 69283 LYON Cedex 01 - caue69&amp;#64;caue69.fr - 04 72 07 44 55&lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA SARTHE - 1 rue de la Mariette - 72000 LE MANS - caue.sarthe&amp;#64;wanadoo.fr - 02 43 72 35 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SAVOIE - Bâtiment Evolution - 25 Rue Jean Pellerin - CS 42632 - 73026 CHAMBERY Cedex - caue&amp;#64;cauesavoie.org - 04 79 60 75 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-SAVOIE - L&amp;#039;Ilot-S - 7 esplanade Paul Grimault - BP 339 - 74008 ANNECY Cedex - caue74&amp;#64;caue74.fr - 04 50 88 21 10
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SEINE-MARITIME - 27 rue François Mitterrand - BP 90241 - 76142 PETIT-QUEVILLY Cedex - caue&amp;#64;caue76.org - 02 35 72 94 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SEINE-ET-MARNE - 27 rue du Marché - 77120 COULOMMIERS - accueil&amp;#64;caue77.fr - 01 64 03 30 62
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES DEUX-SÈVRES - Maison du Département - Mail Lucie Aubrac - CS 58882 - 79000 NIORT - caue&amp;#64;caue79.fr - 05 49 28 06 28
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SOMME - 35 mail Albert 1er - 80000 AMIENS - caue80&amp;#64;caue80.asso.fr - 03 22 91 11 65
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE TARN - 188 rue de Jarlard - 81000 ALBI - caue&amp;#64;caue81.fr - 05 63 60 16 70
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE TARN-ET-GARONNE - Hôtel du Département - 100 boulevard Hubert Gouze - 82000 MONTAUBAN - caue82&amp;#64;ledepartement82.fr - 05 63 03 80 88
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAR - 26 Place Vincent Raspail - 83000 TOULON Cedex - contact&amp;#64;cauevar.fr - 04 94 22 65 75
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA VENDEE - 33 rue de l&amp;#039;atlantique - CS 40685 - 85000 LA ROCHE-SUR-YON Cedex - caue85&amp;#64;caue85.com - 02 51 37 44 95&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA HAUTE-VIENNE - 1 rue des Allois - 87000 LIMOGES - caue87&amp;#64;wanadoo.fr - 05 53 32 32 40
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES VOSGES - Conseil Départemental - 88088 EPINAL Cedex 9 - caue88&amp;#64;vosges.fr - 03 29 29 89 40
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE L&amp;#039;YONNE - 8 avenue du 4e R.I. - 89000 AUXERRE - contact&amp;#64;caue89.fr - 03 58 43 80 33
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ESSONNE - 9 Cours Blaise Pascal - 91000 EVRY - caue91&amp;#64;caue91.asso.fr - 01 60 79 35 44
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES HAUTS-DE-SEINE - 279 terrasse de l&amp;#039;Université - 92000 NANTERRE - contact&amp;#64;caue92.com - 01 71 04 52 49
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAL-DE-MARNE - 36 rue Edmond Nocard - 94700 MAISONS-ALFORT - contact&amp;#64;caue94.fr - 01 48 52 55 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAL-D&amp;#039;OISE - Moulin de la couleuvre - Rue des Deux Ponts - 95300 PONTOISE - caue95&amp;#64;caue95.org - 01 30 38 68 68
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GUADELOUPE - Centre commercial le Pérou - Bat B - N°46 - BP 136 - 97181 ABYMES Cedex - contact&amp;#64;caue971.org - 05 90 81 83 85
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MARTINIQUE - 31 avenue Pasteur - 97200 FORT-DE-FRANCE - caue972&amp;#64;wanadoo.fr - 05 96 70 10 10
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
  &lt;/a&gt;
- &lt;br /&gt;
- &amp;#43;33 2 28 20 58 29
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y69" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b95-copie-12h28-etre-aide-dans-la-realisation-dac/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE69" s="1" t="inlineStr">
+      <c r="AB61" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Création de jardins partagés</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF69" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="70" spans="1:34" customHeight="0">
-      <c r="A70" s="1">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
         <v>52290</v>
       </c>
-      <c r="B70" s="1" t="inlineStr">
+      <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissement</t>
         </is>
       </c>
-      <c r="C70" s="1" t="inlineStr">
+      <c r="C62" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E70" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G70" s="1" t="inlineStr">
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H70" s="1" t="inlineStr">
+      <c r="H62" s="1" t="inlineStr">
         <is>
           <t>Prêt
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K70" s="1" t="inlineStr">
+      <c r="K62" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L70" s="1" t="inlineStr">
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &amp;#34;
   &lt;em&gt;
    Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
@@ -18316,96 +16739,96 @@
   Plus petit crédit : 11 000€
  &lt;/li&gt;
  &lt;li&gt;
   Plus gros crédit : 50 millions €
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
  &lt;/li&gt;
  &lt;li&gt;
   Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M70" s="1" t="inlineStr">
+      <c r="M62" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Social et Petite enfance
   &lt;/strong&gt;
   (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Revitalisation des centres villes
   &lt;/strong&gt;
   (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Rayonnement culturel
   &lt;/strong&gt;
   (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Transition énergétique
   &lt;/strong&gt;
   (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement des mobilités douces
   &lt;/strong&gt;
   (Bordeaux Métropole, 33)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement sportif
   &lt;/strong&gt;
   (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N70" s="1" t="inlineStr">
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -18448,622 +16871,595 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O70" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R70" s="1" t="inlineStr">
+      <c r="R62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Etude de l&amp;#039;adhésion
   &lt;/strong&gt;
   : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Éligibilité à l&amp;#039;adhésion
   &lt;/strong&gt;
   : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vote de la délibération de la collectivité
   &lt;/strong&gt;
   : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Versement de l&amp;#039;Apport en capital initial
   &lt;/strong&gt;
   : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
   &lt;/strong&gt;
   : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S70" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T70" s="1" t="inlineStr">
+      <c r="T62" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U70" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V70" s="1" t="inlineStr">
+      <c r="V62" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W70" s="1" t="inlineStr">
+      <c r="W62" s="1" t="inlineStr">
         <is>
           <t>https://portail.agence-france-locale.fr/</t>
         </is>
       </c>
-      <c r="X70" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email :
  &lt;/strong&gt;
  adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y70" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z70" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
         </is>
       </c>
-      <c r="AA70" s="1" t="inlineStr">
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB70" s="1" t="inlineStr">
+      <c r="AB62" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un système de vidéo-protection
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC70" s="1" t="inlineStr">
+      <c r="AC62" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE70" s="1" t="inlineStr">
+      <c r="AE62" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF70" s="1" t="inlineStr">
+      <c r="AF62" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG70" s="1" t="inlineStr">
+      <c r="AG62" s="1" t="inlineStr">
         <is>
           <t>10/07/2020</t>
         </is>
       </c>
-      <c r="AH70" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="71" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G71" s="1" t="inlineStr">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>49781</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Financer l’immobilier d’entreprise et d’aménagement au sein des territoires</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Financement pour l’aménagement et l’immobilier d’entreprise</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région
-[...15 lines deleted...]
-      <c r="K71" s="1" t="inlineStr">
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L71" s="1" t="inlineStr">
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Cit&amp;#039;ergie est un programme de management et de labellisation qui
-[...31 lines deleted...]
-      <c r="M71" s="1" t="inlineStr">
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Vous
+êtes porteur d’un projet d’immobilier d’entreprise et d’aménagement en tant que
+collectivité locale, artisan, TPE, créateur d’entreprise, travailleur
+indépendant, start-up ou encore investisseur ? &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Vous êtes à la recherche
+d’un financement pour développer l’attractivité commerciale d’un territoire,
+l’offre immobilière tertiaire de bureaux, le commerce de proximité, l’économie
+de centre-ville ? &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;La Banque des Territoires &lt;/span&gt;&lt;span&gt;peut&lt;span&gt;
+investir dans les projets d’aménagement et d’immobilier d’activité au meilleur
+prix, en facilitant l’acceptabilité des projets et en soutenant l’innovation.&lt;/span&gt;&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’offre
+d’investissement concerne les projets portant sur :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;l’aménagement, le foncier et le redéveloppement
+immobilier ;&lt;/li&gt;&lt;li&gt;l’immobilier industriel ;&lt;/li&gt;&lt;li&gt;l’immobilier tertiaire ; &lt;/li&gt;&lt;li&gt;l’immobilier et l’exploitation de
+tiers-lieux ; &lt;/li&gt;&lt;li&gt;l’immobilier de logistique urbaine ; &lt;/li&gt;&lt;li&gt;les autres aménagements et
+immobiliers.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;La Banque
+des Territoires intervient au cas par cas ou via des foncières (privées ou
+SEM), dans des opérations immobilières de construction ou de réhabilitation des
+bâtiments avec des objectifs de forte valeur ajoutée et une qualité
+environnementale exemplaire.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Artisanat
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T63" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-amenagement-immobilier-activite?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=amenagement_immo_etp_psat</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Structuration, suivi, et évaluation du plan climat-air-énergie (PCAET)
-[...76 lines deleted...]
-      <c r="AA71" s="1" t="inlineStr">
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/immobilier-d-entreprise-et-l-amenagement/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC71" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AE71" s="1" t="inlineStr">
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF71" s="1" t="inlineStr">
+      <c r="AF63" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG71" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2020</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="72" spans="1:34" customHeight="0">
-      <c r="A72" s="1">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
         <v>41742</v>
       </c>
-      <c r="B72" s="1" t="inlineStr">
+      <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Financer des services de mobilité durable en ville et en périphérie</t>
         </is>
       </c>
-      <c r="D72" s="1" t="inlineStr">
+      <c r="D64" s="1" t="inlineStr">
         <is>
           <t>Financement des services de mobilité durable</t>
         </is>
       </c>
-      <c r="E72" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G72" s="1" t="inlineStr">
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H72" s="1" t="inlineStr">
+      <c r="H64" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K72" s="1" t="inlineStr">
+      <c r="K64" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L72" s="1" t="inlineStr">
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité locale, une
 entreprise publique locale, une société ou un acteur financier privé et vous
 souhaitez participer au développement de services de mobilité durable ? La
 Banque des Territoires met à disposition des solutions de financement pour vous
 accompagner dans votre projet.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Solutions d’autopartage, service de vélos
 partagés, covoiturage courte distance, ou encore corporate venture au profit de
 jeunes entreprises innovantes : l’accompagnement de la Banque des Territoires
 peut se faire sur différents types de projets, en fonction de leur éligibilité.
 L’objectif est ainsi de développer des alternatives à la possession d’un véhicule
 et à l’autosolisme, libérer de l’espace urbain utilisé pour le stationnement de
 véhicules et réduire l’empreinte carbone.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Le financement de ces solutions de mobilité
 durable est toutefois conditionné à des prérequis et des objectifs spécifiques,
 comme la justification territoriale du projet ou encore la réduction du volume
 de véhicules en circulation en agglomération. La Banque des Territoires met à
 disposition de nombreuses compétences et expertises pour étudier votre projet
 et vous apporter les meilleures solutions possibles.&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N72" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Information voyageur, billettique multimodale
 Mobilité partagée
 Logistique urbaine
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O72" s="1" t="inlineStr">
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S72" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T72" s="1" t="inlineStr">
+      <c r="T64" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U72" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V72" s="1" t="inlineStr">
+      <c r="V64" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-mobilite-durable?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=service_mobilite_durable_psat</t>
         </is>
       </c>
-      <c r="X72" s="1" t="inlineStr">
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-mobilite-durable?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Investissement&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;service_mobilite_durable_psat"&gt;
    Rendez-vous sur le site de la Banque des Territoires
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y72" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z72" s="1" t="inlineStr">
+      <c r="Z64" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-services-mobilite-durable/</t>
         </is>
       </c>
-      <c r="AA72" s="1" t="inlineStr">
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB72" s="1" t="inlineStr">
+      <c r="AB64" s="1" t="inlineStr">
         <is>
           <t>Développer les infrastructures de covoiturage
 Installation de bornes électriques</t>
         </is>
       </c>
-      <c r="AC72" s="1" t="inlineStr">
+      <c r="AC64" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE72" s="1" t="inlineStr">
+      <c r="AE64" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF72" s="1" t="inlineStr">
+      <c r="AF64" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG72" s="1" t="inlineStr">
+      <c r="AG64" s="1" t="inlineStr">
         <is>
           <t>20/05/2020</t>
         </is>
       </c>
-      <c r="AH72" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="73" spans="1:34" customHeight="0">
-      <c r="A73" s="1">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
         <v>10501</v>
       </c>
-      <c r="B73" s="1" t="inlineStr">
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Fonds Départemental de développement (F2D)</t>
         </is>
       </c>
-      <c r="E73" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G73" s="1" t="inlineStr">
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H73" s="1" t="inlineStr">
+      <c r="H65" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I73" s="1" t="inlineStr">
+      <c r="I65" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J73" s="1" t="inlineStr">
+      <c r="J65" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K73" s="1" t="inlineStr">
+      <c r="K65" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L73" s="1" t="inlineStr">
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets sous maitrise d&amp;#039;ouvrage des EPCI à fiscalité propre portant des projets structurants pour leur territoire par essence. Il donne lieu à une nouvelle génération de contrats-cadre 2021-2027 avec les EPCI à fiscalité propre.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N73" s="1" t="inlineStr">
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -19091,279 +17487,279 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O73" s="1" t="inlineStr">
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P73" s="1" t="inlineStr">
+      <c r="P65" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q73" s="1" t="inlineStr">
+      <c r="Q65" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R73" s="1" t="inlineStr">
+      <c r="R65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  • Les projets relevant des typologies suivantes sont prioritaires :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations favorisant le développement des mobilités douces ou partagées,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique des logements communaux à vocation sociale,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
 &lt;/p&gt;
 &lt;p&gt;
  • Sont aussi éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
 &lt;/p&gt;
 &lt;p&gt;
  - les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
 &lt;/p&gt;
 &lt;p&gt;
  - les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation de structure des ouvrages d&amp;#039;art.
 &lt;/p&gt;
 &lt;p&gt;
  Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S73" s="1" t="inlineStr">
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T73" s="1" t="inlineStr">
+      <c r="T65" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U73" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V73" s="1" t="inlineStr">
+      <c r="V65" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X73" s="1" t="inlineStr">
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail : subventions.dmit&amp;#64;gers.fr
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y73" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z73" s="1" t="inlineStr">
+      <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0c5c-fonds-departemental-de-developpement-f2d/</t>
         </is>
       </c>
-      <c r="AA73" s="1" t="inlineStr">
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB73" s="1" t="inlineStr">
+      <c r="AB65" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC73" s="1" t="inlineStr">
+      <c r="AC65" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE73" s="1" t="inlineStr">
+      <c r="AE65" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF73" s="1" t="inlineStr">
+      <c r="AF65" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG73" s="1" t="inlineStr">
+      <c r="AG65" s="1" t="inlineStr">
         <is>
           <t>19/11/2019</t>
         </is>
       </c>
-      <c r="AH73" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="74" spans="1:34" customHeight="0">
-      <c r="A74" s="1">
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
         <v>9082</v>
       </c>
-      <c r="B74" s="1" t="inlineStr">
+      <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Etre conseillé sur des sujets complexes en gestion financière, budgétaire, comptable et fiscale (MRCDP)</t>
         </is>
       </c>
-      <c r="E74" s="1" t="inlineStr">
+      <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Direction Générale des Finances Publiques (DGFiP)</t>
         </is>
       </c>
-      <c r="G74" s="1" t="inlineStr">
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H74" s="1" t="inlineStr">
+      <c r="H66" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
+      <c r="K66" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L74" s="1" t="inlineStr">
+      <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Mission régionale de conseil aux décideurs publics (MRCDP
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mission de conseil installée au niveau régional auprès de chaque Direction régionale des Finances publiques (DRFiP), à l&amp;#039;exception de la Corse et des territoires d&amp;#039;Outre-Mer.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La MRCDP offre des prestations pluricompétences sur des sujets à dominante financière, fiscale et économique dès lors que les enjeux des dossiers sont jugés importants, sensibles ou de dimension régionale.
 &lt;/p&gt;
 &lt;p&gt;
  Le champ de compétence des MRCDP est centré principalement sur les décideurs publics de la sphère État (préfets, ARS, rectorats, CROUS et établissements publics nationaux) et les grandes collectivités.
 &lt;/p&gt;
 &lt;p&gt;
  Cette aide à la décision auprès des grands partenaires sur des sujets complexes et/ou à forts enjeux s&amp;#039;articule principalement autour des 3 thèmes suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;analyse financière, fiscale ou budgétaire (études de soutenabilité) et la réalisation d&amp;#039;études sur la santé économique et financière d&amp;#039;un territoire ;
  &lt;/li&gt;
  &lt;li&gt;
   le conseil sur des montages contractuels complexes et l&amp;#039;expertise organisationnelle de structures ;
  &lt;/li&gt;
  &lt;li&gt;
   la proposition d&amp;#039;offres innovantes et l&amp;#039;analyse des conséquences, notamment économiques (rentabilité, étude d&amp;#039;impact), d&amp;#039;un projet d&amp;#039;investissement public.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La MRCDP garantit aux bénéficiaires une étude neutre, indépendante, gratuite et confidentielle.
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M74" s="1" t="inlineStr">
+      <c r="M66" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Étude au profit du Préfet de région sur la santé économique et financière d&amp;#039;un territoire
  &lt;/li&gt;
  &lt;li&gt;
   Étude sur les modes de financement et la soutenabilité budgétaire d&amp;#039;un projet d&amp;#039;investissement ou projet de renouvellement urbain
  &lt;/li&gt;
  &lt;li&gt;
   Analyse financière et appui technique régional en matière de gestion comptable et financière des établissements de santé
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Étude sur les conséquences financières d&amp;#039;un projet de scission d&amp;#039;une communauté de commune
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N74" s="1" t="inlineStr">
+      <c r="N66" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -19388,331 +17784,1001 @@
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P74" s="1" t="inlineStr">
+      <c r="P66" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
         <is>
           <t>France hors Corse et Outre-mer</t>
         </is>
       </c>
-      <c r="X74" s="1" t="inlineStr">
+      <c r="X66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de votre Direction départementale des Finances publiques(DDFiP)
 &lt;/p&gt;
 &lt;p&gt;
  Conseil Régional aux décideurs publics : contact  disponible sur l&amp;#039;organigramme de votre DRFIP
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
+      <c r="Y66" s="1" t="inlineStr">
         <is>
           <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
+      <c r="Z66" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9b7e-conseil-aux-decideurs-publics/</t>
         </is>
       </c>
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC74" s="1" t="inlineStr">
+      <c r="AC66" s="1" t="inlineStr">
         <is>
           <t>DGFiP</t>
         </is>
       </c>
-      <c r="AE74" s="1" t="inlineStr">
+      <c r="AE66" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF74" s="1" t="inlineStr">
+      <c r="AF66" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG74" s="1" t="inlineStr">
+      <c r="AG66" s="1" t="inlineStr">
         <is>
           <t>22/10/2019</t>
         </is>
       </c>
-      <c r="AH74" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="75" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G75" s="1" t="inlineStr">
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>42869</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>S'engager dans le programme de labellisation Climat-Air-Énergie Cit'ergie</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="F67" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Collectivité d’outre-mer à statut particulier
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I67" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cit&amp;#039;ergie est un programme de management et de labellisation qui
+ récompense les collectivités pour la mise en œuvre d&amp;#039;une politique climat­-air-énergie ambitieuse.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide consiste en un accompagnement financier par un conseiller Cit&amp;#039;ergie accrédité par l&amp;#039;ADEME et un accompagnement technique à la prise en main de la démarche d&amp;#039;évaluation et de labellisation.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour répondre au défi que constitue le changement climatique, les collectivités locales ont un rôle déterminant à jouer dans la définition et la mise en œuvre d&amp;#039;actions visant à la réduction des émissions de gaz à effet de serre, l&amp;#039;amélioration de l&amp;#039;efficacité énergétique, la réduction de la pollution atmosphérique, le développement des énergies renouvelables ou encore l&amp;#039;adaptation au changement climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est maintenant acquis qu&amp;#039;un engagement fort de la collectivité dans la transition énergétique est synonyme de développement économique, d&amp;#039;attractivité et de qualité de vie pour ses habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Cependant, même motivées pour agir, les collectivités se trouvent face à de nombreuses interrogations :
+&lt;/p&gt;
+&lt;p&gt;
+ Comment mettre en place une politique énergétique efficace ?
+&lt;/p&gt;
+&lt;p&gt;
+ Quelle méthode suivre pour conduire et réussir un Plan Climat Air Energie Territorial (PCAET) ambitieux ?
+&lt;/p&gt;
+&lt;p&gt;
+ Comment s&amp;#039;intégrer dans les objectifs air-énergie-climat régionaux et nationaux ?
+&lt;/p&gt;
+&lt;p&gt;
+ Le label européen European Energy Award (EEA), décliné en France via le programme Cit&amp;#039;ergie, est destiné en particulier aux intercommunalités souhaitant conduire des politiques actives.
+&lt;/p&gt;
+&lt;p&gt;
+ Le label Cit&amp;#039;ergie évalue les collectivités sur les actions qu&amp;#039;elles conduisent dans le cadre de leurs compétences propres et dans leur sphère d&amp;#039;influence. Via un catalogue de mesures concrètes, la labellisation prend en compte tous les leviers possibles pour l&amp;#039;engagement d&amp;#039;actions énergie climat sur le territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Structuration, suivi, et évaluation du plan climat-air-énergie (PCAET)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un seul déposant est attendu par dossier ; les projets collaboratifs ne sont pas éligibles. Il est vivement conseillé de contacter l&amp;#039;ADEME en amont du dépôt du dossier pour tous renseignements ou conseils relatifs au montage et à la soumission de votre dossier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T67" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://citergie.ademe.fr</t>
+        </is>
+      </c>
+      <c r="W67" s="1" t="inlineStr">
+        <is>
+          <t>https://citergie.ademe.fr/contact/</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:citergie&amp;#64;ademe.fr?subject&amp;#61;Contact%20via%20aides-territoires.beta.gouv.fr"&gt;
+  citergie&amp;#64;ademe.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 04 15 09 82 07 (permanence de 9h à 12h30 et de 14h à 16h30, du lundi au vendredi)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>nicolas.vallee@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a3ba-sengager-dans-le-programme-de-labellisation-c/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>26/05/2020</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>1087</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Mener des études ou porter des investissements sur les lignes ferroviaires capillaire fret et leurs installations terminales embranchées - CAPFRET</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Entreprise privée</t>
-[...7 lines deleted...]
-      <c r="K75" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I68" s="1" t="inlineStr">
+        <is>
+          <t> Min : 33 Max : 50</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L75" s="1" t="inlineStr">
+      <c r="L68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- ________________________________________________________________________
-[...31 lines deleted...]
-          <t>Friche
+ Ce dispositif s&amp;#039;inscrit en cohérence avec les orientations stratégiques régionales en matière de maintien et de développement des emplois dans les zones ciblées prioritairement par le pacte de ruralité, et de manière plus large en matière de développement durable en évitant le report de trafics de marchandises de la voie ferroviaire vers la route.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les études préalables à la création ou à la modification d&amp;#039;une Installation Terminale Embranchée sur les UIC 7-9 SV, le bénéficiaire peut être :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  SNCF Réseau ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les collectivités territoriales ou leur groupement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les chambres consulaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les établissements publics ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les associations ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les syndicats mixtes ouverts ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les sociétés publiques portuaires.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les investissements :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  1- Si l&amp;#039;infrastructure ferroviaire fait partie du Réseau Ferré National (RFN), le bénéficiaire est SNCF Réseau.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  2- Si l&amp;#039;infrastructure ferroviaire est confiée à un gestionnaire tiers autre que SNCF Réseau, le bénéficiaire peut être (liste non exhaustive) :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les collectivités territoriales ou leurs groupements ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les chambres consulaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les établissements publics ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les associations (ex : association syndicale libre, etc.) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les syndicats mixtes ouverts ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les sociétés publiques portuaires.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Nature et montant de l&amp;#039;aide :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   1- Etudes :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ Taux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  50% appliqué à un montant maximum d&amp;#039;études préalables plafonné à 50 000 € HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  33,33 % appliqué pour les études pré-opérationnelles (AVP et PRO).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2- Investissements :
+ &lt;/strong&gt;
+ Taux : 33,33% du montant global HT éligible.
+ Le montant de l&amp;#039;aide régionale est plafonné, par ligne capillaire fret, à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  2 000 000 € HT pour une pérennité à 5 ans ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  3 000 000 € HT pour une pérennité à 10 ans.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   1- Etudes :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  études préalables à la création ou à la modification d&amp;#039;une Installation Terminale Embranchée (ITE) pour accompagner le développement de l&amp;#039;activité existante ou en phase d&amp;#039;installation d&amp;#039;entreprises sur une installation connectée à une ligne capillaire fret classée UIC 7-9 SV : études de potentiels et de développement d&amp;#039;un flux ferroviaire, de faisabilité technique, économique et financière, de montage juridique, plan de sécurité, de circulation, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  études pré-opérationnelles (AVP et PRO).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ &lt;em&gt;
+  2- Investissements :
+ &lt;/em&gt;
+&lt;/strong&gt;
+les travaux de remise en état de l&amp;#039;infrastructure ferroviaire pour une ligne capillaire fret ou la partie publique d&amp;#039;une Installation Terminale Embranchée connectée à une ligne capillaire fret classée UIC 7-9 SV.
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les dépenses HT pour les études et travaux, les frais de MOA et MOE, et les frais annexes et de prestations intellectuelles (diagnostic, mission de bureau de contrôle, études de sol, etc.) ainsi que toutes dépenses nécessaires à la bonne réalisation des projets.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T68" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/dispositif-dintervention-regional-lignes-ferroviaires-capillaire-fret-leurs-installations-terminales-embranchees-capfret/</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre maison de région.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9dd2-dispositif-dintervention-regional-sur-les-lig/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2019</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>555</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Proposer un appui juridique et financier aux petites collectivités</t>
+        </is>
+      </c>
+      <c r="C69" s="1" t="inlineStr">
+        <is>
+          <t>France Ruralités</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Rural consult</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes une petite collectivité de moins de 5 000 habitants, ou une intercommunalité de moins de 50 000 habitants et vous vous posez des questions sur des sujets juridiques ou financiers concernant votre collectivité ? La Banque des Territoires met à disposition un service de renseignements juridiques et financiers.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous apportons une réponse personnalisée aux questions que vous nous adressez, soit via notre plateforme, soit directement par téléphone au 0970 808 809 (du lundi au vendredi de 9h à 19h, prix d&amp;#039;un appel local). Nous vous proposons ainsi un accompagnement dans la prise en main d&amp;#039;outils de prospective, en matière de commande publique, ou encore des temps de sensibilisation sur des thématiques budgétaires et financières.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous mettons aussi à disposition
+ &lt;a href="https://www.banquedesterritoires.fr/liste-des-questions-reponses-srjf?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;ressources&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;srjf_qrj"&gt;
+  une base de 1 000 questions/réponses
+ &lt;/a&gt;
+ déjà posées par d&amp;#039;autres collectivités. Des webinaires sont également organisés régulièrement pour aborder des sujets autour du développement territorial, en s&amp;#039;appuyant notamment sur des retours d&amp;#039;expérience et le partage de nos experts territoriaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Accès aux services
+Citoyenneté
+Education et renforcement des compétences
+Equipement public
+Bâtiments et construction
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P69" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/rural-consult?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=rural_consult_cat</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Le service de renseignements juridiques et financiers
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un service gratuit disponible par téléphone :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  0970 808 809
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Du lundi au vendredi de 9h à 19h (prix d&amp;#039;un appel local)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Vous avez une question ?
+  &lt;/strong&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire/srjf/47168"&gt;
+   Ecrivez-nous
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f991-service-de-renseignements-juridiques-et-finan/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2019</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>391</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer au développement des projets des territoires lotois</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Lot</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif du FAST est triple :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soutenir les projets des collectivités,
+ &lt;/li&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;aménagement du territoire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  améliorer le cadre de vie et la qualité des services rendus aux Lotois
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
 Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
 Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
 Tiers-lieux
-Artisanat
-[...3 lines deleted...]
-      <c r="O75" s="1" t="inlineStr">
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S75" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Mise en œuvre / réalisation
+      <c r="R70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T75" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X75" s="1" t="inlineStr">
+      <c r="T70" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>Lot</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
+        </is>
+      </c>
+      <c r="W70" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...20 lines deleted...]
-      <c r="AA75" s="1" t="inlineStr">
+ Voir en fonction de chaque aide (suivre le lien du descriptif complet).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC75" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AE75" s="1" t="inlineStr">
+      <c r="AB70" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF75" s="1" t="inlineStr">
+      <c r="AF70" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG75" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>13/09/2018</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="76" spans="1:34" customHeight="0">
-      <c r="A76" s="1">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
         <v>103265</v>
       </c>
-      <c r="B76" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'amélioration de la desserte des zones logistiques</t>
         </is>
       </c>
-      <c r="D76" s="1" t="inlineStr">
+      <c r="D71" s="1" t="inlineStr">
         <is>
           <t>Soutien à l'amélioration de la desserte des zones logistiques</t>
         </is>
       </c>
-      <c r="E76" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H76" s="1" t="inlineStr">
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I76" s="1" t="inlineStr">
+      <c r="I71" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
+      <c r="K71" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L76" s="1" t="inlineStr">
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région accompagne les gestionnaires de voirie/zone qui améliorent, par des aménagements, le stationnement ou les dessertes logistiques près de routes d&amp;#039;intérêt régional.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour quel type de projet ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    construction ou modernisation d&amp;#039;infrastructures d&amp;#039;accès à des zones accueillant des activités logistiques,
   &lt;/li&gt;
   &lt;li&gt;
    création ou sécurisation de places de stationnement destinées aux poids lourds à proximité immédiate du réseau routier d&amp;#039;intérêt régional ou d&amp;#039;une zone accueillant des activités logistiques,
   &lt;/li&gt;
   &lt;li&gt;
    installation d&amp;#039;équipements de voirie permettant le développement des systèmes de transport intelligents et coopératifs pour améliorer la connaissance des flux logistiques existants et anticiper l&amp;#039;utilisation de véhicules autonomes et connectés pour le transport de marchandises.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Quelle est la nature de l&amp;#039;aide ?
  &lt;/strong&gt;
@@ -19720,214 +18786,214 @@
 &lt;p&gt;
  Jusqu&amp;#039;à 50 % des dépenses éligibles, plafonnées selon les cas à :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    800 000 euros (ou 1 million d&amp;#039;euros si la zone desservie comporte une station GNV) pour les infrastructures d&amp;#039;accès aux zones logistiques,
   &lt;/li&gt;
   &lt;li&gt;
    8 000 euros par place de stationnement poids lourd,
   &lt;/li&gt;
   &lt;li&gt;
    500 000 euros pour les équipements C-ITS.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Quelles démarches ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de projet intéressés peuvent prendre contact avec les services de la Région pour établir un dossier de demande de subventions.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N76" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Voirie et réseaux
 Commerces et services
 Logistique urbaine</t>
         </is>
       </c>
-      <c r="O76" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R76" s="1" t="inlineStr">
+      <c r="R71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Gestionnaires de voirie ou de zone.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Critères d&amp;#039;éligibilité :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    localisation proche du réseau routier d&amp;#039;intérêt régional,
   &lt;/li&gt;
   &lt;li&gt;
    intégration dans le territoire (baisser les nuisances, répondre à un besoin du tissu économique local, éviter le mitage),
   &lt;/li&gt;
   &lt;li&gt;
    intégration au réseau logistique régional (valoriser les infrastructures/équipements existants, faciliter la continuité des itinéraires, renforcer la performance du réseau régional, favoriser la mutualisation/massification des flux),
   &lt;/li&gt;
   &lt;li&gt;
    potentiel de création d&amp;#039;emplois et de renforcement des entreprises bénéficiaires.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les infrastructures financées seront à disposition sur une base ouverte, transparente et non discriminatoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T76" s="1" t="inlineStr">
+      <c r="T71" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V76" s="1" t="inlineStr">
+      <c r="V71" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-lamelioration-de-la-desserte-des-zones-logistiques</t>
         </is>
       </c>
-      <c r="X76" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des transports :
  &lt;a href="mailto:directiondestransports&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   directiondestransports&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
+      <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d951-soutien-a-lamelioration-de-la-desserte-des-zo/</t>
         </is>
       </c>
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE76" s="1" t="inlineStr">
+      <c r="AE71" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF76" s="1" t="inlineStr">
+      <c r="AF71" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG76" s="1" t="inlineStr">
+      <c r="AG71" s="1" t="inlineStr">
         <is>
           <t>30/04/2019</t>
         </is>
       </c>
-      <c r="AH76" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="77" spans="1:34" customHeight="0">
-      <c r="A77" s="1">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
         <v>103267</v>
       </c>
-      <c r="B77" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Accompagner les territoires pour une logistique vecteur de développement local</t>
         </is>
       </c>
-      <c r="D77" s="1" t="inlineStr">
+      <c r="D72" s="1" t="inlineStr">
         <is>
           <t>Accompagnement des territoires pour une logistique vecteur de développement local</t>
         </is>
       </c>
-      <c r="E77" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G77" s="1" t="inlineStr">
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H77" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I77" s="1" t="inlineStr">
+      <c r="I72" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K77" s="1" t="inlineStr">
+      <c r="K72" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L77" s="1" t="inlineStr">
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;p&gt;
   La Région accompagne les démonstrateurs ou projets pilotes élaborés dans une logique partenariale qui permettent d&amp;#039;inscrire la logistique dans les stratégies de développement des collectivités.
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    Pour quel type de projet ?
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   Axes de développement possibles :
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     prise en compte de la logistique dans l&amp;#039;aménagement urbain ou les grands chantiers,
    &lt;/li&gt;
    &lt;li&gt;
     adaptation de l&amp;#039;espace public aux besoins de la logistique,
    &lt;/li&gt;
    &lt;li&gt;
     création d&amp;#039;équipements complétant l&amp;#039;offre logistique locale,
    &lt;/li&gt;
    &lt;li&gt;
@@ -19975,795 +19041,1729 @@
     &lt;/li&gt;
     &lt;li&gt;
      l&amp;#039;intérêt en termes d&amp;#039;impact environnemental,
     &lt;/li&gt;
     &lt;li&gt;
      leur degré d&amp;#039;innovation, incluant la mise à disposition ouverte des données produites,
     &lt;/li&gt;
     &lt;li&gt;
      la qualité de la gouvernance du projet et du dispositif d&amp;#039;évaluation proposé.
     &lt;/li&gt;
    &lt;/ul&gt;
   &lt;p&gt;
    Les projets répondant aux priorités des programmes européens et pouvant s&amp;#039;inscrire dans un appel à projets de la Commission européenne ou de ses agences seront valorisés.
   &lt;/p&gt;
   &lt;p&gt;
    &lt;strong&gt;
     Quelles démarches ?
    &lt;/strong&gt;
   &lt;/p&gt;
   &lt;p&gt;
    Prendre contact avec les services de la Région pour établir un dossier de demande de subventions.
   &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="N77" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Voirie et réseaux
 Commerces et services
 Logistique urbaine</t>
         </is>
       </c>
-      <c r="O77" s="1" t="inlineStr">
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R77" s="1" t="inlineStr">
+      <c r="R72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour quels bénéficiaires ?
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les collectivités territoriales, leurs groupements et les établissements publics,
  &lt;/li&gt;
  &lt;li&gt;
   les entreprises (de toute taille et de tout statut),
  &lt;/li&gt;
  &lt;li&gt;
   les associations,
  &lt;/li&gt;
  &lt;li&gt;
   les établissements publics.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S77" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T77" s="1" t="inlineStr">
+      <c r="T72" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U77" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V77" s="1" t="inlineStr">
+      <c r="V72" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/accompagnement-des-territoires-pour-une-logistique-vecteur-de-developpement-local</t>
         </is>
       </c>
-      <c r="X77" s="1" t="inlineStr">
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des transports :
  &lt;a href="mailto:directiondestransports&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   directiondestransports&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56b1-accompagnement-des-territoires-pour-une-logis/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>30/04/2019</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>104697</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer l'accès au réseau de transport régional en contribuant à l'aménagement des points d’arrêts du réseau régional</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>Investissements en faveur de l&amp;apos;accès au réseau de transport régional</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif :
+ &lt;/strong&gt;
+ a
+ méliorer l&amp;#039;accès au réseau de transport régional en contribuant à l&amp;#039;aménagement des points d&amp;#039;arrêts du réseau régional.
+&lt;/p&gt;
+&lt;p&gt;
+ La modernisation du parc de matériel roulant, l&amp;#039;amélioration de l&amp;#039;offre et la création de tarifications adaptées ont contribué au développement de I&amp;#039;usage des transports régionaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Afin de poursuivre et d&amp;#039;amplifier les reports modaux a leur profit, la Région souhaite favoriser les opérations visant
+ &lt;strong&gt;
+  a améliorer l&amp;#039;accès au réseau de transport régional en contribuant à l&amp;#039;aménagement des points d&amp;#039;arrêts du réseau régional
+ &lt;/strong&gt;
+ (gares régionales, points d&amp;#039;arrêts non gérés, points d&amp;#039;arrêts d&amp;#039;une ligne d&amp;#039;autocar régionale) qui sont autant de portes d&amp;#039;entrée des villes que de points d&amp;#039;accès au réseau régional.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P73" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2025</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La collectivité (Commune ou EPCI, hors périmètre de transport urbain des Communautés urbaines, hors gare engagée dans un Pôle d&amp;#039;Echanges Multimodal) sollicitant une aide régionale a ce titre devra présenter un dossier de demande de subvention comprenant tout do
+ cument utile, et composé a minima d&amp;#039;une note descriptive du projet, d&amp;#039;un plan précis d&amp;#039;aménagement présentant les situations actuelles et projetées, d&amp;#039;un plan de financement, d&amp;#039;un planning prévisionnel et dune délibération du ou des organes délibérant.
+&lt;/p&gt;
+&lt;p&gt;
+ Après analyse des dossiers déposés, sélection par la Région des projets, signature d&amp;#039;une convention de cofinancement.
+&lt;/p&gt;
+&lt;p&gt;
+ Critères de sélection :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Augmentation de la fréquentation attendue du point d&amp;#039;arrêt ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Qualité des aménagements prévus ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Amélioration de I&amp;#039;interface gare / ville et de I&amp;#039;intermodalité ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Nombre de places de stationnement créées ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Coût du projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Premier dossier déposé au titre de cette politique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Réalisation d&amp;#039;un Schéma Local de Transport (SLT) sur le territoire comprenant la gare: bien que non exigée, la réalisation d&amp;#039;un SLT sur le territoire atteste de la volonté d&amp;#039;apporter une réponse cohérente aux problématiques de déplacements ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Inscription du projet dans un Contrat Territorial Unique (CTU) ou un Nouveau Contrat Regional (NCR) : bien que non exigée, l&amp;#039;inscription du projet a un CTU atteste de l&amp;#039;intérêt manifesté par le territoire pour sa réalisation.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/investissements-en-faveur-de-lacces-au-reseau-de-transport-regional</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des transports et des mobilités
+ &lt;br /&gt;
+ Service Gares et infrastructures
+ &lt;br /&gt;
+ Pôle Gares,aménagements intermodaux et accessibilité
+&lt;/p&gt;
+&lt;p&gt;
+ Xavier DUVAL-ZACK
+ &lt;br /&gt;
+ &lt;a href="mailto:xavier.duval-zack&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  xavier.duval-zack&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+ &amp;#43;33 2 28 20 58 29
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa3f-investissements-en-faveur-de-lacces-au-reseau-transport/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>25/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>104662</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place d'un abri sur un point d'arrêt de ligne scolaire</t>
+        </is>
+      </c>
+      <c r="D74" s="1" t="inlineStr">
+        <is>
+          <t>Subvention pour la mise en place d&amp;apos;un abri sur un point d&amp;apos;arrêt de ligne scolaire</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région des Pays de la Loire, en tant qu&amp;#039;Autorité Organisatrice des Mobilités (AOM), assure la responsabilité de l&amp;#039;organisation et du fonctionnement des transports scolaires des élèves, qu&amp;#039;elle peut déléguer à certaines autorités.
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;p&gt;
+  &lt;/p&gt;&lt;p&gt;
+   Par ailleurs, cette compétence relève de plein droit d&amp;#039;autres autorités organisatrices dans certaines situations notamment de périmètres de transports spécifiques ou encore lorsque le trajet s&amp;#039;effectue à 100% à l&amp;#039;intérieur d&amp;#039;une autre AOM.
+  &lt;/p&gt;
+  De nombreux points d&amp;#039;arrêts jalonnent la région, que fréquentent les élèves utilisateurs des transports scolaires. Des collectivités ou groupements de collectivités souhaitent parfois doter ces arrêts d&amp;#039;abris pour améliorer le confort des élèves. La compétence de la Région en matière de transport scolaire n&amp;#039;inclut pas la compétence de réalisation et d&amp;#039;entretien des éléments de mobilier urbain de ces arrêts. Cependant, la Région souhaite accompagner les projets portés par les collectivités en faveur de la mise en oeuvre de ce type d&amp;#039;équipements.
+ &lt;p&gt;&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P74" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2021</t>
+        </is>
+      </c>
+      <c r="R74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le présent règlement porte sur les modalités de cofinancement régional relatif à des travaux d&amp;#039;installation d&amp;#039;abris sur les arrêts intégralement destinés au transport scolaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont exclus du présent règlement d&amp;#039;intervention :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les points d&amp;#039;arrêts du réseau de lignes régulières,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les arrêts de transport à la demande,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les arrêts situés sur le ressort territorial d&amp;#039;un EPCI organisant lui-même de plein droit les transports scolaires
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour être éligible au présent règlement, la demande devra respecter les critères suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le point d&amp;#039;arrêt scolaire concerné devra accueillir a minima 3 élèves inscrit pour l&amp;#039;année scolaire en cours ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;implantation de l&amp;#039;abri ne devra pas être de nature à entraîner une dégradation des conditions de sécurité notamment du fait de problèmes de visibilité par les usagers de la route
+ &lt;/li&gt;
+ &lt;li&gt;
+  le soutien financier de la Région sera matérialisé par la pose de la marque Aléop selon la charte graphique régionale ; à minima, un sticker fourni par la Région sera collé sur l&amp;#039;abri ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le bénéficiaire devra figurer parmi ceux énumérés au sein de l&amp;#039;article 2 du présent règlement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le dossier devra être complet comprenant tous les éléments demandés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le bénéficiaire sollicitant une aide régionale devra à ce titre présenter un dossier de demande de subvention comprenant tout document utile, et composé à minima :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  d&amp;#039;une note descriptive du projet,
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;un plan de situation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;un plan d&amp;#039;aménagement au 1/100ème présentant les situations actuelles et projetées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;un plan de financement détaillé présentant l&amp;#039;état des cofinancements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;un planning prévisionnel,
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;une lettre de demande d&amp;#039;aide signée par la personne habilitée et de la délibération du ou des organes délibérant autorisant le représentant à solliciter une aide auprès de la Région.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les services régionaux instruiront les dossiers afin de vérifier :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le caractère complet des pièces demandées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les dépenses éligibles.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La date du dossier complet fixe la date d&amp;#039;éligibilité des pièces justificatives, cette date sera mentionnée dans l&amp;#039;accusé réception du dossier. Dès lors, seules les dépenses acquittées postérieurement à cette date seront prises en compte.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/subvention-pour-la-mise-en-place-dun-abri-sur-un-point-darret-de-ligne-scolaire</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des transports et des mobilités
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Nicolas Poulin
+   &lt;/strong&gt;
+   :
+   02 51 44 75 03
+   &lt;br /&gt;
+   nicolas.poulin&amp;#64;paysdelaloire.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Marie-Pascale Cado :
+   &lt;/strong&gt;
+   02 43 67 22 79
+   &lt;br /&gt;
+   marie-pascale.cado&amp;#64;paysdelaloire.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4767-subvention-pour-la-mise-en-place-dun-abri-sur-arret-ligne-scolaire/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>25/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>166263</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Faire émerger des mobilités plus durables et multimodales</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>Interreg VI France - Suisse – Priorité 3 : Mobilités durables et multimodalités</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I75" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J75" s="1" t="inlineStr">
+        <is>
+          <t>80% pour les projets dont le coût total FR  ≤ 2 000 000 € / 35% pour les projets dont le coût total FR &gt; 2 000 000 €</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Interreg France - Suisse (2021-2027) est un programme de
+l’Union européenne cofinancé par le Fonds européen de développement régional
+(FEDER), la Confédération suisse et les cantons, pour soutenir la Coopération
+territoriale européenne (CTE) qui s’inscrit dans le cadre de la politique de
+cohésion européenne. Cette dernière vise à renforcer la cohésion économique,
+sociale et territoriale en réduisant les différences de développement entre les
+régions européennes.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Dans le cadre de la Priorité 3 du programme, les projets
+doivent s&amp;#039;inscrire dans l&amp;#039;objectif suivant : &lt;/p&gt;&lt;p&gt;&lt;u&gt;Mobilité durable, intelligente, intermodale et résiliente
+face aux facteurs climatiques. Accès aux transports en commun.&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Types d’actions :&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Action
+     1 : Soutien au développement des réseaux de transport en commun ayant
+     vocation à améliorer les déplacements ;&lt;/li&gt;
+ &lt;li&gt;Action
+     2 : Soutien au développement de la multimodalité transfrontalière et de
+     l’interopérabilité des systèmes de transport ;&lt;/li&gt;
+ &lt;li&gt;Action
+     3 : Soutien aux solutions alternatives à la voiture individuelle, dans les
+     déplacements sur la zone de coopération.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Retrouvez
+tous les projets de mobilité soutenus en suivant ce lien : &lt;a href="https://www.interreg-francesuisse.eu/les-projets-aides?f%5B0%5D&amp;#61;thematique%3A69" target="_self"&gt;https://www.interreg-francesuisse.eu/les-projets-aides?f%5B0%5D&amp;#61;thematique%3A69&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Accès aux services
+International
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="R75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le programme soutient des projets de coopération
+transfrontalière impliquant a minima un porteur français et un porteur suisse
+(les chefs de file), et éventuellement d’autres partenaires publics et/ou
+privés, qui œuvrent dans un but commun.&lt;/p&gt;&lt;p&gt;Un projet de coopération doit remplir plusieurs critères :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Être
+     défini en commun avec un(des) partenaire(s) de l’autre côté de la
+     frontière ;&lt;/li&gt;
+ &lt;li&gt;Répondre
+     à l’un des objectifs du programme ;&lt;/li&gt;
+ &lt;li&gt;Disposer
+     de ressources partagées et de compétences complémentaires ;&lt;/li&gt;
+ &lt;li&gt;Produire
+     des effets matériels et/ou immatériels pour le territoire transfrontalier
+     franco-suisse ;&lt;/li&gt;
+ &lt;li&gt;Produire
+     des réalisations communes et pérennes.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
+Pour plus de détails, consultez le lien suivant : &lt;a href="https://www.interreg-francesuisse.eu/les-ressources/document-de-mise-en-oeuvre-domo" target="_self"&gt;https://www.interreg-francesuisse.eu/les-ressources/document-de-mise-en-oeuvre-domo&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T75" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interreg-francesuisse.eu/nos-appels-projets/faire-emerger-des-mobilites-plus-durables-et-multimodales</t>
+        </is>
+      </c>
+      <c r="W75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interreg-francesuisse.eu/mon-projet-franco-suisse/deposer-mon-projet/les-modalites-de-depot-en-france</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:interreg&amp;#64;bourgognefranchecomte.fr"&gt;interreg&amp;#64;bourgognefranchecomte.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>elisa.blacha@bourgognefranchecomte.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/faire-emerger-des-mobilites-plus-durables-et-multimodales/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional Bourgogne Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AD75" s="1" t="inlineStr">
+        <is>
+          <t>european</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>165804</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour la qualité de l'air dans les agglomérations à forts enjeux</t>
+        </is>
+      </c>
+      <c r="C76" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Actions pour la qualité de l'air dans les agglomérations à forts enjeux</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F76" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I76" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique&lt;/h4&gt;&lt;h4&gt;&lt;p&gt;&lt;span&gt;Dans certaines agglomérations et villes de France la qualité de l&amp;#039;air est dégradée à cause des activités humaines. Dans un contexte de lutte contre les effets sur la santé de la mauvaise qualité de l&amp;#039;air et face au renforcement des normes de qualité
+de l&amp;#039;air (seuils de polluants à ne pas dépasser), le Fonds vert agit pour réduire la pollution atmosphérique liée aux
+déplacements et accélérer la transition vers des mobilités peu polluantes, en
+particulier dans les zones urbaines denses.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pour les agglomérations en dépassement régulier des
+valeurs limites de polluants atmosphériques, l’objectif prioritaire est
+le respect ces valeurs limites dans les délais les plus courts possibles. &lt;/span&gt;Pour l’ensemble des agglomérations, l’ambition est de
+réduire les émissions polluantes pour s’inscrire dans une trajectoire
+d’atteinte des nouveaux objectifs fixés pour 2030 par le droit de l&amp;#039;Union
+européenne. &lt;/p&gt;&lt;/h4&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Qualité de l'air
+Mobilité partagée
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P76" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q76" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;Les porteurs de projet éligibles sont : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les
+collectivités territoriales et leurs groupements ;&lt;/li&gt;&lt;li&gt;Les
+établissements publics locaux portant la compétence d’autorité organisatrice de
+la mobilité (notamment les syndicats mixtes et pôles métropolitains) ;&lt;/li&gt;&lt;li&gt;Les
+établissements publics locaux bénéficiant d’une délégation de maîtrise
+d’ouvrage d’une collectivité territoriale ou d’une autorité organisatrice de la
+mobilité (en particulier les sociétés publiques locales) ;&lt;/li&gt;&lt;li&gt;Les collectivités territoriales, leurs groupements, ou établissements publics disposant d&amp;#039;une délégation de compétence de l&amp;#039;autorité organisatrice de la mobilité ou de la compétence voirie.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;font&gt;&lt;strong&gt;Seules sont éligibles les entités listées en annexe 1 du cahier d&amp;#039;accompagnement de la mesure, publié sur le site ecologie.gouv.fr/fonds-vert&lt;/strong&gt;&lt;/font&gt;&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Les études de
+solutions de mobilité&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes de
+diagnostic permettant de caractériser et projeter le parc, l’offre de mobilité,
+les infrastructures sur le territoire, les usagers, les besoins liés à la mise
+en place ou l’évolution d’une zone de restrictions de circulation ;&lt;/li&gt;&lt;li&gt;Etudes de
+solutions de mobilité à déployer pour favoriser les accès en mode de transports
+peu polluants aux zones urbaines à forts enjeux de qualité de l’air.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les dispositifs
+d’information et de conseil sur les solutions de déplacement alternatives :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Campagne et
+actions de communication et de sensibilisation, notamment en faveur de
+l’accompagnement au changement du report vers d’autres modes de mobilité ;&lt;/li&gt;&lt;li&gt;Mise en place
+d’un guichet d’information ou de conseil : ouverture d’un numéro vert, mise à
+disposition de conseiller(s) mobilité au sein du territoire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le déploiement
+de services numériques :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Services
+numériques facilitant l’information et l’accès aux aides visant au verdissement
+des transports pour les usagers ;&lt;/li&gt;&lt;li&gt;Services
+numériques favorisant le report modal vers des mobilités douces ou partagées et
+l’intermodalité ;&lt;/li&gt;&lt;li&gt;Services
+numériques facilitant l’accès à une zone de restrictions de circulation
+(portail d’information, outil de demandes et traitement des dérogations, etc.).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les dispositifs
+incitatifs pour développer les mobilités propres (liste limitative) :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Développement de
+l’offre de services de mobilité proposée aux administrés par l’acquisition
+d’équipements et de véhicules pour le développement d&amp;#039;une offre de transport public périurbaine ou des pôles d&amp;#039;échange multimodaux, une offre de service d&amp;#039;auto-partage, une offre de service de covoiturage, une offre de prêt-location de vélos ;&lt;/li&gt;&lt;li&gt;Dispositif
+d’accompagnement au changement de mobilité (primes à l’essai d’offres de
+mobilité actives et partagées, cartes pré-payées pour les transports en
+commun…).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt; &lt;strong&gt;Les achats
+d’équipements et aménagements (liste limitative) :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aménagements de
+parcs relais, voies réservées ou pôles d’échanges multimodaux (PEM) ;&lt;/li&gt;&lt;li&gt;Aménagements de
+voirie et de stationnement pour développer l’usage de la marche, le covoiturage, l’autopartage,
+les transports collectifs  ou la logistique
+urbaine durable, en particulier les aménagements favorisant l’accès aux usagers
+périurbains ;&lt;/li&gt;&lt;li&gt;Investissement
+pour la mise en place d’équipements de signalisation ou de contrôle en faveur
+de mobilités peu polluantes ;&lt;/li&gt;&lt;li&gt;Electrification
+de quais dans les zones portuaires.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
+règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
+du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
+la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le
+projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
+aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="T76" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe3_qualite_air.pdf</t>
+        </is>
+      </c>
+      <c r="W76" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-3-qualite-de-l-air</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-pour-la-qualite-de-l-air-dans-les-agglomerations-a-forts-enjeux/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB76" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Création d’une voie douce / piste cyclable
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Installation de bornes électriques
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>165080</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'aménagement d'aires de covoiturage</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l'aménagement d'aires de covoiturage</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I77" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h2&gt;Vous souhaitez mener à bien un projet d&amp;#039;aménagement d&amp;#039;aire de covoiturage ? &lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Bénéficiez de l’aide régionale pouvant aller jusqu’à 60% du coût de votre projet.&lt;br /&gt;
+&lt;/strong&gt;&lt;/p&gt;
+&lt;h2&gt;Pouvez-vous bénéficier de l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Vous pouvez bénéficier de l’aide&lt;/strong&gt;, si vous êtes :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Une collectivité du Grand Est&lt;/li&gt;
+&lt;li&gt;Si le dossier de candidature est porté par votre Autorité Organisatrice de la Mobilité (AOM) de référence (si l’établissement public de coopération intercommunale n’a pas pris la compétence, la délégation peut être demandée à la Région)&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Et&lt;strong&gt; si votre projet &lt;/strong&gt;:&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;concerne la création ou l’extension d’une aire de covoiturage comprenant au minimum 10 places de stationnement&lt;/li&gt;
+&lt;li&gt;se situe sur le territoire d’une AOM ne prélevant pas le versement mobilité&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Si vous répondez à ces critères, l’attribution de l’aide n’est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.&lt;/p&gt;
+&lt;h2&gt;Comment estimer votre montant d&amp;#039;aide ?&lt;/h2&gt;&lt;h4&gt;Montant de l’aide régionale&lt;/h4&gt;
+&lt;p&gt;&lt;strong&gt;Votre montant d’aide maximal &amp;#61; 60 % du montant des dépenses retenues en € HT. &lt;/strong&gt;L’aide est plafonnée, et &lt;strong&gt;son maximum est en fonction de la population du territoire.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Les &lt;strong&gt;principales dépenses retenues&lt;/strong&gt; dans le calcul de l’aide sont :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Les études préalables aux travaux (uniquement si associées à des travaux effectivement réalisés) ;&lt;/li&gt;
+&lt;li&gt;Les travaux liés à l’aménagement de l’aire de covoiturage ;&lt;/li&gt;
+&lt;li&gt;Les services de mobilité.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Le règlement d’intervention du dispositif détaille les dépenses éligibles.&lt;/strong&gt;&lt;/p&gt;
+&lt;h2&gt;Comment demander l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Prenez contact dès maintenant avec les services régionaux&lt;/strong&gt;. Vous bénéficierez d’un &lt;strong&gt;entretien personnalisé&lt;/strong&gt; afin de vous aider dans l’élaboration de votre projet et de vous guider dans vos démarches :  &lt;a href="mailto:dispositifcovoiturage&amp;#64;grandest.fr"&gt;dispositifcovoiturage&amp;#64;grandest.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Le dépôt de candidature est exclusivement dématérialisé. &lt;strong&gt;Le lien vers l’espace de candidature est transmis par les services régionaux après l’entretien précité.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Equipement public
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P77" s="1" t="inlineStr">
+        <is>
+          <t>29/04/2025</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T77" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/amenagement-aires-covoiturage/</t>
+        </is>
+      </c>
+      <c r="W77" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0219/depot/simple</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prenez contact dès maintenant avec les services régionaux. Vous bénéficierez d’un entretien personnalisé afin de vous aider dans l’élaboration de votre projet et de vous guider dans vos démarches :  dispositifcovoiturage&amp;#64;grandest.fr - 03 87 15 86 65&lt;/p&gt;&lt;p&gt;Le dépôt de candidature est exclusivement dématérialisé. Le lien vers l’espace de candidature est transmis par les services régionaux après l’entretien précité.&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y77" s="1" t="inlineStr">
         <is>
-          <t>guidedesaides@iledefrance.fr</t>
+          <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
       <c r="Z77" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/56b1-accompagnement-des-territoires-pour-une-logis/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-lamenagement-daires-de-covoiturage/</t>
         </is>
       </c>
       <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB77" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage
+Inciter financièrement le covoiturage</t>
+        </is>
+      </c>
       <c r="AE77" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF77" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG77" s="1" t="inlineStr">
         <is>
-          <t>30/04/2019</t>
+          <t>22/05/2025</t>
         </is>
       </c>
       <c r="AH77" s="1" t="inlineStr">
         <is>
-          <t>11/07/2026</t>
+          <t>03/09/2026</t>
         </is>
       </c>
     </row>
     <row r="78" spans="1:34" customHeight="0">
       <c r="A78" s="1">
-        <v>1087</v>
+        <v>165441</v>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Mener des études ou porter des investissements sur les lignes ferroviaires capillaire fret et leurs installations terminales embranchées - CAPFRET</t>
-[...4 lines deleted...]
-          <t>Conseil régional du Grand Est</t>
+          <t>Echanger avec des villes européennes sur les enjeux urbains</t>
+        </is>
+      </c>
+      <c r="C78" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>City-to-City exchanges</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
-        <is>
-[...414 lines deleted...]
-      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H80" s="1" t="inlineStr">
+      <c r="H78" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K80" s="1" t="inlineStr">
-[...37 lines deleted...]
-Patrimoine et monuments historiques
+      <c r="I78" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dispositif &amp;#34;City-to-City exchanges&amp;#34; de l&amp;#039;Initiative urbaine européenne permet à deux ou trois autorités urbaines de réaliser des visites de terrain sur des enjeux urbains lié au développement urbain intégré qu&amp;#039;elles partagent : l&amp;#039;une est confrontée à ce défi et l&amp;#039;autre dispose d&amp;#039;une expertise susceptible d&amp;#039;aider à le relever !&lt;/p&gt;&lt;p&gt;L&amp;#039;appel réunit : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;1 ville confrontée à un problème spécifique lié au développement durable urbain (‘la ville candidate’) &lt;/li&gt;&lt;li&gt;1 à 2 autres villes d’un autre Etat membre disposant de l&amp;#039;expertise nécessaire pour aider la ville candidate à résoudre  (‘la ville paire’) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est possible de réaliser au total 3 visites de terrain de 2 à 5 jours.&lt;/p&gt;&lt;p&gt;Les thématiques acceptées doivent concernées les enjeux liés au développement urbain au sens large.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Financement : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Transport et hébergement : jusqu&amp;#039;à 6 personnes pour la ville candidate et jusqu&amp;#039;à 4 personnes pour la ville paire&lt;/li&gt;&lt;li&gt;Tarif journalier pour les coûts de personnel : seulement pour la ville paire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il s&amp;#039;agit d&amp;#039;un &lt;strong&gt;appel ouvert en continu&lt;/strong&gt; avec un processus de candidature simple et rapide. Vous pouvez candidater quand vous voulez ! L&amp;#039;évaluation au fil d’eau, avec une réponse sous 4 semaines. Une fois approuvé, la collectivité a 1 mois de phase d’initiation pour préparer les visites. Par la suite, les activités doivent se réaliser sous 5 mois. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un modérateur expert&lt;/strong&gt; est contractualisé pour :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Vous aider à trouver une ville paire&lt;/li&gt;&lt;li&gt;Vous aider à préparer les visites, en révisant avec vous l’agenda&lt;/li&gt;&lt;li&gt;Faciliter les discussions sur place&lt;/li&gt;&lt;li&gt; Vous aider à préparer le rapport final&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Son rôle : s’assurer que vous tiriez le meilleur parti de l’activité &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Comment trouver un partenaire européen ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Via l&amp;#039;outil &lt;a href="https://portico.urban-initiative.eu/urban-matchmaker" target="_self"&gt;Urban Matchmaker&lt;/a&gt; de la plateforme Portico&lt;/li&gt;&lt;li&gt;Via votre point de contact national&lt;/li&gt;&lt;li&gt;Via l&amp;#039;expert de l&amp;#039;Initiative urbaine européenne&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pourquoi participer ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accessibilité : procédure simplifiée et rapide sans lourdeur administrative&lt;/li&gt;&lt;li&gt;Efficacité : résultats concrets et opérationnels rapidement exploitables&lt;/li&gt;&lt;li&gt;Personnalisé : le candidat priorise et exprime ses besoins et choisit lui-même son partenaire champion&lt;/li&gt;&lt;li&gt;Flexibilité : large éventail thématique lié aux enjeux urbains durables&lt;/li&gt;&lt;li&gt;Accompagnement : expertise locale de la ville partenaire et expert modérateur&lt;/li&gt;&lt;li&gt;Visite en double sens : visite d’étude chez le partenaire et visite d’appui-conseil chez le demandeur&lt;/li&gt;&lt;li&gt;Coût : participation entièrement financée (sauf coûts de personnel)&lt;/li&gt;&lt;li&gt;Visibilité : mise en réseau, rayonnement local et européen&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Métropole européenne de Lille et Turin : Transformation urbaine, reconquête des berges et création de parc&lt;/p&gt;&lt;p&gt;La Rochelle et Reggio Emilia : Améliorer les politiques et services de la petite enfance pour des villes durables et inclusives&lt;/p&gt;&lt;p&gt;Métropole de Lyon et Düsserldorf : Former différemment pour améliorer l&amp;#039;efficacité des autorités publiques en matière de développement urbain durable&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
 Culture et identité collective
-Arts plastiques et photographie
-Musée
 Sports et loisirs
 Tourisme
-Forêts
-[...1 lines deleted...]
-Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
-Réseaux de chaleur
 Recyclage et valorisation des déchets
-Personnes âgées
 Jeunesse
-Famille et enfance
-Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
-Santé
-Education et renforcement des compétences
 Alimentation
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
-Qualité de l'air
-Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-Lutte contre la précarité
-[...1 lines deleted...]
-International
 Attractivité économique
-Information voyageur, billettique multimodale
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Réduction de l'empreinte carbone
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères d’éligibilité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ouvert à toute autorité urbaine européenne, sans critère de population. &lt;/li&gt;&lt;li&gt;Ouvert aux associations d’autorités urbaines (métropole, communautés d’agglomération,…). &lt;/li&gt;&lt;li&gt;Le formulaire de candidature « approuvé » par un représentant légal de l’institution. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les critères de qualité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Sujet lié aux questions de développement durable urbain.&lt;/li&gt;&lt;li&gt;Motivation des villes participantes.&lt;/li&gt;&lt;li&gt;Cohérence du choix des pairs. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T78" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://www.urban-initiative.eu/capacity-building/city-to-city-exchanges/call</t>
+        </is>
+      </c>
+      <c r="W78" s="1" t="inlineStr">
+        <is>
+          <t>https://connect.urban-initiative.eu/login</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Veuillez contacter le point de contact national de l&amp;#039;Initiative urbaine européenne : Lauryn PIGNARRE - lauryn.pignarre&amp;#64;anct.gouv.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>lauryn.pignarre@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/echanger-avec-des-villes-europeennes-sur-les-enjeux-urbains/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>26/09/2025</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>165394</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'implantation d'infrastructures de carburants alternatifs</t>
+        </is>
+      </c>
+      <c r="C79" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>IDEE Action « mobilité décarbonée »</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I79" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="J79" s="1" t="inlineStr">
+        <is>
+          <t>L’aide FEDER ne pourra excéder 60% de l’assiette éligible. Un taux d’aide particulier à chaque dossier  sera établi après instruction du dossier</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Développer des stations de ravitaillement en BioGNV, en
+hydrogène bas-carbone ou renouvelable, ainsi que des infrastructures de
+recharge électrique pour véhicules lourds (PTAC &amp;gt; 3,5 t).&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Ce dispositif, cofinancé par le FEDER, vise à lever les
+freins à la conversion des flottes professionnelles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Innovation, créativité et recherche
+Equipement public
+Logistique urbaine
+Connaissance de la mobilité
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont retenus les projets suivants :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;la
+     création de nouvelles stations de distribution : BioGNV, hydrogène ou
+     recharge électrique (PL uniquement),&lt;/li&gt;
+ &lt;li&gt;l&amp;#039;optimisation
+     de stations existantes (augmentation capacité, ouverture au public, ajout
+     unité de production…).&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Le projet doit être localisé en Normandie. Les grandes entreprises au sens communautaire ne peuvent pas prétendre à l&amp;#039;aide.&lt;/p&gt;&lt;p&gt;Exemples de dépenses éligibles :&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;génie
+     civil, réseaux, connexions et tuyauteries,&lt;/li&gt;
+ &lt;li&gt;bâtiments,
+     auvents, équipements de sécurité et supervision,&lt;/li&gt;
+ &lt;li&gt;systèmes
+     de compression, distribution, refroidissement, séchage,&lt;/li&gt;
+ &lt;li&gt;stockage
+     (cuves, racks, tube trailers),&lt;/li&gt;
+ &lt;li&gt;bornes
+     de recharge électrique pour véhicules lourds uniquement,&lt;/li&gt;
+ &lt;li&gt;métrologie,
+     systèmes de paiement, signalétique,&lt;/li&gt;
+ &lt;li&gt;études
+     techniques, coordination de chantier.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Ne sont pas financées les dépenses liées à l&amp;#039;achat de
+terrain, la dépollution, les dépenses antérieures au dépôt de la demande.&lt;/p&gt;&lt;p&gt;L&amp;#039;aide prend la forme d&amp;#039;une subvention FEDER.&lt;/p&gt;&lt;p&gt;Montant minimum : 100 000 € d’aide sollicitée.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Taux d’aide : Jusqu’à 60% des dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T79" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>Normandie</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://www.normandie.fr/idee-action-mobilite-decarbonee-soutien-aux-vehicules-et-aux-infrastructures-de-distribution-biognv</t>
+        </is>
+      </c>
+      <c r="W79" s="1" t="inlineStr">
+        <is>
+          <t>https://monespace-aides.normandie.fr/aides/#/crno/connecte/F_NTEL031ENV/depot/simple</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;table cellspacing="0" cellpadding="0" width="577"&gt;
+ &lt;tbody&gt;&lt;tr&gt;
+  &lt;td width="85" valign="top"&gt;
+  &lt;p&gt;&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="492" valign="top"&gt;
+  &lt;p&gt;Carl Pique&lt;/p&gt;
+  &lt;p&gt;Chargé de projets Mobilité décarbonée&lt;/p&gt;
+  &lt;p&gt;Service Energies renouvelables et Economie circulaire&lt;/p&gt;
+  &lt;p&gt;Direction Energies, Environnement et Développement Durable
+  (DEEDD)&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="85" valign="bottom"&gt;
+  &lt;p&gt;&lt;a href="https://www.normandie.fr/"&gt;&lt;img width="71" height="54" src="data:image/png;base64,iVBORw0KGgoAAAANSUhEUgAAAEcAAAA2CAYAAACVzoR7AAAAAXNSR0IArs4c6QAAAAlwSFlzAAAOxAAADsQBlSsOGwAAABl0RVh0U29mdHdhcmUATWljcm9zb2Z0IE9mZmljZX/tNXEAABT7SURBVGhD7VsJdJTluX7m/2efycxkQvawg4BIWcQVK1iXulWvV1vX9rj2oPdUqdft1rVaW6lW2uPKvYK74nJcbqXItYAbgiBFFi0FMSQsWSaZTCazzz//3Of9kokRCWiSe0LPue85P0n&amp;#43;5fu&amp;#43;93n39/uw5kn4f9onAtZ/SmwsFlgOINCB4OvgA4eMowfz&amp;#43;wNBVN7MZGB2xJBrj8EItSDb0AhbaRncx0zrtz1YNU3r9yD/JwMYBnLxJHKtbTDCbci1tJHxJhhNrTAaQ8g2NcNolvv8O9IOMxqHGU8gm23CyCeegHfG9H4vy9rvEb7jAPlcjpKOIycMt0XJZIgMy9XayXwzmZWrtZXPO8g0L4JkZjOcyUAeJn&amp;#43;KWYlQdSoZL13nr/w7l4ezfDz855z6HVe179cHFJxcewdylGKuNYJscwi5EKW9pwnZRjLdKEwTBGqCGY4i1xEl0ynkyXQeWV5iJJ1MW8g0Oe5m2mK1QrfZlLntj3LpBHzHToMeDBxc4ESXrED9FXOApAkzQUln0l2S7gyG3UxD5EHmReq6DZrdDpBv9U5GQz6nXkZez0OXn9ZO2BR14tcr5alZnllHDwgwMsiAaE4&amp;#43;a6DxV7&amp;#43;HQWeoI0AebNDt5LiL6e7V5gmRJ4ccGbQ6TeQylk7GozryaQ1GBbVoZAq2hBXesA0tFgPWHU7oedEmQCNgAp4pumWnedn5dQE5Mw/N6obnqKkHFziRl/4biU/XweIcgtykBFxBE8n1ZKqF6LjJRBcDZkKDfWYUY&amp;#43;YxopAZ02XB5uc8SNw&amp;#43;DGVnRFD8uz1UqDxSYR31f/ai9fliHHpIFp6T6HfGpZCzElACnK&amp;#43;3I/JMMbQGGyzezvHz2SxsFeVwjBt98IAjDjY0bwHdgROWrAV77FkMu74JgZQVDXOq4K11A16KWwk5D3cgj9ovNJSV8bsvqRF8ZlpMVN7QjF3rHWhcVAynO4dAdQ6j7m5FxJPBF5vtSC12w7LLDt3DMWbGULpwB0K/rIFzu4saZCJvZGAfNQx6wHfwgNOx9D0k/rYeutsHjUyWrPRj5xNpfP&amp;#43;xVnif3oXtFwyHYw&amp;#43;1iFIndjAmx1EzzsCW5U5Ujc2iZEYSq1wZbLymEu5L21DxfUYyLY&amp;#43;2XVbUzvND3&amp;#43;yBj9ZfJl5K69SSjjXFyHQ0oOiGRrRfORIeui3xN44xwwcMmAHxOeGFL3V6SkYSCbIeJ33DkhJsmWti4pw2fG/Fl9j1&amp;#43;1KklvgZuezIxBhyCVL978pQfWMY1plxTPtjI6yfudH6mQsZvwGdTqkyo2PUVPqnYXEkm6zIt1hhtOvMfSzwObOomZLFphY68C4fLSHePqL64AEnW78Hsb9&amp;#43;yIjj7V6UyejiyumI31&amp;#43;N1atdmPR4A8bOb0Lm8xbE17mgFRvwuvI447k9cIw08OlbDngr0xhzSQzlCfG6vKgJ6mdnwEM6ZMGuVS54GL40gzriz2PjDg3t91VgqDOPzgBngbVC9GvgqF/RKrp4GbLtLbB6gl&amp;#43;tiKI0aRZejwHtgwBW/siKsfeEMOH0JCUbY45DPSMIjtFZNG6xIhrSMWlWCmjjENS62B4LojupJVmgenwWOu/pRXm&amp;#43;a0PksTLljwxqnydhxzAHgbIVIpYOa9mQgUOmv6FcchuVsO2DRJouj4mhO7zYNtuG2M0hWMuzGDM9jaIAHWiSCsJQfNRZCSZtQAOd9Of/FYSDwFaf2wEbmd602o7JP8zAysFmzGnH7lJGqpVFsFTRSS91wainMxbxsrEg69C8noMDHKl5Ems3qtyiNxIf5HCZqOpwIjZ/CMY9tgdF5bxLrbA4gOCh5Jqfb/0fGzZfUYOKZh9G/6Ye5admENukYc3tlcisSWL07DYEywna9RHgl7xoauEFbjT/ew0qTfoh8TysETV7vwzhG2z0ebTkhs9ZFzVBd&amp;#43;1HWsQhlbQiOCOG6Q/vBhidEAMirRY0b7UjHdEQ/tSF2Gt&amp;#43;jAsRJWsWOxYUw3NmFM6KHII1BmIPV2LzawGA&amp;#43;ZNeYSA4KYUJP4vBNyqLXTonIDgqQ5TSQuqrAaQ&amp;#43;g5NYt4nazGLQ8pUzVuuSlJ/JnsVk9OJayy5tRc0fG5STrVtpxbZXi9D2gRvuL9xwZTX481YMsbHkoGnkDQ0BDuekVmWoDE07NYxl&amp;#43;Ha3OJGmGWVpQ&amp;#43;381zhtC&amp;#43;I7bfDT7&amp;#43;RpuipMMqlETn4ZOOozOKnNW7mKb0oqz5Kg6PgY8rM6UDIxDf95CWx53Y7tz/iRWuFFoN2BkZpFAaBxdgZrMOmF74II8hOTGHFVBKE9Gt7/URXKN3hhZ2TL0Iwc1VkEz6LzH56GbTR91kcSvLtSb9GcPAFOS&amp;#43;U&amp;#43;cNRncDJf1hGavYonrlW6B/XD42htymHCmBy&amp;#43;eMiNPTdXoirpJCCsimiFkimLjFUIZmaYKzHwmSsJa4OJ&amp;#43;GIXdjwawIhPgvAwMkm9rhkWxMYn8EUJM2OG7thKO3Yu8qGCoV2VpTQpCejS0xlI6hM4UnVnG1tgEdH3JEpQzMPxNBM8Sx4t81VcxyhqiZQQAkhewEh/FeGsrKUsTO5K/rOK7Fmwm3CUMPK4pJHBssDk&amp;#43;1JwGst8KFrmh&amp;#43;jGTo5USu2zsW4TaxIScIzmloHEpm9VeS7CXkx7lA70m2Fc8&amp;#43;fgc7DCjljhE&amp;#43;aYFCpPIDilNDiPjaOEJmRlOWFaNOxiuE4/XQo3zab4tkY4hpN9vhdZ68a2RR4MrfXBMyqNEjpivdSAEdcQ3&amp;#43;hAgtl03uDIHL/TughmQ/Pgg6P6NWmmrz2aT2L2BpkKndCGEZey2fWJB&amp;#43;1/KINHCipJ1IRYFth8NJXjoyhiYteesiATccPIaRjx4B60BTPY8VePAiC724rvzWRFfms92osyaKizItPEVkiFCf&amp;#43;/tMJT60D7XZXMxsXxS56jIVO3a/DBkf4NsvQYPRpPwr6dIGjLfag7PI7J14RhsmcTvasa7iwXz3zHIBO2qQlqlY4GdidMCr5sAotOmtLuj2l7U0z42MuxMoTnJ8cQ2q1j6/Me6GvZMI/Z4eCEMk&amp;#43;TnkP14/WwX9eI9Nwq2FipE3ZkvqwffHC&amp;#43;6jB9fS05&amp;#43;oYhSRvCNJMES4IJ/xFBXbGJNmoQ6hmO&amp;#43;XrSlcPQoQbeOr8Kx1zdDv&amp;#43;xCWoa26mLA4htIftDM8iuY9zf5oOrzomhMfo1OmRx3nIJ&amp;#43;XIOFK31IT0rjA7CJS4tbyU4tTtVm1YP&amp;#43;AcEpD455O6GtlFYbo&amp;#43;10EkGd7mw7ZTRaP1VIybf0Y6qMzrQ9mcfIh954aaUpUl4&amp;#43;Ikp1bKo&amp;#43;4cVRReFMfx3zcjTlGSLUXPzH2pdPm1Btk1His2t5E4C1q7BjOnQyw2kjujAjltLUWOVbgA1x2ZVPie9tRbuI6cMHjiai40tJxOwKCvIvXyy2j9lyK7M6mi&amp;#43;uxLLa6048s4wyma3o&amp;#43;zydrZEKWXWVaNuCCPJ4FK71IspP&amp;#43;QNWqplhKHcWJb3TfojB7XOzjoMI7NYN4&amp;#43;gULPs1RmkNupI/4mlQ7OLza&amp;#43;uiMXywcwlkPhk4yCD4/exUvbC5NYJKLF9UZZZ7xDmIaFnSrFiixNH/aEJOW6deL15FJWQYYLU8g8bRh&amp;#43;RRnAkE0Hmk9s/tCO82QFXVVaBFCRYVRMN2BnApp6dxBfLi6EvCcLNvCgVZSLJnIfurNv1iVOOf7AWQ6752eBpju7zqvaA2Djl2&amp;#43;tCpKNX5mG9vMaH1RfaMOyGEErPobaJNZKpodNYawVYbjECf3AT&amp;#43;8&amp;#43;vlGHijdyU&amp;#43;2UHUjstWHp7EFMu6cDwmRkE2NyavqwO5i4dBk13zW&amp;#43;DaFtYCj8L80LRoOkuJFavV5t7mqf3gvjbItcnnyODO9ivjX&amp;#43;8dv/zUPqZGDt3LAEOuzaKwMXMYMXsaEJJ/ppmAdrymRX/eLAYwbdLUUyo47V2ZKmQWTphF534lguDaDgvAu/RcXjoawLsAxUH8xjGXGnjywEUZ&amp;#43;ysPTtTBYvDgXRdHeKr/4aiE4/7thj0&amp;#43;l6fwXFOGo/8i/twyKIUzD3y9Bkm1dzJWmjk/F1w0q9kWX/uWGVH3V/dSK/yQKNzdXDrpYKdQyfTgDRzouybAaTntKDo6CxS7BBWfOyH45kytD9jIiT9vtI0Zqz6Egk6aV/UxsKzK4dS6EhrJ4Pom&amp;#43;8MLjiuIyaTdelsd9Y2BRJg7D4TjmOS0Jn1DrutGcmSHNYvcKLuJR/MlV4UJWyopAN1sATQCAqxUZmxc1gGVVeFYR&amp;#43;Xxfv3FMFc4VN&amp;#43;RWNropia5B7Bfa1qA7auLgW3BTtrqx6k6x5E31qGyvtuYdSjzfWD&amp;#43;qw57sMncZ&amp;#43;ogtu&amp;#43;rdBcXX5HwjBL7MxPQ2gaF8fEmWmEOMOq0yvhZF5SSTi9bHtK8SnhV12SQRfnEL6iARaCWXZKBmvu9SHzQA3GSX9YNvKSbKSfEEWI4waqckhW5tG0wcGu6jfBsbDcT9duR8fb78L/r6f1A5p&amp;#43;7HjqxX5uvR6J1kUvIh&amp;#43;XMrHTy8reZOOjTOVzfmwYSp9D1a8KeVDktMAgo3t3XCysjQyaYHhuuSrVVt9GrWuwo4a5jsHiVUhnr7htix2hX1Wig1pZS4ds3&amp;#43;qCl&amp;#43;/s27A53sKXBw8cWXT1w79Byb/9lMdA2IKSExKs1OUK7pFDBBFkGtvof/jME0cqlaAfYnRSTU1J98UUxTDY&amp;#43;&amp;#43;WhgeEWJoD8iVbGdGmcdwEj80jUC7Q6UMIGWq5JDcFyhMDw/r5Idxah4533IN1K1&amp;#43;RD&amp;#43;6w9fTYrmdFaUgzvcb1v3JupNKt3OXkRVQeLjFBYgZdtbOSRE/mdpy7kfE0rT2a0d52xSSZpRumujk9nQSlNNZMgGlrXyQub6Kfc7&amp;#43;VUAdulOQqj5U8LMXThA4MDzoFm1Wj/clnLh3APe1Svr&amp;#43;fZwVNHVyIdBCusDiblmvmTx1fU2R3&amp;#43;boTk&amp;#43;ErnO2aMV4IAmnJ8pdOcCyCq3RCCqFlcaHv&amp;#43;dZTeOBvOCWMOtNR9Pu&amp;#43;X5uxvxqxs7MuZmm9BFoedAJaq64Agso9khCM8/BTp1DyCl5WDTzwDlJNTX&amp;#43;rgU1gdg8s01qPh1rkY8crjnWd9viP1G5xUKoUkTaG4uFhNHY/HsWTJEhx66KHqEmrlKS2/388G19ena2trY6h2wuWiQ5e9p66UoOfvPflRIDIzP9Dmncn1yOkxI0SgaMpsGHX2b78j9QucaDSKRYsWKcblmj59Ol577TX4fKy9uJhYLIa//OUv7NuYrKm8OOmkk7Bq1SrMnDkT7777LpqbaT48pTFt2jQMGTIEr7zyCq655hps3LhRAXbIIYd8R3Y6X9f4rVwHAvFAg/cLHGG&amp;#43;qqoKZ555Jl588UXU19crpo455hjU1NRgxYoVisHx48ejiXtcojmiWZs3b4YAe8EFFyhwBNBJkyapex999BEcLANEGweb&amp;#43;gWOmMTnn3&amp;#43;uQCkrK8Pw4cPx8ccfo52Rp7q6WpmKvCPAvPXWWwo0t9v9NRMqmJKY5w9&amp;#43;8AMFoJjlueeeO9jY9K3BXli1SF1M6YgjjsCHH36opC1Sb2lpwd///nccddRRyqyKiooUeCUlJcrUDjvsMIQYfcSMMjxHPHXqVASDQQWymNj69eu7/c9gItQvzSktLVXSFjrttNOUiZxzzjkKJDE3ITEd0STRGIleol1C4n8ERDFDj6dzS7m8vFz9vOKKKwYTk&amp;#43;65ewWnoaEB4XAYEydO7H5ZnOnYsWOV8xSS56IZIn0Bp7KyUkUtYfbVV19VDlcOgR999NGYMmWK&amp;#43;kY0TDRF3imMI3Pt3LkTRx55ZPdca9asUaYpl5DMsWzZMjVPgT755BMeys4qc126dCk&amp;#43;/fRT5fxFkwV8IRHY66&amp;#43;/jlNPPVU9W7BgASKRSPeziy66qDuq7i2RXsFZt24dzj//fKxdu7b74&amp;#43;uvvx533303Tj75ZLz99tu47rrr1DOJTPfddx/uuusuyGTbtm1T0j/rrLPUgubOnYvbb78dl19&amp;#43;Oa699lrMmjULDz74YPdaLrvsMmVWL7zwgrpn8PT6iSeeiIsvvhiPP/64uif&amp;#43;67zzzsMvfvELNZfQyy&amp;#43;/rBgVcOSencd2xfnfdNNNShgLFy5U3912220KsI6ODvz617/GVVddpcxWgJP19Ua9giOOVCa78MIL8d577yEQCCjTkEvyk5///OeYP39&amp;#43;tyTFEYsTPfbYY5VTFe149tln1bzLly/HjTfeqMAR7Zo3b576Xhh55513lNTnzJnTvcbnn39ePduwYQMaWWpUsPoXknuPPPIIJk&amp;#43;erNYlJikaJSS/33LLLTj&amp;#43;&amp;#43;OOR5p6arEPAkTklzRAw5F0B8v777&amp;#43;8VkJ4PegVHUBYVlgWdffbZCiABS8ARZoT5niouzveUU07BG2&amp;#43;8gR//&amp;#43;MdKKgUSTRKnLCQLPf3005V0BQTRtjPOOENJuKAhwpSYpYD72GOPKWmL&amp;#43;RS06&amp;#43;qrr1bzi4MXQQkJ8&amp;#43;LbhCQoCNgyhoAjz2R8ybUkhxLNkfWNGjVKadV31hwZUAC64447IPYvkwkwQqJV&amp;#43;8pDEolEd8a7detWZRqSu0gof/PNN9W3YgYiYWFaABXTk&amp;#43;gl2iX0/vvvq/me4H/u2LJlC1auXIk777xTCUbGOuGEE/Doo48qkzvuuOMUEAXq&amp;#43;Z9cdu/e3S2QwvNCMnr44YcrsESL90f7jVYFlRXbFnXdtGmTQlo05Oabb1aLlIxWSDJlSeAeeugh5ajFFO69917IIkVLxCyFRAOEiXvuuUf5HgFfNKSgaeKLxNeJIMSRi9Y99dRTSgOEOXHyAqgAJ2sQXyYkz2S94q8k&amp;#43;RTTLQhE7slzyaUkIs6ePbsbE3m2d1lTeLhfcAqqLgsVFRV7lTxF/hbAxOkKYxKiRSOee&amp;#43;45SHiX6CMlhDAnJJrzk5/8RJmmaJ2ov0hdnL2MJT5CzK62thY7duxQpllIDiXvEQAlJShorowpgIuGCcNCMt&amp;#43;tt96KBx54QK1RhCTzC&amp;#43;gytghEBLR9&amp;#43;3bMmDFDjS&amp;#43;CuvLKK5WZ7Yt6BUfqnwkTJnR/M2LECEjoLOQk4hSFOdEWWYAsRFRfSEqGJ598svtb0S5xkEJiTuJ3hApqfckllyiJC8iLFy/&amp;#43;WgIoZvT000&amp;#43;riCglioBfoEK0kr8ffvhhlVgKjRkzpnst8p28J/5KSAKHuISCHxK/1Rv1Co7kK4VKu/BxIeco/C0TiBT2JtEOWWBPKuQ5PaVfeF5YuPy995xyTxynUCGxLHwn2lD4VkDrCVzPuXvel5rv21K/MuRvO8k/63v/CwWjiWgmTQGGAAAAAElFTkSuQmCC" alt="Une image contenant texte, logo, Police, Graphique
+Le contenu généré par l’IA peut être incorrect." /&gt;&lt;/a&gt;&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="492" valign="bottom"&gt;
+  &lt;p&gt;Région Normandie (site de Caen)&lt;/p&gt;
+  &lt;p&gt;Tél : 02 31 06 95 86&lt;/p&gt;
+  &lt;p&gt;carl.pique&amp;#64;normandie.fr&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="577" colspan="2" valign="top"&gt;
+  &lt;p&gt;Retrouvez les infos et événements de la Région sur &lt;a href="http://www.normandie.fr/"&gt;www.normandie.fr&lt;/a&gt;&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+&lt;/tbody&gt;&lt;/table&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>carl.pique@normandie.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-limplantation-dinfrastructures-de-carburants-alternatifs/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB79" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de bornes électriques</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>Région Normandie</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>14/08/2025</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>164111</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets de préservation de l'environnement et de transition écologique</t>
+        </is>
+      </c>
+      <c r="C80" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>LEADER, Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I80" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J80" s="1" t="inlineStr">
+        <is>
+          <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l&amp;#039;adaptation du territoire et des modes de vie face aux changements climatique, d&amp;#039;atténuer ses conséquences, et de favoriser la transition écologique du territoire.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Favoriser la sobriété énergétique&lt;/p&gt;&lt;p&gt;- Sensibiliser et encourager les pratiques vertueuses pour l&amp;#039;environnement&lt;/p&gt;&lt;p&gt;- Limiter la production de déchets et en garantir une gestion raisonnable&lt;/p&gt;&lt;p&gt;- Préserver la biodiversité, les paysages et le cadre de vie&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le projet correspond aux critères de la stratégie du territoire, d&lt;strong&gt;’être accompagné par l’équipe technique sur le montage de leur projet &lt;/strong&gt;(plan de financement, recherche de partenariats, etc.), et de &lt;strong&gt;déposer une demande d’aide financière&lt;/strong&gt; auprès de l’Union Européenne.&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique (LEADER &amp;#43; autre cofinancement public) est de&lt;strong&gt; 80%,&lt;/strong&gt; et le minimum d’autofinancement (fonds propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Energie citoyenne, projet de micro-méthanisation, rénovation exemplaire de bâtiment public, etc. ;&lt;/p&gt;&lt;p&gt;‐ Défi zéro déchet, exposition-démonstration de bonnes pratiques sur les économies d’eau, etc. ;&lt;/p&gt;&lt;p&gt;‐ Compost collectif, ressourcerie, friperie, atelier de réparation et réemploi, etc. ;&lt;/p&gt;&lt;p&gt;‐ Plantation de micro-forêts, de haies, murs et toits végétaux, moutons pour entretenir des terrains, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Economie locale et circuits courts
+Consommation et production
+Risques naturels
+Qualité de l'air
+Biodiversité
+Réhabilitation
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis
-Mers et océans</t>
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
       <c r="O80" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R80" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...1 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet se situe sur le territoire du GAL Garrigues et Costières de Nîmes et répond à sa stratégie locale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle :&lt;/strong&gt; aucune dépense ne doit être engagée avant le dépôt officiel de la demande de financement sur la plateforme numérique (signature de devis, versement d’un acompte, notification de marché, etc.).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité des dépenses : &lt;/strong&gt;actions et outils de promotion et communication, formation, animation, prestation de service, équipement et aménagement, frais de personnel, frais de déplacement, etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis obligatoires : &lt;/strong&gt;le projet est &lt;strong&gt;nouveau et/ou exemplaire &lt;/strong&gt;pour le territoire ET le &lt;strong&gt;projet intègre des actions en faveur de l’environnement&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Co-financement public :&lt;/strong&gt; tout projet sollicitant du LEADER doit obligatoirement appeler en contrepartie un cofinancement auprès d’une structure publique (Etat, Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S80" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-Usage / valorisation</t>
+Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T80" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U80" s="1" t="inlineStr">
         <is>
-          <t>Lot</t>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
         </is>
       </c>
       <c r="V80" s="1" t="inlineStr">
         <is>
-          <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
-[...4 lines deleted...]
-          <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
+          <t>https://www.petr-garriguescostieres.org/leader/</t>
         </is>
       </c>
       <c r="X80" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...1 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;PETR Garrigues et Costières de Nîmes&lt;/p&gt;&lt;p&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;br /&gt;1 rue du Colisée - 30900 NÎMES&lt;br /&gt;06 30 07 33 52  | 04 66 02 54 12&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y80" s="1" t="inlineStr">
         <is>
-          <t>admin@test.com</t>
+          <t>a.marin@petr-garriguescostieres.org</t>
         </is>
       </c>
       <c r="Z80" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-projets-de-preservation-de-lenvironnement-et-de-transition-ecologique/</t>
         </is>
       </c>
       <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB80" s="1" t="inlineStr">
         <is>
-          <t>Construction d’une cantine scolaire
-[...10 lines deleted...]
-Rénover le réseau d’assainissement</t>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AD80" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
         </is>
       </c>
       <c r="AE80" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF80" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG80" s="1" t="inlineStr">
         <is>
-          <t>13/09/2018</t>
+          <t>17/01/2025</t>
         </is>
       </c>
       <c r="AH80" s="1" t="inlineStr">
         <is>
-          <t>11/07/2026</t>
+          <t>03/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>