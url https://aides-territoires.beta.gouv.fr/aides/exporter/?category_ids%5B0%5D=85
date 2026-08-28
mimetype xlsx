--- v0 (2026-01-31)
+++ v1 (2026-08-28)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA205"/>
+  <dimension ref="A1:AH164"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,7354 +225,5113 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>27950</v>
+        <v>166263</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Investir dans des véhicules non-polluants - "Eco-chèque mobilité Parcs Naturels de la Région Occitanie"</t>
+          <t>Faire émerger des mobilités plus durables et multimodales</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Interreg VI France - Suisse – Priorité 3 : Mobilités durables et multimodalités</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Conseil régional d'Occitanie</t>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...923 lines deleted...]
-      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Etablissement public dont services de l'Etat
-[...484 lines deleted...]
-Département
+Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I11" s="1" t="inlineStr">
-[...67 lines deleted...]
-      <c r="N11" s="1" t="inlineStr">
+      <c r="I2" s="0" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J2" s="0" t="inlineStr">
+        <is>
+          <t>80% pour les projets dont le coût total FR  ≤ 2 000 000 € / 35% pour les projets dont le coût total FR &gt; 2 000 000 €</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Interreg France - Suisse (2021-2027) est un programme de
+l’Union européenne cofinancé par le Fonds européen de développement régional
+(FEDER), la Confédération suisse et les cantons, pour soutenir la Coopération
+territoriale européenne (CTE) qui s’inscrit dans le cadre de la politique de
+cohésion européenne. Cette dernière vise à renforcer la cohésion économique,
+sociale et territoriale en réduisant les différences de développement entre les
+régions européennes.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Dans le cadre de la Priorité 3 du programme, les projets
+doivent s&amp;#039;inscrire dans l&amp;#039;objectif suivant : &lt;/p&gt;&lt;p&gt;&lt;u&gt;Mobilité durable, intelligente, intermodale et résiliente
+face aux facteurs climatiques. Accès aux transports en commun.&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Types d’actions :&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Action
+     1 : Soutien au développement des réseaux de transport en commun ayant
+     vocation à améliorer les déplacements ;&lt;/li&gt;
+ &lt;li&gt;Action
+     2 : Soutien au développement de la multimodalité transfrontalière et de
+     l’interopérabilité des systèmes de transport ;&lt;/li&gt;
+ &lt;li&gt;Action
+     3 : Soutien aux solutions alternatives à la voiture individuelle, dans les
+     déplacements sur la zone de coopération.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Retrouvez
+tous les projets de mobilité soutenus en suivant ce lien : &lt;a href="https://www.interreg-francesuisse.eu/les-projets-aides?f%5B0%5D&amp;#61;thematique%3A69" target="_self"&gt;https://www.interreg-francesuisse.eu/les-projets-aides?f%5B0%5D&amp;#61;thematique%3A69&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Voirie et réseaux
-Transports collectifs et optimisation des trafics routiers
-[...397 lines deleted...]
-Information voyageur, billettique multimodale
+Accès aux services
+International
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis</t>
-[...29 lines deleted...]
-      <c r="T13" s="1" t="inlineStr">
+Réduction de l'empreinte carbone
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le programme soutient des projets de coopération
+transfrontalière impliquant a minima un porteur français et un porteur suisse
+(les chefs de file), et éventuellement d’autres partenaires publics et/ou
+privés, qui œuvrent dans un but commun.&lt;/p&gt;&lt;p&gt;Un projet de coopération doit remplir plusieurs critères :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Être
+     défini en commun avec un(des) partenaire(s) de l’autre côté de la
+     frontière ;&lt;/li&gt;
+ &lt;li&gt;Répondre
+     à l’un des objectifs du programme ;&lt;/li&gt;
+ &lt;li&gt;Disposer
+     de ressources partagées et de compétences complémentaires ;&lt;/li&gt;
+ &lt;li&gt;Produire
+     des effets matériels et/ou immatériels pour le territoire transfrontalier
+     franco-suisse ;&lt;/li&gt;
+ &lt;li&gt;Produire
+     des réalisations communes et pérennes.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
+Pour plus de détails, consultez le lien suivant : &lt;a href="https://www.interreg-francesuisse.eu/les-ressources/document-de-mise-en-oeuvre-domo" target="_self"&gt;https://www.interreg-francesuisse.eu/les-ressources/document-de-mise-en-oeuvre-domo&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
-[...28 lines deleted...]
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.interreg-francesuisse.eu/nos-appels-projets/faire-emerger-des-mobilites-plus-durables-et-multimodales</t>
+        </is>
+      </c>
+      <c r="W2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.interreg-francesuisse.eu/mon-projet-franco-suisse/deposer-mon-projet/les-modalites-de-depot-en-france</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:interreg&amp;#64;bourgognefranchecomte.fr"&gt;interreg&amp;#64;bourgognefranchecomte.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>elisa.blacha@bourgognefranchecomte.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/faire-emerger-des-mobilites-plus-durables-et-multimodales/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Conseil régional Bourgogne Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AD2" s="0" t="inlineStr">
+        <is>
+          <t>european</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="14" spans="1:27" customHeight="0">
-[...4263 lines deleted...]
-      <c r="G37" s="1" t="inlineStr">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>166082</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Développer les services et les mobilités en montagne</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Services et mobilités en montagne</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
-Entreprise privée</t>
-[...94 lines deleted...]
-Information voyageur, billettique multimodale
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens. L&amp;#039;aide &amp;#34;CIMA Services et mobilités en montagne&amp;#34; s&amp;#039;inscrit dans le champs hors Espaces valléens.&lt;br /&gt; &lt;br /&gt; Le dispositif vise à apporter des réponses nouvelles aux besoins liés :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;A l’amélioration des conditions de vie en montagne des résidents à l’année ou à la saison au travers notamment d’opérations d’aménagement exemplaire intégrant l’habitat (offre de logement diversifiée et performance énergétique des logements neufs ou réhabilités), l’aménagement d’espaces publics et des équipements (commerces et services, dont ceux proposés aux familles), services aux salariés, dont ceux spécifiques à destination des saisonniers, accès à l’emploi et à la formation, etc. ;&lt;/li&gt; 	&lt;li&gt;Aux stratégies et services de mobilité, notamment celle des : derniers kilomètres ; accessibilité aux villages et stations, aux sites touristiques et liaisons régulières ou à la demande avec les villes en vallées, que ce soit des solutions de mobilités multimodales (Pôles d’échange multimodal PEM), douces, à énergie décarbonée ainsi que l’accompagnement des projets d’ascenseurs valléens et des transports collectifs interrégionaux (lignes ferroviaires, …).&lt;/li&gt; 	&lt;li&gt;Aux actions de natures diverses entre communes et intercommunalités, en partenariat avec les acteurs locaux, répondant aux enjeux de : réciprocité ; vallées-villages ou stations (échanges matériels ou immatériels entre collectivités, habitants, entreprises, etc. visant à apporter des ressources, entraides, complémentarités entre territoires en interrelations).&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;groupements d’intérêt public (GIP) et structures de réseaux.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Pour les projets de mobilités :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;organisme ou autorité organisatrice des mobilités (AOM) (dans le cas de solution « derniers kms ») ;&lt;/li&gt; 	&lt;li&gt;plusieurs AOM ou organismes (dans une logique de desserte de transports collectifs plus large).&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Types d&amp;#039;actions éligibles :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;u&gt;Les services &lt;/u&gt;:&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Actions visant le renforcement de l’offre et de l’accessibilité des services marchands et non-marchands à la population et aux entreprises pour les saisonniers, les jeunes les pluriactifs et les entreprises saisonnières ou pluriactives, dans les villages, stations et territoires peu denses ;&lt;/li&gt; 	&lt;li&gt;Projets de confortement du réseau d’animation locale en communes de montagne (espaces saisonniers, services publics) ;&lt;/li&gt; 	&lt;li&gt;Développement des usages numériques sur les lieux d’accueil des publics s’inscrivant dans une chaîne d’accès aux services spécialisés, dans la logique des « smart villages » ;&lt;/li&gt; 	&lt;li&gt;Actions permettant d’identifier et d’adapter les nouvelles formes d’organisation des activités économiques en montagne (ex : formes innovantes d’organisation du travail, formes innovantes d’accompagnement à l’installation d’entreprises, d’activités pluriactives, de partenariats inter-entreprises et intersectoriels, de coopération et soutien aux systèmes d’activités pluriactifs) en lien avec le tourisme et les autres secteurs d&amp;#039;activité, impliquant de nouvelles compétences et de nouveaux métiers ;&lt;/li&gt; 	&lt;li&gt;Dispositifs permettant une meilleure accessibilité aux services de santé via notamment la télémédecine et la médiation santé ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;u&gt;En lien avec la mobilité durable&lt;/u&gt; :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Expérimentations de nouveaux usages et solutions de mobilité écotouristiques en montagne (transport collectif ou partagé, mobilité active, à énergie décarbonée) pour les résidents à l’année et les visiteurs, en cohérence avec la démarche « Espaces valléens » et adaptées aux bassins de vie de montagne et aux bassins touristiques ;&lt;/li&gt; 	&lt;li&gt;Création de pôles multimodaux (PEM 3.0) intégrant de nouvelles offres de mobilité autour des gares et des zones de flux (notamment lieux touristiques) ;&lt;/li&gt; 	&lt;li&gt;Etudes et expérimentations pour l’usage des carburants alternatifs comme l’hydrogène (cartographie du réseau par exemple) ;&lt;/li&gt; 	&lt;li&gt;Solutions innovantes, expérimentales et transférables mises en place dans le cadre de l’accès en transport collectif à de grands sites ou lieux d’évènements alpins de grande envergure pour désengorger les routes d’accès et réduire les émissions de gaz à effet de serre ;&lt;/li&gt; 	&lt;li&gt;Solutions de covoiturage et d’auto partage dans une logique ville-montagne, prenant en compte les complémentarités de besoins entre populations urbaines et montagnardes ;&lt;/li&gt; 	&lt;li&gt;Projets d’itinéraires cyclables à destination des mobilités du quotidien, sportives et touristiques ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Infrastructures de transport et acquisition de véhicules ;&lt;/li&gt; 	&lt;li&gt;Aménagements et équipements lourds ;&lt;/li&gt; 	&lt;li&gt;Travaux publics majeurs ou acquisition des flottes de véhicules.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Des critères d&amp;#039;éco-conditionnalités et de priorisation sont précisés dans le cadre d&amp;#039;intervention.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Santé
+Formation professionnelle
+Equipement public
+Bâtiments et construction
 Transports collectifs et optimisation des trafics routiers
-Mobilité partagée</t>
-[...2 lines deleted...]
-      <c r="O37" s="1" t="inlineStr">
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
-[...102 lines deleted...]
-      <c r="S38" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Types d&amp;#039;actions éligibles :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;u&gt;Les services &lt;/u&gt;:&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Actions visant le renforcement de l’offre et de l’accessibilité des services marchands et non-marchands à la population et aux entreprises pour les saisonniers, les jeunes les pluriactifs et les entreprises saisonnières ou pluriactives, dans les villages, stations et territoires peu denses ;&lt;/li&gt; 	&lt;li&gt;Projets de confortement du réseau d’animation locale en communes de montagne (espaces saisonniers, services publics) ;&lt;/li&gt; 	&lt;li&gt;Développement des usages numériques sur les lieux d’accueil des publics s’inscrivant dans une chaîne d’accès aux services spécialisés, dans la logique des « smart villages » ;&lt;/li&gt; 	&lt;li&gt;Actions permettant d’identifier et d’adapter les nouvelles formes d’organisation des activités économiques en montagne (ex : formes innovantes d’organisation du travail, formes innovantes d’accompagnement à l’installation d’entreprises, d’activités pluriactives, de partenariats inter-entreprises et intersectoriels, de coopération et soutien aux systèmes d’activités pluriactifs) en lien avec le tourisme et les autres secteurs d&amp;#039;activité, impliquant de nouvelles compétences et de nouveaux métiers ;&lt;/li&gt; 	&lt;li&gt;Dispositifs permettant une meilleure accessibilité aux services de santé via notamment la télémédecine et la médiation santé ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;u&gt;En lien avec la mobilité durable&lt;/u&gt; :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Expérimentations de nouveaux usages et solutions de mobilité écotouristiques en montagne (transport collectif ou partagé, mobilité active, à énergie décarbonée) pour les résidents à l’année et les visiteurs, en cohérence avec la démarche « Espaces valléens » et adaptées aux bassins de vie de montagne et aux bassins touristiques ;&lt;/li&gt; 	&lt;li&gt;Création de pôles multimodaux (PEM 3.0) intégrant de nouvelles offres de mobilité autour des gares et des zones de flux (notamment lieux touristiques) ;&lt;/li&gt; 	&lt;li&gt;Etudes et expérimentations pour l’usage des carburants alternatifs comme l’hydrogène (cartographie du réseau par exemple) ;&lt;/li&gt; 	&lt;li&gt;Solutions innovantes, expérimentales et transférables mises en place dans le cadre de l’accès en transport collectif à de grands sites ou lieux d’évènements alpins de grande envergure pour désengorger les routes d’accès et réduire les émissions de gaz à effet de serre ;&lt;/li&gt; 	&lt;li&gt;Solutions de covoiturage et d’auto partage dans une logique ville-montagne, prenant en compte les complémentarités de besoins entre populations urbaines et montagnardes ;&lt;/li&gt; 	&lt;li&gt;Projets d’itinéraires cyclables à destination des mobilités du quotidien, sportives et touristiques ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Infrastructures de transport et acquisition de véhicules ;&lt;/li&gt; 	&lt;li&gt;Aménagements et équipements lourds ;&lt;/li&gt; 	&lt;li&gt;Travaux publics majeurs ou acquisition des flottes de véhicules.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Des critères d&amp;#039;éco-conditionnalités et de priorisation sont précisés dans le cadre d&amp;#039;intervention.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/services-mobilites-montagne</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Montagne et Massif Alpin&lt;/p&gt;
+&lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/services-et-mobilites-en-montagne-1/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="39" spans="1:27" customHeight="0">
-[...15 lines deleted...]
-          <t>Intercommunalité / Pays
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>166381</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>MIE – MIE 2 Énergie - Projets d'intérêt commun et mutuel</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>MIE – MIE 2 Énergie - Projets d&amp;apos;intérêt commun et mutuel 2026 – 2026</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
 Département
 Région
-Entreprise publique locale (Sem, Spl, SemOp)
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
-[...142 lines deleted...]
-      <c r="S39" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;MIE - Mécanisme pour l’Interconnexion en Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;600 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 600 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : des projets de tout budget sont acceptés&lt;/li&gt;  &lt;/ul&gt;  &lt;div&gt;  &lt;div id="fiche_fr_Montant_preview"&gt;   La subvention accordée peut être inférieure au montant demandé.   &lt;/div&gt;  &lt;/div&gt;  &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 50% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Permettre la mise en œuvre de projets d&amp;#039;intérêt commun (PIC) et de projets d&amp;#039;intérêt mutuel (PIM) dans le cadre du déploiement des réseaux transeuropéens dans le secteur de l&amp;#039;énergie&lt;/li&gt;    &lt;li&gt;Soutenir les PIC et les PIM dans le domaine des infrastructures énergétiques qui présentent des avantages socio-économiques significatifs et garantissent une plus grande solidarité entre les États membres&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Etudes&lt;/li&gt;    &lt;li&gt;Travaux&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays associés au programme MIE ou pays avec lesquels des négociations sont en cours en vue d&amp;#039;un accord d&amp;#039;association et pour lesquels cet accord entrera en vigueur avant la signature de la subvention (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/guidance/list-3rd-country-participation_cef_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CINEA-CEF-ENERGY-CALLS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/wp-call/2026/call-fiche_cef-e-2026-pci-pmi_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;callIdentifier&amp;#61;CEF-E-2026-PCI-PMI" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/cef2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Innovation, créativité et recherche
+Biodiversité
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P4" s="1" t="inlineStr">
+        <is>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="Q4" s="1" t="inlineStr">
+        <is>
+          <t>30/09/2026</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
-[...26 lines deleted...]
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/mie-mie-2-energie-projets-dinteret-commun-et-mutuel-2026-2026/</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mie-mie-2-energie-projets-d-apos-interet-commun-et-mutuel-2026-2026/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AD4" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="40" spans="1:27" customHeight="0">
-[...24 lines deleted...]
-      <c r="H40" s="1" t="inlineStr">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>166389</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>LIFE – Action pour le climat - Projets d'action standard (SAP)</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>LIFE – Action pour le climat - Projets d&amp;apos;action standard (SAP) – 2026</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I40" s="1" t="inlineStr">
-[...89 lines deleted...]
-      <c r="S40" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;LIFE - Programme pour l’environnement et l’action pour le climat - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;60 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 60 millions d’euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;LIFE-2026-SAP-CLIMA-CCM : 28 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-SAP-CLIMA-CCA : 28 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-SAP-CLIMA-GOV : 4 millions d’euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 700 000 et 2 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 60% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Réduire les émissions nettes de gaz à effet de serre&lt;/li&gt;    &lt;li&gt;Accroître la production et l&amp;#039;utilisation d&amp;#039;énergies renouvelables&lt;/li&gt;    &lt;li&gt;Assurer des progrès continus dans le renforcement des capacités d&amp;#039;adaptation, le renforcement de la résilience et la réduction de la vulnérabilité au changement climatique&lt;/li&gt;    &lt;li&gt;Soutenir l&amp;#039;élaboration, la mise en œuvre, le suivi et l&amp;#039;application de la législation et de la politique de l&amp;#039;Union en matière de changement climatique&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Développement, démonstration et promotion de techniques, méthodes et approches innovantes&lt;/li&gt;    &lt;li&gt;Echanges de bonnes pratiques...&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme LIFE (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/life/guidance/list-3rd-country-participation_life_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;    &lt;li&gt;Le coordinateur doit être établi dans un pays éligible.&lt;/li&gt;    &lt;li&gt;Les bénéficiaires et entités affiliées doivent s’inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 24 et 120 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si elles sont dûment justifiées et font l’objet d’un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CINEA-LIFE-ENQUIRIES&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/life/wp-call/2026/call-fiche_life-2026-sap-clima_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;LIFE-2026-SAP-CLIMA&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/life2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Innovation, créativité et recherche
+Biodiversité
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P5" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="Q5" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2026</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U40" s="1" t="inlineStr">
-[...35 lines deleted...]
-      <c r="AA40" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/life-action-pour-le-climat-projets-daction-standard-sap-2026/</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/life-action-pour-le-climat-projets-d-apos-action-standard-sap-2026/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AD5" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="41" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G41" s="1" t="inlineStr">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>166151</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir des subventions CEE liées aux travaux de rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>CEE</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat des énergies et de l'aménagement numérique de la Haute-Savoie (SYANE)</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Certificat d'économie d'énergie (CEE)
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Le Syane propose un guichet centralisé associant subvention des travaux et aide à l’ingénierie pour obtenir des subventions CEE liées aux travaux de rénovation énergétique.&lt;/h4&gt;</t>
+        </is>
+      </c>
+      <c r="M6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Valorisation des CEE pour les travaux de rénovation des bâtiments publics, l&amp;#039;acquisition neuve de véhicules électriques légers, utilitaires ou transports en commun&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Transports collectifs et optimisation des trafics routiers
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion au Syane&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Savoie</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://syane.fr/energies/maitrise-de-lenergie/certificat-deconomie-denergie-cee/</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;cee&amp;#64;syane.fr&lt;/p&gt;&lt;p&gt;a.lebessou&amp;#64;syane.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>a.lebessou@syane.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/certificats-d-economie-d-energie-cee/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Syane</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>11/03/2026</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>166110</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Villes intelligentes et neutres sur le plan climatique » - 2027</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Villes intelligentes et neutres sur le plan climatique » - 2027</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;92,32 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 92,32 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-01 : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-02 : 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-03 : 18 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-CCRI-04 : 22,50 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-05 : 26,82 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 5 et 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;span&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Différentes catégories de projets sont éligibles :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;TOPICS&lt;/strong&gt;&lt;span&gt; : &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt;A venir &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-01 : Micro-réseaux innovants pour une meilleure intégration et une plus grande efficacité des systèmes énergétiques en milieu urbain&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-02 : Villes à hydrogène&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-03 : Pôles multimodaux de transport de passagers inclusifs et résilients au changement climatique, favorisant le transfert modal vers des transports durables et la mobilité partagée&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-CCRI-04 : Promouvoir des solutions logistiques circulaires dans les villes&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-05 : Stimuler la transformation vers des villes neutres sur le plan climatique, une économie à zéro émission nette et une autonomie stratégique ouverte grâce aux achats publics avant commercialisation (PCP)&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Informations complémentaires&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Pour trouver votre Point de Contact National (NCP) : &lt;/span&gt;&lt;span&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Utile&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Lignes directrices (EN) : &lt;/span&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-12-missions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Autres documents de l’appel (EN) : &lt;/span&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-MISS-2027-04&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Site web de la DG (EN)  : &lt;/span&gt;&lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Plus d’informations (EN) : &lt;/span&gt;&lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Bâtiments et construction
+International
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Industrie
+Fiscalité des entreprises</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P7" s="1" t="inlineStr">
+        <is>
+          <t>09/02/2027</t>
+        </is>
+      </c>
+      <c r="Q7" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2027</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-villes-intelligentes-et-neutres-sur-le-plan-climatique-2027/</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-villes-intelligentes-et-neutres-sur-le-plan-climatique-2027/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD7" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>166123</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Des modèles innovants pour des quartiers alliant beauté, inclusivité et durabilité - 2027</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Des modèles innovants pour des quartiers alliant beauté, inclusivité et durabilité - 2027</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association
 Entreprise privée
+Particulier
+Agriculteur
 Recherche</t>
         </is>
       </c>
-      <c r="H41" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="K41" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L41" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="O41" s="1" t="inlineStr">
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;93,76 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 93,76 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-NEB-2027-01-PARTICIPATION01 : 10,76 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-PARTICIPATION02 : 10,50 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-PARTICIPATION03 : 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-REGEN-01 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-REGEN-02 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-REGEN-03 : 11 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-BUSINESS-01 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-BUSINESS-02 : 10,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-BUSINESS-03 : 7 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 3,50 et 5,38 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;div role="heading"&gt;  &lt;div&gt;  &lt;ul&gt;    &lt;li&gt;HORIZON-NEB-2027-01-PARTICIPATION01 : Le potentiel transformateur de la cogouvernance dans la transition écologique des quartiers&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01 PARTICIPATION02 : Quartiers et communautés intergénérationnels en phase avec le nouveau Bauhaus européen&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-PARTICIPATION03 : Nouvelles combinaisons de connaissances et de méthodes de recherche pour traiter les questions sociales et faire progresser une transition écologique équitable des quartiers&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-REGEN-01 : Combiner des matériaux, des produits et des techniques de construction conventionnels et innovants pour des bâtiments durables et esthétiques&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-REGEN-02 : Chantiers de construction et de rénovation durables, esthétiques et sains&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-REGEN-03 : Revitalisation des quartiers autour des corridors ferroviaires et autoroutiers existants&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-BUSINESS-01 : Personnalisation de masse des composants de construction modulaires fabriqués hors site pour transformer l&amp;#039;environnement bâti existant&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-BUSINESS-02 : Modèles innovants pour l&amp;#039;investissement et la propriété collectifs communautaires&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-BUSINESS-03 : Anticiper l&amp;#039;avenir à long terme des quartiers conformément au nouveau Bauhaus européen&lt;/li&gt;  &lt;/ul&gt;  &lt;/div&gt;  &lt;/div&gt;  &lt;div&gt;&lt;/div&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-14-horizontal-activities_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-NEB-2027-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Transition énergétique
+Education et renforcement des compétences
+Commerces et services
+Formation professionnelle
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Bâtiments et construction
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Industrie</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S41" s="1" t="inlineStr">
+      <c r="P8" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2027</t>
+        </is>
+      </c>
+      <c r="Q8" s="1" t="inlineStr">
+        <is>
+          <t>01/12/2027</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-des-modeles-innovants-pour-des-quartiers-alliant-beaute-inclusivite-et-durabilite-2027/</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-des-modeles-innovants-pour-des-quartiers-alliant-beaute-inclusivite-et-durabilite-2027/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AD8" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="42" spans="1:27" customHeight="0">
-[...104 lines deleted...]
-      <c r="A43" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>165405</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Agir pour un territoire inclusif et développer la qualité de vie sur le territoire</t>
         </is>
       </c>
-      <c r="C43" s="1" t="inlineStr">
+      <c r="C9" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D43" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>GALVD-2327_FA4</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>GAL Via Domitia</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
 Entreprise privée
-Agriculteur
-[...3 lines deleted...]
-      <c r="H43" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I43" s="1" t="inlineStr">
+      <c r="I9" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 64</t>
         </is>
       </c>
-      <c r="J43" s="1" t="inlineStr">
+      <c r="J9" s="1" t="inlineStr">
         <is>
           <t>Pour un porteur de projet public, le taux maximum est de 80%</t>
         </is>
       </c>
-      <c r="K43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le GAL (Groupe d&amp;#039;Action Locale) Via Domitia, a un territoire connaissant un solde migratoire positif (la population augmente de &amp;#43;1% par an en moyenne), ainsi qu&amp;#039;un forte saisonnalité du fait de son caractère touristique. Le développement de ce territoire doit être concomitant avec le développement et l&amp;#039;amélioration de l&amp;#039;accès aux services et infrastructures pour tous et toutes, afin de conserver et contribuer à l&amp;#039;amélioration des conditions de vie de la population, sans impacter l&amp;#039;environnement. &lt;/p&gt;&lt;p&gt;Cette fiche action a pour but de répondre aux enjeux suivants:&lt;br /&gt;Avoir une offre de services favorisant la mixité des populations et accompagnant sa mutation&lt;br /&gt;Développer un territoire inclusif&lt;br /&gt;Lutter contre l&amp;#039;utilisation du tout voiture individuelle en favorisant la mobilité douce au quotidien, accompagner la transition&lt;br /&gt;Faciliter l&amp;#039;accès à une alimentation sain et de qualité&lt;/p&gt;&lt;p&gt;Elle a donc pour objectif de favoriser un accueil de qualité sur le territoire, notamment grâce à des politiques publiques adaptées en matière d&amp;#039;urbanisme, d&amp;#039;aménagement du territoire et d&amp;#039;alimentation.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions :&lt;/strong&gt;&lt;br /&gt;&lt;em&gt;5 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.1 : Lutter contre la précarité énergétique&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.2 : Accompagner les initiatives en faveur de l&amp;#039;inclusion sur le territoire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.3 : Retenir et aider au retour des jeunes sur le territoire&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;4.3.1 : &lt;/strong&gt;Soutenir les projets coconstruits avec les jeunes et leurs accompagnants &lt;br /&gt;&lt;strong&gt;4.3.2 :&lt;/strong&gt; Soutenir les initiatives en faveur de services et offres innovantes adaptées aux jeunes populations&lt;br /&gt;&lt;strong&gt;4.3.3 :&lt;/strong&gt; Appuyer l&amp;#039;émergence et le développement de structures ou d&amp;#039;initiatives en faveur de l&amp;#039;accompagnement des jeunes&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.4 : Contribuer aux actions de solidarité et de résilience alimentaire&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;4.4.1 : &lt;/strong&gt;Contribuer aux initiatives d&amp;#039;éducation à l&amp;#039;alimentation &lt;br /&gt;&lt;strong&gt;4.4.2 : &lt;/strong&gt;Contribuer aux actions de lutte contre la précarité alimentaire valorisant l&amp;#039;autoproduction et l&amp;#039;autoconsommation&lt;br /&gt;&lt;strong&gt;4.4.3 : &lt;/strong&gt;Contribuer aux recensements du potentiel alimentaire communal&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.5 : Améliorer les conditions de mobilité douce au quotidien&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;4.5.1 :&lt;/strong&gt; Soutien aux aménagements au sein des communes&lt;br /&gt;&lt;strong&gt;4.5.2 :&lt;/strong&gt; Actions, animations et services en faveur de la mobilité douce au quotidien &lt;br /&gt;&lt;strong&gt;4.5.3 : &lt;/strong&gt;Accompagnement aux démarches de démobilité&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M43" s="1" t="inlineStr">
+      <c r="M9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Chantiers participatifs de rénovation du bâti, actions de communication, actions de sensibilisation d&amp;#039;entreprises du bâtiment, action envers les publics défavorisés en ruralité, opération de rénovation du bâti ancien en centre bourg, expérimentations d&amp;#039;adaptations des PLU des centres anciens à l&amp;#039;adaptation climatique, etc. ;&lt;/li&gt;&lt;li&gt;Animation de réseaux professionnels dédiés à des publics spécifiques, action de formation et de sensibilisations, actions de lutte contre les violences sexuelles en milieu rural, action de sensibilisation sur les minorités en milieu rural, action de formation des agents, etc. ;&lt;/li&gt;&lt;li&gt;Aménagements pour jeunes publics, maison des jeunes, &amp;#34;Campus ruraux de projets&amp;#34;, projets d&amp;#039;aménagements et animations co-construits avec les jeunes, etc. ;&lt;/li&gt;&lt;li&gt;Formation de cuisines saine, action de sensibilisation à la précarité alimentaire, expérimentation de sécurité sociale alimentaire, achat d&amp;#039;un support de communication pour une association d&amp;#039;éducation à l&amp;#039;alimentation saine et durable, formation de production potagère à destination des citoyens, projet de jardins d&amp;#039;insertion, projets de jardins familiaux, développement d&amp;#039;une application pour le partage des denrées alimentaires, achat de matériels (irrigation, petits outils) à destination de jardins collectifs, réalisation d&amp;#039;un atlas de la biodiversité comestible, diagnostic des terres au potentiel maraicher, etc .&lt;/li&gt;&lt;li&gt;Aménagements cyclables, action innovante favorisant les déplacements doux pour l&amp;#039;école, schémas directeurs cyclables, plans globaux de déplacement et toutes autres études de mobilités portées par les communes et EPCI, animation favorisant la démobilité, etc.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Espaces verts
 Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Personnes âgées
 Jeunesse
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
 Alimentation
 Formation professionnelle
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Biodiversité
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Accessibilité
 Lutte contre la précarité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P43" s="1" t="inlineStr">
+      <c r="P9" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q43" s="1" t="inlineStr">
+      <c r="Q9" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;em&gt;&lt;u&gt;Les types d&amp;#039;opérations retenues&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Objectifs opérationnels : TOUS&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;li&gt;Actions et outils de promotion et communication ;&lt;/li&gt;&lt;li&gt;Création, développement, maintien et mutualisation de services, d&amp;#039;activité, d&amp;#039;outils et de produits ;&lt;/li&gt;&lt;li&gt;Création, reprise, développement et implantation d&amp;#039;entreprises et de filières ;&lt;/li&gt;&lt;li&gt;Formation, animation, accompagnement, expertise et assistance ;&lt;/li&gt;&lt;li&gt;Organisation et animation liées à l&amp;#039;évènementiel ;&lt;/li&gt;&lt;li&gt;Réalisation d&amp;#039;étude ;&lt;/li&gt;&lt;li&gt;Réalisation, développement, modernisation ou mise en place d&amp;#039;aménagements, de travaux, de constructions et d&amp;#039;équipements (dont achat)&lt;/li&gt;&lt;li&gt;Voyages d&amp;#039;étude.&lt;/li&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Les bénéficiaires&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Acteurs locaux porteurs d&amp;#039;un projet s&amp;#039;inscrivant dans la stratégie LEADER/DLAL quelle que soit leur forme juridique à l&amp;#039;exception des bénéficiaires exclus dans la liste ci-dessous:&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Particuliers;&lt;/li&gt;&lt;li&gt;Conseils départementaux, conseil régional et leurs établissements (ADT, CRT, Ad&amp;#039;Occ ...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les dépenses éligibles&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Outre les dépenses prévues dans le décret 2023-5 fixant les règles relatives aux conditions d&amp;#039;éligibilité temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du FEADER, toute dépense matérielle ou immatérielle s&amp;#039;inscrivant dans la stratégie LEADER/DLAL est éligible à l&amp;#039;&lt;u&gt;exception des dépenses exclues indiquées dans la liste ci-dessous:&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Contributions en nature dont bénévolat ;&lt;/li&gt;&lt;li&gt;Auto-construction ;&lt;/li&gt;&lt;li&gt;Dépenses de fonctionnement de la structure sur la base de frais réel ;&lt;/li&gt;&lt;li&gt;Amortissement des biens neuf ;&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi et présentées séparément de l&amp;#039;opération d&amp;#039;investissement ; &lt;/li&gt;&lt;li&gt;Réseaux secs et humides ;&lt;/li&gt;&lt;li&gt;Travaux de voirie et d&amp;#039;espaces imperméabilisants des sols sauf si l&amp;#039;impossibilité technique est démontrée par une attestation d&amp;#039;un organisme qualifié;&lt;/li&gt;&lt;li&gt;Achats et productions destinés à la revente.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les montants et taux d&amp;#039;aide applicables&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Taux maximal d&amp;#039;aides publiques : 80% sous réserve du régime d&amp;#039;aide d&amp;#039;Etat applicable et sous réserve du respect de la législation nationale et européenne&lt;/p&gt;&lt;p&gt;Taux de cofinancement du FEADER : 80% de la dépense publique cofinancée.&lt;/p&gt;&lt;p&gt;Taux d&amp;#039;intervention FEADER minimum : Le FEADER doit représenter à minima 15% de l&amp;#039;assiette éligible retenue&lt;/p&gt;&lt;p&gt;Plancher de l&amp;#039;aide FEADER (applicable à l&amp;#039;instruction de la demande d&amp;#039;aide) :&lt;br /&gt;- Collectivités et leurs groupements, autres établissements publics, OQDP : 10 000€&lt;br /&gt;- Personnes physiques, entreprises, associations, fondations : 4 000€&lt;/p&gt;&lt;p&gt;Plafond de l&amp;#039;aide FEADER : 100 000€&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Co-financements mobilisables&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Etat, Région, Départements, EPCI, Syndicats intercommunaux, Communautés de communes, Communes, Organisme public.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Eléments concernant la sélection des opérations&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;L&amp;#039;examen et la sélection des projets relevant de cette fiche-action feront l&amp;#039;objet de critères définis par le comité de programmation et formalisés au travers d&amp;#039;une grille de sélection.&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Pérennité de l&amp;#039;opération&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Les investissements aidés doivent être maintenus pour une durée de 3 ans à compter de la date de dépôt de la dernière demande de paiement.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T43" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>GAL Via Domitia</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.parc-naturel-narbonnaise.fr/en-action/economie/gal-via-domitia/</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;galviadomitia&amp;#64;pnrnm.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>j.cotxet@pnrnm.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/agir-pour-un-territoire-inclusif-et-developper-la-qualite-de-vie-sur-le-territoire/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="44" spans="1:27" customHeight="0">
-      <c r="A44" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>165396</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Aider en ingénierie pour la publication de données de tranport en open-data</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de l'Aménagement du Territoire et de la Décentralisation</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’équipe de transport.data.gouv.fr propose un accompagnement personnalisé aux collectivités et acteurs de la mobilité pour les aider à publier et à valoriser leurs données de transport.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;
+Cet accompagnement vise, notamment, à :&lt;/p&gt;&lt;ul&gt;
+&lt;li&gt;
+&lt;p&gt;faciliter la mise en conformité avec les obligations d’ouverture des données de mobilité (loi LOM, règlement européen),&lt;/p&gt;
+&lt;/li&gt;
+&lt;li&gt;
+&lt;p&gt;apporter une expertise technique et réglementaire (formats de données, bonnes pratiques de publication),&lt;/p&gt;
+&lt;/li&gt;
+&lt;li&gt;
+&lt;p&gt;outiller les équipes dans la structuration, la mise à jour et la diffusion de leurs données,&lt;/p&gt;
+&lt;/li&gt;
+&lt;li&gt;
+&lt;p&gt;favoriser la réutilisation des données par les usagers, les développeurs d’applications et les partenaires de la mobilité.&lt;/p&gt;
+&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;L’objectif est de renforcer la qualité, la visibilité et l’impact des données de transport produites par les territoires, pour améliorer l’information voyageur.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Accompagnement la création et la publication des données (ZFE, covoiturage, bornes de recharges, aménagement cyclables...) selon les schémas nationaux (standards).&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Espace producteur et réutilisateurs de données pour mieux suivre et gérer la disponibilité et la qualité des données.&lt;/p&gt;&lt;p&gt;&lt;span&gt;Outils d&amp;#039;analyse de la conformité et qualité des données.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://transport.data.gouv.fr</t>
+        </is>
+      </c>
+      <c r="W10" s="1" t="inlineStr">
+        <is>
+          <t>https://doc.transport.data.gouv.fr</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Point de contact : contact&amp;#64;transport.data.gouv.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>aurelien.cadiou@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-en-ingenierie-pour-la-publication-de-donnees-de-tranport-en-open-data/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Installation de bornes électriques</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>transport.data.gouv.fr</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>20/08/2025</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>165393</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le verdissement des flottes professionnelles par l’acquisition de véhicules propres</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>IDEE Action « mobilité décarbonée »</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I11" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J11" s="1" t="inlineStr">
+        <is>
+          <t>L’aide prendra la forme d’une subvention plafonnée :  à 50% des dépenses éligibles par véhicule (surcoût du véhicule par rapport à son équivalent diesel Euro VI pour l’acquisition et la location, et coût de l’opération de rétrofit)</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les véhicules éligibles sont les véhicules de transports de
+voyageurs et de marchandises suivants : &lt;/p&gt;&lt;p&gt;- Véhicules de transport de personnes :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;De
+     catégorie M1 (au sens de l’article R311-1 du Code de la route) uniquement
+     de type minibus 7 à 9 places ;&lt;/li&gt;
+ &lt;li&gt;Les
+     minibus, navettes urbaines, autocars, autobus,…&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;-  Véhicules de transports de marchandises et de
+matériels : &lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;de
+     type utilitaire de catégorie N1 (au sens de l’article R311-1 du Code de la
+     Route) uniquement : camionnette, fourgonnette, fourgon, châssis-cabine ;&lt;/li&gt;
+ &lt;li&gt;Les
+     poids lourds (tracteurs et porteurs) de PTAC ³ 3,5 t ;&lt;/li&gt;
+ &lt;li&gt;Les
+     véhicules spécialisés (balayeuses, BOM…).&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Les véhicules éligibles sont ceux dont le système de
+propulsion est alimenté &lt;u&gt;exclusivement&lt;/u&gt; par une ou plusieurs
+sources d’énergie suivantes :&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;électricité,&lt;/li&gt;
+ &lt;li&gt;hydrogène,&lt;/li&gt;
+ &lt;li&gt;gaz
+     naturel renouvelable.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Réduction de l'empreinte carbone
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations éligibles sont :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;l’achat
+     de véhicules strictement neufs et jamais immatriculés ;&lt;/li&gt;
+ &lt;li&gt;la
+     mise à niveau (rétrofit) de véhicules fonctionnant antérieurement avec des
+     carburants fossiles ;&lt;/li&gt;
+ &lt;li&gt;Pour
+     les véhicules alimentés exclusivement à l’hydrogène, la location longue
+     durée, avec ou sans option d’achat, sera également éligible à l’aide
+     (plafonds identiques à ceux d’un achat).&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Sont exclus du bénéfice de l’aide :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Les
+     véhicules commandés et/ou achetés avant la réception du dossier de demande
+     d’aide par la Région ;&lt;/li&gt;
+ &lt;li&gt;Les
+     véhicules d’occasion, de démonstration, de collaborateur ou à usage de
+     courtoisie.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Les véhicules hybrides rechargeables et
+auto-rechargeables fonctionnant avec un carburant fossile ne sont pas éligibles
+au dispositif&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Ce dispositif ne peut être sollicité que dans la limite de 2
+véhicules par bénéficiaire.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;L’aide est cumulable avec les aides d’état et tout autre
+aide publique dans la limite de la règlementation communautaire applicable.
+Toutefois, pour l’acquisition et la location de véhicules neufs, le cumul de
+ces aides ne doit pas dépasser 100% du surcoût HT par rapport à un véhicule de
+la même catégorie qui est conforme aux normes de l’union européenne applicables
+déjà en vigueur et qui aurait été acquis sans l’aide. En cas de dépassement de
+ce taux, l’aide régionale sera ajustée.&lt;br /&gt;
+L’aide n’est pas cumulable avec les autres aides de la Région Normandie,
+notamment l’aide à l’acquisition de véhicule collectif - Trans’sport en
+Normandie ; Emergence ESS ; Impulsion Environnement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Normandie</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.normandie.fr/idee-action-mobilite-decarbonee-soutien-aux-vehicules-et-aux-infrastructures-de-distribution-biognv</t>
+        </is>
+      </c>
+      <c r="W11" s="1" t="inlineStr">
+        <is>
+          <t>https://monespace-aides.normandie.fr/aides/#/crno/connecte/F_NTEL031ENV/depot/simple</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;table cellspacing="0" cellpadding="0" width="577"&gt;
+ &lt;tbody&gt;&lt;tr&gt;
+  &lt;td width="85" valign="top"&gt;
+  &lt;p&gt;&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="492" valign="top"&gt;
+  &lt;p&gt;Carl Pique&lt;/p&gt;
+  &lt;p&gt;Chargé de projets Mobilité décarbonée&lt;/p&gt;
+  &lt;p&gt;Service Energies renouvelables et Economie circulaire&lt;/p&gt;
+  &lt;p&gt;Direction Energies, Environnement et Développement Durable
+  (DEEDD)&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="85" valign="bottom"&gt;
+  &lt;p&gt;&lt;a href="https://www.normandie.fr/"&gt;&lt;img width="71" height="54" src="data:image/png;base64,iVBORw0KGgoAAAANSUhEUgAAAEcAAAA2CAYAAACVzoR7AAAAAXNSR0IArs4c6QAAAAlwSFlzAAAOxAAADsQBlSsOGwAAABl0RVh0U29mdHdhcmUATWljcm9zb2Z0IE9mZmljZX/tNXEAABT5SURBVGhD7VsJdFRVmv7q1b6kUqmQPewgINIs4ootuLZb6zja7dp92vWgc1rRcZt2bW1HGW3pPm4wIyiutHq0nZZGxgbcEARpZFERxJCwZKmkUqnU/l69mu&amp;#43;/ScWIBCTJnNDnzH/OI8lb7r3/9&amp;#43;//vdhyJPw/7RMB2z8kNhYLLAcQaH/wdeiBQ8bRjfn9gSAqb2YyMNtjyLbFYISaodc3wF5SCs9xU/psDzZN0/o8yP/JAIaBbDyJbEsrjHArss2tZLwRRmMLjIYQ9MYmGE1yn39H2mBG4zDjCeh6I4Y/8wx806b2eVm2Po9wkAPksllKOo6sMNwaJZMhMixXSwfzTWRWrpYWPm8n07wIkqlnOJOBHEz&amp;#43;FLMSoVqpZLysVv7Kv7M5uMrGovD8Mw5yVft&amp;#43;vV/Byba1I0spZlsi0JtCyIYo7T2N0BvIdIMwTRCoCWY4imx7lEynkCPTOei8xEg6mLaQaXLcxbTFZoPVblfmtj/KphPwHz8F1mDg0AInumQF6q6aBSRNmAlKOpPulHRHMOxiGiIPMi9St9qhORwA&amp;#43;VbvZDTksupl5Kw5WOWnrQM2RR349Ug5apZ3xrH9AowM0i&amp;#43;ak9MNNPzmP2DQGVoRIA92WB3kuJPprtXmCJE3iywZtLlMZDOWDsajVuTSGoxyatHwFOwJG3xhO5otBmw7XLDmRJsAjYAJeKboloPm5eDXeeTMHDSbB95jJh9a4ET&amp;#43;9N9IfLYOFtcgZCck4A6aSK4nU81Ex0MmOhkwExoc06MYNYcRhcyYbgs2v&amp;#43;hF4u4hKD07gqKH9lChckiFraj7iw8tLxXh8MN0eE&amp;#43;l3xmTQtZGQAlwrs6ByPNF0OrtsPg6xs/pOuzlZXCOGXnogCMONjRnPt2BCxbdgj0OHUNubkQgZUP9rEr4ajyAj&amp;#43;JWQs7BE8ih5msNpaX87htqBJ&amp;#43;ZFhMVtzRh13onGhYVweXJIlCVxYj7WxDxZvD1ZgdSiz2w7HLA6uUY02MoWbADoZuq4drupgaZyBkZOEYMgTXgP3TAaV/6PhJ/Xw&amp;#43;rxw&amp;#43;NTBavLMTOZ9L48dMt8C3che0XD4VzD7WIUid2MCbGUT3GwJblLlSO1lE8LYlV7gw2Xl8Bz69aUf5jRjIth9ZdNtTMKYR1sxd&amp;#43;Wn&amp;#43;peCmtQ0va1xQh016Pglsa0Hb1cHjptsTfOEcN7Tdg&amp;#43;sXnhOf/qcNTMpJIkPW66BuWFGPLbBPjZ7XiR&amp;#43;99g12zS5BaUsjI5UAmxpBLkGofKkXlrWHYpscx5Q8NsH3uQctmN9IB&amp;#43;hk6pcqMFSMm0z8NiSPZaEOu2QajzcrcxwK/S0f1JB2bmunAO320hHjHsKpDBxy9bg9iyz5ixPF1LcpkdHFnrYg/UoXVq92YMLceo&amp;#43;c1IvNFM&amp;#43;Lr3NCKDPjcOZzz4h44hxv47G0nfBVpjLo8hrKEeF1e1AT1syPgIR2yYNcqN7wMX5pBHSnMYeMODW0Pl2OwK4eOAGeBrVz0q/&amp;#43;oT9EqungZ9LZm2LzBb1dEUZo0C5/XgPZhACt/asPoB0IYd1aSko0xx6GeEQTnSB0NW2yIhqyYMCMFtHIIal1sjwXRndQSHagaq8PKe9aCHN&amp;#43;1I/J0qfJHBrXPm3BgiJNA2fMRywpb6aD&amp;#43;Q6avoVxyG5Ww7YNEmm6vicE7fNg2047Y7SHYynSMmppGQYAONEkFYSg&amp;#43;5twEkzagnk76i/8Kwklgqy5oh51Mb1rtwMSfZGhmwLSb2rC7hJFqZQEslXTSS90w6uiMRbxsLMg6NJ/30ABHap7E2o0qt&amp;#43;iJxAc53SYq212IzRuEMU/vQUEZ71IrLE4geDi55udb/8eOzVdVo7zJj5G/q0PZGRnENmlYc3cFMmuSGDmzFcEygnZzBLiJF00tPN&amp;#43;Dpn&amp;#43;tRoVJPySehzWi5uiTIXyPjV6PltzwBeuiRljd&amp;#43;5EWcUglbQhOi2HqE7sBRifEgEiLBU1bHUhHNIQ/cyP2RiHGhIiSTceO&amp;#43;UXwnhOFqzyLYLWB2BMV2PxGAGD&amp;#43;ZC03EJyQwrhfxuAfoWOXlRMQHJUhSmkh9VU/Uq/BSazbRG1mMWj51hmrdUnKz2TPYjJ6ca2lv2pB9R/qlZOtXWnDttcL0PqhB56vPXDrGgpzNgyys&amp;#43;SgaeQMDQEO56JWZagMjTs1jGb49jS7kKYZ6bShNv5rnLkF8Z12FNLv5Gi6KkwyqURWfuk/6jU4qc1buYrvSyrHkqDgxBhyM9pRPD6NwgsT2PKmA9ufL0RqhQ&amp;#43;BNieGaxYFgMbZGazBpBf&amp;#43;iyPIjU9i2DURhPZo&amp;#43;OCnlSjb4IODkS1DM3JW6QieS&amp;#43;c/NA37SPqsjyV4d6beojk5ApyWyr3/qNfgZL6pJTR7FU9cq3QP6obG0dKYxbhRWXz9uAd7bq9AZdJFQFgV0QolUxYZqxDMzDBbbOBzdxK2ehPxxW7seCqAYZ8G4WVkknpdMyyIjU3g62JmxgzdsZUO7FzkRzlDuypLaVIS0KWn05/UK3Ck6tYbmmER0XcnSlDMw7mwFFWWHJrnqbiOEdQSKSEEkJyAkf42wtlYS1mY3BX/ZyXZs2A34Shm5HFLI4Nlgcn3peA0lvlRsKwQohs7OVIJtc/Ouk2sSUjAMZqa&amp;#43;xOb3lXl2Qh7MW1ROtDvh3GtMAu/kxV2xAa/MMekUHkCwSmlwXV8HMU0IRvLCdOiYRfDdXphCTw0m6K7GuAcSvb5XmStB9sWeTG4xg/viDSK6YitJQaMuIb4RicSnxM&amp;#43;gyNz/A7rIpj1TQMPjurXpJm&amp;#43;dms&amp;#43;idkbZCp0UiuG/YrNrk&amp;#43;9aPt9KbxSUEmiJsSywO6nqZwYRQETu7aUBZmIB0ZWw7DH9qA1mMGOv3kVAPpuG340nRX5nXVoK8igvtaGTCNbIeUmCv&amp;#43;pBd4aJ9ruq2A2Lo5f8hwNmdpdAw&amp;#43;O9G&amp;#43;g02N0azwJ&amp;#43;w6CoC33o/bIOCZeH4bJnk30vip4dC6e&amp;#43;Y5BJuyTE9QqK&amp;#43;rZnTAp&amp;#43;NJxLDppSrs/oe1NMuFnL8fGEJ6bGENotxVbX/LCupYN85gDTk4o8zRas6iaWwfHjQ1Iz66EnZU6YUfmm7qBB&amp;#43;fbDtN315KlbxiUtCNMM0mwJBj3bxHUFplopQahjuGYryfdWQwebODtiypx3HVtKDw&amp;#43;QU1jO3VxALEtZH9wBvo6xv1tfrhrXRgco1&amp;#43;jQxbnLZeQP&amp;#43;tEwVo/0jPCaCdc4tJyNoJTs1O1aa2Bwn4BqVcOuauhbeSX220tdJLBXW5sO30kWn7TgIn3tKHy7Ha0/sWPyMc&amp;#43;eChlaRIeeUpKtSxqv7Kh4NIwhj7UhBxNSbYYNQ//odbl0hborVak2NxK7iRgbRrMmBXWMgOpo9qx484SVNukG0DNsduUz0lvrYHn6EkDB47mZmPLxQQsygpyL5&amp;#43;s9k8Zsit0K5rur8DyGhuOvjeM0pltKL2yjS1RSpl11YhbwkgyuNQs9WHST3iDlmoZZig3pvO&amp;#43;SX/kpNY5WIdhuI51cwgKNctRlUFqoxXpP7J0aHKz&amp;#43;dUZsVg&amp;#43;mNkEEp9uHGBwCv2slH0wuXUCSmxfpDPrHcQ8JPR8CVZsceGY3zciy60Tny&amp;#43;HgmIyTJCav7Jj5FFpBIczEWQ&amp;#43;uf0jB8KbnXBX6gqkIMGqHG/AwQA2&amp;#43;bwkvl5eBOuSIDzMi1JRJpLMeejOulyfOOX4h2sx6PpfDpzmWP0&amp;#43;1R4QG6d8e1yIdPRKvayX1/ix&amp;#43;hI7htwSQsn51DaxRjI1eAprrQDLLUbgD29j//m1Uoy/lZtyN7UjtdOCpXcHMenydgydnkGAza2py2ph7rLCoOmu&amp;#43;fcgWheUoJCFeb5o0KxuJFavV5t7mrfngviHItcrnyODO9mvjX&amp;#43;ydv/zUPqZGDt3LAGOuCGKwGXMYMXsaEJJ/ppmAdr8uQ1fPVaE4DslKCLU8RoHdCqkTifsphPfckkQ9RdG4Ds2Di99TYB9oKJgDkOYK218NYCijIO1Z0eqYHE6ka6tRXz131Fwygk/FIMe3&amp;#43;s1OK4JY5F7ZR8OWZSCuUeOPsOkmrtYCw2ftwsu&amp;#43;hWd9eeOVQ7U/s2D9CovNDpXJ7deytk5dDENSDMn0t8KID2rGQXH6kixQ1j&amp;#43;SSGcz5ei7XkTIen3laQxbdU3SNBJ&amp;#43;6N2Fp6dOZRCR1o7GUTfendgwXEfNZGsS2e7o7bJkwDj8JtwHpeElVnvkLuakCzOYv18F2r/5Ie50oeChB0VdKBOlgAaQSE2KjN2Dcmg8powHGN0fPBAAcwVfuVXNLYmiqhJnmHc16oyYO/sUnBbsKO26kZWqxfRt5eh4uE7GPVoc32gXmuO58gJ3Ccq57ZvCzR3p9&amp;#43;RMMwSO/OLEBrHxDF&amp;#43;ehohzrDqrAq4mJdUEE4f255SfEr4VZdk0EVZhK&amp;#43;qh4Vglp6ewZoH/cg8Wo0x0h&amp;#43;WjbwkG&amp;#43;knRRHiuIHKLJIVOTRucLKr&amp;#43;n1wLCz30zXb0f7Oeyj85zP7AE0fdjytRYXcej0aLYteQS4uZWKHl5W9yYanmMpnC7FhMH0OVb8y5EWBywKDjO7dcbGwNjJoguHZZapUW30Xta7egWrmOgaLVyEre8WtWxwI/aYC7dTKGjpkx1Y3fHxn34bN8Ra8OnDgyKKrnvgdiv/lFzwGwhaUnJBgpS5XcI8cIogg09BK/8Nn3jhSqQT9EKOTampKui&amp;#43;mKIbB3i8PDQy1MAHkT7QwpkvjvBMYmUeiXqDFiWI20LKNagiWIwSG9/dFVlcB2t99H9KtdE88vNfa02uzkhltxUXwndDzxr2ZSrN6l5MXUXWwyAiFFXh6QwOPnMjvPHUh52taeDKjrfOMTTJJM0p3dnw6CkppqpkE0dA6T17YRT/lfg&amp;#43;nCtguzVIYzX9cgMELHh0YcA40q0b7l8tWNoh72CN6fD3HDp46uhJpJ1hhdTAp28SfPL6izu7wdyMkx1c63jFjvBIE0JTjKx3mnAdR7YYQRM3iRutLb6Lk1plwjRt1oKXu83mfNGd/M&amp;#43;qysS9nan4AWZwOAliirgOCyD6SEY7w8FOkQ/MIni4Hn3gGKCunvtTBp7A6BpdpqEP9nbMx7LW5HWd9DpL6DE4qlUKSplBUVKSmjsfjWLJkCQ4//HB1CbXwlFZhYSEbXN&amp;#43;drrW1laHaBbebDl32njpTgu6/d&amp;#43;dHgcjM/ECbdybXI6fHjBCBoimzYdTRvz1I6hM40WgUixYtUozLNXXqVLzxxhvw&amp;#43;1l7cTGxWAx//etf2bcxWVP5cOqpp2LVqlWYPn063nvvPTQ10Xx4SmPKlCkYNGgQXnvtNVx//fXYuHGjAuywww47SHY6Xtf4rVwHAvFAg/cJHGG&amp;#43;srIS55xzDl555RXU1dUppo477jhUV1djxYoVisGxY8eikXtcojmiWZs3b4YAe/HFFytwBNAJEyaoex9//DGcLANEGwea&amp;#43;gSOmMQXX3yhQCktLcXQoUPxySefoI2Rp6qqSpmKvCPAvP322wo0j8fzHRPKm5KY58knn6wAFLO84IILBhqb3jXY86sWqYspHXXUUfjoo4&amp;#43;UtEXqzc3N&amp;#43;PLLL3HMMccosyooKFDgFRcXK1M74ogjEGL0ETPK8Bzx5MmTEQwGFchiYuvXr&amp;#43;/yPwOJUJ80p6SkRElb6Mwzz1Qmcv755yuQxNyExHREk0RjJHqJdgmJ/xEQxQy93o4t5bKyMvXzqquuGkhMuubuEZz6&amp;#43;nqEw2GMHz&amp;#43;&amp;#43;62VxpqNHj1bOU0iei2aI9AWciooKFbWE2ddff105XDkEfuyxx2LSpEnqG9Ew0RR5Jz&amp;#43;OzLVz504cffTRXXOtWbNGmaZcQjLHsmXL1Dx5&amp;#43;vTTT3koW1fmunTpUnz22WfK&amp;#43;YsmC/hCIrA333wTZ5xxhno2f/58RCKRrmeXXnppV1TdWyI9grNu3TpcdNFFWLt2bdfHN998M&amp;#43;6//36cdtppeOedd3DjjTeqZxKZHn74Ydx3332QybZt26akf&amp;#43;6556oFzZ49G3fffTeuvPJK3HDDDZgxYwYee&amp;#43;yxrrVcccUVyqxefvlldc/g6fVTTjkFl112GebOnavuif&amp;#43;68MIL8etf/1rNJfTqq68qRgUcuefgsV1x/rfddpsSxoIFC9R3d911lwKsvb0dv/3tb3HNNdcosxXgZH09UY/giCOVyS655BK8//77CAQCyjTkkvzk2muvxbx587okKY5YnOjxxx&amp;#43;vnKpoxwsvvKDmXb58OW699VYFjmjXnDlz1PfCyLvvvqukPmvWrK41vvTSS&amp;#43;rZhg0b0MBSo5zVv5Dce/LJJzFx4kS1LjFJ0Sgh&amp;#43;f2OO&amp;#43;7AiSeeiDT31GQdAo7MKWmGgCHvCpCPPPJIj4B0f9AjOIKyqLAs6LzzzlMACVgCjjAjzHdXcXG&amp;#43;p59&amp;#43;Ov785z/jZz/7mZJKnkSTxCkLyULPOussJV0BQbTt7LPPVhLOa4gwJWYp4D799NNK2mI&amp;#43;ee267rrr1Pzi4EVQQsK8&amp;#43;DYhCQoCtowh4MgzGV9yLcmhRHNkfSNGjFBaddCaIwMKQPfccw/E/mUyAUZItGpfeUgikejKeLdu3apMQ3IXCeVvvfWW&amp;#43;lbMQCQsTAugYnoSvUS7hD744AM13zP8zx1btmzBypUrce&amp;#43;99yrByFgnnXQSnnrqKWVyJ5xwggIiT93/k8vu3bu7BJJ/nk9GjzzySAWWaPH&amp;#43;aL/RKq&amp;#43;yYtuirps2bVJIi4bcfvvtapGS0QpJpiwJ3OOPP64ctZjCgw8&amp;#43;CFmkaImYpZBogDDxwAMPKN8j4IuG5DVNfJH4OhGEOHLRuueee05pgDAnTl4AFeBkDeLLhOSZrFf8lSSfYrp5gcg9eS65lETEmTNndmEiz/Yua/IP9wtOXtVloaKiYq&amp;#43;Sp8jfApg4XWFMQrRoxIsvvggJ7xJ9pIQQ5oREc37&amp;#43;858r0xStE/UXqYuzl7HER4jZ1dTUYMeOHco088mh5D0CoKQEec2VMQVw0TBhWEjmu/POO/Hoo4&amp;#43;qNYqQZH4BXcYWgYiAtm/fjmnTpqnxRVBXX321MrN9UY/gSP0zbty4rm&amp;#43;GDRsGCZ35nEScojAn2iILkIWI6gtJyfDss892fSvaJQ5SSMxJ/I5QXq0vv/xyJXEBefHixd9JAMWMFi5cqCKilCgCfp7y0Ur&amp;#43;fuKJJ1RiKTRq1Kiutch38p74KyEJHOIS8n5I/FZP1CM4kq/kK&amp;#43;38x/mcI/&amp;#43;3TCBS2JtEO2SB3Smf53SXfv55fuHy995zyj1xnEL5xDL/nWhD/lsBrTtw3efufl9qvh9KfcqQf&amp;#43;gk/6jv/S8vJ4lppof3uQAAAABJRU5ErkJggg&amp;#61;&amp;#61;" alt="Une image contenant texte, logo, Police, Graphique
+Le contenu généré par l’IA peut être incorrect." /&gt;&lt;/a&gt;&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="492" valign="bottom"&gt;
+  &lt;p&gt;Région Normandie (site de Caen)&lt;/p&gt;
+  &lt;p&gt;Tél : 02 31 06 95 86&lt;/p&gt;&lt;p&gt;carl.pique&amp;#64;normandie.fr&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="577" colspan="2" valign="top"&gt;
+  &lt;p&gt;Retrouvez les infos et événements de la Région sur &lt;a href="http://www.normandie.fr/"&gt;www.normandie.fr&lt;/a&gt;&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+&lt;/tbody&gt;&lt;/table&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>carl.pique@normandie.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-le-verdissement-des-flottes-professionnelles-par-lacquisition-de-vehicules-propres/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Région Normandie</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>14/08/2025</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>165724</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Recherche et innovation au service du pacte industriel propre - 2026</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Recherche et innovation au service du pacte industriel propre - 2026</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;275 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 275 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CID-2026-01-01 : 125 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CID-2026-01-02 : 150 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 15 et 25 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li role="heading"&gt;  &lt;div role="heading"&gt;  &lt;div&gt;HORIZON-CID-2026-01-01 : R&amp;amp;I en faveur du pacte industriel propre : décarbonisation des industries à forte intensité énergétique (IA) (partenariats Processes4Planet et Clean Steel)&lt;/div&gt;  &lt;/div&gt;&lt;/li&gt;    &lt;li role="heading"&gt;  &lt;div role="heading"&gt;  &lt;div&gt;HORIZON-CID-2026-01-02 : Recherche et innovation au service du pacte industriel propre : technologies propres pour l&amp;#039;action climatique&lt;/div&gt;  &lt;/div&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-14-horizontal-activities_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CID-2026-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Biodiversité
+Bâtiments et construction
+International
+Transports collectifs et optimisation des trafics routiers
+Industrie
+Fiscalité des entreprises</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P12" s="1" t="inlineStr">
+        <is>
+          <t>18/12/2025</t>
+        </is>
+      </c>
+      <c r="Q12" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-recherche-et-innovation-au-service-du-pacte-industriel-propre-2026/</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-recherche-et-innovation-au-service-du-pacte-industriel-propre-2026/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD12" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>165727</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - MOBILITE - 2027</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - MOBILITE - 2027</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 131 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-03 : 24 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-04 : 13,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-05 : 16 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-06 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-08 : 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-14 : 6,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-15 : 2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-16 : 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-17 : 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-18 : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-20 : 7 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 2 millions et 13,5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;   &lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains budgets Horizon Europe sont structurés en fonction des ambitions politiques (« destinations ») et déployés par le biais d&amp;#039;appels à propositions ciblant des thèmes/secteurs plus spécifiques (« thèmes »). Votre candidature doit donc être liée à un thème d&amp;#039;un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, actions de recherche et d&amp;#039;innovation : recherche fondamentale et appliquée / développement et adoption de technologies / test et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, actions d&amp;#039;innovation : prototypes, tests, démonstrations, projets pilotes, mise sur le marché. Ces actions peuvent inclure des activités de R&amp;amp;D limitées ;&lt;/li&gt;    &lt;li&gt;CSA, Actions de coordination et de soutien : mise en réseau, études et conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Actions Marie Skłodowska-Curie / Subventions individuelles ERC : réseaux de formation pour les chercheurs, subventions individuelles pour les chercheurs expérimentés, échange de personnel – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;En outre, les appels précisent les catégories de bénéficiaires éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d&amp;#039;un coordinateur et de plusieurs organisations partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets à bénéficiaire unique, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes aux personnes physiques en leur nom propre auprès de leur institution d&amp;#039;origine.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;TOPICS&lt;/strong&gt;&lt;span&gt;:&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  À venir  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-03 : Économie circulaire basée sur les données pour l&amp;#039;écosystème de la mobilité électrique (partenariat 2ZERO)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-04 : Démonstration d&amp;#039;autocars et d&amp;#039;autobus zéro émission dans le cadre d&amp;#039;opérations longue distance (partenariat 2ZERO)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-05 : Système de propulsion modulaire à tension plus élevée, compatible avec les systèmes de recharge mégawatt, pour les véhicules lourds (HDV) (partenariat 2ZERO)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-06 : Prévention et atténuation des incendies pour les véhicules électriques dans les espaces confinés (partenariat 2ZERO)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-08 : Conception circulaire durable et fabrication additive des avions, vers une aviation neutre sur le plan climatique&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-14 : Solutions embarquées d&amp;#039;énergie renouvelable et mesures d&amp;#039;économie d&amp;#039;énergie visant à réduire la consommation de carburant des navires d&amp;#039;au moins 55 % (partenariat ZEWT)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-15 : Évaluation prospective du potentiel de l&amp;#039;énergie nucléaire pour le transport maritime (partenariat ZEWT)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-16 : Navires autonomes dans le transport maritime à courte distance et les voies navigables intérieures&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-17 : Solutions innovantes pour atténuer l&amp;#039;impact environnemental du transport par voie navigable dans les écosystèmes marins et aquatiques (partenariat ZEWT)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-18 : Amélioration du fonctionnement électrique et de la durabilité des batteries (partenariat ZEWT)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-20 : Évaluation de l&amp;#039;effet des opérations aéroportuaires sur la qualité de l&amp;#039;air et le bruit dans les communautés voisines&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Informations complémentaires&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Pour trouver votre point de contact national : &lt;/span&gt;&lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Utile&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Lignes directrices (EN) : &lt;/span&gt;&lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Autres documents de l&amp;#039;appel (EN) : &lt;/span&gt;&lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2027-03&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Site web de la DG (EN) : &lt;/span&gt;&lt;a title="Click here" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Plus d&amp;#039;informations (EN) : &lt;/span&gt;&lt;a title="Click here" href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Biodiversité
+Transports collectifs et optimisation des trafics routiers
+Industrie</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P13" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2026</t>
+        </is>
+      </c>
+      <c r="Q13" s="1" t="inlineStr">
+        <is>
+          <t>14/04/2027</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-mobilite-2027/</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-mobilite-2027/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD13" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>165747</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - BATTERIES et MOBILITÉ - 2027</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - BATTERIES et MOBILITÉ - 2027</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;53 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 53 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-04-Two-Stage-D2-07: 48 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-04-Two-Stage-D5-09: 5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 2,5 millions et 4,8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-04-Two-Stage-D2-07 : Approches novatrices pour les concepts de batteries de nouvelle génération, tirant parti du rôle catalyseur des matériaux avancés innovants (partenariats BATT4EU et IAM4EU)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-04-Two-Stage-D5-09 : Avancées décisives en matière de réduction du bruit pour les nouveaux avions ultra-efficaces&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2027-04-Two-Stage&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International
+Transports collectifs et optimisation des trafics routiers
+Industrie</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P14" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2026</t>
+        </is>
+      </c>
+      <c r="Q14" s="1" t="inlineStr">
+        <is>
+          <t>14/04/2027</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-batteries-et-mobilite-2027/</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-batteries-et-mobilite-2027/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD14" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>165748</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - BATTERIES et MOBILITE - 2026</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - BATTERIES et MOBILITE - 2026</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;263 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 263 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic:  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D2-03 : 100 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-01 : 100 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-02 : 4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-03 : 13 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-06 : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-07 : 4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-09 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-10 : 10 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 4 millions d&amp;#039;euros et 100 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D2-03 : Production intégrée et développement de produits pour les batteries au lithium de nouvelle génération destinées à la mobilité (partenariats BATT4EU et Made in Europe)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-01 : Projet pilote phare : démonstrations à grande échelle du CCAM (partenariat CCAM)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-02 : Concurrence géopolitique et résilience socio-économique dans le domaine du CCAM : une feuille de route en matière d&amp;#039;innovation et de politique pour le leadership de l&amp;#039;UE (partenariat CCAM)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-03 : IA générative pour un CCAM plus intelligent : amélioration de la perception, de la prise de décision et de la validation (partenariat CCAM)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-06 : Accroître la compétitivité et la résilience du transport multimodal de marchandises et de la logistique pour des chaînes d&amp;#039;approvisionnement compétitives&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-07 : Soutenir une mobilité urbaine durable et intelligente en Europe (CIVITAS)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-09 : Sécurité routière et résilience des zones rurales&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-10 : Renforcement de la résilience dans le transport multimodal de passagers grâce aux technologies numériques et à l&amp;#039;IA générative et discriminative&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2026-10&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Biodiversité
+Transports collectifs et optimisation des trafics routiers
+Industrie</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P15" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+      <c r="Q15" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-batteries-et-mobilite-2026/</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-batteries-et-mobilite-2026/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD15" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>165763</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE -  Action gérée indirectement par la CETC (2026) - 2026</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE -  Action gérée indirectement par la CETC (2026) - 2026</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 3 - Europe innovante - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;56,2 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 56,2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL3-2026-02-CS-ECCC01: 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-02-CS-ECCC02: 21,2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-02-CS-ECCC03: 15 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 3 et 4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL3-2026-02-CS-ECCC01: Approches et outils pour la sécurité dans le développement et l&amp;#039;évaluation des logiciels et du matériel informatique&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-02-CS-ECCC02: Renforcer la sécurité, la confidentialité et la robustesse des modèles et systèmes d&amp;#039;IA (SecureAI)&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-02-CS-ECCC03: Systèmes cryptographiques avancés et implémentations cryptographiques hautement sécurisées à grande vitesse&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-6-civil-security-for-society_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Clqiuez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL3-2026-02-CS-ECCC&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Accès aux services
+Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Transports collectifs et optimisation des trafics routiers
+Industrie</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P16" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="Q16" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-action-geree-indirectement-par-la-cetc-2026-2026/</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-action-geree-indirectement-par-la-cetc-2026-2026/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD16" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>165303</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Investissements en faveur des lycées par les modes actifs</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Investissements en faveur de l&amp;apos;accessibilité des lycées par les modes actifs</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le manque d’infrastructures sécurisées peut représenter un obstacle majeur à la pratique de la marche et du vélo par les jeunes. Afin de rendre les lycées plus accessibles par les modes de déplacements actifs, la Région souhaite soutenir les opérations d’aménagements visant à améliorer leur desserte et ainsi encourager les lycéens à pratiquer la marche et le vélo dans un environnement favorable.  &lt;br /&gt;Cette action s’inscrit dans une démarche plus globale portée par la Région en faveur de l’écomobilité scolaire.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt; &lt;p&gt;Le dispositif s’adresse à toute collectivité compétente pour réaliser un aménagement dédié aux modes actifs (communes, EPCI, Département), à l’exception des EPCI de plus de 150 000 habitants et de leurs communes membres, qui ne pourront pas solliciter un co-financement via ce règlement d’intervention.  &lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;span&gt;&lt;strong&gt;Sont éligibles :&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;- les aménagements &lt;strong&gt;situés dans un périmètre de 9 km autour des lycées publics et privés&lt;/strong&gt; permettant la desserte directe de l’établissement ou la suppression d’une discontinuité avérée sur un parcours utilisé par les lycéens ; &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;- Les aménagements en site propre devront être privilégiés.&lt;/strong&gt; A défaut, le projet devra s’inscrire dans une réflexion plus globale s’appuyant un re questionnement du plan de circulation à l’échelle de la commune ou sur un schéma directeur modes actifs (réaffectation de voirie, restrictions d’accès, sens de circulation) ; &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;- Les projets d’expérimentations d’aménagements modes actifs&lt;/strong&gt; (pour une durée comprise entre 6 et 24 mois). Un bilan de l’expérimentation devra être établi à l’issue de la période définie. Sous réserve d’un bilan positif, un co-financement de l’aménagement définitif pourra être envisagé.  &lt;/p&gt;
+&lt;p&gt;Compte tenu du public cible visé par ce dispositif d’accompagnement financier, &lt;strong&gt;les chaussées à voie centrale banalisées ne sont pas éligibles&lt;/strong&gt;, sauf lorsque les aménagements cyclables classiques se révèlent techniquement impossibles à réaliser. Les acquisitions foncières éventuelles ne sont pas éligibles. &lt;/p&gt;
+&lt;p&gt;Les projets présentés devront respecter les préconisations du CEREMA.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P17" s="1" t="inlineStr">
+        <is>
+          <t>07/01/2025</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La collectivité sollicitant une aide régionale à ce titre devra présenter un dossier de demande de subvention comprenant tout document utile, et composé a minima : &lt;br /&gt;&lt;br /&gt;- d’une note descriptive du projet démontrant l’intérêt de l’aménagement proposé (potentiel d’élèves captifs, impact de ce nouvel aménagement pour les lycéens et éventuellement les autres établissements alentours notamment),  &lt;br /&gt;&lt;br /&gt;- d’un plan précis d’aménagement présentant les situations actuelles et projetées,  &lt;br /&gt;&lt;br /&gt;- d’un plan de financement,  &lt;br /&gt;&lt;br /&gt;- d’un planning prévisionnel, &lt;br /&gt;&lt;br /&gt;-  d’une délibération du ou des organes délibérants. &lt;br /&gt;&lt;br /&gt;Après analyse des dossiers déposés, la Région sélectionne les projets dans la limite de l’enveloppe budgétaire annuelle disponible pour cette politique. &lt;br /&gt;&lt;br /&gt;L’aide est versée sous forme de subvention, formalisée au travers d’une convention qui précisera notamment, le montant de la subvention, la dépense subventionnable, les modalités de versement de la subvention.  &lt;br /&gt;&lt;br /&gt;Les services régionaux devront être associés dès la phase d’étude du projet.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/investissements-en-faveur-de-laccessibilite-des-lycees-par-les-modes-actifs?sous_thematique=162</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>Direction Marketing et ferroviaire&lt;br /&gt; Service Gares et infrastructures&lt;br /&gt; Pôle Gares,aménagements intermodaux et accessibilité&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;Héloise PLAUT&lt;br /&gt; heloise.plaut&amp;#64;paysdelaloire.fr&lt;br /&gt; &amp;#43;33 2 28 20 54 48&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/investissements-en-faveur-des-lycees-par-les-modes-actifs/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>166292</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir des solutions de mobilité à forts co-bénéfices qualité de l’air et santé</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir des solutions de mobilité à forts co-bénéfices sur la qualité de l’air et la santé en Occitanie - Pré-dépôt</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I18" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cet Appel à manifestation d’intérêt vise à accompagner des projets démonstrateurs ou des études opérationnelles, contribuant à la réduction des émissions de gaz à effet de serre, à l’amélioration de la qualité de l’air et à la promotion de mobilités favorables à la santé.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;Voilà quelques exemples de types de projets attendus :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Projets de mobilité en lien avec les politiques de santé&lt;/strong&gt;, pour la lutte contre la sédentarité et l’isolement &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mobilité domicile-travail, en particulier des projets portés par des structures employeurs&lt;/strong&gt;, engagées dans une démarche RSE &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Optimisation des flottes de véhicules&lt;/strong&gt; des entreprises&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Organisation de la logistique du dernier kilomètre&lt;/strong&gt;, en particulier des projets portés par des entreprises de livraison et/ou des commerçants&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mobilité des seniors &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mobilité des scolaires (tous niveaux) et mobilité des jeunes&lt;/strong&gt;, incluant les déplacements domicile–établissement et l’impact indirect sur les pratiques des parents&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Cette liste n’est pas exhaustive. Elle vise à illustrer les types de publics, de secteurs ou de problématiques pour lesquels l’AMI souhaite faire émerger des projets. D’autres propositions pertinentes ne sont pas à exclure, dès lors qu’elles répondraient aux objectifs généraux de l’AMI.&lt;/p&gt;&lt;p&gt;Les porteurs de projets sont ainsi encouragés à proposer toutes actions justifiant clairement d’impacts attendus en matière de réduction des émissions atmosphériques (NO₂, particules…) avec des co-bénéfices sur la santé et la sobriété énergétique.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Qualité de l'air
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P18" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+      <c r="Q18" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/aap/promouvoir-des-solutions-de-mobilite-forts-co-benefices-sur-la-qualite-de-lair-et-la-sante-en-occitanie-pre-depot</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/aap/promouvoir-des-solutions-de-mobilite-forts-co-benefices-sur-la-qualite-de-lair-et-la-sante-en-occitanie-pre-depot" target="_self"&gt;lien vers le descriptif complet&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-des-solutions-de-mobilite-a-forts-co-benefices-sur-la-qualite-de-l-air-et-la-sante-en-occitanie-pre-depot/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>165668</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Aider au changement de comportement</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Aides au changement de comportement</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous souhaitez contribuer au déploiement des politiques de l’ADEME ?&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les &lt;strong&gt;aides au changement de comportement&lt;/strong&gt; visent à financer des projets de sensibilisation, d’animation et/ou de communication &lt;strong&gt;d’envergure et structurants &lt;/strong&gt;pour le territoire !&lt;/p&gt;&lt;p&gt;Voici quelques exemples d’actions :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;formation/sensibilisation &lt;/strong&gt;: analyse des besoins, conception de modules de formation, animation de sessions ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;communication &lt;/strong&gt;: réalisation d’outils, diffusion d’informations, création de sites internet, organisation d’événements ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;animation &lt;/strong&gt;: mobilisation d’une cible, dissémination de solutions, structuration d’une filière, financement de postes relais.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Merci de contacter l’ADEME avant de déposer vos projets sur la plateforme. En effet, l’éligibilité d’un projet dépend des orientations et de la stratégie de chaque Direction régionale, et sous réserve de budget disponible.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Sols
+Transition énergétique
+Agriculture et agroalimentaire
+Qualité de l'air
+Bâtiments et construction
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P19" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q19" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_93_94_975_977_978_987_988_989</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/aides-au-changement-de-comportement</t>
+        </is>
+      </c>
+      <c r="W19" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/aides-au-changement-de-comportement?backtosearch=true#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aides-au-changement-de-comportement/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>166489</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir des solutions de mobilité à forts co-bénéfices qualité de l’air et santé en Occitanie - Dépôt</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir des solutions de mobilité à forts co-bénéfices qualité de l’air et santé en Occitanie - Dépôt</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cet AMI a pour objet de soutenir financièrement des projets qui permettront de promouvoir des solutions de mobilité à forts co-bénéfices qualité de l’air et santé.&lt;/p&gt;&lt;p&gt;Voilà quelques exemples de types de projets attendus :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;Projets de mobilité en lien avec les politiques de santé (Plan régional santé-environnement (PRSE) - Onehealth, contrats locaux de santé, Villes-Santé…) : lutte contre la sédentarité et l’isolement.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Mobilité domicile-travail (enjeu de pouvoir d’achat des agents/salariés, attractivité des zones d’activité, notamment en milieu rural, et réduction des impacts environnementaux), en particulier des projets portés par des structures employeurs engagées dans une démarche RSE.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Optimisation des flottes de véhicules des entreprises.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Organisation de la logistique du dernier kilomètre (diminution de la pollution atmosphérique, des nuisances sonores, de l’encombrement de la voirie, du trafic, du risque d’accidents…), en particulier des projets portés par des entreprises de livraison et/ou des commerçants.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Mobilité des seniors (prévention de la perte d’autonomie par l’activité physique, lutte contre une forte dépendance à la voiture individuelle, enjeu particulièrement fort pour les conducteurs âgés – cf. perte potentielle des facultés nécessaires à la conduite, accès aux services de commerces et loisir…).&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Mobilité des scolaires (tous niveaux) et mobilité des jeunes, incluant les déplacements domicile–établissement et l’impact indirect sur les pratiques des parents.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cette liste n’est pas exhaustive.&lt;strong&gt; &lt;/strong&gt;Elle vise à illustrer les types de publics, de secteurs ou de problématiques pour lesquels l’AMI souhaite faire émerger des projets, sans exclure d’autres propositions pertinentes dès lors qu’elles répondraient aux objectifs généraux de l’AMI.&lt;/p&gt;&lt;p&gt;Les porteurs de projets sont ainsi encouragés à proposer toutes actions justifiant clairement d’impacts attendus en matière de réduction des émissions atmosphériques (NO₂, particules…) avec co-bénéfices santé et sobriété énergétique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Qualité de l'air
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P20" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+      <c r="Q20" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/aap/promouvoir-des-solutions-de-mobilite-forts-co-benefices-qualite-de-lair-et-sante-en-occitanie-depot</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-des-solutions-de-mobilite-a-forts-co-benefices-qualite-de-l-air-et-sante-en-occitanie-depot/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>166491</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Mobili'Pro : optimisation des déplacements professionnels</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Mobili'Pro : optimisation des déplacements professionnels</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pourquoi candidater ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Vous souhaitez &lt;strong&gt;réduire l’impact environnemental &lt;/strong&gt;de vos déplacements professionnels, faire des &lt;strong&gt;économies d’énergie &lt;/strong&gt;et des &lt;strong&gt;économies financières &lt;/strong&gt;sur vos flottes de véhicule et &lt;strong&gt;optimiser vos déplacements &lt;/strong&gt;? &lt;/p&gt;&lt;p&gt;Le programme &lt;strong&gt;Mobili&amp;#039;Pro &lt;/strong&gt;est fait pour vous ! &lt;/p&gt;&lt;p&gt;Mobili&amp;#039;Pro vous aide à optimiser les déplacements en voiture de vos collaborateurs. Vous bénéficiez ainsi d’un &lt;strong&gt;accompagnement sur trois ans&lt;/strong&gt;, dans une démarche d’amélioration continue, comprenant :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;un diagnostic de votre flotte ;&lt;/li&gt;&lt;li&gt;l’élaboration d’un plan d’action sur-mesure ;&lt;/li&gt;&lt;li&gt;un suivi chiffré des résultats.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Vous serez guidés grâce à l’appui d’un c&lt;strong&gt;onseiller Mobili’Pro &lt;/strong&gt;dans la mise en place de solutions pour réduire l’impact environnemental de vos trajets professionnels, tout en améliorant la gestion de votre flotte de véhicules.&lt;/p&gt;&lt;p&gt;Les outils Mobili’Pro ciblent un &lt;strong&gt;périmètre large des déplacements professionnels :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;missions, formations, tournées, visites, etc. ;&lt;/li&gt;&lt;li&gt;déplacements liés au parc auto ;&lt;/li&gt;&lt;li&gt;déplacements hors flotte : transports en commun, taxi, avion, train...&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Quel est le soutien apporté par l’ADEME&lt;/strong&gt; ?&lt;/p&gt;&lt;p&gt;L’ADEME soutient l’engagement des structures dans la démarche Mobili’Pro à hauteur de &lt;strong&gt;50 % du coût de la prestation d’accompagnement du conseiller Mobili’Pro &lt;/strong&gt;sur 3 ans (plafonné à 5 000 €).&lt;/p&gt;&lt;p&gt;Pour en savoir plus, consultez les détails de la prestation et la grille indicative des coûts d’un conseiller dans le cahier des charges de l’appel à candidatures disponible dans la section « vérifiez votre éligibilité ».&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Comment candidater&lt;/strong&gt; ?&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La structure candidate devra présenter un &lt;strong&gt;devis &lt;/strong&gt;(non signé) &lt;strong&gt;du conseiller Mobili&amp;#039;Pro choisi &lt;/strong&gt;parmi la &lt;a target="_blank" href="https://mobilipro.s3.fr-par.scw.cloud/ressources/les-conseillers-mobilipro-references.pdf"&gt;liste des conseillers&lt;/a&gt;.&lt;/li&gt;&lt;li&gt;Elle devra également envoyer le &lt;a target="_blank" href="https://mobilipro.s3.fr-par.scw.cloud/ressources/formulaire-dengagement.pdf"&gt;formulaire d’engagement dans la démarche Mobili&amp;#039;Pro&lt;/a&gt; complété et signé.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les détails pour candidater sont disponibles dans le cahier des charges de l’appel à candidatures disponible dans la section « Vérifiez votre éligibilité ».&lt;/p&gt;&lt;p&gt;Merci de bien prendre connaissance de l’ensemble du cahier des charges avant de candidater.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P21" s="1" t="inlineStr">
+        <is>
+          <t>22/06/2026</t>
+        </is>
+      </c>
+      <c r="Q21" s="1" t="inlineStr">
+        <is>
+          <t>12/10/2026</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Normandie</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/aap/mobilipro-optimisation-des-deplacements-professionnels</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mobili-pro-optimisation-des-deplacements-professionnels/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>166473</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>MIE - MIE 2 Transport - Projets liés à la mobilité durable et multimodale - Enveloppe globale - 2026</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>MIE - MIE 2 Transport - Projets liés à la mobilité durable et multimodale - Enveloppe globale - 2026</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;MIE - Mécanisme pour l’Interconnexion en Europe - 2021-2027&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 200 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1 000 000 et 10 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : maximum entre 30% et 70% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectif&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Moderniser les infrastructures de transport maritime sur le réseau RTE-T et réduire l&amp;#039;impact environnemental des transports grâce à des liaisons maritimes à courte distance efficaces et au verdissement de la navigation intérieure.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : projets visant à soutenir le déploiement d&amp;#039;installations d&amp;#039;alimentation électrique à quai et d&amp;#039;infrastructures de recharge dans les ports maritimes et fluviaux du réseau transeuropéen de transport (RTE-T), conformément au règlement (UE) n° 2023/1804&lt;/li&gt;    &lt;li&gt;Priorité 2 : l&amp;#039;installation ou la modernisation des systèmes énergétiques des bateaux de navigation intérieure et des navires de transport maritime à courte distance (y compris les ferries), à l&amp;#039;aide de technologies électriques, hybrides, à hydrogène, à ammoniac, au méthanol et au biométhane, de sources d&amp;#039;énergie de substitution, ainsi que l&amp;#039;installation de systèmes de propulsion assistée par le vent (WAPS)&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays associés au programme MIE (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/guidance/list-3rd-country-participation_cef_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CINEA-CEF-TRANSPORT-CALLS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/wp-call/2026/call-fiche_cef-t-2026-sustmobgen_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/CEF-T-2026-SUSTMOBGEN-EMS-WORKS?isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;43251567&amp;amp;callIdentifier&amp;#61;CEF-T-2026-SUSTMOBGEN&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/cef2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Biodiversité
+Bâtiments et construction
+Transports collectifs et optimisation des trafics routiers
+Industrie</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P22" s="1" t="inlineStr">
+        <is>
+          <t>18/06/2026</t>
+        </is>
+      </c>
+      <c r="Q22" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/mie-mie-2-transport-projets-lies-a-la-mobilite-durable-et-multimodale-enveloppe-globale-2026/</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mie-mie-2-transport-projets-lies-a-la-mobilite-durable-et-multimodale-enveloppe-globale-2026/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD22" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>166471</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>MIE - MIE 2 Transports - Projets relatifs au réseau central - Enveloppe budgétaire globale - 2026</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>MIE - MIE 2 Transports - Projets relatifs au réseau central - Enveloppe budgétaire globale - 2026</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;MIE - Mécanisme pour l’Interconnexion en Europe - 2021-2027&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1 000 000 et 10 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : maximum entre 50% et 70% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectif&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Moderniser les infrastructures de transport du réseau RTE-T afin de faciliter la circulation des trains et des véhicules routiers aux points de contrôle situés aux frontières extérieures de l&amp;#039;Union sur le réseau RTE-T.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : modernisation des postes-frontières existants afin de permettre la mise en place de contrôles coordonnés dans les deux sens&lt;/li&gt;    &lt;li&gt;Priorité 2 : projets situés sur les corridors de transport européens du RTE-T&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Pays associés au programme MIE (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/guidance/list-3rd-country-participation_cef_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CINEA-CEF-TRANSPORT-CALLS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/wp-call/2026/call-fiche_cef-t-2026-safemobgen_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/CEF-T-2026-SAFEMOBGEN-EXTBORDER-WORKS" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/cef2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Revitalisation
+Bâtiments et construction
+Transports collectifs et optimisation des trafics routiers
+Industrie</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P23" s="1" t="inlineStr">
+        <is>
+          <t>18/06/2026</t>
+        </is>
+      </c>
+      <c r="Q23" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/mie-mie-2-transports-projets-relatifs-au-reseau-central-enveloppe-budgetaire-globale-2026/</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mie-mie-2-transports-projets-relatifs-au-reseau-central-enveloppe-budgetaire-globale-2026/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD23" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>166470</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>MIE - MIE 2 Transports - Projets sur le réseau principal - Enveloppe budgétaire générale - 2026</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>MIE - MIE 2 Transports - Projets sur le réseau principal - Enveloppe budgétaire générale - 2026</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MIE - Mécanisme pour l’Interconnexion en Europe - 2021-2027&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Budget total de l’appel : 350 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1 000 000 et 100 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : maximum entre 30% et 70% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Développer des projets d&amp;#039;infrastructures de transport ferroviaire sur le réseau central du RTE-T&lt;/li&gt;    &lt;li&gt;Développer des projets d&amp;#039;infrastructures de transport par voies navigables intérieures sur le réseau central du RTE-T&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorité&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;La priorité sera accordée aux projets favorisant le développement du train à grande vitesse, conformément à la communication de la Commission sur le train à grande vitesse.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Construction/modernisation des liaisons transfrontalières et des maillons manquants&lt;/li&gt;    &lt;li&gt;Interconnexions entre le rail et d’autres modes de transport, à savoir la navigation intérieure et le transport maritime&lt;/li&gt;    &lt;li&gt;Modernisation des voies navigables et des infrastructures associées&lt;/li&gt;    &lt;li&gt;Création de nouvelles voies navigables et des infrastructures associées&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Pays associés au programme MIE (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/guidance/list-3rd-country-participation_cef_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CINEA-CEF-TRANSPORT-CALLS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/wp-call/2026/call-fiche_cef-t-2026-coregen_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;CEF-T-2026-COREGEN&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;43251567&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/cef2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Revitalisation
+Bâtiments et construction
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P24" s="1" t="inlineStr">
+        <is>
+          <t>18/06/2026</t>
+        </is>
+      </c>
+      <c r="Q24" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/mie-mie-2-transports-projets-sur-le-reseau-principal-enveloppe-budgetaire-generale-2026/</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mie-mie-2-transports-projets-sur-le-reseau-principal-enveloppe-budgetaire-generale-2026/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD24" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>166472</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>MIE - MIE 2 Transports - Projets relatifs au réseau central - Enveloppe « Cohésion » - 2026</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>MIE - MIE 2 Transports - Projets relatifs au réseau central - Enveloppe « Cohésion » - 2026</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;MIE - Mécanisme pour l’Interconnexion en Europe - 2021-2027&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 260 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1 000 000 et 100 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 85% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectif&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Développer des projets d&amp;#039;infrastructures de transport ferroviaire sur le réseau central du RTE-T.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorité&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;La priorité sera accordée aux projets favorisant le développement du train à grande vitesse, conformément à la communication de la Commission sur le train à grande vitesse.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Construction/modernisation des liaisons transfrontalières et des maillons manquants&lt;/li&gt;    &lt;li&gt;Interconnexions entre les rails et les autres modes de transport&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;Dans l&amp;#039;un des États membres éligibles à un financement au titre du Fonds de cohésion&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CINEA-CEF-TRANSPORT-CALLS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/wp-call/2026/call-fiche_cef-t-2026-corecoen_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/CEF-T-2026-CORECOEN-RAIL-WORKS?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;callIdentifier&amp;#61;CEF-T-2026-CORECOEN" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/cef2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Revitalisation
+Transports collectifs et optimisation des trafics routiers
+Industrie</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P25" s="1" t="inlineStr">
+        <is>
+          <t>18/06/2026</t>
+        </is>
+      </c>
+      <c r="Q25" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/mie-mie-2-transports-projets-relatifs-au-reseau-central-enveloppe-cohesion-2026/</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mie-mie-2-transports-projets-relatifs-au-reseau-central-enveloppe-cohesion-2026/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD25" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>166474</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>MIE - MIE 2 Transport - Actions liées à la mobilité intelligente et interopérable - Enveloppe générale - 2026</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>MIE - MIE 2 Transport - Actions liées à la mobilité intelligente et interopérable - Enveloppe générale - 2026</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;MIE - Mécanisme pour l’Interconnexion en Europe - 2021-2027&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1 000 000 et 10 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : maximum entre 50% et 70% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Actions liées à la mobilité intelligente et interopérable - Généralités : moderniser les infrastructures de transport et renforcer la numérisation du transport routier sur le réseau RTE-T&lt;/li&gt;    &lt;li&gt;Contribuer au déploiement de véhicules hautement automatisés sur la voie publique en conditions réelles d’exploitation, ce qui nécessite des investissements dans les infrastructures afin de garantir le fonctionnement efficace des véhicules autonomes&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Mise en place de centres de contrôle&lt;/li&gt;    &lt;li&gt;Déploiement d&amp;#039;une infrastructure numérique permettant de localiser précisément les véhicules et d&amp;#039;assurer la communication avec l&amp;#039;environnement immédiat&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Pays associés au programme MIE (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/guidance/list-3rd-country-participation_cef_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CINEA-CEF-TRANSPORT-CALLS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/wp-call/2026/call-fiche_cef-t-2026-simobgen_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/CEF-T-2026-SIMOBGEN-NEWTECH-WORKS?isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;43251567&amp;amp;callIdentifier&amp;#61;CEF-T-2026-SIMOBGEN&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/cef2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Revitalisation
+Bâtiments et construction
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P26" s="1" t="inlineStr">
+        <is>
+          <t>18/06/2026</t>
+        </is>
+      </c>
+      <c r="Q26" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/mie-mie-2-transport-actions-liees-a-la-mobilite-intelligente-et-interoperable-enveloppe-generale-2026/</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mie-mie-2-transport-actions-liees-a-la-mobilite-intelligente-et-interoperable-enveloppe-generale-2026/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD26" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>164943</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les travaux d’innovation et de démonstration pour l'hydrogène</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Innovation et démonstration Hydrogène</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cet appel à projets (AAP) a pour objectif de soutenir les travaux d’innovation et de démonstration, permettant de &lt;strong&gt;développer ou d&amp;#039;améliorer les composants et systèmes&lt;/strong&gt; liés à la production, au transport d’hydrogène et à ses usages, tels que les applications, industrielles, de transport ou de fourniture d’énergie.&lt;/p&gt;&lt;p&gt;Ces travaux seront portés par une ou plusieurs entreprises, pour &lt;strong&gt;développer un équipement, un produit ou un service, ou bien réaliser un démonstrateur&lt;/strong&gt; mettant en œuvre de l’hydrogène, dans &lt;strong&gt;une perspective de transition écologique et énergétique&lt;/strong&gt; et de structuration de la filière.&lt;/p&gt;&lt;p&gt;Les projets devront s’inscrire dans au moins un des quatre axes présentés ci-après :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Axe 1 - Briques technologiques : composants et systèmes innovants.&lt;/li&gt;&lt;li&gt;Axe 2 - Pilotes (ou premières commerciales) innovants industriels et réseaux, fourniture temporaire ou localisée d’énergie.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Axe 3 - Conception et démonstration de nouveaux véhicules.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Axe 4 - Écoconception et recyclabilité.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’appel à projets est ouvert à partir du 6 mai 2025 jusqu’au 25 septembre 2026, et comporte 2 relèves intermédiaires :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Relève intermédiaire 1 : 29 septembre 2025&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Relève intermédiaire 2 : 6 avril 2026&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Clôture finale : 25 septembre 2026&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Une révision du cahier des charges pourra avoir lieu au moins annuellement.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’ADEME se réserve le droit de clore l’appel à projets avant cette date, notamment en raison du niveau de consommation de l’enveloppe allouée. Les informations actualisées seront publiées sur le site de l’appel à projet.&lt;/p&gt;&lt;p&gt;Pour toute demande d&amp;#039;information le porteur doit contacter l’ADEME à l’adresse suivante : aap.h2&amp;#64;ademe.fr&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour organiser une réunion de pré-dépôt, le porteur doit préalablement consulter le cahier des charges de cet appel à projets, avant d&amp;#039;adresser l&amp;#039;annexe 2 complétée à : &lt;a href="mailto:aap.h2&amp;#64;ademe.fr"&gt;aap.h2&amp;#64;ademe.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P27" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2025</t>
+        </is>
+      </c>
+      <c r="Q27" s="1" t="inlineStr">
+        <is>
+          <t>25/09/2026</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/aap/innovation-et-demonstration-hydrogene</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/innovation-et-demonstration-hydrogene/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2025</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>166488</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Engins de chantier électriques 2026 – Programme CEE E-Trans</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Engins de chantier électriques 2026 – Programme CEE E-Trans</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de ce dispositif, les dépenses éligibles à l’aide couvrent :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;des projets d’acquisition ou de rétrofit d’engins de chantier électriques à batterie ;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;des projets d’acquisition d’infrastructures de recharge fixes ou mobiles, ou d’unités de charge mobiles sur batterie, non ouvertes au public, destinées à la recharge d’engins de chantier électrique à batterie.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Une visioconférence s’est tenue le 10/06/2026 de 16h à 17h30, pendant laquelle l’ADEME a présenté le dispositif « Engins de chantier électriques 2026 ». Vous pouvez consulter la rediffusion de la visioconférence : &lt;a target="_blank" rel="noopener noreferrer nofollow" href="https://vimeo.com/1203447637?share&amp;#61;copy&amp;amp;fl&amp;#61;sv&amp;amp;fe&amp;#61;ci"&gt;Webinaire - Programme E-Trans - Engins de chantier électriques&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Une FAQ est disponible pour de répondre aux principales questions relatives à ce dispositif.&lt;/p&gt;&lt;p&gt;Les demandes d’aide peuvent être soumises pendant toute la période d’ouverture du dispositif. Elles seront instruites dans l&amp;#039;ordre des dépôts et jusqu’à épuisement du budget.&lt;/p&gt;&lt;p&gt;L’ADEME juge de l’éligibilité des projets et la décision finale d’octroi d’une aide est formalisée par un contrat d’aide établi entre l’ADEME, le bénéficiaire et le crédit-bailleur le cas échéant.&lt;/p&gt;&lt;p&gt;Toute question peut être envoyée à l’adresse email générique dédiée au dispositif : &lt;a target="_blank" rel="noopener noreferrer nofollow" href="mailto:engins-chantier-elec&amp;#64;ademe.fr"&gt;engins-chantier-elec&amp;#64;ademe.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Qualité de l'air
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P28" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="Q28" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/engins-de-chantier-electriques-2026-programme-cee-e-trans</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engins-de-chantier-electriques-2026-programme-cee-e-trans/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>163857</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Subventionner le déploiement de stationnements vélos sécurisés en connexion avec le réseau de transport régional</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Stationnement vélo sécurisé au niveau des points d&amp;apos;arrêts routiers structurants du réseau Aléop</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt; Le développement de la pratique du vélo au quotidien passe par le déploiement d’un véritable système vélo comprenant à la fois :&lt;br /&gt;- des infrastructures cyclables sécurisées&lt;br /&gt;- des stationnements vélos sécurisés&lt;br /&gt;- des actions de sensibilisation en faveur du changement de pratique&lt;br /&gt;- des services vélos (vélos en libre-service, en location longue durée)&lt;/p&gt;
+&lt;p&gt;La Région, en tant que chef de file de l’intermodalité, agit notamment sur le premier point via un règlement d’intervention dédié à l’amélioration des accès au réseau ALEOP et sur le troisième point via le cofinancement du Défi Mobilité et du Collectif Régional Vélo.&lt;/p&gt;
+&lt;p&gt;En équipant les points d’arrêts routiers de stationnements vélos sécurisés, contribuant ainsi à mailler l’ensemble du territoire ligérien, la Région souhaite créer un choc d’offre en apportant des solutions pour lever le second frein le plus important à l’usage du vélo : la peur du vol.&lt;/p&gt;
+&lt;p&gt;Afin de massifier le déploiement, la région a fixé un seuil minimal de 20 places de stationnement vélo sécurisé par opération.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt; Uniquement les EPCI inférieures à 150 000 habitants.&lt;br /&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P29" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="Q29" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2028</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;4 appels à projets seront organisés avec remise des projets pour les échéances suivantes : le 31 mai 2024, le 30 novembre 2024, le 31 mai 2025 et le 30 novembre 2025.&lt;br /&gt;Le dossier de candidature comportera à minima :&lt;br /&gt;- Une note de présentation du projet, indiquant notamment les lieux d’implantation des stationnements vélos sécurisés (plan de situation et plan masse)&lt;br /&gt;- Une présentation de la solution technique retenue (consignes individuelles, abris collectifs,…)&lt;br /&gt;- Les modalités de gestion des accès mises en œuvre (cadenas personnel, code d’accès, badge physique, application smartphone,…)&lt;br /&gt;- Le plan de financement&lt;br /&gt;- Le calendrier de l’opération&lt;/p&gt;
+&lt;p&gt;Dossier de candidature à adresser en version papier à :&lt;br /&gt;Région des Pays de la Loire,&lt;br /&gt;1 rue de la Loire&lt;br /&gt;44 966 NANTES Cedex 9&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>Direction Marketing et ferroviaire&lt;br /&gt; Pôle Gares,aménagements intermodaux et accessibilité&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;Xavier DUVAL-ZACK&lt;br /&gt; &amp;#43;33 2 28 20 58 29&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/stationnement-velo-securise-au-niveau-des-points-darrets-routiers-structurants-du-reseau-aleop/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2024</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>163829</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Apporter un soutien aux études d’idéation et de conception réalisées dans l’objectif de créer des solutions de logistique des premiers ou derniers kilomètres</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Ideation eXtrême Défi Logistique</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de l&amp;#039;eXtrême Défi Logistique (XDL), cet AAP (Appel à projets) apporte un &lt;strong&gt;soutien aux études d’idéation et de conception&lt;/strong&gt; réalisées dans l’objectif de &lt;strong&gt;créer des solutions de logistique des premiers ou derniers kilomètres&lt;/strong&gt; qui soient plus mutualisées, optimisées et qui favorisent le report modal.&lt;/p&gt;&lt;p&gt;L&amp;#039;AAP Idéation XDL vise à apporter un soutien aux projets de CMDU (Centre Mutualisé de Distribution Urbaine), Micro-hubs ou CCAP (Circuit Court Alimentaire de Proximité) en mesure d’avoir de &lt;strong&gt;meilleurs impacts environnementaux&lt;/strong&gt; (moins de véhicules, moins de kilométrages, report modal, motorisation adaptée aux circuits des véhicules, empreinte foncière diminuée), &lt;strong&gt;économiques&lt;/strong&gt; (mutualisation, optimisation du remplissage et kilométrage), &lt;strong&gt;sociaux&lt;/strong&gt; (création d’emplois locaux décents non délocalisables, amélioration de la qualité de vie des habitants).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ideation-extreme-defi-logistique/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>10/11/2024</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>163746</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les études multi-acteurs pour la décarbonation de la mobilité lourde ou intensive</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Etudes multi-acteurs pour la décarbonation de la mobilité lourde ou intensive</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif a pour but de soutenir les études qui permettront de développer les usages de mobilité hydrogène multi-acteurs, en s’assurant de leur pertinence technico-économique en comparaison avec les autres solutions de décarbonation disponibles. &lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Le soutien régional porte sur les études de flux et de verdissement de flottes de véhicules, avec 3 objectifs :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Encourager la décarbonation du transport lourd ou intensif;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Favoriser la mutualisation des intérêts pour la solution hydrogène;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Favoriser le passage à l’acte via de potentiels achats groupés.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Les aides portant sur la partie étude d’opportunité et de faisabilité attribuées à des collectivités ne sont pas des aides d’Etat et pourront bénéficier d’une aide jusqu’à hauteur de 70 % des dépenses éligibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q31" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le bénéficiaire de l’aide pourra être une structure publique ou privée.&lt;/p&gt;&lt;p&gt;Les particuliers ne peuvent pas bénéficier de ce dispositif.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses éligibles sont les prestations qui visent les études de flux et de verdissement de flottes, c&amp;#039;est-à-dire l’évaluation technico-économique d’une conversion de tout ou partie d’une flotte de véhicules appartenant à des acteurs distincts.&lt;/p&gt;&lt;p&gt;Le contenu minimum des études éligibles est précisé dans le document téléchargeable en bas de cette page.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/etudes-multi-acteurs-pour-la-decarbonation-de-la-mobilite-lourde-ou-intensive</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les demandes devront être adressées par l’entité qui sera bénéficiaire du soutien financier régional.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Elles devront être adressées aux chargés de missions concerné (cf. contacts indiqués dans le document téléchargeable) avant tout démarrage des études. Les dépenses éligibles ne seront prises en compte qu’à partir de la date de dépôt de la candidature.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La demande comprendra à minima : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Lettre de saisine&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le formulaire Kbis et le RIB du demandeur&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Une présentation du projet (contexte, état d’avancement, problématiques à résoudre…) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Une présentation des parties prenantes/participants au projet (activité, intérêt au projet…)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La méthodologie pour mobiliser et engager les participants et le calendrier prévisionnel&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le/les devis détaillés des prestataires retenus : le cahier des charges proposé devra s’appuyer et respecter les critères d’éligibilité et le contenu des études précédemment décrit&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Plan de financement contenant les éventuels co-financements sollicités&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-multi-acteurs-pour-la-decarbonation-de-la-mobilite-lourde-ou-intensive/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>163747</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer l'équilibre économique des écosystèmes hydrogène par l’usage mobilité</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Renforcement économique des écosystèmes hydrogène par l’usage mobilité</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif vise à renforcer l’équilibre économique des projets de stations de distribution d’hydrogène pour la mobilité lourde s’inscrivant dans la stratégie régionale.
+&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;La vocation première de ce dispositif de soutien est d’accompagner les usages, en particulier de soutenir les investissements concernant les usages en mobilité lourde routière et maritime.&lt;/p&gt;&lt;p&gt;Pour cela, il doit permettre de :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Renforcer les écosystèmes hydrogène les plus matures en soutenant quelques usagers supplémentaires&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Permettre un meilleur équilibre économique des projets de stations de distribution ou de production d&amp;#039;hydrogène&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accompagner le développement des usages hydrogène pertinents&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Les coûts admissibles&lt;/p&gt;&lt;p&gt;Concernant les investissements sur l’achat de véhicules, les coûts admissibles sont les coûts supplémentaires liés à l’achat du véhicule, calculés comme étant la différence entre les coûts d’investissement liés à l’achat du véhicule et les coûts d’investissement liés à l’achat d’un véhicule de la même catégorie qui est conforme aux normes de l’Union Européenne applicables déjà en vigueur et qui aurait été acquis sans l’aide ;&lt;/p&gt;&lt;p&gt;Concernant les investissements sur la location de véhicules propres ou de véhicules à émission nulle, les coûts admissibles sont les coûts supplémentaires liés à la location du véhicule, calculés comme étant la différence entre la valeur actuelle nette liée à la location du véhicule et la valeur actuelle nette liée à la location d’un véhicule de la même catégorie qui est conforme aux normes de l’Union Européenne applicables déjà en vigueur et qui aurait été loué sans l’aide. Les coûts d’exploitation liés à l’exploitation du véhicule, y compris les coûts de l’énergie, les coûts d’assurance et les coûts d’entretien, ne sont pas pris en considération, qu’ils soient ou non inclus dans le contrat de location ;&lt;/p&gt;&lt;p&gt;Concernant les investissements de rétrofit consistant en la mise à niveau de véhicules leur permettant d’être considérés comme des véhicules propres ou des véhicules à émission nulle, les coûts de l’investissement dans la mise à niveau.&lt;/p&gt;&lt;p&gt;Les taux d’aide&lt;/p&gt;&lt;p&gt;Les taux d’aide s’appliquent sur la base des coûts admissibles, sur le coût total HT ou sur le surcoût environnemental (solution de référence déduite) pour les investissements matériels et immatériels liés au programme d’investissements.&lt;/p&gt;&lt;p&gt;Le soutien financier s’appuie sur le régime cadre exempté de notification N° SA.111726 relatif aux aides à la protection de l’environnement pour la période 2024-2026 ainsi que sur le régime cadre exempté de notification N° SA.111723 relatif aux aides à la recherche, au développement et à l’innovation (RDI) pour la période 2024-2026.&lt;/p&gt;&lt;p&gt;Conformément au règlement d’intervention de la Région et aux régimes d’aides d’Etat, le taux d’aide régionale respectera les taux d’accompagnement en vigueur au moment de l’instruction du dossier. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q32" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Le bénéficiaire de l’aide pourra être une structure publique ou privée.&lt;/p&gt;&lt;p&gt;Les particuliers ne sont pas concernés par ce dispositif.&lt;/p&gt;&lt;p&gt;Les véhicules éligibles sont ceux répondant à des contraintes spécifiques : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Charge utile importante ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Longs trajets, nécessitant une forte autonomie ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Temps de recharge/avitaillement contraints ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Autres contraintes spécifiques pour lesquelles l’hydrogène pourrait apporter une réponse&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les usages visés sont principalement :&lt;/p&gt;&lt;p&gt;Mobilité lourde ou intensive des professionnels et/ou collectivités, dans les secteurs routier et maritime en priorité :&lt;/p&gt;&lt;p&gt;Transport terrestre de marchandises ou de déchets : véhicules utilitaires de société et véhicules lourds en priorité (camions, bennes à ordures ménagères …),&lt;/p&gt;&lt;p&gt;Transport terrestre de passagers : véhicules lourds (autocars, bus, minibus,...) et flotte captive professionnelle&lt;/p&gt;&lt;p&gt;Transport maritime et fluvial de passagers (navires, navettes … de tourisme, plaisance, transport public …)&lt;/p&gt;&lt;p&gt;Transport maritime et fluvial de marchandises &lt;/p&gt;&lt;p&gt;Usages agricole&lt;/p&gt;&lt;p&gt;Navires de pêche et de conchyliculture/ostréiculture&lt;/p&gt;&lt;p&gt;Transport logistique et fonctionnement des équipements de manutention ou des engins lourds de chantier : chariots élévateurs, barges portuaires, grues, chariots bagages des aéroports et ports …&lt;/p&gt;&lt;p&gt;Alimentation électrique de certains équipements isolés et non desservis par le réseau électrique (en substitution de combustible fossile), ou non adaptés à l’électrification.&lt;/p&gt;&lt;p&gt;Fret ferroviaire (en zones portuaires ou industrielles, pour les derniers kilomètres)&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;La pertinence du choix de l’hydrogène au regard des autres solutions de décarbonations existantes : des éléments chiffrés sur le nombre de kilomètres parcourus chaque année par le véhicule, la charge utile liée au type d’activité, les contraintes en temps de recharge, un comparatif explicite avec la solution électrique si elle existe sur le marché. A ce titre, la Région accompagne certains types d’études au travers de son dispositif de soutien « Etudes multi-acteurs pour la décarbonation de la mobilité lourde ou intensive ».  &lt;/p&gt;&lt;p&gt;La performance environnementale : réduction des émissions de gaz à effet de serre au regard d’une situation de référence, réduction des émissions de polluants, etc.&lt;/p&gt;&lt;p&gt;La valorisation énergétique : communication d’un bilan énergétique : consommations d’énergie avec une comparaison par rapport à la solution carbonée de référence&lt;/p&gt;&lt;p&gt;Le modèle économique : le calcul du TCO (Total Cost of Ownership), détermination du coût global du projet, description du montage économique du projet…&lt;/p&gt;&lt;p&gt;La maturité du projet : présentation du calendrier prévisionnel de déploiement de la flotte.&lt;/p&gt;&lt;p&gt;La fiabilité du projet : solvabilité financière du porteur, plan de financement, liste et solvabilité des partenaires&lt;/p&gt;&lt;p&gt;La pertinence géographique du projet : &lt;/p&gt;&lt;p&gt;L’usage ciblé doit venir s’approvisionner sur une infrastructure de distribution basée en région Nouvelle-Aquitaine, qu’elle soit déjà mise en service ou bien en cours de déploiement. Les véhicules éligibles doivent justifier de leur utilisation en Nouvelle-Aquitaine, notamment la localisation des dépôts des véhicules et les trajets prévisionnels à effectuer.&lt;/p&gt;&lt;p&gt;Avant toute candidature, les potentiels usagers intéressés par ce dispositif sont donc invités à se rapprocher des services de la Région pour identifier le point d’avitaillement en hydrogène le plus proche et ainsi vérifier l’éligibilité du critère géographique.&lt;/p&gt;&lt;p&gt;La présence d’une innovation technologique (techniques ou nouveaux usages) n’est pas un critère obligatoire mais sera favorisée dans l’instruction. Par exemple, le développement de l’offre technologique et industrielle régionale de solutions, notamment portée par des start-up, TPE et PME régionales innovantes sera particulièrement encouragé. Il en sera de même pour la conduite d’expérimentations sur de nouvelles technologies ou de nouveaux process .&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/renforcement-economique-des-ecosystemes-hydrogene-par-lusage-mobilite</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;Les éléments de présentation et technico-économiques du projet devront être transmis uniquement par voie électronique.&lt;/p&gt;&lt;p&gt;Le dépôt du dossier de candidature doit être accompagné d’un courrier de demande d’aide régionale.&lt;/p&gt;&lt;p&gt;Pour être examiné, le dossier de demande d’aide devra être nécessairement complet avec l’ensemble des éléments demandés par le service instructeur de la Région Nouvelle-Aquitaine : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;La « fiche de demande préalable » &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le formulaire Kbis et le RIB du demandeur&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les 3 dernières liasses fiscales du demandeur et les 3 derniers bilans comptables&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Une présentation du projet (contexte, état d’avancement, problématiques à résoudre…) et des parties prenantes/participants au projet (activité, intérêt au projet…),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le calendrier prévisionnel d’achat de véhicule ou de rétrofit,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le/les devis détaillés d’achat de véhicule ou de rétrofit ou le contrat de location&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les éventuels co-financements sollicités.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Selon la complexité du dossier, d’autres pièces justificatives pourront être demandées.&lt;/p&gt;&lt;p&gt;Un suivi des performances des équipements et du projet global sur un an sera systématiquement demandé et conventionné.&lt;/p&gt;&lt;p&gt;Par ailleurs, la Région encourage la réalisation d’études préalables en amont des investissements, pour définir au mieux le contour et les caractéristiques du projet. A ce titre, la Région accompagne certains types d’études au travers de son dispositif de soutien « Etudes multi-acteurs pour la décarbonation de la mobilité lourde ou intensive ».&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renforcement-economique-des-ecosystemes-hydrogene-par-lusage-mobilite/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>163285</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Étudier le déploiement d'écosystèmes et d'usages de l'hydrogène</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Études sur le déploiement d'écosystèmes et d'usages de l'hydrogène</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;V&lt;strong&gt;ous êtes intéressé par le potentiel de l’hydrogène bas carbone/renouvelable &lt;/strong&gt;comme solution de substitution aux énergies fossiles pour vos activités industrielles ou pour baisser l’empreinte carbone des flux de personnes ou de marchandises sur votre territoire ?&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Vous envisagez d’investir dans ce type de solutions mais :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;vous en êtes au stade de la réflexion ?&lt;/li&gt;&lt;li&gt;ou vous avez participé à un diagnostic à l&amp;#039;échelle territoriale et disposez d’une première cartographie des consommateurs potentiels d’hydrogène (exemples : flottes captives, utilités industrielles…) ?&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le présent dispositif de l’ADEME peut vous aider à &lt;strong&gt;conduire une étude d&amp;#039;opportunité &lt;/strong&gt;(dans un premier temps) ou &lt;strong&gt;une étude de faisabilité &lt;/strong&gt;(dans un deuxième temps), afin de juger la pertinence et de &lt;strong&gt;préparer un projet de décarbonation via l’hydrogène&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Dans cette perspective, l’étude préalable que vous sous-traiterez à un prestataire pourra être&lt;strong&gt; subventionnée jusqu’à 70 % &lt;/strong&gt;des dépenses éligibles (taux variable selon le commanditaire de l’étude). L’assiette des dépenses éligibles de l&amp;#039;étude de préfaisabilité sera plafonnée à 50 000 € L’assiette des dépenses éligibles de l&amp;#039;étude d&amp;#039;opportunité sera plafonnée à 50 000 €. L’assiette des dépenses éligibles de l&amp;#039;étude de faisabilité sera plafonnée à 100 000 €. L’assiette des dépenses éligibles de l&amp;#039;étude stratégique sera plafonnée à 100 000 €.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Chaque étude (opportunité ou faisabilité) devra se conformer à des attendus en termes d’objectifs et de livrables à produire qui sont décrits dans le cahier des charges proposé par l’ADEME (voir ci-dessous « Pour vous accompagner dans vos démarches »).&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;L’étude de préfaisabilité d’usages non standards de l’hydrogène &lt;/strong&gt;est dédiée à des applications particulières de l’hydrogène non liées à un écosystème hydrogène (process industriel, stockage, hydrogénoduc, alimentation électrique d’un site isolé, maritime, fluvial, ferroviaires).&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;L’étude d’opportunité vise à accompagner les potentiels consommateurs d’hydrogène (mobilité, industrie, stationnaire) dans leur réflexion de décarbonation&lt;/strong&gt;, collectivement sur l’ensemble d’un territoire (regroupement de collectivités, zone industrielle…). Les profils d’usage seront analysés pour déterminer quelle énergie/carburant est le plus adapté. Ces études ne peuvent donc pas être portées par des développeurs d’infrastructures.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;L’étude de faisabilité se concentre sur le déploiement du vecteur hydrogène &lt;/strong&gt;sur un territoire où une demande suffisante aura été préalablement identifiée. Une infrastructure adéquate aux volumes pressentis pourra être dimensionnée, pour modéliser un modèle économique et anticiper les contraintes techniques et réglementaires. Ces études peuvent être portées par des développeurs d’infrastructures ou par de futurs usagers d’hydrogène.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Une étude d’opportunité peut déboucher sur une étude de faisabilité &lt;/strong&gt;en cas d’identification d’une pertinence pour le vecteur hydrogène. L’octroi d’une aide pour une étude de faisabilité sera conditionné par la réalisation préalable d’une étude d’opportunité qui aura respecté - a minima - les exigences fixées dans le cahier des charges.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;L’étude stratégique à l’échelle d’un territoire&lt;/strong&gt; a pour objectif d’estimer à moyen et à long terme les besoins d’hydrogène du territoire et les infrastructures de production et de distribution à déployer pour faire face à ces besoins.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-sur-le-deploiement-decosystemes-et-dusages-de-lhydrogene/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2024</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>163236</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Oeuvrer pour un territoire de proximité, solidaire et inclusif</t>
+        </is>
+      </c>
+      <c r="C34" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 2</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Ploërmel - Cœur de Bretagne (PETR)</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I34" s="1" t="inlineStr">
+        <is>
+          <t> Min : 1 Max : 80</t>
+        </is>
+      </c>
+      <c r="J34" s="1" t="inlineStr">
+        <is>
+          <t>Plancher de subvention à 8000€ et plafond à 75 000€</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les modes de vie, les aspirations, les besoins de mobilité et d’habitat des habitants du territoire ont évolué ces dernières années sans qu’il n’y ait de changements dans la manière d’aménager les espaces urbains et ruraux. Les différentes crises et mutations sociétales invitent à repenser les espaces afin de prendre en compte les préoccupations et les besoins des citoyens du territoire.&lt;/p&gt;&lt;p&gt;L’offre de services et d’infrastructures doit répondre à la diversité des besoins de ses habitants.&lt;/p&gt;&lt;p&gt;A travers sa candidature, le GAL du PETR Pays de Ploërmel – Coeur de Bretagne souhaite développer des environnements physiques, numériques et sociaux réfléchis et accessibles pour toutes et tous.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La programmation viendra apporter son soutien aux projets favorisant une société solidaire et inclusive à travers divers enjeux :&lt;/li&gt;&lt;li&gt;La mobilité&lt;/li&gt;&lt;li&gt;L’accès au numérique, la création d’espace de coopération&lt;/li&gt;&lt;li&gt;L’habitat&lt;/li&gt;&lt;li&gt; L’aménagement du territoire et inclusion&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;De façon transversale, le PETR viendra soutenir l’expérimentation et l’innovation des projet. Il s’agira de travailler sur les questions d’accessibilité (physique, numérique, …), de lien (social, intergénérationnel), d’égalité (femme/homme) et de participation (démocratie participative) répondant à un objectif de développement durable et de cohésion sociale.&lt;/p&gt;&lt;p&gt;Les types d&amp;#039;opérations éligibles sont les suivants :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilité :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets de mobilité multimodale ;&lt;/li&gt;&lt;li&gt;Actions de sensibilisation et d’incitation des entreprises sur les alternatives au transport individuel ;&lt;/li&gt;&lt;li&gt;Aménagements en faveur des mobilités douces ;&lt;/li&gt;&lt;li&gt;Dispositifs de mobilités physiques alternatives ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux solutions de moblités ;&lt;/li&gt;&lt;li&gt;Installation d’équipements permettant d’encourager la continuité des mobilités douces entre les arrêts de transports en commun et le domicile ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Accessibilité :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions permettant l’accessibilité numérique à tous les publics ;&lt;/li&gt;&lt;li&gt;Actions favorisant l’accessibilité des personnes porteuses de handicap aux services ;&lt;/li&gt;&lt;li&gt;Actions favorisant l’accessibilité physique des services ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux solutions d’accessibilité ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Cohésion sociale :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Création, aménagement et équipement de locaux mutualisés ;&lt;/li&gt;&lt;li&gt;Rénovation ou création, aménagement et équipement de lieux favorisant le lien social ou intergénérationnel ;&lt;/li&gt;&lt;li&gt;Actions de démocratie participative ;&lt;/li&gt;&lt;li&gt;Dispositif visant à réduire les inégalités homme-femme ;&lt;/li&gt;&lt;li&gt;Action de sensibilisation et d’information sur l’égalité homme-femme ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux besoins de la population ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Habitat :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions favorisant l’émergence de nouveaux modes d’habitat ;&lt;/li&gt;&lt;li&gt;Actions en faveur des habitats inclusifs et habitats partagés ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux solutions pour l’habitat.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dispositif d’auto-partage ;&lt;/li&gt;&lt;li&gt;Plan piéton ;&lt;/li&gt;&lt;li&gt;Carte des aménagements cyclables ;&lt;/li&gt;&lt;li&gt;Guide des mobilités douces ;&lt;/li&gt;&lt;li&gt;Formation à la pratique du vélo ;&lt;/li&gt;&lt;li&gt;Parking à vélo ;&lt;/li&gt;&lt;li&gt;Totem de réparation de vélo ;&lt;/li&gt;&lt;li&gt;Sites internet accessibles à tous ;&lt;/li&gt;&lt;li&gt;Transcription en braille d’une exposition pour le public malvoyant ;&lt;/li&gt;&lt;li&gt;Dispositif de transcription de la parole en direct pour le public sourd et malentendant ;&lt;/li&gt;&lt;li&gt;Guide sur l’égalité professionnelle homme-femme ;&lt;/li&gt;&lt;li&gt;Animation d’une concertation citoyenne pour l’élaboration d’une polique publique ;&lt;/li&gt;&lt;li&gt;Mise en place d’une convention citoyenne sur l’avenir du territoire ;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Cohésion sociale et inclusion
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Attractivité économique
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mobilité fluviale
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P34" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2023</t>
+        </is>
+      </c>
+      <c r="Q34" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Chaque projet devra faire l&amp;#039;objet d&amp;#039;une évaluation à l&amp;#039;aune d&amp;#039;une grille de sélection, disponible sur le site internet du Pays de Ploërmel-Coeur de Bretagne. &lt;/p&gt;&lt;p&gt;Cette grille se compose de quatre critères qui donnent une note globale, laquelle définit si le projet est sélectionné ou non.&lt;/p&gt;&lt;p&gt;De plus des critères complémentaires sont à prendre en compte pour les projets de&lt;span&gt; création ou réhabilitation de bâtiment.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Pour les projets de construction neuve :&lt;/p&gt;&lt;p&gt;Seuls pourront être soutenus les projets qui intègrent la consommation de chaleur d’origine renouvelable et/ou la production d’énergie renouvelable et/ou l’utilisation de matériaux biosourcés.&lt;/p&gt;&lt;p&gt;Pour les projets de réhabilitation :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Seuls pourront être soutenus les projets qui respectent les conditions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;un programme de travaux qui s’appuie obligatoirement a minima sur une étude thermique et/ou sur un audit énergétique réalisé par un bureau d’études agréé ;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays De Ploërmel Cœur De Bretagne</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-ploermel.fr/</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pauline Gall (Guilloux)&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;pays-ploermel.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;06.69.71.55.38.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-ploermel.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/oeuvrer-pour-un-territoire-de-proximite-solidaire-et-inclusif/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>GAL du Pays de Ploërmel-Coeur de Bretagne</t>
+        </is>
+      </c>
+      <c r="AD34" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>163199</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets liés au développement rural</t>
+        </is>
+      </c>
+      <c r="C35" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Subvention
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I35" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;PRINCIPES GENERAUX DU PROGRAMME EUROPEEN LEADER&lt;br /&gt;&lt;/h3&gt;&lt;p&gt;LEADER est un programme de développement rural qui soutient des initiatives locales répondant aux besoins et enjeux du territoire. Il incite les acteurs locaux – issus du domaine public et privé - à 
+réfléchir collectivement pour agir en faveur de la dynamisation et le développement de leur territoire.  Ce programme européen :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Finance des actions de développement rural en lien avec l&amp;#039;accélération des transitions écologiques 
+(alimentation durable; énergies renouvelables ; préservation de la ressource en eau; économie circulaire ; respect de l&amp;#039;environnement ; mobilités douces etc.) &lt;/li&gt;&lt;li&gt;Soutient des actions de coopération entre territoires français, européens et/ou internationaux&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Propose un accompagnement individuel pour aider au montage du dossier de demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;TERRITOIRE ELIGIBLE&lt;/h3&gt;&lt;p&gt;Les projets devront se déployer sur le périmètre de Dinan Agglomération entre le 01/01/2023 et le 31/12/2027. Pour cette période,  4 villes sont inéligibles car jugées trop « urbanisées » par l’Europe : il s&amp;#039;agit de Beaussais-sur-Mer, Dinan, Lanvallay et Quévert.&lt;br /&gt;
+Toutefois, un projet dans une commune inéligible le devient si au moins 50% des dépenses sont réalisées dans une commune éligible (mutualisation ; actions majoritairement déployées sur un périmètre éligible...).&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;THEMATIQUES SOUTENUES&lt;/h3&gt;&lt;p&gt;Dans le langage des subventions, les axes opérationnels permettant d&amp;#039;attribuer une aide financière sont appelés des &amp;#34;fiches actions&amp;#34;. En ce qui concerne le programme LEADER, chaque territoire qui dispose d&amp;#039;une enveloppe financière européenne propose ses propres thématiques : c&amp;#039;est sa stratégie locale de développement. Sur Dinan Agglomération, une opération pourra être étudiée par l&amp;#039;équipe LEADER si elle correspond à au moins 1 des fiches actions suivantes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 1: Stimuler une plus grande sobriété pour réussir la transition&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcement de la compréhension des enjeux climatiques et l’acceptabilité des voies de transformation du territoire (ex : Sensibilisation; Actions d&amp;#039;expérimentation et de valorisation)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la décarbonation de la mobilité par le développement de nouvelles pratiques (ex : Renforcement de l‘utilisation des modes de mobilités actives et durables; Développement de nouvelles mobilités durables)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 2 : Produire et consommer local pour réduire la dépendance du territoire&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déploiement de nouveaux leviers pour accroitre la production d‘EnR et améliorer l‘efficacité énergétique (ex : Sensibilisation, Structuration de filières; Opérations démonstratrices)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Adéquation entre la production et la distribution des produits alimentaires locaux (ex : Développement de circuits courts; Contribution au développement de la production locale)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la réutilisation des déchets (ex : Sensibilisation; Solutions de collecte)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 3: Préserver et profiter grâce à une gestion plus raisonnée de l’espace et des ressources&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Émergence de nouvelles solutions pour réduire les effets de la pression foncière et permettre les parcours résidentiels (ex: Développement de solutions pour réduire la pression foncière; Amélioration du parcours résidentiel)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Préservation de la population des effets du dérèglement climatique (ex : Désimperméabilisation des sols; Redonner place à la nature)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Rééquilibrage et régulation des flux touristiques (Régulation des flux touristiques; Rééquilibrage territorial des flux touristiques)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 4: Coopérer à l’échelle inter-territoriale et transnationale&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déployer des solutions en matière de transition énergétique et écologique  (ex : Actions communes de coopération pour répondre à un problème 
+commun - comme la réutilisation des eaux usées;  expérimentation d&amp;#039;un nouveau moyen de transport durable...) &lt;/li&gt;&lt;li&gt;Investiguer des nouvelles solutions de résilience expérimentées sur d‘autres territoires (ex : Visite d&amp;#039;actions d&amp;#039;énergies citoyennes d&amp;#039;un pays européen avant de l&amp;#039;expérimenter sur Dinan Agglomération)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Culture et identité collective
+Arts plastiques et photographie
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q35" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet privés : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Obtenir un cofinancement public (État, Région, Département, Collectivité...) : 1€ d&amp;#039;aide publique mobilisée permet d&amp;#039;obtenir jusqu&amp;#039;à 4€ de &lt;span&gt;LEADER&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet publics : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Avoir 20% d&amp;#039;autofinancement&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T35" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>CA Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.dinan-agglomeration.fr/Dinan-Agglomeration/Financer-vos-projets/Programme-europeen-LEADER-2023-2027</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Myriam LEGENDRE, chargée du programme européen LEADER&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;m.legendre&amp;#64;dinan-agglomeration.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 96 87 77 65 / 06 61 13 42 85&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>m.legendre@dinan-agglomeration.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/programme-europeen-leader-de-dinan-agglomeration/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="AD35" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>26/08/2024</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>163169</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Développer les mobilités responsables, accessibles à tou.te.s et structurées autour de pôles de proximité</t>
+        </is>
+      </c>
+      <c r="C36" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Des mobilités responsables, accessibles à tou.te.s et structurées autour de pôles de proximité.</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I36" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 80</t>
+        </is>
+      </c>
+      <c r="J36" s="1" t="inlineStr">
+        <is>
+          <t>Aide plancher : 4.000€ / Aide plafond : 60.000€</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La mobilité dans le Pays du Bessin au Virois est très dépendante de l&amp;#039;automobile.
+Cette situation renforce la vulnérabilité des publics fragiles ou isolés et n&amp;#039;est pas soutenable à
+terme compte tenu des enjeux climatiques et énergétiques.
+Par ailleurs, le développement des alternatives doit s&amp;#039;articuler avec la préservation des
+espaces naturels et agricoles (consommation de foncier).
+Cette fiche vise à soutenir l&amp;#039;émergence de solutions de mobilité décarbonées, accessibles à
+tou.te.s, mais également de dispositifs permettant de réduire les déplacements subis ou
+contraints dans une logique de sobriété. Les objectifs poursuivis font échos à 10 axes du
+SRADDET, en particulier l’objectif 44 qui traite des nouvelles pratiques de mobilité.
+Naturellement, cette fiche action prend en compte les constats du GIEC normand et se veut
+répondre aux problématiques de la pollution de l’air et les inégalités d’accès aux services de
+soins.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Proposer des alternatives aux modes de déplacements individuels et carbonés
+&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Organiser les déplacements contraints
+&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Garantir l&amp;#039;accès à la mobilité pour tou.te.s.
+&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Planifier l&amp;#039;offre de mobilité à une plus grande échelle&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Montant de l&amp;#039;aide :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aide plancher : 4.000€&lt;/li&gt;&lt;li&gt;Aide plafond : 60.000€&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (Votre projet doit entrer dans au moins un des types d&amp;#039;opération ci-dessous) : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation et animation de schémas globaux de déplacements dans les EPCI et entre les EPCI ;
+&lt;/li&gt;&lt;li&gt;Création/renforcement de &amp;#34;pôles de mobilité&amp;#34; de proximité, regroupant les offres alternatives ;
+&lt;/li&gt;&lt;li&gt;Création ou développement de plateformes de réservation en ligne et de partage de solutions de mobilité ;
+&lt;/li&gt;&lt;li&gt;Développement de lignes de transports collectifs intra et inter communautaires (EPCI) permettant de renforcer
+l&amp;#039;accès aux services et commerces ;
+&lt;/li&gt;&lt;li&gt;Création de dispositifs d&amp;#039;autopartage basés sur des véhicules à faible impact (électrique ou GNV), portés par les
+entreprises et/ou les collectivités à destination des habitants et/ou des salariés ;
+&lt;/li&gt;&lt;li&gt;Promotion de dispositifs favorisant le covoiturage (études, communication) ;
+&lt;/li&gt;&lt;li&gt;Création de services de mobilités actives (études, communication, signalétique, achat de matériels) ;
+&lt;/li&gt;&lt;li&gt;Création ou renforcement d&amp;#039;offres de transport innovantes, individualisées et personnalisées à visée sociale (transport
+à la demande). &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Voirie et réseaux
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Limiter les déplacements subis
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays du Bessin au Virois. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. &lt;/strong&gt;Le projet propose des alternatives aux modes de déplacements individuels et carbonés&lt;br /&gt;&lt;strong&gt;2. &lt;/strong&gt;le projet permet d&amp;#039;organiser les déplacements contraints&lt;br /&gt;&lt;strong&gt;3. &lt;/strong&gt;le projet a pour objectif de garantir l&amp;#039;accès à la mobilité pour tous &lt;br /&gt;&lt;strong&gt;4. &lt;/strong&gt;Le projet permet de planifier et diversifier l&amp;#039;offre de mobilité sur le territoire&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Amortissement de biens neufs,&lt;/li&gt;&lt;li&gt;Contribution en nature,&lt;/li&gt;&lt;li&gt;Contrat de crédit-bail,&lt;/li&gt;&lt;li&gt;Bénévolat (dans le cadre d’auto-construction),&lt;/li&gt;&lt;li&gt;TVA (si elle est récupérée par le bénéficiaire),&lt;/li&gt;&lt;li&gt;Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale),&lt;/li&gt;&lt;li&gt;Infrastructures numériques fixes ou mobiles,&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi,&lt;/li&gt;&lt;li&gt;Mise aux normes strictes,&lt;/li&gt;&lt;li&gt;Travaux effectués en régie,&lt;/li&gt;&lt;li&gt;Achat de terrain et de biens immeubles,&lt;/li&gt;&lt;li&gt;Exclusion des retenues de garanties et des aléas (commande publique).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays du Bessin au Virois</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/programme-europeen-LEADER</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Johanne DELBERGHE&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 11 46&lt;/p&gt;&lt;p&gt;Mathilde BALLIERE&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 18&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:leader.bessinvirois&amp;#64;calvados.fr" target="_blank"&gt;leader.bessinvirois&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>leader.bessinvirois@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-mobilites-responsables-accessibles-a-tou-te-s-et-structurees-autour-de-poles-de-proximite/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>13/08/2024</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
         <v>163142</v>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans la compréhension des enjeux du Zéro Artificialisation Nette (ZAN) et du SDRIF-E et leur mise en œuvre au niveau local</t>
         </is>
       </c>
-      <c r="D44" s="1" t="inlineStr">
+      <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Accompagnement des collectivités dans la compréhension des enjeux du Zéro Artificialisation Nette (ZAN) et du SDRIF-E et leur mise en œuvre au niveau local</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
+      <c r="H37" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Accompagner les collectivités dans la compréhension de la
 mise en œuvre du ZAN et du SDRIF-E (schéma directeur environnemental) sur leur
 territoire : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mise à disposition des compétences techniques du Département
 au profit des collectivités seine-et-marnaises pour un accompagnement dans la
 mise en œuvre des principes de ZAN sur leur territoire, en accord avec les
 orientations du futur SDRIF-E. Cette offre vise à permettre à une commune ou à
 un EPCI de comprendre les implications de la mise en œuvre de la loi Climat et
 Résilience et de sa déclinaison régionale à travers le SDRIF-E, ainsi que des
 potentialités offertes pour poursuivre son développement, tout en conservant
 ses spécificités locales.&lt;/li&gt;&lt;li&gt;Sensibilisation sur une courte durée, selon une à plusieurs
 réunions en fonction de la demande.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Pour les demandes initiées par les EPCI ou les SMEP,
 l’accompagnement pédagogique peut se faire d’abord au niveau de la collectivité
 initiatrice de la demande, puis auprès des communes volontaires si elles en
 estiment le besoin au niveau local.&lt;/p&gt;&lt;p&gt;Des réunions sont envisagées après activation de l’offre
 pour préciser la commande et sensibiliser aux enjeux du ZAN et du SDRIF-E et
 leur déclinaison au niveau local. Un document de synthèse sera ensuite restitué à la
 collectivité.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M44" s="1" t="inlineStr">
+      <c r="M37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;PLU, PLUI&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Tourisme
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
 Santé
 Commerces et services
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Revitalisation
 Risques naturels
 Qualité de l'air
@@ -7581,6045 +5340,4070 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Prévention des risques
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Industrie
 Réduction de l'empreinte carbone
 Milieux humides
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Collectivités de Seine-et-Marne&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W44" s="1" t="inlineStr">
+      <c r="W37" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;ROGNON Sylvie&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:id77&amp;#64;departement77.fr" target="_self"&gt;id77&amp;#64;departement77.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Téléphone : 01 64 14 73 56&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-dans-la-comprehension-des-enjeux-du-zero-artificialisation-nette-zan-et-du-sdrif-e-et-leur-mise-en-oeuvre-au-niveau-local/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>30/07/2024</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="45" spans="1:27" customHeight="0">
-[...19 lines deleted...]
-      <c r="G45" s="1" t="inlineStr">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>164111</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets de préservation de l'environnement et de transition écologique</t>
+        </is>
+      </c>
+      <c r="C38" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>LEADER, Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
-[...48 lines deleted...]
-      <c r="N45" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I38" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J38" s="1" t="inlineStr">
+        <is>
+          <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l&amp;#039;adaptation du territoire et des modes de vie face aux changements climatique, d&amp;#039;atténuer ses conséquences, et de favoriser la transition écologique du territoire.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Favoriser la sobriété énergétique&lt;/p&gt;&lt;p&gt;- Sensibiliser et encourager les pratiques vertueuses pour l&amp;#039;environnement&lt;/p&gt;&lt;p&gt;- Limiter la production de déchets et en garantir une gestion raisonnable&lt;/p&gt;&lt;p&gt;- Préserver la biodiversité, les paysages et le cadre de vie&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le projet correspond aux critères de la stratégie du territoire, d&lt;strong&gt;’être accompagné par l’équipe technique sur le montage de leur projet &lt;/strong&gt;(plan de financement, recherche de partenariats, etc.), et de &lt;strong&gt;déposer une demande d’aide financière&lt;/strong&gt; auprès de l’Union Européenne.&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique (LEADER &amp;#43; autre cofinancement public) est de&lt;strong&gt; 80%,&lt;/strong&gt; et le minimum d’autofinancement (fonds propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Energie citoyenne, projet de micro-méthanisation, rénovation exemplaire de bâtiment public, etc. ;&lt;/p&gt;&lt;p&gt;‐ Défi zéro déchet, exposition-démonstration de bonnes pratiques sur les économies d’eau, etc. ;&lt;/p&gt;&lt;p&gt;‐ Compost collectif, ressourcerie, friperie, atelier de réparation et réemploi, etc. ;&lt;/p&gt;&lt;p&gt;‐ Plantation de micro-forêts, de haies, murs et toits végétaux, moutons pour entretenir des terrains, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Economie locale et circuits courts
+Consommation et production
+Risques naturels
+Qualité de l'air
+Biodiversité
+Réhabilitation
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet se situe sur le territoire du GAL Garrigues et Costières de Nîmes et répond à sa stratégie locale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle :&lt;/strong&gt; aucune dépense ne doit être engagée avant le dépôt officiel de la demande de financement sur la plateforme numérique (signature de devis, versement d’un acompte, notification de marché, etc.).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité des dépenses : &lt;/strong&gt;actions et outils de promotion et communication, formation, animation, prestation de service, équipement et aménagement, frais de personnel, frais de déplacement, etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis obligatoires : &lt;/strong&gt;le projet est &lt;strong&gt;nouveau et/ou exemplaire &lt;/strong&gt;pour le territoire ET le &lt;strong&gt;projet intègre des actions en faveur de l’environnement&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Co-financement public :&lt;/strong&gt; tout projet sollicitant du LEADER doit obligatoirement appeler en contrepartie un cofinancement auprès d’une structure publique (Etat, Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/leader/</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;PETR Garrigues et Costières de Nîmes&lt;/p&gt;&lt;p&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;br /&gt;1 rue du Colisée - 30900 NÎMES&lt;br /&gt;06 30 07 33 52  | 04 66 02 54 12&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-projets-de-preservation-de-lenvironnement-et-de-transition-ecologique/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AD38" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>162938</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la transition écologique</t>
+        </is>
+      </c>
+      <c r="C39" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Coëvrons</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I39" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Le territoire des Coëvrons est engagé depuis plusieurs années dans la transition écologique, qui se concrétise notamment à travers le Plan Climat Air Energie Territorial, comprenant un programme d’actions visant à lutter contre les changements climatiques, améliorer la qualité de l&amp;#039;air et réduire les consommations d&amp;#039;énergie.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;/li&gt;&lt;li&gt;Soutenir la production d’énergie renouvelable sur le territoire&lt;/li&gt;&lt;li&gt;Valoriser, gérer et préserver les ressources naturelles en prenant en compte les enjeux associés à l&amp;#039;atténuation et à l’adaptation au changement climatique&lt;/li&gt;&lt;li&gt;Valoriser et préserver la biodiversité&lt;/li&gt;&lt;li&gt;Travailler avec les acteurs et les sensibiliser pour accompagner la transition écologique&lt;/li&gt;&lt;li&gt;Favoriser la résilience des Coëvrons face aux effets des changements climatiques et aux éventuelles difficultés d’accès aux ressources et matières exogènes&lt;/li&gt;&lt;li&gt;Développer des solutions de mobilité inclusive, propre et durable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;1/ Soutien à la production d’énergie renouvelable sur le territoire :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes, animations et investissements liés à l’émergence et au développement de projets d’énergie renouvelable&lt;/li&gt;&lt;li&gt;Projets d’énergie citoyenne&lt;/li&gt;&lt;li&gt;Etudes énergétiques et conseil en énergie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2/ Valorisation, gestion et préservation des ressources naturelles et de la biodiversité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Développement de nouvelles filières locales issues des ressources naturelles du territoire&lt;/li&gt;&lt;li&gt;Entretien, valorisation et plantation de haies bocagères, arbres, verger conservatoire et/ou adapté au changement climatique&lt;/li&gt;&lt;li&gt;Eco pâturage, expérimentations apicoles&lt;/li&gt;&lt;li&gt;Création et restauration de noues et de zones humides&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;3/ Amélioration de la résilience des Coëvrons :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes, animations et investissements visant à préserver la ressource en eau (ex : plan de désimperméabilisation, création d’îlots de fraicheur)&lt;/li&gt;&lt;li&gt;Etudes, animations et investissements visant à développer des modèles résilients pour les services publics et les activités économiques ou de loisirs du territoire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;4/ Développement de solutions de mobilité inclusive, propre et durable :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mobilité évitée : création d’espaces de coworking, de tiers lieux&lt;/li&gt;&lt;li&gt;Mobilité active : aménagement de voies, jalonnement, signalétique, services&lt;/li&gt;&lt;li&gt;Mobilité partagée : covoiturage, véhicules partagés ou en libre-service&lt;/li&gt;&lt;li&gt;Mobilité inclusive : déploiement d’offres de mobilité pour les usagers qui rencontrent des difficultés à se déplacer au quotidien sur le territoire&lt;/li&gt;&lt;li&gt;Développement de l’intermodalité&lt;/li&gt;&lt;li&gt;Actions innovantes de mobilité durable&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Sols
+Espaces verts
+Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Risques naturels
+Qualité de l'air
+Biodiversité
+Paysage
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P39" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q39" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>CC des Coëvrons</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coevrons.fr/article/programme-leader</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>njoly@coevrons.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-le-developpement-dune-production-et-dune-consommation-responsables/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD39" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>20/06/2024</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>162836</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Soutient un programme de lutte contre l'insécurité routière, qui demeure préoccupante en Île-de-France</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Plan route de demain : Sécurité routière</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>La Région soutient un programme de lutte contre l&amp;#039;insécurité routière, qui demeure préoccupante en Île-de-France. Ce programme porte sur l&amp;#039;infrastructure, la protection des usagers les plus vulnérables et la sécurisation des passages à niveaux.&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;table&gt;&lt;colgroup&gt;&lt;col /&gt;&lt;col /&gt;&lt;col /&gt;&lt;col /&gt;&lt;col /&gt;&lt;col /&gt;&lt;col /&gt;&lt;col /&gt;&lt;/colgroup&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td&gt;&lt;span&gt; &lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;Études&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;Zones accumulations d’accidents&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;Opérations issues d’études&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;Zones d’entrée d’agglomérations&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;Obstacles latéraux&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;Carrefours en campagne&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;Sécurité des usagers vulnérables&lt;/span&gt; &lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;&lt;span&gt;État&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt; &lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt; &lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;&lt;span&gt;Départements&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt; &lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;&lt;span&gt;EPCI&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt; &lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;&lt;span&gt;Syndicats mixtes&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt; &lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;&lt;span&gt;Communes&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt; &lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;br /&gt; &lt;strong&gt;Pour les études et les actions sur l’infrastructures :&lt;/strong&gt; la Région participe à hauteur de 50% de la dépense supportée par le maître d’ouvrage &lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Pour les actions visant à renforcer la sécurité des usagers les plus vulnérables : &lt;/strong&gt;la Région participe à hauteur de 30% de la dépense supportée par le maître d’ouvrage.&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;br /&gt; &lt;ul&gt;&lt;li&gt;&lt;strong&gt;Les études de sécurité routière &lt;/strong&gt;pour identifier et traiter les anomalies des infrastructures prenant en compte tous les usages de la route.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Les actions portant sur l’infrastructure&lt;/strong&gt; pour traiter : &lt;br /&gt;- Les zones d’accumulation d’accidents répertoriées, issues d’une étude de sécurité,&lt;br /&gt;- Les zones de transition en entrée d’agglomération,&lt;br /&gt;- Les obstacles latéraux,&lt;br /&gt;-  Les carrefours à visibilité insuffisante en rase campagne.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Le développement des actions visant à renforcer la sécurité des usagers les plus vulnérables et à limiter les comportements à risque,&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Le soutien à la sécurisation des passages à niveau.&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;  &lt;p&gt;Par ailleurs, la Région souhaite &lt;strong&gt;faciliter les échanges des bonnes pratiques entre les maîtres d’ouvrage.&lt;/strong&gt; À ce titre, sur la base des évaluations demandées aux maîtres d’ouvrage, des réunions techniques seront organisées régulièrement.&lt;/p&gt;&lt;span&gt;&lt;/span&gt;&lt;br /&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Déposez sur &lt;/span&gt;&lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; votre&lt;span&gt; dossier de demande de subvention&lt;/span&gt;&lt;span&gt; présentant le projet de manière précise et comportant toutes les pièces permettant l’instruction du dossier, réputé complet, par les services de la Région.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Après examen du dossier, la demande de subvention sera soumise à la Commission permanente régionale pour délibération. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le versement de la subvention est subordonné à la signature préalable d’une convention.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/plan-route-de-demain-securite-routiere</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;a href="mailto:directiondestransports&amp;#64;iledefrance.fr" target="_blank"&gt;directiondestransports&amp;#64;iledefrance.fr&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-route-de-demain-securite-routiere-1/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>162837</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Soutient les projets visant à transformer les usages de la route pour les rendre plus modernes, performants et respectueux de l'environnement</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Plan route de demain : PEMR, voies réservées et aires de covoiturage</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Pour réduire la congestion routière et anticiper le développement de la route de demain, la Région soutient les projets visant à transformer les usages de la route pour les rendre plus modernes, performants et respectueux de l&amp;#039;environnement.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Pour les PEMR et aires de covoiturage : &lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;État, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Départements, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;EPCI, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Communes, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Syndicats mixtes,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Ville de Paris.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;Pour les v&lt;span&gt;oies réservées : &lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;État, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Départements, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;EPCI.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;La Région participera à hauteur de 50% de la dépense supportée par le maître d’ouvrage.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Conditions :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Sans plafond pour les PEMR et les voies réservées,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Dans la limite de 1.000€ par place pour les aires de covoiturage.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Financement des équipements collectifs suivants, à condition qu&amp;#039;ils soient situés sur ou à proximité immédiate du réseau routier d’intérêt régional :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;L&lt;/span&gt;&lt;span&gt;es pôles d’échanges multimodaux routiers (PEMR),&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L&lt;/span&gt;&lt;span&gt;es aires de covoiturage d’au moins 5 places,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Les voies réservées.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Déposez sur &lt;/span&gt;&lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; votre&lt;span&gt; dossier de demande de subvention&lt;/span&gt;&lt;span&gt; présentant le projet de manière précise et comportant toutes les pièces permettant l’instruction du dossier, réputé complet, par les services de la Région.&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Après examen du dossier, la demande de subvention sera soumise à la Commission permanente régionale pour délibération. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le versement de la subvention est subordonné à la signature préalable d’une convention.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/plan-route-de-demain-pemr-voies-reservees-et-aires-de-covoiturage</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;a href="mailto:directiondestransports&amp;#64;iledefrance.fr" target="_blank"&gt;directiondestransports&amp;#64;iledefrance.fr&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-route-de-demain-pemr-voies-reservees-et-aires-de-covoiturage-1/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>162838</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets visant à transformer les usages de la route pour les rendre plus modernes, performants et respectueux de l’environnement</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Plan route de demain : Innovation</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Pour réduire la congestion routière et anticiper le développement de la route de demain, la Région soutient les projets visant à transformer les usages de la route pour les rendre plus modernes, performants et respectueux de l’environnement.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Collectivités locales,&lt;/li&gt;&lt;li&gt;État,&lt;/li&gt;&lt;li&gt;Établissements publics,&lt;/li&gt;&lt;li&gt;Universités et organismes de recherche,&lt;/li&gt;&lt;li&gt;Entreprises au sens du droit européen,&lt;/li&gt;&lt;li&gt;Associations.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;br /&gt; &lt;strong&gt;Pour les collectivités locales et l’État :&lt;/strong&gt;&lt;br /&gt;Le taux de financement est de 50% des dépenses subventionnables, non plafonnées.&lt;p&gt;&lt;br /&gt;&lt;strong&gt;Pour les entreprises :&lt;/strong&gt;&lt;br /&gt;&lt;span&gt;Le calcul de l’aide sera établi selon la réglementation en vigueur à la date d&amp;#039;attribution, relative aux aides à la recherche, au développement et à l&amp;#039;innovation, prise notamment sur la base du règlement général d&amp;#039;exemption par catégorie.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le taux de financement maximum est de 50% des dépenses subventionnables, non plafonnées.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Les projets soutenus doivent s’intégrer à la liste des thématiques liées :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;À l’infrastructure routière,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;À&lt;/span&gt;&lt;span&gt; l’exploitation,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Aux véhicules,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Aux usages, aux services et au management de la mobilité.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Ces thématiques sont détaillées dans l&amp;#039;annexe 4 à &lt;a href="https://data.iledefrance.fr/pages/publication-des-actes-fiche-detail/?q&amp;#61;identifiant:%22CR2022-021%22" target="_blank"&gt;la délibération n° CR 2022-021 &lt;/a&gt;&lt;/span&gt;&lt;a href="https://data.iledefrance.fr/pages/publication-des-actes-fiche-detail/?q&amp;#61;identifiant:%22CR2022-021%22" target="_blank"&gt;«&lt;/a&gt;&lt;span&gt;&lt;a href="https://data.iledefrance.fr/pages/publication-des-actes-fiche-detail/?q&amp;#61;identifiant:%22CR2022-021%22" target="_blank"&gt;Route de demain ».&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Déposez sur &lt;/span&gt;&lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; votre&lt;span&gt; dossier de demande de subvention&lt;/span&gt;&lt;span&gt; présentant le projet de manière précise et comportant toutes les pièces permettant l’instruction du dossier, réputé complet, par les services de la Région.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Après examen du dossier, la demande de subvention sera soumise à la Commission permanente régionale pour délibération. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le versement de la subvention est subordonné à la signature préalable d’une convention.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/plan-route-de-demain-innovation</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-route-de-demain-innovation-1/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>162840</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer la mobilité au plus près des territoires, en améliorant la desserte des lycées et des îles de loisirs</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Plan route de demain: Amélioration de la desserte des lycées et des îles de loisirs</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;La Région renforce la mobilité au plus près des territoires, en améliorant la desserte des lycées et des îles de loisirs.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;L’aide est intégrée à l’article 3 du dispositif « maîtrise de la mobilité » dont les bénéficiaires sont : &lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Collectivités locales,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;É&lt;/span&gt;&lt;span&gt;tat,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Établissements publics.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;La participation maximale sera égale à 70% de la dépense HT supportée par le maître d’ouvrage.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;La participation financière de la Région s’applique aux opérations d’infrastructure visant à favoriser la desserte par les transports en commun des grands établissements régionaux suivants :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les lycées d&amp;#039;enseignement général, technologique et professionnel et les établissements d&amp;#039;éducation spéciale,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les îles de loisirs.&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Peuvent être soutenus : les aménagements de voirie en faveur des transports en commun, dans un périmètre de 300m autour des accès principaux de ces établissements.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Déposez sur &lt;/span&gt;&lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; votre&lt;span&gt; dossier de demande de subvention présentant le projet de manière précise et comportant toutes les pièces permettant l’instruction du dossier, réputé complet, par les services de la Région.&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Après examen du dossier, la demande de subvention sera soumise à la Commission permanente régionale pour délibération. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le versement de la subvention est subordonné à la signature préalable d’une convention.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/plan-route-de-demain-amelioration-de-la-desserte-des-lycees-et-des-iles-de-loisirs</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-route-de-demain-amelioration-de-la-desserte-des-lycees-et-des-iles-de-loisirs-1/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>162841</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets visant à transformer les usages de la route pour les rendre plus modernes, performants et respectueux de l'environnement</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Plan route de demain : Agences locales de mobilité et Plans de mobilité</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département
+Recherche
+Association</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour réduire la congestion routière et anticiper le développement de la route de demain, la Région soutient les projets visant à transformer les usages de la route pour les rendre plus modernes, performants et respectueux de l&amp;#039;environnement.&lt;br /&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;&lt;span&gt;Collectivités locales,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;État,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Établissements publics,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Universités et organismes de recherche,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises au sens du droit européen,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;La Région participera à hauteur de 50% de la dépense supportée par le maître d’ouvrage.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt; &lt;ul&gt;&lt;li&gt;&lt;strong&gt;Agences locales de mobilité (ALM) :&lt;/strong&gt; financement des dépenses d&amp;#039;investissement relatives aux études de faisabilité, à l&amp;#039;investissement initial et au budget de fonctionnement, sur une période de 3 ans.&lt;br /&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;strong&gt;Plans de mobilité :&lt;/strong&gt; financement des dépenses d’investissement et de fonctionnement relatives aux études et plans d’actions des :&lt;br /&gt;&lt;/span&gt;&lt;span&gt;- Plans de mobilité lycées et campus universitaires&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- Plans de mobilité visés par l’article L. 1214-8-2 du Code des transports, à condition qu’il s’agisse de plans inter-entreprises.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;Retrouvez plus d’informations sur l’espace en ligne &lt;a href="http://www.iledefrance.fr/promobilite"&gt;Pro’Mobilité&lt;/a&gt;&lt;/span&gt;&lt;br /&gt; &lt;ul&gt;&lt;li&gt;&lt;span&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/span&gt;&lt;strong&gt;Agences locales de mobilité (ALM) :&lt;/strong&gt;&lt;span&gt; vous devez déposer sur &lt;/span&gt;&lt;a href="https://mesdemarches.iledefrance.fr" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; &lt;span&gt;un dossier de demande de subvention présentant le projet de manière précise et comportant toutes les pièces permettant l’instruction du dossier, réputé complet, par les services de la Région.&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;strong&gt;Plans de mobilité :&lt;/strong&gt; vous devez transmettre votre dossier à &lt;a target="_blank"&gt;pro.mobilite&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Après examen du dossier, la demande de subvention sera soumise à la Commission permanente régionale pour délibération. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le versement de la subvention est subordonné à la signature préalable d’une convention.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/plan-route-de-demain-agences-locales-de-mobilite-et-plans-de-mobilite</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;span&gt;&lt;a target="_blank"&gt;pro.mobilite&amp;#64;iledefrance.fr &lt;/a&gt;&lt;/span&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-route-de-demain-agences-locales-de-mobilite-et-plans-de-mobilite-1/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>162824</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Allier mobilités alternatives et développement des proximités afin de désenclaver les territoires</t>
+        </is>
+      </c>
+      <c r="C45" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Remiremont et ses Vallées (PETR)</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I45" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J45" s="1" t="inlineStr">
+        <is>
+          <t>16% de cofinancement public à trouver pour les structures privées</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Lutter contre l&amp;#039;isolement géographique et social des populations ;&lt;br /&gt;- Mettre en valeur les productions et savoir-faire locaux du territoire et les rendre accessibles au plus grand nombre ;&lt;br /&gt;- Développer les mobilités alternatives ;&lt;br /&gt;- Maintenir la jeunesse sur le territoire.&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs opérationnels :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Encourager le développement des transports en commun et partagés ;&lt;br /&gt;- Soutenir les mobilités douces ;&lt;br /&gt;- Développer l&amp;#039;offre de services et de commerces de proximité ;&lt;br /&gt;- Renforcer le lien social dans les villages et bourgs-centres.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Operations éligibles&lt;/h4&gt;&lt;p&gt;- Opérations encourageant le développement des transports en commun et partagés ;&lt;br /&gt;- Opérations visant à soutenir les mobilités douces ;&lt;br /&gt;- Opérations visant à renforcer les services et commerces de proximité ;&lt;br /&gt;&amp;#61;&amp;gt; tourné vers les produits locaux.&lt;br /&gt;- Opérations visant à renforcer le lien social dans les villes, villages et hameaux.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilités douces : &lt;/strong&gt;Mobilité dites &amp;#34;actives&amp;#34;, qui ne font appel qu&amp;#039;à la seule énergie humaine (marche, vélos, trottinettes, etc.), mais aussi tout moyen de mobilité, collectif ou individuel, contribuant à une baisse des émissions de CO2 (vie-publique.fr).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Produits locaux :&lt;/strong&gt; produits élaborés et/ou transformés sur le territoire à partir de matière brute animale ou végétale, issue du territoire ou d&amp;#039;un rayon de 100 km alentours, ou de la Région Grand Est.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Sports et loisirs
+Accès aux services
+Cohésion sociale et inclusion
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Equipement public
+Attractivité économique
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;&lt;strong&gt;Aide proposée sur la période 2023-2027&lt;/strong&gt;&lt;/h3&gt;&lt;h4&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Eligibilité géographique : &lt;/strong&gt;Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition que l&amp;#039;opération ait un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Capacité du porteur&lt;/strong&gt; : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € pourront être présentés à la stratégie LEADER.&lt;/p&gt;&lt;h4&gt;Conditions financières&lt;/h4&gt;&lt;p&gt;Plancher de l&amp;#039;aide : 4 000 €&lt;br /&gt;Plafond de l&amp;#039;aide : 30 000 €&lt;/p&gt;&lt;p&gt;Autofinancement requis d&amp;#039;au moins 20 %.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T45" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>CC des Hautes Vosges, CC de la Porte des Vosges Méridionales, CC des Ballons des Hautes Vosges</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysderemiremont.fr/leader/</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Contacts techniques :&lt;/h4&gt;&lt;p&gt;Noémie MOREL - Animatrice du programme LEADER : &lt;a target="_self"&gt;leader&amp;#64;paysderemiremont.fr&lt;/a&gt; / 03.54.74.00.45&lt;/p&gt;&lt;p&gt;PETR Pays de Remiremont et de ses Vallées : 03.29.22.63.85&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>leader@paysderemiremont.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/allier-mobilites-alternatives-et-developpement-des-proximites-afin-de-desenclaver-les-territoires/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>PETR Pays de Remiremont et de ses Vallées</t>
+        </is>
+      </c>
+      <c r="AD45" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2024</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>162815</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'industrie des Véhicules Intermédiaires (eXtrême Défi)</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Industrie des Véhicules Intermédiaires (eXtrême Défi)</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;Les projets éligibles à cet AAP concernent la fabrication, l’innovation portant sur des véhicules intermédiaires (catégories VAE et L).&lt;br /&gt;Le présent AAP est ouvert aux entreprises de toute taille présentant un projet susceptible de relever d’un ou plusieurs des 4 volets suivants :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Volet 1 : Projets de développement et d’assemblage de véhicules intermédiaires&lt;br /&gt;&lt;/strong&gt;Ce volet vise à soutenir les projets de développement des capacités industrielles ainsi que l’installation de nouvelles usines ou lignes de production pour assembler des véhicules intermédiaires et gagner en compétitivité sur le marché de l’assemblage de ces véhicules. Les porteurs chercheront à industrialiser des familles de véhicule intermédiaires conçu à partir d’une base roulante commune pour des applications de transport de personne et de marchandises. Les projets pourront viser la mise en œuvre de capacité d&amp;#039;ingénierie et d’assemblage pour plusieurs constructeurs sur demande et sur des petites séries.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Volet 2 : Projets de production des principaux composants « stratégiques » et équipements pour véhicules intermédiaires&lt;br /&gt;&lt;/strong&gt;Ce volet vise à soutenir les investissements industriels permettant de développer et accroitre les capacités de production des pièces détachées (composants) ou équipements des véhicules intermédiaires pour lesquels il existe un potentiel de relocalisation et de compétitivité du marché européen (exemples non exhaustifs : roues, cadre, fourche, plateaux, pédaliers, freins, moteurs, moyeux, remorques, batteries, etc.).&lt;br /&gt;Ces pièces et équipements devront chercher à être le plus standard et interopérable possible, en s’inscrivant notamment dans une démarche de coopétition avec la filière. Il sera visé en priorité les composants « stratégiques » tels qu’explicité dans le texte de l&amp;#039;appel.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Volet 3 : Projets d’éco-conception et d’amélioration de l’impact environnemental du cycle de vie des véhicules intermédiaires et des équipements associés&lt;br /&gt;&lt;/strong&gt;Ce volet vise à soutenir des projets d’investissement permettant aux entreprises de renforcer leurs capacités à produire des véhicules intermédiaires éco-conçus, réparables, recyclables et reconditionnables (surcyclables) afin d&amp;#039;accompagner la transition de la filière vers l’économie circulaire et d’encourager des investissements en faveur du recyclage, du réemploi des déchets et d’une baisse de la pression sur les ressources. Les projets auront pour but d’alléger l’empreinte environnementale des pièces et composants de véhicules intermédiaires et des processus de fabrication associés.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Volet 4 : Briques technologiques et démonstrateurs de solutions innovantes directement adossées aux véhicules intermédiaires&lt;br /&gt;&lt;/strong&gt;Ce volet vise à soutenir des projets de recherche et de développement ou de premiers démonstrateurs de solutions innovantes portés par des start-ups ou des industriels. Les projets devront être en lien direct avec l’industrialisation du véhicule intermédiaire ou de ses composants, ou avec les éléments physiques et des équipements. Les projets peuvent contribuer à favoriser l’innovation dans les procédés industriels, les matériaux, les utilisations et les solutions digitales pour renforcer la compétitivité, la durabilité du secteur et développer une ingénierie du cycle basée sur des compétences et un savoir-faire spécifique. Les projets ayant une composante collaborative forte, associant notamment des start-ups, des PME, des ETI ou des partenaires de recherche et des universités, et, si besoin, des collectivités territoriales, feront l’objet d’une attention spécifique, tout comme les projets qui privilégieront un partage des objectifs et des résultats au sein de la filière industrielle naissante (notion de « bien commun » décrite dans les critères de sélection).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/industrie-des-vehicules-intermediaires-extreme-defi/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>163043</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter la mobilité du quotidien pour tous en Pays d'Auge au bénéfice des transports partagés et des modes de déplacement actifs</t>
+        </is>
+      </c>
+      <c r="C47" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="F47" s="1" t="inlineStr">
+        <is>
+          <t>Région académique — Normandie</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I47" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 80</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La ruralité et la multipolarité du territoire du Pays d’Auge entrainent une forte dépendance des habitants à l’automobile. Alors que la crise écologique nécessite de réduire la dépendance aux énergies carbonées, la crise énergétique exacerbe quant à elle les situations de précarité énergétique, d’exclusion, et d’isolement contraint des ménages. Afin de répondre aux enjeux d’atténuation du changement climatique en améliorant l’offre de mobilité et renforcer les fonctions de centralité des villes moyennes et des bourgs structurant le territoire au sens du SRADDET et des préconisations du GIEC Normand, il convient d’inscrire le Pays d’Auge dans une démarche de mobilité durable et inclusive en donnant des alternatives à la mobilité et en développant de nouveaux moyens de transports adaptés et accessibles à tous les publics. Il s’agit ainsi de donner aux acteurs publics et privés tous les outils nécessaires pour construire une politique de mobilité efficace et cohérente sur tout le territoire Pays d’Auge en ciblant tous les échelons de la mobilité (communes, EPCI…) et tous les modes de mobilités partagés et durables. &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Faciliter la mobilité du quotidien, en réduisant l’utilisation individuelle de la voiture et en encourageant l’utilisation des transports partagés et des modes de déplacements actifs&lt;/li&gt;&lt;li&gt;Proposer une offre de mobilité inclusive sur tout le territoire du Pays d’Auge afin de lutter contre les fractures territoriales et l’exclusion sociale&lt;/li&gt;&lt;li&gt;Diminuer l’impact carbone et la dépendance aux énergies carbonées en limitant les déplacements, mutualisant les services et en favorisant l’émergence de mobilités plus durables&lt;/li&gt;&lt;li&gt;Favoriser la coopération entre acteurs locaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans &lt;strong&gt;au moins un des types d&amp;#039;opération&lt;/strong&gt; ci-dessous) : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Appui à la création et au développement de services associés aux modes de déplacements actifs &lt;/li&gt;&lt;li&gt;Projets en faveur de la mobilité solidaire et de la participation citoyenne&lt;/li&gt;&lt;li&gt;Initiatives visant à limiter les mobilités tout en répondant aux besoins des habitants dont le développement de services numériques de mise en relation pour favoriser le covoiturage et les autres modes de déplacement et l’animation de ces services auprès de la population&lt;/li&gt;&lt;li&gt;Élaboration de diagnostics permettant d’établir un état des lieux de la mobilité sur le territoire, réalisation d’études de besoins autour de la mobilité et soutien à la réalisation de plans d’action locaux (Plans de Déplacements Entreprises (PDE), Plans de Déplacements Inter-Entreprises (PDIE), Plans de Déplacements d’Administration (PDA), plans territoriaux de mobilité)&lt;/li&gt;&lt;li&gt;Création, expérimentation et développement de solutions de mobilité nouvelles s’appuyant sur la coopération territoriale &lt;/li&gt;&lt;li&gt;Opérations visant à renforcer la coordination et la coopération entre les acteurs locaux de la mobilité &lt;/li&gt;&lt;li&gt;Actions de valorisation et de promotion de l’offre de mobilité douce et collective déjà existante sur le territoire&lt;/li&gt;&lt;li&gt;Opérations de sensibilisation auprès des usagers et des professionnels sur la thématique de la mobilité afin d’inciter aux nouveaux usages&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Aide plancher : 4 000€&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Aide plafond : 60 000€&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie sociale et solidaire
+Accessibilité
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Mobilité fluviale</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays d&amp;#039;Auge. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;br /&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Le projet permet de faciliter la mobilité du quotidien, en réduisant l’utilisation individuelle de la voiture et en encourageant l’utilisation des transports partagés et des modes de déplacements actifs&lt;/li&gt;&lt;li&gt;Le projet permet de proposer une offre de mobilité inclusive sur tout le territoire du Pays d’Auge afin de lutter contre les fractures territoriales et l’exclusion sociale&lt;/li&gt;&lt;li&gt;Le projet permet de diminuer l’impact carbone et la dépendance aux énergies carbonées en limitant les déplacements, mutualisant les services et en favorisant l’émergence de mobilités plus durables&lt;/li&gt;&lt;li&gt;Le projet permet de favoriser la coopération entre acteurs locaux&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; : &lt;span&gt;Travaux de construction/extension de bâtiment ; &lt;/span&gt;Amortissement de biens neufs ; Contribution en nature ; Contrat de crédit-bail ; Bénévolat ; TVA (si elle est récupérée par le bénéficiaire) ; Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale) ; Infrastructures numériques fixes ou mobiles ; Etudes rendues obligatoires par la loi ; Mise aux normes strictes ; Travaux effectués en régie ; Achat de terrain et de biens immeubles ; Retenues de garanties et des aléas (marchés publics)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Auge</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/programme-europeen-LEADER</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Emmanuelle Pruneaud&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 18 08&lt;/p&gt;&lt;p&gt;Cindy Remeur&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 46&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader.paysdauge&amp;#64;calvados.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>emmanuelle.pruneaud@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/faciliter-la-mobilite-du-quotidien-pour-tous-au-benefice-des-transports-partages-et-des-modes-de-deplacement-actifs/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AD47" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2024</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>163014</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la réalisation d'une opération d'aménagement ou de création de voiries, mobilités douces ou ouvrages d'art</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Maitrise d'oeuvre pour une opération d'un montant de travaux inférieur à 100 k€HT</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence vous propose un accompagnement pour de petites opérations en lien avec les infrastructures routières, les mobilités douces et les ouvrages d&amp;#039;art.&lt;/p&gt;&lt;p&gt;Pour les opérations d&amp;#039;investissement dont le coût des travaux est limité à 100 000 € HT, l&amp;#039;agence peut assurer la mission de maitrise d’œuvre :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Études de conception ou réparation,&lt;/li&gt;&lt;li&gt;Assistance à la passation des marchés de Travaux (élaboration du dossier de consultation des entreprises et analyse des offres),&lt;/li&gt;&lt;li&gt;Direction de l’exécution des travaux,&lt;/li&gt;&lt;li&gt;Assistance à la réception des travaux et à la garantie de parfait achèvement des travaux.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Rectification de virages,&lt;/li&gt;&lt;li&gt;Création de voies vertes,&lt;/li&gt;&lt;li&gt;Aménagements de sécurité sur voirie,&lt;/li&gt;&lt;li&gt;Travaux sur Ouvrages d&amp;#039;art,&lt;/li&gt;&lt;li&gt;...&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Equipement public
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie.&lt;/p&gt;&lt;p&gt;Missions facturées au temps passé.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-realisation-dune-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Installation de miroir de circulation de sécurité routière
+Installation de ralentisseur
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>162982</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Coopérer avec d’autres territoires</t>
+        </is>
+      </c>
+      <c r="C49" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Coëvrons</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I49" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Enrichir et renforcer la stratégie locale de développement grâce aux échanges et à la coopération interterritoriale et/ou transnationale.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Développer les échanges d’expériences, les échanges de pratiques et les partenariats avec d’autres territoires en lien avec les thématiques évoquées dans la stratégie locale de développement.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutien préparatoire : préparation et définition d’un projet de coopération en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Mise en oeuvre d’activités de coopération interterritoriale et transnationale en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Animation et gestion des projets de coopération&lt;/li&gt;&lt;li&gt;Communication des projets de coopération&lt;/li&gt;&lt;li&gt;Evaluation des projets de coopération&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
-Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
-Transports collectifs et optimisation des trafics routiers
-[...791 lines deleted...]
-Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
-Transports collectifs et optimisation des trafics routiers
-[...150 lines deleted...]
-Appui méthodologique
 Valorisation d'actions
-Transports collectifs et optimisation des trafics routiers
-[...124 lines deleted...]
-Attractivité économique
+Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
-Mobilité fluviale
-[...3 lines deleted...]
-      <c r="O51" s="1" t="inlineStr">
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P51" s="1" t="inlineStr">
-[...124 lines deleted...]
-      <c r="S52" s="1" t="inlineStr">
+      <c r="P49" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q49" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>CC des Coëvrons</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coevrons.fr/article/programme-leader</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>njoly@coevrons.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-atouts-culturels-touristiques-et-patrimoniaux-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD49" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="53" spans="1:27" customHeight="0">
-[...623 lines deleted...]
-      <c r="G57" s="1" t="inlineStr">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>162980</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Développer des mobilités alternatives et durables</t>
+        </is>
+      </c>
+      <c r="C50" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Fiche 3 - FEDER</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>GAL Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H57" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
-[...688 lines deleted...]
-Voirie et réseaux
+      <c r="I50" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J50" s="1" t="inlineStr">
+        <is>
+          <t>Plancher : aide 15 000€ / cout total 25 000€ - Plafond : aide 75 000€</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Sur le Cœur Entre-deux-Mers&lt;/span&gt;&lt;span&gt;,
+territoire périurbain mais aussi rural, la mobilité est essentiellement vécue
+comme une pratique individuelle, ancrée dans le quotidien et consommatrice
+d’énergies fossiles.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les déplacements se font majoritairement vers les
+pôles urbains extérieurs au territoire et subissent les phénomènes de
+congestion (notamment pour les actifs en trajet domicile /travail) et
+l’augmentation des coûts de l’énergie même si le développement du télétravail
+est aussi un élément influant sur les pratiques de mobilité pendulaire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Proposer des alternatives à la voiture pour désenclaver les secteurs et
+les pratiques&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Rendre plus durables les pratiques de mobilité&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Développement des
+pistes cyclables et de leurs aménagements favorisant notamment la mobilité du
+quotidien&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Infrastructures, équipements,
+services et solutions de mobilités multimodales, collectives ou solidaires&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Infrastructures de
+recharges décarbonés pour la mobilité des voyageurs et des marchandises&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Accompagner le
+territoire dans la mise en place d’un Contrat Opérationnel de Mobilité (COM)&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
 Equipement public
-Bâtiments et construction
-[...253 lines deleted...]
-Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
-Connaissance de la mobilité
-[...4 lines deleted...]
-      <c r="O62" s="1" t="inlineStr">
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P50" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q50" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 1&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T50" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 -&lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>europe@coeurentre2mers.com</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/valorisation-et-preservation-des-ressources-naturelles-locales/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="AD50" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>154990</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Aider au financement de travaux liés à l’amélioration de la sécurité routière</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>FONDS D’ACTION LOCALE (FAL)</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I51" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider au financement de travaux liés à l&amp;#039;amélioration de la sécurité routière (dotation
+de l&amp;#039;État provenant du produit des amendes de police affecté par le Préfet sur proposition de
+la Commission Permanente du Département).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R62" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Vous participez à un projet collaboratif de Recherche, Développement et Innovation (RDI) transnational.
-[...3 lines deleted...]
-&lt;/h4&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Entreprises innovantes de moins de 2 000 salariés,
-[...12 lines deleted...]
-      <c r="T62" s="1" t="inlineStr">
+  Communes de moins de 10.000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI dont la population est inférieure à 10.000 habitants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étude et mise en œuvre de plans de circulation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation et développement de signaux lumineux
+et de la signalisation horizontale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements de carrefours
+ &lt;/li&gt;
+ &lt;li&gt;
+  Différenciation du trafic
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux commandés par les exigences de la sécurité routière
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses exclues :
+ &lt;/strong&gt;
+ Les opérations à caractère économique et commercial telles que les aménagements de lotissements à usage privé et les ZAC.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plancher/plafond :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plancher de
+  dépenses : 1.000€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de dépenses : 130.000€ HT par dossier et par maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB: Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage ne peut présenter plus de 2 demandes
+de subvention.
+L&amp;#039;avis technique de la direction des routes sera sollicité pour l&amp;#039;instruction du dossier.
+L&amp;#039;aide est non cumulable avec celle à la voirie communale.
+Le versement de la subvention est effectué par les services préfectoraux.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T51" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X62" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/fonds-daction-locale/</t>
+        </is>
+      </c>
+      <c r="W51" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;a href="https://www.bpifrance.fr/Contactez-nous"&gt;
-  Bpifrance en région
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
-&lt;/p&gt;
-[...13 lines deleted...]
- &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4375-modele/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Installation de miroir de circulation de sécurité routière
+Installation de ralentisseur</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>24/11/2023</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="63" spans="1:27" customHeight="0">
-[...1087 lines deleted...]
-      <c r="G70" s="1" t="inlineStr">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>158948</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Définir un plan d'implantation de Pôles d'Echanges Multimodaux et leur faisabilité technique à destination des déplacements domicile-travail et touristiques</t>
+        </is>
+      </c>
+      <c r="C52" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme Ingénierie Développement
+France Mobilités</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité technique à l'installation de différents types de Pôles d'Echanges Multimodaux</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>France Mobilités</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Force d&amp;#039;une expertise et de retours d&amp;#039;expériences sur plusieurs de ses réseaux, PIM Mobility vous propose, en amont de tout déploiement, un accompagnement complet, reprenant vos études et réflexions en cours, en vue de créer des espaces de rétention de voyageur et instaurer une pratique multimodale durable :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Identification géographique et définition des typologies des sites étudiés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définition des profils voyageurs présents, leur consentement à changer de comportement et leurs besoins de services associés
+ &lt;/li&gt;
+ &lt;li&gt;
+  cartographie des offres de transport présentes, en cours de déploiement
+ &lt;/li&gt;
+ &lt;li&gt;
+  de faisabilité technique  chiffré
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Hubs de mobilité sur des lignes de covoiturage et lignes BHNS/cars express ; aires de services vélo sur des grands itinéraires touristiques, espaces relais vélos en libre service et stationnement vélos en parc d&amp;#039;activités, aires de covoiturage et relais transport en commun, revitalisation et valorisation multimodale de parvis de gare TER.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes une collectivités, une entreprise, un syndicat ou un office du tourisme.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://pim-mobility.com/contact/</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ contact&amp;#64;pim-mobility.com&lt;br /&gt;06 22 45 03 36&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>p.renault@pim-mobility.com</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5313-definir-un-plan-dimplantation-de-poles-dechan/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>PIM Mobility</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>18/01/2024</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>157566</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les travaux d’accompagnement et de sécurité sur le réseau routier départemental en agglomération</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Travaux d’accompagnement et de sécurité sur le réseau routier départemental en agglomération</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I53" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J53" s="1" t="inlineStr">
+        <is>
+          <t>'- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider les communes à réaliser en agglomération des aménagements de sécurité le long ou sur le réseau routier départemental non pris en charge par le Département dans le cadre de son schéma directeur des mobilités.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+   Communes de moins de 10 000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI dotés de la compétence en matière de voirie dont la population est inférieure à 10.000 habitants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+  NB: La Métropole Rouen Normandie, ainsi que les communes qui la composent, sont exclues de ce dispositif d&amp;#039;aide
+&lt;/p&gt;
+&lt;p&gt;
+  &lt;strong&gt;
+   Dépenses éligibles :
+&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;
+  Travaux liés à l&amp;#039;accompagnement de travaux sur la chaussée des routes départementales et à l&amp;#039;amélioration de la sécurité routière en agglomération (non pris en charge par le Département dans le cadre de son schéma directeur des mobilités) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+   Sécurisation des circulations actives (trottoirs, cheminements piétons),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements de sécurité le long ou sur la chaussée (chicanes, plateaux traversant, îlots...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation et développement de signaux lumineux, signalisation verticale de police et signalisation horizontale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux commandés par les exigences de la sécurité routière
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses exclues :&lt;/strong&gt;
+ Les aménagements non liés à la sécurité : assainissement, aménagements paysagers, mobilier urbain...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plancher/plafond :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plancher de dépenses : 1000 € HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de dépenses : 130.000 € HT
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB: Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage peut présenter plusieurs demandes de subvention dans la limite de la dépense subventionnable.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T53" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/travaux-daccompagnement-et-de-securite-sur-le-reseau-routier-departemental-en-agglomeration/</t>
+        </is>
+      </c>
+      <c r="W53" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime&lt;/p&gt;&lt;p&gt;Direction de la Cohésion des Territoires&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/887c-soutenir-les-travaux-daccompagnement-et-de-se/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Installation de miroir de circulation de sécurité routière
+Installation de ralentisseur</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>28/12/2023</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>157095</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une assistance à la recherche de subventions et au montage des dossiers</t>
+        </is>
+      </c>
+      <c r="C54" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+EUROPE - FEDER - Fonds européen de développement régional
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+France Ruralités</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Aide montage des dossiers de subventions</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>MATEC (ATD 57 Moselle)</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H70" s="1" t="inlineStr">
-[...12 lines deleted...]
- PRÉSENTATION
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérentes qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.Dans le cadre de son assistance, MATEC peut aussi accompagner les collectivités dans la recherche et le montage des dossiers de subventions.
  &lt;br /&gt;
-&lt;/h4&gt;
-[...14 lines deleted...]
- Un Atelier Local porte sur une échelle de réflexion intercommunale,laquelle peut-être toutefois plus vaste (échelle SCOT, PETR, OIN etc) ou plus éventuellement inférieure (échelle infra-intercommunale ou communale).
+&lt;/p&gt;
+&lt;p&gt;
+ Qu&amp;#039;il s&amp;#039;agisse des dossiers du Département, de la Région Grand Est, de l&amp;#039;Etat, de l&amp;#039;Agence de l&amp;#039;Eau Rhin Meuse, de l&amp;#039;Europe, des divers appels à projets, MATEC aide les collectivités à :
  &lt;br /&gt;
-&lt;/p&gt;
-[...6 lines deleted...]
- L&amp;#039;Atelier Local est un outil permettant aux territoires de s&amp;#039;engager pleinement dans la transition de leur modèle de développement soit plus particulièrement dans les transitions territoriales et urbaines, les transitions culturelles, sociales, économiques et citoyennes et les transitions environnementales et énergétiques, lesquelles sont abordées par le prisme de l&amp;#039;aménagement et de l&amp;#039;urbanisme.
+ • trouver des pistes de financement pour les projets ;
+ &lt;br /&gt;
+ • monter au besoin les dossiers de subventions.
  &lt;br /&gt;
  &lt;br /&gt;
- Plus précisément, l&amp;#039;Atelier peut traiter des objets suivants :
+ MATEC peut vous accompagner au montage de dossiers de subventions (hors aides départementales) moyennant une somme équivalente à 2% du montant de la subvention accordée (minimum 1000 €, max 5000 € pour l&amp;#039;ensemble des dossiers d&amp;#039;un même projet).
  &lt;br /&gt;
-&lt;/p&gt;
-[...28 lines deleted...]
- ACCOMPAGNEMENT
+ Cet accompagnement fait l&amp;#039;objet d&amp;#039;une mention dans la convention technique, d&amp;#039;un avenant ou d&amp;#039;une convention spécifique. Il comprend la rédaction et la mise en forme de l&amp;#039;ensemble des pièces (formulaires et leurs annexes incluant une proposition de plan de financement prévisionnel, courrier d&amp;#039;accompagnement, projet de délibération, attestations sur l&amp;#039;honneur diverses éventuelles) ainsi que l&amp;#039;aide à la compilation des pièces demandées.
  &lt;br /&gt;
-&lt;/h4&gt;
-[...27 lines deleted...]
- ATELIER IN SITU - SESSION N°1 : établissement d&amp;#039;un diagnostic et des enjeux
+ Pour activer cet accompagnement il convient de prendre attache avec nos services suffisamment en amont des échéances avec un dossier technique complet (programme de travaux, APS ou APD minimum quand un marché de travaux est nécessaire ou devis quand il n&amp;#039;y a pas de marché de travaux).
  &lt;br /&gt;
- INTER-ATELIER - APPROFONDISSEMENT : analyse documentaire et entretiens et préparation de la phase suivante
-[...7 lines deleted...]
- ATELIER IN SITU - SESSION N°2 : définition d&amp;#039;une stratégie
  &lt;br /&gt;
- INTER-ATELIER - APPROFONDISSEMENT : analyse documentaire et entretiens et préparation de la phase suivante
-[...51 lines deleted...]
-      <c r="N70" s="1" t="inlineStr">
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
-Eau souterraine
-Cours d'eau / canaux / plans d'eau
+Assainissement des eaux
 Patrimoine et monuments historiques
-Culture et identité collective
+Musée
+Sports et loisirs
 Tourisme
 Forêts
-Montagne
-Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
-Accès aux services
-[...3 lines deleted...]
-Commerces et services
+Santé
+Technologies numériques et numérisation
 Tiers-lieux
-Economie circulaire
-[...3 lines deleted...]
-Economie sociale et solidaire
 Revitalisation
-Risques naturels
-Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-Lutte contre la précarité
-[...1 lines deleted...]
-Attractivité économique
 Appui méthodologique
-Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis
-Industrie
 Réduction de l'empreinte carbone
-Mobilité fluviale
 Milieux humides
-Mobilité et véhicules autonomes
-[...3 lines deleted...]
-      <c r="O70" s="1" t="inlineStr">
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R70" s="1" t="inlineStr">
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Être une collectivité locale ou un EPCI de Moselle.
+ &lt;br /&gt;
+ •    Être adhérent à MATEC.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T54" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Moselle</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.matec57.fr/</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
+ &lt;br /&gt;
+ •    A
+ &lt;a target="_self"&gt;
+  contact&amp;#64;matec57.fr
+ &lt;/a&gt;
+ en exposant brièvement votre projet ainsi que votre besoin.
+ &lt;br /&gt;
+ •    Au 03.55.94.18.11
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ 17 Quai Paul Wiltzer
+ &lt;br /&gt;
+ 57000 METZ
+ &lt;br /&gt;
+ Horaires d&amp;#039;ouverture :
+ &lt;br /&gt;
+ Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>cyril.gillerat@matec57.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb50-beneficier-dune-assistance-a-la-recherche-de-/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>157094</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Préparer et mettre en oeuvre des activités de coopération</t>
+        </is>
+      </c>
+      <c r="C55" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°5 : Préparation et mise en œuvre d'activités de coopération</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I55" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J55" s="1" t="inlineStr">
+        <is>
+          <t>Plancher = 5 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
+&lt;/p&gt;
+&lt;p&gt;
+ Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes :
+&lt;/p&gt;
+&lt;p&gt;
+ - Promouvoir un territoire sobre et résilient
+&lt;/p&gt;
+&lt;p&gt;
+ - Soutenir l&amp;#039;initiative économique
+&lt;/p&gt;
+&lt;p&gt;
+ - Renforcer l&amp;#039;attractivité par l&amp;#039;offre de services
+&lt;/p&gt;
+&lt;p&gt;
+ - Favoriser l&amp;#039;inclusion et l&amp;#039;épanouissement des habitants
+&lt;/p&gt;
+&lt;p&gt;
+ A travers l&amp;#039;action &amp;#34;Préparation et mise en œuvre d&amp;#039;activités de coopération&amp;#34;, le GAL souhaite, de manière générale, développer tout projet de coopération lié aux 4 grands axes de la stratégie locale de développement. Les thématiques propices à la coopération sur le territoire sont privilégiées, à savoir : la culture, les énergies renouvelables, l&amp;#039;urbanisme rural durable et les mobilités.
+&lt;/p&gt;
+&lt;p&gt;
+ La coopération aura pour attendus :
+&lt;/p&gt;
+&lt;p&gt;
+ - La mutualisation de moyens pour la recherche commune de solutions à des problématiques partagées.
+&lt;/p&gt;
+&lt;p&gt;
+ - La mise en place d&amp;#039;actions communes répondant aux enjeux identifiés dans la stratégie locale de développement.
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement de partenariats internes au territoire et vers d&amp;#039;autres GAL en région Normandie ou en dehors.
+&lt;/p&gt;
+&lt;p&gt;
+ - Le partage d&amp;#039;expériences et la diffusion de bonnes pratiques.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  CANDIDATURE
+  Les types de projets suivants peuvent prétendre au dispositif LEADER :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...74 lines deleted...]
- &lt;br /&gt;
+ - Echanges d&amp;#039;expériences : rencontres, visites sur site de projets réalisés, missions sur des problématiques précises (à définir, selon le projet de coopération).
+&lt;/p&gt;
+&lt;p&gt;
+ - Missions de conseils, d&amp;#039;expertise, d&amp;#039;animation territoriale et de mise en réseau.
+&lt;/p&gt;
+&lt;p&gt;
+ - Actions collectives d&amp;#039;échange, de diffusion de bonnes pratiques et de communication.
+&lt;/p&gt;
+&lt;p&gt;
+ - Actions de formations non professionnelles, d&amp;#039;information et de sensibilisation.
+&lt;/p&gt;
+&lt;p&gt;
+ - Actions de formation visant à la mise en réseau, à la sensibilisation ou à l&amp;#039;éducation des acteurs sur des problématiques de développement rural et intégrées dans un projet de territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ - Traduction.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S70" s="1" t="inlineStr">
-[...87 lines deleted...]
-      <c r="L71" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Cohésion sociale et inclusion
+Santé
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Améliorer la sécurité des déplacements des usagers
+  Bénéficiaire éligible :
  &lt;/strong&gt;
- &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Votre besoin
+  Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;accident de la circulation résulte, le plus souvent, de la conjonction de multiples éléments liés au comportement du conducteur, à l&amp;#039;état du véhicule et à la qualité de l&amp;#039;infrastructure. Si le comportement des impliqués est à l&amp;#039;origine de la plupart des accidents de la circulation, il est souvent induit par une configuration inappropriée de l&amp;#039;infrastructure.
+ Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  L&amp;#039;action sur l&amp;#039;infrastructure routière et sur l&amp;#039;espace public reste donc l&amp;#039;un des leviers majeurs d&amp;#039;une démarche d&amp;#039;amélioration de la sécurité des déplacements.
+  Dépenses inéligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Les objectifs de sécurité sont à articuler avec d&amp;#039;autres objectifs de l&amp;#039;action sur la ville ou sur le réseau routier : accessibilité, attractivité, qualité de l&amp;#039;espace public, équité sociale, valeurs patrimoniales, développement des modes doux, ... Les aménagements doivent intégrer la mixité croissante des usages de l&amp;#039;espace public (véhicules individuels, transports en commun, cycles, piétons, deux-roues motorisés, etc.) dont les besoins et contraintes sont parfois divergents, et dont la cohabitation peut être source de conflits.
+ - Amortissement de biens neufs,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contribution en nature,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contrat de crédit-bail,
+&lt;/p&gt;
+&lt;p&gt;
+ - Bénévolat (dans le cadre de l&amp;#039;auto-construction)
+&lt;/p&gt;
+&lt;p&gt;
+ - TVA (si elle est récupérée par le bénéficiaire)
+&lt;/p&gt;
+&lt;p&gt;
+ - Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d&amp;#039;arts classés ou inscrits conformément à la règlementation nationale),
+&lt;/p&gt;
+&lt;p&gt;
+ - Infrastructures numériques fixes ou mobiles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Etudes rendues obligatoires par la loi,
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise aux normes strictes,
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux effectués en régie,
+&lt;/p&gt;
+&lt;p&gt;
+ - Achat de terrain et de biens immeubles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Retenues de garanties et aléas (commande publique)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  La réponse du Cerema
+  Montant maximal de dépenses éligibles présentées à LEADER :
  &lt;/strong&gt;
+ 1 million d&amp;#039;euros HT
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Le Cerema réalise des études pour améliorer la sécurité des déplacements des usagers. Ces études comprennent quatre phases ayant des objectifs bien distincts afin de :
+  Les communes inéligibles sont :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...30 lines deleted...]
-      <c r="S71" s="1" t="inlineStr">
+&lt;p&gt;
+ - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
+&lt;/p&gt;
+&lt;p&gt;
+ - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U71" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X71" s="1" t="inlineStr">
+      <c r="T55" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lehavreseinemetropole.fr/</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+ Nicolas Bécue
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  nicolas.becue&amp;#64;lehavremetro.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 02.76.40.52.62 / 07.86.73.14.49
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y71" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>nicolas.becue@lehavremetro.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/253b-leader-action-n5-preparation-et-mise-en-uvre-/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>CU Le Havre Seine Métropole</t>
+        </is>
+      </c>
+      <c r="AD55" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>19/12/2023</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="72" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G72" s="1" t="inlineStr">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>157090</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir un territoire sobre et résilient</t>
+        </is>
+      </c>
+      <c r="C56" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°1 : promouvoir un territoire sobre et résilient</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...13 lines deleted...]
-      <c r="L72" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I56" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J56" s="1" t="inlineStr">
+        <is>
+          <t>Plancher = 7 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER  (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
+&lt;/p&gt;
+&lt;p&gt;
+ Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;promouvoir un territoire sobre et résilient&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Cet axe de LEADER entend affirmer l&amp;#039;enjeu énergétique sur le territoire et préserver les ressources naturelles. Il s&amp;#039;agit également d&amp;#039;anticiper les évolutions physiques, économiques et sociales qui seront générées par le changement climatique. À travers cette action, le GAL souhaite également valoriser ses atouts industriels en favorisant l&amp;#039;émergence et le développement d&amp;#039;activités économiques au sein de filières innovantes. L&amp;#039;action permettra de viser les attendus suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ - Une sensibilisation des acteurs à la sobriété énergétique du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ - Un développement des projets de rénovation énergétique des bâtiments publics et privés
+&lt;/p&gt;
+&lt;p&gt;
+ - La production d&amp;#039;énergies renouvelables sur le territoire
+&lt;/p&gt;
+&lt;p&gt;
+ - La réduction des volumes et la valorisation des déchets
+&lt;/p&gt;
+&lt;p&gt;
+ - Un usage renforcé des mobilités actives et décarbonées
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;entretien et la valorisation des espaces naturels
+&lt;/p&gt;
+&lt;p&gt;
+ - La préservation des ressources naturelles
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement des filières à potentiel
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Votre besoin
-  &lt;br /&gt;
+  Les types de projets suivants peuvent prétendre au dispositif LEADER :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- La gestion optimale de votre patrimoine de voiries (routes, rails, voies cyclables) implique une connaissance fine et à jour de vos réseaux et équipements.
-[...25 lines deleted...]
-&lt;p&gt;
  &lt;strong&gt;
-  Nos atouts
+  Investissements contribuant à la mise en place de réalisations ou d&amp;#039;installations pilotes en matière de :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...12 lines deleted...]
-&lt;/ul&gt;
+&lt;p&gt;
+ - Productions d&amp;#039;énergies
+&lt;/p&gt;
+&lt;p&gt;
+ - Maîtrise des dépenses énergétiques des bâtiments
+&lt;/p&gt;
+&lt;p&gt;
+ - Traitement et/ou stockage de l&amp;#039;eau
+&lt;/p&gt;
+&lt;p&gt;
+ - Nouvelles modalités de gestion, de recyclage des déchets, biodéchets et des sous-produits
+&lt;/p&gt;
+&lt;p&gt;
+ - Valorisation des ressources locales
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement des mobilités décarbonées et/ou actives
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  La réponse du Cerema
-  &lt;br /&gt;
+  Opérations liées aux études :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...30 lines deleted...]
- Formations : prise en main et approfondissement
+&lt;p&gt;
+ - Gestion et valorisation des déchets et des sous-produits
+&lt;/p&gt;
+&lt;p&gt;
+ - Suivi de la biodiversité, préservation et valorisation des milieux
+&lt;/p&gt;
+&lt;p&gt;
+ - Production d&amp;#039;énergies renouvelables
+&lt;/p&gt;
+&lt;p&gt;
+ - Besoins locaux en matière d&amp;#039;énergie (diagnostic sur la consommation énergétique, audit énergétique des bâtiments)
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement des mobilités décarbonées et/ou actives
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations liées à l&amp;#039;ingénierie pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Animation et contribution à la mise en réseau des acteurs du territoire, information / sensibilisation (but pédagogique, porter à connaissance) sur des thèmes relatifs à la biodiversité, aux déchets, aux économies d&amp;#039;énergie
+&lt;/p&gt;
+&lt;p&gt;
+ - Organisation d&amp;#039;événements à vocation éducative, de sensibilisation et de débat
+&lt;/p&gt;
+&lt;p&gt;
+ - Formation et information des professionnels et acteurs privés
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M72" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="O72" s="1" t="inlineStr">
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Innovation, créativité et recherche
+Biodiversité
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S72" s="1" t="inlineStr">
-[...333 lines deleted...]
-      <c r="L75" s="1" t="inlineStr">
+      <c r="R56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  VOTRE BESOIN :
+  Bénéficiaire éligible :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Anticiper l&amp;#039;évolution des comportements de mobilité et prévoir l&amp;#039;impact d&amp;#039;un projet ou d&amp;#039;une politique de transport sont une nécessité pour les acteurs des territoires en charge des politiques d&amp;#039;aménagement.
-[...2 lines deleted...]
- Le Cerema assiste les acteurs publics dans le développement et l&amp;#039;usage d&amp;#039;outils d&amp;#039;évaluation et d&amp;#039;aide à la décision.
+ Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  LA RÉPONSE DU CEREMA  :
+  Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Le Cerema propose des interventions variées dans le domaine de la modélisation multimodale des déplacements :
+ Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  → Assistance à maîtrise d&amp;#039;ouvrage
+  Dépenses inéligibles :
  &lt;/strong&gt;
- &lt;br /&gt;
-[...17 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Amortissement de biens neufs,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contribution en nature,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contrat de crédit-bail,
+&lt;/p&gt;
+&lt;p&gt;
+ - Bénévolat (dans le cadre de l&amp;#039;auto-construction)
+&lt;/p&gt;
+&lt;p&gt;
+ - TVA (si elle est récupérée par le bénéficiaire)
+&lt;/p&gt;
+&lt;p&gt;
+ - Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d&amp;#039;arts classés ou inscrits conformément à la règlementation nationale),
+&lt;/p&gt;
+&lt;p&gt;
+ - Infrastructures numériques fixes ou mobiles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Etudes rendues obligatoires par la loi,
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise aux normes strictes,
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux effectués en régie,
+&lt;/p&gt;
+&lt;p&gt;
+ - Achat de terrain et de biens immeubles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Retenues de garanties et aléas (commande publique)
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  → Développement de modèles
+  Montant maximal de dépenses éligibles présentées à LEADER :
  &lt;/strong&gt;
- &lt;br /&gt;
-[...11 lines deleted...]
-&lt;/ul&gt;
+ 1 million d&amp;#039;euros HT
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  → Réalisation d&amp;#039;études de trafics
+  Les communes inéligibles sont :
  &lt;/strong&gt;
- &lt;br /&gt;
-[...69 lines deleted...]
-      <c r="X75" s="1" t="inlineStr">
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
+&lt;/p&gt;
+&lt;p&gt;
+ - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lehavreseinemetropole.fr/</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+ Nicolas Bécue
+&lt;/p&gt;
+&lt;a target="_self"&gt;
+ &lt;p&gt;
+  nicolas.becue&amp;#64;lehavremetro.fr
+ &lt;/p&gt;
+&lt;/a&gt;
+&lt;p&gt;
+ 02.76.40.52.62 / 07.86.73.14.49
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y75" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>nicolas.becue@lehavremetro.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9496-action-n1-promouvoir-un-territoire-sobre-et-r/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB56" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation énergétique école
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>CU Le Havre Seine Métropole</t>
+        </is>
+      </c>
+      <c r="AD56" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>18/12/2023</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="76" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E76" s="1" t="inlineStr">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>161700</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir de l'aide pour les projets de Recherche, Développement ou Innovation (RDI)</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Projets de Recherche, Développement ou Innovation (RDI)</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H76" s="1" t="inlineStr">
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="N76" s="1" t="inlineStr">
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous avez un projet pour faire avancer la recherche en appui à la Transition énergétique et environnementale ?     Notre dispositif peut vous aider. &lt;strong&gt;Il s’adresse aux organismes de recherche, entreprises, associations et partenaire potentiel d’un projet de R&amp;amp;D.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’ADEME finance des projets de RDI qui lui sont directement soumis hors appels à projet, dans la mesure où &lt;strong&gt;les recherches ciblées par ces projets ne couvrent pas des fronts de science relevant d’appels à projets compétitifs proposés par l’ADEME ou d’autres financeurs de la recherche&lt;/strong&gt; (retrouvez la majorité des &lt;a target="_blank" href="https://www.appelsprojetsrecherche.fr"&gt;appels à projets de recherche en France&lt;/a&gt;).&lt;/p&gt;&lt;p&gt;L’éligibilité de vos  projets, hors appels à projets compétitifs, est jugée au cas par cas.&lt;/p&gt;&lt;p&gt;Les objectifs de      l’ADEME sont de bien &lt;strong&gt;qualifier leur pertinence&lt;/strong&gt; au regard des priorités de recherche et innovation inscrites dans sa stratégie RD 2021-2027, et de s’assurer de la &lt;strong&gt;qualité scientifique&lt;/strong&gt; de la proposition afin d’évaluer l’aide financière qui pourrait être apportée.&lt;/p&gt;&lt;p&gt;Veuillez prendre contact avec l’ADEME avant tout dépôt de dossier.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Transition énergétique
+Agriculture et agroalimentaire
+Qualité de l'air
+Bâtiments et construction
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/projets-recherche-developpement-innovation-rdi</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/projets-de-recherche-developpement-ou-innovation-rdi/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>161740</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les actions en faveur de la transition écologique : l'aide aux actions ponctuelles d’animation, de communication et/ou de formation</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Aides aux actions ponctuelles</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous souhaitez contribuer au déploiement des politiques de l’ADEME ?&lt;/p&gt;&lt;p&gt;Les &lt;strong&gt;aides aux actions ponctuelles&lt;/strong&gt; pourront financer vos &lt;strong&gt;actions ponctuelles d’animation, de communication et/ou de formation&lt;/strong&gt;. Voici quelques exemples d’actions :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Formation/sensibilisation&lt;/strong&gt; : analyse des besoins, conception de modules, animation de sessions.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Communication&lt;/strong&gt; : réalisation d’outils, diffusion d’info, création de sites internet, organisation d’événements.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Animation&lt;/strong&gt; : mobilisation d’une cible, dissémination de solutions, structuration d’une filière, organisation de Trophées/labels.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Forêts
 Sols
 Transition énergétique
 Agriculture et agroalimentaire
 Qualité de l'air
 Bâtiments et construction
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O76" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P76" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S76" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_93_94_975_977_978_984_986_987_988_989</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/aides-actions-ponctuelles</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aides-aux-actions-ponctuelles/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="77" spans="1:27" customHeight="0">
-[...324 lines deleted...]
-      <c r="E79" s="1" t="inlineStr">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>161751</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Demander une contribution au financement de postes de chargés de mission, pour des projets d’envergure et structurants pour les territoires</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Aides aux relais</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G79" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
 Entreprise privée
-Recherche</t>
-[...2 lines deleted...]
-      <c r="H79" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K79" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>Transports collectifs et optimisation des trafics routiers
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous souhaitez contribuer au déploiement des politiques de l’ADEME ?&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les &lt;strong&gt;aides aux relais&lt;/strong&gt; pourront vous permettre de recruter un poste de chargé de mission pour des &lt;strong&gt;projets structurants pour le territoire &lt;/strong&gt;! Voici des exemples de profils de postes : animateur filière Bois-énergie, chargé de mission EnR, animateur solaire thermique, chargé de mission qualité de l&amp;#039;air, animateur Biodéchets, animateur filière Méthanisation, animateur alimentation durable, relai Agri-énergie, chargé de mission EIT, etc.&lt;/p&gt;&lt;p&gt;Le cas de certains profils de relais sont exclus du présent dispositif :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Conseillers en Énergie Partagés (CEP) : ces profils sont traités dans un &lt;a href="https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/2024/soutien-a-creation-postes-conseil-energie-partage-cep"&gt;dispositif spécifique&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Conseillers France rénov&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Merci de contacter l&amp;#039;ADEME avant de déposer vos projets sur la plateforme.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Sols
+Transition énergétique
+Agriculture et agroalimentaire
+Qualité de l'air
+Bâtiments et construction
+Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
-Mobilité pour tous</t>
-[...2 lines deleted...]
-      <c r="O79" s="1" t="inlineStr">
+Mobilité pour tous
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S79" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U79" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X79" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_93_94_975_977_978_987_988_989</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/aides-relais</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y79" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z79" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA79" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aides-aux-relais/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="80" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G80" s="1" t="inlineStr">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>162563</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Mécénat pour le financement de vos projets d'investissement</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
-Entreprise publique locale (Sem, Spl, SemOp)</t>
-[...12 lines deleted...]
-      <c r="L80" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="I60" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J60" s="1" t="inlineStr">
+        <is>
+          <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Donnez vie à vos projets !
-[...2 lines deleted...]
- Le prêt moyen long terme accompagne les différents projets d&amp;#039;investissements de tous les acteurs locaux.
+ &lt;em&gt;
+  L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Financer vos projets
+ &lt;/strong&gt;
+ grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
+ &lt;strong&gt;
+  lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
+ &lt;/strong&gt;
+ qui font vivre nos territoires.
+ &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
+financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
+ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
+&lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
+forces vives pour construire ensemble les moyens
+de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;br /&gt;
+  Cadre réglementaire
+ &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Il s&amp;#039;adresse à toutes les collectivités locales, y compris les plus petites. La Banque Postale, premier prêteur bancaire des collectivités locales, octroit un prêt sur deux à une commune de moins de 5 000 habitants.
-[...47 lines deleted...]
-      <c r="N80" s="1" t="inlineStr">
+ Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
+(PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -13633,3543 +9417,269 @@
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
-Emploi
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
-Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
-Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis
-Spectacle vivant
 Médias et communication
 Industrie
-Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
-Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O80" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R80" s="1" t="inlineStr">
+      <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Après analyse et acceptation de votre dossier par La Banque Postale.
-[...126 lines deleted...]
-      <c r="S81" s="1" t="inlineStr">
+ Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;investissement liés aux 
+programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
+Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
+ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U81" s="1" t="inlineStr">
+      <c r="T60" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X81" s="1" t="inlineStr">
-[...55 lines deleted...]
-      <c r="L82" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://villyz.fr/</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Dispositif &amp;#34;Éco-chèque mobilité&amp;#34;
+  Email
  &lt;/strong&gt;
-&lt;/p&gt;
-[...5 lines deleted...]
-  Les dossiers sollicitant un financement seront considérés recevables par la Région lorsque :
+ : projets&amp;#64;villyz.fr
+&lt;/p&gt;
+ &lt;p&gt;&lt;strong&gt;Téléphone
  &lt;/strong&gt;
-&lt;/p&gt;
-[...116 lines deleted...]
-      <c r="AA82" s="1" t="inlineStr">
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>arthur.moraglia@villyz.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Entretien / restauration des haies
+Gestion des inondations
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="83" spans="1:27" customHeight="0">
-[...24 lines deleted...]
-      <c r="H83" s="1" t="inlineStr">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>152160</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la création d'aménagements de sécurité routière</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>AMÉNAGEMENTS DE SÉCURITÉ ROUTIÈRE</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K83" s="1" t="inlineStr">
-[...2405 lines deleted...]
-      <c r="K96" s="1" t="inlineStr">
+      <c r="I61" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 52</t>
+        </is>
+      </c>
+      <c r="J61" s="1" t="inlineStr">
+        <is>
+          <t>Le taux de financement est variable en fonction du taux communal attribué annuellement par le Département à chaque collectivité de l'Oise. Le taux communal moyen est de 36 %.</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L96" s="1" t="inlineStr">
-[...665 lines deleted...]
-      <c r="L100" s="1" t="inlineStr">
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Participer au travers de la répartition du produit des amendes de police (article R2334-12 du code général des collectivités territoriales) à l&amp;#039;aménagement des équipements améliorant la sécurité des usagers des transports en commun et des voiries.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
  communes de moins de 10.000 habitants
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M100" s="1" t="inlineStr">
+      <c r="M61" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagement de passage piéton sécurisé rue des Lilas
  &lt;/li&gt;
  &lt;li&gt;
   Installation de feux tricolores à l&amp;#039;intersection de la rue de la Mairie
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une zone de stationnement pour les usagers du parc municipal
  &lt;/li&gt;
  &lt;li&gt;
   Étude de circulation pour la sécurisation de la RD 75
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place de plateaux ralentisseurs sur la rue de l&amp;#039;École
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un carrefour sécurisé rue des Cerisiers
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un chemin piétonnier le long de la RD 200
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation de l&amp;#039;aire d&amp;#039;accueil des camions sur la RD 42
@@ -17185,62 +9695,62 @@
  &lt;/li&gt;
  &lt;li&gt;
   Étude de sécurité routière pour la RD 150
  &lt;/li&gt;
  &lt;li&gt;
   Création de zones 30 dans les quartiers résidentiels
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un passage surélevé à l&amp;#039;intersection de la rue Principale
  &lt;/li&gt;
  &lt;li&gt;
   Installation de dos d&amp;#039;âne pour réduire la vitesse rue des Érables
  &lt;/li&gt;
  &lt;li&gt;
   Étude de sécurité pour la RD 55 et la RD 220
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de carrefours sécurisés rue de la Gare
  &lt;/li&gt;
  &lt;li&gt;
   Installation de feux tricolores aux intersections de la RD 30
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N100" s="1" t="inlineStr">
+      <c r="N61" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Transports collectifs et optimisation des trafics routiers</t>
         </is>
       </c>
-      <c r="O100" s="1" t="inlineStr">
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R100" s="1" t="inlineStr">
+      <c r="R61" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -17354,547 +9864,12167 @@
      &lt;p&gt;
       Taux communal ou intercommunal pour les travaux sur ou le long de voie communale
       &lt;br /&gt;
       &lt;br /&gt;
       &lt;br /&gt;
       &lt;br /&gt;
      &lt;/p&gt;
      &lt;p&gt;
       Taux communal ou intercommunal bonifié (&amp;#43;10%) pour les travaux sur ou le long de routes départementales
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       - Dépense subventionnable plafonnée à 300 000 € HT
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  Pour les travaux dont l&amp;#039;emprise est susceptible de concerner le domaine public départemental (routes, espaces publics,...), le maître d&amp;#039;ouvrage devra obligatoirement prendre contact avec les services du pôle aménagement et mobilité du Conseil départemental, afin de l&amp;#039;associer le plus en amont possible aux réflexions portant sur la conception du projet, et de solliciter une convention de maîtrise d&amp;#039;ouvrage ou une permission de voirie suivant les cas.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S100" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T100" s="1" t="inlineStr">
+      <c r="T61" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U100" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V100" s="1" t="inlineStr">
+      <c r="V61" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W100" s="1" t="inlineStr">
+      <c r="W61" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X100" s="1" t="inlineStr">
+      <c r="X61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y100" s="1" t="inlineStr">
+      <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z100" s="1" t="inlineStr">
+      <c r="Z61" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4293-aider-a-lamelioration-de-la-qualite-de-la-dis/</t>
         </is>
       </c>
-      <c r="AA100" s="1" t="inlineStr">
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB61" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Installation de ralentisseur
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>16/10/2023</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="101" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G101" s="1" t="inlineStr">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>151703</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné par la DDT de la Mayenne au service de l'aménagement durable de votre territoire</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnements de la DDT 53</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>DDT de Mayenne</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service déconcentré de l&amp;#039;État au niveau départemental, la Direction Départementale de la Mayenne (DDT) constitue un service technique de référence auprès du préfet, dont l&amp;#039;objet est d&amp;#039;assurer un service de proximité auprès des acteurs territoriaux.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La finalité de l&amp;#039;action de la DDT est de contribuer à l&amp;#039;aménagement et au développement durables des territoires tant urbains que ruraux de la Mayenne. La DDT est porteuse des enjeux transversaux de transition écologique. La DDT situe son action dans un cadre interministériel et contribue sur les sujets suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;urbanisme, l&amp;#039;aménagement des territoires, la gestion économe de l&amp;#039;espace et le cadre de vie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;économie agricole, les circuits courts, les projets alimentaires territoriaux, la cohésion,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le bâtiment, l&amp;#039;accessibilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;environnement, la préservation de l&amp;#039;eau et des milieux, la biodiversité, les espèces protégées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la prévention des risques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;habitat, le logement social et la rénovation urbaine,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la sécurité et l&amp;#039;éducation routières, les déplacements et la gestion de crise.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ A ce titre, la DDT propose son accompagnement et ses conseils à l&amp;#039;ensemble des acteurs locaux, aussi bien sur le volet réglementaire que sur le partage des politiques publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Contacts et plus d&amp;#039;informations:
+ &lt;strong&gt;
+  vous trouverez ci-dessous le lien permettant d&amp;#039;avoir accès à l&amp;#039;organigramme de la DDT  et aux coordonnées des référents territoriaux par EPCI :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/ST-aides-territoires-6706a94207f79.png" alt /&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Alimentation
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités et autres acteurs situés en Mayenne.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T62" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>Mayenne</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Adresse du service territorial (Référents territoriaux)
+ :
+ &lt;strong&gt;
+  &lt;a href="mailto:ddt-st&amp;#64;mayenne.gouv.fr" target="_self"&gt;
+   ddt-st&amp;#64;mayenne.gouv.fr
+  &lt;/a&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires.st.ddt-53@equipement-agriculture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3623-accompagner-les-projets-des-territoires-mayen/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB62" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>DDT Mayenne</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2023</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>150687</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes dans la recherche de financements pour la réalisation de leurs projets d’investissement</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le PETR accompagne les communes de son territoire dans la recherche de financements. Il effectue une veille sur les appels à projets et les appels à manifestation d&amp;#039;intérêt, ainsi que sur les dispositifs du Département, de la Région, de l&amp;#039;État et de l&amp;#039;Europe. Il apporte également son appui à la rédaction des différents contrats à l&amp;#039;échelle des communes et du territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les communes du PETR Garrigues et Costières de Nîmes
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T63" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ financements&amp;#64;petr-garriguescostieres.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e841-accompagner-les-communes-dans-la-recherche-de/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB63" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>27/09/2023</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>144505</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Participer au financement des études structurantes des territoires de projets</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I64" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J64" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de dépense subventionnable : 100.000€ HT</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études structurantes des territoires portées à l’échelle d’un EPCI, d’un PETR ou d’un groupement d’EPCI peuvent être subventionnées lorsqu’elles répondent à :&lt;br /&gt;- des objectifs de cohésion et de développement des territoires,&lt;br /&gt;- la mise en œuvre de la territorialisation de stratégies départementales (hors études relevant de règlements sectoriels - tourisme, la mobilité, le transport, et les schémas directeurs cyclables éligibles…).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espace public
+Voirie et réseaux
+Recyclage et valorisation des déchets
+Accès aux services
+Risques naturels
+Equipement public
+Accessibilité
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etudes reconnues comme structurantes dépassant le cadre d&amp;#039;un seul EPCI ou engagées à l&amp;#039;échelle d&amp;#039;un CRTE.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T64" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/participation-aux-etudes-structurantes-des-territoires-de-projets</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Développement Territorial Intégré et Ingénierie de Projets
+&lt;/p&gt;
+&lt;p&gt;
+ Secrétariat : 05 58 05 40 40&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a href="mailto:developpement.territorial&amp;#64;landes.fr" target="_self"&gt;
+  developpement.territorial&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du Département
+&lt;/p&gt;
+&lt;p&gt;
+ 23 rue Victor Hugo
+&lt;/p&gt;
+&lt;p&gt;
+ 40025 MONT-DE-MARSAN CEDEX
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8d6f-participer-au-financement-des-etudes-structur/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>144506</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Participer au financement des études de planification urbaine</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J65" s="1" t="inlineStr">
+        <is>
+          <t>Montant de la subvention : 25.000€</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les études de planification urbaine à caractère intercommunal peuvent prétendre à une aide départementale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Voirie et réseaux
+Recyclage et valorisation des déchets
+Commerces et services
+Risques naturels
+Equipement public
+Accessibilité
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etudes de planification urbaine ayant un caractère intercommunal.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T65" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Développement Territorial Intégré et Ingénierie de Projets
+&lt;/p&gt;
+&lt;p&gt;
+ Secrétariat : 05 58 05 40 40&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a href="mailto:developpement.territorial&amp;#64;landes.fr" target="_self"&gt;
+  developpement.territorial&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du Département
+&lt;/p&gt;
+&lt;p&gt;
+ 23 rue Victor Hugo
+&lt;/p&gt;
+&lt;p&gt;
+ 40025 MONT-DE-MARSAN CEDEX
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9ac7-participer-au-financement-des-etudes-de-plani/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC65" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>131823</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Se déplacer au congrès annuel de l'AMF</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Association des maires et présidents de communautés des Vosges (AMV 88)</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;AMV 88 organise un
+ &lt;strong&gt;
+  déplacement &amp;#34;clés en main&amp;#34;
+ &lt;/strong&gt;
+ afin de permettre à ses adhérents de se rendre au
+ &lt;strong&gt;
+  congrès annuel de l&amp;#039;AMF
+ &lt;/strong&gt;
+ (Association des Maires de France et des présidents d&amp;#039;intercommunalité).
+&lt;/p&gt;
+&lt;p&gt;
+ Ce grand événement se déroule habituellement en novembre à Paris.
+&lt;/p&gt;
+&lt;p&gt;
+ Le prix de ce déplacement inclut les frais de transport, d&amp;#039;hébergement, de restauration, ainsi que les spectacles et visites organisés.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les participants au Congrès assistent à l&amp;#039;assemblée générale de l&amp;#039;AMF mais peuvent également assister à de nombreuses conférences, débats en plénière, forums thématiques ou points infos sur les
+ &lt;strong&gt;
+  grands sujets d&amp;#039;actualité ou d&amp;#039;action des communes
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ C&amp;#039;est l&amp;#039;occasion de
+ &lt;strong&gt;
+  débattre, d&amp;#039;échanger et d&amp;#039;interpeller les pouvoirs publics
+ &lt;/strong&gt;
+ sur des enjeux majeurs comme l&amp;#039;avenir de la décentralisation, la transition écologique, l&amp;#039;accès aux services essentiels de proximité ou encore l&amp;#039;évolution des finances locales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Limiter les déplacements subis</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Adhérer à l&amp;#039;Association.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Vosges</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maires88.asso.fr/deplacement-au-congres-de-lamf</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous pouvez retrouver
+ &lt;strong&gt;
+  le
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  programme du Congrès et le bulletin d&amp;#039;inscription
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  au déplacement &amp;#34;clés en main&amp;#34;
+ &lt;/strong&gt;
+ sur le site de l&amp;#039;AMV 88
+ &lt;em&gt;
+  (éléments qui sont publiés sur une période)
+ &lt;/em&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations, vous pouvez contacter Marie-Paule MASSON par téléphone au 03 29 29 88 23 ou par mail à
+ &lt;a target="_self"&gt;
+  mpmasson&amp;#64;vosges.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ AMV 88
+ &lt;br /&gt;
+ Courriel :
+ &lt;a target="_self"&gt;
+  amv88&amp;#64;vosges.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Tél. : 03 29 29 88 30
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>amv88@vosges.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6e6e-deplacement-au-congres-annuel-de-lamf/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>Association des maires et présidents de communautés des Vosges (AMV 88)</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>17/03/2023</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>144547</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Emprunt citoyen</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...40 lines deleted...]
-          <t>Information voyageur, billettique multimodale
+Recherche</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
+&lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
+&lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
+pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
+Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
+Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
+Résultats : une levée de 700K€ en quelques semaines auprès de 
+plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Artisanat
+Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
 Connaissance de la mobilité
-Modes actifs : vélo, marche et aménagements associés</t>
-[...2 lines deleted...]
-      <c r="O101" s="1" t="inlineStr">
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S101" s="1" t="inlineStr">
+      <c r="R67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U101" s="1" t="inlineStr">
+      <c r="T67" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V101" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA101" s="1" t="inlineStr">
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://villyz.fr/</t>
+        </is>
+      </c>
+      <c r="W67" s="1" t="inlineStr">
+        <is>
+          <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : projets&amp;#64;villyz.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>arthur.moraglia@villyz.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB67" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un café / bistrot
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="102" spans="1:27" customHeight="0">
-[...50 lines deleted...]
-Equipement public
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>142703</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place des réseaux de télécommunication et des systèmes de vidéoprotections</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous désirez développer vos systèmes d&amp;#039;information relatifs aux réseaux routiers et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner. Pour cela, vous cherchez un appui technique et une expertise pointue pour mettre en place de réseaux de télécommunications, et de systèmes de vidéoprotections en veillant à leur sécurisation notamment informatique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études d&amp;#039;architecture, de sécurisation ou d&amp;#039;évolution de réseaux haut-débit plus particulièrement à destination des gestionnaires de réseaux de transports
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance technique aux maîtres d&amp;#039;ouvrage pour le déploiement et la configuration de réseaux, serveurs, d&amp;#039;outils de pilotage, de connexions d&amp;#039;équipements, de systèmes numériques de vidéoprotection
+ &lt;/li&gt;
+ &lt;li&gt;
+  Audits et expertises de sécurisation de réseaux et systèmes d&amp;#039;information
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recherche et Développement dans le domaine des équipements réseaux, de la sécurisation des systèmes d&amp;#039;information, de la vidéoprotection
+ &lt;/li&gt;
+ &lt;li&gt;
+  Qualification et tests d&amp;#039;équipement réseaux, informatiques et vidéos.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les modalités d&amp;#039;intervention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation des études préalables et d&amp;#039;avant-projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance technique du service assurant la maîtrise d&amp;#039;ouvrage des installations réseaux (élaboration du cahier des charges, analyse technique des offres, suivi de l&amp;#039;exécution technique de la prestation)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Audits ou expertises techniques des systèmes d&amp;#039;information et réseaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation sur les réseaux, la sécurité informatique et la vidéoprotection.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Connaissance de la mobilité
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/mettre-place-reseaux-telecommunication-systemes-video</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2b9d-mettre-en-place-des-reseaux-de-telecommunicat/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB68" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un système de vidéo-protection</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>142701</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une Enquête Mobilité Certifiée Cerema (EMC²) sur votre territoire</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La mobilité, enjeu incontournable du territoire, se construit et s&amp;#039;organise à partir de données fiables.
+&lt;/p&gt;
+&lt;p&gt;
+ Les Enquêtes Mobilité Certifiées Cerema (EMC2) permettent de comprendre les déplacements des résidents pour élaborer des stratégies territoriales adaptées. Ce dispositif d&amp;#039;enquête s&amp;#039;adresse aux territoires de plus de 40 000 habitants et peut-être subventionné par l&amp;#039;État.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous souhaitez mieux connaître les pratiques et besoins de déplacements sur votre territoire ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous recherchez un outil d&amp;#039;aide à la décision pour élaborer vos politiques de mobilité ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous voulez mesurer les évolutions des comportements de mobilité pour évaluer les politiques menées ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le Cerema est l&amp;#039;acteur public de référence pour la connaissance de la mobilité des personnes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un réseau d&amp;#039;experts, dont une équipe de recherche, au plus près des territoires, pour innover ensemble
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une approche intégrée de l&amp;#039;ensemble des données, y compris issues des technologies numériques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un standard méthodologique reconnu internationalement, en évolution grâce au dialogue avec les acteurs de l&amp;#039;écosystème
+ &lt;/li&gt;
+ &lt;li&gt;
+  40 ans d&amp;#039;expérience au service des pouvoirs publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une base de données nationale regroupant l&amp;#039;intégralité des enquêtes réalisées.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Coconstruire votre projet d&amp;#039;enquête :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Adapter le dispositif EMC2 à vos besoins et moyens, en intégrant les données existantes
+&lt;/p&gt;
+&lt;p&gt;
+ Préciser le périmètre : partenariat, calendrier, caractéristiques des collectes principales et complémentaires
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous accompagner dans la réalisation de ces enquêtes :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Rédiger le cahier des charges de la collecte en vue du choix d&amp;#039;un prestataire
+&lt;/p&gt;
+&lt;p&gt;
+ Piloter la phase de recueil de données auprès des ménages
+&lt;/p&gt;
+&lt;p&gt;
+ Garantir qualité et cohérence des données
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contribuer à l&amp;#039;appropriation de l&amp;#039;enquête :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Préparer l&amp;#039;exploitation des données
+&lt;/p&gt;
+&lt;p&gt;
+ Enrichir les fichiers (dont diagnostic énergie-émissions des mobilités - DEEM)
+&lt;/p&gt;
+&lt;p&gt;
+ Effectuer les premiers traitements
+&lt;/p&gt;
+&lt;p&gt;
+ Réaliser des analyses complémentaires pour nourrir l&amp;#039;élaboration des politiques publiques (modélisation, planification, évaluation).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Saint-Etienne Métropole : Réalisation d&amp;#039;une EMC2 sur le périmètre de Saint-Étienne/Loire Sud/Pilat
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rennes Métropole : Réalisation d&amp;#039;une EMC2 sur le périmètre de Rennes Métropole
+ &lt;/li&gt;
+ &lt;li&gt;
+  Métropole européenne de Lille : Réalisation d&amp;#039;une enquête &amp;#34;Fréquence &amp;#43;&amp;#34; sur le périmètre de la Métropole européenne de Lille.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Cohésion sociale et inclusion
+Attractivité économique
+Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
+Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O102" s="1" t="inlineStr">
+      <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R102" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S102" s="1" t="inlineStr">
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/realiser-enquete-mobilite-certifiee-cerema-emc2-votre</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3daf-realiser-une-enquete-mobilite-certifiee-cerem/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>142700</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Développer l’intermodalité sur votre territoire par l’aménagement de Pôles d’Echanges Multimodaux (PEM)</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Région</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Organiser la multimodalité au cœur des villes ou diversifier l&amp;#039;offre de mobilité des territoires peu denses nécessite l&amp;#039;aménagement de Pôles d&amp;#039;Échanges Multimodaux (PEM), dont le rôle est de mieux connecter les différentes offres de mobilité.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour développer cet outil-clé des politiques d&amp;#039;intermodalité et d&amp;#039;urbanisme.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous souhaitez définir une politique de développement ou de remise à niveau de PEM ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous projetez de créer ou d&amp;#039;adapter un PEM ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous avez besoin d&amp;#039;une expertise (en matière de rabattements, usages, aménagements), ou d&amp;#039;une assistance à l&amp;#039;expérimentation ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous ambitionnez une montée en compétences de vos équipes sur les PEM et l&amp;#039;intermodalité ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un réseau territorialisé d&amp;#039;experts dans les principaux domaines d&amp;#039;applications des PEM
+ &lt;/li&gt;
+ &lt;li&gt;
+  La maîtrise des règles de conception de la voirie urbaine, intégrant multimodalité et sécurité des déplacements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des équipes pluridisciplinaires ayant la capacité d&amp;#039;intervenir sur d&amp;#039;autres thèmes spécifiques : politiques et aménagements cyclables, éclairage, ouvrages d&amp;#039;art, nature en ville...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un centre national de ressources, des productions éditoriales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une implication dans l&amp;#039;évaluation d&amp;#039;expérimentations (stations sur autoroutes, aménagements « tactiques » vélos/piétons, dispositifs PMR ou d&amp;#039;éclairage...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Définir votre stratégie de développement des PEM
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Diagnostic en lien avec vos enjeux mobilité, urbanisme, Maas, logistique urbaine
+&lt;/p&gt;
+&lt;p&gt;
+ Elaboration d&amp;#039;une typologie de PEM
+&lt;/p&gt;
+&lt;p&gt;
+ Identification des acteurs clés
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaborer vos projets de PEM
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Assistance à la rédaction d&amp;#039;un cahier des charges et au choix d&amp;#039;un bureau d&amp;#039;études
+&lt;/p&gt;
+&lt;p&gt;
+ Exploration des usages (parcours commentés avec usagers et diagnostics de sites)
+&lt;/p&gt;
+&lt;p&gt;
+ Etude des rabattements, d&amp;#039;opportunité d&amp;#039;un projet ou d&amp;#039;un aménagement (parking relais, parvis...)
+&lt;/p&gt;
+&lt;p&gt;
+ Animation d&amp;#039;ateliers participatifs pour co-construire votre projet avec les parties prenantes
+&lt;/p&gt;
+&lt;p&gt;
+ Evaluation d&amp;#039;expérimentations
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Concevoir des aménagements détaillés
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pôles connectés aux autoroutes
+&lt;/p&gt;
+&lt;p&gt;
+ Expertises thématiques : sécurité des déplacements, parkings relais et gares routières, accessibilité PMR, signalétique
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Monter en compétences
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Formations sur-mesures incluant apports méthodologiques, retours d&amp;#039;expériences, visites de sites, ateliers d&amp;#039;échanges, mises en situation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Saint Brieuc Agglomération : Définition des usages et besoins en signalétique d&amp;#039;un PEM (à partir d&amp;#039;observations usagers, entretiens, focus groupes et parcours commentés)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicat Mixte de Transports de l&amp;#039;Aire Métropolitaine Lyonnaise : Production d&amp;#039;un « état de l&amp;#039;art » des politiques territoriales de Parcs Relais et d&amp;#039;amélioration des rabattements sur les gares
+ &lt;/li&gt;
+ &lt;li&gt;
+  Métropole d&amp;#039;Aix Marseille Provence : Assistance à l&amp;#039;élaboration du programme des PEM, et réalisation des études de conception de stations sur autoroutes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  SNCF – Direction des Gares Île-de-France : Formalisation d&amp;#039;un diagnostic exploratoire et identification d&amp;#039;actions innovantes pour améliorer l&amp;#039;insertion urbaine et l&amp;#039;ancrage territorial de la gare de Fontainebleau Avon.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Accessibilité
+Appui méthodologique
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/developper-intermodalite-votre-territoire-amenagement-poles</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ac41-developper-lintermodalite-sur-votre-territoir/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>142693</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Co-construire votre projet de territoire intelligent avec l'ensemble des parties prenantes</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La transformation numérique représente une révolution culturelle. Elle constitue également un enjeu politique majeur pour la transition écologique et solidaire de votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans l&amp;#039;élaboration de votre projet de territoire intelligent, depuis l&amp;#039;identification des besoins collectifs jusqu&amp;#039;à la mise en place des solutions technologiques :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mettre le numérique au service de votre projet de territoire : par où commencer ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment choisir les solutions les plus adaptées ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement vers de nouvelles pratiques : comment réussir la conduite du changement ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment rendre l&amp;#039;usage de la donnée pertinent pour favoriser la prise de décision ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Acculturation aux enjeux de la transformation numérique sur votre territoire
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apport de pratiques inspirantes et zoom sur les initiatives locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation d&amp;#039;une démarche participative pour faire émerger une culture commune
+ &lt;/li&gt;
+ &lt;li&gt;
+  Livrables : apports théoriques et clés de lecture
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Accompagnement à l&amp;#039;auto-diagnostic de votre territoire
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Situer le territoire à partir d&amp;#039;un outil d&amp;#039;autodiagnostic Cerema
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entretiens auprès des acteurs et usagers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification et priorisation de vos besoins
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Co-construction de la stratégie numérique au service du projet de territoire
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mobilisation des parties prenantes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation d&amp;#039;ateliers d&amp;#039;intelligence collective : vision partagée, grandes orientations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formalisation du plan d&amp;#039;actions opérationnel (démarche itérative)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des services et montée en compétence des agents
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la rédaction des cahiers des charges pour le choix des solutions techniques adaptées
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Grand Bassin de Bourg-en-Bresse
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un séminaire pour les élus : intégrer la transformation numérique dans le projet de territoire du Grand Bassin de Bourg-en-Bresse
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Espace public
+Voirie et réseaux
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Commerces et services
+Technologies numériques et numérisation
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Equipement public
+Accessibilité
+Lutte contre la précarité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Médias et communication
+Inclusion numérique
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/co-construire-votre-projet-territoire-intelligent-ensemble</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e9b1-co-construire-votre-projet-de-territoire-inte/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2023</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>142680</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un grand territoire (Atelier Local)</t>
+        </is>
+      </c>
+      <c r="C72" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Tourisme Ingénierie Développement
+ÉcoQuartier
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>Démarche Atelier des territoires  : dispositif "Atelier Local"</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ PRÉSENTATION
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OBJECTIFS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier Local vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Local est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial. A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;un plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place. Celles-ci sont organisées par thématique et par niveau de priorisation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉCHELLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un Atelier Local porte sur une échelle de réflexion intercommunale,laquelle peut-être toutefois plus vaste (échelle SCOT, PETR, OIN etc) ou plus éventuellement inférieure (échelle infra-intercommunale ou communale).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  THÉMATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier Local est un outil permettant aux territoires de s&amp;#039;engager pleinement dans la transition de leur modèle de développement soit plus particulièrement dans les transitions territoriales et urbaines, les transitions culturelles, sociales, économiques et citoyennes et les transitions environnementales et énergétiques, lesquelles sont abordées par le prisme de l&amp;#039;aménagement et de l&amp;#039;urbanisme.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Plus précisément, l&amp;#039;Atelier peut traiter des objets suivants :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projets en lien avec l&amp;#039;actualité législative et réglementaire (loi Climat et résilience, projets de loi Industrie verte, Accélération de la production d&amp;#039;énergies renouvelables etc)
+ &lt;/li&gt;
+ &lt;li&gt;
+  projets portés par l&amp;#039;État aménageur (OIN, PPA) et gestionnaire d&amp;#039;infrastructure stratégies croisant les politiques publiques (activités, risques (érosion, inondation, sécheresse) et ressources (eau, sols, air, biodiversité) naturelles)
+ &lt;/li&gt;
+ &lt;li&gt;
+  autres sujets innovants (coopération et transaction territoriale, transformation de l&amp;#039;écologie culturelle territoriale)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PILOTAGE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le pilotage local de la démarche est assuré par les services déconcentrés de l&amp;#039;Etat (DDT(M) ou DREAL) avec le cas échéant l&amp;#039;opérateur local de l&amp;#039;État (EPA, Agence de l&amp;#039;Eau etc), en lien étroit avec la ou les collectivités concernées. Le pilotage implique de lancer et mettre en œuvre le marché subséquent de l&amp;#039;accord-cadre multi-attributaire de la DGALN, c&amp;#039;est-à-dire d&amp;#039;accompagner les collectivités et l&amp;#039;équipe pluridisciplinaire dans toutes les phases de l&amp;#039;Atelier (lancement, animation in situ, approfondissement). L&amp;#039;Atelier Local requiert une forte mobilisation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  FINANCEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement par l&amp;#039;équipe pluridisciplinaire, d&amp;#039;un montant environ de 100 000 €, est pris en charge à 100% par la DGALN. Les frais d&amp;#039;organisation des trois sessions d&amp;#039;ateliers (logistique et restauration) sont à la charge des co-porteurs de l&amp;#039;Atelier , principalement de la ou des collectivités.
+&lt;/p&gt;
+&lt;h4&gt;
+ ACCOMPAGNEMENT
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉQUIPES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Trois groupements sont titulaires de l&amp;#039;accord-cadre multi-attributaire à marchés subséquents de la DGALN. Mis en concurrence pour chacun des Ateliers Locaux dans le cadre des marchés subséquents, les groupements formulent une offre d&amp;#039;accompagnement spécifique. L&amp;#039;équipe est sélectionnée de manière collégiale par le service déconcentré qui pilote de l&amp;#039;Atelier, le cas échéant avec l&amp;#039;opérateur de l&amp;#039;État associé, et la ou les collectivités concernées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉROULEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 1
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ LANCEMENT &amp;amp; CADRAGE : passation du marché subséquent et réunion de cadrage
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 2
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ATELIER IN SITU - SESSION N°1 : établissement d&amp;#039;un diagnostic et des enjeux
+ &lt;br /&gt;
+ INTER-ATELIER - APPROFONDISSEMENT : analyse documentaire et entretiens et préparation de la phase suivante
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 3
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ATELIER IN SITU - SESSION N°2 : définition d&amp;#039;une stratégie
+ &lt;br /&gt;
+ INTER-ATELIER - APPROFONDISSEMENT : analyse documentaire et entretiens et préparation de la phase suivante
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 4
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ATELIER IN SITU - SESSION N°3 : élaboration d&amp;#039;une feuille de route
+&lt;/p&gt;
+&lt;p&gt;
+ PRODUCTION &amp;amp; RESTITUTION
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DURÉE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Durée totale : 10 à 12 mois
+&lt;/p&gt;
+&lt;p&gt;
+ Nombre de sessions d&amp;#039;ateliers : 3
+&lt;/p&gt;
+&lt;p&gt;
+ Durée des ateliers : 1 à 2 jours
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LIVRABLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  note de cadrage : méthodologie, calendrier
+ &lt;/li&gt;
+ &lt;li&gt;
+  carnet de suivi : déroulé, compte-rendu, propositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  rapport final : synthèse et préconisations
+ &lt;/li&gt;
+ &lt;li&gt;
+  feuille de route : objectifs, plan d&amp;#039;actions et de financement, calendrier
+ &lt;/li&gt;
+ &lt;li&gt;
+  livret de capitalisation
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+Attractivité économique
+Appui méthodologique
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Industrie
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CANDIDATURE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les porteurs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de candidature est constitué collectivement les services de l&amp;#039;Etat (DDT(M) ou DREAL) et la commune et, le cas échéant, son EPCI.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les pièces
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Le dossier est constitué des pièces suivantes : la fiche de candidature, un courrier de soutien signé par le maire de la commune et/ou le président de l&amp;#039;EPCI et un courrier de soutien signé par le préfet ou le sous-préfet adressé à la Sous-direction de l&amp;#039;Aménagement durable (AD1/DHUP/DGALN).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA FICHE DE CANDIDATURE
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle comporte plusieurs sections à renseigner :
+ &lt;br /&gt;
+ Section 1 - les porteurs de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 2 - la localisation de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 3 - l&amp;#039;objet de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 4 - les objectifs de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 5 - les ressources de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Annexe 1 - les dynamiques du territoire
+ &lt;br /&gt;
+ Annexe 2 - les dynamiques d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ Ainsi, pour renseigner la fiche de candidature, il est nécessaire, d&amp;#039;une part, de bien identifier, d&amp;#039;une part, l&amp;#039;intention de la stratégie d&amp;#039;aménagement à travailler, ses thématiques, son secteur, ses enjeux et ses problématiques, et d&amp;#039;autre part, les acteurs à mobiliser et les ressources documentaires fournir à l&amp;#039;équipe pluridisciplinaire.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉROULEMENT
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Manifestation mutuelle d&amp;#039;intérêt et échange entre la collectivité et la DDT(M) ou la DREAL sur l&amp;#039;opportunité d&amp;#039;une candidature
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise de contact par les services de l&amp;#039;Etat du bureau des Stratégies territoriales de la DGALN (AD1/DHUP/DGALN) pour échanger sur l&amp;#039;opportunité de la candidature. Si l&amp;#039;opportunité est caractérisée, alors la DGALN transmet la fiche de candidature.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration de la fiche de candidature par la collectivité et les services de l&amp;#039;Etat
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signature des courriers de soutien
+ &lt;/li&gt;
+ &lt;li&gt;
+  Envoi des documents à la DGALN
+ &lt;/li&gt;
+ &lt;li&gt;
+  Echange entre la DGALN et les co-porteurs, le cas échéant, sur le dossier de candidature
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La DGALN analyse les dossiers de candidature et évalue leur éligibilité, au fil de l&amp;#039;eau. Les porteurs du dossier sont informés de la validation de l&amp;#039;éligibilité. Environ 30 candidatures sont sélectionnées chaque année.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T72" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez le kit technique de l&amp;#039;Atelier local : https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
+ &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
+  atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>ad1.dgaln@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6ca3-construire-collectivement-une-strategie-ou-un/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>MTECT - DGALN - DHUP - AD1</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2023</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>143852</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Répartir entre les communes (moins de 10 000 habitants)  les recettes des amendes de police</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>Répartition entre les communes de moins de 10 000 habitants de recettes procurées par le relèvement du produit des amendes de police</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I73" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 50</t>
+        </is>
+      </c>
+      <c r="J73" s="1" t="inlineStr">
+        <is>
+          <t>Potentiel financier de la commune SUPERIEUR  à 180.000 € soit 30% d&amp;#039;une dépense subventionnable plafonnée à 40.000€ HT  Potentiel financier de la commune INFERIEUR  à 180.00 € soit 50% d&amp;#039;une dépense subventionnable plafonnée à 40.000€ HT</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;
+ Les sommes allouées en application des articles R. 2334-10 et R. 2334-11 du Code Général des Collectivités Territoriales sont utilisées au financement des opérations suivantes :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les transports en commun :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménagements et équipements améliorant la sécurité des usagers, l&amp;#039;accueil du public, l&amp;#039;accès aux réseaux, les liaisons entre réseaux et avec les autres modes de transport ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements de voirie / route, équipements destinés à une meilleure exploitation des réseaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Equipements assurant l&amp;#039;information des usagers, l&amp;#039;évaluation du trafic et le contrôle des titres de transport.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour la circulation routière :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etude et mise en œuvre de plans de circulation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de parcs de stationnement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation et développement de signaux lumineux et de la signalisation horizontale ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de carrefours ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Différenciation du trafic ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux commandés par les exigences de la sécurité routière ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes et mise en œuvre d&amp;#039;expérimentations de zones d&amp;#039;actions prioritaires pour l&amp;#039;air prévues à l&amp;#039;article L. 228-3 du code de l&amp;#039;environnement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 10 000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI de moins de 10 000 habitants ayant une triple compétence en matière de voirie communale, transports en communs et parcs de stationnement
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une délibération du Conseil Municipal récente validée par la Préfecture, approuvant le projet, validant le plan de financement, autorisant le(la) maire à solliciter une subvention ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une notice explicative et détaillée des travaux projetés,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un plan de situation clair ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un devis détaillé du projet.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf) &lt;/a&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="M73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aménagement de places de stationnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de traversée de bourg
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisition et installation de radar pédagogique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réfection de murs de soutènement
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Revitalisation
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 10 000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI de moins de 10.000 habitants ayant une triple compétence en matière de voirie communale, transports en commun et parcs de stationnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Seuil minimum de la subvention est fixée à 3.000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  La commune doit être Maître d&amp;#039;Ouvrage de ses travaux
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T73" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://docs-aides.hauteloire.fr/amendes_de_police/form_demande_amendes_police.pdf</t>
+        </is>
+      </c>
+      <c r="W73" s="1" t="inlineStr">
+        <is>
+          <t>https://docs-aides.hauteloire.fr/amendes_de_police/rglt_amendes_police.pdf</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction Générale Adjointe des Services Techniques (DGAST)
+&lt;/p&gt;
+&lt;p&gt;
+ Service Administration
+&lt;/p&gt;
+&lt;p&gt;
+ Coordination Interne
+&lt;/p&gt;
+&lt;p&gt;
+ Françoise ANDREOLETTI&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.71.07.42.46
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:dist.sa-secretariat&amp;#64;hauteloire.fr" target="_self"&gt;
+  dist.sa-secretariat&amp;#64;hauteloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cdab-repartir-entre-les-communes-de-moins-de-10-00/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>20/06/2023</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>143405</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Former sur les diagnostics de sécurité des passages à niveau - en distanciel (Formation)</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les passages à niveaux (PN) sont les points de rencontre entre une voie ferrée et une route dont la gestion relève de mode très différents et représentent en conséquence des zones à forts risques.
+&lt;/p&gt;
+&lt;p&gt;
+ La circulaire du 11 juillet 2008 relative à la sécurité des PN a permis le lancement d&amp;#039;une campagne de diagnostics de sécurité dans le but d&amp;#039;évaluer les risques et d&amp;#039;étudier des pistes d&amp;#039;amélioration pour la sécurité au niveau des passages à niveau.
+&lt;/p&gt;
+&lt;p&gt;
+ Le 3 mai 2019 un plan d&amp;#039;action national de la sécurisation des passages à niveau a été émis par la Ministre des transports (plan Borne).
+&lt;/p&gt;
+&lt;p&gt;
+ Le 24 décembre 2019, la LOM (loi d&amp;#039;orientation des mobilités) impose la réalisation par le gestionnaire de voirie, en coordination avec le gestionnaire ferroviaire, du diagnostic de sécurité routière des passages à niveau.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour compléter ces changements, dans le but de répondre à la demande indiquée dans le plan d&amp;#039;action national, le document de diagnostic et sa méthodologie ont été mis en place à travers le décret du 6 avril 2021 puis de l&amp;#039;arrêté du 3 mai 2021.
+&lt;/p&gt;
+&lt;h4&gt;
+ Objectifs pédagogiques
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Renseigner le document de diagnostic de sécurité des PN
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître et évaluer les informations liées à la sécurité routière au niveau du PN (visibilité, lisibilité, prises en compte des modes actifs, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pouvoir émettre des propositions de pistes d&amp;#039;actions en réponse aux défauts constatés
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Programme
+&lt;/h4&gt;
+&lt;h3&gt;
+ Jour 1
+&lt;/h3&gt;
+&lt;p&gt;
+ 9h00. Accueil, présentation des participants et programme de la formation
+&lt;/p&gt;
+&lt;p&gt;
+ 9h20. Eléments de cadrage, enjeux et problématique
+&lt;/p&gt;
+&lt;p&gt;
+ 10h15. Pause
+&lt;/p&gt;
+&lt;p&gt;
+ 10h20. Présentation de la grille de diagnostic
+&lt;/p&gt;
+&lt;p&gt;
+ 12h00. Fin première session
+&lt;/p&gt;
+&lt;h3&gt;
+ Jour 2
+&lt;/h3&gt;
+&lt;p&gt;
+ 9h00. Présentation virtuelle d&amp;#039;un PN (PN 9 : Aix les Milles) vidéo, image
+&lt;/p&gt;
+&lt;p&gt;
+ 9h30. Echanges sur l&amp;#039;inspection PN
+&lt;/p&gt;
+&lt;p&gt;
+ 10h00. Pause
+&lt;/p&gt;
+&lt;p&gt;
+ 10h05. Restitution du diagnostic PN
+&lt;/p&gt;
+&lt;p&gt;
+ 12h00. Fin seconde session
+&lt;/p&gt;
+&lt;h3&gt;
+ Jour 3
+&lt;/h3&gt;
+&lt;p&gt;
+ 9h00. Introduction aux pistes d&amp;#039;actions
+&lt;/p&gt;
+&lt;p&gt;
+ 10h15. Pause
+&lt;/p&gt;
+&lt;p&gt;
+ 10h20. Introduction aux pistes d&amp;#039;actions (suite)
+&lt;/p&gt;
+&lt;p&gt;
+ 10h40 Exemple spécifique sur le PN inspecté virtuellement
+&lt;/p&gt;
+&lt;p&gt;
+ 11h30. Bilan de la formation
+&lt;/p&gt;
+&lt;p&gt;
+ 12h00. Fin de la formation
+&lt;/p&gt;
+&lt;h3&gt;
+ PUBLIC
+&lt;/h3&gt;
+&lt;p&gt;
+ Auditeurs chargés d&amp;#039;effectuer des diagnostics de sécurité au niveau des passages à niveau. Il peut s&amp;#039;agir des gestionnaires de voiries au niveau des collectivités ou agglomérations mais aussi des bureaux d&amp;#039;études pouvant effectuer ces diagnostics.
+&lt;/p&gt;
+&lt;h3&gt;
+ Niveau pré-requis
+&lt;/h3&gt;
+&lt;p&gt;
+ Connaissances ou expériences routières au niveau de la règlementation, de la géométrie, de la signalisation, de la sécurité routière...
+&lt;/p&gt;
+&lt;h3&gt;
+ Outils pédagogiques
+&lt;/h3&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Présentation et retours d&amp;#039;expériences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inspection virtuelle d&amp;#039;un PN
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Modalités d&amp;#039;évaluation
+&lt;/h3&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en oeuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;h3&gt;
+ Accessibilité de nos formations aux personnes en situation de handicap
+&lt;/h3&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement, merci de contacter le référent handicap
+&lt;/p&gt;
+&lt;h3&gt;
+ Délais d&amp;#039;accès
+&lt;/h3&gt;
+&lt;p&gt;
+ En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Education et renforcement des compétences
+Appui méthodologique
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Modes actifs : vélo, marche et aménagements associés
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-diagnostics-securite-passages-niveau-distanciel</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4d3f-former-sur-les-diagnostics-de-securite-des-pa/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2023</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>143379</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Evaluer la sécurité des aménagements pour l'insertion urbaine des tramways</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 2003, la réglementation impose aux Autorités Organisatrices de la Mobilité (AOM) de faire évaluer leurs projets de tramways (et autres transports guidés) par un Organisme Qualifié Agréé (OQA) indépendant.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ En qualité d&amp;#039;OQA insertion urbaine, le Cerema est en mesure d&amp;#039;évaluer la sécurité des personnes transportées (passagers, conducteurs...) et des tiers (usagers de l&amp;#039;espace public) en interface avec la circulation du tramway.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous avez un projet de création ou d&amp;#039;extension de ligne de tramway ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous cherchez un OQA pour évaluer la sécurité des aménagements de voirie et des espaces publics ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez réaliser un aménagement qui va impacter une ligne existante (modification substantielle ou non) ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous rencontrez des problématiques de sécurité sur votre réseau ?
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour évaluer la sécurité des aménagements pour l&amp;#039;insertion urbaine des tramways et autres transports guidés.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un organisme qualifié agréé par l&amp;#039;Etat (OQA) dans le domaine de l&amp;#039;insertion urbaine des tramways
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une équipe de spécialistes expérimentés (techniciens et cadres de haut niveau) sur les champs aménagement de la voirie, sécurité et insertion urbaine des transports en commun (TC), modes actifs et accessibilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un réseau territorialisé au plus près de vos besoins
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des collaborations pérennes auprès des collectivités locales et exploitants de TC
+ &lt;/li&gt;
+ &lt;li&gt;
+  La participation active à l&amp;#039;édition de normes, réglementations et référentiels techniques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Cas de créations ou extensions de ligne
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Évaluation de la sécurité des aménagements de voirie et espaces publics, pour l&amp;#039;insertion urbaine du tramway depuis les études préliminaires jusqu&amp;#039;à la mise en service commerciale. Par phase réglementaire, élaboration d&amp;#039;un rapport d&amp;#039;évaluation couvrant :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  conception de l&amp;#039;aménagement
+ &lt;/li&gt;
+ &lt;li&gt;
+  fonctionnement des carrefours
+ &lt;/li&gt;
+ &lt;li&gt;
+  pertinence et implantation de la signalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  partage de l&amp;#039;espace (notamment avec les modes actifs : piétons, vélos)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prise en compte de l&amp;#039;accessibilité pour les personnes à mobilité réduite (PMR).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Cas de lignes de tramway en service
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Évaluation des modifications ou optimisations
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  rapports d&amp;#039;expertise dans le cadre de modifications substantielles
+ &lt;/li&gt;
+ &lt;li&gt;
+  avis dans le cadre de modifications non substantielles.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Réalisation de diagnostics ou d&amp;#039;expertises ponctuelles
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  analyse de configurations accidentogènes
+ &lt;/li&gt;
+ &lt;li&gt;
+  proposition d&amp;#039;actions pour améliorer le niveau de sécurité ou de service.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Saint-Etienne métropole
+  &lt;/strong&gt;
+  : Prolongement de la troisième ligne de tramway de Saint-Etienne entre la gare de Châteaucreux et la rue Bergson avec desserte du stade Geoffroy Guichard
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Métropole Nice Côte d&amp;#039;Azu
+  &lt;/strong&gt;
+  r : Création de la troisième ligne du tramway de Nice entre la Digue des Français et le terminus Saint-Isidore
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   CGL aménagement
+  &lt;/strong&gt;
+  : Modification de deux carrefours à feux situés sur la deuxième ligne du tramway de Montpellier
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   STRMTG
+  &lt;/strong&gt;
+  : Etude de sécurité, avant et après aménagement, sur 10 carrefours accidentogènes situés sur des réseaux de tramways de plusieurs villes françaises
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Grand Lyon, Keolis &amp;amp; Sytral
+  &lt;/strong&gt;
+  : Expertise Cerema pour les manoeuvres problématiques de tourne-à-gauche VL / tramways gérées par feux R24 ou R14 sur l&amp;#039;avenue Berthelot à Lyon.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U102" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA102" s="1" t="inlineStr">
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/evaluer-securite-amenagements-insertion-urbaine-tramways</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a72c-evaluer-la-securite-des-amenagements-pour-lin/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2023</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="103" spans="1:27" customHeight="0">
-[...19 lines deleted...]
-      <c r="G103" s="1" t="inlineStr">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>143366</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Aménager des Pôles d'Echanges Multimodaux (PEM) en territoires peu denses et villes moyennes (formation)</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Description
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Les pôles d&amp;#039;échanges multimodaux se développent dans les territoires à faible ou moyenne densité. Pôles d&amp;#039;échanges ferroviaires ou routiers, ce sont des lieux sources d&amp;#039;innovation pour les collectivités. Ils visent à rassembler, dans un endroit stratégique du territoire, différents services de mobilités, les rendant ainsi particulièrement visibles dans les territoires.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Avec la prise de compétence AOM des communautés de communes, beaucoup d&amp;#039;entre elles cherchent à mettre en place des services de mobilité, et à les structurer par l&amp;#039;aménagement de « petits » pôles d&amp;#039;échanges.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Cette formation vise à former les collectivités aux fondamentaux nécessaires pour aménager ces pôles d&amp;#039;échanges sur le territoire : où les implanter, quels services y inclure, quels aménagements prévoir ?
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+  Objectifs pédagogiques
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Définir les enjeux d&amp;#039;un pôle d&amp;#039;échanges selon le contexte territorial
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identifier les acteurs à mobiliser pour un projet de pôle d&amp;#039;échanges et leur implication dans les projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaitre les principes d&amp;#039;aménagement et de fonctionnement d&amp;#039;un pôle d&amp;#039;échanges en zones peu denses
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comprendre le principe de la méthode de design thinking et son intérêt pour les projets de pôles d&amp;#039;échanges
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Agents des collectivités (notamment des communautés de communes nouvellement AOM, des Région AOM locales, des communautés d&amp;#039;agglomérations de villes moyennes)
+ &lt;br /&gt;
+ Acteurs de la mobilité et de l&amp;#039;aménagement de l&amp;#039;espace public (bureaux d&amp;#039;études...)
+ &lt;br /&gt;
+ Élus
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+  Niveau pré-requis
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Aucun prérequis
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outils pédagogiques
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  exposés théoriques
+ &lt;/li&gt;
+ &lt;li&gt;
+  apports techniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  retours d&amp;#039;expériences
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T76" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-amenager-poles-echanges-multimodaux-territoires</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c84d-amenager-des-poles-dechanges-multimodaux-pem-/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>143362</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le développement d'une mobilité décarbonée</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour une mobilité décarbonée</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H103" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L103" s="1" t="inlineStr">
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  L&amp;#039;AFL
+  VOTRE BESOIN
  &lt;/strong&gt;
- est la seule banque française
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif de neutralité carbone à horizon 2050 implique d&amp;#039;importants changements sur l&amp;#039;organisation des systèmes de transports, les usages et comportements, ainsi que les choix technologiques associés. Tous les leviers (report modal, taux de remplissage, efficacité énergétique, sobriété des déplacements) doivent être mobilisés, à la fois pour les voyageurs et les marchandises.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Expert public des mobilités, le Cerema accompagne le passage à l&amp;#039;action des collectivités dans le déploiement de solutions structurantes pour la mobilité décarbonée de tous, dans une dynamique vertueuse de réduction des émissions.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  100% détenue par les collectivités locales françaises
+  LA REPONSE DU CEREMA
  &lt;/strong&gt;
- qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
-[...2 lines deleted...]
- Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
+&lt;/p&gt;
+&lt;p&gt;
+ Du diagnostic des besoins de déplacements à la mise en place des services de mobilité les plus adaptés, le Cerema s&amp;#039;engage à vos côtés !
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Sa raison d&amp;#039;être
+  → Développer les modes actifs : vélo, marche
  &lt;/strong&gt;
- :
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema sécurise et adapte la conception des espaces publics et voiries urbaines au développement de la marche et du vélo.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &amp;#34;
-[...6 lines deleted...]
-  &amp;#34;
+  Assistance à maîtrise d&amp;#039;ouvrage, expertise et conseil pour élaborer votre politique modes actifs et réaliser des aménagements cyclables et piétons
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formations aux politiques de développement des modes actifs.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
+ Programmes et références
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Recommandations d&amp;#039;aménagement pour déployer les « coronapistes »
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil technique de proximité pour développer les politiques cyclables (programme CEE AVELO2 avec Ademe) ; faire évoluer la doctrine et la diffuser (programme CEE ADMA).
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Sa mission
+  → Favoriser le report modal vers les transports collectifs et services de mobilités partagés (covoiturage, autopartage)
  &lt;/strong&gt;
- :
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Soutenir l&amp;#039;investissement public local
-  en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence: collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+  Organiser l&amp;#039;intermodalité : pôles d&amp;#039;échanges, coordination des services de transport
+ &lt;/li&gt;
+ &lt;li&gt;
+  Redynamiser les petites lignes ferroviaires, via des outils d&amp;#039;analyse du potentiel ferroviaire et de la redynamisation des capillaires fret
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organiser les mobilités et leur intermodalité en villes moyennes et territoires peu denses (programmes France Mobilités et Action Coeur de ville)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des solutions de covoiturage (services et voies réservées)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Déployer l&amp;#039;offre de services numériques (systèmes tout en un « MaaS »).
+  &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Ses particularités :
+  → Organiser des actions de logistique urbaine durable pour la décarbonation du dernier kilomètre
  &lt;/strong&gt;
 &lt;/p&gt;
+&lt;p&gt;
+ Programme InTerLUD (d&amp;#039;Innovations Territoriales et Logistique Urbaine Durable) avec LLC, Rozo et Ademe, dans le cadre du dispositif des Certificats d&amp;#039;économies d&amp;#039;énergie :
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  L&amp;#039;AFL repose sur des principes de
+  250 métropoles, communautés urbaines et d&amp;#039;agglomérations sensibilisées
+ &lt;/li&gt;
+ &lt;li&gt;
+  50 chartes locales de logistique urbaine élaborées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des actions spécifiques déployées (espaces logistiques, optimisation des tournées, gestion des livraisons, logistique fluviale...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Accompagner la transition énergétique des systèmes de transport
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appui à la mise en oeuvre des SDIRVE (bornes de recharge électriques)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expérimentation de systèmes pour les autoroutes électriques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil aux collectivités pour la transition des flottes de bus (potentiel d&amp;#039;usage des différentes motorisations, pertinence avec le réseau de transport).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Adapter les conditions d&amp;#039;usages des mobilités
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Adaptation des revêtements et voiries urbaines
+ &lt;/li&gt;
+ &lt;li&gt;
+  Management de la mobilité ; adaptation des horaires et politiques temporelles des activités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification de la vulnérabilité des réseaux de transports.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Développer une offre de transports collectifs ou de covoiturage sur les axes structurants de votre réseau
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être accompagné pour préparer un projet MaaS sur votre territoire
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créer des aménagements cyclables
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organiser une logistique urbaine vertueuse
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer l&amp;#039;efficacité d&amp;#039;un service de mobilité autonome
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T77" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/agir-mobilite-decarbonee</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/38c4-agir-pour-une-mobilite-decarbonee/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB77" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>143361</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer l’efficacité et la sécurité des bus à haut niveau de service</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  VOTRE BESOIN :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;évaluation de votre projet de bus à haut niveau de service (BHNS) par un organisme expert est importante pour garantir son bon fonctionnement. Si elle n&amp;#039;est pas obligatoire, tous les retours d&amp;#039;expériences montrent les bénéfices qu&amp;#039;elle amène.
+&lt;/p&gt;
+&lt;p&gt;
+ Compétent en matière d&amp;#039;aménagements incluant tous types d&amp;#039;usagers (dont les personnes à mobilité réduite), le Cerema vous accompagne à chaque étape de votre démarche, de la conception à l&amp;#039;optimisation de votre ligne BHNS.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous avez un projet de création ou d&amp;#039;extension de ligne de BHNS ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez garantir un haut niveau de service et de sécurité routière ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous ambitionnez un meilleur partage de l&amp;#039;espace avec les modes actifs ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous envisagez des modifications pour optimiser une ligne existante ? Vous voulez évaluer sa qualité d&amp;#039;usage ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour renforcer l&amp;#039;efficacité et la sécurité des bus à haut niveau de service.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NOS ATOUTS :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un organisme qualifié agréé par l&amp;#039;État (OQA) dans le domaine de l&amp;#039;insertion urbaine des tramways
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une équipe de spécialistes expérimentés (techniciens et cadres de haut niveau) sur les champs aménagement de la voirie, sécurité et insertion urbaine des transports en commun (TC), modes actifs et accessibilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un réseau territorialisé au plus près de vos besoins
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des collaborations pérennes auprès des collectivités locales et exploitants de TC
+ &lt;/li&gt;
+ &lt;li&gt;
+  La participation active à l&amp;#039;édition de normes, réglementations et référentiels techniques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA RÉPONSE DU CEREMA :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Déployer votre projet de création ou d&amp;#039;extension de ligne BHNS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ A chaque étape de votre projet (des études préliminaires jusqu&amp;#039;à la mise en service commerciale), élaboration d&amp;#039;un rapport d&amp;#039;expertise couvrant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Intégration dans le système de mobilité (intermodalité)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Partage de l&amp;#039;espace (notamment avec les modes actifs : piétons, vélos)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conception des aménagements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fonctionnement des carrefours
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pertinence et implantation de la signalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte de l&amp;#039;accessibilité pour les personnes à mobilité réduite (PMR)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Modifier ou optimiser les lignes BHNS en service
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Evaluation de la performance et du niveau de service de la ligne
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse de l&amp;#039;usage de la ligne (profils des usagers)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil sur les choix d&amp;#039;optimisation pour un meilleur niveau de service, en intégrant tous les usagers (PMR y compris)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise sécurité des modifications d&amp;#039;aménagements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Audits ou expertises ponctuelles (analyse de configurations accidentogènes, proposition d&amp;#039;actions correctives)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ILS NOUS FONT CONFIANCE :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Syndicat mixte des transports urbains du Grand Nouméa
+   - TSCP Grand Nouméa : expertise sécurité (en phase projet)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Saint Brieuc Armor agglomération
+   - BHNS de Saint-Brieuc (TEO) : missions d&amp;#039;évaluations du projet de BHNS à Saint-Brieuc
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ile-de-France mobilités
+   - BHNS Massy-Saclay : Partenariat lDFMCerema pour un audit de sécurité de la ligne exploitée (audit sur l&amp;#039;infrastructure et sur les comportements)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nantes métropole
+   - Lignes Chronobus à Nantes : évaluation de la qualité d&amp;#039;usage des lignes Chronobus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ile-de-France mobilités &amp;amp; EPA Sénart
+   - TZen1 en Ile-de-France : diagnostic de sécurité de la ligne en exploitation
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Cohésion sociale et inclusion
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité pour tous
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T78" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/renforcer-efficacite-securite-bus-haut-niveau-service</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/06b7-renforcer-lefficacite-et-la-securite-des-bus-/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>143360</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Apprendre à réaliser une Enquête Mobilité Certifiée Cerema (EMC²) - Formation</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une Enquête Mobilité Certifiée Cerema (EMC²) - Formation</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les enquêtes ménages-déplacements alimentent les politiques publiques depuis la fin des années 1970.
+ &lt;br /&gt;
+ Initialement conçues pour les zones denses des grandes agglomérations (EMD), les enquêtes ont été déclinées dans les villes moyennes (Enquête Déplacements Villes Moyennes – EDVM) et les couronnes périurbaines (Enquête Déplacements Grands Territoires – EDGT).
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Aujourd&amp;#039;hui, ces méthodes ont été harmonisées pour n&amp;#039;en former qu&amp;#039;une seule : l&amp;#039;enquête mobilité certifiée Cerema (EMC2).
+Avec sa méthodologie modulable, elle s&amp;#039;adapte aux besoins des territoires et étend ses champs de construction de la connaissance.
+Elle continue d&amp;#039;être largement réalisée par les collectivités qui ont besoin de mettre à jour leurs indicateurs de planification et/ou leur modèle multimodaux de prévision de trafic.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OBJECTIFS PÉDAGOGIQUES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ A l&amp;#039;issue du module, les stagiaires doivent être en capacité de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Déterminer les cas pour lesquels il est judicieux de réaliser une EMC2 et à quoi elles servent
+ &lt;/li&gt;
+ &lt;li&gt;
+  Décrire les étapes d&amp;#039;une enquête pour en planifier une.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Citer les grands principes méthodologiques des EMC et leurs justifications 2 : champs temporel, géographique, stratification territoriale, population concernée, taux de sondage, processus de recueil téléphone et/ou face à face, contenu du questionnaire du cœur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Utiliser les exploitations standards.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PROGRAMME :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Première journée
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  10h00 – 10h30 : Accueil des participant·e·s : Présentation de la formation, Tour de table des participant·e·s et de leurs attentes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  10h30 – 11h15 :   Introduction à la Mobilité : Pourquoi recueille-t-on de la donnée de mobilité et définitions utiles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  11h15 – 12h30 : Les EMC2 dans le paysage des enquêtes de déplacements : Panorama des enquêtes de mobilité ; Données numériques pour la mobilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  12H30 – 14H00 : Pause déjeuner
+ &lt;/li&gt;
+ &lt;li&gt;
+  14H00 – 17H30 : La méthodologie des EMC2 : Processus d&amp;#039;une EMC2 ; Principes méthodologiques : calendrier, plan de sondage, questionnaire, temporalité ; Le déplacement : unité et variables recueillies
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Deuxième journée
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  8h30 – 9H00 :Accueil des participant·e·s : retours sur la journée de la veille, questions éventuelles, présentation de la journée
+ &lt;/li&gt;
+ &lt;li&gt;
+  9h00 – 10H45 : La donnée c&amp;#039;est pas donné ! Les erreurs et biais de l&amp;#039;enquête et comment le Cerema intervient pour les minimiser.
+ &lt;/li&gt;
+ &lt;li&gt;
+  10H45 – 11H00 : Pause
+ &lt;/li&gt;
+ &lt;li&gt;
+  11H00 – 11h45 : Une EMC2 à quoi ça ressemble : Fichier brut, dictionnaire des variables, outils d&amp;#039;exploitation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  11h45 – 12h45 : Une EMC2 à quoi ça ressemble : l&amp;#039;exploitation standard ; Présentation de l&amp;#039;exploitation standard et comment l&amp;#039;utiliser.
+ &lt;/li&gt;
+ &lt;li&gt;
+  12H45 – 14H00 : Pause déjeuner
+ &lt;/li&gt;
+ &lt;li&gt;
+  14H00 – 15H30  : Les EMC2 : leurs limites et au-delà. Avantages et faiblesses des EMC2 Comment les options y répondent
+ &lt;/li&gt;
+ &lt;li&gt;
+  15H30-16H30 : Evaluation ; Conclusion de la formation, premiers retours.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PUBLIC :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cette formation vise, à la fois, toute personne en charge de la conception, du suivi d&amp;#039;une EMC2, mais également les personnes en charge de traitements et analyses des données issues des EMC2.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Techniciens, chargés d&amp;#039;études des services mobilités des services de l&amp;#039;Etat et des collectivités locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chargés d&amp;#039;études en agence d&amp;#039;urbanisme ou bureaux d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chercheurs en mobilité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NIVEAU PRÉ-REQUIS : Aucun
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OUTILS PÉDAGOGIQUES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exposés méthodologiques et apports techniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exercices / études de cas
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retours d&amp;#039;expérience
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quiz
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS D&amp;#039;ÉVALUATION :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en œuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ACCESSIBILITÉ DE NOS FORMATIONS AUX PERSONNES EN SITUATION DE HANDICAP
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement, merci de contacter le référent handicap
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉLAIS D&amp;#039;ACCÈS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T79" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-realiser-enquete-mobilite-certifiee-cerema-emc2</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa26-formation-realiser-une-enquete-mobilite-certi/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>143359</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Anticiper l'évolution des comportements de mobilité</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Modélisation Multimodale des déplacements</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Région</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  VOTRE BESOIN :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Anticiper l&amp;#039;évolution des comportements de mobilité et prévoir l&amp;#039;impact d&amp;#039;un projet ou d&amp;#039;une politique de transport sont une nécessité pour les acteurs des territoires en charge des politiques d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema assiste les acteurs publics dans le développement et l&amp;#039;usage d&amp;#039;outils d&amp;#039;évaluation et d&amp;#039;aide à la décision.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA RÉPONSE DU CEREMA  :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema propose des interventions variées dans le domaine de la modélisation multimodale des déplacements :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Assistance à maîtrise d&amp;#039;ouvrage
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;audits de modèles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conduite d&amp;#039;études d&amp;#039;opportunité pour l&amp;#039;élaboration de modèles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pilotage de recueils de données et d&amp;#039;enquêtes de circulation en vue d&amp;#039;alimenter les modèles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à l&amp;#039;élaboration de modèles multimodaux sur des territoires urbains, métropolitains et régionaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi et gestion de modèles
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Développement de modèles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exploitation d&amp;#039;enquêtes transports : enquêtes origine- destination, de préférences déclarées, comptages, ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction de modèles multimodaux, de modèles de trafic longue distance et de modèles de trafic simplifiés sur des territoires urbains peu denses
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement d&amp;#039;outils d&amp;#039;analyse spécifiques aux besoins d&amp;#039;un territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Réalisation d&amp;#039;études de trafics
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Évaluation de la demande de transports pour des projets et des politiques de transports (Transport collectif en site propre, plan de déplacements urbains...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation socio-économique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Diffusion de connaissances
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaboration de guides et fiches méthodologiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation de journées techniques d&amp;#039;échanges
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de réseaux techniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation et animation de formations
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T80" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/modelisation-multimodale-deplacements</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/08b5-modelisation-multimodale-des-deplacements/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>143356</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la résilience des infrastructures et réseaux de transport</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la résilience des infrastructures et réseaux de transport : Vers une gestion intégrée des patrimoines d’infrastructures de transports</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  VOTRE BESOIN :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes gestionnaire d&amp;#039;un patrimoine d&amp;#039;infrastructures de transport et vous souhaitez optimiser vos investissements, notamment sur les activités d&amp;#039;exploitation, d&amp;#039;entretien et de maintenance.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez présenter une stratégie d&amp;#039;investissement dans la préservation de votre patrimoine, qui sera comprise par les usagers et par les financeurs afin d&amp;#039;entrer dans le cercle vertueux de l&amp;#039;entretien préventif.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez coupler des stratégies d&amp;#039;action pour un réseau plus résilient avec une gestion innovante et adaptée de votre patrimoine.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes à la recherche d&amp;#039;une méthode et d&amp;#039;une stratégie, permettant de répondre à la fois aux besoins d&amp;#039;investissements de court et de long termes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA RÉPONSE DU CEREMA :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema a développé une démarche innovante de gestion de patrimoine intégrée utilisant une approche systémique de votre réseau de transport.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette approche permet de mettre en place une stratégie d&amp;#039;investissement tenant compte de l&amp;#039;ensemble des contraintes d&amp;#039;exploitation, d&amp;#039;entretien et de vieillissement de votre réseau au cours de sa vie, afin qu&amp;#039;il remplisse son usage au regard des contraintes actuelles et des évolutions possibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous vous proposons des solutions pour que votre réseau puisse s&amp;#039;adapter à une détérioration imprévue, aux dégradations chroniques et aux évolutions de la demande.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette approche, mise en œuvre par nos experts, adaptée à chaque réseau et à chaque territoire, permet de hiérarchiser les investissements et les actions sur les infrastructures pour une gestion moins coûteuse.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle intègre les problématiques environnementales, de sobriété en ressources naturelles et énergétiques, les considérations techniques liées à la durabilité des matériaux ou de l&amp;#039;infrastructure dans son ensemble et les aspects socio-économiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
   &lt;strong&gt;
-   solidarité
+   → Analyse des vulnérabilités
   &lt;/strong&gt;
-  et d&amp;#039;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les aléas climatiques (crues, inondations, sécheresse, chute de blocs, glissements de terrain, etc...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aléas industriels (zones Seveso, pollutions majeures, etc...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les éventuels autres aléas.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
   &lt;strong&gt;
-   équité
+   → Définition des indicateurs pertinents
   &lt;/strong&gt;
-  entre les collectivités
-[...2 lines deleted...]
-  L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  État d&amp;#039;endommagement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Besoin financier (dépréciation de patrimoine) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vulnérabilité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  →
   &lt;strong&gt;
-   obligation durable en juillet 2020
+   AMO – Gestion de Patrimoine Intégrée
   &lt;/strong&gt;
-  .
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse des vulnérabilités ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définition des indicateurs de gestion pertinents, selon la réalité du terrain ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;adoption d&amp;#039;une stratégie, visant l&amp;#039;efficacité des investissements ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement à la passation de marchés de gestion de patrimoine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation à la gestion de patrimoine intégrée.
  &lt;/li&gt;
 &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NOS RÉFÉRENCES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Expert incontournable et reconnu, le Cerema accompagne depuis de nombreuses années les collectivités territoriales dans la gestion de leurs réseaux de transport, que ce soit en apportant des méthodologies reconnues ou une expertise adaptée à chacun.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T81" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/gestion-integree-patrimoines-infrastructures-transport</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c13f-ameliorer-la-resilience-de-vos-infrastructure/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB81" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>143345</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des certification et audits pour les ouvrages d’arts et infrastructures de transport</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Certification et audits pour les ouvrages d’arts et infrastructures de transport</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  VOTRE BESOIN :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La réalisation d&amp;#039;audits et essais pour le marquage et la certification NF ou CE de produits et procédés de construction est au cœur de vos préoccupations et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour cela, vous cherchez un appui technique et une expertise pour attester la conformité des produits aux différentes normes et certifications en vigueur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA RÉPONSE DU CEREMA :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans les activités de certification et d&amp;#039;audits pour les ouvrages d&amp;#039;arts et infrastructures de transport en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Les activités de certification de matériaux / produits et d&amp;#039;entreprises pour la marque NF et les autres marques comprennent à la fois :
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Seule banque en France détenue par les collectivités, l&amp;#039;AFL  a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
-[...2 lines deleted...]
-  Dispositif cumulable/compatible avec le fonds vert
+  Des audits (audits initiaux et de surveillance) des sites/usines de production et lors de la mise en œuvre des procédés ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des prestations d&amp;#039;essais (essais mécaniques et analyses chimiques) en laboratoire sur ces matériaux/produits.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Ses crédits
+  Activité d&amp;#039;audits :
  &lt;/strong&gt;
- :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
-[...11 lines deleted...]
-  Plus gros crédit : 50 millions €
+  Marquage CE Enrobés bitumineux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marquage CE Granulats ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marquage CE « Kits de protection contre les chutes de blocs » ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marque NF BPE : Centrale de béton prêt à l&amp;#039;emploi ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marque NF Acier ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marque NF AFCAB : Aciéries, Armaturiers et fabricants de DRAAB (audits des fabricants et de la pose des armatures) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marque NF030 et marquage CE : Produits spéciaux destinés aux constructions en béton hydraulique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marque NF058 ASCQUER et marquage CE : Équipements de la Route ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Certification ASQPE : Armatures et procédés de précontrainte (mise en œuvre des procédés) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Certification ACQPA : Systèmes de peintures anticorrosion et peintures Marine Nationale.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Activité d&amp;#039;essais et analyses chimiques (AC) en laboratoire :
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur béton pour la marque NF BPE ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur aciers, coupleurs et armatures pour la marque NF AFCAB ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur les produits spéciaux destinés aux constructions en béton hydraulique pour la marque NF030 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur les équipements de la Route pour la marque NF058 ASCQUER ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur les adjuvants pour bétons - produits de cure pour la marque NF085 CERIB ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur les dispositifs avertisseurs pour la marque NF113 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur peintures anticorrosion pour la marque ACQPA ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur les granulats pour le marquage CE.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
+ Le Cerema est certifié ISO 9001 et est accrédité COFRAC pour les essais sur béton, mortiers et adjuvants
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T82" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/certification-audits-ouvrages-arts-infrastructures-transport</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d982-certification-et-audits-pour-les-ouvrages-dar/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>13/06/2023</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>142830</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place un service de transport à l’aide de véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
-  Son accompagnement
+  Votre besoin :
+  &lt;br /&gt;
  &lt;/strong&gt;
- :
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez innover pour répondre à un besoin de mobilité non couvert sur votre territoire ? Vous envisagez d&amp;#039;initier une démarche pilote autour de solutions de transport offertes par les navettes ou voitures autonomes partagées ? Le Cerema vous accompagne, de la définition de votre projet à sa mise en œuvre opérationnelle.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
-[...2 lines deleted...]
-  Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+  Pourquoi mettre en place un service de transport basé sur des véhicules autonomes ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour quels itinéraires ? Comment assurer la sécurité routière pour tous les usagers sur les parcours concernés ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quels contraintes et avantages associés ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Besoin d&amp;#039;aide pour obtenir une autorisation d&amp;#039;expérimentation ?
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
+ Le Cerema vous accompagne dans la mise en place un service de transport à l&amp;#039;aide de véhicules autonomes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Définir les zones de pertinence du territoire pour déployer un service de transport basé sur des véhicules autonomes
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse des besoins de mobilité peu pris en compte par l&amp;#039;offre existante
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude d&amp;#039;opportunité sur le déploiement de véhicules autonomes pour y répondre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Priorisation des sites de déploiement potentiels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formalisation des éléments de coût.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Établir l&amp;#039;itinéraire du service de transport en fonction des contraintes propres aux véhicules autonomes
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse des interactions potentielles avec les autres usagers (piétons, vélos, véhicules conventionnels)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Propositions d&amp;#039;aménagement de la voirie existante.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Accompagner le territoire dans la demande d&amp;#039;autorisation d&amp;#039;expérimentation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mémento sur la réglementation, la procédure et les principales étapes d&amp;#039;instruction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Support à la constitution du dossier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi de la procédure d&amp;#039;instruction jusqu&amp;#039;à l&amp;#039;obtention d&amp;#039;une réponse.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sécurité, Acceptabilité, Mobilité autonome
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Projet SAM « Sécurité et acceptabilité de la mobilité autonome » (2019-2023).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Métropole Aix-Marseille-Provence | Thecamp
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Analyse de l&amp;#039;itinéraire envisagé pour une liaison entre le campus et la gare TGV d&amp;#039;Aix-en-Provence (depuis 2019)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Ville de Longwy
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Analyse de l&amp;#039;itinéraire envisagé par la ville pour un service de transport entre ville basse et ville haute (2019-2020)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Qualité de l'air
+Transports collectifs et optimisation des trafics routiers
+Réduction de l'empreinte carbone
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/mettre-place-service-transport-aide-vehicules-autonomes</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0d33-mettre-en-place-un-service-de-transport-a-lai/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2023</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>142829</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Organiser les mobilités en territoires peu denses</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Région</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Votre territoire est en milieu rural ou péri-urbain ? Vous représentez une commune petite ou moyenne et avez besoin d&amp;#039;appui pour imaginer des solutions innovantes adaptées ?
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour diagnostiquer vos besoins, organiser, planifier et évaluer vos politiques publiques sur ces questions de mobilité.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous devez connaître plus finement la mobilité sur votre territoire ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez anticiper les évolutions des mobilités ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous voulez élaborer une stratégie de mobilité et identifier les solutions les plus pertinentes ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez un retour objectif sur les projets mis en oeuvre ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des équipes pluridisciplinaires et expertes (ingénieurs, techniciens, architectes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des expertises et compétences au plus près de vos besoins, grâce à un réseau territorialisé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des compétences multiples pour vos mobilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plusieurs dizaines d&amp;#039;années d&amp;#039;expérience au service des services publics de l&amp;#039;État et des collectivités locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des participations actives à l&amp;#039;édition de normes et règlement, aux côtés des pouvoirs publics
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Éclairer la décision
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic : collecte et analyse des données de mobilité/méthodologie adaptée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pilotage : assistance pour la conduite de projet et aide à la mise en place de partenariats locaux à travers la concertation et la coconstruction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prospective : mobilisation d&amp;#039;outils techniques pour prévoir et quantifier les besoins de mobilité à venir
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Mettre en œuvre vos projets et services de mobilité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Stratégie : accompagnement dans toutes les phases d&amp;#039;élaboration de votre stratégie pour définir objectifs et priorités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Solutions : appui à la définition des services de mobilité en adéquation avec vos enjeux et à partir de retours d&amp;#039;expériences locales (covoiturage, autopartage, transport à la demande, vélo...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation : réalisation du bilan des politiques et services retenus et anticipation des conséquences des choix de mobilités
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Parc naturel régional des Volcans d&amp;#039;Auvergne
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ TEAMM Volcans, co-construction de solutions de mobilité avec le Parc naturel régional (PNR) des Volcans d&amp;#039;Auvergne pour les trajets domicile-travail des habitants d&amp;#039;une trentaine de collectivités du parc.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Ardèche, le département
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Étude sur les besoins de mobilité du territoire de l&amp;#039;Ardèche
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Gaillac Graulhet Agglomération
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Appui à l&amp;#039;élaboration du plan de mobilité rurale de Gaillac Graulhet Agglomération
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Kintoa Mugi
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Aide à la définition d&amp;#039;une solution de mobilité pour la Vallée des Aldudes
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Cohésion sociale et inclusion
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/organiser-mobilites-territoires-peu-denses</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/01ae-organiser-les-mobilites-en-territoires-peu-de/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB84" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>142828</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Aménager des voies réservées sur votre réseau structurant</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les voies réservées permettent d&amp;#039;améliorer la régularité des transports collectifs et d&amp;#039;optimiser l&amp;#039;offre de transport sur des axes où l&amp;#039;utilisation de la voiture reste prépondérante.
+&lt;/p&gt;
+&lt;p&gt;
+ Gestionnaire routier ou autorité organisatrice de la mobilité, le Cerema vous accompagne dans vos projets de voies réservées aux transports collectifs et au covoiturage, de l&amp;#039;étude de faisabilité à l&amp;#039;évaluation.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous vous interrogez sur l&amp;#039;opportunité de créer une voie réservée pour optimiser votre réseau ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez développer une offre de transports collectifs ou de covoiturage sur les axes structurants de votre réseau (voie réservée ou aire de transports en commun) ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous projetez d&amp;#039;évaluer un aménagement existant et envisagez de l&amp;#039;améliorer ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Établir l&amp;#039;opportunité et la faisabilité d&amp;#039;un projet d&amp;#039;aménagement
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse des usages à favoriser
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposition et modélisation de scénarios d&amp;#039;aménagement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définition des premiers éléments de conception
+ &lt;/li&gt;
+ &lt;li&gt;
+  Estimation des gains (socio-économiques, environnementaux) et des coûts
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Définir un projet de voies réservées ou une aire de transports en commun
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Planification d&amp;#039;un programme d&amp;#039;investissement pluriannuel à l&amp;#039;échelle de votre réseau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définition ou avis sur le parti d&amp;#039;aménagement, sur les aspects conception et équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribution aux demandes d&amp;#039;expérimentation au titre de la signalisation routière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse des conditions d&amp;#039;exploitation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Évaluer un aménagement du point de vue de la sécurité, l&amp;#039;efficience et l&amp;#039;acceptabilité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Elaboration du protocole d&amp;#039;évaluation : définition des objectifs, méthodologie, échéances
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement au besoin lors de l&amp;#039;évaluation : expertise, adaptation du dispositif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse des résultats et préconisations, à chaque période d&amp;#039;évaluation
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   ATMB
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Appui à l&amp;#039;expérimentation et à l&amp;#039;évaluation d&amp;#039;une voie réservée au covoiturage à la douane de Thonex-Vallard
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Métropole Aix-Marseille ProvencE
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Expérimentations d&amp;#039;aménagements en faveur des transports en commun de la Métropole Aix-Marseille ProvencE
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Métropole Rouen Normandie
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Évaluer la faisabilité d&amp;#039;une voie réservée sur une 2x2 voies : cas de l&amp;#039;A150
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/amenager-voies-reservees-votre-reseau-structurant</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2b10-amenager-des-voies-reservees-sur-votre-reseau/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB85" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>142827</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Requalifier et moderniser les infrastructures de transports en préservant les continuités écologiques</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au-delà des projets neufs, les maîtres d&amp;#039;ouvrage publics et privés (État, sociétés concessionnaires d&amp;#039;autoroutes, VNF, RFF...) s&amp;#039;investissent dans la
+ &lt;strong&gt;
+  requalification environnementale et la modernisation de leurs infrastructures existantes.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ils réservent un volet de leurs investissements pour améliorer la qualité environnementale de leurs infrastructures les plus anciennes, et pour accroître la qualité des services proposés à leurs clients. Dans ce cadre, ces maîtres d&amp;#039;ouvrages expriment des attentes fortes en termes d&amp;#039;expertise depuis
+ &lt;strong&gt;
+  le diagnostic de l&amp;#039;existant jusqu&amp;#039;à l&amp;#039;élaboration de recommandations de solutions rectificatives.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le Cerema vous accompagne dans la requalification environnementale et la modernisation de vos infrastructures existantes en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous réalisons :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;un diagnostic d&amp;#039;efficacité fonctionnelle des ouvrages existants au regard de différents paramètres (nature des ouvrages, dimension, aménagement, points de conflits, etc.) avec possibilité de mise en place de suivi par piégeage photographique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Propositions d&amp;#039;adaptations nécessaires à l&amp;#039;amélioration de la fonctionnalité des ouvrages existants (nature du revêtement, dispositif d&amp;#039;accompagnement dans l&amp;#039;ouvrage en entrée et en sortie, etc.),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recommandations relatives à la création de nouveaux ouvrages (passages inférieurs ou supérieurs à grande faune, ouvrages spécialisés à petite faune, ouvrages mixtes), en explorant différentes techniques, dans le cadre d&amp;#039;un projet neuf ou dans l&amp;#039;optique de défragmentation des infrastructures existantes (proposition optimale de localisation),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement du maître d&amp;#039;ouvrage lors de la réalisation des travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Réhabilitation
+Accessibilité
+Appui méthodologique
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V86" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/requalifier-moderniser-infrastructures-transports-preservant</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c0f6-requalifier-et-moderniser-les-infrastructures/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB86" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>142826</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la sécurité des déplacements des usagers</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Améliorer la sécurité des déplacements des usagers
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accident de la circulation résulte, le plus souvent, de la conjonction de multiples éléments liés au comportement du conducteur, à l&amp;#039;état du véhicule et à la qualité de l&amp;#039;infrastructure. Si le comportement des impliqués est à l&amp;#039;origine de la plupart des accidents de la circulation, il est souvent induit par une configuration inappropriée de l&amp;#039;infrastructure.
+ &lt;strong&gt;
+  L&amp;#039;action sur l&amp;#039;infrastructure routière et sur l&amp;#039;espace public reste donc l&amp;#039;un des leviers majeurs d&amp;#039;une démarche d&amp;#039;amélioration de la sécurité des déplacements.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les objectifs de sécurité sont à articuler avec d&amp;#039;autres objectifs de l&amp;#039;action sur la ville ou sur le réseau routier : accessibilité, attractivité, qualité de l&amp;#039;espace public, équité sociale, valeurs patrimoniales, développement des modes doux, ... Les aménagements doivent intégrer la mixité croissante des usages de l&amp;#039;espace public (véhicules individuels, transports en commun, cycles, piétons, deux-roues motorisés, etc.) dont les besoins et contraintes sont parfois divergents, et dont la cohabitation peut être source de conflits.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le Cerema réalise des études pour améliorer la sécurité des déplacements des usagers. Ces études comprennent quatre phases ayant des objectifs bien distincts afin de :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Définir et hiérarchiser les enjeux de sécurité sur un territoire, un réseau, un itinéraire, un quartier, à partir du fichier des accidents, pour connaître
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudier les mécanismes d&amp;#039;accidents à partir de l&amp;#039;exploitation des procédures d&amp;#039;accidents, de l&amp;#039;analyse des comportements et de l&amp;#039;environnement, pour comprendre et identifier les pistes d&amp;#039;action ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en œuvre des actions de sécurité par l&amp;#039;aménagement ou par l&amp;#039;information et la sensibilisation, pour agir ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evaluer les actions mises en œuvre.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Réhabilitation
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/ameliorer-securite-deplacements-usagers</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7a67-ameliorer-la-securite-des-deplacements-des-us/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>142709</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner votre projet de mobilité servicielle, pour faciliter les déplacements sur votre territoire avec MaaS</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La mobilité servicielle (ou MaaS, Mobility as a service) apporte des services numériques pour simplifier l&amp;#039;usage des différentes offres de mobilité en donnant une information complète et en facilitant l&amp;#039;accès à chaque mode de transport.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous voulez construire un projet de MaaS dans votre ville ou région pour favoriser les modes alternatifs à la voiture individuelle ? Le cerema vous accompagne pour la préparation de votre projet et l&amp;#039;analyse de ses effets sur la mobilité.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous souhaitez connaître les possibilités techniques et les bonnes pratiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez être accompagné pour préparer un projet MaaS sur votre territoire ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous voulez évaluer l&amp;#039;impact de vos services numériques sur les mobilités ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour la préparation de votre projet et l&amp;#039;analyse des impacts de votre futur système.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des équipes pluridisciplinaires et expertes (données, information, billettique, gouvernance, intermodalité, tarification, politiques publiques)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une participation active aux groupes de travail nationaux sur le MaaS
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des expertises et compétences au plus près de vos besoins, grâce à un réseau territorialisé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une longue expérience au service de l&amp;#039;État et des collectivités locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des participations actives à la construction des normes (formats de données, billettique...) et textes réglementaires (Loi d&amp;#039;Orientation des Mobilités...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Comprendre les enjeux du MaaS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Formations sur mesure sur le MaaS (définition, enjeux, aspects techniques, données, gouvernance).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Benchmarks pour identifier les bonnes pratiques et les exemples adaptés à votre projet de territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Construire avec vous un projet MaaS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse des besoins et des offres de mobilité de votre territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formalisation des objectifs et identification des lignes directrices de votre projet MaaS.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Evaluer les effets de votre projet sur la mobilité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse des données issues de vos outils numériques (billettique, applis...).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;enquêtes quantitatives et qualitatives.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation des impacts avec une méthodologie éprouvée.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Ils nous font confiance
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Métropole européenne de Lille
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Accompagnement de la Métropole européenne de Lille pour élaborer la stratégie de développement du MaaS (2020 - 2021)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sytral
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Appui au Sytral sur la stratégie de développement du MaaS (2021 - 2022)
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   CNFPT
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Réalisation de formation sur les mobilités connectées et le MaaS pour le CNFPT (2020-2021)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Fluidtime
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Animation de l&amp;#039;écosystème des acteurs du MaaS de Grenoble lors du Symposium de Fluidtime à Vienne (Septembre 2021)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   ATEC ITS
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Présentation de l&amp;#039;observatoire du MaaS lors du congrès ATEC ITS (Janvier 2020)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   ERTICO
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Présentation sur le rôle du MaaS dans les politiques publiques de mobilité lors du congrès ITS Europe de Lisbonne (Novembre 2020)
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M103" s="1" t="inlineStr">
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/maas-accompagner-votre-projet-mobilite-servicielle-faciliter</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e9ad-accompagner-votre-projet-de-mobilite-servicie/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC88" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>142706</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Rendre accessibles vos bâtiments, espaces publics et transports</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Assurer l&amp;#039;accessibilité de la chaîne des déplacements renforce l&amp;#039;attractivité du territoire et répond à une exigence sociale croissante.
+&lt;/p&gt;
+&lt;p&gt;
+ La prise en compte de la diversité des publics et leurs besoins évolutifs (pour construire des réponses adaptées) constitue un vecteur majeur d&amp;#039;inclusion.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema, fort de son expertise technique et de sa capacité à développer des approches innovantes et intégrées, vous accompagne dans vos stratégies et projets liés à l&amp;#039;accessibilité, qu&amp;#039;ils concernent la voirie et les espaces publics, les bâtiments ou les transports.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Comment prendre en compte l&amp;#039;ensemble des besoins spécifiques de chaque population (vieillissement, handicaps) ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment assurer la continuité de la chaîne du déplacement et traiter les interfaces ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment assurer un cheminement accessible, confortable et sécurisé pour tous ? et permettre à chacun de se repérer et s&amp;#039;orienter ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment garantir l&amp;#039;accès pour tous aux établissements et leur confort d&amp;#039;usage ? Comment assurer l&amp;#039;accessibilité des logements et favoriser le maintien à domicile ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment évaluer le niveau d&amp;#039;accessibilité des transports ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Maître d&amp;#039;ouvrage public ou privé (dans les domaines voirie, bâtiment ou transport), et plus particulièrement : une collectivité (métropole, ville, commune) en France métropolitaine ou d&amp;#039;Outre-mer, un gestionnaire de patrimoine public ou privé, une région, un département, le Cerema vous accompagne dans vos stratégies et projets liés à l&amp;#039;accessibilité..
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conseil pour l&amp;#039;élaboration et la mise en œuvre de stratégies d&amp;#039;accessibilité (en amont, programmation de l&amp;#039;accessibilité, à une échelle territoriale ou patrimoniale...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise intégrée sur des projets liés à l&amp;#039;accessibilité (appui méthodologique et gouvernance du projet) : construction de solutions sur mesure, basées sur notre :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - bonne connaissance de la réglementation et des besoins des usagers
+&lt;/p&gt;
+&lt;p&gt;
+ - capacité à mobiliser d&amp;#039;autres partenaires (acteurs de la &amp;#34;mise en œuvre&amp;#34;, développeurs de solutions)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement dans le déploiement de solutions innovantes / expérimentation et évaluation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de réseaux, d&amp;#039;ateliers techniques (démarches participatives)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation / sensibilisation : montage ou support au montage de formations sur-mesure (en présentiel, à distance, ou mixtes)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M89" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
-  &lt;strong&gt;
-[...32 lines deleted...]
-  (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
+  Ville de Paris
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
+ Expérimentations sur le guidage en traversée piétonne avec la ville de Paris
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Solidéo, société de livraison des ouvrages olympiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Accompagnement de la solidéo pour la livraison de logements accessibles et adaptés au vieillissement sur l&amp;#039;opération &amp;#34;Cluster Média&amp;#34; des JOP Paris 2024
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Lorient Agglomération
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mission d&amp;#039;évaluation du niveau d&amp;#039;accessibilité des transports pour le compte de Lorient Agglomération
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Accès aux services
+Cohésion sociale et inclusion
+Equipement public
+Bâtiments et construction
+Accessibilité
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité pour tous
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/rendre-accessibles-vos-batiments-espaces-publics-transports</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b3fb-rendre-accessibles-vos-batiments-espaces-publ/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB89" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>142704</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Connaître et visualiser votre patrimoine de voiries</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La gestion optimale de votre patrimoine de voiries (routes, rails, voies cyclables) implique une connaissance fine et à jour de vos réseaux et équipements.
+&lt;/p&gt;
+&lt;p&gt;
+ Fort de techniques d&amp;#039;imagerie routière permettant de visualiser les infrastructures au bureau en toute sécurité, le Cerema vous fournit un outil d&amp;#039;exploitation pour l&amp;#039;état des lieux de votre réseau. Il vous sera ainsi possible de préparer vos chantiers, réaliser des inventaires ou des études de sécurité (conformité par rapport à la réglementation).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous souhaitez disposer d&amp;#039;une vision complète, rapide et évolutive de vos réseaux ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Caractériser vos équipements, en garantissant sécurité des agents et continuité de service ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actualiser votre référentiel de repérage ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous assurer de la conformité de votre réseau en matière de sécurité routière ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous désirez relever des informations et enrichir vos bases de données pour la gestion patrimoniale ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Que vous soyez gestionnaire de tous types de voirie publique ou privée en Métropole ou dans les DOM-TOM, responsable d&amp;#039;étude de sécurité et de patrimoine, en charge de l&amp;#039;entretien des équipements et dépendances ou de la préparation de travaux, le Cerema vous accompagne pour connaître et visualiser votre patrimoine de voiries.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un réseau territorialisé d&amp;#039;experts au plus près de votre patrimoine
+ &lt;/li&gt;
+ &lt;li&gt;
+  La garantie de résultats qualifiés métrologiquement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des dispositifs d&amp;#039;acquisition d&amp;#039;images développés par le Cerema et adaptés à chaque réseau : IRCAN Stéréo pour tous types de routes, DIATRAM Stéréo pour bus et tramway, VEL&amp;#039;AUDIT pour voies cyclables
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le logiciel d&amp;#039;exploitation d&amp;#039;images IREVE pour l&amp;#039;ensemble des réseaux (routes, rails, voies cyclables), intégralement maîtrisé en interne, mature, évolutif, déjà déployé auprès de milliers d&amp;#039;utilisateurs.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Visualisation du réseau (routes, rails, voies cyclables) via l&amp;#039;acquisition d&amp;#039;images
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Géoréférencement et localisation d&amp;#039;images anonymisées en conformité avec la RGPD
+&lt;/p&gt;
+&lt;p&gt;
+ Calibrage des images permettant localisation et mesure des objets visibles
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise à jour de votre référentiel
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Certification des positions de repérage
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Outillage et accompagnement des gestionnaires via le logiciel d&amp;#039;exploitation d&amp;#039;images IREVE
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mise à disposition du logiciel permettant des mesures automatiques de largeurs de voies, la détection automatique des gammes de panneaux, la détermination semi-automatique des hauteurs de panneaux et glissières, des mesures manuelles en 3 dimensions (linéaires et surfaciques), des relevés d&amp;#039;objets (signalisations verticale et horizontale, équipements, obstacles, dégradations)
+&lt;/p&gt;
+&lt;p&gt;
+ Personnalisation de l&amp;#039;outil au regard de vos besoins et des spécificités de votre réseau
+&lt;/p&gt;
+&lt;p&gt;
+ Formations : prise en main et approfondissement
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Ancenis-Saint-Géréon : Apport de l&amp;#039;imagerie au Plan Pluriannuel de Travaux de Maintenance de la Voirie.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Département de la Loire-Atlantique : Mise à jour du référentiel routier et collecte de données patrimoine dans le Système d&amp;#039;Informations Routières avec la base de données d&amp;#039;imagerie routière.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Direction (DIR) Interdépartementale des Routes Massif Central : Évaluation du patrimoine routier, grâce à l&amp;#039;imagerie routière, afin de prioriser les interventions et répartir les budgets d&amp;#039;entretien annuels.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S90" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V90" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/connaitre-visualiser-votre-patrimoine-voiries</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y90" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a6b0-connaitre-et-visualiser-votre-patrimoine-de-v/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC90" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>143344</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Surveiller et entretenir un système de recueil des données routières SIREDO - Formation</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Département
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le système de recueil des données routières SIREDO (capteurs et stations de mesure du trafic) a été mis en place depuis de nombreuses années afin d&amp;#039;améliorer et standardiser la production et le recueil des données de trafic sur le réseau routier national, ainsi que sur les réseaux routiers structurants interurbains des collectivités (départements, métropoles).
+&lt;/p&gt;
+&lt;p&gt;
+ Quelles données mesurer ? Comment fonctionnent les différents types de capteurs et de stations ? Quels travaux de génie civil sont nécessaires pour la bonne implantation des systèmes sur chaussée ? Comment configurer correctement les stations? Quelles exploitations sont possibles ? Comment assurer la maintenance des équipements ? Autant de questions qui appellent des réponses pour mettre en place et utiliser efficacement les différents éléments du système SIREDO et ainsi recueillir des données de trafic de qualité.
+&lt;/p&gt;
+&lt;p&gt;
+ La formation dure 6 jours au total, et se décompose en 2 modules de 3 jours qui forment un tout.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle est scindée en deux pour permettre une période de mise en pratique par les apprenants entre les 2 modules.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Module 1 : Connaissance, configuration et pose des équipements
+  &lt;/span&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Module 2 : Approfondissement des paramétrages, maintenance
+  &lt;/span&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OBJECTIFS PÉDAGOGIQUES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ainsi, à l&amp;#039;issue du premier module, les apprenants seront capables de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  appréhender le système de recueil de données de trafic SIREDO
+ &lt;/li&gt;
+ &lt;li&gt;
+  connaître les différents types de capteurs SIREDO
+ &lt;/li&gt;
+ &lt;li&gt;
+  connaître et réaliser les mesures électriques relatives aux équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  spécifier les marchés et suivre les travaux d&amp;#039;implantation des capteurs
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Et à l&amp;#039;issue du second module :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  connaître    les    différents    fournisseurs    de    matériel  et  les générations de stations
+ &lt;/li&gt;
+ &lt;li&gt;
+  comprendre le principe et les réglages des éléments constituants une station
+ &lt;/li&gt;
+ &lt;li&gt;
+  configurer les stations et les mesures grâce au langage de commande routier LCR
+ &lt;/li&gt;
+ &lt;li&gt;
+  diagnostiquer et réparer des pannes sur des stations SIREDO
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PUBLIC :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gestionnaires des réseaux routiers d&amp;#039;État et des collectivités ayant en charge le déploiement et l&amp;#039;entretien des systèmes de recueil des données routières ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  agents de maintenance et superviseurs des équipements de terrain ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  chefs d&amp;#039;équipes techniques et opérationnelles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  responsables des marchés d&amp;#039;acquisition ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  utilisateurs et opérateurs en charge de l&amp;#039;acquisition et du traitement des données issues des équipements dynamiques routiers (stations de mesure de trafic, caméras, PMV, etc.) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  chargés d&amp;#039;études et d&amp;#039;expérimentations ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  techniciens et ingénieurs en charge des mises en place des capteurs de trafic routier.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU PRÉ-REQUIS :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Connaissances techniques ou expériences en mesure du trafic, recueil des données, installation de capteurs, normes (électricité, trafic, sécurité routière) etc.
+&lt;/p&gt;
+&lt;p&gt;
+ Une fiche de renseignements préalables concernant les besoins fonctionnels, les compétences techniques et l&amp;#039;expérience professionnelle est envoyée aux stagiaires préinscrits.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OUTILS PÉDAGOGIQUES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  présentations interactives;
+ &lt;/li&gt;
+ &lt;li&gt;
+  apports techniques, études de cas, retours d&amp;#039;expériences ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  travaux pratiques en laboratoire avec du matériel homologué (maquettes de simulation et appareils de mesures, stations de mesure du trafic, matériel de communication, PC et logiciels; spécifiques) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mises en situation et visites techniques documentation mise à disposition
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S91" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T91" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-surveiller-entretenir-systeme-recueil-donnees</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f054-formation-surveiller-et-entretenir-un-systeme/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC91" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>13/06/2023</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>143314</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir les fondamentaux de la sécurité routière (Formation)</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Description
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La sécurité routière est un enjeu incontournable pour les décideurs et gestionnaires routiers des collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;amélioration de la prise en compte de la sécurité routière dans les services nécessite des connaissances larges ainsi qu&amp;#039;une réflexion et un regard critique dans le quotidien des agents œuvrant dans les différents métiers en lien avec la sécurité.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette formation, basée sur les fondamentaux de la SR, permet une approche systémique et balaye ainsi différentes thématiques :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contexte général (accident, enjeux, acteurs, culture SR)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sécurité des Infrastructures
+ &lt;/li&gt;
+ &lt;li&gt;
+  Thématiques particulières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conception des Infrastructures
+ &lt;/li&gt;
+ &lt;li&gt;
+  Équipements de la route.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs pédagogiques :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appréhender les fondamentaux de la SR au travers de ses nombreuses composantes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Apporter une vision élargie et critique sur tous les aspects de la SR
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître les différentes démarches de sécurité des Infrastructures
+ &lt;/li&gt;
+ &lt;li&gt;
+  Savoir intégrer la SR dans son quotidien et prendre en compte tous les usagers, tant dans les démarches de sécurité, d&amp;#039;accidentologie ou de conception, entretien et exploitation de la route
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître la réglementation et les règles de mise en œuvre des équipements de la route
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Programme :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Jour 1
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Introduction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les données accident
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;accident – les facteurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les enjeux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coûts de l&amp;#039;insécurité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les acteurs de sécurité routière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Culture sécurité routière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Politique locale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Jour 2
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sécurité des Infrastructures
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les 7 critères de sécurité routière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Démarches sécurité routière
+ &lt;/li&gt;
+ &lt;li&gt;
+  CSPR - Audits
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bilans de sécurité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inspection ISRI, Démarche SURE, Etude Enjeux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostic d&amp;#039;itinéraires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exemples d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse d&amp;#039;accidents
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lecture PV
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Jour 3
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Thématiques particulières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Obstacles latéraux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Supports à sécurité passive
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contresens
+ &lt;/li&gt;
+ &lt;li&gt;
+  2 RM, Usagers vulnérables
+ &lt;/li&gt;
+ &lt;li&gt;
+  Passages à niveau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Echanges et Retours d&amp;#039;expérience
+ &lt;/li&gt;
+ &lt;li&gt;
+  Guides et références, sites utiles
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Jour 4
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conception Infrastructures
+ &lt;/li&gt;
+ &lt;li&gt;
+  Usagers vulnérables
+ &lt;/li&gt;
+ &lt;li&gt;
+  ARP-ACI
+ &lt;/li&gt;
+ &lt;li&gt;
+  VSA - VRTC
+ &lt;/li&gt;
+ &lt;li&gt;
+  Carrefours
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visibilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Code de la rue
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan d&amp;#039;Action Mobilités Actives (PAMA)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements Urbains
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Jour 5
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equipements de la route
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositifs de retenue
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signalisations horizontale/verticale de police
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signalisation directionnelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signalisations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Temporaire et Dynamique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les autres équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evaluation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outils pédagogiques :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apports techniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Illustrations vidéo et/ou photos
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présentations d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retours et échanges d&amp;#039;expérience
+ &lt;/li&gt;
+ &lt;li&gt;
+  Échanges entre stagiaires et formateurs.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;évaluation :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en oeuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attesttation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accessibilité de nos formations aux personnes en situation de handicap :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement, merci de contacter le référent handicap.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Délais d&amp;#039;accès :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique
+Prévention des risques
+Transports collectifs et optimisation des trafics routiers
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Public :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités locales
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Chefs de service, chefs de projet, chargés d&amp;#039;études, agents des services sécurité routière, services aménagement, conception, entretien et exploitation, agents en charge de la sécurité routière et des équipements de la route
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acteurs de la sécurité routière et des aménagements routiers.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Niveau pré-requis :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ S&amp;#039;agissant d&amp;#039;une formation initiale, aucun prérequis n&amp;#039;est nécessaire.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="S92" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-acquerir-fondamentaux-securite-routiere</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/253b-acquerir-les-fondamentaux-de-la-securite-rout/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB92" s="1" t="inlineStr">
+        <is>
+          <t>Installation de miroir de circulation de sécurité routière</t>
+        </is>
+      </c>
+      <c r="AC92" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>140657</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Aider à l’acquisition de minibus pour les structures sportives franciliennes</t>
+        </is>
+      </c>
+      <c r="D93" s="1" t="inlineStr">
+        <is>
+          <t>Aide à l'acquisition de minibus pour les structures sportives franciliennes</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région propose aux structures sportives franciliennes une aide à l&amp;#039;achat de minibus afin de répondre à leurs besoins de déplacements pour leurs activités sportives.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent bénéficier de l&amp;#039;aide :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les structures sportives sous statut association loi 1901 ou bien constituées sous forme de sociétés sportives
+  &lt;/strong&gt;
+  qui relèvent d&amp;#039;une fédération sportive agréée, habilitée ou ayant reçue délégation du ministère des sports et des jeux olympiques et paralympiques, dont la discipline sportive est sous convention avec la Région,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les structures sportives rassemblées au sein d&amp;#039;un groupement d&amp;#039;associations,
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les fédérations sportives, les ligues et les comités sportifs régionaux et départementaux,
+  &lt;/strong&gt;
+  dont la discipline sportive est sous convention avec la Région.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une aide en investissement
+ &lt;/strong&gt;
+ représentant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  80% du coût d&amp;#039;acquisition du véhicule neuf et du flocage, plafonné à 20.000€,
+ &lt;/li&gt;
+ &lt;li&gt;
+  80% du coût d&amp;#039;acquisition du véhicule d&amp;#039;occasion et du flocage, plafonné à 15.000€.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  bonus
+ &lt;/strong&gt;
+ sont prévus :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  3.000 € pour un aménagement spécifique pour les personnes en situation de handicap,
+ &lt;/li&gt;
+ &lt;li&gt;
+  5.000€ pour une motorisation électrique ou hydrogène.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ À noter que les plafonds de subventions sont abaissés à 10.000 € et 5.000 € pour les structures sportives bénéficiant par ailleurs d&amp;#039;une aide de leur fédération de rattachement, l&amp;#039;aide régionale venant en complément de l&amp;#039;aide fédérale.
+&lt;/p&gt;
+En cas d&amp;#039;autres financements publics sollicités, le pourcentage d&amp;#039;aide sera proportionnellement diminué de manière à rester au plafond de 80% de financement public de l&amp;#039;opération.
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;aide porte sur l&amp;#039;achat de véhicules de transport collectif, neufs ou d&amp;#039;occasion, de 7 places minimum
+ &lt;/strong&gt;
+ (sauf aménagement spécifique pour personne en situation de handicap).
+&lt;/p&gt;
+Les véhicules d&amp;#039;occasion devront se conformer à la réglementation relative à la circulation qui doit leur permettre des déplacements sur l&amp;#039;ensemble du territoire régional pour les années à venir.
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Un droit d&amp;#039;usage de 15 jours par an est appliqué sur chaque minibus financé
+ &lt;/strong&gt;
+ pour répondre aux besoins de la Région sur des événements ou bien des opérations d&amp;#039;intérêt général.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Durant toute la période des Jeux olympiques et paralympiques de Paris 2024, le bénéficiaire s&amp;#039;engage à mettre le minibus à disposition et au service des besoins de transports collectifs de délégations sportives, d&amp;#039;officiels et de structures sportives du territoire.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Le dépôt du dossier de candidature se fait sur la plateforme des aides régionales
+ &lt;a href="https://mesdemarches.iledefrance.fr/" rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier doit notamment comprendre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un devis,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une attestation en cas de véhicule aménagé PSH.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S93" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T93" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-lacquisition-de-minibus-pour-les-structures-sportives-franciliennes</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sébastien Chiss
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:sebastien.chiss&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  sebastien.chiss&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 01 53 85 70 91
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2862-aide-a-lacquisition-de-minibus-pour-les-struc/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB93" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2023</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>120596</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets structurants des communes gersoises (DDR+)</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>Dotation départementale Rurale Plus (DDR+)</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I94" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J94" s="1" t="inlineStr">
+        <is>
+          <t>Pas de taux fixe</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
+&lt;/p&gt;
+&lt;p&gt;
+ Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P94" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q94" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;
+   Les projets relevant des typologies suivantes sont prioritaires :
+  &lt;/span&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les opérations favorisant le développement des mobilités douces ou partagées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la rénovation énergétique des logements communaux à vocation sociale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont aussi éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
+ &lt;/li&gt;
+ &lt;li&gt;
+  les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la rénovation de structure des ouvrages d&amp;#039;art.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T94" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ E-mail :
+ &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
+  subventions.dmit&amp;#64;gers.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 62 67 31 50
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB94" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>126877</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Être aidé pour réaliser des documents de planification (SCoT, PLUI...)</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  LES OUTILS DE PLANIFICATION TERRITORIALE
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Les missions de l&amp;#039;agence d&amp;#039;urbanisme se structurent principalement autour d&amp;#039;un travail de mise en commun et de construction d&amp;#039;une vision partagée pour le futur. Dans ce contexte,
+  les agences d&amp;#039;urbanisme sont nombreuses à accompagner les territoires dans l&amp;#039;élaboration de leur Scot et/ou de leur PLUI.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Appui à la réalisation de documents de planification (SCoT, PLUi, Sraddet...); Exemple de réalisations :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.fnau.org/fr/publication/plan-local-durbanisme-intercommunal-projet-damenagement-et-de-developpement-durables-padd-communaute-de-communes-de-la-houve-et-du-pays-boulageois/" target="_self"&gt;
+   Réalisation du Plan local d&amp;#039;urbanisme intercommunal par l&amp;#039;agence des agglomérations de Moselle
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.fnau.org/fr/publication/oap-et-reglement-deux-outils-au-service-de-la-mise-en-oeuvre-du-padd-concevoir-leur-doctrine-demploi-en-complementarite/" target="_self"&gt;
+   OAP et règlement : deux outils au service de la mise en œuvre du PADD – Concevoir leur doctrine d&amp;#039;emploi en complémentarité
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.fnau.org/fr/publication/le-plan-local-durbanisme-intercommunal-valant-programme-local-de-lhabitat-et-plan-de-mobilite-le-plui-hd/" target="_self"&gt;
+   Le plan local d&amp;#039;urbanisme intercommunal valant Programme local de l&amp;#039;habitat et Plan de mobilité : le PLUi-HD
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.aurh.fr/projets-et-actions/plui-le-havre-seine-metropole?#" target="_self"&gt;
+   PLUi Le Havre Seine Métropole
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T95" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin.
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  Consulter la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau.
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également contacter la fédération nationale des agences d&amp;#039;urbanisme qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/83a6-etre-aide-pour-batir-des-strategies-territori/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC95" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>20/01/2023</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>120089</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner pendant 4 ans la collectivité dans la mise en œuvre de sa démarche de Transition Ecologique avec le programme Territoire engagé</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>Programme Territoire Engagé Transition Ecologique - Accompagnement des collectivités par un conseiller Territoire Engagé</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I96" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;ADEME anime le dispositif Territoire Engagé Transition Écologique en proposant aux collectivités &lt;span&gt;deux référentiels thématiques&lt;/span&gt; ambitieux et progressifs, &lt;span&gt;un programme d&amp;#039;accompagnement&lt;/span&gt;, &lt;span&gt;une animation&lt;/span&gt;, &lt;span&gt;un parcours de labellisation&lt;/span&gt;. Le dispositif porte sur les volets Climat, Air, Énergie (CAE) et Économie circulaire (ECi). &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le présent soutien financier concerne l&amp;#039;accompagnement des collectivités par un conseiller Territoire Engagé.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Référencé, formé et animé par l&amp;#039;ADEME, le &lt;span&gt;Conseiller Territoire Engagé accompagne la collectivité&lt;/span&gt; tout au long de sa démarche : pilotage, diagnostic, plan d&amp;#039;actions, suivi annuel, etc. Il apporte à la collectivité un &lt;span&gt;service clé en main de conseil et d&amp;#039;assistance technique&lt;/span&gt; ainsi qu’un &lt;span&gt;appui à l’animation du projet&lt;/span&gt;. La liste des Conseillers Territoire Engagé référencés est disponible en bas de la page internet suivante : &lt;a href="https://www.territoiresentransitions.fr/programme" target="_blank"&gt;territoiresentransitions.fr/programme&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour les collectivités qui le souhaitent, la prestation d&amp;#039;accompagnement comprend une assistance au dépôt d&amp;#039;une demande de labellisation.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La mission du conseiller porte sur une durée de 4 ans.  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ De nombreuses collectivités ont déjà profité de cette accompagnement.
+ &lt;a href="https://www.territoiresentransitions.fr/programme#carte" target="_blank"&gt;Découvrez leurs actions et retour d&amp;#039;expérience sur notre site internet.     Ouvre une nouvelle fenêtre&lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Economie circulaire
+Economie locale et circuits courts
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/2024/programme-territoire-engage-transition-ecologique-accompagnement" target="_blank"&gt;Prenez contact avec votre direction régionale de l&amp;#039;ADEME&lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S96" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T96" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U96" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://territoireengagetransitionecologique.ademe.fr/</t>
+        </is>
+      </c>
+      <c r="W96" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/2024/programme-territoire-engage-transition-ecologique-accompagnement</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:territoireengage&amp;#64;ademe.fr" target="_blank"&gt;territoireengage&amp;#64;ademe.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>mathieu.teulier@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3ac7-accompagnement-des-collectivites-par-un-conse/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC96" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>31/08/2022</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>120021</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les Communes à la connaissance des conditions de vie des populations de leur territoire</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>Réalisation d'un portrait sociodémographique</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les Communes à la connaissance des conditions de vie des populations de leur territoire
+&lt;/p&gt;
+&lt;p&gt;
+ Durée : 15 jours à 1 mois
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Déclinaison du portrait social de la Seine-et-Marne dans ses trois grandes dimensions (démographie, conditions de vie et précarités) à l&amp;#039;échelle des communes qui en font la demande.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les études seront réalisées grâce aux données de l&amp;#039;Observatoire départemental et feront l&amp;#039;objet d&amp;#039;une présentation à la commune ayant fait la demande.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Document non contractuel mais engageant le Département sur la qualité des données partagées dans les diagnostics
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences
+Formation professionnelle
+Consommation et production
+Lutte contre la précarité
+Emploi
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Etre une collectivité de Seine-et-Marne
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W97" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ID77 - Sylvie ROGNON
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 01 64 14 73 56
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7c04-accompagner-les-communes-a-la-connaissance-de/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC97" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2022</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>119980</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
+        </is>
+      </c>
+      <c r="D98" s="1" t="inlineStr">
+        <is>
+          <t>Dotation d'équipement des territoires ruraux</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I98" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La &lt;strong&gt;dotation d&amp;#039;équipement des territoires ruraux &lt;/strong&gt;(DETR) soutient les projets d&amp;#039;investissement des communes et de leurs groupements. Les priorités de financement de cette dotation sont fixées chaque année au niveau départemental par une commission d&amp;#039;élus.&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation des équipements sportifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement d&amp;#039;un chemin piéton ou d&amp;#039;une piste cyclable pour renforcer la mobilité douce
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation thermique d&amp;#039;une école
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un bâtiment scolaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise aux normes défense incendie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation d&amp;#039;un système de vidéoprotection
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en accessibilité de bâtiments recevant du public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de voirie
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N98" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Agriculture et agroalimentaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+International
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Sécurité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O98" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent bénéficier de la dotation d&amp;#039;équipement des territoires ruraux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les établissements publics de coopération intercommunale à fiscalité propre dans les départements de métropole qui ne forment pas un ensemble de plus de 75 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centre de plus de 20 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements publics de coopération intercommunale à fiscalité propre dans les départements d&amp;#039;outre-mer et le Département de Mayotte qui ne forment pas un ensemble de plus de 150 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centres de plus de 85 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements publics de coopération intercommunale éligibles en 2010 à la dotation globale d&amp;#039;équipement des communes ou à la dotation de développement rural ainsi que les syndicats mixtes créés en application de l&amp;#039;article L. 5711-1 et les syndicats de communes créés en application de l&amp;#039;article L. 5212-1 dont la population n&amp;#039;excède pas 60 000 habitants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les communes :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ a) Dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ b) Dont la population est supérieure à 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole et 35 000 habitants dans les départements d&amp;#039;outre-mer et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier moyen par habitant de l&amp;#039;ensemble des communes dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants ;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les communes de Saint-Pierre-et-Miquelon ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les communes nouvelles issues de la transformation d&amp;#039;établissements publics de coopération intercommunale éligibles à la dotation d&amp;#039;équipement des territoires ruraux l&amp;#039;année précédant leur transformation ou issues de la fusion de communes dont l&amp;#039;une d&amp;#039;entre elles était éligible à cette dotation l&amp;#039;année précédant leur fusion sont réputées remplir, pendant les trois premiers exercices à compter de leur création, les conditions de population mentionnées aux a et b.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre une commune ou un groupement éligible et le représentant de l&amp;#039;Etat, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ La liste des communes et EPCI éligibles à la DETR est transmise chaque année par la DGCL aux préfectures de département. Vous pouvez vous rapprocher de votre préfecture de département pour vous assurer de votre éligibilité à cette dotation.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S98" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T98" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U98" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W98" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
+        </is>
+      </c>
+      <c r="X98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département pour déposer un dossier :
+ &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture" rel="noopener" target="_blank"&gt;
+  https://lannuaire.service-public.fr/navigation/prefecture
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de département qui attribue les subventions.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y98" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z98" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b4d8-copie-16h46-financer-des-projets-dinvestissem/</t>
+        </is>
+      </c>
+      <c r="AA98" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB98" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un commerce de proximité
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC98" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2022</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>119945</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
+        </is>
+      </c>
+      <c r="D99" s="1" t="inlineStr">
+        <is>
+          <t>Dotation de soutien à l'investissement local</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I99" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La dotation de soutien à l&amp;#039;investissement local (DSIL) soutient également les projets d&amp;#039;investissement des communes et de leurs groupements qui répondent à l&amp;#039;une des six priorités instaurées par la loi :&lt;/p&gt;&lt;p&gt;1° Rénovation thermique, transition énergétique, développement des énergies renouvelables ;&lt;/p&gt;&lt;p&gt;2° Mise aux normes et de sécurisation des équipements publics ;&lt;/p&gt;&lt;p&gt;3° Développement d&amp;#039;infrastructures en faveur de la mobilité ou de la construction de logements ;&lt;/p&gt;&lt;p&gt;4° Développement du numérique et de la téléphonie mobile ;&lt;/p&gt;&lt;p&gt;5° Création, transformation et rénovation des bâtiments scolaires ;&lt;/p&gt;&lt;p&gt;6° Réalisation d&amp;#039;hébergements et d&amp;#039;équipements publics rendus nécessaires par l&amp;#039;accroissement du nombre d&amp;#039;habitants.&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de région, responsable de l&amp;#039;attribution des subventions. L&amp;#039;instruction est centralisée en préfecture de département.&lt;/p&gt;&lt;p&gt;Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Sports et loisirs
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Accès aux services
+Education et renforcement des compétences
+Technologies numériques et numérisation
+Revitalisation
+Risques naturels
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Accessibilité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Sécurité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Qui peut en bénéficier ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les communes et tous les établissements publics de coopération intercommunale (EPCI) à fiscalité propre, de métropole et des régions d&amp;#039;outre-mer, y compris Mayotte, ainsi que les pôles d&amp;#039;équilibre territoriaux et ruraux (PETR) peuvent percevoir la DSIL.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ De manière dérogatoire, lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre l&amp;#039;une des collectivités éligibles et le représentant de l&amp;#039;État, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T99" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W99" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département ou de la région pour déposer un dossier :
+ &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture"&gt;
+  https://lannuaire.service-public.fr/navigation/prefecture&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Au cours de l’instruction de votre dossier, vous serez invités à répondre dans les meilleurs délais aux demandes de pièces complémentaires ou de précisions en ajoutant ou en modifiant les informations dans l’onglet « demande » de votre dossier afin d’en établir la complétude.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y99" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1182-copie-13h44-financer-des-projets-dinvestissem/</t>
+        </is>
+      </c>
+      <c r="AA99" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB99" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC99" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2022</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>119942</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement dans les quartiers prioritaires de la politique de la ville - Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="C100" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D100" s="1" t="inlineStr">
+        <is>
+          <t>Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I100" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J100" s="1" t="inlineStr">
+        <is>
+          <t>Taux max de subvention : projets d'investissement à 80%, projets de fonctionnement à 100%</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La dotation politique de la ville (DPV) bénéficie chaque année aux communes urbaines de métropole et d&amp;#039;outre-mer particulièrement défavorisées et présentant d&amp;#039;importants dysfonctionnements urbains.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette dotation vise à compléter la logique de péréquation prévalant dans le cadre de la dotation globale de fonctionnement (via la dotation de solidarité urbaine et de cohésion sociale - DSU), par un soutien renforcé aux actions des communes et de leurs établissements publics de coopération intercommunale (EPCI) à fiscalité propre, principalement dans le soutien à leurs investissements.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les subventions doivent être attribuées à des projets correspondants aux objectifs dans le contrat de ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets peuvent par exemple concerner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le domaine social et la santé : par exemple, la réhabilitation de locaux associatifs, la création d&amp;#039;une maison de santé pluri-disciplinaire, ou encore des projets portants sur les équipements sportifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;emploi et l&amp;#039;insertion ; par ex, chantiers-jeunes, prestations diverses liées à l&amp;#039;emploi et à la formation envers des publics ciblés
+ &lt;/li&gt;
+ &lt;li&gt;
+  La transition écologique : par exemple, la rénovation énergétique des bâtiments
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;éducation : rénovation des bâtiments scolaires, dédoublement des classes de grande section de maternelle, CP-CE1 en REP/REP&amp;#43;, équipement numérique des écoles...
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;action publique et les services publics : création d&amp;#039;espaces multimédia, création et aménagement de maisons France Services, de médiathèques, travaux d&amp;#039;amélioration de l&amp;#039;accès aux services
+ &lt;/li&gt;
+ &lt;li&gt;
+  La sécurité : systèmes de vidéo-surveillance, sécurisation des abords des écoles, des centres de loisirs
+ &lt;/li&gt;
+ &lt;li&gt;
+  La construction, l&amp;#039;habitat, l&amp;#039;urbanisme et les transports : création et aménagement de parkings, coordination locale de l&amp;#039;offre de logement, rénovation de voirie, mobilités douces
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Famille et enfance
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Technologies numériques et numérisation
+Tiers-lieux
+Economie sociale et solidaire
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O100" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En métropole, les critères d&amp;#039;éligibilité cumulatifs sont donc les suivants en 2022 :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1.    Les communes doivent :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soit disposer d&amp;#039;une convention telle que visée à l&amp;#039;article 10 de la loi n° 2003-710 du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine, passée avec l&amp;#039;ANRU au titre du premier programme national de rénovation urbaine, encore active sur le territoire de la commune au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  soit comprendre sur leur territoire un quartier prioritaire connaissant les dysfonctionnements urbains les plus importants. Conformément à l&amp;#039;arrêté du 29 avril 2015 relatif à la liste des quartiers prioritaires de la ville visés en priorité par le nouveau programme de renouvellement urbain (NPNRU) et à l&amp;#039;arrêté du 20 novembre 2018 relatif à la liste des quartiers visés à titre complémentaire par le NPNRU.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2.    Le pourcentage de la population communale résidant en quartier prioritaire de la politique de la ville (QPV) doit être supérieur à 19 %.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3.    Les communes doivent avoir fait partie, au moins une fois au cours des trois derniers exercices précédant la répartition (pour la DPV 2022, les communes doivent donc avoir été éligibles à la DSU au titre des exercices 2019, 2020 ou 2021) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  pour les communes de plus de 10 000 habitants, des 250 premières communes éligibles à la DSU, classées en fonction d&amp;#039;un indice synthétique de ressources et de charges ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les communes de 5 000 à 9 999 habitants, de l&amp;#039;ensemble des communes éligibles à la DSU.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles à la DPV les communes des DOM réunissant l&amp;#039;une des deux conditions suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  être une commune de 5 000 habitants au moins (en population DGF) et faire l&amp;#039;objet, sur le territoire de la commune, d&amp;#039;au moins une convention telle que visée à l&amp;#039;article 10 de la loi du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine passée avec l&amp;#039;agence nationale pour la rénovation urbaine (ANRU) , active au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  être citée dans la liste des quartiers qui présentent les dysfonctionnements urbains les plus importants prise en application du II de l&amp;#039;article 9-1 de la loi du 1er août 2003 et visés en priorité par le nouveau programme national de renouvellement urbain (NPNRU), au 1er janvier 2021.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Lorsque la compétence en matière de politique de la ville a été transférée par une commune bénéficiaire à un établissement public de coopération intercommunale à fiscalité propre, celui-ci peut bénéficier, sur décision du représentant de l&amp;#039;Etat dans le département, de la DPV pour le compte de cette commune. Seuls les communes et les EPCI compétents en matière de politique de la ville peuvent bénéficier d&amp;#039;une attribution au titre de la DPV.
+&lt;/p&gt;
+&lt;p&gt;
+ Les montants de DPV calculés ne sont pas directement attribués aux communes éligibles mais font l&amp;#039;objet d&amp;#039;une enveloppe départementale qui est répartie par le préfet de département. La DPV étant une dotation de projets d&amp;#039;investissement ou de fonctionnement, il revient au préfet de sélectionner les projets présentés par les communes en leur attribuant une subvention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets envisagés doivent répondre aux exigences suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  entrer dans le cadre des actions prévues dans le contrat de ville et dans le périmètre d&amp;#039;intervention de la DPV.
+ &lt;/li&gt;
+ &lt;li&gt;
+  se situer dans les quartiers politique de la ville, mais potentiellement également dans des zones à la périphérie de ceux-ci, dès lors que, conformément à la logique de « quartier vécu », ces équipements et actions profitent aux habitants des quartiers « politique de la ville ».
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Aucune subvention ne peut être accordée si l&amp;#039;opération a connu un commencement d&amp;#039;exécution avant la date de réception de la demande de subvention au préfet.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S100" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T100" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U100" s="1" t="inlineStr">
+        <is>
+          <t>Communes éligibles à la Dotation Politique de la Ville (DPV) 2022</t>
+        </is>
+      </c>
+      <c r="X100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre préfecture de votre département si votre commune est éligible à la DPV (liste actualisée chaque année).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y100" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aa40-financer-des-projets-dinvestissement-ou-de-fo/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB100" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC100" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>119940</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Département</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I101" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Priorités thématiques d&amp;#039;affectation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   en matière sociale, aux projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   aux projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+  &lt;/p&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
+&lt;/p&gt;
+&lt;p&gt;
+ Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation thermique et mise aux normes de bâtiments publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une voie verte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de nouveaux arrêts et terminus de bus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une médiathèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaménagement des locaux de l&amp;#039;office du tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de voirie et ouvrages d&amp;#039;art
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Technologies numériques et numérisation
+Tiers-lieux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les collectivités éligibles à la DSID :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La nature des projets éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S101" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T101" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U101" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
+        </is>
+      </c>
+      <c r="X101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de sa préfecture de département ou de région.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y101" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB101" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une école
+Construction d’un gymnase
+Création d’une crèche
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC101" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
+        <v>121006</v>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la recherche et l'obtention de subventions avec Subzen</t>
+        </is>
+      </c>
+      <c r="D102" s="1" t="inlineStr">
+        <is>
+          <t>Subzen</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H102" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiez d&amp;#039;un accompagnement à l&amp;#039;obtention de subventions pour vos projets d&amp;#039;investissement !
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque Postale vous propose
+ &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html" target="_self"&gt;
+  l&amp;#039;offre Subzen&lt;/a&gt; constituée de trois briques : 1) La recherche, 2) Le montage et 3) La gestion.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque Postale peut vous accompagner sur tous niveaux de financement : financeurs locaux, nationaux et fonds structurels européens.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous bénéficiez d&amp;#039;un accompagnement complet, souple et personnalisé en matière de subventions : choix des briques et choix des financeurs.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous bénéficiez d&amp;#039;un gain de temps et d&amp;#039;un confort total dans toutes les étapes du cycle de vie d&amp;#039;une subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous retrouvez des marges de manœuvre financières et optimisez le plan de financement de vos opérations d&amp;#039;investissement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modèle tarifaire au forfait selon le niveau d&amp;#039;accompagnement. N&amp;#039;hésitez pas à vous rapprocher de La Banque Postale pour une étude de dossier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Découvrez le témoignage de la ville de Saint-Tropez dans le Var &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/subzen-saint-tropez.html" target="_self"&gt;ici&lt;/a&gt; et de la ville de Maromme en Seine-Maritime &lt;a href="https://www.lapostegroupe.com/fr/actualite/la-banque-postale-accompagne-les-collectivites-dans-loptimisation-du-financement-de-leurs-projets" target="_self"&gt;ici&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N102" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Tiers-lieux
+Economie locale et circuits courts
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O102" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lors d&amp;#039;un échange dédié avec nos experts, vous choisissez les étapes (Recherche / Montage / Gestion) sur lesquelles vous souhaitez être accompagné.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous définissez aussi les opérations d&amp;#039;investissement, ainsi que les financeurs que vous souhaitez approcher en priorité ou ceux à exclure de la prestation d&amp;#039;accompagnement.
+&lt;br /&gt;&lt;br /&gt;Cet accompagnement est indépendant de la souscription d&amp;#039;un emprunt. &lt;/p&gt;&lt;p&gt;Nous assurons cette prestation via des experts de La Banque Postale spécialisés sur la recherche et la gestion des financements externes des collectivités locales.&lt;/p&gt;
+&lt;p&gt;
+ Après étude et acceptation de votre dossier par La Banque Postale.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S102" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T102" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U102" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V102" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html</t>
+        </is>
+      </c>
+      <c r="X102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Votre chargé d&amp;#039;affaires de La Banque Postale ou par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y102" s="1" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6889-aide-a-lobtention-de-subventions-avec-subzen/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC102" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>14/11/2022</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>117484</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Etre conseillé par un cadre expert de la DGFiP au niveau local (CDL)</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale des Finances Publiques (DGFiP)</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H103" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conseiller aux décideurs locaux (CDL)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le conseiller aux décideurs locaux (CDL) est un cadre de la Direction générale des Finances publiques (DGFiP), expert du conseil au profit des élus locaux et de leurs services financiers. Il propose une offre de conseil individualisé aux ordonnateurs pour répondre à leurs besoins sur différents sujets. Il est rattaché à la direction départementale ou régionale des Finances publiques.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La création de cette fonction s&amp;#039;inscrit dans le cadre du nouveau réseau de proximité mis en place par la DGFiP en 2020 pour renforcer sa présence dans les territoires. Son déploiement est prévu jusqu&amp;#039;en 2023 avec l&amp;#039;objectif d&amp;#039;un CDL par EPCI.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les CDL travaillent en étroite collaboration avec les services de gestion comptable (SGC) de la DGFiP qui assurent, comme auparavant, la gestion budgétaire et comptable des collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Le CDL est un cadre itinérant susceptible d&amp;#039;avoir plusieurs lieux de travail. Sous réserve de l&amp;#039;accord de l&amp;#039;ordonnateur, il est installé en priorité dans les locaux de l&amp;#039;EPCI ou parfois dans une des collectivités membres de son portefeuille.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La mise en place de ce nouvel interlocuteur permet :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  d&amp;#039;offrir des prestations sur mesure, adaptées au plus près des besoins de chaque collectivité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de proposer une gratuité, une objectivité et une neutralité de la prestation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de faciliter la prise de contact et une réactivité accrue grâce à un interlocuteur privilégié pour l&amp;#039;élu local.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;br /&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le CDL peut être amené à dispenser plusieurs types de conseils, notamment :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  conseil budgétaire et comptable (conseil à l&amp;#039;élaboration budgétaire, sensibilisation à la maîtrise des risques, information sur les nouveautés...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil en matière de dépenses et de recettes (promotion de la dématérialisation, restitutions du contrôle hiérarchisé de la dépense, conseil en optimisation du recouvrement, rationalisation de l&amp;#039;organisation des régies....) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil financier et fiscal (réalisation et présentation des analyses financières, recherche de solutions de cofinancement, simulations fiscales...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil économique et patrimonial (conseil sur projet d&amp;#039;investissement, projet d&amp;#039;aménagement du territoire...).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aide dans la confection d&amp;#039;un budget
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une analyse financière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de nouveaux moyens de paiement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la décision en matière financière et fiscale
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Simulations fiscales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise sur la faisabilité d&amp;#039;un projet d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement le déploiement du nouveau référentiel comptable M57
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement dans la rationalisation des régies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi et gestion des marchés publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promotion de la démarche partenariale (CSCF et EP)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
       <c r="N103" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O103" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P103" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S103" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U103" s="1" t="inlineStr">
+        <is>
+          <t>France hors Corse et Outre-mer</t>
+        </is>
+      </c>
+      <c r="X103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de votre Direction départementale des Finances publiques
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y103" s="1" t="inlineStr">
+        <is>
+          <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z103" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/310c-copie-10h15-etre-conseille-sur-des-sujets-com/</t>
+        </is>
+      </c>
+      <c r="AA103" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC103" s="1" t="inlineStr">
+        <is>
+          <t>DGFiP</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2022</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>117408</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités pour l’aménagement des pôles gare</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H104" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner la commune / EPCI dans l&amp;#039;élaboration et le suivi d&amp;#039;un projet d&amp;#039;aménagement de pôle gare : améliorer l&amp;#039;accessibilité à la gare pour l&amp;#039;ensemble des modes de déplacements, aménager les espaces publics, la voirie et les équipements d&amp;#039;intermodalités adaptés.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Information sur les modalités de mise en œuvre d&amp;#039;une démarche de pôles gares, sur les partenaires (Ile-de-France Mobilités, transporteurs, collectivités) et les financements des études et des travaux. Accompagnement de la collectivité dans ses démarches auprès de ces partenaires le cas échéant.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil sur l&amp;#039;opportunité d&amp;#039;engager une démarche de pôle gare et sur la réalisation d&amp;#039;un pré diagnostic préalable à la sélection d&amp;#039;un prestataire en charge de l&amp;#039;étude de pôle : conditions d&amp;#039;accès et de stationnement des véhicules particuliers et des transports collectifs à la gare, stationnement sauvages, conflits de flux éventuels, cheminements piétons, itinéraires et stationnements cyclables.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;élaboration d&amp;#039;un cahier des charges d&amp;#039;études : relecture d&amp;#039;un cahier des charges réalisé par la commune / EPCI pour sélectionner un bureau d&amp;#039;études,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation active à l&amp;#039;étude et à la définition du projet de pôle :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - envoi de notes, observations et avis sur les aménagements proposés en tenant compte de l&amp;#039;ensemble des modes, des problématiques d&amp;#039;accessibilité et de sécurité, de l&amp;#039;environnement urbain et paysagé,
+&lt;/p&gt;
+&lt;p&gt;
+ - présence aux COTECH et COPIL réunions techniques
+&lt;/p&gt;
+&lt;p&gt;
+ - interface avec les autres directions du département concernées, Ile de France Mobilités, SNCF, RATP...
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide au montage financier des projets
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N104" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Accessibilité
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O104" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R104" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S104" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U104" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V104" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W104" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y104" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1562-accompagner-les-collectivites-pour-lamenageme/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC104" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
+        <v>117409</v>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller et accompagner les collectivités sur leurs projets de gare routière à vocation scolaire</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H105" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner la collectivité ou l&amp;#039;EPCI dans la conception d&amp;#039;un projet de gare routière scolaire et la recherche de subvention.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M105" s="1" t="inlineStr">
+        <is>
+          <t>Appui technique
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N105" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Accès aux services
+Accessibilité
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O105" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R105" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S105" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U105" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V105" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W105" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y105" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z105" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a239-conseiller-et-accompagner-les-collectivites-s/</t>
+        </is>
+      </c>
+      <c r="AA105" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC105" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
+        <v>117414</v>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les collectivités sur la création, le déplacement ou l'aménagement de points d'arrêt de lignes régulières de transport en commun (arrêt de bus)</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Création / déplacement / aménagement de points d&amp;#039;arrêt de lignes régulières de transport en commun (arrêt de bus).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil sur la localisation du point d&amp;#039;arrêt en tenant compte de l&amp;#039;attractivité du point d&amp;#039;arrêt pour les habitants, des problématiques de sécurité (vitesses, proximité des intersections, profil en long et largeur de voirie, cheminements et traversées des piétons, ...), de l&amp;#039;itinéraire des lignes de transports collectifs.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil sur les modalités techniques d&amp;#039;aménagements ou de mise en accessibilité PMR de points d&amp;#039;arrêt (arrêts en ligne ou en évitement, normes techniques sur les hauteurs de quai, dimensions de l&amp;#039;espace d&amp;#039;attente, signalisation verticale et horizontale,poteaux d&amp;#039;arrêts/ abris-voyageurs,...) et de leur environnement (traversées et cheminements piétons...).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information et conseil sur les possibilités de subventions de ces aménagements; aide et accompagnement pour le montage des dossiers de demandes de subvention.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N106" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Accès aux services
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité pour tous
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O106" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R106" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S106" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U106" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V106" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W106" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y106" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z106" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1e4c-conseiller-les-collectivites-sur-la-creation-/</t>
+        </is>
+      </c>
+      <c r="AA106" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB106" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC106" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
+        <v>117422</v>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans la définition des enjeux d'aménagement et de développement local</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H107" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les collectivités dans  leurs réflexions amont d&amp;#039;aménagement et d&amp;#039;urbanisme.
+&lt;/p&gt;
+&lt;p&gt;
+ Suite au diagnostic territorial (réalisable dans le cadre d&amp;#039;ID77), le Département met à disposition de la collectivité ses connaissances et ses compétences techniques, afin qu&amp;#039;elle bénéficie d&amp;#039;un accompagnement amont permettant de l&amp;#039;aider à identifier les grands enjeux et les outils à mobiliser, dans l&amp;#039;optique d&amp;#039;un aménagement durable de son territoire.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Cet accompagnement peut être mené en amont de tout projet d&amp;#039;aménagement du territoire, de type :
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ - Aménagement d&amp;#039;un centre bourg,
+&lt;/p&gt;
+&lt;p&gt;
+ - Intégration des mobilités dans les espaces publics,
+&lt;/p&gt;
+&lt;p&gt;
+ - Choix d&amp;#039;un lieu pour un équipement
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Le projet d&amp;#039;aménagement pourra être poursuivi pour sa mise en œuvre dans le cadre d&amp;#039;ID77
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalité
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Premier contact avec la collectivité pour préciser la commande,
+&lt;/p&gt;
+&lt;p&gt;
+ - Organisation d&amp;#039;une réunion avec la collectivité, les services départementaux et organismes concernés, afin d&amp;#039;identifier les enjeux et problématiques,
+&lt;/p&gt;
+&lt;p&gt;
+ - Production par le Département d&amp;#039;un document synthétisant ces enjeux et proposant des outils à mobiliser.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N107" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Jeunesse
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Commerces et services
+Agriculture et agroalimentaire
+Revitalisation
+Biodiversité
+Equipement public
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Milieux humides
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O107" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R107" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S107" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U107" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V107" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W107" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X107" s="1" t="inlineStr">
+        <is>
+          <t>Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;br /&gt;
+Mail : id77&amp;#64;departement77.fr
+&lt;br /&gt;
+Téléphone : 01 64 14 73 56</t>
+        </is>
+      </c>
+      <c r="Y107" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z107" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f9b-accompagner-les-collectivites-dans-la-definit/</t>
+        </is>
+      </c>
+      <c r="AA107" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB107" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC107" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
+        <v>117373</v>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans l’élaboration du projet de territoire, d’un programme d’actions et de la mise en œuvre de ce dernier</t>
+        </is>
+      </c>
+      <c r="D108" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans l’élaboration du projet de territoire et à sa mise en œuvre</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H108" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Permettre à une collectivité,sur la base du diagnostic (réalisable dans ID77), de construire et d&amp;#039;élaborer un projet de territoire et le programme d&amp;#039;actions qui en découle.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département met à disposition ses connaissances et ses compétences techniques au service de la collectivité pour aboutir à la constitution d&amp;#039;un programme
+ &lt;br /&gt;
+ d&amp;#039;actions prévisionnel qui pourrait être mis en œuvre et sur l&amp;#039;identification des financements potentiels.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Appui méthodologique (remise de documents méthodologiques, échanges avec la collectivité)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement/Conseil amont (à un PLU par exemple)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;ateliers thématiques à la demande
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;élaboration d&amp;#039;un programme d&amp;#039;actions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui au montage de projet (recherche de financement par exemple)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N108" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Famille et enfance
+Accès aux services
+Santé
+Commerces et services
+Agriculture et agroalimentaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Industrie
+Réduction de l'empreinte carbone
+Milieux humides
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O108" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R108" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S108" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U108" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V108" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W108" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X108" s="1" t="inlineStr">
+        <is>
+          <t>Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;br /&gt;
+Mail :
+&lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+ id77&amp;#64;departement77.fr
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;
+&lt;br /&gt;
+Téléphone : 01 64 14 73 56</t>
+        </is>
+      </c>
+      <c r="Y108" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z108" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/db38-accompagner-les-collectivites-dans-lelaborati/</t>
+        </is>
+      </c>
+      <c r="AA108" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC108" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
+        <v>126141</v>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Etre solidaire des communes rurales pour leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D109" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes territorialisées</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H109" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les enveloppes territorialisées doivent permettre d&amp;#039;accompagner des projets communaux d&amp;#039;envergure, même si tout projet est potentiellement éligible.
+&lt;/p&gt;
+&lt;p&gt;
+ Néanmoins, les projets relevant de certaines thématiques, en lien avec les politiques et compétences départementales, pourront être prioritairement accompagnés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;accessibilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la maîtrise de l‘énergie et le développement des énergies renouvelables dans les bâtiments communaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les modes doux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la préservation du patrimoine ligérien (naturel et bâti protégé),
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement touristique local,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;économie de proximité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les équipements communaux favorisant l&amp;#039;attractivité et le développement de la commune,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les aménagements d&amp;#039;espaces publics (traversées de bourg...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les études.
+ &lt;/li&gt;
+&lt;/ul&gt;
+Enfin, les projets issus d&amp;#039;une approche mutualisée seront particulièrement appréciés et valorisés.</t>
+        </is>
+      </c>
+      <c r="N109" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O109" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S109" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T109" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U109" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V109" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W109" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y109" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z109" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cc99-etre-solidaire-des-communes-rurales-pour-leur/</t>
+        </is>
+      </c>
+      <c r="AA109" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB109" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC109" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
+        <v>126142</v>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités porteuses d'un projet au rayonnement intercommunal, contribuant au développement et à l’attractivité du territoire ligérien</t>
+        </is>
+      </c>
+      <c r="D110" s="1" t="inlineStr">
+        <is>
+          <t>Politique de coopération territorialeContrats négociés Département &amp; EPCI</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H110" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soucieux d&amp;#039;accompagner les intercommunalités porteuses de projets contribuant au développement et à l&amp;#039;attractivité du territoire ligérien, le Département s&amp;#039;engage dans le cadre d&amp;#039;une contractualisation pluriannuelle, auprès de tous les EPCI sur la période 2023-2027.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets retenus seront en cohérence avec les politiques et compétences départementales.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N110" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O110" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  EPCI et/ou communes de la Loire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets portés par les communes doivent avoir un rayonnement intercommunal.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S110" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T110" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U110" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V110" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W110" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y110" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z110" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cfa6-accompagner-les-intercommunalites-porteuses-d/</t>
+        </is>
+      </c>
+      <c r="AA110" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB110" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football</t>
+        </is>
+      </c>
+      <c r="AC110" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
+        <v>126143</v>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes urbaines dans leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes communes urbaines</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H111" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Au-delà des territoires ruraux, la Loire est également urbaine et le Département a à coeur d&amp;#039;accompagner également ces territoires. A cet effet, une enveloppe spécifique est réservée aux 33 communes urbaines avec un fonctionnement adapté.
+&lt;/p&gt;
+&lt;p&gt;
+ Le principe est de prévoir un appel à projet spécifique pour la durée du mandat avec l&amp;#039;accompagnement d&amp;#039;un seul dossier par commune. Les domaines et thématiques prioritaires identifiés sont, dans la continuité de la période écoulée et en cohérence avec les politiques publiques départementales, le patrimoine et la culture, les équipements sportifs ainsi que les bâtiments scolaires et périscolaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N111" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O111" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R111" s="1" t="inlineStr">
+        <is>
+          <t>Communes urbaines</t>
+        </is>
+      </c>
+      <c r="S111" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T111" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U111" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V111" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="X111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y111" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z111" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a4ce-accompagner-les-communes-urbaines-dans-leurs-/</t>
+        </is>
+      </c>
+      <c r="AA111" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB111" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC111" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
+        <v>121446</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les mobilités durables urbaines</t>
+        </is>
+      </c>
+      <c r="C112" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le développement territorial vers un développement durable via les mobilités durables urbaines</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H112" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I112" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="J112" s="1" t="inlineStr">
+        <is>
+          <t>Taux maximal d’intervention FEDER : 60%</t>
+        </is>
+      </c>
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le caractère étendu du péri-urbain sur le territoire soulève des enjeux de mobilité auxquels les stratégies urbaines intégrées doivent répondre en poursuivant les objectifs suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développer la multimodalité en milieu urbain afin de réduire l&amp;#039;empreinte carbone et encourager le recours à des moyens de mobilité durable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer les voiries douces en milieu urbain afin d&amp;#039;encourager le recours à des formes de mobilité durables, de sécuriser la pratique des modes doux, d&amp;#039;assurer une continuité sur l&amp;#039;ensemble du territoire urbain et une connexion avec les zones péri-urbaines et rurales, conformément aux stratégies régionales en la matière.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Déployer des stations de stockage et recharge de carburants alternatifs aux carburants fossiles, dans l&amp;#039;objectif de réduire l&amp;#039;impact environnemental des déplacements, selon un maillage rationnel et dans une logique d&amp;#039;interopérabilité entre les différents systèmes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aménagements multimodaux (tels que des places de stationnement pour les moyens de transport durables, des pôles d&amp;#039;échanges...), en particulier sur les points d&amp;#039;interconnexion ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions visant à favoriser une meilleure interopérabilité des services de transport (tels que les services de mobilité partagée), à l&amp;#039;installation de billettiques des réseaux urbains sur une aire de déplacement commune ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions visant à l&amp;#039;amélioration de la logistique urbaine durable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement d&amp;#039;aires de covoiturage (en cohérence avec les orientations régionales) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement ou construction de passerelles favorisant les modes doux permettant de traiter des points noirs ou de résoudre des problématiques de franchissement (route, lignes ferroviaires, cours d&amp;#039;eau)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sécurisation de la pratique des modes doux, voies de liaisons cyclables, aménagement de voiries douces (tels que les cheminements piétons, les aménagements cyclables, etc.) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcement de réseaux d&amp;#039;aménagements cyclables afin de constituer des continuités. L&amp;#039;objectif est de relier les infrastructures existantes ou de finaliser les continuités cyclables ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation de stations de stockage et de recharge de carburants alternatifs aux carburants fossiles (bornes de recharge pour véhicules électriques, à hydrogène, etc.) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes portant sur la mobilité urbaine.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N112" s="1" t="inlineStr">
+        <is>
+          <t>Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis</t>
+        </is>
+      </c>
+      <c r="O112" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les projets devront être compatibles avec la stratégie intégrée de développement urbain du territoire et avoir reçu un avis favorable en comité de sélection de l&amp;#039;organisme intermédiaire territorialement compétent.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets devront être compatibles avec les stratégies en termes de mobilité mise en place par la Région à savoir le schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité des territoires (SRADDET) dénommé « Ici 2050 ».
+&lt;/p&gt;
+&lt;p&gt;
+ Les aménagements des aires de covoiturage devront être réalisés en conformité avec le SRADDET et sa déclinaison : le schéma régional des aires de covoiturage.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;implantation de structures de recharge devront respecter le SRADDET et ses objectifs en termes de déploiement de bornes de charge. Ils devront respecter les contraintes de gestion et de pilotage des réseaux de distribution d&amp;#039;électricité. L&amp;#039;interopérabilité et l&amp;#039;adaptabilité des infrastructures de recharge devront permettre la recharge de tous types et gammes de véhicules, quel que soit l&amp;#039;usage des véhicules et leur constructeur (normalisation et standardisation des solutions technologiques retenues). Les bornes devront prévoir un système de supervision accessible à tout usager.
+&lt;/p&gt;
+&lt;p&gt;
+ Le porteur de projet fournira une note explicative justifiant de la prise en compte de la préservation de l&amp;#039;environnement et de la biodiversité au sein de son projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses éligibles
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses éligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dépenses de prestations intellectuelles extérieures (réalisation d&amp;#039;études, de diagnostics...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses d&amp;#039;investissements matériels et immatériels (maîtrise d&amp;#039;œuvre, infrastructures, signalétique, accès PMR, verdissement, éclairage public, ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses d&amp;#039;acquisitions foncières (dans la limite de 10 % maximum des dépenses éligibles) ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB : Si l&amp;#039;assiette éligible est inférieure ou égale à 200 000 €, les coûts indirects seront couverts par un forfait de 7% appliqué aux dépenses directes éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses inéligibles (notamment) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Coûts indirects hors forfait de 7% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses de personnel.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités de soutien financier
+&lt;/p&gt;
+&lt;p&gt;
+ Plancher minimal de subvention FEDER :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  50 000 € pour les projets de travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  20 000 € pour les projets d&amp;#039;études.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Taux maximal d&amp;#039;intervention FEDER : 60%
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maximal d&amp;#039;aide publique : 100% dans le respect de la règlementation européenne et nationale (dont autofinancement des collectivités territoriales et leurs groupements)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S112" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T112" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U112" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V112" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europe-bfc.eu/jai-un-projet/les-financements-par-thematique/developpement-urbain-et-rural-mobilites-durables/</t>
+        </is>
+      </c>
+      <c r="X112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service FEDER Bourgogne-Franche-Comté et Massif du Jura, Direction Europe et rayonnement international, Conseil régional de Bourgogne-Franche-Comté: urbain.feder&amp;#64;bourgognefranchecomte.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>florence.kohtz@bourgognefranchecomte.fr</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c6b9-accompagner-le-renouvellement-urbain/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB112" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC112" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional Bourgogne Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AD112" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>07/12/2022</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>112001</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer vos politiques publiques grâce au partage de bonnes pratiques au sein d'un partenariat européen</t>
+        </is>
+      </c>
+      <c r="C113" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Interreg - Fonds européens
+EUROPE - Interreg Europe</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
+          <t>Projet de coopération territoriale Interreg Europe</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="F113" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H113" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I113" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70 Max : 80</t>
+        </is>
+      </c>
+      <c r="J113" s="1" t="inlineStr">
+        <is>
+          <t>80% : structures publiques et de droit public et 70% : structures privées à but non lucratif</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Un projet va se construire autour d&amp;#039;une problématique commune et va regrouper des acteurs publics sur l&amp;#039;ensemble du territoire européen. Pendant quatre ans, le partenariat va échanger sur les mesures mises en place sur leur territoire respectif, tirer les enseignements des expériences de chacun, pour ensuite adapter leur politique publique pour plus d&amp;#039;efficacité.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets s&amp;#039;inscrivent dans les priorités de l&amp;#039;Union Européenne, à savoir une Europe plus innovante, plus verte, plus connectée, plus sociale, plus proche de ses citoyens.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses prises en charges sont essentiellement des dépenses de fonctionnement pour lesquelles la subvention (FEDER) est de 70 ou 80%.
+&lt;/p&gt;
+&lt;p&gt;
+ Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur la période 2014-2020, 258 projets ont été financés. Vous pouvez les retrouver en suivant ce lien :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.interregeurope.eu/discover-projects/" rel="noopener" target="_blank"&gt;
+  https://www.interregeurope.eu/discover-projects/
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelques exemples de projets financés :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aider le développement de la mobilité électrique au niveau régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir et développer une activité commerciale essentielle en zone rurale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diminuer les émissions de CO2 en ville liées au domaine de la construction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer et favoriser en ville les voies cyclables et piétonnières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire la pollution lumineuse en milieu urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des stratégies d&amp;#039;éco-tourisme pour préserver le milieu naturel
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -17934,982 +22064,5453 @@
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
-Cimetières et funéraire</t>
-[...2 lines deleted...]
-      <c r="O103" s="1" t="inlineStr">
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O113" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R103" s="1" t="inlineStr">
+      <c r="R113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les structures éligibles sont les structures publiques ou privées à but non lucratif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le cœur de cible sont les entités publiques à l&amp;#039;origine de l&amp;#039;écriture et la mise en oeuvre de politiques publiques.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S113" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T113" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U113" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V113" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interregeurope.eu/about-us/2021-2027/</t>
+        </is>
+      </c>
+      <c r="X113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  L&amp;#039;adhésion
+  Point de contact national Nord de la France
  &lt;/strong&gt;
- est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
-[...34 lines deleted...]
- Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Caroline Gauthier &amp;#43;33 (0) 374 274 056
+&lt;/p&gt;
+&lt;p&gt;
+ caroline.gauthier&amp;#64;hautsdefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Point de contact national Sud de la France et RUP
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Patricia Di Biase &amp;#43;33 (0) 491 575 606
+&lt;/p&gt;
+&lt;p&gt;
+ pdibiase&amp;#64;maregionsud.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S103" s="1" t="inlineStr">
-[...25 lines deleted...]
-      <c r="X103" s="1" t="inlineStr">
+      <c r="Y113" s="1" t="inlineStr">
+        <is>
+          <t>caroline.gauthier@hautsdefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1ef3-ameliorer-vos-politiques-publiques-grace-au-p/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC113" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="AD113" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2022</t>
+        </is>
+      </c>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
+        <v>111757</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d’investissements dans les collectivités ultramarines</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H114" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Contact
+  L&amp;#039;AFL
  &lt;/strong&gt;
- :
-[...1 lines deleted...]
-&lt;p&gt;
+ est la seule banque française
  &lt;strong&gt;
-  Email :
+  100% détenue par les collectivités locales françaises,
  &lt;/strong&gt;
- adhesion&amp;#64;agence-france-locale.fr
+ qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
+&lt;/p&gt;
+&lt;p&gt;
+ Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
+&lt;/p&gt;
+&lt;p&gt;
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités ultramarines en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa raison d&amp;#039;être :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • &amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitants &amp;#34;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa mission :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Soutenir l&amp;#039;investissement public local en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence : collectivités, syndicats, et bientôt les Etablissements publics locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses particularités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • L&amp;#039;adhésion repose sur les conditions d&amp;#039;éligibilité de la collectivité dépendant de la notation financière établie par l&amp;#039;AFL. En cas de non éligibilité, l&amp;#039;AFL a pour mission d&amp;#039;accompagner les communes qui le souhaitent dans le redressement de leurs situations financières.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités. Aujourd&amp;#039;hui présente dans trois territoires ultramarins, l&amp;#039;AFL propose des conditions de crédits pour financer les projets d&amp;#039;investissement des collectivités et syndicats.
+&lt;/p&gt;
+&lt;p&gt;
+ • L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ • Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses crédits :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+&lt;/p&gt;
+&lt;p&gt;
+ • Durée moyenne des crédits : 16.5 ans
+&lt;/p&gt;
+&lt;p&gt;
+ • Crédit jusque 40 ans
+&lt;/p&gt;
+&lt;p&gt;
+ • Pas de seuil minimal concernant l&amp;#039;emprunt
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Son accompagnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles, et d&amp;#039;aider au redressement de la situation financière de ces dernières en cas de besoin.
+&lt;/p&gt;
+&lt;p&gt;
+ • Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aménagement urbain
+ &lt;/strong&gt;
+ (acquisition de matériels BTP, aménagement du site de Matira, Bora-Bora / Polynésie-Française)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Développement des transports
+ &lt;/strong&gt;
+ (réseau de transports en commun, Communauté d&amp;#039;Agglomération du Sud / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Transition écologique
+ &lt;/strong&gt;
+ (financement de l&amp;#039;écoquartier, La Possession / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Traitement et valorisation des déchets
+ &lt;/strong&gt;
+ (financement projet de traitement des déchets, syndicat Ileva / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N114" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O114" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
+&lt;/p&gt;
+&lt;p&gt;
+ • Etude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ • Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+&lt;/p&gt;
+&lt;p&gt;
+ • Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ • Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+&lt;/p&gt;
+&lt;p&gt;
+ • Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+&lt;/p&gt;
+&lt;p&gt;
+ Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S114" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T114" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U114" s="1" t="inlineStr">
+        <is>
+          <t>Outre-mer</t>
+        </is>
+      </c>
+      <c r="V114" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
+        </is>
+      </c>
+      <c r="W114" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="X114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : adhesion&amp;#64;afl-banque.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
- : 04 81 11 29 37
+ : &amp;#43;33 (0)4 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y103" s="1" t="inlineStr">
+      <c r="Y114" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z103" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA103" s="1" t="inlineStr">
+      <c r="Z114" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/759c-financer-vos-budgets-dinvestissements-dans-le/</t>
+        </is>
+      </c>
+      <c r="AA114" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC114" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
+        <is>
+          <t>11/01/2022</t>
+        </is>
+      </c>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="104" spans="1:27" customHeight="0">
-[...29 lines deleted...]
-      <c r="L104" s="1" t="inlineStr">
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
+        <v>104852</v>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les aménagements de sécurité routière</t>
+        </is>
+      </c>
+      <c r="D115" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux aménagements de sécurité routière</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H115" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Votre besoin :
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 10 000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissements publics de coopération intercommunale de moins de 10 000 habitants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le produit des amendes de police relatives à la circulation routière est collecté par l&amp;#039;Etat puis réparti par le Département, au bénéfice des communes de moins de 10 000 habitants et établissements publics de coopération intercommunale dotés des 3 compétences (parc de stationnement, transport en commun et voirie) pour la réalisation de travaux d&amp;#039;amélioration des transports en commun, de la sécurité et de la circulation routières.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un montant de dépense subventionnable (DS) est calculé en fonction de la nature de l&amp;#039;opération de sécurisation.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  aménagements de sécurité à enjeu particulier :
   &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ -	aux abords des établissements scolaires, culturels ainsi que sportifs à forte fréquentation
+ &lt;br /&gt;
+ - en faveur des modes doux de déplacement
+ &lt;br /&gt;
+ -	aux carrefours avec au moins une route départementale
+ &lt;br /&gt;
+ -	dans le cadre de travaux d&amp;#039;entretien sur ouvrages d&amp;#039;art commandés par les exigences de la sécurité routière.
+&lt;/p&gt;
+&lt;p&gt;
+ o	plafond de travaux : 70 000 € hors taxes
+&lt;/p&gt;
+&lt;p&gt;
+ o	taux de subvention : 50 %
+&lt;/p&gt;
+&lt;p&gt;
+ •	autres aménagements de sécurité :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ o	plafond de travaux : 40 000 € hors taxes
+&lt;/p&gt;
+&lt;p&gt;
+ o	taux de subvention : 30 %
+&lt;/p&gt;
+&lt;p&gt;
+ Ces montants (DS) sont ensuite soumis, pour les aménagements, à des taux en fonction du potentiel fiscal/habitant (PF de l&amp;#039;année N-2 fiches DGF N-1) du demandeur :
+&lt;/p&gt;
+&lt;p&gt;
+ -	PF &amp;lt; 520 €, taux de 100% appliqué sur DS  ;
+&lt;/p&gt;
+&lt;p&gt;
+ - 520 € ≤ PF &amp;lt; 830 €, taux de 75 % à 100%  sur DS minimum variable jusqu’à 100% ;
+&lt;/p&gt;
+&lt;p&gt;
+ -	PF ≥ 830 €, taux maximum de 50% appliqué sur DS .
+&lt;/p&gt;
+&lt;p&gt;
+ Il est à préciser pour ce dernier seuil, le taux de 50% serait adapté en fonction de la répartition du reliquat observé après avoir servi les communes dont le potentiel fiscal est inférieur. Celui des groupements de communes résulte du rapport :
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;#61; total des potentiels fiscaux des communes membres /
+ nombre d&amp;#039;habitants de ces mêmes communes
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de subvention ne pourra être inférieur à 1 500 € ; le montant de l&amp;#039;opération doit en tenir compte.
+&lt;/p&gt;
+&lt;p&gt;
+ Lors de l&amp;#039;examen annuel de l&amp;#039;individualisation de l&amp;#039;enveloppe et en fonction du nombre de dossiers éligibles, un taux minorateur pourrait être appliqué par la Commission permanente.
+&lt;/p&gt;
+&lt;p&gt;
+ Par mesure d&amp;#039;équité, le principe d&amp;#039;attribution d&amp;#039;une subvention 1 fois tous les 2 ans est retenu. Néanmoins, si le montant de la dotation annuelle allouée par l&amp;#039;État et si le nombre de dossiers déposés et instruits le permettent, alors l&amp;#039;attribution pourra être annuelle.
+&lt;/p&gt;
+&lt;p&gt;
+ La non-exécution de travaux aidés les années précédentes est un motif d&amp;#039;inéligibilité d&amp;#039;une nouvelle demande.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  acquisition de radars pédagogiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - 50 % de la dépense hors taxes plafonnée à 2 000 € quel que soit le nombre de radars (les coûts de pose et de maintenance ne sont pas compris dans le montant subventionnable).
+&lt;/p&gt;
+&lt;p&gt;
+ Pour l&amp;#039;acquisition de radar, le montant de l&amp;#039;aide pourra être inférieur à 1 500 €.
+&lt;/p&gt;
+&lt;p&gt;
+ De plus, la commune demanderesse pourra présenter un second dossier dans la même année civile pour un aménagement de sécurité routière.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N115" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O115" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Votre territoire est en milieu rural ou péri-urbain ? Vous représentez une commune petite ou moyenne et avez besoin d&amp;#039;appui pour imaginer des solutions innovantes adaptées ?
-[...2 lines deleted...]
- Le Cerema vous accompagne pour diagnostiquer vos besoins, organiser, planifier et évaluer vos politiques publiques sur ces questions de mobilité.
+ Le bénéficiaire doit être doté des 3 compétences : parc de stationnement, transport en commun et voirie.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département de la Charente arrête la liste des bénéficiaires et le montant des attributions à leur verser en fonction de l&amp;#039;urgence et du coût des opérations à réaliser.
+&lt;/p&gt;
+&lt;p&gt;
+ Nombre d&amp;#039;opérations subventionnées au cours d&amp;#039;un même exercice budgétaire : une par commune.
+&lt;/p&gt;
+&lt;p&gt;
+ À titre exceptionnel et en fonction du niveau d&amp;#039;urgence de la mise en sécurité, une seconde opération pourra être examinée si le montant de la dotation allouée par l&amp;#039;État le permet.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses subventionnables : opérations listées par l&amp;#039;article R2334-12 du CGCT
+&lt;/p&gt;
+&lt;p&gt;
+ Sont exclus :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Vous devez connaître plus finement la mobilité sur votre territoire ?
-[...8 lines deleted...]
-  Vous souhaitez un retour objectif sur les projets mis en oeuvre ?
+  les feux tricolores
+ &lt;/li&gt;
+ &lt;li&gt;
+  les cinémomètres
+ &lt;/li&gt;
+ &lt;li&gt;
+  les signalisations lumineuses, verticales et horizontales non incluses dans un projet global
+ &lt;/li&gt;
+ &lt;li&gt;
+  les parcs de stationnement quand ils ne sont pas situés aux abords d&amp;#039;un établissement scolaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  les réfections de trottoirs et les aménagements traditionnels de bourg comme mode doux de déplacement
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Nos atouts :
-  &lt;br /&gt;
+  PIECES A FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Des équipes pluridisciplinaires et expertes (ingénieurs, techniciens, architectes)
-[...11 lines deleted...]
-  Des participations actives à l&amp;#039;édition de normes et règlement, aux côtés des pouvoirs publics
+  un courrier du maître d&amp;#039;ouvrage sollicitant le Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  un extrait de délibération de la collectivité maître d&amp;#039;ouvrage précisant :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
+ o	la nature de l&amp;#039;opération envisagée
+&lt;/p&gt;
+&lt;p&gt;
+ o	le plan de financement prévu incluant la subvention départementale demandée, les subventions acquises (joindre la copie des décisions attributives) et celles escomptées
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un calendrier de réalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  un plan des travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  des devis descriptifs et estimatifs de l&amp;#039;opération
+ &lt;/li&gt;
+ &lt;li&gt;
+  en cas de sollicitation pour un nouveau projet, les justificatifs de réalisation de l&amp;#039;opération précédente (PV de réception, ...)
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  La réponse du Cerema :
-  &lt;br /&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : individualisation de la subvention par l&amp;#039;Assemblée délibérante dans la limite des crédits notifiés par l&amp;#039;Etat
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : en une seule fois par les services de l&amp;#039;Etat, avant la fin de l&amp;#039;année d&amp;#039;attribution de la subvention
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S115" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T115" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U115" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V115" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/10-Routes_et_deplacements/3114_AMENAGEMENTS_DE_SECURITE_ROUTIERE.pdf</t>
+        </is>
+      </c>
+      <c r="X115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
-  &amp;gt; Éclairer la décision
+  DEPOT D&amp;#039;UNE DEMANDE
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...10 lines deleted...]
-&lt;p&gt;
+&lt;p&gt;
+ En
  &lt;strong&gt;
-  &amp;gt; Mettre en œuvre vos projets et services de mobilité
+  version papier
  &lt;/strong&gt;
-&lt;/p&gt;
-[...8 lines deleted...]
-  Évaluation : réalisation du bilan des politiques et services retenus et anticipation des conséquences des choix de mobilités
+ à l&amp;#039;attention du président du Conseil départemental – 31 boulevard Emile Roux – CS 60000 – 16917 ANGOULEME CEDEX 9
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 31 mars
+&lt;/p&gt;
+&lt;p&gt;
+ Direction des routes et de l&amp;#039;aménagement ; Tél. : 05 16 09 73 59
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y115" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z115" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b934-soutenir-les-amenagements-de-securite-routier/</t>
+        </is>
+      </c>
+      <c r="AA115" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB115" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Installation de ralentisseur</t>
+        </is>
+      </c>
+      <c r="AC115" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2021</t>
+        </is>
+      </c>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
+        <v>104732</v>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser les initiatives locales visant à faire des gares des sites attractifs, portes d'entrée du réseau régional et porte d'entrée de la ville.</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="inlineStr">
+        <is>
+          <t>Investissement en faveur des bâtiments ferroviaires fermés pour en faire des lieux de vie</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H116" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J116" s="1" t="inlineStr">
+        <is>
+          <t>Montant interv max : 500000</t>
+        </is>
+      </c>
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif : Valoriser les initiatives locales visant à faire des gares des sites attractifs, portes d&amp;#039;entrée du réseau régional et porte d&amp;#039;entrée de la ville.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets de réhabilitation des bâtiments ferroviaires fermés (bâtiments voyageurs ou de marchandises jouxtant les installations voyageurs tels que les parkings ou les quais) afin d&amp;#039;y développer des services à la personne, qu&amp;#039;ils soient publics, parapublics ou privés, seront dans ce cadre aidés par la Région.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale est conditionnée à la présence de personnel exécutant les dits services.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N116" s="1" t="inlineStr">
+        <is>
+          <t>Revitalisation
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O116" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P116" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2025</t>
+        </is>
+      </c>
+      <c r="R116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;p&gt;
+  &lt;strong&gt;
+   Critères d&amp;#039;éligibilité et d&amp;#039;appréciation du dossier
+  &lt;/strong&gt;
+ &lt;/p&gt;
+ &lt;p&gt;
+  1. Type de service envisage: le service sera considéré comme d&amp;#039;autant plus utile qu&amp;#039;il répond aux besoins quotidiens de Ia population. Ainsi, l&amp;#039;implantation dune crèche, d&amp;#039;un service de conciergerie, de commerces alimentaires ou de presse seront privilégiés par rapport à d&amp;#039;autres projets de commerces ou de local des associations ;
+ &lt;/p&gt;
+ &lt;p&gt;
+  2. Qualité des aménagements prévus ;
+ &lt;/p&gt;
+ &lt;p&gt;
+  3. Réalisation conjointe a l&amp;#039;amélioration de I&amp;#039;accès des points d&amp;#039;arrêts du réseau régional ;
+ &lt;/p&gt;
+ &lt;p&gt;
+  4. Coût du projet ;
+ &lt;/p&gt;
+ &lt;p&gt;
+  5. Inscription du projet dans un Contrat Territorial Unique (CTU): bien que non exigée, I&amp;#039;inscription du projet a un CTU atteste de l&amp;#039;intérêt manifesté par le territoire pour sa réalisation.
+ &lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="U116" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V116" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/investissement-en-faveur-des-batiments-ferroviaires-fermes-pour-en-faire-des-lieux-de-vie</t>
+        </is>
+      </c>
+      <c r="X116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des transports et des mobilités
+ &lt;br /&gt;
+ Service Gares et infrastructures
+ &lt;br /&gt;
+ Pôle Gares,aménagements intermodaux et accessibilité
+&lt;/p&gt;
+&lt;p&gt;
+ Carole Garry
+ &lt;br /&gt;
+ &lt;a href="mailto:Carole.Garry&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  Carole.Garry&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+ 0228205441
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y116" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/75ae-investissement-en-faveur-des-batiments-ferrov/</t>
+        </is>
+      </c>
+      <c r="AA116" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
+        <v>117155</v>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les collectivités en matière de sécurité routière, aménagements de voirie et modes actifs</t>
+        </is>
+      </c>
+      <c r="E117" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G117" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H117" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider à la définition des contraintes et de solutions techniques et financières  pour la sécurisation et l&amp;#039;aménagement de la voirie communale, de cheminements piétons, cycles et PMR et d&amp;#039;aires de covoiturage, de même que la sécurisation et la mise en accessibilité des points d&amp;#039;arrêt transports en commun.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Sensibilisation sur les règles de voirie et de la sécurité routière. Conseils pour l&amp;#039;établissement d&amp;#039;un diagnostic de sécurité routière, sur la définition des orientations d&amp;#039;aménagement, la méthodologie, les interlocuteurs et les types de solutions tant pour la voirie, que les cheminements modes actifs et points d&amp;#039;arrêts.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil pour l&amp;#039;élaboration de schéma directeur de déplacements modes actifs.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils sur la répartition des responsabilités sur le domaine public et prise en compte dans les projets d&amp;#039;aménagements.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils sur l&amp;#039;établissement d&amp;#039;un plan de financement et recherche de financements extérieurs suivant les types d&amp;#039;aménagements
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M104" s="1" t="inlineStr">
-[...47 lines deleted...]
-Information voyageur, billettique multimodale
+      <c r="N117" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Risques naturels
+Accessibilité
+Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O117" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R117" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S117" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U117" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V117" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W117" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y117" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z117" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7b34-conseiller-les-collectivites-en-matiere-de-se/</t>
+        </is>
+      </c>
+      <c r="AA117" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB117" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC117" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
+        <v>117157</v>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités en matière de mobilité et de développement des transports collectifs (lignes régulières de transports collectifs et transport à la demande)</t>
+        </is>
+      </c>
+      <c r="E118" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G118" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H118" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner la collectivité dans la définition, l&amp;#039;élaboration, la mise en œuvre et le suivi d&amp;#039;un projet de développement ou de restructuration des transports collectifs.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Information sur l&amp;#039;organisation des transports collectifs en Île-de-France et le rôle des différents niveaux de collectivités locales.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la réalisation d&amp;#039;un diagnostic transport et déplacement du territoire : élaboration d&amp;#039;un état des lieux de l&amp;#039;offre de transport collectifs routiers et ferrés ; cartographies et données associées, qualification de l&amp;#039;offre de transport ; appréhender les principaux flux de déplacements du territoire (sous réserve des données disponibles), identifier les pôles attractifs, identifier les projets de transports structurants et leurs impacts (TCSP, trains, métro)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la définition des besoins prioritaires de développement des transports collectifs (lignes régulières ou transport à la demande).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils pour l&amp;#039;élaboration d&amp;#039;un projet de développement des lignes régulières ou de transport à la demande : opportunité, consistance de l&amp;#039;offre.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;élaboration d&amp;#039;un cahier des charges d&amp;#039;étude transport ou d&amp;#039;exploitation d&amp;#039;un service de transport à la demande : transmission de modèles, relecture des pièces...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil méthodologique pour la mise en œuvre, accompagnement de la collectivité dans ses démarches auprès des transporteurs, d&amp;#039;Ile-de-France mobilités ou d&amp;#039;autres partenaires. Recherche de financement. Conseil sur la communication auprès des habitants.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi des projets ou des lignes existantes : bilan de la fréquentation sous réserves des données disponibles ; identification des atouts et dysfonctionnements éventuels (itinéraires, horaires, fréquences, aménagements de voiries/points d&amp;#039;arrêts..) ; conseils et préconisations pour la mise en œuvre d&amp;#039;actions correctives.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N118" s="1" t="inlineStr">
+        <is>
+          <t>Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O118" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R118" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S118" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U118" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V118" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W118" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y118" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z118" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3723-accompagner-les-collectivites-en-matiere-de-m/</t>
+        </is>
+      </c>
+      <c r="AA118" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC118" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
+        <v>117146</v>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Approfondir la connaissance du territoire par un diagnostic territorial partagé</t>
+        </is>
+      </c>
+      <c r="E119" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G119" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H119" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les collectivités dans la connaissance de leur territoire à travers la réalisation d&amp;#039;un diagnostic territorial transversal et multidisciplinaire, partagé avec les acteurs locaux :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Réalisation d&amp;#039;un diagnostic territorial sur toutes les thématiques intéressant les collectivités (aménagement, culture, sport, solidarité, développement économique, tourisme, santé, environnement, transport...)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réunion de travail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coordination des services contributeurs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transmission d&amp;#039;un diagnostic territorial sous format numérique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N119" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Tourisme
+Sols
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Accès aux services
+Santé
+Commerces et services
+Agriculture et agroalimentaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
 Connaissance de la mobilité
-Modes actifs : vélo, marche et aménagements associés</t>
-[...2 lines deleted...]
-      <c r="O104" s="1" t="inlineStr">
+Industrie
+Réduction de l'empreinte carbone
+Milieux humides
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O119" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S104" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="X104" s="1" t="inlineStr">
+      <c r="R119" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S119" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U119" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V119" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W119" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y104" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA104" s="1" t="inlineStr">
+      <c r="Y119" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z119" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/20f8-approfondir-la-connaissance-du-territoire-par/</t>
+        </is>
+      </c>
+      <c r="AA119" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC119" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="105" spans="1:27" customHeight="0">
-[...24 lines deleted...]
-      <c r="G105" s="1" t="inlineStr">
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
+        <v>92241</v>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Etre aidé pour participer au débat territorial</t>
+        </is>
+      </c>
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H105" s="1" t="inlineStr">
-[...14 lines deleted...]
- Force d&amp;#039;une expertise et de retours d&amp;#039;expériences sur plusieurs de ses réseaux, PIM Mobility vous propose, en amont de tout déploiement, un accompagnement complet, reprenant vos études et réflexions en cours, en vue de créer des espaces de rétention de voyageur et instaurer une pratique multimodale durable :
+      <c r="H120" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme aident à sensibiliser et animer le débat territorial
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;agence d&amp;#039;urbanisme, grâce à son positionnement partenarial et sa neutralité est un connecteur entre les acteurs. Forte de cela et de son ancrage, elle a un rôle d&amp;#039;animation territoriale pour lequel elle développe des activités et des méthodes participatives innovantes.
+ &lt;br /&gt;
+ L&amp;#039;agence s&amp;#039;appuie à la fois sur son expertise et sur sa compétence d&amp;#039;animation pour être moins dans la « confrontation territoriale » mais plus dans la co-construction.
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Identification géographique et définition des typologies des sites étudiés
-[...8 lines deleted...]
-  de faisabilité technique  chiffré
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 50 ans, leur gouvernance et leurs missions se sont réinventées pour anticiper les différentes étapes de la décentralisation et des politiques d&amp;#039;aménagement du territoire et mettre en œuvre les projets territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Des outils au service de l&amp;#039;intérêt général
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Ils forment le cœur du partenariat. Les membres sont :
+ &lt;br /&gt;
+ les collectivités locales et leurs groupements (communes et intercommunalités de tailles variées, départements, régions, syndicats mixtes), représentés par des élus ;
+ &lt;br /&gt;
+ l&amp;#039;état, représenté notamment par le préfet ou le sous-préfet, et la DREAL ou la DDT(M) ;
+ &lt;br /&gt;
+ des acteurs territoriaux du monde économique (chambre consulaire, port...), de l&amp;#039;énergie, de l&amp;#039;habitat, de l&amp;#039;environnement, de l&amp;#039;enseignement supérieur (universités...) ;
+ &lt;br /&gt;
+ et des membres associés intéressés par les enjeux territoriaux.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une équipe pluridisciplinaire et inclusive
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Communication
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation et intermédiation des débats
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets participatifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expérimentation (résidence, atelier, ...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M105" s="1" t="inlineStr">
-[...9 lines deleted...]
-Mobilité partagée
+      <c r="N120" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis</t>
-[...2 lines deleted...]
-      <c r="O105" s="1" t="inlineStr">
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O120" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R105" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="S105" s="1" t="inlineStr">
+      <c r="S120" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U105" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X105" s="1" t="inlineStr">
+      <c r="U120" s="1" t="inlineStr">
+        <is>
+          <t>Réseau des Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="V120" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- contact&amp;#64;pim-mobility.com&lt;br /&gt;06 22 45 03 36&lt;/p&gt;</t>
-[...12 lines deleted...]
-      <c r="AA105" s="1" t="inlineStr">
+ Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
+ &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
+  http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y120" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z120" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f7b7-copie-13h16-etre-aide-pour-batir-des-strategi/</t>
+        </is>
+      </c>
+      <c r="AA120" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC120" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2021</t>
+        </is>
+      </c>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="106" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G106" s="1" t="inlineStr">
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
+        <v>92240</v>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Être aidé pour bâtir des stratégies territoriales</t>
+        </is>
+      </c>
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier</t>
-[...2 lines deleted...]
-      <c r="H106" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H121" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K106" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L106" s="1" t="inlineStr">
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme participent à la construction des stratégies territoriales
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les dynamiques territoriales et les transitions en cours questionnent le sens même de la planification stratégique. Nous sommes dans l&amp;#039;ère des interdépendances territoriales et des réciprocités - qu&amp;#039;elles soient choisies ou subies. Les nouvelles interfaces politiques et territoriales appellent à organiser des alliances entre tous les types de territoires (métropolitains, urbains, périurbains et ruraux), interpellent l&amp;#039;agilité des modes de gouvernance et sollicitent de nouveaux cadres d&amp;#039;actions territoriales. Dans ce contexte qui rebat les cartes du développement territorial, les missions de l&amp;#039;agence d&amp;#039;urbanisme se structurent principalement autour d&amp;#039;un travail de mise en commun et de construction d&amp;#039;une vision partagée pour le futur.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 50 ans, leur gouvernance et leurs missions se sont réinventées pour anticiper les différentes étapes de la décentralisation et des politiques d&amp;#039;aménagement du territoire et mettre en œuvre les projets territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Des outils au service de l&amp;#039;intérêt général
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Ils forment le cœur du partenariat. Les membres sont :
+&lt;/p&gt;
+&lt;p&gt;
+ - les collectivités locales et leurs groupements (communes et intercommunalités de tailles variées, départements, régions, syndicats mixtes), représentés par des élus ;
+&lt;/p&gt;
+&lt;p&gt;
+ - l&amp;#039;état, représenté notamment par le préfet ou le sous-préfet, et la DREAL ou la DDT(M) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - des acteurs territoriaux du monde économique (chambre consulaire, port...), de l&amp;#039;énergie, de l&amp;#039;habitat, de l&amp;#039;environnement, de l&amp;#039;enseignement supérieur (universités...)
+&lt;/p&gt;
+&lt;p&gt;
+ - et des membres associés intéressés par les enjeux territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une équipe pluridisciplinaire et inclusive
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conduire des démarches de prospective pour construire une vision pour le futur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la réalisation de documents de planification (SCoT, PLUi, Sraddet)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de coopérations territoriales (contractualisations, coopérations
+  &lt;br /&gt;
+  métropolitaines, contrat de réciprocité...)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribution aux stratégies frontalières et transnationales
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N121" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O121" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S121" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U121" s="1" t="inlineStr">
+        <is>
+          <t>Réseau des Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="V121" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez les contacts de chaque agence d&amp;#039;urbanisme sur le site de la Fnau :
+ &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
+  http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y121" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z121" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/df5d-etre-aide-pour-batir-des-strategies-territori/</t>
+        </is>
+      </c>
+      <c r="AA121" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB121" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC121" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2021</t>
+        </is>
+      </c>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
+        <v>90937</v>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Rémunérer les stagiaires de la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E122" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G122" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H122" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région a la responsabilité politique et légale de faciliter les conditions de réalisation des formations à destination des jeunes et des adultes à la recherche d&amp;#039;un emploi ou d&amp;#039;une nouvelle orientation professionnelle. L&amp;#039;entrée en formation entraîne souvent une ré-organistion de la vie personnelle, générant des déplacements donc des frais. C&amp;#039;est pourquoi, la Région assure une rémunération et une protection sociale aux stagiaires de la formation professionnelle (sous certaines conditions).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Ces dispositions en faveur de la rémunération et de la protection sociale, doivent permettre au stagiaire d&amp;#039;accéder et se maintenir jusqu&amp;#039;à l&amp;#039;issue du parcours de formation, durant lequel il peut développer ses compétences.
+&lt;/p&gt;
+&lt;p&gt;
+ En accordant un régime plus favorable que le Code du Travail, la Région a introduit des mesures en faveur de certains stagiaires selon le principe de solidarité :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Prime monoparentale forfaitaire mensuelle de 100 € au stagiaire parent isolé avec au moins un enfant à charge (y compris en cas de garde alternée),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Application du barème de la catégorie d&amp;#039;âge supérieure pour les primo-demandeurs d&amp;#039;emploi de moins de 18 ans.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N122" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Logement et habitat
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O122" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R122" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  VOTRE BESOIN
+  Bénéficiaires:
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;objectif de neutralité carbone à horizon 2050 implique d&amp;#039;importants changements sur l&amp;#039;organisation des systèmes de transports, les usages et comportements, ainsi que les choix technologiques associés. Tous les leviers (report modal, taux de remplissage, efficacité énergétique, sobriété des déplacements) doivent être mobilisés, à la fois pour les voyageurs et les marchandises.
+ Selon certains critères d&amp;#039;éligibilité :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Demandeurs d&amp;#039;emplois ne relevant pas ou plus du régime d&amp;#039;assurance chômage* ou de tout autre régime public,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les personnes bénéficiant à leur entrée en formation d&amp;#039;une Reconnaissance de la Qualité de Travailleur Handicapé (RQTH) et/ou de l&amp;#039;Obligation d&amp;#039;Emploi des Travailleurs Handicapés (OETH),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les apprentis en rupture de contrat,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Personnes sous-main de justice suivant une formation dans un centre pénitentiaire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Salariés de Structure d&amp;#039;Insertion par l&amp;#039;Activité Economique (SIAE).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  * Non indemnisés par Pôle Emploi
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Le nouveau règlement d&amp;#039;intervention
+  &lt;/strong&gt;
+ &lt;/em&gt;
+ prévoit une revalorisation de la rémunération et des frais induits pour les stagiaires entrant dans le programme :  « 1er niveau de qualification » et « socle de compétences ». Ce dispositif à caractère financier revêt 2 volets :
+ &lt;strong&gt;
+  la rémunération
+ &lt;/strong&gt;
+ proprement dite ainsi que
+ &lt;strong&gt;
+  la couverture sociale
+ &lt;/strong&gt;
+ et
+ &lt;strong&gt;
+  une participation aux frais de transport et/ou d&amp;#039;hébergement
+ &lt;/strong&gt;
+ . Les formations concernées doivent totaliser un minimum de 150 heures. Elles peuvent se dérouler sur une durée hebdomadaire à temps plein
+ &lt;em&gt;
+  ≥
+ &lt;/em&gt;
+ 30 heures ou à temps partiel &amp;lt; 30 heures.
  &lt;br /&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...17 lines deleted...]
-&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Assistance à maîtrise d&amp;#039;ouvrage, expertise et conseil pour élaborer votre politique modes actifs et réaliser des aménagements cyclables et piétons
-[...2 lines deleted...]
-  Formations aux politiques de développement des modes actifs.
+  &lt;strong&gt;
+   Le barème de rémunération mensuelle
+  &lt;/strong&gt;
+  temps plein, fixé par décret par l&amp;#039;Etat, varie selon la situation statutaire et familiale du stagiaire (décret n°2002-1551 du 23/12/2002).
+  &lt;em&gt;
+   &lt;strong&gt;
+    Consulter le tableau en pièce jointe.
+   &lt;/strong&gt;
+  &lt;/em&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Aides aux transports et à l&amp;#039;hébergement
+  &lt;/strong&gt;
+  . Sont exclus de l&amp;#039;indemnité d&amp;#039;hébergement tous les bénéficiaires d&amp;#039;un autre dispositif d&amp;#039;aide régionale au titre de cet hébergement ou d&amp;#039;un hébergement gratuit au sein de la structure de formation. Ce forfait ne sera pas versé en cas d&amp;#039;absence du stagiaire sur la totalité du mois.
+  &lt;em&gt;
+   &lt;strong&gt;
+    Consulter le tableau en pièce jointe.
+   &lt;/strong&gt;
+  &lt;/em&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Programmes et références
+ L&amp;#039;organisme de formation est responsable de la constitution des dossiers de rémunération et/ou de protection sociale dès l&amp;#039;entrée en formation du stagiaire. Le calcul et le versement des rémunérations sont directement liés aux états de présence mensuelle des stagiaires dans l&amp;#039;organisme de formation. Ce dernier transmet tous les mois au stagiaire les avis de paiement détaillés.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U122" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V122" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/remuneration-des-stagiaires-de-la-formation-professionnelle</t>
+        </is>
+      </c>
+      <c r="X122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Candidatez sur le formulaire dans le lien vers le descriptif complet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y122" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z122" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b241-remuneration-des-stagiaires-de-la-formation-p/</t>
+        </is>
+      </c>
+      <c r="AA122" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC122" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG122" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
+        <v>102937</v>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la recherche de financements européens</t>
+        </is>
+      </c>
+      <c r="E123" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G123" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H123" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le service Développement et Coopération Européenne de la Région Île-de-France propose de vous aider dans votre recherche de financements européens.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre d&amp;#039;accompagnement des porteurs de projets s&amp;#039;articule autour de 3 phases :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Recommandations d&amp;#039;aménagement pour déployer les « coronapistes »
-[...3 lines deleted...]
-  &lt;br /&gt;
+  Informer
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseiller
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appuyer au montage d&amp;#039;un projet européen innovant
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...62 lines deleted...]
- &lt;/strong&gt;
+ La Région propose de vous informer  par l&amp;#039;intermédiaire :
  &lt;br /&gt;
-&lt;/p&gt;
-[...42 lines deleted...]
-Voirie et réseaux
+ - du site internet dédié : www.europeid.fr,
+ &lt;br /&gt;
+ - de journées ou webinaires d&amp;#039;information
+ &lt;br /&gt;
+ - de rendez-vous individuels.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle propose également de vous accompagner tout au long de votre  candidature.
+&lt;/p&gt;
+&lt;p&gt;
+ Après la phase de ciblage de vos besoins et d&amp;#039;identification des opportunités, elle peut assurer une veille individuelle sur les appels à projets européens susceptibles de vous intéresser, vous conseiller la réalisation des études de faisabilité, en décryptant les appels à projets . Elle peut également vous mettre en relation avec l&amp;#039;écosystème d&amp;#039;accompagnement  et des partenaires de projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces deux premières phases visent à aboutir à la construction de votre candidature. Le service développement et coopération européenne peut alors vous accompagner dans - le montage de votre projet
+ &lt;br /&gt;
+ - l&amp;#039;orientation vers les cellules ressources
+ &lt;br /&gt;
+ - la recherche de partenaires
+ &lt;br /&gt;
+ - la rédaction de votre candidature
+ &lt;br /&gt;
+ - sa relecture critique avant soumission
+&lt;/p&gt;
+&lt;p&gt;
+ Dans certains cas, la Région peut apporter son soutien au projet par l&amp;#039;intermédiaire d&amp;#039;une lettre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N123" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Jeunesse
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Alimentation
+Formation professionnelle
+Technologies numériques et numérisation
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Paysage
+International
 Appui méthodologique
 Animation et mise en réseau
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O123" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une structure francilienne.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S123" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U123" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V123" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europeidf.fr/les-financements-europeens/programmes-europeens-thematiques</t>
+        </is>
+      </c>
+      <c r="X123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact au Conseil régional :
+&lt;/p&gt;
+&lt;p&gt;
+ europe&amp;#64;iledefrance.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y123" s="1" t="inlineStr">
+        <is>
+          <t>veronique.hostein@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z123" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/38e4-aider-a-la-recherche-de-financements-europeen/</t>
+        </is>
+      </c>
+      <c r="AA123" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB123" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2021</t>
+        </is>
+      </c>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
+        <v>102204</v>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Aider citoyens et collaborateurs à chiffrer les avantages du télétravail en termes d'émissions CO2 évitées</t>
+        </is>
+      </c>
+      <c r="E124" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G124" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H124" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le télétravail a récemment pris une place importante dans bon nombre de structures. Changement fort tant côté employé que pour l&amp;#039;organisation dans son ensemble, le télétravail a également des avantages indéniables en termes d&amp;#039;émissions carbone et de temps de transport... Encore faut-il pouvoir les estimer.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;équipe Impact CO2 de l&amp;#039;ADEME a souhaité développer un outil simple
+ &lt;strong&gt;
+  librement diffusable
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  intégrable sur tout type de site
+ &lt;/strong&gt;
+ pour permettre à chacun de calculer l&amp;#039;impact du télétravail en termes d&amp;#039;
+ &lt;strong&gt;
+  émissions CO2 évitées sur les déplacements et en temps gagné
+ &lt;/strong&gt;
+ :
+ &lt;strong&gt;
+  &lt;a href="https://impactco2.fr/transport/teletravail" target="_self"&gt;
+   impactco2.fr/transport/teletravail
+  &lt;/a&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cet outil est par exemple repris sur le site de
+ &lt;a href="https://www.seineouest.fr/mon-impact-transport" rel="noopener" target="_blank"&gt;
+  Grand Paris Seine Ouest (GPSO)
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N124" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Appui méthodologique
 Valorisation d'actions
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O124" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le simulateur est
+ &lt;strong&gt;
+  librement diffusable et intégrable
+ &lt;/strong&gt;
+ en
+ &lt;em&gt;
+  iframe
+ &lt;/em&gt;
+ sur tout type de site.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La section
+ &lt;a href="https://impactco2.fr/integration" target="_self"&gt;
+  impactco2.fr/integration
+ &lt;/a&gt;
+ vous guide dans les différentes étapes d&amp;#039;intégration à votre site.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S124" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U124" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V124" s="1" t="inlineStr">
+        <is>
+          <t>https://impactco2.fr/transport/teletravail</t>
+        </is>
+      </c>
+      <c r="X124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute question, n&amp;#039;hésitez pas à contacter l&amp;#039;équipe Impact CO2 :
+ &lt;strong&gt;
+  impactco2&amp;#64;ademe.fr
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y124" s="1" t="inlineStr">
+        <is>
+          <t>martin.regner@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z124" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/04f9-copie-12h21-sensibiliser-les-citoyens-aux-emi/</t>
+        </is>
+      </c>
+      <c r="AA124" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC124" s="1" t="inlineStr">
+        <is>
+          <t>Accélérateur de la transition écologique (Incubateur de l'ADEME)</t>
+        </is>
+      </c>
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2021</t>
+        </is>
+      </c>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
+        <v>102050</v>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser les citoyens sur leur empreinte climat</t>
+        </is>
+      </c>
+      <c r="E125" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G125" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H125" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Face aux nombreux défis environnementaux, comment (s&amp;#039;)informer, (se) sensibiliser, (s&amp;#039;)engager ?
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ADEME, en partenariat avec l&amp;#039;Association Bilan Carbone, a développé
+ &lt;em&gt;
+  &lt;strong&gt;
+   &lt;a href="https://nosgestesclimat.fr/" rel="noopener" target="_blank"&gt;
+    Nos Gestes Climat
+    &lt;span&gt;
+     Ouvre une nouvelle fenêtre
+    &lt;/span&gt;
+   &lt;/a&gt;
+  &lt;/strong&gt;
+ &lt;/em&gt;
+ pour permettre à chacun de
+ &lt;strong&gt;
+  calculer son empreinte carbone individuelle
+ &lt;/strong&gt;
+ à travers une série de questions sur son quotidien. Mais l&amp;#039;outil ne s&amp;#039;arrête pas là : il donne également des
+ &lt;strong&gt;
+  actions chiffrées pour réduire concrètement son impact
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Une
+ &lt;strong&gt;
+  &lt;a href="https://nosgestesclimat.fr/groupe?mode&amp;#61;sondage" rel="noopener" target="_blank"&gt;
+   version sondage
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  vous permet de créer un lien dédié pour collecter de manière anonyme les résultats d&amp;#039;un groupe
+ &lt;/strong&gt;
+ de citoyens, agents, élus ...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Avec plus d&amp;#039;1,5 millions de tests réalisés, ce simulateur est déjà promu par différentes collectivités de toutes tailles comme
+ &lt;a href="https://www.grenoble.fr/2294-nos-gestes-climat.htm" rel="noopener" target="_blank"&gt;
+  Grenoble
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ,
+l&amp;#039;
+ &lt;a href="https://www.agglo-saintquentinois.fr/pratique/developpement-durable/le-plan-climat-air-energie-territorial-981.html" rel="noopener" target="_blank"&gt;
+  Agglo du Saint Quentinois
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N125" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Transports collectifs et optimisation des trafics routiers
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O125" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le simulateur est
+ &lt;strong&gt;
+  librement diffusable, mais aussi intégrable
+ &lt;/strong&gt;
+ en
+ &lt;em&gt;
+  iframe
+ &lt;/em&gt;
+ sur tout type de site.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S125" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U125" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V125" s="1" t="inlineStr">
+        <is>
+          <t>https://nosgestesclimat.fr</t>
+        </is>
+      </c>
+      <c r="X125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute question, n&amp;#039;hésitez pas à contacter l&amp;#039;équipe :
+ &lt;a href="https://nosgestesclimat.fr/contact" target="_self"&gt;
+  nosgestesclimat.fr/contact
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y125" s="1" t="inlineStr">
+        <is>
+          <t>martin.regner@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z125" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e1e4-copie-13h56-sensibiliser-les-citoyens-aux-emi/</t>
+        </is>
+      </c>
+      <c r="AA125" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC125" s="1" t="inlineStr">
+        <is>
+          <t>Accélérateur de la transition écologique (Incubateur de l'ADEME)</t>
+        </is>
+      </c>
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG125" s="1" t="inlineStr">
+        <is>
+          <t>27/09/2021</t>
+        </is>
+      </c>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
+        <v>101961</v>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser les citoyens aux émissions CO2 des déplacements</t>
+        </is>
+      </c>
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G126" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H126" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Premier secteur émetteur de gaz à effet de serre avec 30% des émissions, le secteur des transports est un secteur clé de la transition écologique. Mais comment
+ &lt;strong&gt;
+  transmettre les bons ordres de grandeur et sensibiliser les citoyens
+ &lt;/strong&gt;
+ ?
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;équipe Impact CO2 de l&amp;#039;ADEME a souhaité développer un outil simple
+ &lt;strong&gt;
+  librement diffusable
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  intégrable sur tout type de site
+ &lt;/strong&gt;
+ pour permettre à chacun de comparer facilement l&amp;#039;impact de ses déplacements, mais aussi de montrer l&amp;#039;impact concret du
+ &lt;strong&gt;
+  covoiturage
+ &lt;/strong&gt;
+ :
+ &lt;strong&gt;
+  &lt;a href="https://impactco2.fr/transport" target="_self"&gt;
+   impactco2.fr/transport
+  &lt;/a&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;img alt /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;img alt src="https://raw.githubusercontent.com/datagir/datagir-site/master/content/applications/mon-impact-transport/mon-impact-transport.png" /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Déjà utilisé dans différents défis et challenges de la mobilité aux 4 coins de la France (
+ &lt;a href="https://www.defimobilite-paysdelaloire.fr/page/73/calculateur-emissions-co2" rel="noopener" target="_blank"&gt;
+  Pays de la Loire
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ,
+ &lt;a href="http://challenge-mobilite-hdf.fr/blog/votre-%C3%A9co-calculateur-mobilit%C3%A9" rel="noopener" target="_blank"&gt;
+  Haut-de-France
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ,
+ &lt;a href="https://www.challengemobilite-bfc.fr/page/64/calculateur-emissions-co2" rel="noopener" target="_blank"&gt;
+  Bourgogne-Franche-Comté
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ,
+ &lt;a href="https://www.challengedelamobilite.com/page/64/calculateur-emissions-co2" rel="noopener" target="_blank"&gt;
+  Nouvelle-Aquitaine
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ...), ce simulateur est aussi intégré sur les sites de
+ &lt;a href="https://www.grenoble.fr/2295-mon-impact-transport.htm" rel="noopener" target="_blank"&gt;
+  Grenoble
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ,
+ &lt;a href="https://www.larochelle-zerocarbone.fr/s-engager/la-boite-a-outils-du-zero-carbone/mon-impact-transport" rel="noopener" target="_blank"&gt;
+  La Rochelle
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ,
+ &lt;a href="https://www.issy.com/decouvrir-issy/agir-pour-le-climat/mobilites/action-5-je-privilegie-des-modes-de-transport-doux" rel="noopener" target="_blank"&gt;
+  Issy
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ,
+ &lt;a href="https://www.normandie-tourisme.fr/preparer-son-sejour/informations-pratiques/venir-en-normandie/" rel="noopener" target="_blank"&gt;
+  Normandie Tourisme
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ,
+ &lt;a href="https://sudrhone.fr/2020/06/29/vacances-partir-sans-oublier-la-planete/#" rel="noopener" target="_blank"&gt;
+  Sud Rhône Environnement
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N126" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Transition énergétique
+Animation et mise en réseau
+Valorisation d'actions
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O126" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le simulateur est
+ &lt;strong&gt;
+  librement diffusable et intégrable
+ &lt;/strong&gt;
+ en
+ &lt;em&gt;
+  iframe
+ &lt;/em&gt;
+ sur tout type de site.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La section
+ &lt;a href="https://impactco2.fr/integration" target="_self"&gt;
+  impactco2.fr/integration
+ &lt;/a&gt;
+ vous guide dans les différentes étapes d&amp;#039;intégration à votre site.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S126" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U126" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V126" s="1" t="inlineStr">
+        <is>
+          <t>https://impactco2.fr/transport/</t>
+        </is>
+      </c>
+      <c r="X126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute question, n&amp;#039;hésitez pas à contacter l&amp;#039;équipe Impact CO2 :
+ &lt;strong&gt;
+  impactco2&amp;#64;ademe.fr
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y126" s="1" t="inlineStr">
+        <is>
+          <t>martin.regner@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z126" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/21a8-sensibiliser-les-citoyens-aux-emissions-co2-d/</t>
+        </is>
+      </c>
+      <c r="AA126" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC126" s="1" t="inlineStr">
+        <is>
+          <t>Accélérateur de la transition écologique (Incubateur de l'ADEME)</t>
+        </is>
+      </c>
+      <c r="AE126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG126" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2021</t>
+        </is>
+      </c>
+      <c r="AH126" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="127" spans="1:34" customHeight="0">
+      <c r="A127" s="1">
+        <v>101591</v>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'outils de gestion de projet de mobilité</t>
+        </is>
+      </c>
+      <c r="C127" s="1" t="inlineStr">
+        <is>
+          <t>France Mobilités</t>
+        </is>
+      </c>
+      <c r="E127" s="1" t="inlineStr">
+        <is>
+          <t>Cerema
+ADEME
+Banque des Territoires
+Agence nationale de la cohésion des territoires (ANCT)
+Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F127" s="1" t="inlineStr">
+        <is>
+          <t>Cellules France Mobilités</t>
+        </is>
+      </c>
+      <c r="G127" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H127" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L127" s="1" t="inlineStr">
+        <is>
+          <t>Vous souhaitez disposer d&amp;#039;outils vous permettant de mener, en autonomie, vos projets de mobilité.
+&lt;br /&gt;
+&lt;br /&gt;
+France Mobilités vous permet d&amp;#039;avoir un accès aux différents appels à projets (AAP) et appels à manifestation d&amp;#039;intérêt (AMI), tel que Tenmod (« France Mobilités - Territoires de nouvelles mobilités durables »), et ainsi de bénéficier d&amp;#039;un appui au montage de projet présentés dans le cadre des AAP et AMI. France Mobilités vous permet également de bénéficier d&amp;#039;outils (commande publique, réalisation de DCE, base de données opendata des marchés, et cartographie des dispositifs de financements), voire des webinaires accompagnant leur prise en main. Les outils pourront être étoffés au fur et à mesure. Un appui à l&amp;#039;ingénierie territoriale permet d&amp;#039;accompagner l&amp;#039;usage des outils (pour cela, voir le produit &amp;#34;concevoir son projet de mobilité et développer des expérimentations&amp;#34;).</t>
+        </is>
+      </c>
+      <c r="N127" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O127" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une commune ou une intercommunalité du programme Petites villes de demain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S127" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U127" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V127" s="1" t="inlineStr">
+        <is>
+          <t>https://www.francemobilites.fr</t>
+        </is>
+      </c>
+      <c r="X127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre cellule régionale : https://www.francemobilites.fr/regions
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y127" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z127" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3598-beneficier-doutils-de-gestion-de-projet-de-mo/</t>
+        </is>
+      </c>
+      <c r="AA127" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB127" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC127" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG127" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH127" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" spans="1:34" customHeight="0">
+      <c r="A128" s="1">
+        <v>101592</v>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le déploiement de solutions de mobilité, le passage à l'échelle et l'innovation dans les territoires</t>
+        </is>
+      </c>
+      <c r="C128" s="1" t="inlineStr">
+        <is>
+          <t>Avenir Montagnes
+France Mobilités</t>
+        </is>
+      </c>
+      <c r="E128" s="1" t="inlineStr">
+        <is>
+          <t>Cerema
+ADEME
+Banque des Territoires
+Agence nationale de la cohésion des territoires (ANCT)
+Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F128" s="1" t="inlineStr">
+        <is>
+          <t>Cellules France Mobilités</t>
+        </is>
+      </c>
+      <c r="G128" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H128" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="J128" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement et animation de l'ecosystème des mobilités, en complément d'appels pontuels (taux définis par les AAP/AMI)</t>
+        </is>
+      </c>
+      <c r="K128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Appui à l&amp;#039;ingénierie en matière de mobilité dans les territoires peu denses : l&amp;#039;objectif est d&amp;#039;apporter un conseil de proximité aux collectivités et AOM, ainsi qu&amp;#039;aux porteurs de projets, dans le déploiement de leurs services de mobilité du quotidien, au travers 15 cellules régionales d&amp;#039;appui en métropole et outre-mer, réunissant les principaux acteurs de l&amp;#039;ingenierie publique territoriale (ANCT, Ademe, Cerema et Banque des Territoires) aux côtés des services de l&amp;#039;Etat. Il s&amp;#039;agit d&amp;#039;un guichet unique apportant une ingénierie mutualisée dans les territoires ruraux pour accompagner les collectivités à l&amp;#039;exercice de la compétence d&amp;#039;organisation des mobilités (notamment sollicitations juridiques), ainsi qu&amp;#039;une ingénierie d&amp;#039;animation territoriale dans l&amp;#039;appui à la mise en oeuvre de projet (ex : organisation de webinaires et d&amp;#039;évènements à destination des acteurs territoriaux porteurs de projets).
+&lt;/p&gt;
+&lt;p&gt;
+ Cet accompagnement des cellules régionales vient en complément de l&amp;#039;instruction des AAP/AMI France Mobilités (Tenmod, Avenir Montagne Mobilités, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ Plateforme France Mobilités comprenant des ressources techniques (base relative aux marchés publics, foire aux questions juridique et fiches thématiques) et référençant des projets de mobilité, renseignés par leurs porteurs, mis en place dans les territoires (visualisation cartographique) ainsi que des solutions inspirantes classées par thématique / type de territoire / catégorie de porteurs.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://www.francemobilites.fr/projets
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N128" s="1" t="inlineStr">
+        <is>
+          <t>Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
-Modes actifs : vélo, marche et aménagements associés</t>
-[...2 lines deleted...]
-      <c r="O106" s="1" t="inlineStr">
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mobilité fluviale
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O128" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S106" s="1" t="inlineStr">
+      <c r="R128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les 15 cellules régionales d&amp;#039;appui  France Mobilités accompagnent l&amp;#039;innovation dans les territoires « peu denses » et faiblement dotés en ingenierie locale : territoires ruraux, villes petites et moyennes, espaces périurbains des agglomérations
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S128" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T106" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U106" s="1" t="inlineStr">
+      <c r="T128" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U128" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V106" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X106" s="1" t="inlineStr">
+      <c r="V128" s="1" t="inlineStr">
+        <is>
+          <t>https://www.francemobilites.fr/ingenierie</t>
+        </is>
+      </c>
+      <c r="W128" s="1" t="inlineStr">
+        <is>
+          <t>https://www.francemobilites.fr/</t>
+        </is>
+      </c>
+      <c r="X128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
-[...13 lines deleted...]
-      <c r="AA106" s="1" t="inlineStr">
+ Contactez votre cellule régionale : https://www.francemobilites.fr/regions
+&lt;/p&gt;
+&lt;p&gt;
+ Une boite fonctionnelle partagée unique pour chaque cellule régionale :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  auvergnerhonealpes&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  bourgognefranchecomte&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  bretagne&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  centrevaldeloire&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  corse&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  grandest&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  hautsdefrance&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  iledefrance&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  normandie&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  nouvelleaquitaine&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  occitanie&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  paysdelaloire&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  provencealpescotedazur&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  antillesguyane&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  oceanindien&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y128" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z128" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3bc2-concevoir-son-projet-de-mobilite-et-developpe/</t>
+        </is>
+      </c>
+      <c r="AA128" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB128" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC128" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG128" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH128" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="107" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G107" s="1" t="inlineStr">
+    <row r="129" spans="1:34" customHeight="0">
+      <c r="A129" s="1">
+        <v>103266</v>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Mener des actions d’innovation en matière de logistique</t>
+        </is>
+      </c>
+      <c r="D129" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux actions d'innovation en matière de logistique</t>
+        </is>
+      </c>
+      <c r="E129" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...12 lines deleted...]
-      <c r="L107" s="1" t="inlineStr">
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H129" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I129" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L129" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Cette action consiste à donner les notions de base dans la gestion et la réalisation de l&amp;#039;entretien routier visant à préserver le patrimoine et limiter les risques pour les maitres d&amp;#039;ouvrages (Communes ou EPCI).
-[...28 lines deleted...]
-      <c r="R107" s="1" t="inlineStr">
+ La Région soutient l&amp;#039;émergence de solutions innovantes pour répondre aux enjeux d&amp;#039;une « smart logistique », vecteur de développement économique et social.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour quel type de projet ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Les projets peuvent exploiter les potentialités des nouvelles technologies en matière de :
+ &lt;/span&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   réorganisation des chaînes logistiques favorisant la mutualisation et l&amp;#039;optimisation des flux,
+  &lt;/li&gt;
+  &lt;li&gt;
+   développement d&amp;#039;un immobilier logistique connecté, mutualisé, à forte valeur ajoutée, sur l&amp;#039;utilisation de nouveaux procédés, sur la création de nouveaux lieux de traitement et de gestion des flux,
+  &lt;/li&gt;
+  &lt;li&gt;
+   utilisation de nouveaux véhicules propres, autonomes et/ou connectés routiers, fluviaux, aériens ou ferroviaire,
+  &lt;/li&gt;
+  &lt;li&gt;
+   développement des outils permettant d&amp;#039;améliorer la connaissance des flux de marchandises en Île-de-France (recueil de données, modélisation, simulation...).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  &lt;strong&gt;
+   Quelle est la nature de l&amp;#039;aide ?
+  &lt;/strong&gt;
+ &lt;/p&gt;
+ &lt;p&gt;
+  Jusqu&amp;#039;à 50% des dépenses éligibles plafonnées à 500 000 euros.
+ &lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelles démarches ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs de projet intéressés peuvent prendre contact avec les services de la Région pour établir un dossier de demande de subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  A noter :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;/p&gt;&lt;p&gt;
+  Les innovations visées par ce dispositif s&amp;#039;entendent au niveau technologique comme organisationnel. Elles portent aussi bien sur la création de nouveaux outils que sur des outils, matériels ou processus déjà existants mais dont l&amp;#039;utilisation inventive permettra de renouveler les usages ou d&amp;#039;ouvrir à de nouveaux marchés au profit de systèmes logistiques plus efficaces et plus vertueux.
+ &lt;/p&gt;
+ &lt;p&gt;
+  Les projets devront :
+ &lt;/p&gt;
+ &lt;ul&gt;
+  &lt;li&gt;
+   démontrer les potentialités offertes par ces innovations,
+  &lt;/li&gt;
+  &lt;li&gt;
+   préciser les conditions de leur déploiement,
+  &lt;/li&gt;
+  &lt;li&gt;
+   proposer une mise à disposition la plus ouverte possible des données produites,
+  &lt;/li&gt;
+  &lt;li&gt;
+   proposer une évaluation a priori des impacts attendus et préciser les modalités de suivi.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N129" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Voirie et réseaux
+Commerces et services
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O129" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R129" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
-[...9 lines deleted...]
-      <c r="S107" s="1" t="inlineStr">
+ &lt;strong&gt;
+  Qui peut en bénéficier ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   les collectivités territoriales, leurs groupements et les établissements publics,
+  &lt;/li&gt;
+  &lt;li&gt;
+   les entreprises (de toute taille et de tout statut),
+  &lt;/li&gt;
+  &lt;li&gt;
+   les associations,
+  &lt;/li&gt;
+  &lt;li&gt;
+   les établissements publics.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S129" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T107" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X107" s="1" t="inlineStr">
+      <c r="T129" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U129" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V129" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-aux-actions-dinnovation-en-matiere-de-logistique</t>
+        </is>
+      </c>
+      <c r="X129" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Nom / Prénom : Pierre Albinet
-[...5 lines deleted...]
- Téléphone : 05 63 45 64 75
+ Direction des transports :
+ &lt;a href="mailto:directiondestransports&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  directiondestransports&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y107" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA107" s="1" t="inlineStr">
+      <c r="Y129" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z129" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5864-soutien-aux-actions-dinnovation-en-matiere-de/</t>
+        </is>
+      </c>
+      <c r="AA129" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF129" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG129" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2021</t>
+        </is>
+      </c>
+      <c r="AH129" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="108" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G108" s="1" t="inlineStr">
+    <row r="130" spans="1:34" customHeight="0">
+      <c r="A130" s="1">
+        <v>92586</v>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes dans la réalisation de leurs projets d’investissement au travers d'un CONTRAT VAUCLUSE AMBITION 2023-2025</t>
+        </is>
+      </c>
+      <c r="E130" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H108" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L108" s="1" t="inlineStr">
+      <c r="H130" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I130" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La dotation Développement territorial concerne le financement des projets structurants majeurs pour le territoire.
-[...5 lines deleted...]
- La participation financière de la CCMS se fera comme suit :
+ &lt;span&gt;
+  Accompagner les communes dans la réalisation de leurs projets d&amp;#039;investissement, visant ainsi à relever de nombreux enjeux : confortement des centres-bourgs, accessibilité aux services, attractivité, transition écologique, énergétique et numérique, valorisation du patrimoine, mobilité douce, cohésion sociale et citoyenneté, etc...
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Contrat Vaucluse Ambition s&amp;#039;adresse à l&amp;#039;ensemble des communes vauclusiennes.
+&lt;/p&gt;
+&lt;p&gt;
+ La ou les opération(s) subventionnée(s) dans ce cadre doit(doivent) être réalisée(s) sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée et appartenir au patrimoine de la commune.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations pouvant prétendre à subventions contractuelles concernent :
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations d&amp;#039;investissement, sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée ;
+&lt;/p&gt;
+&lt;p&gt;
+ - les acquisitions, imputées en investissement, destinées à être affectées de manière durable dans le patrimoine communal :
+&lt;/p&gt;
+&lt;p&gt;
+ •	 matériel et mobilier d&amp;#039;un montant unitaire supérieur à 700 € HT,
+&lt;/p&gt;
+&lt;p&gt;
+ •	 immobilières et foncières.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations prévues par les communes dans leur contractualisation devront s&amp;#039;attacher à :
+&lt;/p&gt;
+&lt;p&gt;
+ -	respecter le nombre maximal d&amp;#039;opérations, fixé à :
+&lt;/p&gt;
+&lt;p&gt;
+ •	 5 pour les communes de plus de 5 000 habitants,
+&lt;/p&gt;
+&lt;p&gt;
+ •	 8 pour les communes de moins de 5 000 habitants ;
+&lt;/p&gt;
+&lt;p&gt;
+ -	respecter les thématiques éligibles ;
+&lt;/p&gt;
+&lt;p&gt;
+ -	prendre en compte les politiques publiques et les orientations stratégiques départementales définies, notamment, dans la stratégie départementale Vaucluse 2025 2040 et les schémas départementaux sectoriels, ainsi que les objectifs de développement durable inscrits dans l&amp;#039;Agenda 21.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N130" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O130" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La part d&amp;#039;autofinancement (hors T.V.A.) de la commune devra être au moins égale à 20 % des financements publics apportés au(x) projet(s) par application des règles en vigueur concernant le co financement précisées dans le Code général des collectivités territoriales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S130" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T130" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U130" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="V130" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires-2687.html</t>
+        </is>
+      </c>
+      <c r="X130" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y130" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z130" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/276c-accompagner-les-communes-dans-la-realisation-/</t>
+        </is>
+      </c>
+      <c r="AA130" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB130" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC130" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG130" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH130" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" spans="1:34" customHeight="0">
+      <c r="A131" s="1">
+        <v>92350</v>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Etre aidé dans la mise en oeuvre des villes et territoires durables</t>
+        </is>
+      </c>
+      <c r="E131" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G131" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H131" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;p&gt;
+  &lt;/p&gt;&lt;ul&gt;
+   &lt;li&gt;
+    &lt;strong&gt;
+     Les agences d&amp;#039;urbanisme vous aident dans la mise en oeuvre des villes et territoires durables
+    &lt;/strong&gt;
+   &lt;/li&gt;
+  &lt;/ul&gt;
+&lt;p&gt;
+ Mettre en œuvre des villes et territoires durables, c&amp;#039;est penser leur développement de manière transversale et intégrée à différentes échelles, pour faire face aux transitions. C&amp;#039;est faire appel à des modes plus coopératifs et participatifs pour impliquer l&amp;#039;ensemble des acteurs du territoire. C&amp;#039;est aborder les projets dans toutes leurs dimensions : physiques, environnementales, économiques et sociales. Dans ce contexte, un outil d&amp;#039;ingénierie tel que l&amp;#039;agence d&amp;#039;urbanisme constitue un atout important. Par son approche transversale et multi-acteurs, l&amp;#039;agence d&amp;#039;urbanisme permet de rompre avec les approches sectorielles. Elle offre la possibilité de construire une vision stratégique articulant les différentes échelles des territoires et de mieux articuler les politiques publiques, comme celles de l&amp;#039;habitat, de la solidarité, des projets urbains, de l&amp;#039;environnement ou encore de la mobilité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Les agences d&amp;#039;urbanisme
+   &lt;/strong&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 50 ans, leur gouvernance et leurs missions se sont réinventées pour anticiper les différentes étapes de la décentralisation et des politiques d&amp;#039;aménagement du territoire et mettre en œuvre les projets territoriaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Des outils au service de l&amp;#039;intérêt général
+   &lt;/strong&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Ils forment le cœur du partenariat. Les membres sont :
+ &lt;br /&gt;
+ - les collectivités locales et leurs groupements (communes et intercommunalités de tailles variées, départements, régions, syndicats mixtes), représentés par des élus ;
+ &lt;br /&gt;
+ - l&amp;#039;Etat, représenté notamment par le préfet ou le sous-préfet, et la DREAL ou la DDT(M) ;
+ &lt;br /&gt;
+ - des acteurs territoriaux du monde économique (chambre consulaire, port...), de l&amp;#039;énergie, de l&amp;#039;habitat, de l&amp;#039;environnement, de l&amp;#039;enseignement supérieur (universités...) ;
+ &lt;br /&gt;
+ - et des membres associés intéressés par les enjeux territoriaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
+   &lt;/strong&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Une équipe pluridisciplinaire et inclusive
+   &lt;/strong&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Participation à l&amp;#039;élaboration des politiques d&amp;#039;aménagement et de développement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribution aux politiques de requalification des centres et de renouvellement urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribution aux démarches de développement économique et social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribution à l&amp;#039;adaptation des territoires au changement climatique (transition énergétique, îlots de fraîcheur, trames écologiques...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement des politiques publiques du quotidien (mobilités durables, offre de soin, alimentation saine, qualité de l&amp;#039;habitat, des paysages...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des stratégies de développement et d&amp;#039;inclusion numérique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à l&amp;#039;animation territoriale et au débat public en tant que tiers de confiance
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N131" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O131" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S131" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U131" s="1" t="inlineStr">
+        <is>
+          <t>Réseau des Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="V131" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
+ &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
+  http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y131" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z131" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/88ff-copie-08h34-etre-aide-pour-batir-des-strategi/</t>
+        </is>
+      </c>
+      <c r="AA131" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC131" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG131" s="1" t="inlineStr">
+        <is>
+          <t>28/04/2021</t>
+        </is>
+      </c>
+      <c r="AH131" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" spans="1:34" customHeight="0">
+      <c r="A132" s="1">
+        <v>92349</v>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Être aidé pour observer les territoires</t>
+        </is>
+      </c>
+      <c r="E132" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G132" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H132" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en oeuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  première tranche financière jusqu&amp;#039;à 1 000 000 € : 40% de la dépense subventionnable avec un plafond de subvention à 200 000 €
-[...5 lines deleted...]
-  troisième et dernière tranche financière soit à partir de 2 000 000 € : 5% sur le solde du projet avec un plafond de subvention fixé à 150 000 €
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme
+  &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- La participation financière pourra ainsi aller jusqu&amp;#039;à 500 000 € pour un projet dont les dépenses subventionnables dépassent 2 000 000 €.
-[...2 lines deleted...]
- Cette aide est cumulable avec les autres aides financières de la CCMS.
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 50 ans, leur gouvernance et leurs missions se sont réinventées pour anticiper les différentes étapes de la décentralisation et des politiques d&amp;#039;aménagement du territoire et mettre en œuvre les projets territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Des outils au service de l&amp;#039;intérêt général
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Ils forment le cœur du partenariat. Les membres sont :
+ &lt;br /&gt;
+ - les collectivités locales et leurs groupements (communes et intercommunalités de tailles variées, départements, régions, syndicats mixtes), représentés par des élus ;
+ &lt;br /&gt;
+ - l&amp;#039;état, représenté notamment par le préfet ou le sous-préfet, et la DREAL ou la DDT(M) ;
+ &lt;br /&gt;
+ - des acteurs territoriaux du monde économique (chambre consulaire, port...), de l&amp;#039;énergie, de l&amp;#039;habitat, de l&amp;#039;environnement, de l&amp;#039;enseignement supérieur (universités...) ;
+ &lt;br /&gt;
+ - et des membres associés intéressés par les enjeux territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une équipe pluridisciplinaire et inclusive
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N108" s="1" t="inlineStr">
+      <c r="M132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Observation thématique (loyers, mobilités, habitat, social, stratégies économiques, logement des étudiants...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation des systèmes d&amp;#039;informations géographiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Enquêtes de terrain
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N132" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Personnes âgées
+Jeunesse
+Santé
+Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Inclusion numérique
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O132" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S132" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U132" s="1" t="inlineStr">
+        <is>
+          <t>Réseau des Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="V132" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont 51, réparties sur le territoire métropolitain et ultra-marin. Consulter notre annuaire pour identifier celle, la plus proche de votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
+ &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
+  http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y132" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z132" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8d0a-copie-08h34-etre-aide-pour-batir-des-strategi/</t>
+        </is>
+      </c>
+      <c r="AA132" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC132" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG132" s="1" t="inlineStr">
+        <is>
+          <t>28/04/2021</t>
+        </is>
+      </c>
+      <c r="AH132" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" spans="1:34" customHeight="0">
+      <c r="A133" s="1">
+        <v>94234</v>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un marché de partenariat pour financer vos projets en optimisant les coûts</t>
+        </is>
+      </c>
+      <c r="D133" s="1" t="inlineStr">
+        <is>
+          <t>Financement pour l’efficacité et la performance énergétique des bâtiments</t>
+        </is>
+      </c>
+      <c r="E133" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G133" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Région</t>
+        </is>
+      </c>
+      <c r="H133" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Banque des Territoires accompagne les collectivités territoriales dans leur projet d&amp;#039;investissement public à travers une catégorie spécifique du marché public : le marché de partenariat
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit d&amp;#039;un contrat de partenariat public-privé (PPP) qui permet de faire appel à des acteurs privés pour financer et gérer des projets de maîtrise d&amp;#039;ouvrage publique.      Ce contrat présente de nombreux avantages en permettant notamment d&amp;#039;optimiser le coût des travaux grâce à la mutualisation des investissements.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N133" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Bâtiments et construction
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O133" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S133" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U133" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V133" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-efficacite-energetique-batiments?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=mppoc_psat</t>
+        </is>
+      </c>
+      <c r="X133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y133" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z133" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3340-beneficier-dun-marche-de-partenariat-pour-fin/</t>
+        </is>
+      </c>
+      <c r="AA133" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC133" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG133" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2021</t>
+        </is>
+      </c>
+      <c r="AH133" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="134" spans="1:34" customHeight="0">
+      <c r="A134" s="1">
+        <v>95038</v>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la réalisation de projets d’aménagement des points d’arrêt ferroviaires et routiers relevant de la compétence de la Région</t>
+        </is>
+      </c>
+      <c r="D134" s="1" t="inlineStr">
+        <is>
+          <t>Dispositif d’Intervention Régional Intermodalité Grand Est</t>
+        </is>
+      </c>
+      <c r="E134" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G134" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H134" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce dispositif correspond à l&amp;#039;harmonisation des dispositifs qui existaient précédemment dans les Régions Alsace et Lorraine et intègre un volet spécifique « Pacte de Ruralité ».
+La Région, en tant qu&amp;#039;autorité organisatrice des transports régionaux de voyageurs définit l&amp;#039;offre de transports, la tarification applicable sur son réseau et fixe le niveau de service qui doit être
+fourni aux usagers dans le cadre des conventions et contrats qui lient la collectivité aux différents transporteurs et prestataires.
+Au-delà de ces interventions qui entrent directement dans son champ légal d&amp;#039;intervention, la Région met en place des dispositifs volontaristes permettant d&amp;#039;améliorer l&amp;#039;intermodalité entre les différents modes de transports et donc de développer l&amp;#039;utilisation des modes de transports alternatifs. Les gares et points d&amp;#039;arrêt sont les portes d&amp;#039;entrée sur le réseau régional de transport et constituent à ce titre des lieux stratégiques dans la chaîne du déplacement des voyageurs.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces lieux situés à la frontière entre le réseau de transport et le territoire doivent pouvoir bénéficier de traitements spécifiques permettant d&amp;#039;atténuer le phénomène de rupture de charge pour les usagers, d&amp;#039;ancrer les transports régionaux aux territoires et de fournir des services facilitant les déplacements des usagers.
+Pour cela, il est nécessaire que la Région accompagne les acteurs locaux et les porteurs de projets afin de faciliter l&amp;#039;accès au réseau régional de transport, et ce même si la Région n&amp;#039;est propriétaire
+ni des gares, ni des emprises foncières sur lesquelles ces projets sont développés. Il s&amp;#039;agit donc d&amp;#039;une intervention volontariste de la collectivité, nécessaire au développement de l&amp;#039;attractivité de son réseau de transport.
+Le développement de l&amp;#039;attractivité du réseau régional par ces investissements doit permettre d&amp;#039;accroitre le niveau des recettes perçues de la part des usagers, et donc de contribuer à limiter, voire à réduire, la contribution de la collectivité aux coûts de fonctionnement de son réseau de transport.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N134" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O134" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P134" s="1" t="inlineStr">
+        <is>
+          <t>25/07/2017</t>
+        </is>
+      </c>
+      <c r="S134" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U134" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V134" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/dispositif-dintervention-regional-dintermodalite-grand/</t>
+        </is>
+      </c>
+      <c r="X134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contacts
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En cas de questions, vous disposez de deux possibilités afin d&amp;#039;identifier l&amp;#039;interlocuteur privilégié qui pourra vous renseigner sur les modalités pratiques du dispositif DIRIGE :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;Agence territoriale de la Région Grand Est du ressort territorial du projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La Direction des Transports et de la Mobilité via l&amp;#039;adresse
+  &lt;a href="mailto:transports&amp;#64;grandest.fr"&gt;
+   transports&amp;#64;grandest.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y134" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z134" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4feb-dispositif-dintervention-regional-dintermodal/</t>
+        </is>
+      </c>
+      <c r="AA134" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF134" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG134" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH134" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="135" spans="1:34" customHeight="0">
+      <c r="A135" s="1">
+        <v>66417</v>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Aménager et équiper les points d'arrêt routiers de la région</t>
+        </is>
+      </c>
+      <c r="E135" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="F135" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G135" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H135" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région entend, en ce qu&amp;#039;ils constituent un maillon crucial dans la continuité de la chaîne de déplacement, participer financièrement à l&amp;#039;aménagement des points d&amp;#039;arrêt supportant le Réseau de Transports Routiers interurbain dont elle est Autorité Organisatrice afin d&amp;#039;apporter à ses usagers les meilleures conditions de sécurité, de confort et d&amp;#039;accessibilité possibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif régional en la matière se décline selon 3 fiches actions, ayant chacune une finalité spécifique :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Fiche action 1 : Assurer la sécurité des usagers aux Points d&amp;#039;Arrêt,
+&lt;/p&gt;
+&lt;p&gt;
+ - Fiche action 2 : Améliorer les conditions d&amp;#039;attente des usagers aux Points d&amp;#039;Arrêt,
+&lt;/p&gt;
+&lt;p&gt;
+ - Fiche action 3 : Garantir l&amp;#039;accessibilité des Points d&amp;#039;Arrêt desservis par les lignes commerciales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N135" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O135" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S135" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T135" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U135" s="1" t="inlineStr">
+        <is>
+          <t>Normandie</t>
+        </is>
+      </c>
+      <c r="V135" s="1" t="inlineStr">
+        <is>
+          <t>https://aides.normandie.fr/amenagement-et-equipement-des-points-darret-routiers</t>
+        </is>
+      </c>
+      <c r="X135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des Transports Publics Routiers
+&lt;/p&gt;
+&lt;p&gt;
+ 02 31 06 98 37 (secrétariat)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y135" s="1" t="inlineStr">
+        <is>
+          <t>blandine.halle@normandie.fr</t>
+        </is>
+      </c>
+      <c r="Z135" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0d3f-amenager-et-equiper-les-points-darret-routier/</t>
+        </is>
+      </c>
+      <c r="AA135" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB135" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC135" s="1" t="inlineStr">
+        <is>
+          <t>Région Normandie</t>
+        </is>
+      </c>
+      <c r="AE135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG135" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2020</t>
+        </is>
+      </c>
+      <c r="AH135" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="136" spans="1:34" customHeight="0">
+      <c r="A136" s="1">
+        <v>66410</v>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des plans de mobilité et des schémas locaux de déplacements</t>
+        </is>
+      </c>
+      <c r="E136" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="F136" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G136" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H136" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce dispositif vise à :
+&lt;/p&gt;
+&lt;p&gt;
+ - élaborer des schémas de déplacement sur le territoire, notamment sous forme d&amp;#039;un Plan de Mobilité pour les agglomérations de plus de 100 000 habitants ou sous forme de Schémas Locaux de Déplacements, etc...
+&lt;/p&gt;
+&lt;p&gt;
+ - développer l&amp;#039;usage des transports publics en favorisant l&amp;#039;adaptation et le dimensionnement des réseaux existants aux besoins des habitants et en organisant leur complémentarité,
+&lt;/p&gt;
+&lt;p&gt;
+ - rendre les transports publics plus compétitifs et attractifs que la voiture particulière, favoriser l&amp;#039;intermodalité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N136" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O136" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;intervention :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Aide régionale maximale de 30% du coût TTC de l&amp;#039;opération, portée à 40% dans le cadre de la démarche territoire durable 2030.
+&lt;/p&gt;
+&lt;p&gt;
+ - Les PLU et PLUI.sont éligibles au présent dispositif. Néanmoins seules les dépenses liées au volet mobilité seront prises en compte.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature des opérations éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Réalisation d&amp;#039;un diagnostic recensant la structuration du territoire au travers des déplacements réalisés entre les bassins d&amp;#039;emplois et de vie, les réseaux et équipements de transports publics existants.
+&lt;/p&gt;
+&lt;p&gt;
+ - Définition des actions permettant une évolution des modes et des habitudes de déplacements des habitants du territoire, par la réalisation d&amp;#039;équipements publics, l&amp;#039;organisation et/ou la création de services de transports adaptés aux besoins, promouvant la complémentarité entre les différents réseaux de transports publics.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S136" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T136" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U136" s="1" t="inlineStr">
+        <is>
+          <t>Normandie</t>
+        </is>
+      </c>
+      <c r="V136" s="1" t="inlineStr">
+        <is>
+          <t>https://aides.normandie.fr/plans-de-mobilite-et-schemas-locaux-de-deplacements</t>
+        </is>
+      </c>
+      <c r="X136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ DIRECTION : MOBILITÉS ET INFRASTRUCTURES - SERVICE OFFRE DE MOBILITÉ ET INTERMODALITÉ
+&lt;/p&gt;
+&lt;p&gt;
+ 02.35.52.56.06 (secrétariat)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y136" s="1" t="inlineStr">
+        <is>
+          <t>blandine.halle@normandie.fr</t>
+        </is>
+      </c>
+      <c r="Z136" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8c4b-elaborer-des-plans-de-mobilite-et-des-schemas/</t>
+        </is>
+      </c>
+      <c r="AA136" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC136" s="1" t="inlineStr">
+        <is>
+          <t>Région Normandie</t>
+        </is>
+      </c>
+      <c r="AE136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG136" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2020</t>
+        </is>
+      </c>
+      <c r="AH136" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="137" spans="1:34" customHeight="0">
+      <c r="A137" s="1">
+        <v>66409</v>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l’intermodalité entre les différents modes de transports en commun</t>
+        </is>
+      </c>
+      <c r="E137" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="F137" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G137" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H137" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Faciliter les déplacements en transports en commun en incitant au transfert modal des automobilistes,
+&lt;/p&gt;
+&lt;p&gt;
+ - Créer des pôles d&amp;#039;échanges le long ou au terminus des axes structurants de transports publics régionaux
+&lt;/p&gt;
+&lt;p&gt;
+ - Favoriser l&amp;#039;intermodalité entre les différents modes de transports en commun
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N137" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O137" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S137" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T137" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U137" s="1" t="inlineStr">
+        <is>
+          <t>Normandie</t>
+        </is>
+      </c>
+      <c r="V137" s="1" t="inlineStr">
+        <is>
+          <t>https://www.normandie.fr/poles-dechanges-multimodaux</t>
+        </is>
+      </c>
+      <c r="X137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ DIRECTION : MOBILITÉS ET INFRASTRUCTURES - SERVICES INFRASTRUCTURES ET ETUDES
+&lt;/p&gt;
+&lt;p&gt;
+ 02.35.52.56.41 (secrétariat)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y137" s="1" t="inlineStr">
+        <is>
+          <t>blandine.halle@normandie.fr</t>
+        </is>
+      </c>
+      <c r="Z137" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b2f6-favoriser-lintermodalite-entre-les-differents/</t>
+        </is>
+      </c>
+      <c r="AA137" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC137" s="1" t="inlineStr">
+        <is>
+          <t>Région Normandie</t>
+        </is>
+      </c>
+      <c r="AE137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG137" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2020</t>
+        </is>
+      </c>
+      <c r="AH137" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="138" spans="1:34" customHeight="0">
+      <c r="A138" s="1">
+        <v>66407</v>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'intermodalité aux points d'arrêts des transports en commun en site propre</t>
+        </is>
+      </c>
+      <c r="E138" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="F138" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G138" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Région</t>
+        </is>
+      </c>
+      <c r="H138" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Faciliter l&amp;#039;accès aux TCSP au moyen d&amp;#039;équipements favorables à l&amp;#039;intermodalité
+&lt;/p&gt;
+&lt;p&gt;
+ - Rendre les transports publics plus compétitifs et attractifs que la voiture particulière en améliorant la chaîne de déplacement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N138" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O138" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conditions d&amp;#039;éligibilité :
+&lt;/p&gt;
+&lt;p&gt;
+ - Inscription dans un contrat de territoire,
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Caractère pérenne des aménagements,
+&lt;/p&gt;
+&lt;p&gt;
+ - Les investissements subventionnés par le présent dispositif ne peuvent bénéficier d&amp;#039;aucun autre financement régional
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les engagements financiers conclus pour les TCSP identifiés dans les contrats de territoire 2014-2020 pourront être pris en compte. Les projets bénéficieront des modalités du dispositif en vigueur en 2017.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S138" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T138" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U138" s="1" t="inlineStr">
+        <is>
+          <t>Normandie</t>
+        </is>
+      </c>
+      <c r="V138" s="1" t="inlineStr">
+        <is>
+          <t>https://aides.normandie.fr/transport-en-commun-en-site-propre-favoriser-lintermodalite-aux-points-darrets</t>
+        </is>
+      </c>
+      <c r="X138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ DIRECTION : MOBILITÉS ET INFRASTRUCTURES - SERVICE OFFRE DE MOBILITÉ ET INTERMODALITÉ
+&lt;/p&gt;
+&lt;p&gt;
+ 02.35.52.56.06 (secrétariat)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y138" s="1" t="inlineStr">
+        <is>
+          <t>blandine.halle@normandie.fr</t>
+        </is>
+      </c>
+      <c r="Z138" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0675-favoriser-lintermodalite-aux-points-darrets-d/</t>
+        </is>
+      </c>
+      <c r="AA138" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC138" s="1" t="inlineStr">
+        <is>
+          <t>Région Normandie</t>
+        </is>
+      </c>
+      <c r="AE138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG138" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2020</t>
+        </is>
+      </c>
+      <c r="AH138" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="139" spans="1:34" customHeight="0">
+      <c r="A139" s="1">
+        <v>62848</v>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
+        </is>
+      </c>
+      <c r="D139" s="1" t="inlineStr">
+        <is>
+          <t>Crédit moyen long terme</t>
+        </is>
+      </c>
+      <c r="E139" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="G139" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H139" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Donnez vie à vos projets !
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt moyen long terme accompagne les différents projets d&amp;#039;investissements de tous les acteurs locaux.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;adresse à toutes les collectivités locales, y compris les plus petites. La Banque Postale, premier prêteur bancaire des collectivités locales, octroit un prêt sur deux à une commune de moins de 5 000 habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Les caractéristiques et la durée du prêt s&amp;#039;adaptent notamment en fonction de votre stratégie financière et de l&amp;#039;amortissement de vos projets à financer.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations sur
+  le
+ &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html" target="_self"&gt;
+  prêt à moyen long terme
+ &lt;/a&gt;
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Pour affiner votre besoin, plusieurs ressources sont à votre disposition :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunt-cinq-questions-a-se-poser-avant-emprunter-collectivite-territoriale.html" target="_self"&gt;
+   Les 6 questions à se poser avant d&amp;#039;emprunter
+  &lt;/a&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunter-taux-variable-taux-revisable.html" target="_self"&gt;
+   Empruntez à taux variable ou révisable ?
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/prets-verts-obligation-verte.html" target="_self"&gt;
+   Prêt vert : comment l&amp;#039;analyser ?
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le crédit moyen long terme peut être mobilisé sur tout type de projet d&amp;#039;investissement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N139" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -18955,2351 +27556,398 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O108" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="R108" s="1" t="inlineStr">
+      <c r="O139" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R139" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pour candidater, il convient de faire parvenir à la CCMS :
-[...14 lines deleted...]
-      <c r="S108" s="1" t="inlineStr">
+ Après analyse et acceptation de votre dossier par La Banque Postale.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant minimum : 40 000 €.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S139" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T108" s="1" t="inlineStr">
+      <c r="T139" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U108" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X108" s="1" t="inlineStr">
+      <c r="U139" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V139" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html</t>
+        </is>
+      </c>
+      <c r="W139" s="1" t="inlineStr">
+        <is>
+          <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
+        </is>
+      </c>
+      <c r="X139" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Crystèle MAITRE
-[...21 lines deleted...]
-      <c r="AA108" s="1" t="inlineStr">
+ Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez le joindre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  via le
+  &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
+   formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y139" s="1" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z139" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a49e-adopter-un-financement-a-moyen-long-terme/</t>
+        </is>
+      </c>
+      <c r="AA139" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC139" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG139" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2020</t>
+        </is>
+      </c>
+      <c r="AH139" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="109" spans="1:27" customHeight="0">
-[...1223 lines deleted...]
-      <c r="C115" s="1" t="inlineStr">
+    <row r="140" spans="1:34" customHeight="0">
+      <c r="A140" s="1">
+        <v>77080</v>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="C140" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
-France Relance
-[...668 lines deleted...]
-      <c r="E118" s="1" t="inlineStr">
+Tourisme Ingénierie Développement</t>
+        </is>
+      </c>
+      <c r="D140" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux programmes Petites Villes de Demain</t>
+        </is>
+      </c>
+      <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G118" s="1" t="inlineStr">
+      <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
-Entreprise publique locale (Sem, Spl, SemOp)
-[...13 lines deleted...]
-      <c r="L118" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H140" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L140" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- ________________________________________________________________________
-[...35 lines deleted...]
-      <c r="O118" s="1" t="inlineStr">
+ La Banque des Territoires propose un accompagnement financier pour les collectivités locales, les Sociétés d&amp;#039;Economie Mixte (SEM) et les Entreprises Publiques Locales (EPL) afin de soutenir les projets Petites Villes de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Cet accompagnement peut prendre la forme :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  d&amp;#039;un cofinancement d&amp;#039;études préalables pour évaluer le potentiel économique du projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;un cofinancement d&amp;#039;études de structuration du montage juridique et financier;
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;une prise de participation en fonds propres et quasi-fonds propres dans les sociétés de projet et SEM aménageurs ou opératrices.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les projets éligibles peuvent concerner :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La rénovation de l&amp;#039;espace public, des hébergements et équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement de projets durables : transports propres, énergies renouvelables, rénovation énergétique des bâtiments
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création de foncières locales spécialisées pour le commerce
+ &lt;/li&gt;
+ &lt;li&gt;
+  La mise en place d&amp;#039;infrastructures numériques et de services innovants
+ &lt;/li&gt;
+ &lt;li&gt;
+  La mise en place de tiers lieux, d&amp;#039;immobilier d&amp;#039;activités ou le soutien du commerce de proximité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement de programmes alimentaires territoriaux et des circuits courts
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le traitement des friches
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maintien d&amp;#039;une offre médicale de proximité et de structures d&amp;#039;accueil des personnes âgées
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N140" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Friche
+Personnes âgées
+Commerces et services
+Economie locale et circuits courts
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O140" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S118" s="1" t="inlineStr">
+      <c r="S140" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T118" s="1" t="inlineStr">
+      <c r="T140" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U118" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X118" s="1" t="inlineStr">
+      <c r="U140" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V140" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/soutien-aux-programmes-petites-villes-de-demain?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Financer&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=soution_programme_pvd_osat</t>
+        </is>
+      </c>
+      <c r="X140" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;a href="https://www.banquedesterritoires.fr/produits-services/investissement/financement-infrastructures-transport-durable?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Investissement&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;infra_transport_durable_psat"&gt;
-   Rendez-vous sur le site de la Banque des Territoires
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;contact_formulaire&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire" rel="noopener" target="_blank"&gt;
+   &lt;strong&gt;
+    Contactez-nous à travers notre formulaire de contact
+   &lt;/strong&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y118" s="1" t="inlineStr">
+      <c r="Y140" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z118" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA118" s="1" t="inlineStr">
+      <c r="Z140" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8b33-soutenir-les-projets-petites-villes-de-demain/</t>
+        </is>
+      </c>
+      <c r="AA140" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB140" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC140" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG140" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2021</t>
+        </is>
+      </c>
+      <c r="AH140" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="119" spans="1:27" customHeight="0">
-[...160 lines deleted...]
-      <c r="A120" s="1">
+    <row r="141" spans="1:34" customHeight="0">
+      <c r="A141" s="1">
         <v>72810</v>
       </c>
-      <c r="B120" s="1" t="inlineStr">
+      <c r="B141" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissements dans les Petites Villes</t>
         </is>
       </c>
-      <c r="C120" s="1" t="inlineStr">
+      <c r="C141" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E120" s="1" t="inlineStr">
+      <c r="E141" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G120" s="1" t="inlineStr">
+      <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H120" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L120" s="1" t="inlineStr">
+      <c r="H141" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L141" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
 &lt;/p&gt;
@@ -21336,79 +27984,79 @@
 &lt;p&gt;
  •	Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
 &lt;/p&gt;
 &lt;p&gt;
  •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M120" s="1" t="inlineStr">
+      <c r="M141" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •
  &lt;strong&gt;
   Entretien du patrimoine
  &lt;/strong&gt;
  (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Développement sportif
  &lt;/strong&gt;
  (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N120" s="1" t="inlineStr">
+      <c r="N141" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -21451,10971 +28099,418 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O120" s="1" t="inlineStr">
+      <c r="O141" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R120" s="1" t="inlineStr">
+      <c r="R141" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Etude de l&amp;#039;adhésion
  &lt;/strong&gt;
  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Éligibilité à l&amp;#039;adhésion
  &lt;/strong&gt;
  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Vote de la délibération de la collectivité
  &lt;/strong&gt;
  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Versement de l&amp;#039;Apport en capital initial :
  &lt;/strong&gt;
  La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
  &lt;/strong&gt;
  La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S120" s="1" t="inlineStr">
+      <c r="S141" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T120" s="1" t="inlineStr">
+      <c r="T141" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U120" s="1" t="inlineStr">
+      <c r="U141" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V120" s="1" t="inlineStr">
+      <c r="V141" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W120" s="1" t="inlineStr">
+      <c r="W141" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X120" s="1" t="inlineStr">
+      <c r="X141" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Contact :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y120" s="1" t="inlineStr">
+      <c r="Y141" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z120" s="1" t="inlineStr">
+      <c r="Z141" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
         </is>
       </c>
-      <c r="AA120" s="1" t="inlineStr">
+      <c r="AA141" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB141" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC141" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG141" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH141" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="121" spans="1:27" customHeight="0">
-[...3927 lines deleted...]
-    <row r="142" spans="1:27" customHeight="0">
+    <row r="142" spans="1:34" customHeight="0">
       <c r="A142" s="1">
-        <v>95038</v>
+        <v>52290</v>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Favoriser la réalisation de projets d’aménagement des points d’arrêt ferroviaires et routiers relevant de la compétence de la Région</t>
-[...4 lines deleted...]
-          <t>Dispositif d’Intervention Régional Intermodalité Grand Est</t>
+          <t>Financer vos budgets d'investissement</t>
+        </is>
+      </c>
+      <c r="C142" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional du Grand Est</t>
+          <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
-        <is>
-[...6406 lines deleted...]
-      <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H178" s="1" t="inlineStr">
+      <c r="H142" s="1" t="inlineStr">
         <is>
           <t>Prêt
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K178" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L178" s="1" t="inlineStr">
+      <c r="K142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
-  100% détenue par les collectivités locales françaises,
+  100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
- Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités ultramarines en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
-[...1 lines deleted...]
-&lt;p&gt;
  &lt;strong&gt;
-  Sa raison d&amp;#039;être :
+  Sa raison d&amp;#039;être
  &lt;/strong&gt;
-&lt;/p&gt;
-[...2 lines deleted...]
-&lt;/p&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &amp;#34;
+  &lt;em&gt;
+   Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
+  &lt;/em&gt;
+  &lt;em&gt;
+   s
+  &lt;/em&gt;
+  &amp;#34;
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Sa mission :
+  Sa mission
  &lt;/strong&gt;
-&lt;/p&gt;
-[...2 lines deleted...]
-&lt;/p&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir l&amp;#039;investissement public local
+  en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence: collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ses particularités :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...10 lines deleted...]
-&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL repose sur des principes de
+  &lt;strong&gt;
+   solidarité
+  &lt;/strong&gt;
+  et d&amp;#039;
+  &lt;strong&gt;
+   équité
+  &lt;/strong&gt;
+  entre les collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première
+  &lt;strong&gt;
+   obligation durable en juillet 2020
+  &lt;/strong&gt;
+  .
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Seule banque en France détenue par les collectivités, l&amp;#039;AFL  a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositif cumulable/compatible avec le fonds vert
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Ses crédits :
+  Ses crédits
  &lt;/strong&gt;
-&lt;/p&gt;
-[...11 lines deleted...]
-&lt;/p&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Durée moyenne des crédits : 16.5 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus long crédit : 42 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus petit crédit : 11 000€
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus gros crédit : 50 millions €
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Son accompagnement :
+  Son accompagnement
  &lt;/strong&gt;
-&lt;/p&gt;
-[...33 lines deleted...]
-&lt;/p&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N178" s="1" t="inlineStr">
-[...116 lines deleted...]
-&lt;/p&gt;
+      <c r="M142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Social et Petite enfance
+  &lt;/strong&gt;
+  (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Revitalisation des centres villes
+  &lt;/strong&gt;
+  (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Rayonnement culturel
+  &lt;/strong&gt;
+  (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Transition énergétique
+  &lt;/strong&gt;
+  (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement des mobilités douces
+  &lt;/strong&gt;
+  (Bordeaux Métropole, 33)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement sportif
+  &lt;/strong&gt;
+  (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S178" s="1" t="inlineStr">
-[...187 lines deleted...]
-      <c r="N179" s="1" t="inlineStr">
+      <c r="N142" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -32455,1682 +28550,660 @@
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
-Cimetières et funéraire
-[...4 lines deleted...]
-      <c r="O179" s="1" t="inlineStr">
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O142" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R179" s="1" t="inlineStr">
-[...37 lines deleted...]
-      <c r="X179" s="1" t="inlineStr">
+      <c r="R142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Point de contact national Nord de la France
+  L&amp;#039;adhésion
+ &lt;/strong&gt;
+ est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Etude de l&amp;#039;adhésion
+  &lt;/strong&gt;
+  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Éligibilité à l&amp;#039;adhésion
+  &lt;/strong&gt;
+  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Vote de la délibération de la collectivité
+  &lt;/strong&gt;
+  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Versement de l&amp;#039;Apport en capital initial
+  &lt;/strong&gt;
+  : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
+  &lt;/strong&gt;
+  : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S142" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T142" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U142" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V142" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
+        </is>
+      </c>
+      <c r="W142" s="1" t="inlineStr">
+        <is>
+          <t>https://portail.agence-france-locale.fr/</t>
+        </is>
+      </c>
+      <c r="X142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contact
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
- Caroline Gauthier &amp;#43;33 (0) 374 274 056
-[...4 lines deleted...]
-&lt;p&gt;
  &lt;strong&gt;
-  Point de contact national Sud de la France et RUP
+  Email :
  &lt;/strong&gt;
- :
-[...5 lines deleted...]
- pdibiase&amp;#64;maregionsud.fr
+ adhesion&amp;#64;agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : 04 81 11 29 37
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : appel non surtaxé
+ &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y179" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA179" s="1" t="inlineStr">
+      <c r="Y142" s="1" t="inlineStr">
+        <is>
+          <t>lou.lamure-guigard@agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="Z142" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
+        </is>
+      </c>
+      <c r="AA142" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB142" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un système de vidéo-protection
+Rénovation de l’éclairage public
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC142" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG142" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2020</t>
+        </is>
+      </c>
+      <c r="AH142" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="180" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G180" s="1" t="inlineStr">
+    <row r="143" spans="1:34" customHeight="0">
+      <c r="A143" s="1">
+        <v>50283</v>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Investir en Fonds propres ou quasi fonds propres</t>
+        </is>
+      </c>
+      <c r="D143" s="1" t="inlineStr">
+        <is>
+          <t>Découvrez nos offres pour les Entreprises publiques locales</t>
+        </is>
+      </c>
+      <c r="E143" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G143" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H143" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires encadre juridiquement et financièrement les collectivités territoriales et les SEM qui souhaitent développer des projets impactant pour le territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des territoires opère en fonds propres et quasi fonds propres mais peu également faire intervenir d&amp;#039;autres ressources.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N143" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Transition énergétique
+Bâtiments et construction
+Réhabilitation
+Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis</t>
+        </is>
+      </c>
+      <c r="O143" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S143" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T143" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U143" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V143" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/entreprises-publiques-locales?mtm_campaign=Aides_Territoires&amp;mtm_kwd=EPL&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=fondspropres_qfp_at</t>
+        </is>
+      </c>
+      <c r="X143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y143" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z143" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dcdd-financer-un-projet-territorial-en-fonds-propr/</t>
+        </is>
+      </c>
+      <c r="AA143" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC143" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG143" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2020</t>
+        </is>
+      </c>
+      <c r="AH143" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="144" spans="1:34" customHeight="0">
+      <c r="A144" s="1">
+        <v>49783</v>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la rénovation énergétique du patrimoine public</t>
+        </is>
+      </c>
+      <c r="C144" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="D144" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux programmes Action Cœur de Ville</t>
+        </is>
+      </c>
+      <c r="E144" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...1 lines deleted...]
-Etablissement public dont services de l'Etat
+Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H180" s="1" t="inlineStr">
-[...174 lines deleted...]
-      <c r="L181" s="1" t="inlineStr">
+      <c r="H144" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L144" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Objectif : Valoriser les initiatives locales visant à faire des gares des sites attractifs, portes d&amp;#039;entrée du réseau régional et porte d&amp;#039;entrée de la ville.
+  ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Les projets de réhabilitation des bâtiments ferroviaires fermés (bâtiments voyageurs ou de marchandises jouxtant les installations voyageurs tels que les parkings ou les quais) afin d&amp;#039;y développer des services à la personne, qu&amp;#039;ils soient publics, parapublics ou privés, seront dans ce cadre aidés par la Région.
-[...15 lines deleted...]
-      <c r="O181" s="1" t="inlineStr">
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose des solutions d&amp;#039;accompagnement er de financement des projets de rénovation énergétique du patrimoine public, et ce, dans le cadre du programme national Action Cœur de Ville. Vous pouvez y prétendre si vous souhaitez :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rénover l&amp;#039;espace public ouvert ou l&amp;#039;offre de stationnement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer les solutions de transport propre et de mobilité durable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer les énergies renouvelables et assurer la rénovation énergétique des bâtiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créer des foncières locales spécialisées pour le commerce ou l&amp;#039;activité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénover des hébergements et équipements touristiques et de loisirs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en place des infrastructures numériques et des services innovants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en place des tiers lieux, d&amp;#039;immobilier d&amp;#039;activités ou de soutien aux commerces de proximité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des programmes alimentaires territoriaux et des circuits courts ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Traiter des friches ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir une offre médicale de proximité et des structures d&amp;#039;accueil dédiées aux personnes âgées.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cadre d&amp;#039;un tel projet, la Banque des Territoires peut :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cofinancer les études préalables visant à déterminer l&amp;#039;opportunité et le potentiel économique du projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cofinancer les études de structuration du montage juridique, économique et financier ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser une prise de participation en fonds propres et quasi fonds propres dans les sociétés de projet et les Sociétés d&amp;#039;Économie Mixte agissant en qualité d&amp;#039;aménageurs ou d&amp;#039;opératrices ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assurer un accompagnement en ingénierie sur les projets identifiés.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N144" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Commerces et services
+Innovation, créativité et recherche
+Equipement public
+Réhabilitation
+Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O144" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P181" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R181" s="1" t="inlineStr">
+      <c r="S144" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T144" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U144" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="V144" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/soutien-aux-programmes-action-coeur-de-ville?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Financer&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=soution_programme_acv_osat</t>
+        </is>
+      </c>
+      <c r="X144" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;/p&gt;&lt;p&gt;
-[...32 lines deleted...]
-      <c r="X181" s="1" t="inlineStr">
+ Retrouvez votre contact régional sur :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y144" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z144" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c235-etre-soutenu-dans-vos-projets-cur-de-ville-pr/</t>
+        </is>
+      </c>
+      <c r="AA144" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB144" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC144" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG144" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2020</t>
+        </is>
+      </c>
+      <c r="AH144" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="145" spans="1:34" customHeight="0">
+      <c r="A145" s="1">
+        <v>10501</v>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Départemental de développement (F2D)</t>
+        </is>
+      </c>
+      <c r="E145" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G145" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H145" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I145" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J145" s="1" t="inlineStr">
+        <is>
+          <t>Pas de taux fixe</t>
+        </is>
+      </c>
+      <c r="K145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L145" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction des transports et des mobilités
-[...1254 lines deleted...]
- Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
+ Fonds à destination des projets sous maitrise d&amp;#039;ouvrage des EPCI à fiscalité propre portant des projets structurants pour leur territoire par essence. Il donne lieu à une nouvelle génération de contrats-cadre 2021-2027 avec les EPCI à fiscalité propre.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N188" s="1" t="inlineStr">
+      <c r="N145" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -34158,1632 +29231,279 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O188" s="1" t="inlineStr">
+      <c r="O145" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P188" s="1" t="inlineStr">
+      <c r="P145" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q188" s="1" t="inlineStr">
+      <c r="Q145" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R188" s="1" t="inlineStr">
+      <c r="R145" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...48 lines deleted...]
- &lt;/strong&gt;
+ • Les projets relevant des typologies suivantes sont prioritaires :
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations favorisant le développement des mobilités douces ou partagées,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation énergétique des logements communaux à vocation sociale,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
+&lt;/p&gt;
+&lt;p&gt;
+ • Sont aussi éligibles :
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
+&lt;/p&gt;
+&lt;p&gt;
+ - les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation de structure des ouvrages d&amp;#039;art.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S188" s="1" t="inlineStr">
+      <c r="S145" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T188" s="1" t="inlineStr">
+      <c r="T145" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U188" s="1" t="inlineStr">
+      <c r="U145" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V188" s="1" t="inlineStr">
+      <c r="V145" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X188" s="1" t="inlineStr">
+      <c r="X145" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- E-mail :
-[...5 lines deleted...]
- &lt;/a&gt;
+ E-mail : subventions.dmit&amp;#64;gers.fr
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y188" s="1" t="inlineStr">
+      <c r="Y145" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z188" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA188" s="1" t="inlineStr">
+      <c r="Z145" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0c5c-fonds-departemental-de-developpement-f2d/</t>
+        </is>
+      </c>
+      <c r="AA145" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB145" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC145" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG145" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2019</t>
+        </is>
+      </c>
+      <c r="AH145" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="189" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="G189" s="1" t="inlineStr">
+    <row r="146" spans="1:34" customHeight="0">
+      <c r="A146" s="1">
+        <v>9082</v>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Etre conseillé sur des sujets complexes en gestion financière, budgétaire, comptable et fiscale (MRCDP)</t>
+        </is>
+      </c>
+      <c r="E146" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale des Finances Publiques (DGFiP)</t>
+        </is>
+      </c>
+      <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Etablissement public dont services de l'Etat
-[...239 lines deleted...]
-      <c r="H190" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H146" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K190" s="1" t="inlineStr">
-[...1085 lines deleted...]
-      <c r="L197" s="1" t="inlineStr">
+      <c r="K146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L146" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Conseiller aux décideurs locaux (CDL)
+  Mission régionale de conseil aux décideurs publics (MRCDP
  &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mission de conseil installée au niveau régional auprès de chaque Direction régionale des Finances publiques (DRFiP), à l&amp;#039;exception de la Corse et des territoires d&amp;#039;Outre-Mer.
  &lt;br /&gt;
- &lt;br /&gt;
-[...15 lines deleted...]
- &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La MRCDP offre des prestations pluricompétences sur des sujets à dominante financière, fiscale et économique dès lors que les enjeux des dossiers sont jugés importants, sensibles ou de dimension régionale.
+&lt;/p&gt;
+&lt;p&gt;
+ Le champ de compétence des MRCDP est centré principalement sur les décideurs publics de la sphère État (préfets, ARS, rectorats, CROUS et établissements publics nationaux) et les grandes collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide à la décision auprès des grands partenaires sur des sujets complexes et/ou à forts enjeux s&amp;#039;articule principalement autour des 3 thèmes suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  d&amp;#039;offrir des prestations sur mesure, adaptées au plus près des besoins de chaque collectivité ;
-[...5 lines deleted...]
-  de faciliter la prise de contact et une réactivité accrue grâce à un interlocuteur privilégié pour l&amp;#039;élu local.
+  l&amp;#039;analyse financière, fiscale ou budgétaire (études de soutenabilité) et la réalisation d&amp;#039;études sur la santé économique et financière d&amp;#039;un territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le conseil sur des montages contractuels complexes et l&amp;#039;expertise organisationnelle de structures ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la proposition d&amp;#039;offres innovantes et l&amp;#039;analyse des conséquences, notamment économiques (rentabilité, étude d&amp;#039;impact), d&amp;#039;un projet d&amp;#039;investissement public.
   &lt;br /&gt;
  &lt;/li&gt;
- &lt;br /&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Le CDL peut être amené à dispenser plusieurs types de conseils, notamment :
-[...12 lines deleted...]
-  conseil économique et patrimonial (conseil sur projet d&amp;#039;investissement, projet d&amp;#039;aménagement du territoire...).
+ La MRCDP garantit aux bénéficiaires une étude neutre, indépendante, gratuite et confidentielle.
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Étude au profit du Préfet de région sur la santé économique et financière d&amp;#039;un territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude sur les modes de financement et la soutenabilité budgétaire d&amp;#039;un projet d&amp;#039;investissement ou projet de renouvellement urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse financière et appui technique régional en matière de gestion comptable et financière des établissements de santé
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude sur les conséquences financières d&amp;#039;un projet de scission d&amp;#039;une communauté de commune
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M197" s="1" t="inlineStr">
-[...38 lines deleted...]
-      <c r="N197" s="1" t="inlineStr">
+      <c r="N146" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -35808,1459 +29528,3476 @@
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O197" s="1" t="inlineStr">
+      <c r="O146" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P197" s="1" t="inlineStr">
+      <c r="P146" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="S197" s="1" t="inlineStr">
+      <c r="S146" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U197" s="1" t="inlineStr">
+      <c r="U146" s="1" t="inlineStr">
         <is>
           <t>France hors Corse et Outre-mer</t>
         </is>
       </c>
-      <c r="X197" s="1" t="inlineStr">
+      <c r="X146" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Se rapprocher de votre Direction départementale des Finances publiques
+ Se rapprocher de votre Direction départementale des Finances publiques(DDFiP)
+&lt;/p&gt;
+&lt;p&gt;
+ Conseil Régional aux décideurs publics : contact  disponible sur l&amp;#039;organigramme de votre DRFIP
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y197" s="1" t="inlineStr">
+      <c r="Y146" s="1" t="inlineStr">
         <is>
           <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
         </is>
       </c>
-      <c r="Z197" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA197" s="1" t="inlineStr">
+      <c r="Z146" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9b7e-conseil-aux-decideurs-publics/</t>
+        </is>
+      </c>
+      <c r="AA146" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC146" s="1" t="inlineStr">
+        <is>
+          <t>DGFiP</t>
+        </is>
+      </c>
+      <c r="AE146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG146" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2019</t>
+        </is>
+      </c>
+      <c r="AH146" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="198" spans="1:27" customHeight="0">
-[...283 lines deleted...]
-      <c r="G200" s="1" t="inlineStr">
+    <row r="147" spans="1:34" customHeight="0">
+      <c r="A147" s="1">
+        <v>166525</v>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>PPPA – Mécanisme de surveillance intégré : Hubs régionaux de câbles – 2026</t>
+        </is>
+      </c>
+      <c r="D147" s="1" t="inlineStr">
+        <is>
+          <t>PPPA – Mécanisme de surveillance intégré : Hubs régionaux de câbles – 2026</t>
+        </is>
+      </c>
+      <c r="E147" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
+Région
+Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...17 lines deleted...]
-      <c r="L200" s="1" t="inlineStr">
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="K147" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;PPPA - Projets Pilotes et Actions Préparatoires - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;3 940 000 euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 3 940 000 euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 50% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;h3&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Déterminer, par des travaux analytiques et des activités pilotes ciblées dans des contextes non opérationnels, comment les données situationnelles du secteur privé pertinentes pour la sécurité des câbles sous-marins pourraient soutenir le fonctionnement des Regional Cable Hubs.&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Cartographie du paysage des données situationnelles&lt;/li&gt;    &lt;li&gt;Évaluation de la faisabilité de l&amp;#039;accès à ces données et de leur intégration&lt;/li&gt;    &lt;li&gt;Analyse des défis d&amp;#039;interopérabilité et de fusion de données&lt;/li&gt;    &lt;li&gt;Évaluation de la qualité et des limites de la connaissance situationnelle&lt;/li&gt;    &lt;li&gt;Conception et réalisation de démonstrations pilotes ou de preuves de concept&lt;/li&gt;    &lt;li&gt;Production d&amp;#039;une évaluation consolidée des modèles de partenariat réalisables&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Éligibilité&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Être une entité juridique (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Ne pas être directement ou indirectement contrôlée par un pays qui n&amp;#039;est pas un pays éligible (toutes les entités doivent soumettre une déclaration sur la propriété et le contrôle)&lt;/li&gt;    &lt;li&gt;Être établie dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer (PTOM))&lt;/li&gt;    &lt;li&gt;Pays de l&amp;#039;EEE (Norvège, Islande, Liechtenstein)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins 2 États membres, représentés par des autorités publiques compétentes telles que des ministères, des agences ou d&amp;#039;autres entités publiques responsables de la sécurité des câbles, de la sécurité maritime, de la résilience ou de la protection des infrastructures critiques, doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Durée initiale de l&amp;#039;action : 18 mois.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;D&amp;#039;autres durées ne sont pas exclues. Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un avenant.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CNECT-PPPA-2026-REGIONAL-SUBMARINE-ISM&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/pppa/wp-call/2026/call-fiche_pppa-2026-regional-submarine-ism_en.pdf"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/PPPA-2026-REGIONAL-SUBMARINE-ISM-CABLE-HUBS"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://digital-strategy.ec.europa.eu/en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://www.chips-ju.europa.eu/" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N147" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Technologies numériques et numérisation
+Transports collectifs et optimisation des trafics routiers
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O147" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P147" s="1" t="inlineStr">
+        <is>
+          <t>14/07/2026</t>
+        </is>
+      </c>
+      <c r="Q147" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+      <c r="S147" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U147" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V147" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/pppa-mecanisme-de-surveillance-integre-hubs-regionaux-de-cables-2026/</t>
+        </is>
+      </c>
+      <c r="Y147" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z147" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/pppa-mecanisme-de-surveillance-integre-hubs-regionaux-de-cables-2026/</t>
+        </is>
+      </c>
+      <c r="AA147" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD147" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF147" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG147" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH147" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="148" spans="1:34" customHeight="0">
+      <c r="A148" s="1">
+        <v>166527</v>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>MIE - MIE 2 Transport - Facilité pour les infrastructures dédiées aux carburants alternatifs - Enveloppe générale - 2026</t>
+        </is>
+      </c>
+      <c r="D148" s="1" t="inlineStr">
+        <is>
+          <t>MIE - MIE 2 Transport - Facilité pour les infrastructures dédiées aux carburants alternatifs - Enveloppe générale - 2026</t>
+        </is>
+      </c>
+      <c r="E148" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G148" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H148" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K148" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;MIE - Mécanisme pour l’Interconnexion en Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;130 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 130 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1 000 000 et 10 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : maximum entre 30% et 70% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectif&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Soutenir le déploiement d&amp;#039;infrastructures d&amp;#039;approvisionnement en carburants alternatifs pour le transport routier et les opérations au sol dans les aéroports, afin de contribuer à la décarbonisation des transports sur le réseau RTE-T.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : réseaux de recharge accessibles au public pour les véhicules lourds (HDV)&lt;/li&gt;    &lt;li&gt;Priorité 2 : électrification des opérations au sol dans les aéroports&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etat non-membre de l&amp;#039;UE : pays associés au programme MIE (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/guidance/list-3rd-country-participation_cef_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CINEA-CEF-TRANSPORT-CALLS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/wp-call/2026/call-fiche_cef-t-2026-afifgen_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/CEF-T-2026-AFIFGEN-COSTS" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/cef2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N148" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Biodiversité
+Bâtiments et construction
+Transports collectifs et optimisation des trafics routiers
+Industrie</t>
+        </is>
+      </c>
+      <c r="O148" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P148" s="1" t="inlineStr">
+        <is>
+          <t>18/06/2026</t>
+        </is>
+      </c>
+      <c r="Q148" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
+        </is>
+      </c>
+      <c r="S148" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U148" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V148" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/mie-mie-2-transport-facilite-pour-les-infrastructures-dediees-aux-carburants-alternatifs-enveloppe-generale-2026/</t>
+        </is>
+      </c>
+      <c r="Y148" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z148" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mie-mie-2-transport-facilite-pour-les-infrastructures-dediees-aux-carburants-alternatifs-enveloppe-generale-2026/</t>
+        </is>
+      </c>
+      <c r="AA148" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD148" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF148" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG148" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH148" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="149" spans="1:34" customHeight="0">
+      <c r="A149" s="1">
+        <v>166528</v>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>MIE - MIE 2 Transport - Adaptation du RTE-T à un usage mixte civil-militaire - Enveloppe budgétaire consacrée à la mobilité militaire - 2026</t>
+        </is>
+      </c>
+      <c r="D149" s="1" t="inlineStr">
+        <is>
+          <t>MIE - MIE 2 Transport - Adaptation du RTE-T à un usage mixte civil-militaire - Enveloppe budgétaire consacrée à la mobilité militaire - 2026</t>
+        </is>
+      </c>
+      <c r="E149" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G149" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H149" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K149" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;MIE - Mécanisme pour l’Interconnexion en Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;130 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 130 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1 000 000 et 40 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 50% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectif&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Développer des infrastructures de transport à double usage au sein du RTE-T et des réseaux de mobilité militaire.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorité&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Un soutien sera accordé aux projets, travaux et/ou études à double usage, répondant à la fois à des besoins civils et à des besoins de défense.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CINEA-CEF-TRANSPORT-CALLS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/wp-call/2026/call-fiche_cef-t-2026-milmob_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/CEF-T-2026-MILMOB-WORKS" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/cef2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N149" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Bâtiments et construction
+Transports collectifs et optimisation des trafics routiers
+Industrie
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O149" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P149" s="1" t="inlineStr">
+        <is>
+          <t>18/06/2026</t>
+        </is>
+      </c>
+      <c r="Q149" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
+        </is>
+      </c>
+      <c r="S149" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U149" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V149" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/mie-mie-2-transport-adaptation-du-rte-t-a-un-usage-mixte-civil-militaire-enveloppe-budgetaire-consacree-a-la-mobilite-militaire-2026/</t>
+        </is>
+      </c>
+      <c r="Y149" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z149" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mie-mie-2-transport-adaptation-du-rte-t-a-un-usage-mixte-civil-militaire-enveloppe-budgetaire-consacree-a-la-mobilite-militaire-2026/</t>
+        </is>
+      </c>
+      <c r="AA149" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD149" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF149" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG149" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH149" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="150" spans="1:34" customHeight="0">
+      <c r="A150" s="1">
+        <v>391</v>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer au développement des projets des territoires lotois</t>
+        </is>
+      </c>
+      <c r="E150" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Lot</t>
+        </is>
+      </c>
+      <c r="G150" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H150" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L150" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le service Développement et Coopération Européenne de la Région Île-de-France propose de vous aider dans votre recherche de financements européens.
-[...4 lines deleted...]
- Cette offre d&amp;#039;accompagnement des porteurs de projets s&amp;#039;articule autour de 3 phases :
+ &lt;strong&gt;
+  Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif du FAST est triple :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Informer
-[...39 lines deleted...]
-      <c r="N200" s="1" t="inlineStr">
+  soutenir les projets des collectivités,
+ &lt;/li&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;aménagement du territoire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  améliorer le cadre de vie et la qualité des services rendus aux Lotois
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N150" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
+Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
+Montagne
 Sols
 Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
+Personnes âgées
 Jeunesse
+Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
+Santé
 Education et renforcement des compétences
 Alimentation
+Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
+Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
+Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
 Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
 International
-Appui méthodologique
-Animation et mise en réseau
+Attractivité économique
 Information voyageur, billettique multimodale
-Transports collectifs et optimisation des trafics routiers
-[...731 lines deleted...]
-          <t>Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
-Mobilité fluviale
-[...3 lines deleted...]
-      <c r="O204" s="1" t="inlineStr">
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O150" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R204" s="1" t="inlineStr">
+      <c r="R150" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les 15 cellules régionales d&amp;#039;appui  France Mobilités accompagnent l&amp;#039;innovation dans les territoires « peu denses » et faiblement dotés en ingenierie locale : territoires ruraux, villes petites et moyennes, espaces périurbains des agglomérations
+ Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S204" s="1" t="inlineStr">
+      <c r="S150" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T204" s="1" t="inlineStr">
+      <c r="T150" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U204" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X204" s="1" t="inlineStr">
+      <c r="U150" s="1" t="inlineStr">
+        <is>
+          <t>Lot</t>
+        </is>
+      </c>
+      <c r="V150" s="1" t="inlineStr">
+        <is>
+          <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
+        </is>
+      </c>
+      <c r="W150" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
+        </is>
+      </c>
+      <c r="X150" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Contactez votre cellule régionale : https://www.francemobilites.fr/regions
-[...63 lines deleted...]
-      <c r="AA204" s="1" t="inlineStr">
+ Voir en fonction de chaque aide (suivre le lien du descriptif complet).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y150" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z150" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
+        </is>
+      </c>
+      <c r="AA150" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB150" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG150" s="1" t="inlineStr">
+        <is>
+          <t>13/09/2018</t>
+        </is>
+      </c>
+      <c r="AH150" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="205" spans="1:27" customHeight="0">
-[...27 lines deleted...]
-      <c r="G205" s="1" t="inlineStr">
+    <row r="151" spans="1:34" customHeight="0">
+      <c r="A151" s="1">
+        <v>36013</v>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une ingénierie technique et méthodologique pour engager des projets</t>
+        </is>
+      </c>
+      <c r="E151" s="1" t="inlineStr">
+        <is>
+          <t>Finistère Ingénierie Assistance (FIA) - ATD</t>
+        </is>
+      </c>
+      <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H205" s="1" t="inlineStr">
+      <c r="H151" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ FINISTERE INGENIERIE ASSISTANCE (FIA) est un établissement public d&amp;#039;ingénierie locale créé dès 2014 à l&amp;#039;initiative du Conseil départemental afin de répondre à un enjeu de solidarité envers tous les territoires finistériens.
+&lt;/p&gt;
+&lt;p&gt;
+ En effet, il vise à mettre à disposition des collectivités souffrant d&amp;#039;un manque de moyens humains et d&amp;#039;expertise, un appui technique et méthodologique dans la conduite de leurs projets relevant des thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  déplacements et usages de la voirie et des espaces publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  bâtiments et équipements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagement de l&amp;#039;espace et habitat,
+ &lt;/li&gt;
+ &lt;li&gt;
+  dynamisation des centres-bourgs,
+ &lt;/li&gt;
+ &lt;li&gt;
+  eau et assainissement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;intervention de FIA s&amp;#039;effectue en phase pré-opérationnelle, dès le lancement d&amp;#039;une réflexion autour d&amp;#039;un projet, et permet au maître d&amp;#039;ouvrage de bénéficier d&amp;#039;un accompagnement pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  vérifier l&amp;#039;opportunité et la faisabilité de son projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mettre en cohérence le projet avec son environnement et le contexte local dans lequel il s&amp;#039;inscrit ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  définir et préciser sa commande à un maître d&amp;#039;œuvre s&amp;#039;il y a lieu ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  s&amp;#039;organiser en termes de conduite d&amp;#039;une opération ou d&amp;#039;une démarche globale ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier les sources de financement possibles du projet.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La structure a vocation à réaliser pour ses adhérents toutes études, recherches, démarches permettant d&amp;#039;atteindre les objectifs précédemment définis. Elle est également chargée de mobiliser, le cas échéant, d&amp;#039;autres structures partenaires (CAUE, Finistère Habitat, services départementaux...), afin d&amp;#039;apporter à ses adhérents une complémentarité des expertises disponibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Revitalisation des centres-bourgs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation, extension ou construction de médiathèques, d&amp;#039;écoles, d&amp;#039;ateliers techniques municipaux, de locaux administratifs, de salles associatives, de maisons d&amp;#039;assistant.e.s maternel.les, de maisons de santé, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Requalification d&amp;#039;espaces publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de sécurité sur voirie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de cheminements doux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la consultation pour des études technico-économiques, des schémas directeurs ou de la maîtrise d&amp;#039;œuvre en eau potable, eaux pluviales et assainissement
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N151" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O151" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S151" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T151" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U151" s="1" t="inlineStr">
+        <is>
+          <t>Finistère</t>
+        </is>
+      </c>
+      <c r="V151" s="1" t="inlineStr">
+        <is>
+          <t>http://finistere-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="X151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Christelle PAUL, assistante administrative, juridique et financière - Tél : 02 98 76 53 90 ; christelle.paul&amp;#64;finistere-ingenierie.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Séverine FOSSEY, directrice - Tél : 02 98 76 53 91 ; severine.fossey&amp;#64;finistere-ingenierie.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y151" s="1" t="inlineStr">
+        <is>
+          <t>severine.fossey@finistere-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z151" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fc53-ingenierie-strategique-et-assistance-techniqu/</t>
+        </is>
+      </c>
+      <c r="AA151" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB151" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC151" s="1" t="inlineStr">
+        <is>
+          <t>Finistère Ingénierie Assistance</t>
+        </is>
+      </c>
+      <c r="AE151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG151" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2020</t>
+        </is>
+      </c>
+      <c r="AH151" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="152" spans="1:34" customHeight="0">
+      <c r="A152" s="1">
+        <v>44617</v>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Financer les équipements liés au cadre de vie</t>
+        </is>
+      </c>
+      <c r="E152" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Lot</t>
+        </is>
+      </c>
+      <c r="G152" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H152" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I152" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 15</t>
+        </is>
+      </c>
+      <c r="J152" s="1" t="inlineStr">
+        <is>
+          <t>L’aide est calculé en fonction de l’effort fiscal du maître d’ouvrage</t>
+        </is>
+      </c>
+      <c r="K152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont subventionnés :	les travaux de rénovation d&amp;#039;éclairage public et/ou d&amp;#039;enfouissement des lignes téléphoniques, 	les schémas et les réserves liés à l&amp;#039;incendie, les acquisitions de véhicules électriques, 	les pistes cyclables et les cheminements piétonniers, 	les petits aménagements qualitatifs d&amp;#039;espaces publics en lotissement (écohameau, écobarri).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Enfouissement des réseaux téléphoniques et rénovation de l&amp;#039;éclairage public, achat de véhicule électrique, réserves à incendie, piste cyclable, aménagement des espaces publics d&amp;#039;un écobarri...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N152" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Equipement public
+Accessibilité
+Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O152" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S152" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T152" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U152" s="1" t="inlineStr">
+        <is>
+          <t>Lot</t>
+        </is>
+      </c>
+      <c r="V152" s="1" t="inlineStr">
+        <is>
+          <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
+        </is>
+      </c>
+      <c r="X152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service Développement local et Aides aux collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ 05.65.53.41.15
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y152" s="1" t="inlineStr">
+        <is>
+          <t>corinne.bladou-grenier@lot.fr</t>
+        </is>
+      </c>
+      <c r="Z152" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7f41-financer-les-equipements-lies-au-cadre-de-vie/</t>
+        </is>
+      </c>
+      <c r="AA152" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC152" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Lot</t>
+        </is>
+      </c>
+      <c r="AE152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG152" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2020</t>
+        </is>
+      </c>
+      <c r="AH152" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="153" spans="1:34" customHeight="0">
+      <c r="A153" s="1">
+        <v>42869</v>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>S'engager dans le programme de labellisation Climat-Air-Énergie Cit'ergie</t>
+        </is>
+      </c>
+      <c r="E153" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="F153" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G153" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H153" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I153" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cit&amp;#039;ergie est un programme de management et de labellisation qui
+ récompense les collectivités pour la mise en œuvre d&amp;#039;une politique climat­-air-énergie ambitieuse.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide consiste en un accompagnement financier par un conseiller Cit&amp;#039;ergie accrédité par l&amp;#039;ADEME et un accompagnement technique à la prise en main de la démarche d&amp;#039;évaluation et de labellisation.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour répondre au défi que constitue le changement climatique, les collectivités locales ont un rôle déterminant à jouer dans la définition et la mise en œuvre d&amp;#039;actions visant à la réduction des émissions de gaz à effet de serre, l&amp;#039;amélioration de l&amp;#039;efficacité énergétique, la réduction de la pollution atmosphérique, le développement des énergies renouvelables ou encore l&amp;#039;adaptation au changement climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est maintenant acquis qu&amp;#039;un engagement fort de la collectivité dans la transition énergétique est synonyme de développement économique, d&amp;#039;attractivité et de qualité de vie pour ses habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Cependant, même motivées pour agir, les collectivités se trouvent face à de nombreuses interrogations :
+&lt;/p&gt;
+&lt;p&gt;
+ Comment mettre en place une politique énergétique efficace ?
+&lt;/p&gt;
+&lt;p&gt;
+ Quelle méthode suivre pour conduire et réussir un Plan Climat Air Energie Territorial (PCAET) ambitieux ?
+&lt;/p&gt;
+&lt;p&gt;
+ Comment s&amp;#039;intégrer dans les objectifs air-énergie-climat régionaux et nationaux ?
+&lt;/p&gt;
+&lt;p&gt;
+ Le label européen European Energy Award (EEA), décliné en France via le programme Cit&amp;#039;ergie, est destiné en particulier aux intercommunalités souhaitant conduire des politiques actives.
+&lt;/p&gt;
+&lt;p&gt;
+ Le label Cit&amp;#039;ergie évalue les collectivités sur les actions qu&amp;#039;elles conduisent dans le cadre de leurs compétences propres et dans leur sphère d&amp;#039;influence. Via un catalogue de mesures concrètes, la labellisation prend en compte tous les leviers possibles pour l&amp;#039;engagement d&amp;#039;actions énergie climat sur le territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Structuration, suivi, et évaluation du plan climat-air-énergie (PCAET)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N153" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O153" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un seul déposant est attendu par dossier ; les projets collaboratifs ne sont pas éligibles. Il est vivement conseillé de contacter l&amp;#039;ADEME en amont du dépôt du dossier pour tous renseignements ou conseils relatifs au montage et à la soumission de votre dossier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S153" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T153" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U153" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V153" s="1" t="inlineStr">
+        <is>
+          <t>https://citergie.ademe.fr</t>
+        </is>
+      </c>
+      <c r="W153" s="1" t="inlineStr">
+        <is>
+          <t>https://citergie.ademe.fr/contact/</t>
+        </is>
+      </c>
+      <c r="X153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:citergie&amp;#64;ademe.fr?subject&amp;#61;Contact%20via%20aides-territoires.beta.gouv.fr"&gt;
+  citergie&amp;#64;ademe.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 04 15 09 82 07 (permanence de 9h à 12h30 et de 14h à 16h30, du lundi au vendredi)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y153" s="1" t="inlineStr">
+        <is>
+          <t>nicolas.vallee@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z153" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a3ba-sengager-dans-le-programme-de-labellisation-c/</t>
+        </is>
+      </c>
+      <c r="AA153" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC153" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="AE153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG153" s="1" t="inlineStr">
+        <is>
+          <t>26/05/2020</t>
+        </is>
+      </c>
+      <c r="AH153" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="154" spans="1:34" customHeight="0">
+      <c r="A154" s="1">
+        <v>41744</v>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d’infrastructure de transport durable</t>
+        </is>
+      </c>
+      <c r="D154" s="1" t="inlineStr">
+        <is>
+          <t>Financement d’infrastructures de transport durable</t>
+        </is>
+      </c>
+      <c r="E154" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G154" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H154" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité locale, une
+entreprise publique locale, ou une société ou un acteur financier privé, et
+vous souhaitez trouver des financements pour un projet d’infrastructure de
+transport durable ? La Banque des Territoires peut vous accompagner dans votre
+projet.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Cette offre de financements vous permet de
+construire, régénérer, moderniser ou réaliser la maintenance d’infrastructures
+de transport durable, autour de trois grands types de projet : les marchés de
+partenariat pour les voiries, les routes et les ponts, les ports de commerce
+maritimes et fluviaux, et le stationnement en gestion déléguée. En fonction de
+critères identifiés, la Banque des Territoires peut proposer plusieurs modes de
+financement à même de vous aider à développer une mobilité durable, via des
+prises de participation, co-investissements, etc. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N154" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Transports collectifs et optimisation des trafics routiers
+Mobilité fluviale</t>
+        </is>
+      </c>
+      <c r="O154" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S154" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T154" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U154" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V154" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-infrastructures-transport-durable?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=transport_durable_psat</t>
+        </is>
+      </c>
+      <c r="X154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/produits-services/investissement/financement-infrastructures-transport-durable?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Investissement&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;infra_transport_durable_psat"&gt;
+   Rendez-vous sur le site de la Banque des Territoires
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y154" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z154" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-infrastructure-transport-durable/</t>
+        </is>
+      </c>
+      <c r="AA154" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB154" s="1" t="inlineStr">
+        <is>
+          <t>Entretien des ponts
+Installation de bornes électriques</t>
+        </is>
+      </c>
+      <c r="AC154" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG154" s="1" t="inlineStr">
+        <is>
+          <t>20/05/2020</t>
+        </is>
+      </c>
+      <c r="AH154" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="155" spans="1:34" customHeight="0">
+      <c r="A155" s="1">
+        <v>41743</v>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Financer l’acquisition de véhicules à motorisation décarbonée</t>
+        </is>
+      </c>
+      <c r="D155" s="1" t="inlineStr">
+        <is>
+          <t>Financement de véhicules à motorisation décarbonée</t>
+        </is>
+      </c>
+      <c r="E155" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G155" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H155" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité territoriale, une
+autorité organisatrice de mobilité (AOM), une entreprise publique locale (EPL)
+ou une entreprise privée avec flotte de véhicules et vous souhaitez acquérir
+des véhicules à motorisation décarbonée ? La Banque des Territoires vous
+accompagne pour trouver le financement le plus adéquat à votre projet.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Nous vous permettons ainsi de renouveler ou
+acquérir une flotte de véhicules roulants propres, comme des véhicules
+particuliers ou utilitaires électriques, des autobus et autocars électriques ou
+hydrogène, des scooters électriques, des vélos à assistance électrique (VAE),
+du matériel roulant ferroviaire, d’autre matériel de transport durable ou des
+transports guidés (téléphérique, télécabine, monorail).&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Plusieurs modalités de financement sont proposées
+pour vous aider à mener à bien votre projet d’achat de véhicules décarbonés,
+comme la prise de participation minoritaire, ou bien via des plateformes
+spécifiques suivant le matériel concerné (Oblibus, Movivolt, Neot Green
+Mobility, Territrains). Pour bénéficier de ces financements, votre projet doit
+répondre à plusieurs impératifs, comme une réduction des émissions de CO&lt;sub&gt;2&lt;/sub&gt;/km
+supérieure à 60%, une réduction des particules, une diminution de la dépendance
+aux hydrocarbures, ou le renforcement de la souveraineté énergétique. &lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N155" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Transports collectifs et optimisation des trafics routiers
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O155" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S155" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T155" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U155" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V155" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-vehicules-motorisation-decarbonee?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=moto_decarbonee_psat</t>
+        </is>
+      </c>
+      <c r="X155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/produits-services/investissement/financement-vehicules-motorisation-decarbonee?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Investissement&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;moto_decarbonee_psat"&gt;
+   Rendez-vous sur le site de la Banque des Territoires
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y155" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z155" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-vehicules-motorisation-decarbonee/</t>
+        </is>
+      </c>
+      <c r="AA155" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB155" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC155" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG155" s="1" t="inlineStr">
+        <is>
+          <t>20/05/2020</t>
+        </is>
+      </c>
+      <c r="AH155" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="156" spans="1:34" customHeight="0">
+      <c r="A156" s="1">
+        <v>30523</v>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Entretenir la voirie, programmer les travaux d'entretien routier et limiter les risques du gestionnaire</t>
+        </is>
+      </c>
+      <c r="E156" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G156" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H156" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K205" s="1" t="inlineStr">
-[...12 lines deleted...]
-      <c r="N205" s="1" t="inlineStr">
+      <c r="K156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette action consiste à donner les notions de base dans la gestion et la réalisation de l&amp;#039;entretien routier visant à préserver le patrimoine et limiter les risques pour les maitres d&amp;#039;ouvrages (Communes ou EPCI).
+&lt;/p&gt;
+&lt;p&gt;
+ Ces actions concernent l&amp;#039;entretien de tous les composants du domaine routier : chaussée, espaces verts, ouvrages, signalisation ...
+&lt;/p&gt;
+&lt;p&gt;
+ Sont aussi abordées des méthodes simples de programmation de travaux d&amp;#039;entretien périodique des chaussées avec une stratégie propre à chaque collectivité en fonction de la nature de son patrimoine (quantitatif et qualitatif) et du budget consacré.Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 42 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N156" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O156" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S156" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T156" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U156" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V156" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y156" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z156" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c654-entretenir-la-voirie-programmer-les-travaux-d/</t>
+        </is>
+      </c>
+      <c r="AA156" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB156" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC156" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG156" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2020</t>
+        </is>
+      </c>
+      <c r="AH156" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="157" spans="1:34" customHeight="0">
+      <c r="A157" s="1">
+        <v>1087</v>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Mener des études ou porter des investissements sur les lignes ferroviaires capillaire fret et leurs installations terminales embranchées - CAPFRET</t>
+        </is>
+      </c>
+      <c r="E157" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G157" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H157" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I157" s="1" t="inlineStr">
+        <is>
+          <t> Min : 33 Max : 50</t>
+        </is>
+      </c>
+      <c r="K157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce dispositif s&amp;#039;inscrit en cohérence avec les orientations stratégiques régionales en matière de maintien et de développement des emplois dans les zones ciblées prioritairement par le pacte de ruralité, et de manière plus large en matière de développement durable en évitant le report de trafics de marchandises de la voie ferroviaire vers la route.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les études préalables à la création ou à la modification d&amp;#039;une Installation Terminale Embranchée sur les UIC 7-9 SV, le bénéficiaire peut être :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  SNCF Réseau ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les collectivités territoriales ou leur groupement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les chambres consulaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les établissements publics ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les associations ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les syndicats mixtes ouverts ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les sociétés publiques portuaires.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les investissements :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  1- Si l&amp;#039;infrastructure ferroviaire fait partie du Réseau Ferré National (RFN), le bénéficiaire est SNCF Réseau.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  2- Si l&amp;#039;infrastructure ferroviaire est confiée à un gestionnaire tiers autre que SNCF Réseau, le bénéficiaire peut être (liste non exhaustive) :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les collectivités territoriales ou leurs groupements ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les chambres consulaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les établissements publics ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les associations (ex : association syndicale libre, etc.) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les syndicats mixtes ouverts ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les sociétés publiques portuaires.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Nature et montant de l&amp;#039;aide :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   1- Etudes :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ Taux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  50% appliqué à un montant maximum d&amp;#039;études préalables plafonné à 50 000 € HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  33,33 % appliqué pour les études pré-opérationnelles (AVP et PRO).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2- Investissements :
+ &lt;/strong&gt;
+ Taux : 33,33% du montant global HT éligible.
+ Le montant de l&amp;#039;aide régionale est plafonné, par ligne capillaire fret, à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  2 000 000 € HT pour une pérennité à 5 ans ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  3 000 000 € HT pour une pérennité à 10 ans.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N157" s="1" t="inlineStr">
         <is>
           <t>Transports collectifs et optimisation des trafics routiers
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O157" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   1- Etudes :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  études préalables à la création ou à la modification d&amp;#039;une Installation Terminale Embranchée (ITE) pour accompagner le développement de l&amp;#039;activité existante ou en phase d&amp;#039;installation d&amp;#039;entreprises sur une installation connectée à une ligne capillaire fret classée UIC 7-9 SV : études de potentiels et de développement d&amp;#039;un flux ferroviaire, de faisabilité technique, économique et financière, de montage juridique, plan de sécurité, de circulation, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  études pré-opérationnelles (AVP et PRO).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ &lt;em&gt;
+  2- Investissements :
+ &lt;/em&gt;
+&lt;/strong&gt;
+les travaux de remise en état de l&amp;#039;infrastructure ferroviaire pour une ligne capillaire fret ou la partie publique d&amp;#039;une Installation Terminale Embranchée connectée à une ligne capillaire fret classée UIC 7-9 SV.
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les dépenses HT pour les études et travaux, les frais de MOA et MOE, et les frais annexes et de prestations intellectuelles (diagnostic, mission de bureau de contrôle, études de sol, etc.) ainsi que toutes dépenses nécessaires à la bonne réalisation des projets.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T157" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U157" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V157" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/dispositif-dintervention-regional-lignes-ferroviaires-capillaire-fret-leurs-installations-terminales-embranchees-capfret/</t>
+        </is>
+      </c>
+      <c r="X157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre maison de région.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y157" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z157" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9dd2-dispositif-dintervention-regional-sur-les-lig/</t>
+        </is>
+      </c>
+      <c r="AA157" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF157" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG157" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2019</t>
+        </is>
+      </c>
+      <c r="AH157" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="158" spans="1:34" customHeight="0">
+      <c r="A158" s="1">
+        <v>166548</v>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des projets de R&amp;D pour comprendre et améliorer la qualité de l’air intérieur et extérieur</t>
+        </is>
+      </c>
+      <c r="D158" s="1" t="inlineStr">
+        <is>
+          <t>AQACIA 2026 – Particules, ozone, produits phytopharmaceutiques et pollutions sectorielles</t>
+        </is>
+      </c>
+      <c r="E158" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G158" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H158" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K158" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;1. Présentation générale du programme AQACIA&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le programme « &lt;a target="_blank" rel="noopener noreferrer nofollow" href="https://recherche.ademe.fr/projets-de-recherche-et-theses/programme-aqacia"&gt;Amélioration de la Qualité de l’Air : Comprendre, Innover, Agir » &lt;/a&gt;(AQACIA) vise à soutenir des projets de R&amp;amp;D pour comprendre et améliorer la qualité de l’air intérieur et extérieur.&lt;/p&gt;&lt;p&gt;Ce 4ᵉ appel à propositions de recherche (APR) du programme AQACIA est divisé en 5 volets (description complète dans le fichier « APR AQACIA - Cahier des charges - 2026 ») :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;&lt;strong&gt;1ᵉʳ volet – pollution particulaire &lt;/strong&gt;(en particulier les particules ultrafines [PUF] ou PM0,1 et les PM1). Sont concernés les caractéristiques à l’émission des particules selon leur source, leurs transformations dans l’air ambiant, les concentrations dans l’air et l’effet de ces expositions.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;strong&gt;2ᵉ volet – pollution à l’ozone &lt;/strong&gt;(son évolution, ses impacts et sa gestion en lien avec le changement climatique). Sont concernées la connaissance des précurseurs et des processus contrôlant les niveaux d’ozone (O₃), la recherche de solution pour réduire les niveaux d’O₃ et l’étude de ses impacts.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;strong&gt;3ᵉ volet – problématique des produits phytopharmaceutiques (PPP)&lt;/strong&gt;. Sont concernées la détection et la modélisation des PPP (émission et devenir dans l’air), l’exposition humaine et de l’environnement.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;strong&gt;4ᵉ volet – problématiques de pollution de l’air extérieur &lt;/strong&gt;:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;en s’intéressant à certaines sources d’émission : combustions (bois énergie et déchets), secteur des transports (routier, ferroviaire, maritime/fluvial et aérien) et de l’agriculture ;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;en développant des outils et méthodologies préopérationnels pour élaborer/évaluer des solutions d’amélioration de la qualité de l’air et leurs coûts/bénéfices ;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;en étudiant la problématique sous l’angle des sciences humaines et sociales (perception, communication).&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;strong&gt;5ᵉ volet – problématiques de pollution de l’air intérieur &lt;/strong&gt;:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;en s’intéressant à certaines sources d’émission (matériaux et produits de construction) ou polluants émis (plastifiants, biocides, retardateurs de flamme, microplastiques, PUF, composés organiques semi-volatils [COSV]) ;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;en développant des outils et méthodologies pour caractériser les expositions ;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;en étudiant des environnements et situations spécifiques (proximités de sources spécifiques, enceintes ferroviaires souterraines, habitacles des transports) ;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;en développant des solutions d’amélioration de la qualité de l’air dans les bâtiments, dans un contexte de changement climatique, en particulier de ventilation/filtration ;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;en étudiant la problématique sous l’angle des sciences humaines et sociales (politiques publiques et gouvernance, représentations, perceptions et appropriation des enjeux).&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Disciplines concernées :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;sciences humaines&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;sciences physiques (métrologie, chimie, météorologie)&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;mathématiques (modélisation, statistiques)&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;sciences de la vie&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;sciences de l’ingénieur &lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les projets soumis devront être des &lt;strong&gt;projets de recherche finalisée en appui aux politiques publiques,&lt;/strong&gt; dont les résultats sont de nature à améliorer la compréhension des pollutions de l’air intérieur et extérieur et de leurs impacts, et à développer/évaluer des solutions/innovations préopérationnelles et efficaces de réduction de ces pollutions.&lt;/p&gt;&lt;p&gt;Les résultats escomptés devront répondre aux attentes sociétales en allant jusqu’au développement de connaissances, d’outils ou de recommandations utiles aux acteurs et/ou décideurs. Ainsi, les solutions devront autant que possible être &lt;strong&gt;élaborées et évaluées avec et pour les territoires, avec et pour les acteurs/décideurs&lt;/strong&gt;. L’association des bénéficiaires finaux des résultats du projet à sa préparation, à son déroulé et/ou à son suivi, dans une optique de recherche collaborative, est ainsi fortement encouragée.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Conditions de recevabilité et d’éligibilité&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;&lt;strong&gt;Projets non recevables :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;soumis hors délai&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;dossiers incomplets&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;non-respect des formats de soumission&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;incohérences majeures entre les informations sur la plateforme et dans les documents technique et financier&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;dossiers non déposés via la plateforme (sauf problèmes techniques imputables à l’ADEME) &lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;strong&gt;Projets non éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;hors champ de l’appel à projets ou relevant d’autres appels/programmes nationaux de R&amp;amp;D&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;opérations d’investissement&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;3. Montant de l’aide financière&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;À titre indicatif, le montant moyen de l’aide attribuable est de 150-250 k€ par projet pour une durée comprise entre 24 à 36 mois. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;4. Éléments à déposer&lt;/strong&gt;&lt;br /&gt;Pour le dépôt complet, vous devez remplir :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;le volet technique (selon modèle fourni en Word) ;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;le volet budgétaire (selon modèle fourni en Excel) ;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;les autres documents administratifs (CERFA et attestation de santé financière).&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;5. Calendrier prévisionnel&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;dépôt des projets : avant le 19/11/2026 à 12h&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;expertise des projets : décembre 2026 à mars 2027&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;annonce des lauréats : 9 avril 2027&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N158" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Transition énergétique
+Agriculture et agroalimentaire
+Qualité de l'air
+Biodiversité
+Bâtiments et construction
+Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
-Connaissance de la mobilité</t>
-[...2 lines deleted...]
-      <c r="O205" s="1" t="inlineStr">
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O158" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P158" s="1" t="inlineStr">
+        <is>
+          <t>17/07/2026</t>
+        </is>
+      </c>
+      <c r="Q158" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2026</t>
+        </is>
+      </c>
+      <c r="S158" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U158" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V158" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/aap/aqacia-2026-particules-ozone-produits-phytopharmaceutiques-et-pollutions-sectorielles</t>
+        </is>
+      </c>
+      <c r="X158" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y158" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z158" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aqacia-2026-particules-ozone-produits-phytopharmaceutiques-et-pollutions-sectorielles/</t>
+        </is>
+      </c>
+      <c r="AA158" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF158" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG158" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH158" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="159" spans="1:34" customHeight="0">
+      <c r="A159" s="1">
+        <v>120366</v>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les collectivités dans leurs investissements sur le domaine public garantissant la sécurité des usagers en matière de circulation routière et de transports en commun</t>
+        </is>
+      </c>
+      <c r="D159" s="1" t="inlineStr">
+        <is>
+          <t>INVESTIR SUR MON EXPLOITATION DANS LES SYSTEMES D'IRRIGATION AGRICOLE - Dispositif 206 du Feader (aide aux infrastructures hydrauliques)</t>
+        </is>
+      </c>
+      <c r="E159" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G159" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Association</t>
+        </is>
+      </c>
+      <c r="H159" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif est de soutenir les collectivités dans leurs d&amp;#039;investissements sur le domaine public garantissant la sécurité des usagers en matière de circulation routière et de transports en commun, dans le cadre d&amp;#039;opérations d&amp;#039;amélioration des transports en commun et de la circulation routière telles que définies par décret du Ministère de l&amp;#039;équipement, du Logement, de l&amp;#039;Aménagement du Territoire et des Transports, à savoir : Article 1
+ er
+ du Décret n°88.351 du 12 avril 1988.
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Les opérations éligibles sont les opérations d&amp;#039;investissement de valorisation du patrimoine communal immobilier :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1°) Pour les transports en commun
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ a) Aménagements et équipements améliorant la sécurité des usagers, l&amp;#039;accueil du public, l&amp;#039;accès aux réseaux, les liaisons entre réseaux et avec les autres modes de transport;
+ &lt;br /&gt;
+ b) Aménagements de voirie, équipements destinés à une meilleure exploitation des réseaux.
+ &lt;br /&gt;
+ c) équipements assurant l&amp;#039;information des usagers, l&amp;#039;évaluation du trafic et le contrôle des titres de transport;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  2°) Pour la circulation routière
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ a) Étude et mise en oeuvre de plans de circulation;
+ &lt;br /&gt;
+ b) Création de parcs de stationnement;
+ &lt;br /&gt;
+ c) Installation et développement de signaux lumineux et de la signalisation horizontale;
+ &lt;br /&gt;
+ d) Aménagement de carrefours;
+ &lt;br /&gt;
+ e) Différenciation du trafic;
+ &lt;br /&gt;
+ f) Travaux commandés par les exigences de la sécurité routière;
+ &lt;br /&gt;
+ g) Etudes et mise en œuvre de zone à circulation restreinte
+&lt;/p&gt;
+&lt;p&gt;
+ Avec une mention toute particulière pour les opérations confortant l&amp;#039;action du Département en matière de transports en commun, à savoir les actions visant à améliorer la sécurité au niveau des Lignes Régulières et plus spécialement les transports scolaires.
+&lt;/p&gt;
+&lt;h4&gt;
+ Principe du mode de répartition de l&amp;#039;enveloppe
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une Enveloppe Cantonale
+ &lt;/strong&gt;
+ , gérée par le Service Relations avec les Collectivités répartie selon les critères et modalités adoptés entre les 19 cantons bénéficiaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une Enveloppe Départementale
+ &lt;/strong&gt;
+ ,gérée par la Direction des Déplacements, réservée à des interventions plus lourdes, ciblées sur des opérations communales importantes réalisées dans le cadre de la mise en œuvre de la politique routière du Département en matière de circulation et de transports en commun, en particulier celles liées aux Routes Départementales en traverse d&amp;#039;agglomération pour toutes les parties des aménagements et équipements communaux qui relèvent du décret, notamment les actions 1a, 1b, 2a à 2f.
+&lt;/p&gt;
+&lt;h3&gt;
+ Dépenses subventionnables
+&lt;/h3&gt;
+&lt;p&gt;
+ Montant Hors Taxe des travaux prévus pour les aménagements de sécurité.
+&lt;/p&gt;
+&lt;h3&gt;
+ Pièces constitutives du dossier
+&lt;/h3&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Notice explicative.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plans de l&amp;#039;aménagement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Estimation détaillée.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Versement
+&lt;/h3&gt;
+&lt;p&gt;
+ Ces subventions seront versées immédiatement après leurs affectations. Les justificatifs sont à envoyer au Conseil départemental après la réalisation des travaux.
+&lt;/p&gt;
+&lt;h3&gt;
+ Bases réglementaires
+&lt;/h3&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Courrier de la Préfecture en date du 5 juin 2009 concernant les dispositions pour le versement de la dotation amendes de police.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Délibération de l&amp;#039;Assemblée départementale du 21 novembre 2022 « Aides aux territoires ».
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N159" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Agriculture et agroalimentaire
+Equipement public
+Bâtiments et construction
+Accessibilité
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O159" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R205" s="1" t="inlineStr">
+      <c r="R159" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Etre une commune ou une intercommunalité du programme Petites villes de demain.
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ Communes ou Groupements de communes de moins de 10 000 habitants.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S205" s="1" t="inlineStr">
+      <c r="S159" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T159" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U159" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V159" s="1" t="inlineStr">
+        <is>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/investir-sur-mon-exploitation-dans-les-systemes-dirrigation-agricole-dispositif-206-du-feader-aide-aux-infrastructures-hydrauliques/</t>
+        </is>
+      </c>
+      <c r="X159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour l&amp;#039;enveloppe Départementale
+ &lt;/strong&gt;
+ : La Direction des Déplacements
+ &lt;strong&gt;
+  Tél. :  04 75 75 92 92
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour l&amp;#039;enveloppe Cantonale : La Direction des Politiques Territoriales – Service des Relations avec les Collectivités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Quentin DUVILLIER
+   &lt;/strong&gt;
+   , Coordonnateur zone nord  – Tél :
+   &lt;strong&gt;
+    04 75 79 26 65
+    &lt;br /&gt;
+   &lt;/strong&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Christel MORIN
+   &lt;/strong&gt;
+   , Coordonnatrice zone sud  – Tél :
+   &lt;strong&gt;
+    04 75 79 26 31
+    &lt;br /&gt;
+   &lt;/strong&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Aurore MERMET
+   &lt;/strong&gt;
+   , Coordonnatrice de zone – Tél :
+   &lt;strong&gt;
+    04 75 79 82 29
+    &lt;br /&gt;
+   &lt;/strong&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Laurence ROCHER
+   &lt;/strong&gt;
+   , Chef de Service, Coordonnatrice  zone ouest  – Tél :
+   &lt;strong&gt;
+    04 75 79 26 67
+   &lt;/strong&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y159" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z159" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5450-amendes-de-police/</t>
+        </is>
+      </c>
+      <c r="AA159" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB159" s="1" t="inlineStr">
+        <is>
+          <t>Installation de miroir de circulation de sécurité routière
+Installation de ralentisseur</t>
+        </is>
+      </c>
+      <c r="AC159" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF159" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG159" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH159" s="1" t="inlineStr">
+        <is>
+          <t>18/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="160" spans="1:34" customHeight="0">
+      <c r="A160" s="1">
+        <v>46985</v>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets en zone rurale (LEADER)</t>
+        </is>
+      </c>
+      <c r="C160" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E160" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'action locale Alpes et Azur (GAL)</t>
+        </is>
+      </c>
+      <c r="F160" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'action locale Alpes et Azur (GAL)</t>
+        </is>
+      </c>
+      <c r="G160" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H160" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative
+Subvention</t>
+        </is>
+      </c>
+      <c r="I160" s="1" t="inlineStr">
+        <is>
+          <t> Max : 90</t>
+        </is>
+      </c>
+      <c r="J160" s="1" t="inlineStr">
+        <is>
+          <t>Selon le porteur et le régime d'aides d'Etat appliqué</t>
+        </is>
+      </c>
+      <c r="K160" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;LEADER, c’est l’acronyme de « Liaison Entre Actions de Développement de l’Économie Rurale ». C’&lt;span&gt;est
+ un dispositif européen sous l’autorité de la Région Sud, qui soutient 
+le développement des territoires ruraux grâce à l’attribution de 
+subventions à de&lt;/span&gt;&lt;span&gt;s porteurs de projets locaux.&lt;/span&gt;&lt;span&gt; &lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Un projet visant à créer de nouveaux services, à encourager l’alimentation durable, les mobilités douces, l’économie circulaire ou régénérative, à renforcer les solidarités et le lien social ? Une volonté de faire un projet ensemble et de partager ?&lt;/p&gt;&lt;p&gt;Tous les acteurs privés et publics projetant de mettre en place des actions relevant de la transition écologique et solidaire sur le territoire du Parc naturel régional des Préalpes d’Azur, de la Communauté de Communes Alpes d’Azur, de la Communauté de communes Vallée de l’Ubaye Serre-Ponçon et de la Communauté de communes Serre-Ponçon peuvent bénéficier d’une aide LEADER. &lt;/p&gt;&lt;p&gt;Le Groupe d’Action Locale Alpes et Azur est doté d’une enveloppe de plus de 2,6 millions d’euros de FEADER pour mener à bien sa stratégie « Bien vivre ensemble dans un territoire de montagne en transition ». Trois axes prioritaires seront subventionnés : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcer les liens et consolider les services pour tous&lt;/li&gt;&lt;li&gt;Encourager les initiatives économiques locales, durables et collectives&lt;/li&gt;&lt;li&gt;Innover dans notre lien aux ressources&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;p&gt;La démarche LEADER permet aussi de soutenir des projets en « Coopération », en partenariat avec d’autres territoires en France ou en Europe.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://www.youtube.com/channel/UCdiyWTX03o4X8c9v1jLuInA
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N160" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Forêts
+Montagne
+Sols
+Transition énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Biodiversité
+Logement et habitat
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O160" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P160" s="1" t="inlineStr">
+        <is>
+          <t>09/02/2026</t>
+        </is>
+      </c>
+      <c r="Q160" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2026</t>
+        </is>
+      </c>
+      <c r="R160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Démarche multi-partenaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retombées positives pour la communauté
+ &lt;/li&gt;
+ &lt;li&gt;
+  Innovation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Impact environnemental positif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inclusion de tous les publics
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S160" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T160" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U160" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alpes et Azur</t>
+        </is>
+      </c>
+      <c r="V160" s="1" t="inlineStr">
+        <is>
+          <t>https://www.leader-alpesetazur.eu/</t>
+        </is>
+      </c>
+      <c r="X160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Equipe technique LEADER - leader&amp;#64;alpesdazur.fr&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y160" s="1" t="inlineStr">
+        <is>
+          <t>leader@alpesdazur.fr</t>
+        </is>
+      </c>
+      <c r="Z160" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/626a-leader-une-subvention-europeenne-pour-vos-pro/</t>
+        </is>
+      </c>
+      <c r="AA160" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC160" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'Action Locale Alpes et Azur</t>
+        </is>
+      </c>
+      <c r="AD160" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG160" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2020</t>
+        </is>
+      </c>
+      <c r="AH160" s="1" t="inlineStr">
+        <is>
+          <t>24/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="161" spans="1:34" customHeight="0">
+      <c r="A161" s="1">
+        <v>104697</v>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer l'accès au réseau de transport régional en contribuant à l'aménagement des points d’arrêts du réseau régional</t>
+        </is>
+      </c>
+      <c r="D161" s="1" t="inlineStr">
+        <is>
+          <t>Investissements en faveur de l&amp;apos;accès au réseau de transport régional</t>
+        </is>
+      </c>
+      <c r="E161" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G161" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H161" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L161" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif :
+ &lt;/strong&gt;
+ a
+ méliorer l&amp;#039;accès au réseau de transport régional en contribuant à l&amp;#039;aménagement des points d&amp;#039;arrêts du réseau régional.
+&lt;/p&gt;
+&lt;p&gt;
+ La modernisation du parc de matériel roulant, l&amp;#039;amélioration de l&amp;#039;offre et la création de tarifications adaptées ont contribué au développement de I&amp;#039;usage des transports régionaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Afin de poursuivre et d&amp;#039;amplifier les reports modaux a leur profit, la Région souhaite favoriser les opérations visant
+ &lt;strong&gt;
+  a améliorer l&amp;#039;accès au réseau de transport régional en contribuant à l&amp;#039;aménagement des points d&amp;#039;arrêts du réseau régional
+ &lt;/strong&gt;
+ (gares régionales, points d&amp;#039;arrêts non gérés, points d&amp;#039;arrêts d&amp;#039;une ligne d&amp;#039;autocar régionale) qui sont autant de portes d&amp;#039;entrée des villes que de points d&amp;#039;accès au réseau régional.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N161" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O161" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P161" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2025</t>
+        </is>
+      </c>
+      <c r="R161" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La collectivité (Commune ou EPCI, hors périmètre de transport urbain des Communautés urbaines, hors gare engagée dans un Pôle d&amp;#039;Echanges Multimodal) sollicitant une aide régionale a ce titre devra présenter un dossier de demande de subvention comprenant tout do
+ cument utile, et composé a minima d&amp;#039;une note descriptive du projet, d&amp;#039;un plan précis d&amp;#039;aménagement présentant les situations actuelles et projetées, d&amp;#039;un plan de financement, d&amp;#039;un planning prévisionnel et dune délibération du ou des organes délibérant.
+&lt;/p&gt;
+&lt;p&gt;
+ Après analyse des dossiers déposés, sélection par la Région des projets, signature d&amp;#039;une convention de cofinancement.
+&lt;/p&gt;
+&lt;p&gt;
+ Critères de sélection :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Augmentation de la fréquentation attendue du point d&amp;#039;arrêt ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Qualité des aménagements prévus ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Amélioration de I&amp;#039;interface gare / ville et de I&amp;#039;intermodalité ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Nombre de places de stationnement créées ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Coût du projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Premier dossier déposé au titre de cette politique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Réalisation d&amp;#039;un Schéma Local de Transport (SLT) sur le territoire comprenant la gare: bien que non exigée, la réalisation d&amp;#039;un SLT sur le territoire atteste de la volonté d&amp;#039;apporter une réponse cohérente aux problématiques de déplacements ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Inscription du projet dans un Contrat Territorial Unique (CTU) ou un Nouveau Contrat Regional (NCR) : bien que non exigée, l&amp;#039;inscription du projet a un CTU atteste de l&amp;#039;intérêt manifesté par le territoire pour sa réalisation.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U161" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V161" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/investissements-en-faveur-de-lacces-au-reseau-de-transport-regional</t>
+        </is>
+      </c>
+      <c r="X161" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des transports et des mobilités
+ &lt;br /&gt;
+ Service Gares et infrastructures
+ &lt;br /&gt;
+ Pôle Gares,aménagements intermodaux et accessibilité
+&lt;/p&gt;
+&lt;p&gt;
+ Xavier DUVAL-ZACK
+ &lt;br /&gt;
+ &lt;a href="mailto:xavier.duval-zack&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  xavier.duval-zack&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+ &amp;#43;33 2 28 20 58 29
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y161" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z161" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa3f-investissements-en-faveur-de-lacces-au-reseau-transport/</t>
+        </is>
+      </c>
+      <c r="AA161" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF161" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG161" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH161" s="1" t="inlineStr">
+        <is>
+          <t>25/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="162" spans="1:34" customHeight="0">
+      <c r="A162" s="1">
+        <v>104723</v>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser la mise en accessibilité des points d'arrêts routiers du transport interurbain identifiés comme prioritaires</t>
+        </is>
+      </c>
+      <c r="D162" s="1" t="inlineStr">
+        <is>
+          <t>Mise en accessibilité des points d&amp;apos;arrêts routiers du réseau régional</t>
+        </is>
+      </c>
+      <c r="E162" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G162" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H162" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L162" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif : Mettre en accessibilité les points d&amp;#039;arrêts routiers prioritaires desservis par le réseau régional de transport.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toutefois, la Région souhaite également cofinancer, les 15 premiers dossiers de demande de subvention par an, des PAR qui n&amp;#039;auraient pas été identifiés comme prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Le montant maximum et le % concerne les PAR prioritaires.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les non prioritaires, le montant maximum passe à 3 500€ et le pourcentage à 35% du montant HT des travaux.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N162" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O162" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P162" s="1" t="inlineStr">
+        <is>
+          <t>23/07/2018</t>
+        </is>
+      </c>
+      <c r="R162" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Eligibilité :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   bénéficiaires sont les collectivités territoriales (Communes et départements) ou leurs groupements gestionnaires de voiries ;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   dossier complet comprenant tous les éléments demandés ;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   conformité des travaux à la réglementation en matière d&amp;#039;accessibilité et aux préconisations énoncés par le CEREMA dans la dernière version à jour de son « Guide technique de conception des points d&amp;#039;arrêts routiers » ;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   PAR identifié comme prioritaire au sein du SD&amp;#039;AP régional ou, pour les arrêts non prioritaires, être dans les 15 premiers dossiers déposés et relever du réseau régional de transport.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus du présent règlement d&amp;#039;intervention :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les points d&amp;#039;arrêts facultatifs du réseau de lignes régulières,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les plateformes ou arrêts exclusivement dédiés au transport scolaire,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les arrêts de transport à la demande,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les PAR financés par ailleurs dans le cadre de projets de PEM ou d&amp;#039;appels à projets relatifs au développement de l&amp;#039;attractivité des gares.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U162" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V162" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/mise-en-accessibilite-des-points-darrets-routiers-du-reseau-regional</t>
+        </is>
+      </c>
+      <c r="X162" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des transports et des mobilités
+ &lt;br /&gt;
+ Service Gares et infrastructures
+ &lt;br /&gt;
+ Pôle Gares,aménagements intermodaux et accessibilité
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Carole Garry
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="mailto:Carole.Garry&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  Carole.Garry&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+ 0228205441
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le bénéficiaire sollicitant une aide régionale devra à ce titre présenter un dossier de demande de subvention comprenant tout document utile, et composé à minima :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   d&amp;#039;une note descriptive du projet,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   d&amp;#039;un plan de situation,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   d&amp;#039;un plan d&amp;#039;aménagement au 1/100ème présentant les situations actuelles et projetées,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   d&amp;#039;un plan de financement détaillé présentant l&amp;#039;état des cofinancements,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   d&amp;#039;un planning prévisionnel,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   d&amp;#039;une lettre de demande d&amp;#039;aide signée par la personne habilitée et de la délibération du ou des organes délibérant autorisant le représentant à solliciter une aide auprès de la Région.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Les bénéficiaires doivent adresser leurs dossiers aux Services de Transports Routiers de Voyageurs (STRV) présents dans chaque département.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y162" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z162" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9af7-mise-en-accessibilite-des-points-darrets-routiers/</t>
+        </is>
+      </c>
+      <c r="AA162" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF162" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG162" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH162" s="1" t="inlineStr">
+        <is>
+          <t>25/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="163" spans="1:34" customHeight="0">
+      <c r="A163" s="1">
+        <v>104662</v>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place d'un abri sur un point d'arrêt de ligne scolaire</t>
+        </is>
+      </c>
+      <c r="D163" s="1" t="inlineStr">
+        <is>
+          <t>Subvention pour la mise en place d&amp;apos;un abri sur un point d&amp;apos;arrêt de ligne scolaire</t>
+        </is>
+      </c>
+      <c r="E163" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G163" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H163" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région des Pays de la Loire, en tant qu&amp;#039;Autorité Organisatrice des Mobilités (AOM), assure la responsabilité de l&amp;#039;organisation et du fonctionnement des transports scolaires des élèves, qu&amp;#039;elle peut déléguer à certaines autorités.
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;p&gt;
+  &lt;/p&gt;&lt;p&gt;
+   Par ailleurs, cette compétence relève de plein droit d&amp;#039;autres autorités organisatrices dans certaines situations notamment de périmètres de transports spécifiques ou encore lorsque le trajet s&amp;#039;effectue à 100% à l&amp;#039;intérieur d&amp;#039;une autre AOM.
+  &lt;/p&gt;
+  De nombreux points d&amp;#039;arrêts jalonnent la région, que fréquentent les élèves utilisateurs des transports scolaires. Des collectivités ou groupements de collectivités souhaitent parfois doter ces arrêts d&amp;#039;abris pour améliorer le confort des élèves. La compétence de la Région en matière de transport scolaire n&amp;#039;inclut pas la compétence de réalisation et d&amp;#039;entretien des éléments de mobilier urbain de ces arrêts. Cependant, la Région souhaite accompagner les projets portés par les collectivités en faveur de la mise en oeuvre de ce type d&amp;#039;équipements.
+ &lt;p&gt;&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N163" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O163" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P163" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2021</t>
+        </is>
+      </c>
+      <c r="R163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le présent règlement porte sur les modalités de cofinancement régional relatif à des travaux d&amp;#039;installation d&amp;#039;abris sur les arrêts intégralement destinés au transport scolaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont exclus du présent règlement d&amp;#039;intervention :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les points d&amp;#039;arrêts du réseau de lignes régulières,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les arrêts de transport à la demande,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les arrêts situés sur le ressort territorial d&amp;#039;un EPCI organisant lui-même de plein droit les transports scolaires
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour être éligible au présent règlement, la demande devra respecter les critères suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le point d&amp;#039;arrêt scolaire concerné devra accueillir a minima 3 élèves inscrit pour l&amp;#039;année scolaire en cours ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;implantation de l&amp;#039;abri ne devra pas être de nature à entraîner une dégradation des conditions de sécurité notamment du fait de problèmes de visibilité par les usagers de la route
+ &lt;/li&gt;
+ &lt;li&gt;
+  le soutien financier de la Région sera matérialisé par la pose de la marque Aléop selon la charte graphique régionale ; à minima, un sticker fourni par la Région sera collé sur l&amp;#039;abri ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le bénéficiaire devra figurer parmi ceux énumérés au sein de l&amp;#039;article 2 du présent règlement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le dossier devra être complet comprenant tous les éléments demandés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le bénéficiaire sollicitant une aide régionale devra à ce titre présenter un dossier de demande de subvention comprenant tout document utile, et composé à minima :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  d&amp;#039;une note descriptive du projet,
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;un plan de situation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;un plan d&amp;#039;aménagement au 1/100ème présentant les situations actuelles et projetées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;un plan de financement détaillé présentant l&amp;#039;état des cofinancements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;un planning prévisionnel,
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;une lettre de demande d&amp;#039;aide signée par la personne habilitée et de la délibération du ou des organes délibérant autorisant le représentant à solliciter une aide auprès de la Région.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les services régionaux instruiront les dossiers afin de vérifier :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le caractère complet des pièces demandées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les dépenses éligibles.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La date du dossier complet fixe la date d&amp;#039;éligibilité des pièces justificatives, cette date sera mentionnée dans l&amp;#039;accusé réception du dossier. Dès lors, seules les dépenses acquittées postérieurement à cette date seront prises en compte.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S163" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U163" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V163" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/subvention-pour-la-mise-en-place-dun-abri-sur-un-point-darret-de-ligne-scolaire</t>
+        </is>
+      </c>
+      <c r="X163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des transports et des mobilités
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Nicolas Poulin
+   &lt;/strong&gt;
+   :
+   02 51 44 75 03
+   &lt;br /&gt;
+   nicolas.poulin&amp;#64;paysdelaloire.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Marie-Pascale Cado :
+   &lt;/strong&gt;
+   02 43 67 22 79
+   &lt;br /&gt;
+   marie-pascale.cado&amp;#64;paysdelaloire.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y163" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z163" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4767-subvention-pour-la-mise-en-place-dun-abri-sur-arret-ligne-scolaire/</t>
+        </is>
+      </c>
+      <c r="AA163" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF163" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG163" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH163" s="1" t="inlineStr">
+        <is>
+          <t>25/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="164" spans="1:34" customHeight="0">
+      <c r="A164" s="1">
+        <v>104586</v>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser les projets d'aménagement des pôles d'échanges multimodaux</t>
+        </is>
+      </c>
+      <c r="D164" s="1" t="inlineStr">
+        <is>
+          <t>Participation financière de la Région aux projets de réalisation des pôles d&amp;apos;échanges multimodaux</t>
+        </is>
+      </c>
+      <c r="E164" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G164" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H164" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La participation financière concerne les seules gares où convergent de nombreux modes de transports et plusieurs réseaux de transport (régional et/ou départemental et/ou urbain). Le niveau d&amp;#039;intervention maximum de la Région en terme de participation financière aux projets de réalisation des pôles d&amp;#039;échanges multimodaux (en % du montant des travaux HT hors foncier) et à la mise en accessibilité des gares pour les personnes handicapées et à mobilité réduite est défini selon le statut de la gare :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gare grandes lignes : 15% PEM - 20% accessibilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gare régionale : 20% PEM - 30% accessibilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gare extrarégionale  : 10% PEM - 10% accessibilité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le montant indiqué vaut pour les gares régionales et les gares grandes lignes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les gares extra-régionales, le montant est plafonné à 3 000 000€.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La participation de la région au titre de la réalisation des pôles d&amp;#039;échanges multimodaux hors Contrat Territorial Unique, concerne les seuls aménagements de nature à renforcer l&amp;#039;intermodalité. Dans ce cadre, les aménagements urbains dont la réalisation n&amp;#039;a pas d&amp;#039;effet sur le fonctionnement direct du PEM, tel que par exemple les aménagements de voirie, dès lors que ceux-ci ne participent pas à améliorer les conditions d&amp;#039;accès à la gare et à garantir une bonne fluidité des trafics générés par l&amp;#039;activité du PEM ne sont pas éligibles au financement régional.
+ &lt;br /&gt;
+ Les acquisitions foncières nécessaires à la réalisation du PEM ne sont pas éligibles à la participation financière de la région.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N164" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O164" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P164" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2019</t>
+        </is>
+      </c>
+      <c r="R164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Le montant indiqué vaut pour les gares régionales et les gares grandes lignes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les gares extra-régionales, le montant est plafonné à 3 000 000€.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La participation de la région au titre de la réalisation des pôles d&amp;#039;échanges multimodaux hors Contrat Territorial Unique, concerne les seuls aménagements de nature à renforcer l&amp;#039;intermodalité. Dans ce cadre, les aménagements urbains dont la réalisation n&amp;#039;a pas d&amp;#039;effet sur le fonctionnement direct du PEM, tel que par exemple les aménagements de voirie, dès lors que ceux-ci ne participent pas à améliorer les conditions d&amp;#039;accès à la gare et à garantir une bonne fluidité des trafics générés par l&amp;#039;activité du PEM ne sont pas éligibles au financement régional.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les acquisitions foncières nécessaires à la réalisation du PEM ne sont pas éligibles à la participation financière de la région.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S164" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U205" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X205" s="1" t="inlineStr">
+      <c r="T164" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U164" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V164" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/participation-financiere-de-la-region-aux-projets-de-realisation-des-poles-dechanges-multimodaux</t>
+        </is>
+      </c>
+      <c r="X164" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Contactez votre cellule régionale : https://www.francemobilites.fr/regions
+ Direction des Transports et des Mobilités
+&lt;/p&gt;
+&lt;p&gt;
+ Carole Garry
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 0228205441
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ carole.garry&amp;#64;paysdelaloire.fr
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y205" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA205" s="1" t="inlineStr">
+      <c r="Y164" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z164" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/543a-participation-financiere-de-la-region-aux-projets-poles-echanges-multimodaux/</t>
+        </is>
+      </c>
+      <c r="AA164" s="1" t="inlineStr">
         <is>
           <t>published</t>
+        </is>
+      </c>
+      <c r="AE164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF164" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG164" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH164" s="1" t="inlineStr">
+        <is>
+          <t>25/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>