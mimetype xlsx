--- v0 (2026-07-13)
+++ v1 (2026-08-27)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH141"/>
+  <dimension ref="A1:AH143"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -1113,54 +1113,54 @@
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>LEADER Fiche-Action 1 : Développement économique équilibré</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Centre Ouest Aveyron (PETR)</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>Subvention
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
 Ingénierie technique
-Ingénierie Juridique / administrative
-Ingénierie financière</t>
+Subvention</t>
         </is>
       </c>
       <c r="I7" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 64</t>
         </is>
       </c>
       <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Cette aide a pour objectif de répondre aux enjeux suivants :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Préserver le levier productif en proposant un écosystème favorable à l’accueil et au développement des entreprises et en accompagnant la mutation du tissu économique vers un modèle plus durable et responsable.&lt;/li&gt;&lt;li&gt;Maintenir et redynamiser le tissu commercial et de services de proximité en centre-ville et centre-bourg pour conforter l’attractivitè du territoire&lt;/li&gt;&lt;li&gt;Accompagner l’agriculture et l’agroalimentaire dans ses mutations pour confirmer son rôle économique et social&lt;/li&gt;&lt;li&gt;Renforcer l’impact économique du tourisme&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les projets doivent s&amp;#039;inscrire dans l&amp;#039;un des axes suivants&lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Accompagner le tissu économique vers un modèle plus durable et responsable&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Définir une stratégie de développement économique et créer des équipements économiques&lt;/li&gt;&lt;li&gt;Soutenir l’innovation, la diversification et l’évolution du levier productif&lt;/li&gt;&lt;li&gt;Accompagner le maintien, le développement et la création d’activités de commerce et services&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;2. Soutenir les systèmes agricoles et alimentaires territoriaux&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accompagner les transitions du monde agricole&lt;/li&gt;&lt;li&gt;Favoriser la transformation, la distribution et l’accès aux productions locales&lt;/li&gt;&lt;li&gt;Promouvoir une alimentation saine et durable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;3. Structurer et mailler une offre touristique innovante et différenciante&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Assurer la promotion touristique du territoire et coordonner les acteurs&lt;/li&gt;&lt;li&gt;Soutenir la modernisation, la création et la diversification de l’offre en hébergements&lt;/li&gt;&lt;li&gt;Créer des produits et circuits touristiques et patrimoniaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;4 Développer l’employabilité et attirer de nouvelles compétences&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M7" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt; Élaboration d’un schéma de dynamisation du commerce et de l’artisanat de proximité ; création d’un tiers-lieu productif ; création d’un cluster d’entreprises ; actions de mise en œuvre d’une démarche RSE ; aménagement d’un bâtiment regroupant plusieurs activités commerciales ; création d’un commerce itinérant ; etc.&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Création d’un espace test agricole ; valorisation de la ressources laine ; équipement de transformation mutualisé ; boutique de producteurs ; équipements de production sur site en restauration collective ; actions de mise en oeuvre d’un PAT ; etc. &lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Promotion touristique mutualisée entre plusieurs EPCI ; hébergements touristiques de l’ESS ; gîte d’étape ; création de circuits de randonnée s’inscrivant dans un schéma intercommunal ; etc. &lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Création d’un groupement d’employeurs ; etc.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Tourisme
@@ -1223,81 +1223,81 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>PETR Centre Ouest Aveyron</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>09/06/2026</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>01/07/2026</t>
+          <t>01/08/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
         <v>166418</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités et les porteurs de projet dans la recherche de financements et le montage des dossiers</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Centre Ouest Aveyron (PETR)</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
+          <t>Ingénierie Juridique / administrative
 Subvention
-Ingénierie financière
-Ingénierie Juridique / administrative</t>
+Ingénierie technique
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le PETR propose une ingénierie territoriale au service des collectivités et des porteurs de projets, avec une équipe à leur service pour un accompagnement sur mesure permettant de :&lt;/p&gt;&lt;p&gt;- structurer les projets : aide méthodologique sur mesure, apport de connaissances spécifiques, orientation vers des dispositifs d&amp;#039;accompagnement appropriés, mobilisation, coordination et animation des partenariats&lt;/p&gt;&lt;p&gt;- optimiser leurs financements : identification des dispositifs, construction des plans de financement optimisés, aide au montage des dossiers&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Espace public
 Friche
 Foncier
 Transition énergétique
 Economie d'énergie et rénovation énergétique
@@ -1417,51 +1417,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>PETR Centre Ouest Aveyron</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>09/06/2026</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>01/07/2026</t>
+          <t>01/08/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
         <v>165514</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>EU Coopérer à une échelle interterritoriale et/ou transnationale</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1637,51 +1637,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>GAL Anjou bleu</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>04/11/2025</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>02/07/2026</t>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
         <v>165403</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Accompagner les filières économiques et les acteurs en faveur de la valorisation des ressources locales</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>GALVD-2327_FA2</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>GAL Via Domitia</t>
@@ -1818,364 +1818,196 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>GAL Via Domitia</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>01/09/2025</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>02/07/2026</t>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
-        <v>165175</v>
+        <v>165806</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Réaliser des études de filières</t>
+          <t>Coopérer pour étendre son réseau et requestionner les modes de faire</t>
+        </is>
+      </c>
+      <c r="C11" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>Études de filières</t>
+          <t>Coopérer pour étendre son réseau et requestionner les modes de faire</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>Agence de l'Eau Loire-Bretagne</t>
+          <t>GAL Loire</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
-        <is>
-[...171 lines deleted...]
-      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie financière
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
 Ingénierie Juridique / administrative
-Subvention
-[...3 lines deleted...]
-      <c r="I12" s="1" t="inlineStr">
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I11" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J12" s="1" t="inlineStr">
+      <c r="J11" s="1" t="inlineStr">
         <is>
           <t>Taux maximum d’aides publiques tout financeur public confondu : • Porteur de projet public : 100% de l’assiette des dépenses éligibles HT retenues • Porteur de projet privé : 80 % de l’assiette des dépenses éligibles HT retenues</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L12" s="1" t="inlineStr">
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTION DU DISPOSITIF&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux.&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_4_COOPERATION_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La mise en œuvre de projets de coopération avec d’autres territoires français, européens, voire extra-européens, est un concept clé du programme LEADER. Les actions de coopération LEADER sont des 
 catalyseurs de dynamiques d’acteurs locaux, des accélérateurs de réalisation de projets innovants. 
 Fort de l’expérience de la programmation précédente, le GAL Loire se laisse ainsi la possibilité 
 d’expérimenter de nouvelles coopérations dans le domaine du textile, du patrimoine gastronomique, 
 de la viticulture ou de la pleine nature par exemple.&lt;/p&gt;&lt;p&gt;Les objectifs poursuivis par le GAL sont de :&lt;/p&gt;&lt;p&gt;− Développer de nouvelles méthodes de travail, confronter les idées, les outils ;&lt;/p&gt;&lt;p&gt;− Inscrire le GAL Loire dans des dynamiques plus larges de coopération (échelle européenne) ;&lt;/p&gt;&lt;p&gt;− Structurer des coopérations avec des territoires partageant des enjeux de développement 
 complémentaires notamment autour du textile, de la gastronomie, du vin, de la revitalisation 
 des centres-bourgs, de la pleine nature, etc.&lt;/p&gt;&lt;p&gt;Prise en compte des enjeux de transition écologique et énergétique :&lt;/p&gt;&lt;p&gt;− La coopération sert la stratégie locale de développement structurée autour de cet enjeu ;&lt;/p&gt;&lt;p&gt;− La coopération permet de capitaliser sur les bonnes pratiques durables rencontrées sur d’autres 
 territoires et d’expérimenter des pistes de solutions communes ;&lt;/p&gt;&lt;p&gt;− La gestion des projets de coopération se fera de manière à limiter l’empreinte écologique du 
 GAL : co-voiturage, utilisation des transports en commun, outils collaboratifs et réunions en 
 visioconférence, supports de communication numérisés, etc.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour répondre au dispositif, les projets devront associer au moins un autre GAL et s’inscrire dans les 
 thématiques travaillées à travers la stratégie locale de développement du GAL Loire :&lt;/p&gt;&lt;p&gt;− Rendre l’économie rurale plus résiliente en soutenant les activités à fort ancrage locale : 
 alimentation, forêt et bois, textile ;&lt;/p&gt;&lt;p&gt;− Faire du tourisme une activité créatrice de valeurs, durable et accessible ;&lt;/p&gt;&lt;p&gt;− Préserver et dynamiser un maillage de centres-bourgs vivants, structure de la ruralité ligérienne.&lt;/p&gt;&lt;p&gt;Le GAL Loire aspire à accompagner au moins un projet de coopération transnationale. 
 Au travers du présent appel à projets, le GAL Loire ambitionne de soutenir les actions de mise en œuvre d’activités de coopération en lien avec la stratégie du GAL. A ce 
 titre seront soutenues, plus précisément les actions suivantes :&lt;/p&gt;&lt;p&gt;→ Les actions d’animation ;&lt;/p&gt;&lt;p&gt;→ Les actions de communication ;&lt;/p&gt;&lt;p&gt;→ Les actions de mise en réseau ;&lt;/p&gt;&lt;p&gt;→ Les études et expertises ;&lt;/p&gt;&lt;p&gt;→ Les actions d’information, de sensibilisation et de formation ;&lt;/p&gt;&lt;p&gt;→ Les projets de recherche ;&lt;/p&gt;&lt;p&gt;→ L’élaboration de diagnostics, d’outils et de plans d’actions visant la mise en œuvre du 
 projet de coopération ;&lt;/p&gt;&lt;p&gt;→ La réalisation des plans d’actions et d’états des lieux ;&lt;/p&gt;&lt;p&gt;→ La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;→ Les actions de création et de diffusion culturelle et artistique ;&lt;/p&gt;&lt;p&gt;→ Les aménagements et travaux ;&lt;/p&gt;&lt;p&gt;→ Les opérations d’acquisition de matériel et d’équipements ;&lt;/p&gt;&lt;p&gt;→ Les actions de promotion, valorisation, commercialisation et mise en réseau.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Au regard de la grille de sélection, une attention particulière sera portée sur les projets prenant en 
 compte les enjeux de transition écologique.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles &lt;/strong&gt;les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
 dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.
 Notamment, seront inéligibles :&lt;/p&gt;&lt;p&gt;→ Les projets de coopération éligibles aux dispositif FEADER 304 et 305 ;&lt;/p&gt;&lt;p&gt;→ Les projets partenariaux éligibles au dispositif FEADER T01.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Sont inéligibles &lt;/strong&gt;les projets suivants : Les projets strictement éligibles aux autres AAP publiés par le GAL&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M12" s="1" t="inlineStr">
+      <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Transition énergétique
 Recyclage et valorisation des déchets
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Biodiversité
 Equipement public
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Modes actifs : vélo, marche et aménagements associés
 Industrie
 Réduction de l'empreinte carbone
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P12" s="1" t="inlineStr">
+      <c r="P11" s="1" t="inlineStr">
         <is>
           <t>01/03/2026</t>
         </is>
       </c>
-      <c r="Q12" s="1" t="inlineStr">
+      <c r="Q11" s="1" t="inlineStr">
         <is>
           <t>30/11/2026</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale.&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;− Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
 les aides FEADER » ;&lt;/p&gt;&lt;p&gt;− Les indivisions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
 que le projet soit éligible au présent appel à projet. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
 FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
 https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
 dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
 éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
 de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
 comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Pour la mise en œuvre des actions de coopération, le porteur de projet devra fournir un accord 
 de coopération entre les partenaires du projet de coopération et les GAL (ou territoires 
 assimilés) concernés. Cet accord devra être signé au plus tard avant l’engagement juridique 
 de la subvention.&lt;/p&gt;&lt;p&gt;• La demande d’aide devra comporter la description du ou des thèmes de coopération pressentis, des objectifs et des partenaires envisagés pour le projet. Les thèmes de coopération devront s’inscrire dans la stratégie locale de développement du GAL Loire (Economie rurale, 
 Tourisme, Revitalisation des centres-bourgs)&lt;/p&gt;&lt;p&gt;• Le projet de coopération devra justifier de sa volonté d’essaimer à l’échelle du GAL Loire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DEPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\&lt;/strong&gt; Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
 l’opération et comporter un lien démontré avec celle-ci.
 Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel : 
 Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris : &lt;/p&gt;&lt;p&gt;o Le matériel d’occasion selon les conditions précisées dans le document « Les règles communes 
 à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
 de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;o Tout devis ou facture inférieur à 100 HT.&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 372 
 heures soit 0.25 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au 
 31/12/2027 ;&lt;/p&gt;&lt;p&gt;o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
 respectif de 15% et 5% des frais de personnel directs éligibles.
 Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
 dans le document «Les règles communes à toutes les aides FEADER » partie « règles communes relatives 
 à la mise en place des options de coûts simplifiés», consultables sur le site du Guide des aides de la 
@@ -2194,1848 +2026,4236 @@
 Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
 notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
 engagements. 
 Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
 téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
 https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
 concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
 d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
 est cumulable avec d’autres cofinancements publics locaux (Etat, Région, Département, EPCI…) non 
 européens.
 L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
 publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafond d’aide LEADER : 50 000 €&lt;/p&gt;&lt;p&gt;Le taux d’intervention du FEADER (mesure 501 LEADER) appliqué aux projets sélectionnés est de 80%
 de l’assiette des dépenses éligibles HT retenues par le service instructeur.&lt;/p&gt;&lt;p&gt;Taux maximum d’aides publiques tout financeur public confondu :&lt;/p&gt;&lt;p&gt;• Porteur de projet public : 100% de l’assiette des dépenses éligibles HT retenues&lt;/p&gt;&lt;p&gt;• Porteur de projet privé : 80 % de l’assiette des dépenses éligibles HT retenues&lt;/p&gt;&lt;p&gt;Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
 par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
 présent dispositif.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette date 
 est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous devez 
 donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
 inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
 d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.
 NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
 signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
 Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
 notification de l’aide attribuée, relève de votre seule responsabilité. &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>GAL Loire</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, Saint-Etienne Métropole) 04 74 87 52 01  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>inesguezennec@loireforez.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cooperer-pour-etendre-son-reseau-et-requestionner-les-modes-de-faire-2/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC12" s="1" t="inlineStr">
+      <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>CA Loire Forez Agglomération</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>13/02/2026</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/07/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-      <c r="A13" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>165805</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Structurer les filières prioritaires et permettre l'émergence d'activités particulièrement innovantes</t>
         </is>
       </c>
-      <c r="C13" s="1" t="inlineStr">
+      <c r="C12" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Rendre l'économie rurale plus résiliente en soutenant les activités à fort ancrage local  - Structurer les filières prioritaires et permettre l'émergence d'activités particulièrement innovantes</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>GAL Loire</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Subvention
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie Juridique / administrative
-[...3 lines deleted...]
-      <c r="I13" s="1" t="inlineStr">
+Subvention</t>
+        </is>
+      </c>
+      <c r="I12" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J13" s="1" t="inlineStr">
+      <c r="J12" s="1" t="inlineStr">
         <is>
           <t>Lorsque le projet relève d'un règlement d'aide d'Etat, le taux d’aide mentionné ci-dessus est plafonné par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du présent dispositif.</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L13" s="1" t="inlineStr">
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTION DU DISPOSITIF&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_1_FILIERES_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Trois filières prioritaires ont été identifiées :&lt;/p&gt;&lt;p&gt;− Alimentation : diversité de produits alimentaires locaux associés aux valeurs gastronomiques 
 véhiculées par les acteurs locaux (producteurs, transformateurs, distributeurs, consommateurs).&lt;/p&gt;&lt;p&gt;− Forêt-bois : très présente et structurante pour l’emploi local avec la présence d’entreprise de 
 transformation (scierie, menuiserie, fabricants d’isolants, constructeurs…) ses potentiels 
 demeurent insuffisamment exploités (ex : construction, production d’énergie).&lt;/p&gt;&lt;p&gt;− Textile : patrimoine industriel du territoire, la valeur ajoutée de la filière textile ligérienne s’exprime 
 par une spécialisation sur des compétences de niche avec des textiles techniques (médical, 
 sport) et des textiles haut de gamme pour les grandes marques de luxe. L’ancrage territorial 
 passera également par la fourniture de matières premières issues de l’agriculture locale : le 
 chanvre et la laine.&lt;/p&gt;&lt;p&gt;Outre leur caractère structurant pour l’économie ligérienne, ce choix s’est opéré également en raison :&lt;/p&gt;&lt;p&gt;− Des politiques d’accompagnement sur l’ensemble du territoire du GAL, dont elles font l’objet 
 et qui se sont concrétisées par des labellisations (« Projets Alimentaires Territoriaux » et « Territoires 
 d’Industrie ») ;&lt;/p&gt;&lt;p&gt;− Du rôle primordial qu’elles jouent dans la préservation de la biodiversité et de la ressource en 
 eau. Il est donc nécessaire de les accompagner pour limiter l’impact écologique de leurs 
 activités, et de les protéger des aléas climatiques et des crises énergétiques.&lt;/p&gt;&lt;p&gt;Le GAL Loire ambitionne également de soutenir la création ou le développement de nouvelles filières
 ou activités liées à une ressource locale. Les projets soutenus devront être innovants, structurants et 
 résilients. A titre informatif et sans présenter une liste exhaustive, plusieurs ressources locales, constituant 
 des potentiels pour l’avenir, ont été identifiées :&lt;/p&gt;&lt;p&gt;− Les matériaux biosourcés issus totalement ou partiellement de la biomasse (colza, miscanthus, 
 balle de riz, paille, anas de lin, liège, rafle de maïs, roseau, laine de mouton) ;&lt;/p&gt;&lt;p&gt;− Les matériaux géo-sourcés d’origine minérale tels que la terre crue ou la pierre sèche qui, 
 lorsqu’ils sont locaux et peu transformés, présentent une faible empreinte environnementale. Ils 
 peuvent aussi être issus du réemploi ou de la valorisation des déchets, de sous-produits ;&lt;/p&gt;&lt;p&gt;− Les Plantes à Parfum Aromatiques et Médicinales (PPAM) pour lesquelles un bassin de 
 production se développe dans la Loire ;&lt;/p&gt;&lt;p&gt;− Le chanvre, historiquement produit dans la Loire, fait l’objet d’une relance économique par le 
 biais de transformations multiples (huile, savon, isolant…) hors graines alimentaires et textiles.&lt;/p&gt;&lt;p&gt;Les projets s’inscrivant dans le champ de l’économie circulaire et/ou de l’écologie industrielle sont 
 recherchés.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les objectifs poursuivis par le GAL sont de :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;− Agir ensemble sur les chaînes de valeur des filières prioritaires locales&lt;/p&gt;&lt;p&gt;− Favoriser l’émergence de filières ou activités nouvelles liées à une ressource locale&lt;/p&gt;&lt;p&gt;− Créer une culture commune autour des ressources pour l’ensemble des acteurs (entreprises, 
 institutions publiques, habitants)&lt;/p&gt;&lt;p&gt;− Limiter l’impact écologique des activités économiques &lt;/p&gt;&lt;p&gt;− Protéger les entreprises des aléas climatiques et des crises énergétiques  &lt;/p&gt;&lt;p&gt;&lt;strong&gt;La prise en compte des enjeux de transition écologiques et énergétiques :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;− Valoriser les ressources locales tout en préservant la biodiversité, la ressource en eau, en limitant 
 les intrants et en les protégeant des aléas climatiques&lt;/p&gt;&lt;p&gt;− Adapter ou réutiliser l’existant en soutenant des projets de réutilisation, réemploi, 
 d’écoconception
 − Favoriser la création d’activités à faible bilan carbone&lt;/p&gt;&lt;p&gt;− Sensibiliser les habitants et les usagers par la mise en réseau d’acteurs et la conduite d’actions 
 collective&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Au travers du présent appel à projets, le GAL Loire vise à soutenir les projets suivants :&lt;/p&gt;&lt;p&gt;− La production, transformation, distribution ou commercialisation de biens et services ;&lt;/p&gt;&lt;p&gt;− Les stratégies territoriales ;&lt;/p&gt;&lt;p&gt;− La promotion des savoir-faire et la conservation du patrimoine immatériel ;&lt;/p&gt;&lt;p&gt;− La mise en réseau des acteurs ;&lt;/p&gt;&lt;p&gt;− Le renforcement de la synergie entre les activités à fort ancrage territorial local ;&lt;/p&gt;&lt;p&gt;− La sensibilisation et l’accompagnement à la création - reprise d’activités notamment pour les 
 secteurs dont le métier est en tension ;&lt;/p&gt;&lt;p&gt;− La sensibilisation aux enjeux de l’économie circulaire, de l’emploi durable et de la mobilité 
 décarbonée ;&lt;/p&gt;&lt;p&gt;− Information et sensibilisation des consommateurs ;&lt;/p&gt;&lt;p&gt;− Les tiers-lieux innovants à vocation économique permettant le développement d’une ou 
 plusieurs filières.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le caractère innovant, structurant, résilient et de fort ancrage local du projet s’appréciera au regard 
 de la grille de sélection.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;A ce titre seront soutenues, plus précisément, les actions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les actions d’animation ;&lt;/p&gt;&lt;p&gt;- Les actions de communication ;&lt;/p&gt;&lt;p&gt;- Les formations ;&lt;/p&gt;&lt;p&gt;- Les études ;&lt;/p&gt;&lt;p&gt;- La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;- Les opérations d’acquisition de matériels et d’équipements ;&lt;/p&gt;&lt;p&gt;- Les opérations d’aménagement et travaux.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles&lt;/strong&gt; les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
 dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.
 Notamment, sont inéligibles :&lt;/p&gt;&lt;p&gt;→ Les projets de production, transformation, distribution ou commercialisation de biens et services
 éligibles aux dispositifs FEADER ;&lt;/p&gt;&lt;p&gt;→ Les stratégies territoriales éligibles au dispositif FEADER T01 ;&lt;/p&gt;&lt;p&gt;→ Les projets éligibles au dispositif 7.5.2.1 du FEDER : Soutenir les filières spécifiques : forêt/bois, 
 textile/cuir/laine et pierre.&lt;/p&gt;&lt;p&gt;→ Les projets éligibles au dispositif 1.1.1.4 du FEDER : Animer la stratégie régionale d’innovation&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles&lt;/strong&gt; les projets suivants :&lt;/p&gt;&lt;p&gt;− Les activités touristiques basées sur les savoir-faire locaux (éligible à l’AAP 2.1).&lt;/p&gt;&lt;p&gt;− Les foires et manifestations&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Définition&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ancrage territorial local &lt;/strong&gt;: C’est le processus et le résultat d’interactions entre entreprise et territoire, 
 fondés sur la création collective de ressources communes, spécifiques et localisées, permettant une 
 longue période de sédentarité d’une entreprise.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M13" s="1" t="inlineStr">
+      <c r="M12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Sols
 Transition énergétique
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Paysage
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P13" s="1" t="inlineStr">
+      <c r="P12" s="1" t="inlineStr">
         <is>
           <t>01/03/2026</t>
         </is>
       </c>
-      <c r="Q13" s="1" t="inlineStr">
+      <c r="Q12" s="1" t="inlineStr">
         <is>
           <t>30/11/2026</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale.&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;− Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
 les aides FEADER » ;&lt;/p&gt;&lt;p&gt;− Les indivisions ;&lt;/p&gt;&lt;p&gt;− Les grandes entreprises (hors collectivités, sociétés avec de l’actionnariat public et SCIC).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
 que le projet soit éligible au présent appel à projets. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
 FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
 https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
 dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
 éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
 de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
 comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Seront éligibles les projets répondant à l’une des conditions suivantes :&lt;/p&gt;&lt;p&gt;                   o Soit en lien avec, a minima, l’une des filières identifiées comme prioritaire au titre de cet 
 appel à projets (alimentation, forêt et bois, textile) – ce point sera analysé par le service 
 instructeur lors de l’instruction du dossier.&lt;/p&gt;&lt;p&gt;                   o Soit en lien avec l’exploitation d’une autre ressource identifiée comme locale - un 
 argumentaire devra être fourni par le porteur de projet et validé par le comité de 
 programmation du GAL.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DEPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;/!\ Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
 l’opération et comporter un lien démontré avec celle-ci.
 Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel :&lt;/p&gt;&lt;p&gt;Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris :&lt;/p&gt;&lt;p&gt;                             o Le matériel d’occasion selon les conditions précisées dans le document « Les règles com_x0002_munes à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;                             o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
 de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;                             o Tout devis ou facture inférieur à 100 € HT.&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;                             o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 744 
 heures soit 0.5 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au
 31/12/2027 ;&lt;/p&gt;&lt;p&gt;                             o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
 respectif de 15% et 5% des frais de personnel directs éligibles.
 Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
 dans le document «Les règles communes à toutes les aides FEADER » partie « règles communes relatives 
 à la mise en place des options de coûts simplifiés», consultables sur le site du Guide des aides de la 
 Région Auvergne Rhône Alpes https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer 
 une demande » du dispositif concerné.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Dépenses inéligibles&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses définies comme inéligibles dans le document « Les règles communes à toutes les 
 aides FEADER » ;&lt;/li&gt;&lt;li&gt;Les véhicules standards (utilitaires, remorques) sans aménagement spécifique ;&lt;/li&gt;&lt;li&gt;Les frais de bouche ;&lt;/li&gt;&lt;li&gt;L’acquisition de foncier bâti ou non bâti ;&lt;/li&gt;&lt;li&gt;Les travaux de voirie et réseaux divers ;&lt;/li&gt;&lt;li&gt;Les études préalables initiées en amont du dépôt du projet ;&lt;/li&gt;&lt;li&gt;Les loyers.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Plancher et plafond de mes dépenses&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligibles, les projets doivent présenter des dépenses pour un montant devant dépasser 
 5 000 € HT de dépenses éligibles retenues après instruction.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette 
 date est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous 
 devez donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;&lt;strong&gt;Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
 inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
 d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
 signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;&lt;strong&gt;L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
 Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
 notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
 engagements. 
 Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
 téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
 https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
 concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
 d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
 est cumulable avec d’autres cofinancements publics (Etat, Région, Département, EPCI…) non 
 européens.
 L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
 publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafond d’aide LEADER : 80 000 €&lt;/p&gt;&lt;p&gt;Le taux d’aide appliqué aux projets sélectionnés est de 80 % de l’assiette des dépenses éligibles HT 
 retenues par le service instructeur.&lt;/p&gt;&lt;p&gt;Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
 par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
 présent dispositif.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>GAL Loire</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL 
 Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et 
 Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, 
 Saint-Etienne Métropole) 04 74 87 52 01  &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>inesguezennec@loireforez.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aap-1-structurer-les-filieres-prioritaires-et-permettre-l-emergence-d-activites-particulierement-innovantes/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>CA Loire Forez Agglomération</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>165175</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études de filières</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Études de filières</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I13" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau accompagne les études de filières (études 
+d’opportunité technique et environnementale, études de faisabilité 
+technico-économique, études de dimensionnement) permettant la 
+valorisation de productions, pour les filières et débouchés favorables à
+ la ressource en eau (qualité de l’eau, et/ou sobriété de son usage).&lt;/p&gt;
+&lt;p&gt;L’objectif de ce dispositif est de renforcer l’engagement de tous les
+ acteurs des filières (agricoles, agroalimentaires, cosmétique, 
+pharmaceutique, textile, de la construction…), intermédiaires et 
+transformateurs, pour que soient élaborées des solutions de changement 
+de système réalistes et viables.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Agriculture et agroalimentaire
+Innovation, créativité et recherche
+Biodiversité
+Artisanat
+Industrie
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P13" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q13" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Hors cadre du plan Ecophyto, la filière considérée porte sur une zone de
+ production agricole couvrant un ou plusieurs territoire(s) 
+prioritaire(s) doté(s) d’accord(s) de territoire.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/agr/agr4-etudes-de-filieres.html</t>
+        </is>
+      </c>
+      <c r="W13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html" rel="noopener" target="_blank"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+ &lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y13" s="1" t="inlineStr">
         <is>
-          <t>inesguezennec@loireforez.fr</t>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
       <c r="Z13" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/aap-1-structurer-les-filieres-prioritaires-et-permettre-l-emergence-d-activites-particulierement-innovantes/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-de-filieres/</t>
         </is>
       </c>
       <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC13" s="1" t="inlineStr">
         <is>
-          <t>CA Loire Forez Agglomération</t>
+          <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG13" s="1" t="inlineStr">
         <is>
-          <t>13/02/2026</t>
+          <t>11/06/2025</t>
         </is>
       </c>
       <c r="AH13" s="1" t="inlineStr">
         <is>
-          <t>02/07/2026</t>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:34" customHeight="0">
       <c r="A14" s="1">
+        <v>164772</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre les micropolluants</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre les micropolluants</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I14" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 80</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les effets du changement climatique aggraveront le déficit en eau, accentuant les impacts des polluants et rendant les solutions pour préserver la qualité de l’eau plus coûteuses. Agir maintenant est donc urgent. L’Agence soutient différentes actions visant à réduire l’apport de micropolluants vers les milieux aquatiques et protéger la ressource en eau potable, ainsi que des actions contribuant à la connaissance et à l’exploration de nouvelles solutions sur ces enjeux émergents pour l’environnement.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/politique-eau/programme-intervention/aides/lutte-contre-micropolluants"&gt;Lutte contre les micropolluants | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Les actions financées incluent :&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Des actions visant l’amélioration de la connaissance des milieux, des techniques d’analyses et de traitement&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Des actions visant la mise en place ou l’expérimentation d’actions préventives à l’échelle territoriale pour les différents secteurs émetteurs : industrie et artisanat, assainissement, agriculture, établissements de santé, grand public&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Des actions visant la mise en place ou l’expérimentation de mesures curatives&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Agriculture et agroalimentaire
+Artisanat
+Industrie
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P14" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q14" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-02/FICHE-THEMATIQUE_Lutte%20contre%20les%20micropolluants_0.pdf</t>
+        </is>
+      </c>
+      <c r="W14" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-une-gestion-quantitative-equilibree-de-la-ressource-et-les-projets-multi-usages/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2025</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>164754</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Développer les partenariats avec les filières professionnelles et les entreprises</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Opérations collectives partenariales dans le domaine industriel</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I15" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Agence soutient le développement d’actions collectives en associant les entreprises d’un territoire ou d’un secteur d’activité pour agir à une échelle pertinente en faveur de la réduction des pollutions toxiques ou organiques et des économies d’eau.  &lt;br /&gt;Elle encourage également la création de partenariats pour renforcer la coordination et l’efficacité des initiatives. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/aides-financieres/activites-industrielles-artisanat"&gt;Activités industrielles et artisanat | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P15" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q15" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les bénéficiaires sont des personnes publiques ou privées 
+(exemple : entreprise, collectivité, association, syndicat) 
+exerçant une activité économique à caractère industriel, 
+commercial et artisanal ou en lien avec de telles activités 
+(hors secteur agricole et élevage (ou assimilé) traité dans la 
+politique de lutte contre les pollutions agricoles).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les projets devront notamment : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;s’inscrire dans le cadre d’une opération collective sectorielle ou territoriale regroupant un nombre significatif 
+d’établissements générant une pression significative sur 
+les masses d’eau ou perturbant la préservation des usages 
+(eau potable, baignade, conchyliculture et pêche à pied) 
+incluant une animation globale par une structure compétente &lt;/li&gt;&lt;li&gt;s’inscrire dans un programme global de dépollution et 
+d’économie d’eau des entreprises intégrant la trajectoire 
+prospective d’adaptation au changement climatique &lt;/li&gt;&lt;li&gt;pour les entreprises raccordées, intégrer une mise à jour 
+du règlement d’assainissement et des autorisations de 
+raccordement et s’assurer de la réalisation de démarches 
+préventives de réduction des pollutions à la source&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/53-24-Re%CC%81duction%20pollutions%20industries_0.pdf"&gt;53-24-Réduction pollutions industries_0.pdf (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-02/FICHE-THEMATIQUE_Industries_Op%C3%A9rations%20collectives.pdf</t>
+        </is>
+      </c>
+      <c r="W15" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Secteurs d’activité : Papier/ Blanchisserie / Cuir / Hôtellerie plein air / Opérations collectives TPME : Olivier RODRIGO - Chargé d’intervention industries Tel direct : 05.61.36.37.55 - olivier.rodrigo&amp;#64;eau-adour-garonne.fr&lt;/p&gt;&lt;p&gt;Secteurs d’activités : Chimie / Traitement de surface / Aéronautique / Métallurgie : Franck THOMAS - Chargé d’intervention industries Tel direct : 05 61 36 37 54 - franck.thomas&amp;#64;eau-adour-garonne.fr&lt;/p&gt;&lt;p&gt;Secteurs d’activités : Agro-Alimentaires / Golf / Activités commerciales : Marc PINEL - Chargé d’intervention industries Tel direct : 05 61 36 82 19 - marc.pinel&amp;#64;eau-adour-garonne.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-la-gestion-integree-des-eaux-pluviales-y-compris-la-desimpermeabilisation-dans-le-domaine-industriel/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>24/03/2025</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>164753</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Développer la gestion intégrée des eaux pluviales dans le domaine industriel</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I16" s="1" t="inlineStr">
+        <is>
+          <t> Min : 60 Max : 80</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Agence encourage l’infiltration de l’eau dans le sol et la gestion durable des eaux pluviales. Elle soutient le développement de la gestion intégrée des eaux pluviales en particulier avec des solutions fondées sur la nature (SFN) et en favorisant la désimperméabilisation des sols. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/aides-financieres/activites-industrielles-artisanat"&gt;Activités industrielles et artisanat | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Opérations favorisant l’infiltration et la gestion des eaux pluviales &lt;/p&gt;&lt;p&gt;Projets permettant d&amp;#039;accroître la désimperméabilisation des sols&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Artisanat
+Industrie
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P16" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q16" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les bénéficiaires sont des personnes publiques ou privées 
+(entreprise, collectivité, association, syndicat, …) exerçant 
+une activité économique à caractère industriel, commercial 
+et artisanal ou en lien avec de telles activités (hors secteur 
+agricole et élevage (ou assimilé) traité dans la politique de 
+lutte contre les pollutions agricoles). &lt;/p&gt;&lt;p&gt;Les projets devront notamment : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;être portés par une structure créée depuis plus de 2 ans 
+(sauf s’il y a continuité d’activité) &lt;/li&gt;&lt;li&gt;pour les études préalables aux travaux, prendre en compte 
+l’impact du changement climatique &lt;/li&gt;&lt;li&gt;mettre en jeu des surfaces supérieures ou égales à 700 m2
+de bâtiments ou zones artisanales déjà existantes et utiliser majoritairement des solutions fondées sur la nature sur 
+plus de 50 % des surfaces ou des volumes concernés&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/53-24-Re%CC%81duction%20pollutions%20industries_0.pdf"&gt;53-24-Réduction pollutions industries_0.pdf (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-02/FICHE-THEMATIQUE_Industries_GIEP.pdf</t>
+        </is>
+      </c>
+      <c r="W16" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Secteurs d’activité : Papier/ Blanchisserie / Cuir / Hôtellerie plein air / Opérations collectives TPME : Olivier RODRIGO - Chargé d’intervention industries Tel direct : 05.61.36.37.55 - olivier.rodrigo&amp;#64;eau-adour-garonne.fr&lt;/p&gt;&lt;p&gt;Secteurs d’activités : Chimie / Traitement de surface / Aéronautique / Métallurgie : Franck THOMAS - Chargé d’intervention industries Tel direct : 05 61 36 37 54 &lt;font&gt;- &lt;/font&gt;&lt;font&gt;franck.thomas&amp;#64;eau-adour-garonne.fr&lt;/font&gt;&lt;/p&gt;&lt;p&gt;Secteurs d’activités : Agro-Alimentaires / Golf / Activités commerciales : Marc PINEL - Chargé d’intervention industries Tel direct : 05 61 36 82 19 &lt;font&gt;- &lt;/font&gt;&lt;font&gt;marc.pinel&amp;#64;eau-adour-garonne.fr&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-lefficience-la-sobriete-et-les-economies-deau-en-agriculture/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>24/03/2025</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>164305</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Economiser et recycler l’eau des activités industrielles et de l'artisanat</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Lutte contre les pressions des activités  économiques hors agriculture (réduction des  pollutions, économies d’eau et eaux pluviales)</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Avance récupérable</t>
+        </is>
+      </c>
+      <c r="I17" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 80</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Agence de l’eau encourage les entreprises à économiser l’eau, à développer des solutions de recyclage dans leurs activités et à installer des systèmes en circuit fermé pour limiter les prélèvements en eau. &lt;br /&gt;Elle incite les entreprises à adopter des démarches prospectives de sobriété et développement durable. &lt;br /&gt;Elle soutient également des études de connaissance des enjeux quantitatifs des prélèvements intégrant les impacts du changement climatique sur la ressource en eau.&lt;br /&gt;Enfin, l’Agence finance des projets de réutilisation des eaux non conventionnelles comme les eaux usées traitées, eaux de pluie ou eaux de piscine.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/aides-financieres/activites-industrielles-artisanat"&gt;Activités industrielles et artisanat | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Démarches prospectives et diagnostics, 
+études avant travaux &lt;/li&gt;&lt;li&gt;Travaux d’efficience et économie d’eau 
+(mise en circuit fermé, collecte et 
+recyclage des eaux pluviales…) &lt;/li&gt;&lt;li&gt;Travaux de transfert de prélèvements 
+vers des ressources moins sensibles&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P17" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q17" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les bénéficiaires sont des personnes publiques ou privées 
+exerçant une activité économique à caractère industriel, 
+commercial et artisanal ou en lien avec de telles activités 
+(hors secteur agricole et élevage sauf aquaculture). &lt;/p&gt;&lt;p&gt;Les projets devront permettre une économie de prélèvement 
+d’eau d’au moins 10% du volume total annuel moyen prélevé 
+dès lors que celui-ci est supérieur à 5 000 m3 ou une économie supérieure à 500 000 m3.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/Fiche%20th%C3%A9matique_Industries_Economiser%20et%20recycler%20l%27eau.pdf</t>
+        </is>
+      </c>
+      <c r="W17" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Secteurs d’activité : Papier/ Blanchisserie / Cuir / Hôtellerie plein air / Opérations collectives TPME : Olivier RODRIGO - Chargé d’intervention industries Tel direct : 05.61.36.37.55 - olivier.rodrigo&amp;#64;eau-adour-garonne.fr&lt;/p&gt;&lt;p&gt;Secteurs d’activités : Chimie / Traitement de surface / Aéronautique / Métallurgie : Franck THOMAS - Chargé d’intervention industries Tel direct : 05 61 36 37 54 &lt;font&gt;- &lt;/font&gt;&lt;font&gt;franck.thomas&amp;#64;eau-adour-garonne.fr&lt;/font&gt;&lt;/p&gt;&lt;p&gt;Secteurs d’activités : Agro-Alimentaires / Golf / Activités commerciales : Marc PINEL - Chargé d’intervention industries Tel direct : 05 61 36 82 19 &lt;font&gt;- &lt;/font&gt;&lt;font&gt;marc.pinel&amp;#64;eau-adour-garonne.fr&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/collecter-et-traiter-les-eaux-usees-et-les-eaux-pluviales-2/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>164304</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Réduire les pollutions des activités industrielles et artisanales</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable
+Subvention</t>
+        </is>
+      </c>
+      <c r="I18" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 80</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La réduction des pollutions industrielles et artisanales est un objectif essentiel de l’agence de l’eau Adour-Garonne pour préserver la qualité de l&amp;#039;eau. &lt;/p&gt;&lt;p&gt;Pour répondre à cet enjeu, les aides proposées par l’Agence soutiennent des actions permettant de garantir un bon état écologique de l’eau. Elles prennent également en compte les impacts du changement climatique et l’émergence de nouvelles pollutions. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;Agence finance des opérations visant à :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réduire/supprimer les pollutions à la source ; &lt;/li&gt;&lt;li&gt;Traiter les effluents ; &lt;/li&gt;&lt;li&gt;Maîtriser les risques de pollutions accidentelles et rejets 
+pluviaux ; &lt;/li&gt;&lt;li&gt;Développer les partenariats ; &lt;/li&gt;&lt;li&gt;Encourager les démarches de développement durable&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Artisanat
+Industrie
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P18" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q18" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les bénéficiaires sont des personnes publiques ou privées 
+(à  titre d’exemple : entreprise, collectivité, association, 
+syndicat) exerçant une activité économique à caractère 
+industriel, commercial et artisanal ou en lien avec de telles 
+activités (hors secteur agricole et élevage (ou assimilé) traité 
+dans la politique de lutte contre les pollutions agricoles). &lt;/p&gt;&lt;p&gt;Les projets devront notamment : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; s’inscrire dans un programme global de dépollution 
+comprenant une réflexion en termes d’économie d’eau 
+à l’échelle de l’établissement en identifiant les actions 
+réalisables et les réductions déjà effectives en intégrant 
+la trajectoire prospective d’adaptation au changement 
+climatique, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; être portés par une structure créée depuis plus de 2 ans 
+(sauf s’il y a continuité d’activité), &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; aboutir à une réduction de la pression du rejet sur la masse 
+d’eau et vérifier que le rejet projeté est compatible avec 
+l’objectif d’état de la masse d’eau réceptrice ou avec les 
+usages sensibles, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; pour les établissements générant des pollutions ponctuelles 
+(rejet au milieu naturel), &lt;/span&gt;s’inscrire dans un projet individuel 
+visant à respecter ou à aller au-delà de la réglementation 
+ou s’intégrer dans une opération collective partenariale, &lt;/li&gt;&lt;li&gt; pour les opérations concernant le traitement des micropolluants, les études pilotes et leurs résultats permettant 
+d’évaluer les filières de traitement doivent être validés par 
+un tiers expert indépendant et les traitements doivent être 
+issus d’études pilotes.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T18" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/Fiche%20th%C3%A9matique_Industries_R%C3%A9duction%20des%20pollutions.pdf</t>
+        </is>
+      </c>
+      <c r="W18" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Secteurs d’activité : Papier/ Blanchisserie / Cuir / Hôtellerie plein air / Opérations collectives TPME : Olivier RODRIGO - Chargé d’intervention industries Tel direct : 05.61.36.37.55 - olivier.rodrigo&amp;#64;eau-adour-garonne.fr&lt;/p&gt;&lt;p&gt;Secteurs d’activités : Chimie / Traitement de surface / Aéronautique / Métallurgie : Franck THOMAS - Chargé d’intervention industries Tel direct : 05 61 36 37 54 - franck.thomas&amp;#64;eau-adour-garonne.fr&lt;/p&gt;&lt;p&gt;Secteurs d’activités : Agro-Alimentaires / Golf / Activités commerciales : Marc PINEL - Chargé d’intervention industries Tel direct : 05 61 36 82 19 - marc.pinel&amp;#64;eau-adour-garonne.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/collecter-et-traiter-les-eaux-usees-et-les-eaux-pluviales-1/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>164300</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser, éduquer et informer du public - Équipement pédagogique et informatif de mise en valeur des milieux naturels</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I19" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J19" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
+des ressources en eau et des milieux aquatiques 
+par les acteurs de terrain, les usagers, les jeunes, 
+à la fois dans une dimension globale et locale au 
+plus proche de leur territoire de vie ; &lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
+changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
+gestion de l’eau, de transition écologique, 
+d’atténuation et d’adaptation au changement 
+climatique et de préservation de la biodiversité, 
+de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
+parties prenantes dans les projets et soutenir 
+les actions portées par les acteurs locaux dans 
+l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
+en faveur des milieux naturels et de la ressource 
+en eau et participer ainsi à l’émergence de 
+projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ces aides sont accessibles à tout maître d’ouvrage public ou privé (dans le respect de la réglementation en 
+vigueur, notamment dans le cas des activités économiques).
+Pour être éligibles, les projets doivent :
+&lt;br /&gt;• concourir à un objectif de sensibilisation, d’information, de modifications de pratiques, de participation 
+citoyenne… dont les thématiques sont en étroite correspondance avec les priorités portées par le 
+programme d’interventions de l’Agence de l’eau,
+&lt;br /&gt;• contribuer à répondre à des problématiques locales et territoriales, au plus proche du territoire de vie 
+des publics,
+&lt;br /&gt;• faciliter la valorisation des actions menées en faveur des milieux naturels et de la ressource en eau et 
+participer ainsi à l’émergence de projets exemplaires et reproductibles. &lt;/p&gt;&lt;p&gt;Les projets d’envergure, notamment les aménagements ou la création de lieux d’information et d’éducation des 
+publics à l’environnement, à la ressource en eau et à la biodiversité associée doivent être intégrés dans une démarche globale de sensibilisation. L’assiette de l’aide sera étudiée au cas par cas sur la base d’une étude de 
+faisabilité et d’une réflexion pédagogique (approche, démarche, supports, moyens humains et matériels…).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Création d’équipements pédagogiques
+et informatifs pour la sensibilisation 
+des publics sur les milieux naturels qui 
+ont fait l’objet d’une opération de 
+préservation ou de restauration 
+accompagnée par l’Agence de l’eau &lt;/p&gt;&lt;p&gt;Fourniture d’un plan de valorisation&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-rhin-meuse.fr/information-et-sensibilisation</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-eduquer-et-informer-du-public-action-de-communication-co-organisee-avec-lagence-de-leau/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>164298</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Mener des études en matière de connaissance générale - études d'intérêt général</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de connaissance générale : études d'intérêt général et acquisition de données</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I20" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="J20" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions consistent en la collecte de données (qualité du milieu, pressions, …) dès lors qu’elles répondent aux 
+priorités de l’Agence de l’eau et qu’elles sont recueillies selon un format défini par l’Agence de l’eau. &lt;/p&gt;&lt;p&gt;Ainsi, peut être citée en exemple la mise en place d’une surveillance des ressources en eau ou des milieux 
+aquatiques permettant d’acquérir, par des organismes tiers, des données brutes tout en s’inscrivant dans une 
+logique de complémentarité avec les réseaux patrimoniaux qui répondent aux obligations nationales et 
+communautaires et qui sont portés par les pouvoirs publics.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Artisanat
+Industrie
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le taux d’aide de référence sera de 50 % pour l’acquisition de données et pour le soutien aux études d’intérêt
+général réalisées par des tiers. &lt;/p&gt;&lt;p&gt;Au regard du degré de priorité que représente le projet pour l’Agence de l’eau, le taux d’aide pourra être modulé
+par rapport au taux d’aide de référence, sans toutefois dépasser 80 %. &lt;/p&gt;&lt;p&gt;Ce taux d’aide s’applique sur la base d’un montant retenu par l’Agence de l’eau incluant :
+&lt;br /&gt;• Les prestations intellectuelles en régie ; &lt;br /&gt;• Divers achats spécifiquement liés à la réalisation du projet. L’assiette des achats d’investissement sera
+adaptée en fonction de la durée d’amortissement du bien en regard de la durée du projet.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_etude_generale.pdf?Archive=263790208197&amp;File=fiche%5Fetude%5Fgenerale%5Fpdf</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mener-des-etudes-en-matiere-de-connaissance-generale-acquisition-de-donnees-1/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>164287</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'économie</t>
+        </is>
+      </c>
+      <c r="C21" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser le développement des petites entreprises et de l'emploi</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>PETR Grand Quercy</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I21" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;3.1   Contribuer à la pérennité et au développement du tissu économique local&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;3.1.1 Accompagner les entreprises et les associations
+dans les domaines des ressources humaines et des conditions de travail&lt;/p&gt;&lt;p&gt;3.1.2  Promouvoir les métiers et les savoir-faire &lt;/p&gt;&lt;p&gt;3.1.3  Accueillir des entreprises et des nouvelles activités &lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;3.2  
+Soutenir le développement de la filière
+bois et des éco-matériaux&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;3.2.1   Accompagner les démarches développant et valorisant
+la filière bois &lt;/p&gt;&lt;p&gt;3.2.2 
+Sensibiliser à
+l’écoconstruction, à l’usage des éco-matériaux&lt;/p&gt;&lt;p&gt;3.2.3 
+Favoriser le
+développement de filières locales&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;3.3  
+Développer le tourisme durable toute
+l’année &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;a name="_Hlk182562708"&gt;3.3.1  Créer et adapter les sites et hébergements
+touristiques&lt;/a&gt;&lt;/p&gt;&lt;p&gt;3.3.2 Créer des produits
+ou des offres valorisant le territoire, les savoir-faire, les productions et
+les patrimoines locaux&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;GPECT, opération collective d’accompagnement
+des entreprises pour le recrutement/management/bien-être au travail/adaptation
+aux changements/prise en compte du handicap, recensement des friches et bâtiments inoccupés, multiple
+rural, aménagement de locaux professionnels, espace coworking, espace de
+télétravail, tiers-lieu, création coopérative, couveuse ; etc. ;&lt;/li&gt;&lt;li&gt;Chantier-école,
+événements, journées de démonstration, nouveaux usages de la laine caussenarde, accompagnement à la gestion
+forestière, etc. ;&lt;/li&gt;&lt;li&gt;Construction d’un local
+vélos, création de circuits de randonnée, etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Friche
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q21" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>GAL Grand Quercy</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandquercy.fr/leader</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Cécile PLEIMPON&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Coordination du programme et animation sur les territoires
+des Communautés de communes de Cazals-Salviac, Quercy Bouriane, Quercy Blanc,
+Vallée du Lot et du Vignoble et Grand Cahors (hors communes du PNR)&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:cpleimpon&amp;#64;grandquercy.fr"&gt;cpleimpon&amp;#64;grandquercy.fr&lt;/a&gt;
+- 07 86 54 57 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Jean-François HESSEL&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Animation sur les territoires des Communautés de communes
+Causse de Labastide-Murat, Pays de Lalbenque-Limogne, Grand Cahors (communes du
+PNR des Causses du Quercy)&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:jfhessel&amp;#64;parc-causses-du-quercy.org"&gt;jfhessel&amp;#64;parc-causses-du-quercy.org&lt;/a&gt;
+- 05 65 24 20 50&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Anne-Catherine JACOBS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Gestion administrative et financière&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:acjacobs&amp;#64;grandquercy.fr"&gt;acjacobs&amp;#64;grandquercy.fr&lt;/a&gt;
+- 05 65 30 64 29 - 06 78 11 33 97&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>cpleimpon@grandquercy.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-leconomie/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>PETR Grand Quercy</t>
+        </is>
+      </c>
+      <c r="AD21" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>164226</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser, éduquer et informer du public - Consultation du public</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I22" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J22" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
+des ressources en eau et des milieux aquatiques 
+par les acteurs de terrain, les usagers, les jeunes, 
+à la fois dans une dimension globale et locale au 
+plus proche de leur territoire de vie ; &lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
+changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
+gestion de l’eau, de transition écologique, 
+d’atténuation et d’adaptation au changement 
+climatique et de préservation de la biodiversité, 
+de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
+parties prenantes dans les projets et soutenir 
+les actions portées par les acteurs locaux dans 
+l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
+en faveur des milieux naturels et de la ressource 
+en eau et participer ainsi à l’émergence de 
+projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Action d’information, de sensibilisation 
+en direction du public réalisée en régie&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Action d’information, de sensibilisation 
+en direction du public réalisée en régie&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Intervention_en_matiere_de_sensibilisation,_d%E2%80%99education,_de_consultation_et_d%E2%80%99information_du_public-_FICHE_THEMATIQUE.pdf?Archive=264999108217&amp;File=intervention_en_matiere_de_sensibilisation%2C_d%E2%80%99education%2C_de_consultation_et_d%E2%80%99information_du_public__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-eduquer-et-informer-du-public-appel-a-projets-cible/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>164224</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser, éduquer et informer du public - Action de communication co-organisée avec l'agence de l'eau</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I23" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J23" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
+des ressources en eau et des milieux aquatiques 
+par les acteurs de terrain, les usagers, les jeunes, 
+à la fois dans une dimension globale et locale au 
+plus proche de leur territoire de vie ; &lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
+changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
+gestion de l’eau, de transition écologique, 
+d’atténuation et d’adaptation au changement 
+climatique et de préservation de la biodiversité, 
+de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
+parties prenantes dans les projets et soutenir 
+les actions portées par les acteurs locaux dans 
+l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
+en faveur des milieux naturels et de la ressource 
+en eau et participer ainsi à l’émergence de 
+projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ces aides sont accessibles à tout maître d’ouvrage public ou privé (dans le respect de la réglementation en 
+vigueur, notamment dans le cas des activités économiques).
+Pour être éligibles, les projets doivent :
+&lt;br /&gt;• concourir à un objectif de sensibilisation, d’information, de modifications de pratiques, de participation 
+citoyenne… dont les thématiques sont en étroite correspondance avec les priorités portées par le 
+programme d’interventions de l’Agence de l’eau,
+&lt;br /&gt;• contribuer à répondre à des problématiques locales et territoriales, au plus proche du territoire de vie 
+des publics,
+&lt;br /&gt;• faciliter la valorisation des actions menées en faveur des milieux naturels et de la ressource en eau et 
+participer ainsi à l’émergence de projets exemplaires et reproductibles. &lt;/p&gt;&lt;p&gt;Les projets d’envergure, notamment les aménagements ou la création de lieux d’information et d’éducation des 
+publics à l’environnement, à la ressource en eau et à la biodiversité associée doivent être intégrés dans une démarche globale de sensibilisation. L’assiette de l’aide sera étudiée au cas par cas sur la base d’une étude de 
+faisabilité et d’une réflexion pédagogique (approche, démarche, supports, moyens humains et matériels…).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Action co-organisée avec l’Agence de 
+l’eau&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Intervention_en_matiere_de_sensibilisation,_d%E2%80%99education,_de_consultation_et_d%E2%80%99information_du_public-_FICHE_THEMATIQUE.pdf?Archive=264999108217&amp;File=intervention_en_matiere_de_sensibilisation%2C_d%E2%80%99education%2C_de_consultation_et_d%E2%80%99information_du_public__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-eduquer-et-informer-du-public-evenement-grand-public-1/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>164223</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser, éduquer et informer du public - Évènement professionnel</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I24" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J24" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
+des ressources en eau et des milieux aquatiques 
+par les acteurs de terrain, les usagers, les jeunes, 
+à la fois dans une dimension globale et locale au 
+plus proche de leur territoire de vie ; &lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
+changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
+gestion de l’eau, de transition écologique, 
+d’atténuation et d’adaptation au changement 
+climatique et de préservation de la biodiversité, 
+de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
+parties prenantes dans les projets et soutenir 
+les actions portées par les acteurs locaux dans 
+l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
+en faveur des milieux naturels et de la ressource 
+en eau et participer ainsi à l’émergence de 
+projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ces aides sont accessibles à tout maître d’ouvrage public ou privé (dans le respect de la réglementation en 
+vigueur, notamment dans le cas des activités économiques).
+Pour être éligibles, les projets doivent :
+&lt;br /&gt;• concourir à un objectif de sensibilisation, d’information, de modifications de pratiques, de participation 
+citoyenne… dont les thématiques sont en étroite correspondance avec les priorités portées par le 
+programme d’interventions de l’Agence de l’eau,
+&lt;br /&gt;• contribuer à répondre à des problématiques locales et territoriales, au plus proche du territoire de vie 
+des publics,
+&lt;br /&gt;• faciliter la valorisation des actions menées en faveur des milieux naturels et de la ressource en eau et 
+participer ainsi à l’émergence de projets exemplaires et reproductibles. &lt;/p&gt;&lt;p&gt;Les projets d’envergure, notamment les aménagements ou la création de lieux d’information et d’éducation des 
+publics à l’environnement, à la ressource en eau et à la biodiversité associée doivent être intégrés dans une démarche globale de sensibilisation. L’assiette de l’aide sera étudiée au cas par cas sur la base d’une étude de 
+faisabilité et d’une réflexion pédagogique (approche, démarche, supports, moyens humains et matériels…).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Opération de communication ou 
+d’information des publics permettant 
+de soutenir les objectifs d’intervention 
+de l’Agence de l’eau pour la 
+préservation des ressources en eau et 
+de la biodiversité&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Intervention_en_matiere_de_sensibilisation,_d%E2%80%99education,_de_consultation_et_d%E2%80%99information_du_public-_FICHE_THEMATIQUE.pdf?Archive=264999108217&amp;File=intervention_en_matiere_de_sensibilisation%2C_d%E2%80%99education%2C_de_consultation_et_d%E2%80%99information_du_public__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-eduquer-et-informer-du-public-evenement-grand-public/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>164222</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser, éduquer et informer du public - Évènement grand public</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I25" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J25" s="1" t="inlineStr">
+        <is>
+          <t>ou Forfait de 1 000 euros/j ou 1500 euros/2j</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
+des ressources en eau et des milieux aquatiques 
+par les acteurs de terrain, les usagers, les jeunes, 
+à la fois dans une dimension globale et locale au 
+plus proche de leur territoire de vie ; &lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
+changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
+gestion de l’eau, de transition écologique, 
+d’atténuation et d’adaptation au changement 
+climatique et de préservation de la biodiversité, 
+de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
+parties prenantes dans les projets et soutenir 
+les actions portées par les acteurs locaux dans 
+l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
+en faveur des milieux naturels et de la ressource 
+en eau et participer ainsi à l’émergence de 
+projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ces aides sont accessibles à tout maître d’ouvrage public ou privé (dans le respect de la réglementation en 
+vigueur, notamment dans le cas des activités économiques).
+Pour être éligibles, les projets doivent :
+&lt;br /&gt;• concourir à un objectif de sensibilisation, d’information, de modifications de pratiques, de participation 
+citoyenne… dont les thématiques sont en étroite correspondance avec les priorités portées par le 
+programme d’interventions de l’Agence de l’eau,
+&lt;br /&gt;• contribuer à répondre à des problématiques locales et territoriales, au plus proche du territoire de vie 
+des publics,
+&lt;br /&gt;• faciliter la valorisation des actions menées en faveur des milieux naturels et de la ressource en eau et 
+participer ainsi à l’émergence de projets exemplaires et reproductibles. &lt;/p&gt;&lt;p&gt;Les projets d’envergure, notamment les aménagements ou la création de lieux d’information et d’éducation des 
+publics à l’environnement, à la ressource en eau et à la biodiversité associée doivent être intégrés dans une démarche globale de sensibilisation. L’assiette de l’aide sera étudiée au cas par cas sur la base d’une étude de 
+faisabilité et d’une réflexion pédagogique (approche, démarche, supports, moyens humains et matériels…).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Opération de communication ou 
+d’information des publics permettant 
+de soutenir les objectifs d’intervention 
+de l’Agence de l’eau pour la 
+préservation des ressources en eau et 
+de la biodiversité&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Intervention_en_matiere_de_sensibilisation,_d%E2%80%99education,_de_consultation_et_d%E2%80%99information_du_public-_FICHE_THEMATIQUE.pdf?Archive=264999108217&amp;File=intervention_en_matiere_de_sensibilisation%2C_d%E2%80%99education%2C_de_consultation_et_d%E2%80%99information_du_public__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-eduquer-et-informer-du-public-aaction-ou-programme-de-sensibilisation-de-communication-dinformation-sur-les-enjeux-de-la-politique-de-leau/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>164221</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser, éduquer et informer du public - Action ou programme de sensibilisation, de communication, d'information sur les enjeux de la politique de l'eau</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I26" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J26" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
+des ressources en eau et des milieux aquatiques 
+par les acteurs de terrain, les usagers, les jeunes, 
+à la fois dans une dimension globale et locale au 
+plus proche de leur territoire de vie ; &lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
+changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
+gestion de l’eau, de transition écologique, 
+d’atténuation et d’adaptation au changement 
+climatique et de préservation de la biodiversité, 
+de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
+parties prenantes dans les projets et soutenir 
+les actions portées par les acteurs locaux dans 
+l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
+en faveur des milieux naturels et de la ressource 
+en eau et participer ainsi à l’émergence de 
+projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ces aides sont accessibles à tout maître d’ouvrage public ou privé (dans le respect de la réglementation en 
+vigueur, notamment dans le cas des activités économiques).
+Pour être éligibles, les projets doivent :
+&lt;br /&gt;• concourir à un objectif de sensibilisation, d’information, de modifications de pratiques, de participation 
+citoyenne… dont les thématiques sont en étroite correspondance avec les priorités portées par le 
+programme d’interventions de l’Agence de l’eau,
+&lt;br /&gt;• contribuer à répondre à des problématiques locales et territoriales, au plus proche du territoire de vie 
+des publics,
+&lt;br /&gt;• faciliter la valorisation des actions menées en faveur des milieux naturels et de la ressource en eau et 
+participer ainsi à l’émergence de projets exemplaires et reproductibles. &lt;/p&gt;&lt;p&gt;Les projets d’envergure, notamment les aménagements ou la création de lieux d’information et d’éducation des 
+publics à l’environnement, à la ressource en eau et à la biodiversité associée doivent être intégrés dans une démarche globale de sensibilisation. L’assiette de l’aide sera étudiée au cas par cas sur la base d’une étude de 
+faisabilité et d’une réflexion pédagogique (approche, démarche, supports, moyens humains et matériels…).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Opération de communication ou 
+d’information des publics permettant 
+de soutenir les objectifs d’intervention 
+de l’Agence de l’eau pour la 
+préservation des ressources en eau et 
+de la biodiversité&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Intervention_en_matiere_de_sensibilisation,_d%E2%80%99education,_de_consultation_et_d%E2%80%99information_du_public-_FICHE_THEMATIQUE.pdf?Archive=264999108217&amp;File=intervention_en_matiere_de_sensibilisation%2C_d%E2%80%99education%2C_de_consultation_et_d%E2%80%99information_du_public__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-eduquer-et-informer-du-public-appel-a-projets-classes-deau-1/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
         <v>164097</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets d'économie de proximité dans le contexte de mutation socio-économiques du territoire</t>
         </is>
       </c>
-      <c r="C14" s="1" t="inlineStr">
+      <c r="C27" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D27" s="1" t="inlineStr">
         <is>
           <t>LEADER- Fiche Action 4</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Pays du Calaisis</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I14" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I27" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L14" s="1" t="inlineStr">
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Subvention européenne .&lt;/span&gt;&lt;br /&gt;&lt;span&gt;plancher d&amp;#039;aide : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Plafond d&amp;#039;aide : 30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs stratégiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Stimuler les démarches de modernisation des entreprises &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Faciliter la création, les cessions et les reprises d’entreprises du territoire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Accroître le poids de l’Economie Sociale et Solidaire dans l’économie locale&lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;Objectifs opérationnel&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- Renforcer la formation et l’accompagnement :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Doter le territoire de chefs d’entreprises et salariés formés &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Renforcer l’ingénierie de proximité en termes d’aides aux entreprises dans le cadre d’un développement, d’une création, d’une transmission ou d’une reprise d’entreprises &lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;- Développer des outils, des services, des actions adaptés et résilients :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Permettre aux entreprises d’anticiper les mutations socio-économiques &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Renforcer l’image des activités commerciales et des savoir-faire locaux &lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;- Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Accompagner le développement et la consolidation des associations et des entreprises de l’ESS&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Encourager l’entreprenariat chez les jeunes de moins de 30 ans&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Créer et maintenir de l’emploi :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Créer et maintenir de l’emploi non délocalisable&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Augmenter le taux de création et de reprise d’entreprises sur le territoire&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M14" s="1" t="inlineStr">
+      <c r="M27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/ac5e74bd-b5d5-485e-ba6f-8403ff1eabf3/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 4&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Emploi
 Attractivité économique
 Artisanat</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q14" s="1" t="inlineStr">
+      <c r="Q27" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour être éligible, le projet doit s&amp;#039;inscrire dans la Stratégie Locale de Développement du Pays du Calaisis et répondre aux critères de la grille de sélection: partenariats et mise en réseau, impact géographique, niveau d&amp;#039;innovation, effet du projet, emploi, transition décarbonée et durable , formation du chef d&amp;#039;entreprise&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/ac5e74bd-b5d5-485e-ba6f-8403ff1eabf3/236" target="_self"&gt;cliquer ici pour télécharger la grille de sélection&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>PAYS CALAISIS</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>charlotte.aubert@pays-du-calaisis.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-projets-deconomie-de-proximite-dans-le-contexte-de-mutation-socio-economiques-du-territoire/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC14" s="1" t="inlineStr">
+      <c r="AC27" s="1" t="inlineStr">
         <is>
           <t>Pays du Calaisis</t>
         </is>
       </c>
-      <c r="AD14" s="1" t="inlineStr">
+      <c r="AD27" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>13/01/2025</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-      <c r="A15" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>163961</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Valoriser et accompagner la commercialisation et la consommation des produits locaux issus de la pêche et de l’aquaculture</t>
         </is>
       </c>
-      <c r="C15" s="1" t="inlineStr">
+      <c r="C28" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEAMPA - Fonds européen pour les affaires maritimes, la pêche et l'aquaculture</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Fiche Action n°2 - Valoriser et accompagner la commercialisation et la consommation des produits locaux issus de la pêche et de l’aquaculture</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>GALPA Fécamp &amp; Côte d'Albâtre</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I15" s="1" t="inlineStr">
+      <c r="I28" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 80</t>
         </is>
       </c>
-      <c r="J15" s="1" t="inlineStr">
+      <c r="J28" s="1" t="inlineStr">
         <is>
           <t>Plancher = 5 000 €, plafond = 80 000 € (150 000 € en cas de projet de coopération ou interGALPA).</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Face
 à une demande des consommateurs pour les produits et services de qualité, cette
 2ème fiche action est indissociable de
 la première pour garantir et maintenir la qualité de notre territoire. Elle
 repose donc sur l’offre de commercialisation et de consommation avec le
 développement de synergies et de mise en réseau entre les acteurs et filières à
 l’intérieur comme à l’extérieur du territoire.&lt;/p&gt;&lt;p&gt;Il
 s’agira de conforter et animer la démarche de circuits courts existante en
 augmentant le nombre de producteurs concernés et le nombre de lieux. La vente
 directe est un réel moyen de valoriser les produits, mais aussi le savoir-faire
 et les métiers, auprès de consommateurs friands des produits locaux. Afin de
 faciliter la vente directe, il sera nécessaire d’améliorer les conditions de
 vente en matière de structuration des étals, qui protégeront les vendeurs,
 consommateurs et produits. &lt;/p&gt;&lt;p&gt;Premier
 metteur en marchés des espèces halieutiques locales, la Criée de Fécamp Côte
 d’Albâtre organise des ramasses sur l’ensemble du littoral Normand. Il s’agit
 ainsi d’assurer la cohésion dans les sites de débarquement, à l’échelle de
 Fécamp et du Tréport, et bien au-delà avec un partenariat possible entre les
 criées normandes. Au-delà, il s’agira de structurer une offre de
 commercialisation globale sur notre territoire, pour élargir la vente et
 valoriser les produits de la mer. En partenariat avec les organismes de
 formation, des compétences spécifiques liées à la vente et à la préparation du
 produit pourraient être développés afin de permettre une montée en puissance du
 secteur. &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;D’un
 point de vue de la consommation de produits locaux issus de la pêche et de
 l’aquaculture, elle est assez basse sur notre territoire. Il est primordial de
 faire découvrir nos produits aux consommateurs locaux en coordonnant le secteur
 de la pêche avec la restauration collective des structures publiques pour
 mettre à l’honneur les poissons locaux dans leurs cuisines. À cela, s’ajoute
 une volonté de faire mettre en avant par les chefs cuisiniers locaux les
 produits de la mer, avec la création de recettes emblématiques de notre
 territoire.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OBJECTIFS OPÉRATIONNELS&lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;p&gt;Renforcer
 les circuits courts et la vente directe&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Accompagner
 les restaurateurs locaux dans l’utilisation de produits de la mer locaux&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Améliorer
 la commercialisation des espèces locales&lt;/p&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;EFFETS ATTENDUS&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;Augmentation
 des points de vente des produits de la mer locaux &lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Structuration
 de l’offre de commercialisation des produits de la mer sur notre territoire&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Augmentation
 de la consommation locale des produits issus de la filière pêche et aquaculture
 locale&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Amélioration
 de la visibilité des produits de la mer sur le territoire&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M15" s="1" t="inlineStr">
+      <c r="M28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;TYPE ET DESCRIPTION DES OPÉRATIONS &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;Progression
 des conditions de vente directe de produits halieutiques en matière de
 structuration des étals, notamment avec des étals/halles à poissons&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Création
 de partenariats avec des chefs cuisiniers reconnus autour d’un produit de la
 mer &lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Augmentation
 de la part de produits locaux issus de la pêche et aquaculture dans la
 préparation des restaurants et de la restauration collective.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Structuration
 des sites de débarquement liée à la commercialisation&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Amélioration
 de la visibilité auprès du consommateur la vente directe et les circuits courts&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Alimentation
 Commerces et services
 Formation professionnelle
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Emploi
 Attractivité économique
 Animation et mise en réseau
 Artisanat
 Mers et océans</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P15" s="1" t="inlineStr">
+      <c r="P28" s="1" t="inlineStr">
         <is>
           <t>23/01/2023</t>
         </is>
       </c>
-      <c r="Q15" s="1" t="inlineStr">
+      <c r="Q28" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Entreprises,
 groupements d’entreprises ou entrepreneurs individuels implantés sur le
 territoire&lt;/li&gt;&lt;li&gt;Associations
 implantées sur le territoire de type association loi 1901&lt;/li&gt;&lt;li&gt;Établissements
 Publics de Coopération Intercommunale et communes &lt;/li&gt;&lt;li&gt;Établissements
 publics&lt;/li&gt;&lt;li&gt;Syndicats mixtes&lt;/li&gt;&lt;li&gt;Coopératives&lt;/li&gt;&lt;li&gt;Organismes de
 formation déclarés&lt;/li&gt;&lt;li&gt;Organismes de
 recherche &lt;/li&gt;&lt;li&gt;
 Établissements Publics de
 caractère Industriels et Commercial&lt;br /&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;LES DEPENSES ELIGIBLES : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses de rémunération directement rattachées à l&amp;#039;opération :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais de personnel sur la base d&amp;#039;un coût unitaire ;&lt;/li&gt;&lt;li&gt;Les coûts indirects sur la base d&amp;#039;un taux forfaitaire de 15% appliqué aux frais de personnel ;&lt;/li&gt;&lt;li&gt;Les frais de mission (déplacements, restauration, hébergement).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses immatérielles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Prestation en ingénierie directement rattachée à l&amp;#039;opération ;&lt;/li&gt;&lt;li&gt;Animation&lt;/li&gt;&lt;li&gt;Étude : recherche, développement, solutions techniques, opportunité, faisabilité…&lt;/li&gt;&lt;li&gt;Études juridiques ;&lt;/li&gt;&lt;li&gt;Audit, conseil, expertise ;&lt;/li&gt;&lt;li&gt;Frais d&amp;#039;honoraire : comptable, juridique, technique ; &lt;/li&gt;&lt;li&gt;Formations ;&lt;/li&gt;&lt;li&gt;Frais de communication/promotion directement rattachés à l&amp;#039;opération ;&lt;/li&gt;&lt;li&gt;Frais de conception/acquisition de logiciels et licences directement rattachés à l&amp;#039;opération.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Dépenses matérielles : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Petit équipement, matériel, signalétique ; &lt;/li&gt;&lt;li&gt;Outils de communication &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;TAUX DE SUBVENTION&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;50% par défaut, hors exceptions mentionnées
 ci-dessous et sous réserve de la rédaction finale du programme opérationnel
 FEAMPA.&lt;/li&gt;&lt;li&gt;80 % pour les porteurs de projets qualifiés
 Organismes de Droit Public ou une entreprise chargée de la gestion de services
 d’intérêt économique général.&lt;/li&gt;&lt;li&gt;80 % si l’un des critères suivants est respecté :
 être d’intérêt collectif, avoir un bénéficiaire collectif ; présenter des
 caractéristiques innovantes.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>GALPA Fécamp et Côte d'Albâtre</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://www.agglo-fecampcauxlittoral.fr/entreprendre/etre-accompagne/appels-a-projets/</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Communauté d’Agglomération Fécamp Caux Littoral&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Service Développement Economique – Cellule d’animation DLAL FEAMPA&lt;/p&gt;&lt;p&gt;825 Route de Valmont, 76400 Fécamp&lt;/p&gt;&lt;p&gt;Amandine BIZARD - Animatrice DLAL FEAMPA&lt;/p&gt;&lt;p&gt;Tél. : &lt;a&gt;02 35 10 48 48&lt;/a&gt; – &lt;a href="mailto:amandine.bizard&amp;#64;agglo-fecampcauxlittoral.fr"&gt;amandine.bizard&amp;#64;agglo-fecampcauxlittoral.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>amandine.bizard@agglo-fecampcauxlittoral.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-les-metiers-en-mer-comme-a-terre-et-les-produits-issus-de-la-peche-et-de-laquaculture/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC15" s="1" t="inlineStr">
+      <c r="AC28" s="1" t="inlineStr">
         <is>
           <t>Communauté d'Agglomération Fécamp Caux Littoral</t>
         </is>
       </c>
-      <c r="AD15" s="1" t="inlineStr">
+      <c r="AD28" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>09/12/2024</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-      <c r="A16" s="1">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
         <v>163834</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Soutenir des projet de coopération</t>
         </is>
       </c>
-      <c r="C16" s="1" t="inlineStr">
+      <c r="C29" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I16" s="1" t="inlineStr">
+      <c r="I29" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J16" s="1" t="inlineStr">
+      <c r="J29" s="1" t="inlineStr">
         <is>
           <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;CONTRIBUTIONS AUX OBJECTIFS DE LA STRATEGIE :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La coopération constitue l’un des principes fondamentaux du programme LEADER ; elle représente un des éléments essentiels de valeur ajoutée en matière de développement et d’innovation. En effet, la coopération contribue à renforcer les liens entre les acteurs en partageant, échangeant et menant des actions communes avec d’autres territoires, nationaux ou européens, et à favoriser les recherches d’expériences, de pratiques, de savoir-faire.&lt;br /&gt;La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s’enrichir de l’expérience de partenaires, acquérir de nouvelles compétences, favoriser l’échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.&lt;br /&gt;Les effets attendus sont d’apporter une plus-value aux activités locales, de fédérer les acteurs locaux autour des projets de coopération et de renforcer l’ouverture vers l’extérieur.&lt;br /&gt;La coopération peut prendre les formes suivantes :&lt;br /&gt;- La coopération « interterritoriale » entre des territoires au sein d’un même Etat membre ;&lt;br /&gt;- La coopération « transnationale » entre des territoires relevant de plusieurs Etats membres ainsi qu’avec des territoires de pays tiers (hors UE)&lt;strong&gt;.&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M16" s="1" t="inlineStr">
+      <c r="M29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La mise en oeuvre d’actions de coopération doit constituer un levier pour répondre à l’ensemble de la stratégie LEADER. Aussi, les projets de coopération seront-ils en lien avec les thématiques inhérentes à cette stratégie développée dans le plan d’action.&lt;/p&gt;&lt;p&gt;Seront soutenues :&lt;/p&gt;&lt;p&gt;- La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d’actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d’un partenariat, organisation de réunions…&lt;/p&gt;&lt;p&gt;- La réalisation concrète des actions communes de coopération au bénéfice de la stratégie du territoire&lt;/p&gt;&lt;p&gt;Les projets de coopération débouchent sur une ou plusieurs actions communes concrètes, définies et mises en oeuvre conjointement par les partenaires, assorties d’objectifs de résultats clairement définis pour les partenaires et les territoires concernés.&lt;/p&gt;&lt;p&gt;Les projets de coopération seront en lien avec la stratégie LEADER plus particulièrement sur les thématiques suivantes :&lt;/p&gt;&lt;p&gt;Services et équipements de proximité, sport, culture, loisirs, santé, patrimoine, tourisme, mobilité, circuits de proximité, transition énergétique et économie locale.&lt;/p&gt;&lt;p&gt;La coopération au travers de LEADER a pour vocation à traiter de ces problématiques mais peut également s’ouvrir à d’autres champs thématiques notamment pour rechercher des solutions sur des nouveaux défis territoriaux. Le Comité de programmation se réserve donc le droit de compléter et/ou amender les sujets possibles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Transition énergétique
 Alimentation
 Commerces et services
 Economie circulaire
 Economie locale et circuits courts
 Biodiversité
 International
 Attractivité économique
 Artisanat
 Spectacle vivant
 Médias et communication</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P16" s="1" t="inlineStr">
+      <c r="P29" s="1" t="inlineStr">
         <is>
           <t>01/04/2023</t>
         </is>
       </c>
-      <c r="Q16" s="1" t="inlineStr">
+      <c r="Q29" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d’aide d’Etat applicable.&lt;/p&gt;&lt;p&gt;Un accord de partenariat (ou projet d’accord), décrivant a minima, les objectifs, les missions et le rôle de chacun des partenaires et les contributions financières de chacun, doit être signé entre les structures partenaires des différents territoires qui coopèrent.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T29" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>SYNDICAT MIXTE ADEVA PAYS VITRYAT</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://pays-vitryat.fr/le-dispositif-leader/</t>
         </is>
       </c>
-      <c r="W16" s="1" t="inlineStr">
+      <c r="W29" s="1" t="inlineStr">
         <is>
           <t>https://europac.grandest.fr/sub/tiers/aides/details?sigle=7705A-1301</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
 du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
      de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
      de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>a.houdinet@pays-vitryat.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-leconomie-locale/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB16" s="1" t="inlineStr">
+      <c r="AB29" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC16" s="1" t="inlineStr">
+      <c r="AC29" s="1" t="inlineStr">
         <is>
           <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
-      <c r="AD16" s="1" t="inlineStr">
+      <c r="AD29" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>15/11/2024</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-      <c r="A17" s="1">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
         <v>163833</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Soutenir l’économie locale</t>
         </is>
       </c>
-      <c r="C17" s="1" t="inlineStr">
+      <c r="C30" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D17" s="1" t="inlineStr">
+      <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I17" s="1" t="inlineStr">
+      <c r="I30" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J17" s="1" t="inlineStr">
+      <c r="J30" s="1" t="inlineStr">
         <is>
           <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Contexte :&lt;/strong&gt;&lt;br /&gt;Le Pays Vitryat est un territoire où l’agriculture et les entreprises artisanales participent encore majoritairement aux fondements de l’économie locale. Pour maintenir et développer l’activité, les acteurs veulent travailler sur la valorisation des savoir-faire et des produits auprès de la population et des visiteurs.&lt;br /&gt;Pour cela, les opérations liées à cette fiche permettront le développement des circuits de proximité et la commercialisation de produits de terroir et artisanaux ainsi que la construction d’une identité territoriale cohérente et complète.&lt;br /&gt;Par ailleurs, les résultats du diagnostic territorial montrent que les évolutions des habitudes d’achat nuisent aux commerces de proximité. On constate également une baisse de fréquentation des marchés et l’essoufflement des Unions Commerciales qui animaient les centre villes. Le tissu artisanal et commercial reste fragile (reprises et créations en perte de vitesse).&lt;br /&gt;Dans ce contexte, le Pays Vitryat désire redynamiser l’artisanat et le commerce&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;br /&gt;- Bien vivre au Pays&lt;br /&gt;- Structurer une offre de développement économique local durable&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs opérationnels :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Valoriser le patrimoine alimentaire/ développer une identité alimentaire&lt;br /&gt;- Mettre en valeur les productions locales et promouvoir les marchés locaux&lt;br /&gt;- Remobiliser les réseaux de commerçants&lt;br /&gt;- Structurer et renforcer l’offre commerciale existante&lt;br /&gt;- Faciliter l’accès à l’emploi et à la formation&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Effets attendus :&lt;/strong&gt;&lt;br /&gt;- Augmentation du nombre de producteurs locaux et/ ou artisans impliqués dans une démarche de valorisation au titre de la présente fiche action&lt;br /&gt;- Ouverture de nouveaux commerces&lt;br /&gt;- Augmentation du nombre de création d’entreprises&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plus Value LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;Le programme européen LEADER offre une précieuse plus-value en soutenant efficacement l&amp;#039;économie locale à travers diverses actions, notamment en favorisant la structuration de filières courtes par la mise en réseau des acteurs. Cette approche facilite la collaboration entre les différents acteurs impliqués dans les filières, tels que les producteurs, les transformateurs et les distributeurs, créant ainsi une chaîne d&amp;#039;approvisionnement plus efficace et responsable.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Par la promotion des filières courtes, le programme LEADER contribue à réduire l&amp;#039;empreinte écologique en diminuant les distances parcourues par les produits, ce qui permet une gestion plus durable des ressources et une réduction des émissions de carbone. De plus, cette approche renforce la résilience des économies locales en limitant leur dépendance vis-à-vis des marchés internationaux.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;En mettant en réseau les artisans et les commerçants, LEADER stimule la coopération et l&amp;#039;échange d&amp;#039;expertise entre ces professionnels locaux. Cette mise en relation favorise l&amp;#039;émergence de synergies, encourageant ainsi l&amp;#039;innovation et la création de nouvelles opportunités commerciales.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le soutien de LEADER aux initiatives locales renforce la visibilité des produits et services artisanaux, favorisant ainsi la préservation des savoir-faire traditionnels et la transmission des métiers ancestraux. Cela permet également de préserver le patrimoine culturel tout en dynamisant le tissu économique local.&lt;/p&gt;&lt;p&gt;En consolidant les réseaux d&amp;#039;acteurs locaux, le programme LEADER contribue à créer des emplois durables et à renforcer la cohésion sociale dans le Pays Vitryat. La mutualisation des ressources et des compétences offre des opportunités de croissance économique plus équitables et inclusives.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M17" s="1" t="inlineStr">
+      <c r="M30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La valorisation des savoir-faire, du patrimoine alimentaire, des filières courtes et la redynamisation de l’artisanat et du commerce du Pays Vitryat : &lt;/p&gt;&lt;p&gt;- Actions d’information, d’animation, de communication, de sensibilisation et/ou de développement d’évènementiels&lt;br /&gt;- Visites sur d&amp;#039;autres territoires pour l&amp;#039;échange de bonnes pratiques, de méthodes de production et de valorisation&lt;br /&gt;- Toute étude sur l’offre et les besoins des consommateurs, des usagers et des entreprises&lt;br /&gt;- Création et développement de points de vente fixes ou itinérants (dont acquisition et aménagement de véhicules professionnels) destinés à maintenir ou compléter l&amp;#039;offre de commerces du territoire&lt;br /&gt;- Soutien au développement d’une offre d’approvisionnement de la restauration collective&lt;br /&gt;- Investissements permettant la production et la transformation de produits alimentaires hors agriculteur et groupement d’agriculteur&lt;br /&gt;- Soutien à la création, à la réhabilitation et à l’aménagement de potagers et vergers collectifs&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un évènement ne pourra pas faire l’objet d’un financement au titre de LEADER au-delà de 2 demandes sur la totalité de la programmation.&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Economie locale et circuits courts
 Artisanat</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P17" s="1" t="inlineStr">
+      <c r="P30" s="1" t="inlineStr">
         <is>
           <t>01/04/2023</t>
         </is>
       </c>
-      <c r="Q17" s="1" t="inlineStr">
+      <c r="Q30" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les aides seront attribuées dans le cadre de la réglementation en vigueur, et le cas échéant, dans le respect du régime d’aide d’Etat applicable.&lt;/p&gt;&lt;p&gt;1. Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l’avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l’opération a un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;2. Capacité du porteur : Le demandeur n’est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d’aide.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T30" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>SYNDICAT MIXTE ADEVA PAYS VITRYAT</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>https://pays-vitryat.fr/le-dispositif-leader/</t>
         </is>
       </c>
-      <c r="W17" s="1" t="inlineStr">
+      <c r="W30" s="1" t="inlineStr">
         <is>
           <t>https://europac.grandest.fr/sub/tiers/aides/details?sigle=7705A-1301</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
 du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
      de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
      de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>a.houdinet@pays-vitryat.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-lattractivite-du-territoire-en-dynamisant-loffre-de-services-et-le-cadre-de-vie-3/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB17" s="1" t="inlineStr">
+      <c r="AB30" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC17" s="1" t="inlineStr">
+      <c r="AC30" s="1" t="inlineStr">
         <is>
           <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
-      <c r="AD17" s="1" t="inlineStr">
+      <c r="AD30" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
         <is>
           <t>15/11/2024</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="18" spans="1:34" customHeight="0">
-      <c r="A18" s="1">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
         <v>163587</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Financer des événements territoriaux à vocation économique (marchés, salons, manifestations) - hors filières agricoles</t>
         </is>
       </c>
-      <c r="D18" s="1" t="inlineStr">
+      <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Soutien aux manifestations locales et régionales - hors filières agricoles</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Vous êtes un organisme (public ou privé) de soutien au développement des entreprises ? 
 La Région peut vous aider à financer des événements territoriaux à vocation économique (marchés, salons, manifestations) dans le cadre de la politique de soutien aux filières régionales suivantes : Cuir-Luxe-Textile-Métiers d&amp;#039;Art, Aéronautique- Photonique-Chimie-Matériaux et Transports, Santé-Silver Economie, Filières Vertes et Bleues, Forêt-Bois-Papier. Soutenir l’organisation d’événements territoriaux (locaux ou régionaux), sectoriels ou multisectoriels, favorisant la rencontre des acteurs de l’écosystème.
 	Montage et organisation d&amp;#039;une manifestation contribuant à la structuration d&amp;#039;un réseau d&amp;#039;entreprises et/ou à la promotion de compétences locales. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M18" s="1" t="inlineStr">
+      <c r="M31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Vous êtes un organisme (public ou privé) de soutien au développement des entreprises ? 
 La Région peut vous aider à financer des événements territoriaux à vocation économique (marchés, salons, manifestations) dans le cadre de la politique de soutien aux filières régionales suivantes : Cuir-Luxe-Textile-Métiers d&amp;#039;Art, Aéronautique- Photonique-Chimie-Matériaux et Transports, Santé-Silver Economie, Filières Vertes et Bleues, Forêt-Bois-Papier. Soutenir l’organisation d’événements territoriaux (locaux ou régionaux), sectoriels ou multisectoriels, favorisant la rencontre des acteurs de l’écosystème.
 	Montage et organisation d&amp;#039;une manifestation contribuant à la structuration d&amp;#039;un réseau d&amp;#039;entreprises et/ou à la promotion de compétences locales. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Economie locale et circuits courts
 Innovation, créativité et recherche
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="Q18" s="1" t="inlineStr">
+      <c r="Q31" s="1" t="inlineStr">
         <is>
           <t>30/12/2030</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/soutien-aux-manifestations-locales-et-regionales-hors-filieres-agricoles</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le dépôt de votre dossier s’effectue sur notre plateforme en ligne Mes démarches en Nouvelle-Aquitaine. Cette plateforme est accessible via le bouton « Créer mon dossier », en bas de cette page.
 Avant de déposer votre demande d’aide, il est nécessaire de créer un compte si vous n’en possédez pas déjà un.
 Un tutoriel d’aide « Comment bien saisir ma demande » est à télécharger au bas de la page.
 La liste des pièces justificatives à fournir en fonction de votre statut est à télécharger en bas de la page.
 Et après ?
 Pour le suivi de votre dossier :
 1 - Vous recevrez un mail attestant le dépôt de votre dossier. Le dépôt d&amp;#039;une demande ne vaut pas acceptation.
 2 - Des informations complémentaires pourront vous être demandées au moment de l’instruction.
 3 - Une notification de décision vous sera adressée à l’issue du passage en commission permanente.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-manifestations-locales-et-regionales-hors-filieres-agricoles/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF18" s="1" t="inlineStr">
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG18" s="1" t="inlineStr">
+      <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>11/10/2024</t>
         </is>
       </c>
-      <c r="AH18" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:34" customHeight="0">
-      <c r="A19" s="1">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
         <v>163580</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Soutenir financièrement les commerces et services du quotidien présents dans les centres-bourgs</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Communauté de Communes La Rochefoucauld Porte du Périgord</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I19" s="1" t="inlineStr">
+      <c r="I32" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Soutenir :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L&amp;#039;activité économique des centres-bourgs des communes appartenant au territoire La Rochefoucauld Porte du Périgord ;&lt;/li&gt;&lt;li&gt;Les investissements immobiliers destinés au maintien d’un ou plusieurs derniers commerces de proximité de première nécessité non concurrentiels&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Emploi
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Projets de centre-bourg situés : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dans les périmètres ORT (Opération de Revitalisation de Territoire) pour les communes de La Rochefoucauld-en-Angoumois et Montbron ;&lt;/li&gt;&lt;li&gt;Selon la cartographie des centres-bourgs pour les autres communes.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Éligibilité des projets :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accueillir des entreprises artisanales, commerciales ou de service ;&lt;/li&gt;&lt;li&gt;Produire et commercialiser des biens ou des services sur le zonage défini ;&lt;/li&gt;&lt;li&gt;Investissements participant à la transition écologique : consommation énergétique du bâtiment, développement des énergies renouvelables, optimisation de la gestion des déchets, valorisation de l’économie circulaire, préservation de la ressource en eau…&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Obligations légales et administratives :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Pour les projets de travaux et d’aménagement, fournir l’autorisation de travaux ou le permis de construire ;&lt;/li&gt;&lt;li&gt;Adhérer aux services du Conseiller Énergie Partagée (CEP) de la Communauté de Communes et réaliser un audit énergétique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Éligibilité temporelle des dépenses :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses présentées doivent respecter la règlementation européenne et nationale des aides d’Etat&lt;/li&gt;&lt;li&gt;Tout commencement d’exécution avant le dépôt de la demande d’aide est susceptible de rendre tout ou partie du projet inéligible ;&lt;/li&gt;&lt;li&gt;Aucun dossier ne peut être déposé après l’achèvement matériel de l’opération.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Un seul dossier de demande d’aide peut être déposé par commune tous les deux ans.&lt;/em&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T32" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>CC La Rochefoucauld porte du Périgord</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://www.rochefoucauld-perigord.fr/</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Service développement économique de la Communauté de Communes&lt;/p&gt;&lt;p&gt;07 62 66 69 46 / &lt;a target="_self"&gt;economie&amp;#64;rochefoucauld-perigord.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>economie@rochefoucauld-perigord.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dispositif-daide-aux-commerces-et-services-du-quotidien-presents-dans-les-centres-bourgs/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB19" s="1" t="inlineStr">
+      <c r="AB32" s="1" t="inlineStr">
         <is>
           <t>Isolation du bâtiment
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC19" s="1" t="inlineStr">
+      <c r="AC32" s="1" t="inlineStr">
         <is>
           <t>La Rochefoucauld Porte du Périgord</t>
         </is>
       </c>
-      <c r="AE19" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG19" s="1" t="inlineStr">
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>07/10/2024</t>
         </is>
       </c>
-      <c r="AH19" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="20" spans="1:34" customHeight="0">
-      <c r="A20" s="1">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>163237</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Promouvoir un développement territorial sobre et résilient</t>
         </is>
       </c>
-      <c r="C20" s="1" t="inlineStr">
+      <c r="C33" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Fiche-action 3</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Ploërmel - Cœur de Bretagne (PETR)</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I20" s="1" t="inlineStr">
+      <c r="I33" s="1" t="inlineStr">
         <is>
           <t> Min : 1 Max : 80</t>
         </is>
       </c>
-      <c r="J20" s="1" t="inlineStr">
+      <c r="J33" s="1" t="inlineStr">
         <is>
           <t>Plancher de subvention à 8000 € et plafond à 75 000€</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La crise du Covid-19 a mis en exergue la forte capacité de résilience collective des habitants et acteurs du Pays de Ploërmel. Les unités économiques, agricoles ou citoyennes ont révélé leurs capacités à faire face à des conditions difficiles. Cette crise a, dans le même temps, mis en exergue les limites et faiblesses du territoire quant à son autonomie. Or, le Pays doit anticiper les crises et transformations à venir, notamment celles liées aux changements climatiques. Il apparait alors essentiel de soutenir et d’encourager la production de ressources locales afin de renforcer l’autonomie du territoire, notamment en matière alimentaire, énergétique, économique et industrielle. Le Pays souhaite donc soutenir le développement d&amp;#039;une économie de proximité, non délocalisable, endogène, permettant de disposer d’un tissu économique local fort, en s’appuyant notamment sur les richesses du territoire.&lt;/p&gt;&lt;p&gt;Les types d&amp;#039;opérations éligibles sont les suivants :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Préservation des ressources et de l’environnement :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mesures de préservation de la ressource en eau ;&lt;/li&gt;&lt;li&gt;Evènements de sensibilisation à la biodiversité et à la préservation de l’environnement ;&lt;/li&gt;&lt;li&gt;Actions de renaturation et de revégétalisation ;&lt;/li&gt;&lt;li&gt;Actions de gestion intégrée des eaux pluviales ;&lt;/li&gt;&lt;li&gt;Etudes relatives à la mise en place de solution en faveur de la préservation de l’environnement ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Economie circulaire :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions de sensibilisation en matière d’économie circulaire ;&lt;/li&gt;&lt;li&gt;Dispositifs de mise en réseau des acteurs de l’économie circulaire du territoire ;&lt;/li&gt;&lt;li&gt;Actions de réemploi et de réparation ;&lt;/li&gt;&lt;li&gt;Actions visant à promouvoir les circuits courts et les produits locaux auprès des consommateurs ; Actions de prévention et de sensibilisation à la valorisation des déchets ;&lt;/li&gt;&lt;li&gt;Action de valorisation des déchets (recyclage, réemploi, réutilisation) ;&lt;/li&gt;&lt;li&gt;Etudes relatives à la mise en place de solution en faveur de l’économie circulaire ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Transition énergétique :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Action de sensibilisation aux enjeux de la transition énergétique ;&lt;/li&gt;&lt;li&gt;Création et diffusion artistique de spectacles liés à la transition énergétique ;&lt;/li&gt;&lt;li&gt;Actions visant à réduire la production des déchets ;&lt;/li&gt;&lt;li&gt;Diagnostic et étude sur la gestion des déchets ;&lt;/li&gt;&lt;li&gt;Opération visant à réduire la consommation énergétique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M20" s="1" t="inlineStr">
+      <c r="M33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ateliers participatifs de réparation ;&lt;/li&gt;&lt;li&gt;Troc des savoirs ;&lt;/li&gt;&lt;li&gt;Matériauthèque et outilthèque ;&lt;/li&gt;&lt;li&gt;Bourse d’échange et de service inter-entreprises ;&lt;/li&gt;&lt;li&gt;Atelier d’information sur les nouveaux modes de gestion des bio-déchets (compost individuel et collectif) ;&lt;/li&gt;&lt;li&gt;Annuaire de producteurs locaux en vente direct ;&lt;/li&gt;&lt;li&gt;Signalétique dédiée aux producteurs locaux ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
 Espaces verts
 Transition énergétique
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Artisanat
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P20" s="1" t="inlineStr">
+      <c r="P33" s="1" t="inlineStr">
         <is>
           <t>27/03/2023</t>
         </is>
       </c>
-      <c r="Q20" s="1" t="inlineStr">
+      <c r="Q33" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Chaque projet fera l&amp;#039;objet d&amp;#039;une évaluation à l&amp;#039;aune d&amp;#039;une grille de sélection, disponible sur le site internet du Pays de Ploërmel-Coeur de Bretagne. &lt;/p&gt;&lt;p&gt;Celle-ci est composée de quatre critères donnant lieu à une note globale. C&amp;#039;est cette note globale qui définit si le projet est sélectionné ou non.&lt;/p&gt;&lt;p&gt;De plus, des critères complémentaires sont à prendre en compte pour les projets de &lt;span&gt;création ou réhabilitation de bâtiment.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Pour les projets de construction neuve :&lt;/p&gt;&lt;p&gt;Seuls pourront être soutenus les projets qui intègrent la consommation de chaleur d’origine renouvelable et/ou la production d’énergie renouvelable et/ou l’utilisation de matériaux biosourcés.&lt;/p&gt;&lt;p&gt;Pour les projets de réhabilitation :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Seuls pourront être soutenus les projets qui respectent les conditions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- un programme de travaux qui s’appuie obligatoirement a minima sur une étude thermique et/ou sur un audit énergétique réalisé par un bureau d’études agréé ;&lt;/p&gt;&lt;p&gt;- un programme de travaux choisi qui s’engage à atteindre un gain minimum de 40%:&lt;/p&gt;&lt;p&gt;- de la consommation en énergie primaire ou l’atteinte de l’étiquette B&lt;/p&gt;&lt;p&gt;- des émissions de gaz à effet de serre.&lt;/p&gt;&lt;p&gt;Dans tous les cas, aucun projet ne sera soutenu si le programme de travaux choisi par le pp atteint une etiquette E F G .&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T20" s="1" t="inlineStr">
+      <c r="T33" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>GAL Pays De Ploërmel Cœur De Bretagne</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://pays-ploermel.fr</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pauline Gall (Guilloux)&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;pays-ploermel.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;06.69.71.55.38.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>leader@pays-ploermel.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-un-developpement-territorial-sobre-et-resilient/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC20" s="1" t="inlineStr">
+      <c r="AC33" s="1" t="inlineStr">
         <is>
           <t>GAL du Pays de Ploërmel-Coeur de Bretagne</t>
         </is>
       </c>
-      <c r="AD20" s="1" t="inlineStr">
+      <c r="AD33" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE20" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>09/09/2024</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="21" spans="1:34" customHeight="0">
-      <c r="A21" s="1">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
         <v>163236</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Oeuvrer pour un territoire de proximité, solidaire et inclusif</t>
         </is>
       </c>
-      <c r="C21" s="1" t="inlineStr">
+      <c r="C34" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Fiche-action 2</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Ploërmel - Cœur de Bretagne (PETR)</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I21" s="1" t="inlineStr">
+      <c r="I34" s="1" t="inlineStr">
         <is>
           <t> Min : 1 Max : 80</t>
         </is>
       </c>
-      <c r="J21" s="1" t="inlineStr">
+      <c r="J34" s="1" t="inlineStr">
         <is>
           <t>Plancher de subvention à 8000€ et plafond à 75 000€</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les modes de vie, les aspirations, les besoins de mobilité et d’habitat des habitants du territoire ont évolué ces dernières années sans qu’il n’y ait de changements dans la manière d’aménager les espaces urbains et ruraux. Les différentes crises et mutations sociétales invitent à repenser les espaces afin de prendre en compte les préoccupations et les besoins des citoyens du territoire.&lt;/p&gt;&lt;p&gt;L’offre de services et d’infrastructures doit répondre à la diversité des besoins de ses habitants.&lt;/p&gt;&lt;p&gt;A travers sa candidature, le GAL du PETR Pays de Ploërmel – Coeur de Bretagne souhaite développer des environnements physiques, numériques et sociaux réfléchis et accessibles pour toutes et tous.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La programmation viendra apporter son soutien aux projets favorisant une société solidaire et inclusive à travers divers enjeux :&lt;/li&gt;&lt;li&gt;La mobilité&lt;/li&gt;&lt;li&gt;L’accès au numérique, la création d’espace de coopération&lt;/li&gt;&lt;li&gt;L’habitat&lt;/li&gt;&lt;li&gt; L’aménagement du territoire et inclusion&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;De façon transversale, le PETR viendra soutenir l’expérimentation et l’innovation des projet. Il s’agira de travailler sur les questions d’accessibilité (physique, numérique, …), de lien (social, intergénérationnel), d’égalité (femme/homme) et de participation (démocratie participative) répondant à un objectif de développement durable et de cohésion sociale.&lt;/p&gt;&lt;p&gt;Les types d&amp;#039;opérations éligibles sont les suivants :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilité :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets de mobilité multimodale ;&lt;/li&gt;&lt;li&gt;Actions de sensibilisation et d’incitation des entreprises sur les alternatives au transport individuel ;&lt;/li&gt;&lt;li&gt;Aménagements en faveur des mobilités douces ;&lt;/li&gt;&lt;li&gt;Dispositifs de mobilités physiques alternatives ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux solutions de moblités ;&lt;/li&gt;&lt;li&gt;Installation d’équipements permettant d’encourager la continuité des mobilités douces entre les arrêts de transports en commun et le domicile ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Accessibilité :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions permettant l’accessibilité numérique à tous les publics ;&lt;/li&gt;&lt;li&gt;Actions favorisant l’accessibilité des personnes porteuses de handicap aux services ;&lt;/li&gt;&lt;li&gt;Actions favorisant l’accessibilité physique des services ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux solutions d’accessibilité ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Cohésion sociale :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Création, aménagement et équipement de locaux mutualisés ;&lt;/li&gt;&lt;li&gt;Rénovation ou création, aménagement et équipement de lieux favorisant le lien social ou intergénérationnel ;&lt;/li&gt;&lt;li&gt;Actions de démocratie participative ;&lt;/li&gt;&lt;li&gt;Dispositif visant à réduire les inégalités homme-femme ;&lt;/li&gt;&lt;li&gt;Action de sensibilisation et d’information sur l’égalité homme-femme ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux besoins de la population ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Habitat :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions favorisant l’émergence de nouveaux modes d’habitat ;&lt;/li&gt;&lt;li&gt;Actions en faveur des habitats inclusifs et habitats partagés ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux solutions pour l’habitat.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M21" s="1" t="inlineStr">
+      <c r="M34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dispositif d’auto-partage ;&lt;/li&gt;&lt;li&gt;Plan piéton ;&lt;/li&gt;&lt;li&gt;Carte des aménagements cyclables ;&lt;/li&gt;&lt;li&gt;Guide des mobilités douces ;&lt;/li&gt;&lt;li&gt;Formation à la pratique du vélo ;&lt;/li&gt;&lt;li&gt;Parking à vélo ;&lt;/li&gt;&lt;li&gt;Totem de réparation de vélo ;&lt;/li&gt;&lt;li&gt;Sites internet accessibles à tous ;&lt;/li&gt;&lt;li&gt;Transcription en braille d’une exposition pour le public malvoyant ;&lt;/li&gt;&lt;li&gt;Dispositif de transcription de la parole en direct pour le public sourd et malentendant ;&lt;/li&gt;&lt;li&gt;Guide sur l’égalité professionnelle homme-femme ;&lt;/li&gt;&lt;li&gt;Animation d’une concertation citoyenne pour l’élaboration d’une polique publique ;&lt;/li&gt;&lt;li&gt;Mise en place d’une convention citoyenne sur l’avenir du territoire ;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Cohésion sociale et inclusion
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Attractivité économique
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mobilité fluviale
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P21" s="1" t="inlineStr">
+      <c r="P34" s="1" t="inlineStr">
         <is>
           <t>27/02/2023</t>
         </is>
       </c>
-      <c r="Q21" s="1" t="inlineStr">
+      <c r="Q34" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Chaque projet devra faire l&amp;#039;objet d&amp;#039;une évaluation à l&amp;#039;aune d&amp;#039;une grille de sélection, disponible sur le site internet du Pays de Ploërmel-Coeur de Bretagne. &lt;/p&gt;&lt;p&gt;Cette grille se compose de quatre critères qui donnent une note globale, laquelle définit si le projet est sélectionné ou non.&lt;/p&gt;&lt;p&gt;De plus des critères complémentaires sont à prendre en compte pour les projets de&lt;span&gt; création ou réhabilitation de bâtiment.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Pour les projets de construction neuve :&lt;/p&gt;&lt;p&gt;Seuls pourront être soutenus les projets qui intègrent la consommation de chaleur d’origine renouvelable et/ou la production d’énergie renouvelable et/ou l’utilisation de matériaux biosourcés.&lt;/p&gt;&lt;p&gt;Pour les projets de réhabilitation :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Seuls pourront être soutenus les projets qui respectent les conditions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;un programme de travaux qui s’appuie obligatoirement a minima sur une étude thermique et/ou sur un audit énergétique réalisé par un bureau d’études agréé ;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>GAL Pays De Ploërmel Cœur De Bretagne</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-ploermel.fr/</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pauline Gall (Guilloux)&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;pays-ploermel.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;06.69.71.55.38.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>leader@pays-ploermel.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/oeuvrer-pour-un-territoire-de-proximite-solidaire-et-inclusif/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC21" s="1" t="inlineStr">
+      <c r="AC34" s="1" t="inlineStr">
         <is>
           <t>GAL du Pays de Ploërmel-Coeur de Bretagne</t>
         </is>
       </c>
-      <c r="AD21" s="1" t="inlineStr">
+      <c r="AD34" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>09/09/2024</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:34" customHeight="0">
-      <c r="A22" s="1">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
         <v>163199</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Financer des projets liés au développement rural</t>
         </is>
       </c>
-      <c r="C22" s="1" t="inlineStr">
+      <c r="C35" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Dinan Agglomération</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie Juridique / administrative
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Ingénierie technique
+Ingénierie financière
 Subvention</t>
         </is>
       </c>
-      <c r="I22" s="1" t="inlineStr">
+      <c r="I35" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L22" s="1" t="inlineStr">
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;PRINCIPES GENERAUX DU PROGRAMME EUROPEEN LEADER&lt;br /&gt;&lt;/h3&gt;&lt;p&gt;LEADER est un programme de développement rural qui soutient des initiatives locales répondant aux besoins et enjeux du territoire. Il incite les acteurs locaux – issus du domaine public et privé - à 
 réfléchir collectivement pour agir en faveur de la dynamisation et le développement de leur territoire.  Ce programme européen :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Finance des actions de développement rural en lien avec l&amp;#039;accélération des transitions écologiques 
 (alimentation durable; énergies renouvelables ; préservation de la ressource en eau; économie circulaire ; respect de l&amp;#039;environnement ; mobilités douces etc.) &lt;/li&gt;&lt;li&gt;Soutient des actions de coopération entre territoires français, européens et/ou internationaux&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Propose un accompagnement individuel pour aider au montage du dossier de demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;TERRITOIRE ELIGIBLE&lt;/h3&gt;&lt;p&gt;Les projets devront se déployer sur le périmètre de Dinan Agglomération entre le 01/01/2023 et le 31/12/2027. Pour cette période,  4 villes sont inéligibles car jugées trop « urbanisées » par l’Europe : il s&amp;#039;agit de Beaussais-sur-Mer, Dinan, Lanvallay et Quévert.&lt;br /&gt;
 Toutefois, un projet dans une commune inéligible le devient si au moins 50% des dépenses sont réalisées dans une commune éligible (mutualisation ; actions majoritairement déployées sur un périmètre éligible...).&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;THEMATIQUES SOUTENUES&lt;/h3&gt;&lt;p&gt;Dans le langage des subventions, les axes opérationnels permettant d&amp;#039;attribuer une aide financière sont appelés des &amp;#34;fiches actions&amp;#34;. En ce qui concerne le programme LEADER, chaque territoire qui dispose d&amp;#039;une enveloppe financière européenne propose ses propres thématiques : c&amp;#039;est sa stratégie locale de développement. Sur Dinan Agglomération, une opération pourra être étudiée par l&amp;#039;équipe LEADER si elle correspond à au moins 1 des fiches actions suivantes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 1: Stimuler une plus grande sobriété pour réussir la transition&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcement de la compréhension des enjeux climatiques et l’acceptabilité des voies de transformation du territoire (ex : Sensibilisation; Actions d&amp;#039;expérimentation et de valorisation)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la décarbonation de la mobilité par le développement de nouvelles pratiques (ex : Renforcement de l‘utilisation des modes de mobilités actives et durables; Développement de nouvelles mobilités durables)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 2 : Produire et consommer local pour réduire la dépendance du territoire&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déploiement de nouveaux leviers pour accroitre la production d‘EnR et améliorer l‘efficacité énergétique (ex : Sensibilisation, Structuration de filières; Opérations démonstratrices)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Adéquation entre la production et la distribution des produits alimentaires locaux (ex : Développement de circuits courts; Contribution au développement de la production locale)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la réutilisation des déchets (ex : Sensibilisation; Solutions de collecte)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 3: Préserver et profiter grâce à une gestion plus raisonnée de l’espace et des ressources&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Émergence de nouvelles solutions pour réduire les effets de la pression foncière et permettre les parcours résidentiels (ex: Développement de solutions pour réduire la pression foncière; Amélioration du parcours résidentiel)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Préservation de la population des effets du dérèglement climatique (ex : Désimperméabilisation des sols; Redonner place à la nature)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Rééquilibrage et régulation des flux touristiques (Régulation des flux touristiques; Rééquilibrage territorial des flux touristiques)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 4: Coopérer à l’échelle inter-territoriale et transnationale&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déployer des solutions en matière de transition énergétique et écologique  (ex : Actions communes de coopération pour répondre à un problème 
 commun - comme la réutilisation des eaux usées;  expérimentation d&amp;#039;un nouveau moyen de transport durable...) &lt;/li&gt;&lt;li&gt;Investiguer des nouvelles solutions de résilience expérimentées sur d‘autres territoires (ex : Visite d&amp;#039;actions d&amp;#039;énergies citoyennes d&amp;#039;un pays européen avant de l&amp;#039;expérimenter sur Dinan Agglomération)&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Arts plastiques et photographie
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
@@ -4072,411 +6292,411 @@
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q22" s="1" t="inlineStr">
+      <c r="Q35" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet privés : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Obtenir un cofinancement public (État, Région, Département, Collectivité...) : 1€ d&amp;#039;aide publique mobilisée permet d&amp;#039;obtenir jusqu&amp;#039;à 4€ de &lt;span&gt;LEADER&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet publics : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Avoir 20% d&amp;#039;autofinancement&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T35" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>CA Dinan Agglomération</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://www.dinan-agglomeration.fr/Dinan-Agglomeration/Financer-vos-projets/Programme-europeen-LEADER-2023-2027</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Myriam LEGENDRE, chargée du programme européen LEADER&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;m.legendre&amp;#64;dinan-agglomeration.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 96 87 77 65 / 06 61 13 42 85&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>m.legendre@dinan-agglomeration.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/programme-europeen-leader-de-dinan-agglomeration/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB22" s="1" t="inlineStr">
+      <c r="AB35" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC22" s="1" t="inlineStr">
+      <c r="AC35" s="1" t="inlineStr">
         <is>
           <t>Dinan Agglomération</t>
         </is>
       </c>
-      <c r="AD22" s="1" t="inlineStr">
+      <c r="AD35" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE22" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG22" s="1" t="inlineStr">
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>26/08/2024</t>
         </is>
       </c>
-      <c r="AH22" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="23" spans="1:34" customHeight="0">
-      <c r="A23" s="1">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
         <v>163170</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Promouvoir une économie locale et touristique diversifiée valorisant les ressources, savoir-faire et acteurs locaux</t>
         </is>
       </c>
-      <c r="C23" s="1" t="inlineStr">
+      <c r="C36" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D23" s="1" t="inlineStr">
+      <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Une économie locale et touristique diversifiée valorisant les ressources, savoir-faire et acteurs locaux</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="F23" s="1" t="inlineStr">
+      <c r="F36" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I23" s="1" t="inlineStr">
+      <c r="I36" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 80</t>
         </is>
       </c>
-      <c r="J23" s="1" t="inlineStr">
+      <c r="J36" s="1" t="inlineStr">
         <is>
           <t>Aide plancher : 4.000€ / Aide plafond : 60.000€</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Pays du Bessin dispose d&amp;#039;un tissu économique inégalement réparti et dynamique, fragilisé
 par l&amp;#039;évolution des modes de consommation, la concurrence des grands pôles et, parfois, un
 manque de coopération entre acteurs. Cette fiche vise à soutenir le développement d&amp;#039;une
 économie locale et touristique plus ancrée sur le territoire, en lien avec l&amp;#039;ensemble des
 acteurs.
 La disparité du territoire entre Nord et Sud se fait ressentir dans l’accueil des touristes et le
 nombre de pôles touristiques. Le Sud souffre d’un manque de visibilité et d’attractivité pour
 les touristes étrangers.
 Les opérations accompagnées dans le cadre de cette fiche action sont en cohérence avec 10
 objectifs du SRADDET, notamment développer l’offre de service, sauvegarder les spécificités
 du monde rural, la réduction de l’artificialisation des sols et la gestion des friches, et surtout
 la promotion d’un tourisme durable. Cette fiche action prend également en compte les
 constats du GIEC normand en termes de biodiversité, adaptation aux changements
 climatiques et la pollution de l’air.
 Les actions accompagnées par cette fiche action pourront se faire en partenariat des parcs
 régionaux, offices de tourisme, associations locales.&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;Accompagner un développement économique et touristique équilibré du territoire.
 &lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;Accompagner les projets s&amp;#039;appuyant sur les ressources, savoir-faire et acteur locaux.
 &lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;Soutenir le secteur de l&amp;#039;ESS et les démarches d&amp;#039;économie circulaire
 &lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;Renforcer la connaissance des tissus économiques et touristiques &lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Montant de l&amp;#039;aide : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aide plancher : 4.000€&lt;/li&gt;&lt;li&gt;Aide plafond : 60.000€&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M23" s="1" t="inlineStr">
+      <c r="M36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (Votre projet doit entrer dans au moins un des types d&amp;#039;opération ci-dessous) : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Structuration et animation de filières spécifiques au territoire, s&amp;#039;appuyant sur des ressources et savoir-faire locaux ; &lt;/li&gt;&lt;li&gt;Création et animation d&amp;#039;observatoires territoriaux des activités et des friches visant à partager un diagnostic commun
 des besoins et éclairer les décisions ;
 &lt;/li&gt;&lt;li&gt;Réhabilitation et extension de gîtes et hébergements à vocation touristique
 - Réhabilitation et extension de logements pour les personnels saisonniers ;
 &lt;/li&gt;&lt;li&gt;Développement de marchés de producteurs locaux ;
 &lt;/li&gt;&lt;li&gt;Soutien aux projets de tourisme durable ;
 &lt;/li&gt;&lt;li&gt;Création de partenariats entre les sites touristiques majeurs et secondaires ;
 &lt;/li&gt;&lt;li&gt;Adaptation d&amp;#039;une offre existante à l’accueil des cyclotouristes ;
 &lt;/li&gt;&lt;li&gt;Actions favorisant et encourageant le développement de circuits de randonnées pédestres, équestres, trekkings et le
 tourisme à vélo ;
 &lt;/li&gt;&lt;li&gt;Développement de systèmes de billetterie et de réservation en ligne pour les sites touristiques, permettant de réguler
 et réorienter les flux ;
 &lt;/li&gt;&lt;li&gt;Accompagnement des collectivités, entreprises et associations dans leurs démarches d&amp;#039;économie circulaire ;
 &lt;/li&gt;&lt;li&gt;Maintien et développement des activités artisanales et commerciales des centre-bourgs (communes de moins de
 10000 habitants), y compris les activités mobiles.
 &lt;/li&gt;&lt;li&gt;Soutien de la reprise/maintien du dernier commerce du village (collectivités) &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Friche
 Commerces et services
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Attractivité économique
 Artisanat</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays du Bessin au Virois. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. &lt;/strong&gt;Le projet permet d&amp;#039;accompagner le développement économique touristique équilibré du territoire&lt;br /&gt;&lt;strong&gt;2. &lt;/strong&gt;le projet s&amp;#039;appuie sur les ressources, savoir-faire et acteurs locaux&lt;br /&gt;&lt;strong&gt;3. &lt;/strong&gt;le projet est porté par un acteur de l&amp;#039;ESS et/ou encourage l&amp;#039;économie circulaire&lt;br /&gt;&lt;strong&gt;4. &lt;/strong&gt;Le projet permet de renforcer la connaissance des tissus économiques et touristiques du territoire&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Amortissement de biens neufs,&lt;/li&gt;&lt;li&gt;Contribution en nature, &lt;/li&gt;&lt;li&gt;Contrat de crédit-bail,&lt;/li&gt;&lt;li&gt;Bénévolat (dans le cadre d’auto-construction),&lt;/li&gt;&lt;li&gt;TVA (si elle est récupérée par le bénéficiaire),&lt;/li&gt;&lt;li&gt;Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale),&lt;/li&gt;&lt;li&gt;Infrastructures numériques fixes ou mobiles,&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi,&lt;/li&gt;&lt;li&gt;Mise aux normes strictes,&lt;/li&gt;&lt;li&gt;Travaux effectués en régie,&lt;/li&gt;&lt;li&gt;Achat de terrain et de biens immeubles,&lt;/li&gt;&lt;li&gt;Exclusion des retenues de garanties et des aléas (commande publique).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
+      <c r="T36" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>GAL Pays du Bessin au Virois</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/programme-europeen-LEADER</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Johanne DELBERGHE&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 11 46&lt;/p&gt;&lt;p&gt;Mathilde BALLIERE&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 18&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:leader.bessinvirois&amp;#64;calvados.fr" target="_blank"&gt;leader.bessinvirois&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>leader.bessinvirois@calvados.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z36" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-une-economie-locale-et-touristique-diversifiee-valorisant-les-ressources-savoir-faire-et-acteurs-locaux/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB23" s="1" t="inlineStr">
+      <c r="AB36" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC23" s="1" t="inlineStr">
+      <c r="AC36" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="AE23" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG23" s="1" t="inlineStr">
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
         <is>
           <t>13/08/2024</t>
         </is>
       </c>
-      <c r="AH23" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="24" spans="1:34" customHeight="0">
-      <c r="A24" s="1">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
         <v>163142</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans la compréhension des enjeux du Zéro Artificialisation Nette (ZAN) et du SDRIF-E et leur mise en œuvre au niveau local</t>
         </is>
       </c>
-      <c r="D24" s="1" t="inlineStr">
+      <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Accompagnement des collectivités dans la compréhension des enjeux du Zéro Artificialisation Nette (ZAN) et du SDRIF-E et leur mise en œuvre au niveau local</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H37" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Accompagner les collectivités dans la compréhension de la
 mise en œuvre du ZAN et du SDRIF-E (schéma directeur environnemental) sur leur
 territoire : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mise à disposition des compétences techniques du Département
 au profit des collectivités seine-et-marnaises pour un accompagnement dans la
 mise en œuvre des principes de ZAN sur leur territoire, en accord avec les
 orientations du futur SDRIF-E. Cette offre vise à permettre à une commune ou à
 un EPCI de comprendre les implications de la mise en œuvre de la loi Climat et
 Résilience et de sa déclinaison régionale à travers le SDRIF-E, ainsi que des
 potentialités offertes pour poursuivre son développement, tout en conservant
 ses spécificités locales.&lt;/li&gt;&lt;li&gt;Sensibilisation sur une courte durée, selon une à plusieurs
 réunions en fonction de la demande.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Pour les demandes initiées par les EPCI ou les SMEP,
 l’accompagnement pédagogique peut se faire d’abord au niveau de la collectivité
 initiatrice de la demande, puis auprès des communes volontaires si elles en
 estiment le besoin au niveau local.&lt;/p&gt;&lt;p&gt;Des réunions sont envisagées après activation de l’offre
 pour préciser la commande et sensibiliser aux enjeux du ZAN et du SDRIF-E et
 leur déclinaison au niveau local. Un document de synthèse sera ensuite restitué à la
 collectivité.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M24" s="1" t="inlineStr">
+      <c r="M37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;PLU, PLUI&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Tourisme
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
 Santé
 Commerces et services
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Revitalisation
 Risques naturels
 Qualité de l'air
@@ -4485,4859 +6705,1175 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Prévention des risques
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Industrie
 Réduction de l'empreinte carbone
 Milieux humides
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Collectivités de Seine-et-Marne&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W24" s="1" t="inlineStr">
+      <c r="W37" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;ROGNON Sylvie&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:id77&amp;#64;departement77.fr" target="_self"&gt;id77&amp;#64;departement77.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Téléphone : 01 64 14 73 56&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-dans-la-comprehension-des-enjeux-du-zero-artificialisation-nette-zan-et-du-sdrif-e-et-leur-mise-en-oeuvre-au-niveau-local/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB24" s="1" t="inlineStr">
+      <c r="AB37" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC24" s="1" t="inlineStr">
+      <c r="AC37" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE24" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG24" s="1" t="inlineStr">
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
         <is>
           <t>30/07/2024</t>
         </is>
       </c>
-      <c r="AH24" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:34" customHeight="0">
-      <c r="A25" s="1">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
         <v>163138</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Organiser un Forum Entreprendre dans la Culture</t>
         </is>
       </c>
-      <c r="D25" s="1" t="inlineStr">
+      <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Entrepreneuriat culturel - Forums Entreprendre dans la Culture</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="F25" s="1" t="inlineStr">
+      <c r="F38" s="1" t="inlineStr">
         <is>
           <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J25" s="1" t="inlineStr">
+      <c r="J38" s="1" t="inlineStr">
         <is>
           <t>La subvention accordée sera comprise entre 10.000 et 25.000 euros maximum.</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L25" s="1" t="inlineStr">
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Qu&amp;#039;est-ce que l&amp;#039;entrepreneuriat culturel ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;entrepreneuriat culturel désigne l&amp;#039;action d&amp;#039;entreprendre et de mener à bien une initiative et de fédérer des individus autour d’un projet commun, de manière à générer une valeur esthétique, culturelle, sociale et/ou économique. &lt;/p&gt;&lt;p&gt;Les Forums Entreprendre dans la Culture sont des rencontres professionnelles qui ont pour objectifs de valoriser l’entrepreneuriat culturel, d’une part, et d’apporter des informations pratiques et concrètes aux entrepreneurs et aux porteurs de projets, d’autre part, afin de favoriser leur professionnalisation et le développement de leur structure ou de leur activité. &lt;/p&gt;&lt;p&gt;Cette démarche s&amp;#039;adresse ainsi aux structures en capacité d’organiser un Forum Entreprendre dans la Culture.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs de la démarche&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Outre la qualité et la richesse de la création artistique et culturelle française, le poids économique direct de la culture repose sur la vitalité et le dynamisme d’un tissu particulièrement dense de plus de 263 400 associations actives sur le champ culturel et 150 000 très petites entreprises (TPE) et petites et moyennes entreprises (PME) qu’il est essentiel d’accompagner dans leur structuration et leur développement.&lt;/p&gt;&lt;p&gt;En effet, les mutations induites par les transformations numériques et l’évolution des usages, nécessitent de reconsidérer un grand nombre de modèles économiques traditionnels et transforment en profondeur certains moyens de production, de distribution et de diffusion. Cette évolution a mis en exergue un déficit de professionnalisation des entrepreneurs culturels et de structuration de leurs entreprises.&lt;/p&gt;&lt;p&gt;Par ailleurs, il n’est pas toujours naturel pour un entrepreneur culturel de s’affirmer comme tel, et les bénéfices d’une structuration économique solide ne sont pas toujours suffisamment perçus par les porteurs de projets. Les objectifs esthétiques, culturels et sociaux apparaissent en outre parfois plus importants que les visées économiques ou financières, ce qui fragilise d’autant plus certaines structures culturelles.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Au-delà de l’accès au financement, qui reste le problème majeur de toute entreprise, la formation à l’entrepreneuriat, l’accès aux conseils juridiques, sociaux et comptables, la difficulté à accéder à des locaux professionnels ainsi que la prévention de l’isolement sont des enjeux fondamentaux pour les entrepreneurs culturels.&lt;/p&gt;&lt;p&gt;Ce sont les objectifs principaux des Forums Entreprendre dans la Culture.&lt;/p&gt;&lt;p&gt;Articulé autour de témoignages d’entrepreneurs culturels et de conseils d’experts, et entièrement gratuit, l’événement devra proposer des rondes et des ateliers sectoriels et transversaux. Le Forum devra aborder ainsi les thèmes du financement, de l’accompagnement, de la structuration, des modèles économiques de la culture, de l&amp;#039;évolution du secteur culturel face aux nouveaux usages et à la transition numérique, des défis environnementaux, de la responsabilité sociétale des entreprises (RSE) et du développement à l’international.  &lt;/p&gt;&lt;p&gt;Le public ciblé par le Forum est celui des entrepreneurs, afin de les aider dans leur professionnalisation et la structuration de leur entreprise ou de leur activité, des étudiants ou des jeunes diplômés qui ont le projet d’entreprendre dans ces secteurs, ou encore des institutionnels qui souhaitent transmettre une information fiable à leurs interlocuteurs.   &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montant de la subvention&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La subvention accordée sera comprise entre 10.000 et 25.000 euros maximum.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités d&amp;#039;attribution de la subvention&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La subvention est versée en une fois. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Calendrier&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Défini par chaque service déconcentré du ministère de la Culture (DRAC/DAC/DCJS/MAC).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Formation professionnelle
 Emploi
 Artisanat
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Qui peut déposer un dossier ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Associations &lt;/li&gt;&lt;li&gt;Entreprises privées &lt;/li&gt;&lt;li&gt;Établissements publics / Services de l&amp;#039;État&lt;/li&gt;&lt;li&gt;Agences culturelles régionales &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères d’éligibilité du demandeur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La structure en mesure d&amp;#039;accueillir un forum, devra avoir dans ses missions principales la professionnalisation et l’accompagnement des entrepreneurs culturels régionaux ainsi que la structuration de leur entreprise ou leur activité.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité du projet&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les critères d’éligibilité du projet reposent sur :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la pertinence des actions et des rencontres professionnelles proposées par le demandeur au regard des objectifs de l’événement ;&lt;/li&gt;&lt;li&gt;la cohérence budgétaire ;&lt;/li&gt;&lt;li&gt;la qualité des partenariats.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères de non-éligibilité du projet&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les structures dont la résidence fiscale n&amp;#039;est pas située en France ;&lt;/li&gt;&lt;li&gt;les personnes physiques.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Nature des dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Location de salle ou d’équipement&lt;/li&gt;&lt;li&gt;Rémunération des intervenants&lt;/li&gt;&lt;li&gt;Défraiement des intervenants&lt;/li&gt;&lt;li&gt;Communication&lt;/li&gt;&lt;li&gt;Frais de traiteur &lt;/li&gt;&lt;li&gt;Les frais liés à l’organisation de l’événement exclusivement&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T38" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/entrepreneuriat-culturel-forums-entreprendre-dans-la-culture</t>
         </is>
       </c>
-      <c r="W25" s="1" t="inlineStr">
+      <c r="W38" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/aide-livre-lecture-2024</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Pour toute question sur l’entrepreneuriat culturel, vous êtes invités à vous adresser à la Direction générale des médias et industries culturelles (DGMIC) - Délégation aux entreprises culturelles : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Philippe TILLY, adjoint au délégué aux entreprises culturelles (DEC/DGMIC) : &lt;a href="mailto:philippe.tilly&amp;#64;culture.gouv.fr" target="_self"&gt;philippe.tilly&amp;#64;culture.gouv.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;182 rue Saint-Honoré, 75001 Paris&lt;/p&gt;&lt;p&gt;&lt;strong&gt;ou au service déconcentré du ministère de la Culture du lieu de réalisation de votre projet :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Auvergne-Rhône-Alpes : Marion WOLF : marion.wolf&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Bourgogne-Franche-Comté : Laurence DELOIRE : laurence.deloire&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Bretagne : Stéphanie CARNET : stephanie.carnet&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Centre-Val de Loire : Benoît LECERF : benoit.lecerf&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Corse : forum-entreprendre.dgmic&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Grand-Est : Claire ANTONY : claire.antony&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Hauts-de-France : Benjamin ORLIANGE : benjamin.orliange&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Ile-de-France : forum-entreprendre.dgmic&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Normandie : Damien EUCHI : damien.euchi&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Nouvelle-Aquitaine : Anne-Claire Rocton : anne-claire.rocton&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Occitanie : Silvy CASTEL : Silvy.castel&amp;#64;culture.gouv.fr / Emmanuel PIDOUX : emmanuel.pidoux&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Pays de la Loire : Thierry CHEVALIER : thierry.chevalier&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Provence-Alpes-Côte d&amp;#039;Azur : Jérémie CHOUKROUN : jeremie.choukroun&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Guadeloupe : forum-entreprendre.dgmic&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Guyane : forum-entreprendre.dgmic&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;La Réunion : forum-entreprendre.dgmic&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Martinique : Audrey PHIBEL : audrey.phibel&amp;#64;culture.gouv.fr / Yolande-Salomé TOUMSON : yolande-salome.toumson&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Mayotte : forum-entreprendre.dgmic&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Nouvelle-Calédonie : forum-entreprendre.dgmic&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Polynésie française : forum-entreprendre.dgmic&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/entrepreneuriat-culturel-forums-entreprendre-dans-la-culture/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF25" s="1" t="inlineStr">
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG25" s="1" t="inlineStr">
+      <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>28/07/2024</t>
         </is>
       </c>
-      <c r="AH25" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="26" spans="1:34" customHeight="0">
-      <c r="A26" s="1">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
         <v>163085</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Financer des projets qui favorisent le partage des richesses culturelles et la vie locale</t>
         </is>
       </c>
-      <c r="C26" s="1" t="inlineStr">
+      <c r="C39" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
         </is>
       </c>
-      <c r="D26" s="1" t="inlineStr">
+      <c r="D39" s="1" t="inlineStr">
         <is>
           <t>LEADER, Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Subvention
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
 Ingénierie Juridique / administrative
-Ingénierie technique
-[...3 lines deleted...]
-      <c r="I26" s="1" t="inlineStr">
+Subvention</t>
+        </is>
+      </c>
+      <c r="I39" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 64</t>
         </is>
       </c>
-      <c r="J26" s="1" t="inlineStr">
+      <c r="J39" s="1" t="inlineStr">
         <is>
           <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l’offre culturelle locale (dont le patrimoine), les services aux habitants pour favoriser le bien vivre ensemble dans les villages. Il vise également à trouver des solutions de mobilité durables qui permettent aux habitants d’accéder aux opportunités proches de chez eux. Enfin, il vise à renforcer le lien social, à favoriser la mixité, l’entraide et la solidarité.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Sauvegarder et transmettre les patrimoines matériels et immatériels&lt;/p&gt;&lt;p&gt;- Créer une offre culturelle locale favorisant les échanges&lt;/p&gt;&lt;p&gt;- Renforcer le lien social et les actions en faveur de la jeunesse&lt;/p&gt;&lt;p&gt;- Développer les services aux habitants&lt;/p&gt;&lt;p&gt;- Favoriser les mobilités alternatives au service du lien social ou de la vie locale&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le
 projet correspond aux critères de la stratégie du territoire, d&lt;strong&gt;’être accompagné
 par l’équipe technique sur le montage de leur projet &lt;/strong&gt;(plan de financement, recherche de partenariats, etc.), et de &lt;strong&gt;déposer une demande d’aide financière&lt;/strong&gt; auprès de l’Union
 Européenne.&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique (LEADER &amp;#43; autre
 cofinancement public) est de&lt;strong&gt; 80%,&lt;/strong&gt; et le minimum d’autofinancement (fonds
 propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M26" s="1" t="inlineStr">
+      <c r="M39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;- Restauration de patrimoine permettant de créer du lien social, recueil de récits et valorisation, etc.&lt;/p&gt;&lt;p&gt;‐ Création artistique sur le territoire, etc.&lt;/p&gt;&lt;p&gt;‐ Activités intergénérationnelles, tiers-lieu culturel, etc.&lt;/p&gt;&lt;p&gt;‐ Bibliothèque itinérante, activités inter-villages, etc.&lt;/p&gt;&lt;p&gt;‐ Rosalies, installations de racks à vélo et bornes de réparation, autopartage, navette mutualisée, etc.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Friche
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Architecture
 Paysage
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Artisanat
 Mobilité partagée
 Mobilité pour tous
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q26" s="1" t="inlineStr">
+      <c r="Q39" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet
 se situe sur le territoire du GAL Garrigues et Costières de Nîmes et répond à sa stratégie locale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité
 temporelle :&lt;/strong&gt; aucune dépense ne doit être engagée avant le dépôt officiel de
 la demande de financement sur la plateforme numérique (signature de devis, versement d’un acompte,
 notification de marché, etc.).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité des dépenses : &lt;/strong&gt;actions et outils de
 promotion et communication, formation, animation, prestation de service,
 équipement et aménagement, frais de personnel, frais de déplacement, etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis obligatoires : &lt;/strong&gt;le projet est &lt;strong&gt;nouveau et/ou
 exemplaire &lt;/strong&gt;pour le territoire ET le projet f&lt;strong&gt;avoriser les interactions et crée du
 lien social.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Co-financement public :&lt;/strong&gt; tout projet sollicitant du LEADER doit obligatoirement
 appeler en contrepartie un cofinancement auprès d’une structure publique (Etat,
 Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T26" s="1" t="inlineStr">
+      <c r="T39" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>https://www.petr-garriguescostieres.org/leader/</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;&lt;span&gt;PETR Garrigues et Costières de Nîmes&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;&lt;span&gt;1 rue du Colisée - &lt;/span&gt;&lt;span&gt;30900 NÎMES&lt;/span&gt;&lt;br /&gt;06 30 07 33 52  | 04 &lt;span&gt;66 02 54 12&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>a.marin@petr-garriguescostieres.org</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/leader-un-programme-europeen-au-service-des-ruralites/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC26" s="1" t="inlineStr">
+      <c r="AC39" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="AD26" s="1" t="inlineStr">
+      <c r="AD39" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE26" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG26" s="1" t="inlineStr">
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>17/07/2024</t>
         </is>
       </c>
-      <c r="AH26" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="27" spans="1:34" customHeight="0">
-[...690 lines deleted...]
-      <c r="G31" s="1" t="inlineStr">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>164218</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Mener des études en matière de connaissance générale : acquisition de données</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de connaissance générale : études d'intérêt général et acquisition de données</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...5 lines deleted...]
-      <c r="H31" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I31" s="1" t="inlineStr">
-[...406 lines deleted...]
-      <c r="N33" s="1" t="inlineStr">
+      <c r="I40" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="J40" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions consistent en la collecte de données (qualité du milieu, pressions, …) dès lors qu’elles répondent aux 
+priorités de l’Agence de l’eau et qu’elles sont recueillies selon un format défini par l’Agence de l’eau. &lt;/p&gt;&lt;p&gt;Ainsi, peut être citée en exemple la mise en place d’une surveillance des ressources en eau ou des milieux 
+aquatiques permettant d’acquérir, par des organismes tiers, des données brutes tout en s’inscrivant dans une 
+logique de complémentarité avec les réseaux patrimoniaux qui répondent aux obligations nationales et 
+communautaires et qui sont portés par les pouvoirs publics.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
-Patrimoine et monuments historiques
-[...39 lines deleted...]
-Qualité de l'air
 Biodiversité
-Equipement public
-[...13 lines deleted...]
-Prévention des risques
 Artisanat
-Information voyageur, billettique multimodale
-[...8 lines deleted...]
-Médias et communication
 Industrie
-Fiscalité des entreprises
-[...68 lines deleted...]
-      <c r="AA33" s="1" t="inlineStr">
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le taux d’aide de référence sera de 50 % pour l’acquisition de données et pour le soutien aux études d’intérêt
+général réalisées par des tiers. &lt;/p&gt;&lt;p&gt;Au regard du degré de priorité que représente le projet pour l’Agence de l’eau, le taux d’aide pourra être modulé
+par rapport au taux d’aide de référence, sans toutefois dépasser 80 %. &lt;/p&gt;&lt;p&gt;Ce taux d’aide s’applique sur la base d’un montant retenu par l’Agence de l’eau incluant :
+&lt;br /&gt;• Les prestations intellectuelles en régie ; &lt;br /&gt;• Divers achats spécifiquement liés à la réalisation du projet. L’assiette des achats d’investissement sera
+adaptée en fonction de la durée d’amortissement du bien en regard de la durée du projet.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_connaissance_generale_etudes_d%E2%80%99interet_general_et_acquisition_de_donnees_-_FICHE_THEMATIQUE.pdf?Archive=264994608217&amp;File=interventions%5Fen%5Fmatiere%5Fde%5Fconnaissance%5Fgenerale%5F%5Fetudes%5Fd%E2%80%99interet%5Fgeneral%5Fet%5Facquisition%5Fde%5Fdonnees%5F%5F%5FFicHe%5FTHeMaTiQue%5Fpdf</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mener-des-etudes-en-matiere-de-connaissance-generale-etudes-dinteret-general/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC33" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:34" customHeight="0">
-[...167 lines deleted...]
-      <c r="A35" s="1">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
         <v>164152</v>
       </c>
-      <c r="B35" s="1" t="inlineStr">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Financer des études de connaissance de type inventaire historique urbain</t>
         </is>
       </c>
-      <c r="D35" s="1" t="inlineStr">
+      <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière d'actions de lutte contre les pressions générées par les activités économiques industrielles et artisanales</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
+      <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I35" s="1" t="inlineStr">
+      <c r="I41" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J35" s="1" t="inlineStr">
+      <c r="J41" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L35" s="1" t="inlineStr">
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Poursuivre les interventions de lutte contre les pollutions toxiques ponctuelles et dispersées&lt;/li&gt;&lt;li&gt;Eliminer 3 000 kg de substances toxiques pour la période 2025-2030&lt;/li&gt;&lt;li&gt;Intensifier les actions favorisant la résilience des activités économiques aux effets du changement climatique et renforcer les actions en matière de communication et sensibilisation des maitres d&amp;#039;ouvrages pour impulser et accompagner un changement de pratiques&lt;/li&gt;&lt;li&gt;Atteindre 6 millions de m3 d&amp;#039;eau prélevée économisée au cours du 12e programme d&amp;#039;intervention 2025-2030&lt;/li&gt;&lt;li&gt;Développer des actions qui favorisent la biodiversité&lt;/li&gt;&lt;li&gt;Résorber les foyers résiduels de pollution classique&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Innovation, créativité et recherche
 Biodiversité
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R35" s="1" t="inlineStr">
+      <c r="R41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études sont éligibles dès lors qu’elles sont nécessaires à la définition, à l’analyse de la faisabilité ou de l’opportunité et à la préparation des investissements ou actions éligibles y compris les études préalables aux opérations groupées. Pour les études préalables à une opération groupée portées par une collectivité, les modalités d’aide sont définies dans la fiche thématique « Interventions en matière de développement et d’amélioration des systèmes d’assainissement ».&lt;/p&gt;&lt;p&gt;Elles peuvent être réalisées par les moyens propres du maître d’ouvrage, selon les dispositions prévues dans la fiche relative aux « Dispositions communes relatives à la prise en charge et à la justification des actions, études et travaux réalisés par les moyens propres du bénéficiaire ».&lt;/p&gt;&lt;p&gt;Concernant les actions de connaissance de type Inventaire Historique Urbain (IHU) pour recenser les sites et sols pollués et potentiellement pollués à l’échelle d’un territoire d’une collectivité dans un objectif de priorisation par rapport aux enjeux de l’eau, elles sont éligibles pour les porteurs de projets publics. Elles peuvent être réalisées par les moyens propres du maître d’ouvrage, selon les dispositions prévues dans la fiche relative aux « Dispositions communes relatives à la prise en charge et à la justification des actions, études et travaux réalisés par les moyens propres du bénéficiaire ».&lt;/p&gt;&lt;p&gt;Porteur de projet public 
 exclusivement&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T35" s="1" t="inlineStr">
+      <c r="T41" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_activites_eco.pdf?Archive=263787908196&amp;File=fiche_activites_eco_pdf</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_blank"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pressions-generees-par-les-activites-economiques-industrielles-et-artisanales-etudes-innovation/</t>
         </is>
       </c>
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC35" s="1" t="inlineStr">
+      <c r="AC41" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE35" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG35" s="1" t="inlineStr">
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
-      <c r="AH35" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="36" spans="1:34" customHeight="0">
-      <c r="A36" s="1">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>164110</v>
       </c>
-      <c r="B36" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Financer des projets de développement et d'attractivité économique locale</t>
         </is>
       </c>
-      <c r="C36" s="1" t="inlineStr">
+      <c r="C42" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D36" s="1" t="inlineStr">
+      <c r="D42" s="1" t="inlineStr">
         <is>
           <t>LEADER, Liaisons Entre Actions de Développement de l’Economie Rurale</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
-[...7 lines deleted...]
-      <c r="I36" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I42" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 64</t>
         </is>
       </c>
-      <c r="J36" s="1" t="inlineStr">
+      <c r="J42" s="1" t="inlineStr">
         <is>
           <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l&amp;#039;adaptation de l’offre commerciale aux nouveaux modes de consommation, la coexistence d’un potentiel de développement agricole et de besoins locaux importants en matière de consommation, et de répondre au besoin de valoriser l’offre touristique auprès des professionnels et des habitants, et de mettre en réseau l’offre.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Soutenir l’artisanat et les savoir-faire locaux&lt;/p&gt;&lt;p&gt;- Privilégier la consommation alimentaire locale et solidaire&lt;/p&gt;&lt;p&gt;- Valoriser le tourisme durable et local&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le projet correspond aux critères de la stratégie du territoire, d&lt;strong&gt;’être accompagné par l’équipe technique sur le montage de leur projet &lt;/strong&gt;(plan de financement, recherche de partenariats, etc.), et de &lt;strong&gt;déposer une demande d’aide financière&lt;/strong&gt; auprès de l’Union Européenne.&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique (LEADER &amp;#43; autre cofinancement public) est de&lt;strong&gt; 80%,&lt;/strong&gt; et le minimum d’autofinancement (fonds propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M36" s="1" t="inlineStr">
+      <c r="M42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;- Atelier de transformation mutualisé, café transmission, animation de marché de producteurs et artisans, etc.&lt;/p&gt;&lt;p&gt;‐ Boutique de producteurs, épicerie solidaire itinérante, la structuration d’un réseau d’approvisionnement pour la restauration scolaire, etc.&lt;/p&gt;&lt;p&gt;‐ Tiny house écoresponsable, découverte du patrimoine local à vélo, activité touristique fluviale écoresponsable, etc.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Artisanat
 Information voyageur, billettique multimodale
 Modes actifs : vélo, marche et aménagements associés
 Industrie
 Mobilité fluviale</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R36" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet se situe sur le territoire du GAL Garrigues et Costières de Nîmes et répond à sa stratégie locale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle :&lt;/strong&gt; aucune dépense ne doit être engagée avant le dépôt officiel de la demande de financement sur la plateforme numérique (signature de devis, versement d’un acompte, notification de marché, etc.).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité des dépenses : &lt;/strong&gt;actions et outils de promotion et communication, formation, animation, prestation de service, équipement et aménagement, frais de personnel, frais de déplacement, etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis obligatoires : &lt;/strong&gt;le projet est &lt;strong&gt;nouveau et/ou exemplaire &lt;/strong&gt;pour le territoire ET le projet crée de l’emploi ou engendre des retombées économiques locales&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Co-financement public :&lt;/strong&gt; tout projet sollicitant du LEADER doit obligatoirement appeler en contrepartie un cofinancement auprès d’une structure publique (Etat, Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T36" s="1" t="inlineStr">
+      <c r="T42" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>https://www.petr-garriguescostieres.org/leader/</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;PETR Garrigues et Costières de Nîmes&lt;/p&gt;&lt;p&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;br /&gt;1 rue du Colisée - 30900 NÎMES&lt;br /&gt;06 30 07 33 52  | 04 66 02 54 12&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>a.marin@petr-garriguescostieres.org</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-projets-de-developpement-et-dattractivite-economique-locale/</t>
         </is>
       </c>
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC36" s="1" t="inlineStr">
+      <c r="AC42" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="AD36" s="1" t="inlineStr">
+      <c r="AD42" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE36" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG36" s="1" t="inlineStr">
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>17/01/2025</t>
         </is>
       </c>
-      <c r="AH36" s="1" t="inlineStr">
-[...1022 lines deleted...]
-      </c>
       <c r="AH42" s="1" t="inlineStr">
         <is>
-          <t>03/07/2026</t>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:34" customHeight="0">
       <c r="A43" s="1">
-        <v>164224</v>
+        <v>162707</v>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Sensibiliser, éduquer et informer du public - Action de communication co-organisée avec l'agence de l'eau</t>
+          <t>Permettre un développement économique durable fondé sur la valorisaiton qualitative et cohérente des ressources locales</t>
+        </is>
+      </c>
+      <c r="C43" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
+          <t>Fiche action n°2</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
-          <t>Agence de l'eau  Rhin-Meuse</t>
+          <t>GAL des Cévennes au Rhône</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
-        <is>
-[...1355 lines deleted...]
-      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I51" s="1" t="inlineStr">
+      <c r="I43" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 64</t>
         </is>
       </c>
-      <c r="J51" s="1" t="inlineStr">
+      <c r="J43" s="1" t="inlineStr">
         <is>
           <t>Minimum de 4000€ pour les privés, 10 000€ pour les publics, et plafond de 64 000€</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Via le programme européen de
 subvention LEADER 2023-2027, le GAL souhaite accompagner le développement
 économique local, une économie durable en lien avec la valorisation des
 ressources locales. &lt;/span&gt;&lt;span&gt;Est entendu comme « ressources
 locales » toutes matières/énergies biosourcées ou &lt;/span&gt;&lt;span&gt;géosourcées&lt;/span&gt;&lt;span&gt;
 issues du territoire telles que des matières issues des filières agricoles ou
 forestières, la terre, les pierres,... L’ensemble du cycle économique est
 envisagé, il peut s’agir de &lt;/span&gt;&lt;span&gt;soutien
 aux &lt;/span&gt;&lt;span&gt;filières de productions ou
 transformations, d’entreprises artisanales, de services et de commerces ou
 finalement, de services de valorisation de déchets. &lt;/span&gt;&lt;span&gt;L&lt;/span&gt;&lt;span&gt;a
 &lt;/span&gt;&lt;span&gt;prise en compte par les porteurs de
 projets de la transition écologique sera particulièrement vérifiée que cela
 concerne l’objectif de l’activité, la gestion courante ou les investissements. &lt;/span&gt;&lt;u&gt;&lt;span&gt;Des lignes de partage définissent
 les projets pouvant être aidés par le FEADER, le FEDER et le LEADER.&lt;/span&gt;&lt;/u&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M51" s="1" t="inlineStr">
+      <c r="M43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Exemples de projets :
 Installation pour pastoralisme ; Production maraichère en régie municipale ;
 Atelier de transformation de fruits ; Equipement d’un boulanger transformant
 des céréales locales ; Création d’un atelier artisanal travaillant du cuir français
 ou du bois local ; Recyclerie,…&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Transition énergétique
 Commerces et services
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Attractivité économique
 Artisanat
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;-&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Être une
 TPE/PME , une association ou un porteur public&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;&lt;span&gt;-&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Être situé sur
 une commune rurale d’Alès agglomération, du Gard rhodanien ou de De Cèze
 Cévennes &lt;/span&gt;&lt;span&gt;(Hors Alès et
 Bagnols/Cèze)&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;&lt;span&gt;-&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Obtenir un
 cofinancement &lt;/span&gt;&lt;span&gt;(Région,
 commune, département…) &lt;/span&gt;&lt;span&gt;hors porteur public&lt;/span&gt;&lt;/p&gt;&lt;p&gt;- &lt;span&gt;Être en
 capacité de &lt;/span&gt;&lt;span&gt;régler par avance les dépenses&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T51" s="1" t="inlineStr">
+      <c r="T43" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>GAL des Cévennes au Rhône</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://www.galcevennes.fr/programme-leader-2023-2027/</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bénédicte DUSSAP&lt;/p&gt;&lt;p&gt;Sandrine DEBLOIS&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;galdescevennesaurhone&amp;#64;gmail.com&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Bât. ATOME - 2 rue Michelet 30100 Alès&lt;/p&gt;&lt;p&gt;04 66 25 32 88 / 06 86 94 62 87&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>galdescevennesaurhone@gmail.com</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/permettre-un-developpement-economique-durable-fonde-sur-la-valorisaiton-qualitative-et-coherente-des-ressources-locales/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC51" s="1" t="inlineStr">
+      <c r="AC43" s="1" t="inlineStr">
         <is>
           <t>LEADER EN CEVENNES - GAL DES CEVENNES AU RHONE</t>
         </is>
       </c>
-      <c r="AE51" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG51" s="1" t="inlineStr">
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>06/06/2024</t>
         </is>
       </c>
-      <c r="AH51" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="52" spans="1:34" customHeight="0">
-      <c r="A52" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
         <v>162654</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'investissement immobilier des entreprises du territoire</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Aide à l'immobilier d'entreprise</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="G52" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Falaises du Talou
+Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H44" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I52" s="1" t="inlineStr">
+      <c r="I44" s="1" t="inlineStr">
         <is>
           <t> Max : 10</t>
         </is>
       </c>
-      <c r="J52" s="1" t="inlineStr">
+      <c r="J44" s="1" t="inlineStr">
         <is>
           <t>7% abondés par la Communauté de communes</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La Communauté de communes Falaises
 du Talou, compétente en matière d&amp;#039;actions de développement économique, souhaite conforter le tissu économique territorial et participer à l&amp;#039;attractivité
 du territoire intercommunal, en soutenant les investissements immobiliers des entreprises, des lors qu&amp;#039;ils créent des ressources ou génèrent
 des emplois pour le territoire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La Communauté de Communes met en place un dispositif d&amp;#039;aide à l&amp;#039;immobilier d&amp;#039;entreprise dans les
 conditions définies au présent règlement.&lt;br /&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Modalité d&amp;#039;application de l&amp;#039;aide&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les aides &lt;/span&gt;&lt;span&gt;en &lt;/span&gt;&lt;span&gt;mat&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;ère &lt;/span&gt;&lt;span&gt;d&amp;#039;inv&lt;/span&gt;&lt;span&gt;es&lt;/span&gt;&lt;span&gt;ti&lt;/span&gt;&lt;span&gt;sse&lt;/span&gt;&lt;span&gt;ment &lt;/span&gt;&lt;span&gt;imm&lt;/span&gt;&lt;span&gt;obi&lt;/span&gt;&lt;span&gt;li&lt;/span&gt;&lt;span&gt;er &lt;/span&gt;&lt;span&gt;des &lt;/span&gt;&lt;span&gt;e&lt;/span&gt;&lt;span&gt;n&lt;/span&gt;&lt;span&gt;t&lt;/span&gt;&lt;span&gt;r&lt;/span&gt;&lt;span&gt;ep&lt;/span&gt;&lt;span&gt;ri&lt;/span&gt;&lt;span&gt;ses so&lt;/span&gt;&lt;span&gt;nt &lt;/span&gt;&lt;span&gt;octroyées pour &lt;/span&gt;&lt;span&gt;les &lt;/span&gt;&lt;span&gt;pro&lt;/span&gt;&lt;span&gt;j&lt;/span&gt;&lt;span&gt;e&lt;/span&gt;&lt;span&gt;t&lt;/span&gt;&lt;span&gt;s s&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;t&lt;/span&gt;&lt;span&gt;u&lt;/span&gt;&lt;span&gt;es &lt;/span&gt;&lt;span&gt;sur &lt;/span&gt;&lt;span&gt;l&lt;/span&gt;&lt;span&gt;e &lt;/span&gt;&lt;span&gt;ter&lt;/span&gt;&lt;span&gt;r&lt;/span&gt;&lt;span&gt;itoire
 de &lt;/span&gt;&lt;span&gt;la Comm&lt;/span&gt;&lt;span&gt;u&lt;/span&gt;&lt;span&gt;nauté &lt;/span&gt;&lt;span&gt;d&lt;/span&gt;&lt;span&gt;e &lt;/span&gt;&lt;span&gt;communes &lt;/span&gt;&lt;span&gt;Fa&lt;/span&gt;&lt;span&gt;l&lt;/span&gt;&lt;span&gt;a&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;ses &lt;/span&gt;&lt;span&gt;du Ta&lt;/span&gt;&lt;span&gt;l&lt;/span&gt;&lt;span&gt;ou.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;span&gt;D&lt;/span&gt;&lt;span&gt;é&lt;/span&gt;&lt;span&gt;p&lt;/span&gt;&lt;span&gt;e&lt;/span&gt;&lt;span&gt;ns&lt;/span&gt;&lt;span&gt;es é&lt;/span&gt;&lt;span&gt;ligibl&lt;/span&gt;&lt;span&gt;es&lt;/span&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;Toutes les opérations d&amp;#039;investissement immobilier réalisées
 par une entreprise et permettant le développement
 de son activité sur le territoire de la
 Communauté de communes sont éligibles : construction, rénovation
 extension, aménagement, acquisition, et en particulier les postes suivants :&lt;/p&gt;
 &lt;p&gt;-&lt;span&gt;   &lt;/span&gt;Terrassement-Voirie Réseaux Divers (VRD)-Parking,&lt;/p&gt;
 &lt;p&gt;-&lt;span&gt;   &lt;/span&gt;Terrains Bâtiment (construction, rénovation, aménagement, extension...),&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;-&lt;span&gt;  
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Ho&lt;/span&gt;&lt;span&gt;n&lt;/span&gt;&lt;span&gt;ora&lt;/span&gt;&lt;span&gt;ir&lt;/span&gt;&lt;span&gt;es  &lt;/span&gt;&lt;span&gt;e&lt;/span&gt;&lt;span&gt;t &lt;/span&gt;&lt;span&gt;ass&lt;/span&gt;&lt;span&gt;u&lt;/span&gt;&lt;span&gt;rances (études préa&lt;/span&gt;&lt;span&gt;l&lt;/span&gt;&lt;span&gt;ables, &lt;/span&gt;&lt;span&gt;maîtris&lt;/span&gt;&lt;span&gt;e d&lt;/span&gt;&lt;span&gt;&amp;#039;&lt;/span&gt;&lt;span&gt;œuvre,
 cab&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;net
 d&amp;#039;i&lt;/span&gt;&lt;span&gt;n&lt;/span&gt;&lt;span&gt;gén&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;erie&lt;/span&gt;&lt;span&gt;, h&lt;/span&gt;&lt;span&gt;onoraires
 &lt;/span&gt;&lt;span&gt;n&lt;/span&gt;&lt;span&gt;otar&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;es,
 géomètre),&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;-&lt;span&gt;   &lt;/span&gt;Aménagements paysagers (Clôture et espaces verts...).&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses non éligibles &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;  &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les &lt;/span&gt;&lt;span&gt;coûts
 &lt;/span&gt;&lt;span&gt;d&lt;/span&gt;&lt;span&gt;&amp;#039;&lt;/span&gt;&lt;span&gt;acquis&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;t&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;on fonciers &lt;/span&gt;&lt;span&gt;(terrain &lt;/span&gt;&lt;span&gt;et frais associés)
 pour &lt;/span&gt;&lt;span&gt;l&lt;/span&gt;&lt;span&gt;es
 entreprises aya&lt;/span&gt;&lt;span&gt;n&lt;/span&gt;&lt;span&gt;t ac&lt;/span&gt;&lt;span&gt;h&lt;/span&gt;&lt;span&gt;eté &lt;/span&gt;&lt;span&gt;un
@@ -9346,69 +7882,69 @@
 situé sur &lt;/span&gt;&lt;span&gt;une &lt;/span&gt;&lt;span&gt;zone d&amp;#039;activi&lt;/span&gt;&lt;span&gt;t&lt;/span&gt;&lt;span&gt;é      aménagée par &lt;/span&gt;&lt;span&gt;l&lt;/span&gt;&lt;span&gt;a
 &lt;/span&gt;&lt;span&gt;Communauté de communes,&lt;/span&gt;&lt;/p&gt;&lt;p&gt;-&lt;span&gt;  &lt;/span&gt;Les investissements matériels et immobiliers spécifiques à l&amp;#039;activité de l&amp;#039;entreprise,&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;-&lt;span&gt;  &lt;/span&gt;&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;L&lt;/span&gt;&lt;span&gt;es
 ac&lt;/span&gt;&lt;span&gt;h&lt;/span&gt;&lt;span&gt;ats
 de &lt;/span&gt;&lt;span&gt;matér&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;aux et &lt;/span&gt;&lt;span&gt;les
 travaux &lt;/span&gt;&lt;span&gt;réal&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;sés &lt;/span&gt;&lt;span&gt;par
 &lt;/span&gt;&lt;span&gt;l&lt;/span&gt;&lt;span&gt;&amp;#039;ent&lt;/span&gt;&lt;span&gt;r&lt;/span&gt;&lt;span&gt;eprise
 &lt;/span&gt;&lt;span&gt;e&lt;/span&gt;&lt;span&gt;l&lt;/span&gt;&lt;span&gt;le-même &lt;/span&gt;&lt;span&gt;ou
 u&lt;/span&gt;&lt;span&gt;n&lt;/span&gt;&lt;span&gt;e
 &lt;/span&gt;&lt;span&gt;entrep&lt;/span&gt;&lt;span&gt;r&lt;/span&gt;&lt;span&gt;ise qu&lt;/span&gt;&lt;span&gt;i
 l&lt;/span&gt;&lt;span&gt;u&lt;/span&gt;&lt;span&gt;i
 &lt;/span&gt;&lt;span&gt;est &lt;/span&gt;&lt;span&gt;l&lt;/span&gt;&lt;span&gt;iée&lt;/span&gt;&lt;/p&gt;&lt;p&gt;-&lt;span&gt;  &lt;/span&gt;Les surfaces non dédiées à une activité économique ou commerciale.&lt;/p&gt;&lt;p&gt;Dans l&amp;#039;hypothèse où les
 investissements immobiliers seraient
 portes conjointement par une Société immobilière et une société d&amp;#039;exploitation liée, le calcul du montant
 de la dépense subventionnable sera effectué
 sur l&amp;#039;une des deux structures concernées, sans possibilité de cumul.&lt;/p&gt;&lt;p&gt;Conformément à l&amp;#039;article R1511-14 du code général
 des collectivités territoriales, l&amp;#039;entreprise
 bénéficiaire devra maintenir son activité sur les
 terrains et bâtiments pour lesquels elle a bénéficié de l&amp;#039;aide pendant une période de trois
 ans minimums. Par ailleurs, l&amp;#039;immeuble ayant bénéficié de l&amp;#039;aide devra être
 destiné à une activité économique pendant une durée
 minimale de 10 ans suivants l&amp;#039;attribution de la
 subvention.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M52" s="1" t="inlineStr">
+      <c r="M44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;achat des locaux que l&amp;#039;entreprise louait jusqu&amp;#039;alors.&lt;/li&gt;&lt;li&gt;extension des locaux afin d&amp;#039;augmenter la production et la productivité.&lt;/li&gt;&lt;li&gt;reconstruction ou rénovation de locaux vétustes. &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Peuvent bénéficier de l&amp;#039;aide, toutes les PME (mains de 250 salaries et 50 M€ de chiffre d&amp;#039;affaires):&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt; &lt;/span&gt;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt;I&lt;/span&gt;&lt;span&gt;mma&lt;/span&gt;&lt;span&gt;t&lt;/span&gt;&lt;span&gt;riculées
 &lt;/span&gt;&lt;span&gt;au &lt;/span&gt;&lt;span&gt;Registre
 &lt;/span&gt;&lt;span&gt;du &lt;/span&gt;&lt;span&gt;Commerce
 &lt;/span&gt;&lt;span&gt;et &lt;/span&gt;&lt;span&gt;des
 &lt;/span&gt;&lt;span&gt;Sociétés &lt;/span&gt;&lt;span&gt;ou au Réperto&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;re des &lt;/span&gt;&lt;span&gt;métiers,&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;-&lt;span&gt; &lt;/span&gt;A jour de leurs cotisations fiscales et sociales,&lt;/p&gt;&lt;p&gt;-&lt;span&gt; &lt;/span&gt;Disposant d&amp;#039;une situation financière saine,&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt; &lt;/span&gt;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt;Fa&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;sa&lt;/span&gt;&lt;span&gt;n&lt;/span&gt;&lt;span&gt;t &lt;/span&gt;&lt;span&gt;pr&lt;/span&gt;&lt;span&gt;e&lt;/span&gt;&lt;span&gt;uve
 d&lt;/span&gt;&lt;span&gt;e &lt;/span&gt;&lt;span&gt;l&lt;/span&gt;&lt;span&gt;e&lt;/span&gt;&lt;span&gt;ur
 &lt;/span&gt;&lt;span&gt;capacité à&lt;/span&gt;&lt;span&gt; m&lt;/span&gt;&lt;span&gt;ener &lt;/span&gt;&lt;span&gt;à &lt;/span&gt;&lt;span&gt;b&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;e&lt;/span&gt;&lt;span&gt;n l&lt;/span&gt;&lt;span&gt;e
 &lt;/span&gt;&lt;span&gt;pro&lt;/span&gt;&lt;span&gt;j&lt;/span&gt;&lt;span&gt;e&lt;/span&gt;&lt;span&gt;t
 compte-t&lt;/span&gt;&lt;span&gt;e&lt;/span&gt;&lt;span&gt;nu
 &lt;/span&gt;&lt;span&gt;des concou&lt;/span&gt;&lt;span&gt;r&lt;/span&gt;&lt;span&gt;s &lt;/span&gt;&lt;span&gt;pu&lt;/span&gt;&lt;span&gt;bli&lt;/span&gt;&lt;span&gt;cs
 so&lt;/span&gt;&lt;span&gt;l&lt;/span&gt;&lt;span&gt;l&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;cités.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Les cas de portage du projet immobilier par une SCI, une holding, une société immobilière dédiée ou de financement en crédit-bail immobilier seront
 examinés au cas par cas. Hors Crédit-bail immobilier, portage par une société foncière, une société d&amp;#039;économie mixte ou une société immobilière liée à
 cette dernière, il est exigé une adéquation de capital minimum de 50%
 entre la société porteuse de l&amp;#039;investissement immobilier et
 l&amp;#039;entreprise d&amp;#039;exploitation locataire des locaux objets du
 projet.&lt;/p&gt;&lt;p&gt;Les sociétés de portage immobilier bénéficiaires concernées
 devront s&amp;#039;engager à &lt;span&gt;rétroc&lt;/span&gt;&lt;span&gt;éde&lt;/span&gt;&lt;span&gt;r &lt;/span&gt;&lt;span&gt;à &lt;/span&gt;&lt;span&gt;l&amp;#039;&lt;/span&gt;&lt;span&gt;e&lt;/span&gt;&lt;span&gt;ntr&lt;/span&gt;&lt;span&gt;epr&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;se &lt;/span&gt;&lt;span&gt;d&amp;#039;&lt;/span&gt;&lt;span&gt;e&lt;/span&gt;&lt;span&gt;xploi&lt;/span&gt;&lt;span&gt;ta&lt;/span&gt;&lt;span&gt;tion !&amp;#039;a&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;de att&lt;/span&gt;&lt;span&gt;r&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;buée et
 avo&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;r &lt;/span&gt;&lt;span&gt;l&lt;/span&gt;&lt;span&gt;a capac&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;té &lt;/span&gt;&lt;span&gt;d&lt;/span&gt;&lt;span&gt;&amp;#039;&lt;/span&gt;&lt;span&gt;en &lt;/span&gt;&lt;span&gt;apport&lt;/span&gt;&lt;span&gt;er &lt;/span&gt;&lt;span&gt;la &lt;/span&gt;&lt;span&gt;pre&lt;/span&gt;&lt;span&gt;u&lt;/span&gt;&lt;span&gt;ve &lt;/span&gt;&lt;span&gt;p&lt;/span&gt;&lt;span&gt;our &lt;/span&gt;&lt;span&gt;pouv&lt;/span&gt;&lt;span&gt;o&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;r obte&lt;/span&gt;&lt;span&gt;ni&lt;/span&gt;&lt;span&gt;r &lt;/span&gt;&lt;span&gt;l&lt;/span&gt;&lt;span&gt;e &lt;/span&gt;&lt;span&gt;v&lt;/span&gt;&lt;span&gt;e&lt;/span&gt;&lt;span&gt;r&lt;/span&gt;&lt;span&gt;se&lt;/span&gt;&lt;span&gt;ment &lt;/span&gt;&lt;span&gt;de &lt;/span&gt;&lt;span&gt;la &lt;/span&gt;&lt;span&gt;s&lt;/span&gt;&lt;span&gt;ubv&lt;/span&gt;&lt;span&gt;e&lt;/span&gt;&lt;span&gt;n&lt;/span&gt;&lt;span&gt;tion&lt;/span&gt;&lt;span&gt;.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Les cas de portage du projet immobilier par une SCI ou de financement
 en crédit-bail immobilier seront examinés au cas
 par cas. En cas de portage du projet par une autre société (société civile immobilière,
 société immobilière, SAS, SARL, holding ou non...), cette
 société devra être une entreprise liée à
 l&amp;#039;entreprise aidée au sens de la définition communautaire et
 constituer une même entité économique. Néanmoins, dans l&amp;#039;hypothèse
@@ -9467,377 +8003,6478 @@
 faciliter les démarches des entreprises candidates et
 de transmettre aux porteurs de projets le fond de dossier et les pièces à compléter, puis
 de les transmettre aux services départementaux
 instructeurs une fois finalisés.&lt;/p&gt;
 &lt;p&gt;Après réception des pièces
 fournies par l&amp;#039;intermédiaire de la CCI, une copie du fond de dossier sera transmise pour information par courrier électronique à la Communauté de communes
 dans un délai maximum de 2 semaines. Une fois le dossier finalisé puis validé (examen de complétude),
 la demande d&amp;#039;aide sera, sauf opposition expresse
 de l&amp;#039;autorité délégante, présentée à la Commission
 Permanente du Département. Après délibération de celle-ci une note de synthèse présentant l&amp;#039;entreprise concernée et
 son projet immobilier ainsi qu&amp;#039;un appel de fonds
 relatif à la contribution intercommunale seront adressés
 à l&amp;#039;EPCI.&lt;/p&gt;
 &lt;p&gt;En parallèle
 le Département transmettra à l&amp;#039;entreprise
 bénéficiaire la notification de la subvention attribuée ainsi que la convention financière et la liste des pièces à
 lui retourner pour obtenir le versement des fonds.&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités de versement&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le versement des fonds sera effectué par le Département
 sur présentation des factures certifiées acquittées
 correspondant aux dépenses éligibles retenues dons le cadre de l&amp;#039;attribution
 de la subvention et attestant
 que la réalisation de l&amp;#039;opération est bien conforme au
 projet retenu.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Engagement &lt;span&gt;du&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt;bénéficiai&lt;/span&gt;&lt;span&gt;r&lt;/span&gt;&lt;span&gt;e&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Le bénéficiaire de l&amp;#039;aide s&amp;#039;engage à apposer pendant 3 mois et de manière visible une affiche A3 symbolisant l&amp;#039;aide de la collectivité.&lt;span&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T52" s="1" t="inlineStr">
+      <c r="T44" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>CC Falaises du Talou</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>https://www.falaisesdutalou.fr/</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Communauté de communes Falaises
 du Talou&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Service Développement Économique&lt;/p&gt;&lt;p&gt;Tél. 02 35 04 85 10&lt;/p&gt;&lt;p&gt;Port. 07 56 16 40 83&lt;/p&gt;&lt;p&gt;46 bis, rue du Général de Gaulle&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;76630 Envermeu&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>economie@falaisesdutalou.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-linvestissement-immobilier-des-entreprises-du-territoire/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC52" s="1" t="inlineStr">
+      <c r="AC44" s="1" t="inlineStr">
         <is>
           <t>Communauté de communes Falaises du Talou</t>
         </is>
       </c>
-      <c r="AE52" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG52" s="1" t="inlineStr">
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>17/05/2024</t>
         </is>
       </c>
-      <c r="AH52" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="53" spans="1:34" customHeight="0">
-      <c r="A53" s="1">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>162650</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Investir pour soutenir des démarches en faveur du commerce, de l’artisanat et des services</t>
         </is>
       </c>
-      <c r="C53" s="1" t="inlineStr">
+      <c r="C45" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEDER - Fonds européen de développement régional</t>
         </is>
       </c>
-      <c r="D53" s="1" t="inlineStr">
+      <c r="D45" s="1" t="inlineStr">
         <is>
           <t>FEDER - Fiche-Action 8 - Investir pour soutenir des démarches en faveur du commerce, de l’artisanat et des services</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Isle en Périgord (Syndicat mixte)</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I53" s="1" t="inlineStr">
+      <c r="I45" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="J53" s="1" t="inlineStr">
+      <c r="J45" s="1" t="inlineStr">
         <is>
           <t>Aide plafonnée à : 50 000 €</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;A l’échelle du Pays, la principale fragilité du secteur artisanal, dont l’inscription spatiale est diffuse (notamment dans les territoires ruraux),&lt;br /&gt;est d’assurer la continuité et la reprise d’activité, face à l’accélération de l’effet générationnel. L’organisation du commerce sur le territoire se&lt;br /&gt;caractérise par des relations d’interdépendances, qui s’appuient sur une zone de chalandise robuste. On consomme sur place avec peu d’évasion.&lt;br /&gt;Le commerce est ainsi un élément structurant, qui ne demande qu’à s’inscrire dans les projets de territoire pour accompagner les politiques de revitalisation (Centre-Bourg, Centre-ville), tout en s’ajustant aux nouveaux comportements d’achats (des circuits de proximité à l’e-commerce).&lt;/p&gt;&lt;p&gt;Pour répondre au défi de l’adaptation et du maintien de la réponse de proximité, il s’agit ici d’apporter un nouveau souffle à des actions.&lt;br /&gt;L’enjeu central de ces nouveaux lieux de référence sera de créer une dynamique collective, dont l’impact en termes d’image et de qualité des services proposés, aura un effet d’entrainement sur la revitalisation des centres bourgs et des centres-villes, sur la requalification du foncier (diversification des fonctions) et sur la reprise d’activités.&lt;/p&gt;&lt;p&gt;Plus largement, l’accès aux services facilité grâce à la création d’outils numériques en vue de créer, tisser du lien social au travers différents domaines pourront aussi s’inscrire dans cette fiche (mise en réseau de professionnels par exemple).&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M53" s="1" t="inlineStr">
+      <c r="M45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Mettre en place des actions qui concourent au partage de connaissance et d’expertise à l’échelle de l’ensemble du territoire du Pays&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Observatoire …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mettre en place des actions de mise en réseau des professionnels&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Village d’artisans &lt;br /&gt;• Innovations commerciales : « Tiny commerce » (itinérant)&lt;br /&gt;• Matériel roulant et son équipement&lt;br /&gt;• Création d’outils favorisant l’échange, le partage dans divers domaines …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Créer ou réhabiliter des espaces sachant s’adapter aux nouveaux rythmes et attentes de la clientèle en proposant des services et des produits de qualité dans un cadre respectueux de son environnement&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Réhabilitation de friches pour donner un nouvel élan commercial&lt;br /&gt;• Chaine e-commerce : plateforme, logistique, distribution, vente …&lt;br /&gt;• Découverte de produits&lt;br /&gt;• Formations&lt;br /&gt;• Projets numériques innovants …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Créer ou réhabiliter des espaces permettant d’étoffer ou de créer une offre, des services proposés&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Aménagement d’espaces intérieurs/extérieurs pouvant permettre d’offrir un lieu favorisant l’échange, le partage …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Les actions de communication, de promotion et de développement d’outils numériques liés au projet.&lt;/em&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Revitalisation
 Attractivité économique
 Animation et mise en réseau
 Artisanat</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P53" s="1" t="inlineStr">
+      <c r="P45" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q53" s="1" t="inlineStr">
+      <c r="Q45" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Montant minimum de dépenses éligibles sur l&amp;#039;opération présentée : 25 000 €&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles :&lt;/p&gt;&lt;p&gt;• Les SCI et les particuliers (personne physique sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle)&lt;br /&gt;• Les agriculteurs dans le cadre de leur seule activité agricole&lt;br /&gt;• Les dépenses d’auto-construction&lt;br /&gt;• Les contributions en nature&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T53" s="1" t="inlineStr">
+      <c r="T45" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>PAYS DE L'ISLE EN PÉRIGORD</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-isle-perigord.com/wp-content/uploads/FA8-Cce-Artisanat-Services.pdf</t>
+        </is>
+      </c>
+      <c r="W45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-isle-perigord.com/fonds-europeens/le-programme-2021-2027/</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pays de l&amp;#039;Isle en Périgord : &lt;a target="_self"&gt;europe&amp;#64;pays-isle-perigord.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>s.giedelmann@pays-isle-perigord.com</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/investir-pour-soutenir-des-demarches-en-faveur-du-commerce-de-lartisanat-et-des-services/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Mixte du Pays de l'Isle en Périgord</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>15/05/2024</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>163044</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Diversifier, valoriser et structurer une offre touristique durable à destination des habitants et des touristes dans le Pays d'Auge</t>
+        </is>
+      </c>
+      <c r="C46" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="F46" s="1" t="inlineStr">
+        <is>
+          <t>Région académique — Normandie</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I46" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 80</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;En alliant tourisme balnéaire, tourisme rural et forte identité culturelle, le Pays d’Auge bénéficie d’atouts touristiques indéniables. En plus de contribuer à affirmer l’identité du Pays d’Auge, le tourisme est créateur d’emplois et constitue un pilier clef de développement économique pour les collectivités et les commerçants.&lt;/p&gt;&lt;p&gt;Toutefois, ce dynamisme touristique se concentre majoritairement dans le Nord Pays d’Auge, autour des stations balnéaires dont l’afflux touristique entraîne parfois des difficultés de gestion. A l’inverse, le Sud Pays d’Auge souffre d’un certain déficit de notoriété, malgré la richesse de son patrimoine naturel (bocages, prairies…) et culturel (architecture, haras, gastronomie…).&lt;/p&gt;&lt;p&gt;Il s’agit donc de renforcer l’attractivité touristique de l’arrière-pays pour les touristes et pour les habitants, à travers l&amp;#039;essor de nouvelles activités, la mise en réseau des acteurs locaux et la valorisation de l’offre déjà existante. Afin d’assurer une mise en œuvre effective du tourisme durable et de pleinement prendre en compte les impacts actuels et futurs du tourisme sur les systèmes vivants, la biodiversité et l’intégrité culturelle, il convient aussi de réfléchir à une gestion équilibrée des ressources naturelles et d’impliquer tous les acteurs locaux.&lt;/p&gt;&lt;p&gt;Les opérations accompagnées dans le cadre de cette fiche action n°5 sont en cohérence avec 7 objectifs du SRADDET normand, notamment la promotion d’un tourisme durable, ainsi que les constats liés au changement climatique du GIEC normand.&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Diversifier et valoriser l’offre touristique du territoire tout en préservant la qualité de vie des habitants&lt;/li&gt;&lt;li&gt;Encourager et généraliser les démarches de tourisme durable, la randonnée et le cyclotourisme&lt;/li&gt;&lt;li&gt;Renforcer la coopération à l’échelle du Pays d’Auge et fédérer les acteurs locaux autour du tourisme durable et d’une identité culturelle commune&lt;/li&gt;&lt;li&gt;Valoriser et faire découvrir les richesses patrimoniales et naturelles ainsi que les savoir- faire identitaires. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans &lt;strong&gt;au moins un des types d&amp;#039;opération&lt;/strong&gt; ci-dessous) : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Opérations d&amp;#039;aménagement, de modernisation, et de promotion d&amp;#039;équipements, de sites et d&amp;#039;&lt;strong&gt;activités touristiques valorisant les atouts et les spécificités locales du Pays d’Auge&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Soutien à l’investissement pour la réhabilitation, la rénovation ou la création d’&lt;strong&gt;hébergements touristiques publics et privés&lt;/strong&gt; dans le respect des qualités architecturales du bâti, en cohérence avec les besoins du territoire et répondant à un objectif d’amélioration de la performance thermique&lt;/li&gt;&lt;li&gt;Soutien à la réhabilitation et à l’extension de &lt;strong&gt;logements de personnels saisonniers&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Actions de marketing territorial et de mise en réseau des acteurs afin de &lt;strong&gt;structurer le secteur touristique à l’échelle du Pays d’Auge&lt;/strong&gt; et de renforcer l’identité culturelle locale&lt;/li&gt;&lt;li&gt;Initiatives visant à développer et à valoriser les &lt;strong&gt;savoir-faire locaux&lt;/strong&gt;, en collaboration avec les acteurs du territoire, notamment en matière d’&lt;strong&gt;artisanat et d’agritourisme&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Développement d’&lt;strong&gt;itinéraires touristiques et culturels à l’échelle du Pays d’Auge&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Opérations d’animation et de sensibilisation sur les &lt;strong&gt;enjeux du tourisme durable et solidaire&lt;/strong&gt; à destination des acteurs du territoire&lt;/li&gt;&lt;li&gt;Projets visant à renforcer la rencontre et les échanges entre les acteurs agricoles et les habitants en zone rurale ainsi qu’entre les touristes et les locaux afin de &lt;strong&gt;lutter contre les conflits d’usage&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;Aide plancher : 4 000€&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Aide plafond : 60 000€&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Tourisme
+Economie sociale et solidaire
+Logement et habitat
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays d&amp;#039;Auge. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;br /&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Le projet permet de diversifier et valoriser l’offre touristique du territoire tout en préservant la qualité de vie des habitants&lt;/li&gt;&lt;li&gt;Le projet permet d&amp;#039;encourager et généraliser les démarches de tourisme durable&lt;/li&gt;&lt;li&gt;Le projet permet de renforcer la coopération à l’échelle du Pays d’Auge et fédérer les acteurs locaux autour du tourisme durable et d’une identité culturelle commune&lt;/li&gt;&lt;li&gt;Le projet permet de valoriser et faire découvrir les richesses patrimoniales et naturelles ainsi que les savoir- faire identitaires. &lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; : &lt;span&gt;Construction de bâtiments contribuant à l’artificialisation des sols ; &lt;/span&gt;Amortissement de biens neufs ; Contribution en nature ; Contrat de crédit-bail ; Bénévolat (dans le cadre d’auto-construction) ; TVA (si elle est récupérée par le bénéficiaire) ; Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale) ; Infrastructures numériques fixes ou mobiles ; Etudes rendues obligatoires par la loi ; Mise aux normes strictes ; Travaux effectués en régie ; Achat de terrain et de biens immeubles ; Exclusion des retenues de garanties et des aléas (commande publique).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Auge</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/programme-europeen-LEADER</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Emmanuelle Pruneaud&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 18 08&lt;/p&gt;&lt;p&gt;Cindy Remeur&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 46&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader.paysdauge&amp;#64;calvados.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>emmanuelle.pruneaud@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/diversifier-valoriser-et-structurer-une-offre-touristique-durable-a-destination-des-habitants-et-des-touristes-dans-le-pays-dauge/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AD46" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2024</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>163040</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’artisanat local et les commerces de proximité du Pays d'Auge tout en encourageant les circuits courts et les modes de consommation responsables</t>
+        </is>
+      </c>
+      <c r="C47" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="F47" s="1" t="inlineStr">
+        <is>
+          <t>Région académique — Normandie</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I47" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 80</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bien qu’étant un territoire très attractif, le Pays d’Auge souffre de disparités en matière de dynamisme économique et d’accès pour tous à des services marchands de proximité. Certaines zones rurales sont en effet confrontées à des problématiques de vacances commerciales, de sous-développement du tissu artisanal et de disparition des commerces de proximité, faute de repreneurs. Participant à 6 des 59 objectifs du SRADDET, cette fiche-action rend indispensable le maintien et le renforcement des commerces de proximité et l’artisanat local afin d’assurer un développement équilibré du territoire, facteur de bien-être des habitants, d’emplois et d’attractivité touristique.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Permettre à la population locale de disposer sur son territoire d’une offre commerciale diversifiée de proximité, essentielle au maintien de la qualité de vie en milieu rural &lt;/li&gt;&lt;li&gt;Soutenir les entreprises de l’artisanat et de l’économie sociale et solidaire en facilitant leur création et en créant un environnement favorable à leur développement&lt;/li&gt;&lt;li&gt;Encourager les démarches de mise en réseau, de transfert de connaissances et de formation dans les domaines de l’économie circulaire, des circuits courts et de l’artisanat&lt;/li&gt;&lt;li&gt;Soutenir les initiatives collectives visant à relocaliser l’alimentation et à sensibiliser à une alimentation saine et aux modes de consommation responsable &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans &lt;strong&gt;au moins un des types d&amp;#039;opération&lt;/strong&gt; ci-dessous) : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Création, modernisation et développement de &lt;strong&gt;commerces de proximités et d’activités artisanales dans les centre-bourgs &lt;/strong&gt;(communes de moins de 10 000 habitants / pour les créations une étude de marché sera demandée)&lt;/li&gt;&lt;li&gt;Opérations visant à réhabiliter des &lt;strong&gt;friches industrielles et économiques&lt;/strong&gt; (études)&lt;/li&gt;&lt;li&gt;Opérations visant à renforcer la &lt;strong&gt;coordination/coopération entre les acteurs locaux&lt;/strong&gt; et à valoriser les démarches collectives &lt;/li&gt;&lt;li&gt;Soutien à l&amp;#039;élaboration de &lt;strong&gt;plans d&amp;#039;action locaux pour le développement économique&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Expérimentations de &lt;strong&gt;nouvelles formes de commerces innovantes&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Soutien au développement de &lt;strong&gt;lieux participatifs&lt;/strong&gt; (commerces autogérés, cafés associatifs, tiers-lieux)&lt;/li&gt;&lt;li&gt;Aides à la création ou au développement des &lt;strong&gt;petites entreprises dans le champ de l’économie sociale et solidaire (ESS) et de l’économie circulaire&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Actions visant à soutenir les diversifications/reprises/transmissions du &lt;strong&gt;« dernier commerce de proximité du village » &lt;/strong&gt;(collectivités uniquement, une étude de marché sera demandée)&lt;/li&gt;&lt;li&gt;Création, expérimentation, développement et valorisation de projets en faveur de la &lt;strong&gt;commercialisation des produits en circuits courts&lt;/strong&gt;, de la &lt;strong&gt;relocalisation de la production alimentaire&lt;/strong&gt; et de la consommation responsable, notamment dans le domaine de la restauration collective et aide à la structuration de filières locales&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;Aide plancher : 4 000€&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Aide plafond : 60 000€&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Accès aux services
+Citoyenneté
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Biodiversité
+Attractivité économique
+Animation et mise en réseau
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays d&amp;#039;Auge. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;br /&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Le projet permet à la population locale de disposer sur son territoire d’une offre commerciale diversifiée de proximité, essentielle au maintien de la qualité de vie en milieu rural&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Le projet soutient les entreprises de l’artisanat et de l’économie sociale et solidaire en facilitant leur création et en créant un environnement favorable à leur développement&lt;/li&gt;&lt;li&gt;Le projet encourage les démarches de mise en réseau, de transfert de connaissances et de formation dans les domaines de l’économie circulaire, des circuits courts et de l’artisanat&lt;/li&gt;&lt;li&gt;Le projet soutient les initiatives collectives visant à relocaliser l’alimentation et à sensibiliser à une alimentation saine et aux modes de consommation responsable&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; : Achat de terrain bâti et non bâti, &lt;span&gt;Construction et extensions ;  &lt;/span&gt;&lt;span&gt;Travaux de rénovation énergétique sans audit énergétique préalable ; &lt;/span&gt;Amortissement de biens neufs ; Contribution en nature ; Contrat de crédit-bail ; Bénévolat (dans le cadre d’auto-construction) ; TVA (si elle est récupérée par le bénéficiaire) ; Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale) ; Infrastructures numériques fixes ou mobiles ; Etudes rendues obligatoires par la loi ; Mise aux normes strictes ; Travaux effectués en régie ; Achat de terrain et de biens immeubles ; Exclusion des retenues de garanties et des aléas (commande publique).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Auge</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/programme-europeen-LEADER</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Emmanuelle Pruneaud&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 18 08&lt;/p&gt;&lt;p&gt;Cindy Remeur&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 46&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader.paysdauge&amp;#64;calvados.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>emmanuelle.pruneaud@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/reinvestir-proteger-valoriser-le-patrimoine-bati-du-pays-dauge-dans-ses-dimensions-culturelles-et-energetiques-1/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AD47" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2024</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>163039</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Réinvestir, protéger, valoriser le patrimoine bâti du Pays d'Auge dans ses dimensions culturelles et énergétiques</t>
+        </is>
+      </c>
+      <c r="C48" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="F48" s="1" t="inlineStr">
+        <is>
+          <t>Région académique — Normandie</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I48" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 80</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;strong&gt;Le patrimoine
+bâti du Pays d’Auge&lt;/strong&gt; est un marqueur fort de son identité, image d’Épinal de la
+Normandie. Ce patrimoine fait aujourd’hui face à un enjeu de conservation et de
+préservation tout en assurant une plus grande sobriété énergétique. Participant
+à 12 des 59 objectifs du SRADDET normand, la fiche-action n°1 de la stratégie Locale de développement LEADER rend nécessaire une
+meilleure connaissance et appropriation de ce patrimoine afin qu’il puisse être
+restauré en respectant les exigences en matière d’adaptation au changement climatique,
+de gestion du foncier et de valorisation des spécificités du monde rural
+notamment. Ce n’est qu’à cette condition qu’il pourra demeurer vecteur de
+développement économique, culturel et touristique pour le territoire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide :&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Améliorer l’efficacité et la sobriété énergétique des bâtiments à valeur patrimoniale&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accompagner les changements de comportement face aux enjeux de transition énergétique&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Renforcer l’adaptation et la résilience du patrimoine bâti à valeur patrimoniale face aux effets du changement climatique &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Soutenir et valoriser les richesses patrimoniales et les savoir-faire identitaires du Pays d’Auge&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans au moins un des types d&amp;#039;opération ci-dessous) :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Etudes pour la rénovation thermique des bâtiments à valeur patrimoniale &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Soutien à l’autoproduction d’énergie (hors photovoltaïque)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développement d’expérimentations et d’innovations en matière d&amp;#039;écoconstruction, d’éco rénovation et d’écohabitat&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Sensibilisation à la sobriété énergétique dans les lieux d’habitation et de travail&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux d’inventaire, de restauration, de conservation et de valorisation du patrimoine bâti culturel et/ou touristique (hors patrimoine à usage cultuel)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Actions visant à repenser les usages de bâtiments patrimoniaux (dont études) tout en conservant l’identité des lieux afin de leur conférer une vocation collective &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Réhabilitation des corps de ferme à valeur patrimoniale dans un objectif d’ouverture au grand public (l’aide sera soumise à l’atteinte d’un gain d’efficacité énergétique d’au moins 30%)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développement de lieux d’accueil, de valorisation et actions d’animation des métiers d’art et de rénovation du patrimoine&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Aide plancher : 4 000€&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Aide plafond : 60 000€&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Projet de réhabilitation d&amp;#039;une ferme augeronne en vue d&amp;#039;en faire un lieu culturel ouvert au public ; Projet de réhabilitation d&amp;#039;un bâtiment augeron pour y développer un lieu collectif ; Réhabilitation d&amp;#039;une ancienne fromagerie y installer un musée sur le savoir-faire...&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Tourisme
+Economie d'énergie et rénovation énergétique
+Tiers-lieux
+Bâtiments et construction
+Réhabilitation
+Architecture
+Artisanat
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays d&amp;#039;Auge. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;br /&gt;&lt;/strong&gt;1/ Egalité femmes/hommes&lt;br /&gt;2/ Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;br /&gt;3/ Approche partenariale&lt;br /&gt;4/ Adaptation et/ou atténuation du changement climatique&lt;br /&gt;5/ Ruralité&lt;br /&gt;6/ Innovation&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;br /&gt;&lt;/strong&gt;1/ Le projet permet d&amp;#039;améliorer l’efficacité et la sobriété énergétique d&amp;#039;un bâtiment&lt;br /&gt;2/ Le projet permet d&amp;#039;accompagner les changements de comportement face aux enjeux de transition énergétique&lt;br /&gt;3/ Le projet permet de renforcer l&amp;#039;adaptation et la résilience du patrimoine bâti face aux effets du changement climatique&lt;br /&gt;4/ Le projet permet de soutenir et valoriser les richesses patrimoniales et les savoir-faire identitaires du Pays d&amp;#039;Auge&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; : Aménagements intérieurs et extérieurs en dehors des travaux d’aménagement paysager ; Travaux de construction/extension de bâtiment ; Amortissement de biens neufs ; Contribution en nature ; Contrat de crédit-bail ; Bénévolat (dans le cadre d’auto-construction) ; TVA (si elle est récupérée par le bénéficiaire) ; Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale) ; Infrastructures numériques fixes ou mobiles ; Etudes rendues obligatoires par la loi ; Mise aux normes strictes ; Travaux effectués en régie ; Achat de terrain et de biens immeubles ; Retenues de garanties et des aléas (marchés publics).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T48" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Auge</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/programme-europeen-LEADER</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Emmanuelle Pruneaud&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 18 08&lt;/p&gt;&lt;p&gt;Cindy Remeur&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 46&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader.paysdauge&amp;#64;calvados.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>emmanuelle.pruneaud@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/reinvestir-proteger-valoriser-le-patrimoine-bati-du-pays-dauge-dans-ses-dimensions-culturelles-et-energetiques/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AD48" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2024</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>163028</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Diversifier l'offre de services des pôles de proximité pour accroître leur vitalité</t>
+        </is>
+      </c>
+      <c r="C49" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°3 : Diversifier l'offre de services des pôles de proximité pour accroître leur vitalité</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine-Eure</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I49" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J49" s="1" t="inlineStr">
+        <is>
+          <t>Plancher : 5 000 euros / Plafond : 20 000 euros</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h2&gt;Accompagner l’émergence de nouvelles de service accessibles et adaptées aux usagers du territoire&lt;/h2&gt;&lt;h4&gt;OBJECTIF STRATEGIQUE : Innover pour redynamiser les pôles de proximité à travers de nouveaux services&lt;/h4&gt;&lt;h4&gt;Soutien au premier/dernier commerce, aux lieux polyvalents, aux lieux collectifs d’innovation, aux espaces partagés&lt;/h4&gt;&lt;p&gt;En complémentarité avec les dispositifs existants, il va s’agir de favoriser l’émergence de projets innovants par la mobilisation des réseaux, par un travail de soutien à des porteurs de projets, par l’appui à une ingénierie amont capable de garantir l’opportunité, la faisabilité, la viabilité et l’innovation des projets. Dans un objectif de sobriété, il est indispensable de travailler sur les mutualisations et les intensifications des usages. Par ailleurs, l’espace public doit, lui aussi, être pensé comme un lieu d’échanges et de services : les expérimentations visant à mieux concilier les usages, à favoriser l’adaptation aux différentes générations, à des conceptions plus innovantes et résilientes seront ainsi promues et soutenues.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Accompagnement des évolutions sociétales, des besoins spécifiques en particulier auprès de la jeunesse&lt;/h4&gt;&lt;p&gt;En collaboration avec les associations et avec les acteurs qui interviennent auprès de la jeunesse, le GAL pourra favoriser et soutenir des démarches d’animation visant la co-construction d’actions et de projet avec les jeunes sur des sujets du quotidien importants pour eux : mobilité, prévention-santé, pratiques culturelles et sportives libres, emploi et formation, engagement citoyen (en lien avec l’objectif 3.3.). L’innovation doit permettre d’aller plus vers les jeunes notamment celles et ceux les plus éloignés des services. La valorisation des talents locaux, des témoignages sur des engagements de jeunes et sur des expériences originales sont également des pistes à travailler. Enfin une attention particulière sera à porter à la culture de l’égalité des genres auprès des jeunes.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Soutien aux nouveaux modes d’entreprendre et à l’ingénierie de projet &lt;/h4&gt;&lt;p&gt;Les porteurs de projets, les créateurs et les personnes en souhait de reconversion professionnels sont nombreux et ils souhaitent, de plus en plus, inscrire leur démarche dans la prise en compte des grandes transitions écologiques, numériques et sociales. Les nouveaux modes d’entreprendre (par des structures nouvelles ou traditionnelles, en individuel ou en collectif) se développent : nouveaux modes managériaux et contractuels, force des démarches de RSE, entreprise citoyenne, nouvelle organisation du travail, recours aux nouvelles technologies (DATA, IA…) … Mais les porteurs de projets ont besoin d’être informés, orientés, accompagnés et formés à ces nouveaux modes entrepreneuriaux.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Promotion des nouvelles formes d’habitat (coliving, béguinages, temporaires...)&lt;/h4&gt;&lt;p&gt;Le GAL pourra soutenir la recherche des potentiels et la faisabilité de nouvelles formes d’habitat sur le territoire. Des solutions innovantes et adaptées devront être recherchées pour les communes rurales pour lesquelles il est souvent plus difficile de trouver des modèles économiques viables du fait de la petite taille des opérations.&lt;/p&gt;&lt;h3&gt;OBJECTIF STRATEGIQUE : Soutenir l’implication citoyenne&lt;/h3&gt;&lt;h4&gt;Accompagnement aux réflexions sur la maîtrise d’usage et les mutualisations d’usages&lt;/h4&gt;&lt;p&gt;Des démarches d’implication citoyenne de participation existent sur le territoire tant au niveau de la communauté d’agglomération que des communes (conseil consultatif, conseil de développement durable, conseil citoyen, plate-forme de démocratie participative, chantiers participatifs…). Mais au-delà des instances de gouvernance il semble nécessaire d’avancer plus loin dans l’engagement et l’implication citoyenne en donnant une place importante à la maitrise d’usage dans l’action publique. Aux côtes de la maitrise d’ouvrage et de la maitrise d’œuvre la maitrise d’usage doit trouver toute sa place pour faire gagner les projets en pertinence et en efficacité. Les projets Leader portés par le GAL devront chercher, autant que possible, à ce que les points de vue des usagers/bénéficiaires soient pris en compte. De façon innovante, les services et leurs liens avec l’espace public doivent permettre des approches et des conceptions s’appuyant sur le design des politiques publiques. D’une façon générale, il est essentiel de soutenir l’intelligence collective pour être un territoire apprenant et innovant, en mobilisant les forces vives et le capital humain/social du territoire. Enfin, c’est aussi la possibilité, par exemple, de s’appuyer sur les usagers/citoyens pour faire émerger et porter des projets par la mise en place d’un fonds d’initiatives citoyennes à l’échelle du GAL.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;h4&gt;Développement des projets participatifs ponctuels et les démarches d’intelligence collective&lt;/h4&gt;&lt;p&gt;Avec une finalité proche de celle de la prise en compte de la maîtrise d’usage il serait intéressant de soutenir des projets participatifs ponctuels, simples et sobres touchant à la vie quotidienne et/ou à son environnement de proximité et notamment auprès des jeunes. L’apprentissage de la citoyenneté passe par l’éducation et la sensibilisation aux démarches projets et à tenir de postures d’acteurs. En lien avec les écoles, les collèges, lycées et autres établissements de formation mais aussi avec les associations, des appels à projets de projets participatifs pourraient être lancés sur des thématiques bien évidement cohérente avec le projet de territoire et avec les axes de la stratégie locale de développement.&lt;/p&gt;&lt;h4&gt;Soutien au dynamisme associatif (dont le bénévolat)&lt;/h4&gt;&lt;p&gt;Le tissu associatif sur le territoire est très conséquent et dynamique et offre une très grande diversité d’offres qui contribuent à la richesse du développement local, aux liens sociaux et aux capacités d’épanouissements personnels et collectifs. Toutefois, comme partout, les associations sont confrontées à des difficultés : raréfaction des ressources financières, encadrement réglementaire complexe, un bénévolat confronté à de nombreux freins (le temps, les horaires, le coût, la mobilité, l’information, la confiance en soi, le manque d’ouverture de certaines associations…). Pour maintenir cette offre portée par les associations il est impératif de les soutenir.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Commerces et services
+Tiers-lieux
+Revitalisation
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P49" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2023</t>
+        </is>
+      </c>
+      <c r="Q49" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Faire l’objet d’un cofinancement public français. LEADER intervient à 80% en contrepartie d’un financement national (État, Région, Département, Agglo, Commune). 1€ de cofinancement français permet d’appeler 4€ de financement européen LEADER.&lt;/p&gt;&lt;p&gt;Ne pas déjà faire l’objet d’un financement européen (FEDER, FSE, FEADER, FTJ)&lt;/p&gt;&lt;p&gt;Ne pas avoir commencé (aucun contrats ou devis signés)&lt;/p&gt;&lt;p&gt;Pouvoir avancer la trésorerie (La subvention LEADER n’est versée qu’après réalisation du projet, sur justificatif des dépenses)&lt;/p&gt;&lt;p&gt;Apporter une preuve des coûts raisonnables&lt;br /&gt;Dépense &amp;gt; 25 000€ &amp;#61; 2 devis&lt;br /&gt;Dépense &amp;gt; 100 000€ &amp;#61; 3 devis&lt;/p&gt;&lt;p&gt;Pouvoir maintenir les investissements 3 ans à partir de la demande de paiement&lt;/p&gt;&lt;p&gt;Répondre aux obligations de publicité imposées par l’Union Européenne&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T49" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine-Eure</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agglo-seine-eure.fr/programme-leader/#:~:text=C'est%20un%20programme%20d%C3%A9di%C3%A9,'%C3%A9chelle%20nationale%20et%20europ%C3%A9enne).</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;flavien.andre&amp;#64;seine-eure.com&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;isabelle.moulin&amp;#64;seine-eure.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>flavien.andre@seine-eure.com</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/diversifier-loffre-de-services-des-poles-de-proximite-pour-accroitre-leur-vitalite/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'Action Locale Seine-Eure</t>
+        </is>
+      </c>
+      <c r="AD49" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2024</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>162985</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’économie avec des animations ou équipements collectifs</t>
+        </is>
+      </c>
+      <c r="C50" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Fiche 7 - FEDER</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>GAL Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Agriculteur</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I50" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J50" s="1" t="inlineStr">
+        <is>
+          <t>Planchers : aide 15 000€ / cout total 25 000€ - Plafond : aide 75 000€</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Les actifs du Cœur Entre-deux-Mers travaillent essentiellement hors du
+territoire sur les pôles urbains. La balance emplois / actifs du territoire est
+donc déficitaire et est &lt;/span&gt;&lt;span&gt;soutenue par l’emploi présent dans &lt;/span&gt;&lt;span&gt;les territoires voisins.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;La forte présence de très petites entreprises et les nouvelles façons de
+travailler (à distance, …) poussent donc certains professionnels à travailler
+via des modalités collectives et partagées.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Favoriser une relocalisation des emplois et le développement de
+l’économie centrée sur le territoire et non tournée vers l’extérieur&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Créer des outils et espaces économiques collectifs&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Création et promotion
+d’espaces et ateliers collectifs ou de tiers lieux (thématiques ou
+multithématiques) à vocation économique pour dynamiser les centres bourgs&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Revitalisation
+commerciale des entreprises et des villages :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ø&lt;span&gt;  &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Actions de dynamisation, de promotion et de
+valorisation du tissu commercial et artisanal&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ø&lt;span&gt;  &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Création ou modernisation de locaux commerciaux dans
+les centres-bourgs n’ayant pas de commerce de proximité ou afin de sauvegarder
+le seul commerce de proximité&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;   
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Animation et
+promotion des principes et outils de l’Economie Sociale et Solidaire dans les
+activités économiques locales&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;   
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Actions de
+mutualisation de services au service des acteurs économiques locaux et de leurs
+clientèles&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Equipement public
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P50" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q50" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 2 - Economie Locale&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T50" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>europe@coeurentre2mers.com</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/amenager-le-territoire-pour-developper-lattractivite-touristique/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="AD50" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>162981</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la promotion et l’innovation des activités économiques locales</t>
+        </is>
+      </c>
+      <c r="C51" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Fiche 4 - FEADER</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>GAL Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I51" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J51" s="1" t="inlineStr">
+        <is>
+          <t>Planchers : aide 5 000€ / cout total 8 000€ - Plafond : aide 75 000€</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Le Cœur Entre-deux-Mers possède un tissu économique essentiellement
+constitué de très petites entreprises.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le nombre d’emplois locaux augmente bien que les actifs travaillent
+majoritairement à l’extérieur du territoire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;La crise sanitaire (Covid19) a modifié en partie les pratiques de
+consommation et de travail dans certains secteurs d’activités et pousse à
+innover pour relocaliser et produire des biens et services économiques.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Enfin, le déploiement de la fibre (via Gironde Haut Méga) à l’horizon
+2025 sur l’ensemble du territoire est également un atout à valoriser.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;L’accompagnement des entreprises dans leur transition numérique est un
+objectif prioritaire notamment sur les nouvelles technologies de l’information
+et de la communication (TIC) pour les filières économiques stratégiques du
+territoire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les 6 filières économiques stratégiques sont :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;commerce local&lt;/li&gt;&lt;li&gt;&lt;span&gt;construction BTP&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;négoce et services interentreprises&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;agro-viticulture&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;tourisme&lt;/span&gt;&lt;/li&gt;&lt;li&gt; santé et services à la personne&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Accompagner la &lt;/span&gt;&lt;span&gt;transformation du tissu économique
+local notamment avec la numérisation d&lt;/span&gt;&lt;span&gt;es activités et
+l’arrivée de la fibre&lt;/span&gt; &lt;/li&gt;&lt;li&gt;Inciter à l’innovation au cœur des entreprises pour relocaliser « les
+productions »&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a name="_Hlk133511547"&gt;&lt;/a&gt;&lt;a name="_Hlk127613183"&gt;&lt;/a&gt;&lt;a name="_Hlk133235982"&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Démarches d’innovation
+et d’expérimentation dans l’industrie (hors filières stratégiques du SRDEII),
+le tissu artisanal productif ou l’évolution de l’agriculture de demain sur le
+territoire&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Dispositifs et
+projets d’animation et promotion de réseaux et/ou de thématiques des
+entreprises et acteurs œuvrant dans l’écosystème notamment des 6 filières
+stratégiques du territoire&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;   
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Accompagnement aux
+usages du numérique et développement de plateformes ou outils numériques pour
+les acteurs dans leurs activités économiques et territoriales notamment des 6
+filières stratégiques du territoire&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P51" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q51" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 2 - Economie Locale&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T51" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>europe@coeurentre2mers.com</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-des-mobilites-alternatives-et-durables/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="AD51" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>162982</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Coopérer avec d’autres territoires</t>
+        </is>
+      </c>
+      <c r="C52" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Coëvrons</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I52" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Enrichir et renforcer la stratégie locale de développement grâce aux échanges et à la coopération interterritoriale et/ou transnationale.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Développer les échanges d’expériences, les échanges de pratiques et les partenariats avec d’autres territoires en lien avec les thématiques évoquées dans la stratégie locale de développement.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutien préparatoire : préparation et définition d’un projet de coopération en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Mise en oeuvre d’activités de coopération interterritoriale et transnationale en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Animation et gestion des projets de coopération&lt;/li&gt;&lt;li&gt;Communication des projets de coopération&lt;/li&gt;&lt;li&gt;Evaluation des projets de coopération&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P52" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q52" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>CC des Coëvrons</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coevrons.fr/article/programme-leader</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>njoly@coevrons.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-atouts-culturels-touristiques-et-patrimoniaux-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD52" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>162978</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le développement d'une production et d’une consommation responsables</t>
+        </is>
+      </c>
+      <c r="C53" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Coëvrons</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I53" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt; &lt;span&gt;Dans le cadre de sa démarche d’attractivité, le territoire des Coëvrons affirme sa volonté de construire une image d&amp;#039;un territoire de gastronomie, notamment par la révélation de l&amp;#039;identité culinaire des Coëvrons. La mise en oeuvre d’un Projet alimentaire de territoire depuis 2021 accompagne la concrétisation de cette dynamique émergente. Parallèlement, le territoire des Coëvrons fait face à une diminution des commerces et services de proximité, notamment hors du pôle d’Evron.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’enjeu : développer un mode de production et de consommation respectueux de l’environnement, bénéfique pour l’économie et bon pour la santé, améliorer l’accès aux produits locaux, accompagner et valoriser les productions et les producteurs locaux, renforcer l’ancrage local et une économie axée sur les besoins.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Maintenir et développer des activités agricoles durables et variées, adaptées aux enjeux du changement climatique&lt;/li&gt;&lt;li&gt;Accompagner la mutation vers une agriculture sous signes officiels de qualité&lt;/li&gt;&lt;li&gt;Agir pour une alimentation saine pour tous&lt;/li&gt;&lt;li&gt;Développer les circuits-courts&lt;/li&gt;&lt;li&gt;Renforcer le commerce de proximité, les services et l&amp;#039;artisanat&lt;/li&gt;&lt;li&gt;Expérimenter de nouveaux modèles économiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;1/ Maintien et développement d’activités agricoles durables et variées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Activités de soutien à la diversification des productions et d’activités, mutualisation de matériel&lt;/li&gt;&lt;li&gt;Création d&amp;#039;espaces test agricoles&lt;/li&gt;&lt;li&gt;Création et animation de réseaux d’agriculteurs&lt;/li&gt;&lt;li&gt;Accompagnement de la mutation vers une agriculture sous signes officiels de qualité : échanges de savoirs et de pratiques, informations, sensibilisation, formations&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2/ Soutien à une alimentation saine pour tous :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions autour du &amp;#34;bien manger&amp;#34;, du gaspillage alimentaire, de la consommation responsable, des enjeux liés à la précarité et à l&amp;#039;insécurité alimentaire&lt;/li&gt;&lt;li&gt;Actions d’information, de sensibilisation et de formation des professionnels de l’alimentation&lt;/li&gt;&lt;li&gt;Création et animation de liens entre les différents intervenants de l&amp;#039;alimentation (cuisiniers, producteurs, parents d&amp;#039;élève, enfants…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;3/ Renforcement du commerce de proximité, des services et de l’artisanat :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions en lien avec le maintien, la création et la reprise d’entreprises et d’activités de proximité&lt;/li&gt;&lt;li&gt;Actions de mise en valeur et accessibilité des produits locaux (ex : épiceries mobiles)&lt;/li&gt;&lt;li&gt;Nouvelles formes de commerces pour répondre aux besoins de la population&lt;/li&gt;&lt;li&gt;Création et accompagnement de structures collectives de type pépinière d’entreprises, FabLab, village d’artisans&lt;/li&gt;&lt;li&gt;Actions d’information, de formation, de sensibilisation, de mutualisation&lt;/li&gt;&lt;li&gt;Développement de nouveaux modèles économiques : actions en lien avec l’économie circulaire et l’économie sociale et solidaire&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P53" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q53" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T53" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
       <c r="U53" s="1" t="inlineStr">
         <is>
-          <t>PAYS DE L'ISLE EN PÉRIGORD</t>
+          <t>CC des Coëvrons</t>
         </is>
       </c>
       <c r="V53" s="1" t="inlineStr">
         <is>
-          <t>https://www.pays-isle-perigord.com/wp-content/uploads/FA8-Cce-Artisanat-Services.pdf</t>
-[...4 lines deleted...]
-          <t>https://www.pays-isle-perigord.com/fonds-europeens/le-programme-2021-2027/</t>
+          <t>https://www.coevrons.fr/article/programme-leader</t>
         </is>
       </c>
       <c r="X53" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Pays de l&amp;#039;Isle en Périgord : &lt;a target="_self"&gt;europe&amp;#64;pays-isle-perigord.com&lt;/a&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y53" s="1" t="inlineStr">
         <is>
-          <t>s.giedelmann@pays-isle-perigord.com</t>
+          <t>njoly@coevrons.fr</t>
         </is>
       </c>
       <c r="Z53" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/investir-pour-soutenir-des-demarches-en-faveur-du-commerce-de-lartisanat-et-des-services/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-la-transition-ecologique-1/</t>
         </is>
       </c>
       <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC53" s="1" t="inlineStr">
         <is>
-          <t>Syndicat Mixte du Pays de l'Isle en Périgord</t>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD53" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
         </is>
       </c>
       <c r="AE53" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF53" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG53" s="1" t="inlineStr">
         <is>
-          <t>15/05/2024</t>
+          <t>27/06/2024</t>
         </is>
       </c>
       <c r="AH53" s="1" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
     <row r="54" spans="1:34" customHeight="0">
       <c r="A54" s="1">
+        <v>162939</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser les atouts culturels, touristiques et patrimoniaux du territoire</t>
+        </is>
+      </c>
+      <c r="C54" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Coëvrons</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I54" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Avec sa démarche d’attractivité amorcée depuis 2019, le territoire des Coëvrons poursuit la valorisation des atouts du territoire. Ce dernier possède un patrimoine historique, naturel et bâti riche et marqué par des sites emblématiques et des espaces naturels diversifiés. Doté de propositions culturelles abondantes et d’un tissu associatif dynamique, le territoire des Coëvrons fait preuve d’un dynamisme culturel avéré.&lt;/p&gt;&lt;p&gt;L’enjeu est de renforcer l’appropriation de cette richesse patrimoniale et culturelle par les populations résidentes, de la faire connaitre à tous et de renforcer l’ancrage local des propositions culturelles.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Promouvoir le territoire par son offre touristique et patrimoniale&lt;/p&gt;&lt;p&gt;- Préserver, animer et valoriser le patrimoine naturel, historique et culturel&lt;/p&gt;&lt;p&gt;- Proposer de nouvelles offres touristiques et patrimoniales&lt;/p&gt;&lt;p&gt;- Renforcer l’offre touristique et patrimoniale accessible toute l’année&lt;/p&gt;&lt;p&gt;- Qualifier l’offre touristique et patrimoniale via des labels&lt;/p&gt;&lt;p&gt;- Contribuer à l’animation culturelle sur l’ensemble du territoire&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;1/ Préservation, animation et valorisation du patrimoine naturel, historique et culturel :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;- Entretien et restauration du patrimoine&lt;/li&gt;&lt;li&gt;- Actions et outils d’animation, de médiation et de valorisation du patrimoine&lt;/li&gt;&lt;li&gt;- Aménagements paysagers des abords des sites patrimoniaux&lt;/li&gt;&lt;li&gt;- Etudes et démarches de labellisations nationales ou internationales (ex : Grands sites de France)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2/ Développement et structuration de l’offre touristique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;- Déploiement de nouvelles offres touristiques (ex : fermes pédagogiques, agritourisme, tourisme d’entreprise, hébergements atypiques)&lt;/li&gt;&lt;li&gt;- Développement de projets alliant sport et tourisme (ex : création de voies vertes, liaisons entre les boucles de randonnée, trails, itinérance douce entre les sites patrimoniaux, signalétique)&lt;/li&gt;&lt;li&gt;- Actions de mise en réseau des acteurs du tourisme et des sites touristiques&lt;/li&gt;&lt;li&gt;- Actions de promotion du territoire&lt;/li&gt;&lt;li&gt;- Création et animation d’un réseau d’ambassadeurs&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;3/ Soutien à l’animation culturelle du territoire :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;- Actions décentralisées (ex : spectacles et scènes en itinérance, bus qui sillonne le territoire)&lt;/li&gt;&lt;li&gt;- Organisation de spectacles chez ou avec les habitants, les associations, les écoles ou les artistes amateurs&lt;/li&gt;&lt;li&gt;- Développement de formes culturelles innovantes&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Préservation, animation et valorisation du patrimoine naturel, historique et culturel :&lt;/p&gt;&lt;p&gt;- Entretien et restauration du patrimoine&lt;/p&gt;&lt;p&gt;- Actions et outils d’animation, de médiation et de valorisation du patrimoine&lt;/p&gt;&lt;p&gt;- Aménagements paysagers des abords des sites patrimoniaux&lt;/p&gt;&lt;p&gt;- Etudes et démarches de labellisations nationales ou internationales (ex : Grands sites de France)&lt;/p&gt;&lt;p&gt;Développement et structuration de l’offre touristique :&lt;/p&gt;&lt;p&gt;- Déploiement de nouvelles offres touristiques (ex : fermes pédagogiques, agritourisme, tourisme d’entreprise, hébergements atypiques)&lt;/p&gt;&lt;p&gt;- Développement de projets alliant sport et tourisme (ex : création de voies vertes, liaisons entre les boucles de randonnée, trails, itinérance douce entre les sites patrimoniaux, signalétique)&lt;/p&gt;&lt;p&gt;- Actions de mise en réseau des acteurs du tourisme et des sites touristiques&lt;/p&gt;&lt;p&gt;- Actions de promotion du territoire&lt;/p&gt;&lt;p&gt;- Création et animation d’un réseau d’ambassadeurs&lt;/p&gt;&lt;p&gt;Soutien à l’animation culturelle du territoire :&lt;/p&gt;&lt;p&gt;- Actions décentralisées (ex : spectacles et scènes en itinérance, bus qui sillonne le territoire)&lt;/p&gt;&lt;p&gt;- Organisation de spectacles chez ou avec les habitants, les associations, les écoles ou les artistes amateurs&lt;/p&gt;&lt;p&gt;- Développement de formes culturelles innovantes&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Tourisme
+Technologies numériques et numérisation
+Tiers-lieux
+Artisanat
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P54" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q54" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T54" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>CC des Coëvrons</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coevrons.fr/article/programme-leader</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>njoly@coevrons.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-le-developpement-dune-production-et-dune-consommation-responsables-1/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD54" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>20/06/2024</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>154985</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Développer une attractivité du territoire ciblée, soutenable et créatrice de liens</t>
+        </is>
+      </c>
+      <c r="C55" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I55" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La démographie du périmètre du GAL Alsace centrale démontre plusieurs phénomènes : une croissance démographique sur une majeure partie du territoire et une perte d&amp;#039;habitants sur le territoire de la Communauté de communes du Val d&amp;#039;Argent. Ces caractéristiques démographiques posent la question suivantes : « Comment soutenir et adapter les services et les équipements de proximité aux besoins des populations et à la capacité du territoire ?  »
+&lt;/p&gt;
+&lt;p&gt;
+ Parallèlement, certaines parties du territoire sont engagées dans les dispositifs Petites Villes de Demain,  Action cœur de ville et d&amp;#039;ORT (CC Vallée de Villé, CC du Val d&amp;#039;Argent, CC du Ried de Marckolsheim, CC de Sélestat, Villé, Marckolsheim) et s&amp;#039;attachent à des sujets comme le logement et le commerce dans les centres-bourgs. Il a été identifié durant les ateliers participatifs menés dans le cadre de la candidature LEADER, un besoin autour de la poursuite et du renforcement de ces actions pour créer du lien social, du lien entres les acteurs du territoire, promouvoir les initiatives locales, solidaires et dynamiser les centralités et les cœurs de villages.
+&lt;/p&gt;
+&lt;p&gt;
+ Par ailleurs le tourisme représente une activité importante pour l&amp;#039;économie de l&amp;#039;Alsace Centrale dont les principaux atouts sont le patrimoine historique, architectural et naturel.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ 1.	Soutenir les actions visant la mise en réseau des commerces et des artisans pour améliorer leur visibilité et/ou trouver des repreneurs
+&lt;/p&gt;
+&lt;p&gt;
+ 2.	Soutenir l&amp;#039;émergence et le développement d&amp;#039;initiatives de l&amp;#039;économie circulaire et de l&amp;#039;économie de la fonctionnalité
+&lt;/p&gt;
+&lt;p&gt;
+ 3.	Soutenir la création et le développement de tiers lieux, d&amp;#039;espaces de travail partagés, de fablab, dans le cadre de l&amp;#039;économie sociale et solidaire
+&lt;/p&gt;
+&lt;p&gt;
+ 4.	Soutenir les projets de commerces et de services solidaires, (non lucratif doté d&amp;#039;intérêt général) et/ou relevant de l&amp;#039;économie sociale et solidaire
+&lt;/p&gt;
+&lt;p&gt;
+ 5.	Soutenir les évènements et les festivités vecteurs de lien social et/ou intergénérationnels au sein des communes
+&lt;/p&gt;
+&lt;p&gt;
+ 6.	Action d&amp;#039;animation en faveur de la sauvegarde et du développement de la vie associative du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ 7.	Soutenir des actions de promotion et/ou de mise en réseau des acteurs du tourisme vert ;
+&lt;/p&gt;
+&lt;p&gt;
+ 8.	Accompagner la création d&amp;#039;hébergements touristiques écoresponsables ou l&amp;#039;amélioration des hébergements touristiques existants dans une démarche écoresponsable (équipements, aménagements, démarches de labélisation)
+&lt;/p&gt;
+&lt;p&gt;
+ 9.	Soutenir les projets de mise en valeur et/ou de restauration du patrimoine culturel public ou privé, bâti ou non bâti, inscrit ou non protégé, et pour lesquels  des actions de médiation envers le public doivent être organisées au moins une fois par an.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Lutte contre la précarité
+Artisanat
+Spectacle vivant
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les opérations doivent être réalisées sur le territoire du GAL d&amp;#039;Alsace Centrale
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur n&amp;#039;a pas commencé son projet (pas de devis signés, bon de commande, notification d&amp;#039;un marché ...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T55" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://selestat-alsace-centrale.fr/leader/</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contact GAL d&amp;#039;Alsace Centrale : &lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-selestat.fr&lt;/a&gt; ou 06 14 30 69 15&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>camille.pairault@petr-selestat.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb08-developper-une-attractivite-du-territoire-cib/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>22/11/2023</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>154981</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les dynamiques durables de l'économie rurale</t>
+        </is>
+      </c>
+      <c r="C56" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>LEADER Fiche Action n°1</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Albigeois et des Bastides (PETR)</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I56" s="1" t="inlineStr">
+        <is>
+          <t> Max : 64</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette subvention a pour objectif de créer un contexte territorial favorable à l&amp;#039;innovation, aux dynamiques économiques durables et aux approches coopératives et collaboratives en offrant les conditions matérielles et immatérielles et en accompagnant les initiatives locales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les actions subventionnées doivent s&amp;#039;inscrire dans les axes stratégiques suivants :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagner les mutations de nos systèmes agricoles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développer les circuits courts de proximité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagner les projets collectifs de valorisation des produits locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Innover/Expérimenter de nouvelles formes de pratiques dans les milieux agricoles face au changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contribuer à la création d&amp;#039;emploi et à l&amp;#039;innovation dans les entreprises :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Maintenir et consolider le tissu d&amp;#039;entreprises et de commerces de proximité ainsi que l&amp;#039;emploi
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser et soutenir les coopérations entre acteurs et l&amp;#039;économie collaborative en réponse aux enjeux de transition
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer une économie qui valorise les ressources du territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Valoriser le potentiel touristique et encourager les dynamiques durables innovantes :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développer une offre touristique durable et accessible à tous
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promouvoir le territoire et rechercher une complémentarité entre les acteurs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagner la montée en compétences des professionnels du tourisme
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Acquisition de matériel et d&amp;#039;équipements, animation et valorisation de collectifs, espaces test agricoles, tiers lieu nourricier, sensibilisation/évènementiels pour accompagner les mutations de nos systèmes agricoles.
+ &lt;br /&gt;
+ •    Création, aménagement et équipement de lieux/sites économiques ; étude/ animation/développement d&amp;#039;une filière bois ; dispositif innovant de coopération et de mutualisation de moyens (PTCE, TZCLD, ...) ;...
+ &lt;br /&gt;
+ •    Création, aménagement et équipement de lieux/sites touristiques ; hébergements durables atypiques, insolites et solidaires ; actions de promotion et de valorisation des offres et attraits touristiques du territoire
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;examen et la sélection des projets font l&amp;#039;objet de critères définis par un comité de programmation et formalisés au travers d&amp;#039;une grille de sélection.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette grille peut être obtenue en contactant le PETR en charge de la subvention.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>GAL Albigeois et Bastides</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-albigeois-bastides.fr/quest-ce-que-leader</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Justine Chollet
+ &lt;br /&gt;
+ Chargée de mission LEADER
+ &lt;br /&gt;
+ &lt;a target="_self"&gt;
+  jchollet&amp;#64;ptab.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>jchollet@ptab.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1473-accompagner-les-dynamiques-durables-de-lecono/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB56" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>GAL Albigeois et Bastides</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2023</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>153399</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Développer des projets ruraux en Seine Aval</t>
+        </is>
+      </c>
+      <c r="C57" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Aval</t>
+        </is>
+      </c>
+      <c r="F57" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France
+Association pour un Développement Agricole Durable en Seine Aval (ADADSA)</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I57" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J57" s="1" t="inlineStr">
+        <is>
+          <t>Dépend du régime d'aide qui s'applique pour le projet</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le programme LEADER, axe du FEADER (Fonds Européen Agricole et de Développement de l&amp;#039;Espace Rural) est une initiative européenne qui signifie « Liaisons Entre Actions de Développement de l&amp;#039;Économie Rurale ». Il a été mis en place en Europe en 1991 dans la cadre de la Politique agricole commune (PAC) et depuis 2007 en Ile-de-France et en Seine-Aval.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif d&amp;#039;un programme LEADER est de faire émerger des projets agricoles structurants sur un territoire donné grâce à une mise en réseau de personnes et d&amp;#039;organismes engagés dans le développement rural. Ce partenariat local entre les secteurs public, privé et civil est appelé Groupe d&amp;#039;Action Local (GAL).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;approche LEADER sur un territoire signifie une certaine autonomie du GAL dans le développement d&amp;#039;une stratégie adaptée au contexte local. Elle permet de soutenir des projets pilotes, par l&amp;#039;intermédiaire de subventions, qu&amp;#039;ils soient portés par des acteurs publics, privés ou des associations.
+&lt;/p&gt;
+&lt;p&gt;
+ Le programme LEADER en Seine Aval est porté par l&amp;#039;Association pour un Développement Agricole Durable en Seine Aval (ADADSA). Pour la période 2023-2027, le périmètre d‘action se déploie sur 66 des 73 communes de la communauté urbaine GPS&amp;amp;O. L&amp;#039;enveloppe allouée est de 1 400 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ La stratégie de cette programmation est : Récolter les fruits des synergies rural et urbain&amp;#34;. Elle s&amp;#039;articule en 3 axes :
+&lt;/p&gt;
+&lt;p&gt;
+ -Promouvoir un territoire de biens et de savoir-faire commun autour de l&amp;#039;agriculture, l&amp;#039;alimentation et l&amp;#039;artisanat
+&lt;/p&gt;
+&lt;p&gt;
+ -Mettre en valeur les ressources naturelles de manière durable et soutenir la transition énergétique et l&amp;#039;économie circulaire
+&lt;/p&gt;
+&lt;p&gt;
+ -Concilier un développement harmonieux entre monde urbain et monde rural pour une cohabitation enrichie
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Installation d&amp;#039;un atelier de transformation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communication autour de la valorisation des co-produits agricoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de points de vente de produits locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une plateforme logistique permettant l&amp;#039;approvisionnement de produits locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une application permettant d&amp;#039;identifier les producteurs locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Financement de food-truck de produits de locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plantation de haies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restructuration de foncier forestier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de noues afin de limiter le ruissellement et l&amp;#039;érosion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de supports de communication afin de sensibiliser à la gestion durable des forêts
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transformation d&amp;#039;une friche agricole en forêt fruitière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;un méthaniseur afin de gérer les biodéchets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude sur les potentiels réemplois de co-produits céréaliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;ateliers avec les industries agroalimentaires du territoire sur l&amp;#039;économie circulaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un gîte touristique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une carte interactive des activités touristiques locales et tour gourmand
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;aires de repos pour les randonneurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation d&amp;#039;un festival agricole
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un jardin pédagogique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Agrandissement des voies de circulation pour les rendre praticables pour les engins agricoles
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Tourisme
+Forêts
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Industrie
+Réduction de l'empreinte carbone
+Inclusion numérique
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ A établir avec l&amp;#039;animatrice selon le projet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Aval</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://leaderseineaval.com/</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Margaux GROSJEAN
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  margaux.grosjean&amp;#64;safer-idf.com
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 06 37 01 89 44
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>margaux.grosjean@safer-idf.com</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f808-developper-des-projets-ruraux-en-seine-aval/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB57" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>ADADSA</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>31/10/2023</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>161678</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Constituer les dossiers de demandes de subventions</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Aide au montage des dossiers de demande de subvention</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous avez besoin d&amp;#039;être accompagné dans la constitution de vos dossiers de demandes de subventions ?&lt;/p&gt;&lt;p&gt;La Mission Pilotage Financier de l&amp;#039;Agence Aveyron Ingénierie vous accompagne dans la constitution de vos dossiers de demandes de subventions :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;aide à la rédaction de la notice de présentation de votre projet &lt;/li&gt;&lt;li&gt;vérification de la complétude du dossier de demande de subvention&lt;/li&gt;&lt;li&gt;relecture de votre plan de financement&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Prestation tarifée&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Transition énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Commerces et services
+Tiers-lieux
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T58" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/constituer-les-dossiers-de-demandes-de-subventions/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2024</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>161677</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans l'élaboration des plans de financement afin de sécuriser la faisabilité financière de votre projet</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Elaboration de plans de financement prévisionnels</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous souhaitez avoir une vision affinée, pertinente et réaliste des taux d&amp;#039;intervention financière de chaque co-financeur public ?&lt;/p&gt;&lt;p&gt;La Mission Pilotage Financier de l&amp;#039;Agence départementale Aveyron Ingénierie vous propose de vous accompagner dans l&amp;#039;élaboration des plans de financements prévisionnels, au vu de l&amp;#039;avant projet détaillé, vous permettant d&amp;#039;avoir une projection de la faisabilité financière de votre projet en intégrant les subventions mobilisables et en calculant votre reste à charge.&lt;/p&gt;&lt;p&gt;L&amp;#039;optimisation de vos plans de financements vous permettra de réduire votre autofinancement et de maîtriser l&amp;#039;impact financier du projet dans votre budget.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Transition énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T59" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/simuler-laccompagnement-des-financeurs-pour-la-faisabilite-financiere-de-votre-projet/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB59" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2024</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>161671</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Faire vivre nos territoires ruraux entre transitions et mutations : réinventons le vivre-ensemble bourbonnais</t>
+        </is>
+      </c>
+      <c r="C60" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023/2027 des Terroirs Bourbonnais</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>GAL Auvergne-Rhône-Alpes des Terroirs Bourbonnais</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I60" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J60" s="1" t="inlineStr">
+        <is>
+          <t>PLancher de subvention : 2 000€ ; Plafond de subvention : 60 000€</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Programme LEADER du GAL Auvergne-Rhône-Alpes des Terroirs Bourbonnais : LEADER (Liaison Entre Actions de Développement de l&amp;#039;Economie Rurale) est un programme européen de développement rural qui vise à soutenir le développement des territoires ruraux.&lt;/p&gt;&lt;p&gt;LEADER est une démarche ascendante, développée et administrée par les territoires et qui donne ainsi un cadre propice à l&amp;#039;émergence de projets collectifs et de qualité favorisant le développement des zones rurales. Ce programme 2023/2027 fait intervenir des acteurs issus du territoire, d&amp;#039;univers différents, publics ou privés, sur les thématiques suivantes : &lt;strong&gt;revitaliser les centres-bourgs, favoriser l&amp;#039;accès à l&amp;#039;emploi et construire une offre touristique renouvelée&lt;/strong&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les types d&amp;#039;opérations soutenus&lt;/strong&gt;:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la création de nouveaux équipements et services à la population ;&lt;/li&gt;&lt;li&gt;la création, modernisation et / ou le développement de nouveaux espaces de vie et de sociabilité ;&lt;/li&gt;&lt;li&gt;l&amp;#039;accompagnement au développement de l&amp;#039;offre d&amp;#039;habitat ;&lt;/li&gt;&lt;li&gt;la mise en œuvre des modalités de travail innovantes (exemple : flex office, coworking, corpoworking, travail collaboratif, télétravail, espaces de travail virtuels, …) ;&lt;/li&gt;&lt;li&gt;la création et le développement de nouvelles pratiques de mobilité (exemple : covoiturage, autopartage, transport à la demande, vélo libre-service, transport multimodal, triporteur électrique, ...) ;&lt;/li&gt;&lt;li&gt;la création et le développement des outils et services numériques ;&lt;/li&gt;&lt;li&gt;la coordination, la mise en réseau et les collaborations entre acteurs, les structures, les entreprises, publics et privés, les organismes de formation et de recherche ;&lt;/li&gt;&lt;li&gt;les projets qui rendent nos territoires plus attractifs pour les jeunes ;&lt;/li&gt;&lt;li&gt;la protection et la mise en valeur du patrimoine naturel, paysager et bâti ;&lt;/li&gt;&lt;li&gt;le développement de l&amp;#039;offre touristique, y compris la montée en gamme et l&amp;#039;innovation des structures ;&lt;/li&gt;&lt;li&gt;le développement de l&amp;#039;offre culturelle et de l&amp;#039;offre de loisirs pour palier à un déficit du territoire ;&lt;/li&gt;&lt;li&gt;les projets de coopération (en lien avec le GAL) visant le développement touristique et patrimonial, des services en milieu rural et des structures &amp;#34;jeunesses&amp;#34;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Accès aux services
+Citoyenneté
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Réhabilitation
+Logement et habitat
+Paysage
+Emploi
+Attractivité économique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P60" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2023</t>
+        </is>
+      </c>
+      <c r="Q60" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Chaque &lt;strong&gt;appel à projet&lt;/strong&gt; dispose de conditions d&amp;#039;éligibilité, toutefois, &lt;strong&gt;il
+existe plusieurs conditions générales : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;&lt;span&gt;Disposer d&amp;#039;un SIRET. Les particuliers ne sont pas éligibles ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Disposer d&amp;#039;un cofinancement public OBLIGATOIRE du projet ;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Autofinancement minimum obligatoire : 20% ;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Avoir un projet sur le périmètre concerné (département de l&amp;#039;Allier) ;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Ne pas avoir débuté son action. &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;hr width="33%" size="1" align="left" /&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;p id="_com_1"&gt;&lt;span&gt;&lt;a name="_msocom_1"&gt;&lt;/a&gt;&lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T60" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>Allier</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://gal-aura-terroirs-bourbonnais.fr/</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;équipe du GAL est composée d&amp;#039;une coordinatrice, Ingrid CHARNET &lt;a target="_self"&gt;(i. charnet&amp;#64;agglo-moulins.fr&lt;/a&gt; - 04 70 48 54 63) et d&amp;#039;un pôle animation-instruction réparti sur le territoire qui sont les interlocuteurs de proximité des porteurs de projets. &lt;strong&gt;Contactez-les avant tout dépôt de dossier :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Solène LEVEQUE&lt;/strong&gt;  : 04 70 05 70 70 -&lt;a target="_self"&gt;solene.leveque.vallee.montlucon&amp;#64;orange.fr&lt;/a&gt;  pour le bassin du PETR du Pays de la Vallée de Montluçon et du Cher ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Corentin BORDE&lt;/strong&gt; : 04 70 48 14 36 - &lt;a target="_self"&gt;c.borde&amp;#64;agglo-moulins.fr&lt;/a&gt; pour le bassin de Moulins Communauté, CC Bocage Bourbonnais, et CC Entr&amp;#039;Allier Besbre et Loire&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Florentin GEORGESCU&lt;/strong&gt; : 06 08 51 33 96 - &lt;a target="_self"&gt;f. georgescu&amp;#64;agglo-moulins.fr&lt;/a&gt; pour le bassin de Vichy Communauté, CC Pays de Lapalisse, CC St Pourçain Sioule Limagne&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>i.charnet@agglo-moulins.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/faire-vivre-nos-territoires-ruraux-entre-transitions-et-mutations-reinventons-le-vivre-ensemble-bourbonnais-leader/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>Moulins Communauté</t>
+        </is>
+      </c>
+      <c r="AD60" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>22/02/2024</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>160868</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la coopération des acteurs du territoire</t>
+        </is>
+      </c>
+      <c r="C61" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 5</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I61" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J61" s="1" t="inlineStr">
+        <is>
+          <t>de 5 000 à 40 000 euros</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s&amp;#039;enrichir de l&amp;#039;expérience de partenaires, acquérir de nouvelles compétences, favoriser l&amp;#039;échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les effets attendus sont d&amp;#039;apporter une plus-value aux activités locales, de fédérer les acteurs locaux autour des projets de coopération et de renforcer l&amp;#039;ouverture vers l&amp;#039;extérieur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ La coopération peut prendre les formes suivantes :
+ &lt;br /&gt;
+ &lt;strong&gt;
+  - La coopération « interterritoriale » entre des territoires au sein d&amp;#039;un même Etat membre ;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  - La coopération « transnationale » entre des territoires relevant de plusieurs Etats membres ainsi qu&amp;#039;avec des territoires de pays tiers (hors UE).
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  La mise en œuvre d&amp;#039;actions de coopération doit constituer un levier pour répondre à l&amp;#039;ensemble de la stratégie LEADER. Aussi, les projets de coopération seront en lien avec les thématiques inhérentes à cette stratégie développée dans le plan d&amp;#039;action.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Seront soutenues :
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d&amp;#039;actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d&amp;#039;un partenariat, organisation de réunions...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation concrète des actions communes de coopération au bénéfice de la stratégie du territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets de coopération débouchent sur une ou plusieurs actions communes concrètes, définies et mises en œuvre conjointement par les partenaires, assorties d&amp;#039;objectifs de résultats clairement définis pour les partenaires et les territoires concernés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les projets de coopération seront en lien avec la stratégie LEADER plus particulièrement sur les thématiques suivantes : tourisme, valorisation des patrimoines, économie locale, services de proximité.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La coopération au travers de LEADER a pour vocation à traiter de ces problématiques mais peut également s&amp;#039;ouvrir à d&amp;#039;autres champs thématiques notamment pour rechercher des solutions sur des nouveaux défis territoriaux. Le Comité de programmation se réserve donc le droit de compléter et/ou amender les sujets possibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Un évènement ne pourra pas faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Friche
+Foncier
+Transition énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;p&gt;
+ Un accord de partenariat (ou projet d&amp;#039;accord), décrivant a minima, les objectifs, les missions et le rôle de chacun des partenaires et les contributions financières de chacun, doit être signé entre les structures partenaires des différents territoires qui coopèrent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T61" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4fae-4-accompagner-la-structuration-des-services-d/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD61" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>160858</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Préserver, accompagner et valoriser le développement des secteurs économiques du territoire favorisant l’ancrage d’activités de proximité</t>
+        </is>
+      </c>
+      <c r="C62" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 1</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I62" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J62" s="1" t="inlineStr">
+        <is>
+          <t>de 10 000 à 50 000 euros</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif stratégique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ancrer l&amp;#039;activité économique au niveau local dans une optique de transition écologique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs opérationnels :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services de proximité et l&amp;#039;implantation d&amp;#039;activités économiques sur les différentes parties du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Relocaliser et aider à la transmission d&amp;#039;activités dans les territoires urbains et ruraux dans une logique de circuits courts et de dynamisation de la vie locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Moderniser les outils de production et de transformation dans les secteurs à forte valeur ajoutée locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Poursuivre la valorisation de la filière forêt – bois
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Plus-value LEADER :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ La valeur ajoutée de LEADER se situera dans des interventions dont le besoin n&amp;#039;est pas comblé sur le territoire, notamment pour répondre aux enjeux de transmission d&amp;#039;entreprises, d&amp;#039;installation d&amp;#039;activités dans les centralités, ou encore d&amp;#039;adaptation d&amp;#039;outils de production pour une activité dédiée au public du territoire ; et en renforcement des initiatives existantes pour mettre en avant les atouts et opportunités existants au niveau local (bois local, activités à forte valeur ajoutée locale, circuits courts...). Le &amp;#43; LEADER sur l&amp;#039;économie : la proximité, l&amp;#039;ancrage local.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Effets attendus :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le maintien et le développement de secteurs d&amp;#039;activités structurants dans une approche de développement local et de transition écologique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement des activités permettant le renforcement de l&amp;#039;attractivité du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création d&amp;#039;emplois
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à la création, à la reprise, à l&amp;#039;installation, à la relocalisation d&amp;#039;activité, en agriculture (via une articulation nécessaire avec les orientations du Plan Alimentaire Territorial porté par le PETR du Pays d&amp;#039;Epinal Cœur des Vosges),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la création, à la reprise, à l&amp;#039;installation, à la relocalisation d&amp;#039;activité, au maintien de services et activités à proximité des populations
+  &lt;strong&gt;
+   1
+  &lt;/strong&gt;
+  :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - artisanat, au sein de tous les espaces déjà urbanisés et viabilisés d&amp;#039;une commune
+&lt;/p&gt;
+&lt;p&gt;
+ - commerces dont la surface est inférieure ou égale à 400 m2 délivrant un service de proximité au sein de tous les espaces déjà urbanisés et viabilisés d&amp;#039;une commune
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etudes portant sur la création et/ou le développement d&amp;#039;équipements et/ou permettant la mise en œuvre d&amp;#039;un projet à une échelle intercommunale
+  &lt;strong&gt;
+   2
+  &lt;/strong&gt;
+  Les études doivent être en lien avec la thématique de la fiche-action.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création et/ou développement de projet de transformation des produits agricoles et forestiers, la vente, la logistique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux investissements favorisant l&amp;#039;utilisation de bois de qualité via recours au bois local
+  &lt;strong&gt;
+   3
+  &lt;/strong&gt;
+  , permettant une promotion et une valorisation de la filière
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Un évènement ne pourra faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  pour les projets économiques, une étude de marché montrant les retombées économiques et la pérennité du projet devra être transmise
+ &lt;/li&gt;
+ &lt;li&gt;
+  le cahier des charges des études devra être transmis
+ &lt;/li&gt;
+ &lt;li&gt;
+  qui provient de forêts locales (Vosges, Haute-Saône/Haute-Marne/Alsace/Lorraine/Franche-Comté)
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Revitalisation
+Innovation, créativité et recherche
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € est éligible à LEADER
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T62" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/427c-preserver-accompagnemer-et-valoriser-le-devel/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB62" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD62" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>160377</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Expérimenter les solutions fondées sur la nature pour atténuer le changement climatique et ses conséquences</t>
+        </is>
+      </c>
+      <c r="C63" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des Boucles de la Seine Normande (PNR)</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J63" s="1" t="inlineStr">
+        <is>
+          <t>max : 80% Plancher = 2 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Elévation du niveau marin, sécheresse, perturbation des précipitations, etc., le changement climatique est déjà une réalité en Normandie et sur le territoire « Seine Normande ». A moyen terme, les effets attendus du changement climatique sur les habitants et les ressources seront problématiques : pression sur la qualité et la quantité de la ressource en eau potable, baisse de la qualité de l&amp;#039;air, variations saisonnières plus sévères, inondation en bord de Seine et le long des rivières, baisse de la qualité des sols avec des effets sur l&amp;#039;agriculture, et sur la santé, sécheresses qui pourraient faire baisser les rendements agricoles, présence plus importante d&amp;#039;espèces invasives.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour limiter et stabiliser le réchauffement climatique, il faudrait baisser les émissions de CO2 rapidement, avec un objectif de zéro émission nette en 2050, et réduire fortement aussi les émissions des autres gaz à effet de serre. Il faudra également s&amp;#039;adapter et modifier nos habitudes de vie. Pour relever ces défis, les acteurs du territoire font le pari de la nature : la nature pour se reconnecter à nos besoins essentiels, les solutions fondées sur la nature pour développer des alternatives économiques viables et durables moins coûteuses à long terme que des investissements technologiques ou la construction et l&amp;#039;entretien d&amp;#039;infrastructures, la nature au cœur de nouvelles formes d&amp;#039;urbanisme.
+&lt;/p&gt;
+&lt;p&gt;
+ Objectif stratégique  : Limiter les conséquences du changement climatique pour les habitants
+&lt;/p&gt;
+&lt;p&gt;
+ Objectifs opérationnels :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La reconnexion à la nature
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;expérimentation des solutions fondées sur la nature
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement de nouvelles formes d&amp;#039;urbanisme
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER interviendra pour soutenir les actions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;éducation ou de sensibilisation permettant une prise de conscience à tout âge de notre interdépendance avec la nature.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la recherche et à l&amp;#039;expérimentation de solutions innovantes pour diminuer la production de gaz à effet de serre, l&amp;#039;impact sur l&amp;#039;environnement et améliorer l&amp;#039;adaptation au réchauffement climatique.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement de nouvelles formes d&amp;#039;urbanisme alternatives à l&amp;#039;échelle d&amp;#039;un aménagement, d&amp;#039;un bâtiment, d&amp;#039;une rue ou d&amp;#039;un quartier, d&amp;#039;une ville ou d&amp;#039;un village.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les porteurs de projets publics doivent faire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la preuve d&amp;#039;une démarche partenariale (par exemple projets collectifs, partenariats publics-privés)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la démonstration que le projet répond à un besoin du territoire (par exemple : étude préalable, consultation des habitants, partenariat public/ privé)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la preuve que les dépenses d&amp;#039;aménagement confèrent un caractère innovant et/ou exemplaire, ou offrent une réelle plus-value au projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ De façon générale, les projets &amp;gt; 1M€ HT de dépenses éligibles seront inéligibles au programme.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T63" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Normande</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://leader-seine-normande.fr/</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Emma EL AOUNI, chargée de mission animation LEADER
+&lt;/p&gt;
+&lt;p&gt;
+ 02 76 27 88 55
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  emma.elaouni&amp;#64;leader-seine-normande.com
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>karine.lecroq@leader-seine-normande.com</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/833d-developper-lentreprenariat-et-experimenter-de/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>PNR des Boucles de la Seine Normande</t>
+        </is>
+      </c>
+      <c r="AD63" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2024</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>160375</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Habiter, se déplacer et travailler sur le territoire</t>
+        </is>
+      </c>
+      <c r="C64" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des Boucles de la Seine Normande (PNR)</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J64" s="1" t="inlineStr">
+        <is>
+          <t>max : 80% Plancher = 2 000 €, plafond = 80 000 €</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur le territoire, les trajets effectués par les habitants en particulier les trajets domicile-travail sont majoritairement réalisés en voiture. A l&amp;#039;heure de la raréfaction des énergies fossiles, et de la nécessaire baisse des émissions de gaz à effet de serre, il est nécessaire de trouver des moyens alternatifs de se déplacer, mais également des solutions innovantes permettant de rapprocher travail et lieu de vie des habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Sur ce dernier point, il est également nécessaire de revoir les modes d&amp;#039;habiter car certaines catégories de population ne trouvent pas de logements adaptés à leur besoin (manque de petites typologies attractives, de logements associés à des services, de logements partagés et inclusifs).
+&lt;/p&gt;
+&lt;p&gt;
+ Objectif stratégique  : Habiter, se déplacer et travailler sur le territoire
+&lt;/p&gt;
+&lt;p&gt;
+ Objectifs opérationnels :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un mode d&amp;#039;habitat sobre et inclusif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une offre de transport alternatif qui irrigue le territoire et réponde aux besoins des habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le travail intégré au tissu rural
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER interviendra pour soutenir les actions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Construction, rénovation, solutions de logements visant la sobriété, et l&amp;#039;inclusion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Solutions de mobilité alternatives
+ &lt;/li&gt;
+ &lt;li&gt;
+  Solutions permettant l&amp;#039;exercice d&amp;#039;activité professionnelle au coeur du milieu rural
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les porteurs de projets publics doivent faire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la preuve d&amp;#039;une démarche partenariale (par exemple projets collectifs, partenariats publics-privés)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la démonstration que le projet répond à un besoin du territoire (par exemple : étude préalable, consultation des habitants, partenariat public/ privé)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la preuve que les dépenses d&amp;#039;aménagement confèrent un caractère innovant et/ou exemplaire, ou offrent une réelle plus-value au projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ De façon générale, les projets &amp;gt; 1M€ HT de dépenses éligibles seront inéligibles au programme
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T64" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Normande</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://leader-seine-normande.fr/</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Emma EL AOUNI, chargée de mission animation LEADER
+&lt;/p&gt;
+&lt;p&gt;
+ 02 76 27 88 55
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  emma.elaouni&amp;#64;leader-seine-normande.com
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>karine.lecroq@leader-seine-normande.com</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c049-renforcer-le-cur-des-villages-par-une-offre-d/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>PNR des Boucles de la Seine Normande</t>
+        </is>
+      </c>
+      <c r="AD64" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2024</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>160374</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer le cœur des villages par une offre de services adaptée aux différents parcours de vie</t>
+        </is>
+      </c>
+      <c r="C65" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des Boucles de la Seine Normande (PNR)</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J65" s="1" t="inlineStr">
+        <is>
+          <t>max : 80% Plancher = 2 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le territoire est maillé d&amp;#039;un bon réseau de pôles de services, mais quelques communes restent à plus de 15 minutes de distance des équipements de la vie courante (quelques communes plus enclavées en rive gauche de la Seine ou au sud du territoire dans le Lieuvin).
+&lt;/p&gt;
+&lt;p&gt;
+ De plus, les besoins en services de santé sont moins bien pourvus : notamment manque de professionnels de santé (médecins généralistes, de spécialistes...). Cette situation est pénalisante pour les habitants du territoire et pour son attractivité.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;augmentation du nombre de foyers composés d&amp;#039;une seule personne, de la monoparentalité et le vieillissement de la population qui s&amp;#039;accélère, renforce la nécessité de soutenir des projets porteurs de lien social, de solidarité situés au cœur des villes et des villages.
+&lt;/p&gt;
+&lt;p&gt;
+ Objectif stratégique : Dynamiser les villages avec des activités créatrices de lien social
+&lt;/p&gt;
+&lt;p&gt;
+ Objectifs opérationnels :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  De nouveaux modèles économiques créateurs de sens
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcement de l&amp;#039;inclusion, de la solidarité et des liens entre les générations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accès aux services pour tous
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER interviendra pour soutenir les actions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Création, adaptation ou renforcement de solutions alternatives répondant aux besoins des habitants
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement d&amp;#039;une offre de service plus adaptée à la population
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui au regroupement et à la mutualisation de services, coordination des acteurs marchands et non marchands
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les porteurs de projets publics doivent faire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la preuve d&amp;#039;une démarche partenariale (par exemple projets collectifs, partenariats publics-privés)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la démonstration que le projet répond à un besoin du territoire (par exemple : étude préalable, consultation des habitants, partenariat public/ privé)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la preuve que les dépenses d&amp;#039;aménagement confèrent un caractère innovant et/ou exemplaire, ou offrent une réelle plus-value au projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ De façon générale, les projets &amp;gt; 1M€ HT de dépenses éligibles seront inéligibles au programme
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T65" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Normande</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://leader-seine-normande.fr/</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Emma EL AOUNI, chargée de mission animation LEADER
+&lt;/p&gt;
+&lt;p&gt;
+ 02 76 27 88 55
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  emma.elaouni&amp;#64;leader-seine-normande.com
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>karine.lecroq@leader-seine-normande.com</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dc3b-developper-lentreprenariat-et-experimenter-de/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC65" s="1" t="inlineStr">
+        <is>
+          <t>PNR des Boucles de la Seine Normande</t>
+        </is>
+      </c>
+      <c r="AD65" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2024</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>160373</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'entreprenariat et expérimenter de nouveaux modèles économiques</t>
+        </is>
+      </c>
+      <c r="C66" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des Boucles de la Seine Normande (PNR)</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J66" s="1" t="inlineStr">
+        <is>
+          <t>max : 80% Plancher = 2 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le territoire montre une bonne dynamique de création d&amp;#039;entreprises, avec un taux de survie élevé (77% de taux de survie à 3 ans en
+ 2018) et le taux de chômage est globalement plus faible que la moyenne normande. Cependant, ces chiffres masquent des inégalités. En effet, les jeunes font face à un chômage plus élevé que les autres tranches d&amp;#039;âge (23% de taux de chômage des 15-24 ans) et les femmes ne représentent que 28% des créations d&amp;#039;entreprises. Ainsi afin de conforter la bonne dynamique de création d&amp;#039;entreprises, les acteurs du territoire souhaitent soutenir l&amp;#039;accompagnement à la création d&amp;#039;activité, la transmission et la reprise d&amp;#039;entreprises en développant l&amp;#039;accueil des jeunes actifs et l&amp;#039;entreprenariat au féminin. Dans la situation sociétale post-COVID, il a paru pertinent de s&amp;#039;intéresser au soutien d&amp;#039;activités économiques porteuses de sens, plus inclusives, créatrices de lien social, vecteur d&amp;#039;insertion, et pourquoi pas d&amp;#039;expérimenter la faisabilité de nouveaux modèles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Objectif stratégique : Dynamiser les villages avec des activités créatrices de lien social
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Objectifs opérationnels :
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   L&amp;#039;entreprenariat accessible à toutes et tous
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  De nouveaux modèles économiques créateurs de sens
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER interviendra pour soutenir les actions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Accompagnement à la création d&amp;#039;activité, la pérennisation et la transmission d&amp;#039;activités économiques intégrées, en lien avec
+  &lt;/span&gt;
+  l&amp;#039;environnement, créatrices de lien social, répondant aux besoins de la population
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement de l&amp;#039;entreprenariat féminin
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des jeunes vers le monde de l&amp;#039;entreprise et rapprochement des sphères de l&amp;#039;éducation et de l&amp;#039;entreprise
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les porteurs de projets publics doivent faire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la preuve d&amp;#039;une démarche partenariale (par exemple projets collectifs, partenariats publics-privés)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la démonstration que le projet répond à un besoin du territoire (par exemple : étude préalable, consultation des habitants, partenariat public/ privé)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la preuve que les dépenses d&amp;#039;aménagement confèrent un caractère innovant et/ou exemplaire, ou offrent une réelle plus-value au projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ De façon générale, les projets &amp;gt; 1M€ HT de dépenses éligibles seront inéligibles au programme
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T66" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Normande</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://leader-seine-normande.fr/</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Emma EL AOUNI, chargée de mission animation LEADER
+&lt;/p&gt;
+&lt;p&gt;
+ 02 76 27 88 55
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  emma.elaouni&amp;#64;leader-seine-normande.com
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>karine.lecroq@leader-seine-normande.com</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1364-developper-une-offre-culturelle-et-touristiqu/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>PNR des Boucles de la Seine Normande</t>
+        </is>
+      </c>
+      <c r="AD66" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2024</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>160372</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser les ressources du territoire en circuit de proximité en toute sobriété</t>
+        </is>
+      </c>
+      <c r="C67" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des Boucles de la Seine Normande (PNR)</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J67" s="1" t="inlineStr">
+        <is>
+          <t>max : 80% Plancher = 2 000 €, plafond = 80 000 €</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur le territoire « Seine Normande », malgré des productions agricoles diversifiées (céréales, viande, lait, fruits, fibres...) et des
+ressources forestières de qualité (feuillus notamment), la transformation et la valorisation sont souvent délocalisées à l&amp;#039;extérieur de la
+région voire à l&amp;#039;international, ce qui engendre une perte importante de valeur ajoutée et d&amp;#039;emplois. Longtemps considérés uniquement
+comme une source de nuisances, les produits en fin de vie sont maintenant considérés comme un gisement potentiel de ressources
+notamment grâce à la réparation et au réemploi.
+&lt;/p&gt;
+&lt;p&gt;
+ La valorisation de ses ressources locales primaires ou recyclées est prioritaire pour assurer le dynamisme du territoire et répondre
+aux enjeux de la transition écologique.
+&lt;/p&gt;
+&lt;p&gt;
+ Objectif stratégique : Valoriser les ressources du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ Objectifs opérationnels :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La transformation et la consommation des produits agricoles et alimentaires locaux sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  La transformation et l&amp;#039;utilisation des matériaux locaux sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;augmentation de la durée de vie des objets, leur réutilisation et le recyclage
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER interviendra sur les actions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appui au développement de la consommation locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement à la structuration de filières locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui au développement du recyclage, du réemploi et de l&amp;#039;économie circulaire
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les porteurs de projets publics doivent faire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la preuve d&amp;#039;une démarche partenariale (par exemple projets collectifs, partenariats publics-privés)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la démonstration que le projet répond à un besoin du territoire (par exemple : étude préalable, consultation des habitants, partenariat public/ privé)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la preuve que les dépenses d&amp;#039;aménagement confèrent un caractère innovant et/ou exemplaire, ou offrent une réelle plus-value au projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ De façon générale, les projets &amp;gt; 1M€ HT de dépenses éligibles seront inéligibles au programme
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T67" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Normande</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://leader-seine-normande.fr/</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Emma EL AOUNI, chargée de mission animation LEADER
+&lt;/p&gt;
+&lt;p&gt;
+ 02 76 27 88 55
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  emma.elaouni&amp;#64;leader-seine-normande.com
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>karine.lecroq@leader-seine-normande.com</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/de0b-valoriser-les-ressources-du-territoire-en-cir/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>PNR des Boucles de la Seine Normande</t>
+        </is>
+      </c>
+      <c r="AD67" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2024</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>160371</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Développer une offre culturelle et touristique valorisant les atouts du territoire</t>
+        </is>
+      </c>
+      <c r="C68" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des Boucles de la Seine Normande (PNR)</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J68" s="1" t="inlineStr">
+        <is>
+          <t>max : 80% Plancher = 2 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Les milieux naturels de qualité (Site Ramsar Marais Vernier-Risle maritime, tourbière d&amp;#039;Heurteauville, réserve de l&amp;#039;estuaire de la
+ &lt;/span&gt;
+ Seine...), les forêts, les paysages des boucles de Seine et plateaux (méandres, coteaux, champs de lin, clos-masures...), les agglomérations patrimoniales (Pont-Audemer, Rives-en-Seine, Cormeilles, La Bouille), le patrimoine bâti (abbayes, châteaux et manoirs...), les savoir-faire passés et actuels (arboriculture, chaumières, artisans, tannerie, passé maritime et industriel...) sont autant de ressources pour la vie culturelle et d&amp;#039;atouts pour le tourisme. Le territoire bénéficie d&amp;#039;une vie associative riche de laquelle émane des manifestations culturelles variées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Les changements sociétaux récents offrent une opportunité pour le développement d&amp;#039;un tourisme familial et de proximité. Le programme
+ &lt;/span&gt;
+ LEADER Seine Normande souhaite encourager l&amp;#039;ancrage local des propositions culturelles et touristiques, afin qu&amp;#039;elles soient un moyen d&amp;#039;une meilleure connaissance du territoire et qu&amp;#039;elles profitent aux excursionnistes comme aux habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Objectif stratégique : Valoriser les ressources du territoire
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Objectifs opérationnels
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Le développement d&amp;#039;un tourisme responsable valorisant le territoire
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le renfort d&amp;#039;une offre culturelle innovante et intégrée au territoire
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER interviendra sur les actions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appui au développement de la consommation locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement à la structuration de filières locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui au développement du recyclage, du réemploi et de l&amp;#039;économie circulaire
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les porteurs de projets publics doivent faire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la preuve d&amp;#039;une démarche partenariale (par exemple projets collectifs, partenariats publics-privés)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la démonstration que le projet répond à un besoin du territoire (par exemple : étude préalable, consultation des habitants, partenariat public/ privé)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la preuve que les dépenses d&amp;#039;aménagement confèrent un caractère innovant et/ou exemplaire, ou offrent une réelle plus-value au projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ De façon générale, les projets &amp;gt; 1M€ HT de dépenses éligibles seront inéligibles au programme
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T68" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Normande</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://leader-seine-normande.fr/</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Emma EL AOUNI, chargée de mission animation LEADER
+&lt;/p&gt;
+&lt;p&gt;
+ 02 76 27 88 55
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  emma.elaouni&amp;#64;leader-seine-normande.com
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>karine.lecroq@leader-seine-normande.com</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8bc6-valoriser-les-ressources-du-territoire-en-cir/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>PNR des Boucles de la Seine Normande</t>
+        </is>
+      </c>
+      <c r="AD68" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2024</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>157091</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'initiative économique</t>
+        </is>
+      </c>
+      <c r="C69" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°2 : Soutenir l'initiative économique</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I69" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J69" s="1" t="inlineStr">
+        <is>
+          <t>Plancher = 7 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
+&lt;/p&gt;
+&lt;p&gt;
+ Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;Soutenir l&amp;#039;initiative économique&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Cet axe vise à soutenir l&amp;#039;initiative économique locale. Le GAL souhaite accompagner des projets de nature à encourager la mutation industrielle du territoire vers des activités qui favorisent la transition énergétique et la valorisation des filières locales à potentiel. La capacité du territoire à proposer une alimentation locale et de qualité constitue un objectif fort. Au-delà, le programme veillera à soutenir des projets de création / développement de petites entreprises et activités artisanales.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action permettra de viser les attendus suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement des filières émergentes liées à l&amp;#039;énergie
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement des filières à potentiel (exemples : lin, chanvre, haies)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - La relocalisation de filières d&amp;#039;activités sur le territoire du GAL
+&lt;/p&gt;
+&lt;p&gt;
+ - La création d&amp;#039;entreprises et d&amp;#039;activités
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement des initiatives de l&amp;#039;ESS
+&lt;/p&gt;
+&lt;p&gt;
+ - Un accompagnement de la transformation des activités agricoles
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement des circuits de proximité
+&lt;/p&gt;
+&lt;p&gt;
+ - Des avancées vers l&amp;#039;autonomie alimentaire
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement d&amp;#039;une offre touristique de proximité, durable et qualitative.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les types de projets suivants peuvent prétendre au dispositif LEADER :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissements contribuant à la mise en place de réalisation ou d&amp;#039;installations pilotes en matière de :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Construction et réhabilitation de solutions d&amp;#039;accueil d&amp;#039;entreprises.
+&lt;/p&gt;
+&lt;p&gt;
+ - Appui au développement de nouvelles formes de commercialisation de produits locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ - Equipements à vocation touristique
+&lt;/p&gt;
+&lt;p&gt;
+ - Outils de communication - Information des consommateurs / des acteurs du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ - Organisation d&amp;#039;événements et de manifestations à vocation éducative
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations liées aux études :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Maintien et développement des activités de production de biens et services
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de nouveaux modèles de ventes de produits locaux
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de nouvelles solutions d&amp;#039;accueil des entreprises
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de nouveaux services/dispositifs d&amp;#039;accompagnement des entreprises
+&lt;/p&gt;
+&lt;p&gt;
+ - Réponse aux besoins locaux en matière d&amp;#039;accueil de jeunes entrepreneurs
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement d&amp;#039;une nouvelle offre touristique
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations liées à l&amp;#039;ingénierie pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Formation et/ou information des producteurs locaux sur la structuration des circuits courts.
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise en réseau, animation et information / sensibilisation (but pédagogique, porter à connaissance) des professionnels, des collectivités sur les questions liées à l&amp;#039;alimentation).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Economie d'énergie et rénovation énergétique
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaire éligible :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses inéligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Amortissement de biens neufs,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contribution en nature,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contrat de crédit-bail,
+&lt;/p&gt;
+&lt;p&gt;
+ - Bénévolat (dans le cadre d&amp;#039;auto-construction)
+&lt;/p&gt;
+&lt;p&gt;
+ - TVA (si elle est récupérée par le bénéficiaire)
+&lt;/p&gt;
+&lt;p&gt;
+ - Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d&amp;#039;arts classés ou inscrits conformément à la règlementation nationale),
+&lt;/p&gt;
+&lt;p&gt;
+ - Infrastructures numériques fixes ou mobiles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Etudes rendues obligatoires par la loi,
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise aux normes strictes,
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux effectués en régie,
+&lt;/p&gt;
+&lt;p&gt;
+ - Achat de terrain et de biens immeubles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Retenues de garanties et aléas (commande publique)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant maximal de dépenses éligibles présentées à LEADER :
+ &lt;/strong&gt;
+ 1 million d&amp;#039;euros HT
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les communes inéligibles sont :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
+&lt;/p&gt;
+&lt;p&gt;
+ - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T69" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lehavreseinemetropole.fr/</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Bécue
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  nicolas.becue&amp;#64;lehavremetro.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 02.76.40.52.62 / 07.86.73.14.49
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>nicolas.becue@lehavremetro.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cdec-leader-action-n2-soutenir-linitiative-economi/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB69" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>CU Le Havre Seine Métropole</t>
+        </is>
+      </c>
+      <c r="AD69" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>19/12/2023</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>156156</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la réhabilitation des zones d’activités économiques (ZAE) existantes</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>RÉHABILITATION DES ZONES D’ACTIVITÉS ÉCONOMIQUES EXISTANTES</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I70" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J70" s="1" t="inlineStr">
+        <is>
+          <t>'- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soutenir la requalification durable des zones d&amp;#039;activités économiques (ZAE) industrielles, tertiaires, artisanales et touristiques existantes dans le but d&amp;#039;élever le niveau qualitatif et environnemental de celles-ci sans consommation d&amp;#039;espaces agricoles supplémentaires, conformément à la démarche « Éviter, Réduire, Compenser » (ERC).
+&lt;/p&gt;
+&lt;p&gt;
+ NB: Les zones d&amp;#039;activités commerciales et industrialo-portuaires ne sont pas éligibles au dispositif.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Revitalisation
+Réhabilitation
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les dépenses d&amp;#039;investissement réalisées par les EPCI de nature à élever le niveau qualitatif et environnemental de la zone concernée:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La signalétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aménagements paysagers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les zones tampons pour les poids lourds,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;aménagement d&amp;#039;aires de covoiturage et/ou de stationnement partagés,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les parkings ou garages à vélos,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les équipements mutualisés de récupération des eaux de pluie et de collecte des déchets,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;amélioration de la desserte haut débit (en lien avec Seine-Maritime Numérique),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les éclairages permettant de réaliser des économies d&amp;#039;énergie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;assainissement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les démolitions et réhabilitation de bâtiments appartenant à l&amp;#039;EPCI,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les opérations de dépollution légère,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;ingénierie et de maîtrise d&amp;#039;œuvre directement liés au projet et/ou à l&amp;#039;accompagnement de la mise en œuvre de certifications et labels (Fredon, Emas, ISO 4001, ISO 14064, ISO 14069...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les locaux de conciergerie sous maîtrise d&amp;#039;ouvrage publique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les voies de circulations douces si l&amp;#039;EPCI porteur du projet assure la continuité de ces voies en dehors de la ZAE (dans le cadre du dispositif départemental de droit commun dédié au développement des circulations cyclables).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;éligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une seule opération par an et par EPCI, étant précisé que l&amp;#039;opération subventionnable peut concerner plusieurs zones d&amp;#039;activités différentes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dans le cas d&amp;#039;un projet de réhabilitation associé à une extension, la subvention départementale ne couvrira que les dépenses liées à la réhabilitation de la partie de la zone existante.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une attention particulière sera accordée à l&amp;#039;amélioration de la qualité écologique des ZAE (gestion de l&amp;#039;eau, désimperméabilisation, espaces naturels et paysagers...), mais aussi à la prise en compte des problématiques de mobilité et d&amp;#039;accès aux services des salariés des entreprises de la zone concernée.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plancher/plafond :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plancher de dépenses : 20.000€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de dépenses : 300.000€ HT
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T70" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/rehabilitation-des-zones-dactivites-economiques-existantes/</t>
+        </is>
+      </c>
+      <c r="W70" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/55d0-aider-au-classement-et-a-la-preservation-des-/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB70" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>162525</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Développer une agriculture durable et diversifiée, les circuits courts et le tourisme</t>
+        </is>
+      </c>
+      <c r="C71" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>Un territoire qui régénère ses éco-systèmes économiques</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>PETR Centre-Cher</t>
+        </is>
+      </c>
+      <c r="F71" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I71" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Développer une agriculture durable et diversifiée&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;poursuivre l’accompagnement des exploitants agricoles (conversion, transformation des productions, logistique…) et promouvoir des pratiques vertueuses en lien avec les acteurs (lycée agricole, chambre d&amp;#039;agriculture, syndicats d&amp;#039;exploitants)&lt;/li&gt;&lt;li&gt;encourager les micro-projets agricoles&lt;/li&gt;&lt;li&gt;accompagner la structuration d&amp;#039;une filière d’alimentation durable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Développer des circuits courts, dans tous domaines économiques &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;valoriser les savoir-faire locaux et les activités économiques existantes sur le territoire&lt;/li&gt;&lt;li&gt;accompagner les projets de production, transformation et vente locale&lt;/li&gt;&lt;li&gt;aider l&amp;#039;installation de nouvelles entreprises innovantes sur le territoire (sortie d&amp;#039;incubateurs/couveuses…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Accentuer la mise en tourisme du territoire &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner le développement, l’aménagement, l’animation et la valorisation des sites à vocation touristique&lt;/li&gt;&lt;li&gt;accompagner le développement de l’offre cyclo-touristique du territoire (fléchage, signalétique, étude d’identification des itinéraires, aire de service, communication…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Renforcer la capacité des acteurs publics et économiques à coconstruire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir les démarches visant à rendre plus lisibles l’offre de services publics et privés aux porteurs de projet et aux entreprises (communication, outils numériques...),&lt;/li&gt;&lt;li&gt;soutenir les actions en faveur de l&amp;#039;emploi inclusif auprès des employeurs : emploi des personnes en situation de handicap, insertion professionnelle en situation de travail...&lt;/li&gt;&lt;li&gt;soutenir les démarche d&amp;#039;amélioration de la qualité de vie au travail tenant compte des horaires, de la mobilité, de la garde d&amp;#039;enfants, de la parité, du logement...&lt;/li&gt;&lt;li&gt;soutenir les initiatives renforçant le lien apprentissage/formation/entreprises/territoires&lt;/li&gt;&lt;li&gt;accompagner l’émergence d’une offre de formation adaptée aux enjeux industriels locaux&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Handicap
+Egalité des chances
+Cohésion sociale et inclusion
+Santé
+Alimentation
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P71" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2024</t>
+        </is>
+      </c>
+      <c r="Q71" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T71" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sirdab.fr/</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt; // &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ligne directe : 02 46 59 15 45&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Standard : 02 46 59 15 40&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>anthony.affouard@petr-centrecher.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/un-territoire-inclusif-et-cohesif-1/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2024</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>162466</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Mener une opération collective de modernisation de l’artisanat, du commerce et des services (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>Opération collective de modernisation de l’artisanat, du commerce et des services (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;NATURE DES PROJETS ÉLIGIBLES&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles tout artisan et commerçant sédentaire inscrit au Registre national des entreprises (RNE), en société ou en nom propre ou en association (sous condition) et œuvrant dans les secteurs de l’artisanat, la petite industrie, le commerce et l’économie sociale et solidaire.&lt;/p&gt;&lt;p&gt;A contrario, les commerces non sédentaires ou éphémères, les professions libérales ne sont pas éligibles au dispositif.&lt;/p&gt;&lt;p&gt;La liste précise des destinataires éligibles sera définie dans le cadre de chaque règlement d’attribution.Toutes Opérations Collectives de Modernisation de l’Artisanat, du Commerce et des Services (OCMACS) permettant d’agir sur la dynamique de l’artisanat et du commerce de proximité dans le cadre d’un programme local d’intervention destiné à aider les entreprises à réaliser des investissements de modernisation de leurs activités.&lt;/p&gt;&lt;p&gt;L’aide départementale est versée au bénéficiaire pour alimenter un fonds d’intervention destiné au soutien des entreprises souhaitant réaliser des investissements de modernisation de leurs établissements. Ces programmes d’intervention ont une durée minimale de 3 ans pouvant être éventuellement prolongés dans le cadre de la revoyure des contrats de territoire Manche avec une durée maximale totale de 4 ans.&lt;/p&gt;&lt;p&gt;Le programme d’intervention devra intégrer le dispositif régional relatif à l’aide aux commerces des territoires.&lt;/p&gt;&lt;p&gt;Dans ce cadre, l’intervention du Département est envisageable selon les modalités suivantes :&lt;/p&gt;&lt;p&gt;- le bénéficiaire met en place une OCM intégrant également les commerces hors centre commerçant et/ou ne comprenant pas de devanture commerciale : l’aide départementale serait doublée par rapport à la participation de l’EPCI (« 2 pour 1 ») et serait plafonnée à 200 000 €, sous condition que la part de l’EPCI soit obligatoirement fléchée sur des bénéficiaires non éligibles au dispositif régional, à savoir sur les commerces hors centre commerçant et/ou ne comprenant pas de devanture commerciale.&lt;/p&gt;&lt;p&gt;Le Département veillera à ce que le taux d’intervention retenu soit le même pour l’ensemble des entreprises éligibles au titre de l’OCM (pas de différentiation de taux entre les entreprises éligibles au dispositif régional et celles éligibles au dispositif départemental).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITÉS FINANCIÈRES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Participation du Conseil départemental en fonction du programme d’intervention retenu conformément à la présente fiche.&lt;/p&gt;&lt;p&gt;L’aide départementale n’est pas cumulable avec d’autres dispositifs départementaux.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;PIÈCES À FOURNIR&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Note d’opportunité permettant une évaluation du potentiel de dossiers sur le territoire concerné.&lt;/li&gt;&lt;li&gt;Projet de règlement d’attribution des aides pour avis préalable.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le service instructeur se réserve le droit de demander toute pièce complémentaire qu’il jugerait utile pour la bonne compréhension et l’analyse du projet ainsi que pour sa bonne articulation avec les autres dispositifs départementaux à destination des entreprises.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Accessibilité
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BÉNÉFICIAIRES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;EPCI à fiscalité propre&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ÉLIGIBILITÉ&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les destinataires finaux devront respecter la réglementation en vigueur qui leur est applicable, notamment en matière environnementale et de performance énergétique des bâtiments ainsi qu’en matière d’accessibilité des établissements recevant du public.&lt;/p&gt;&lt;p&gt;Les destinataires finaux devront s’engager dans une démarche vertueuse en matière environnementale et de gestion des énergies (sobriété énergétique, matériaux de qualité, maitrise des fluides) conformément aux critères définis par la Région.&lt;/p&gt;&lt;p&gt;Deux aides maximum pourront être mobilisées par destinataire final sur la durée du programme d’intervention. Les aides ne pourront pas être fléchées sur les mêmes dépenses.&lt;/p&gt;&lt;p&gt;Les règlements d’attribution sont établis par le bénéficiaire de l’aide départementale (EPCI ou PETR).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DÉPENSES ÉLIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La modernisation des locaux d’activité et le renouvellement d’équipements professionnels dans un but de soutien ou de développement des activités, d’amélioration de la performance énergétique et d’élargissement de l’usage numérique,&lt;/li&gt;&lt;li&gt;Les opérations liées au développement du numérique ayant pour but d’accélérer, faciliter et/ou développer leur activité,&lt;/li&gt;&lt;li&gt;La rénovation des vitrines et enseignes,&lt;/li&gt;&lt;li&gt;La sécurisation et l’accessibilité à tous les publics,&lt;/li&gt;&lt;li&gt;L’aménagement des véhicules de tournée (hors coût d’acquisition).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Sont exclus des dépenses éligibles :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais d’acquisition de locaux, de construction et d’extension de locaux ;&lt;/li&gt;&lt;li&gt;Les achats de fonds de commerce reprise de bail ou de pas-de-porte ;&lt;/li&gt;&lt;li&gt;Les travaux relatifs aux logements des exploitants ;&lt;/li&gt;&lt;li&gt;Les dépenses courantes ou de simple renouvellement de matériel ;&lt;/li&gt;&lt;li&gt;Les dépenses directement liées à la demande d’un franchiseur ;&lt;/li&gt;&lt;li&gt;Les travaux réalisés en auto-construction (matériaux et main d’œuvre) ;&lt;/li&gt;&lt;li&gt;Les travaux de parkings et de distributeurs automatiques ;&lt;/li&gt;&lt;li&gt;Les investissements financés par crédit-bail ou SCI&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/operation-collective-de-modernisation-de-lartisanat-du-commerce-et-des-services-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W72" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Formulaire de contact : &lt;a target="_self"&gt;https://www.manche.fr/contacter-le-departement/  02.33.05.97.41&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/operation-collective-de-modernisation-de-lartisanat-du-commerce-et-des-services-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB72" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2024</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>162242</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Se former à comment subventionner ses projets</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Avec la hausse des coûts et la non-indexation des recettes sur
+l’inflation, investir devient de plus en plus compliqué. Malgré les nombreux
+dispositifs d’aides à l’ingénierie et de financements recensés sur la
+plateforme &lt;/span&gt;&lt;a href="https://aides-territoires.beta.gouv.fr/%20%20"&gt;https://aides-territoires.beta.gouv.fr/ &lt;/a&gt;&lt;span&gt; à l’heure de monter son projet
+communal, il est difficile de s’y retrouver.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Venez avec vos projets. Cette formation ne fera pas de vous un
+spécialiste des cofinancements, mais vous apportera une vision plus claire de
+la méthodologie à suivre afin de trouver des sources de financements.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;CONTENU&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bien définir son projet, un préambule à la
+recherche de subvention&lt;/li&gt;&lt;li&gt;Les différents types de cofinancements&lt;/li&gt;&lt;li&gt;Comment monter un dossier de subvention&lt;/li&gt;&lt;li&gt;Conseil et stratégie de cofinancement&lt;/li&gt;&lt;li&gt;Exercice pratique à partir des projets proposés par les stagiaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;OBJECTIFS PEDAGOGIQUES&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Acquérir une méthodologie simple de recherche
+de cofinancement&lt;/li&gt;&lt;li&gt;Monter un dossier de financement&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;Points forts :&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Méthodologie pour trouver sa subvention&lt;/li&gt;&lt;li&gt;Mise en situation de recherche de subvention applicable au
+territoire du Jura&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Personnes âgées
+Jeunesse
+Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Accessibilité
+Attractivité économique
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Spectacle vivant
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prérequis&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Respecter les délais d&amp;#039;inscription&lt;/li&gt;&lt;li&gt;Être maire, adjoint, conseiller municipal,
+Président, vice-président, conseiller communautaire en fonction à la date de la
+formation&lt;/li&gt;&lt;li&gt;Il est conseillé de venir avec son ordinateur
+portable et la liste de ses projets à financer&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;AMJ | 2 rue de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-comment-subventionner-ses-projets/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2024</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>162241</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Se former aux financements de projets de son territoire par le mécénat</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Face à la baisse des financements publics et la hausse des taux
+d’intérêt, le mécénat permet aux communes et intercommunalités d’être soutenues
+dans la réalisation de leurs projets. Le mécénat territorial est un partenariat
+gagnant-gagnant entre les collectivités et les entreprises locales ou
+nationales.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pensez à venir avec vos projets afin de repartir avec une méthode
+permettant d’identifier puis de solliciter des mécènes potentiels.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONTENU : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Première partie : les fondamentaux du mécénat&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Qu’est-ce que le mécénat ?&lt;/li&gt;&lt;li&gt;État des lieux du mécénat en France&lt;/li&gt;&lt;li&gt;Pourquoi recourir au mécénat ?&lt;/li&gt;&lt;li&gt;Quelles sont les motivations des mécènes
+potentiels ?&lt;/li&gt;&lt;li&gt;Les contreparties au mécénat : Exercice pratique de transition avec la
+2nd partie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Seconde partie : les étapes d’une stratégie
+mécénat et la réflexion pratique pour les élus&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Définir le périmètre du projet (calendrier,
+délais, budget)&lt;/li&gt;&lt;li&gt;Définir les objectifs de la campagne de
+collecte de fonds&lt;/li&gt;&lt;li&gt;Définir le type de don recherché (mécénat
+financier, en nature ou en compétence)&lt;/li&gt;&lt;li&gt;Définir les cibles (entreprises, grands
+donateurs ou grand public)&lt;/li&gt;&lt;li&gt;Décider d’un mode de gestion (interne ou
+structure dédiée) &lt;/li&gt;&lt;li&gt;Préparer les outils nécessaires (dossier
+mécénat, contreparties, convention mécénat, charte éthique)&lt;/li&gt;&lt;li&gt;Identifier les mécènes potentiels&lt;/li&gt;&lt;li&gt;Prendre contact et rencontrer les mécènes
+potentiels&lt;/li&gt;&lt;li&gt;Formaliser l’accord de mécénat et suivre les
+engagements de chacune des parties&lt;/li&gt;&lt;li&gt;Remercier
+et fidéliser les mécènes et donateurs&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;OBJECTIFS PEDAGOGIQUES&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Identifier les modes de financement des
+projets&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Connaitre le cadre juridique du mécénat&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structurer une démarche de recherche de financement via le mécénat&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Point fort :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Méthode pratique de recherche de nouveaux
+financements (mécénat) pour les projets (petits et grands) portés par les
+communes et EPCI du Jura&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Lutte contre la précarité
+Attractivité économique
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prérequis&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Être élu en fonction à la date de la formation&lt;/li&gt;&lt;li&gt;Faire parvenir 10 jours avant la formation un court descriptif du/des
+projet(s) que vous aurez identifiés (fortement conseillé afin de bénéficier
+d’un éclairage personnalisé par le formateur)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;AMJ | 2 rue
+de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-financer-les-projets-de-son-territoire-par-le-mecenat/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB74" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2024</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
         <v>162563</v>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
         </is>
       </c>
-      <c r="D54" s="1" t="inlineStr">
+      <c r="D75" s="1" t="inlineStr">
         <is>
           <t>Mécénat pour le financement de vos projets d'investissement</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
+      <c r="H75" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="I54" s="1" t="inlineStr">
+      <c r="I75" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J54" s="1" t="inlineStr">
+      <c r="J75" s="1" t="inlineStr">
         <is>
           <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
         </is>
       </c>
-      <c r="K54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L54" s="1" t="inlineStr">
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Financer vos projets
  &lt;/strong&gt;
  grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
  &lt;strong&gt;
   lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
  &lt;/strong&gt;
  qui font vivre nos territoires.
  &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
 financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
 ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
 &lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
 forces vives pour construire ensemble les moyens
 de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
   Cadre réglementaire
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
 (PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M54" s="1" t="inlineStr">
+      <c r="M75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N75" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -9876,4396 +14513,224 @@
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O75" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R54" s="1" t="inlineStr">
+      <c r="R75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;investissement liés aux 
 programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
 Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S75" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T54" s="1" t="inlineStr">
+      <c r="T75" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U75" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
+      <c r="V75" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
  &lt;p&gt;&lt;strong&gt;Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
+      <c r="Z75" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
         </is>
       </c>
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB54" s="1" t="inlineStr">
+      <c r="AB75" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Entretien / restauration des haies
 Gestion des inondations
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC54" s="1" t="inlineStr">
+      <c r="AC75" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE54" s="1" t="inlineStr">
+      <c r="AE75" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG54" s="1" t="inlineStr">
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
         <is>
           <t>29/04/2024</t>
         </is>
       </c>
-      <c r="AH54" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="55" spans="1:34" customHeight="0">
-[...303 lines deleted...]
-      <c r="G57" s="1" t="inlineStr">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>150687</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes dans la recherche de financements pour la réalisation de leurs projets d’investissement</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
-[...1140 lines deleted...]
-      <c r="H62" s="1" t="inlineStr">
+      <c r="H76" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K62" s="1" t="inlineStr">
-[...2745 lines deleted...]
-      <c r="L74" s="1" t="inlineStr">
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le PETR accompagne les communes de son territoire dans la recherche de financements. Il effectue une veille sur les appels à projets et les appels à manifestation d&amp;#039;intérêt, ainsi que sur les dispositifs du Département, de la Région, de l&amp;#039;État et de l&amp;#039;Europe. Il apporte également son appui à la rédaction des différents contrats à l&amp;#039;échelle des communes et du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N74" s="1" t="inlineStr">
+      <c r="N76" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
@@ -14306,386 +14771,3637 @@
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R74" s="1" t="inlineStr">
+      <c r="R76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les communes du PETR Garrigues et Costières de Nîmes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T74" s="1" t="inlineStr">
+      <c r="T76" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
+      <c r="U76" s="1" t="inlineStr">
         <is>
           <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
         </is>
       </c>
-      <c r="V74" s="1" t="inlineStr">
+      <c r="V76" s="1" t="inlineStr">
         <is>
           <t>https://www.petr-garriguescostieres.org/</t>
         </is>
       </c>
-      <c r="X74" s="1" t="inlineStr">
+      <c r="X76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  financements&amp;#64;petr-garriguescostieres.org
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
+      <c r="Y76" s="1" t="inlineStr">
         <is>
           <t>a.marin@petr-garriguescostieres.org</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
+      <c r="Z76" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e841-accompagner-les-communes-dans-la-recherche-de/</t>
         </is>
       </c>
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB74" s="1" t="inlineStr">
+      <c r="AB76" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC74" s="1" t="inlineStr">
+      <c r="AC76" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="AE74" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG74" s="1" t="inlineStr">
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
         <is>
           <t>27/09/2023</t>
         </is>
       </c>
-      <c r="AH74" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="75" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E75" s="1" t="inlineStr">
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>144540</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (79)</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (79)</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G75" s="1" t="inlineStr">
+      <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H75" s="1" t="inlineStr">
+      <c r="H77" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K75" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L75" s="1" t="inlineStr">
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M75" s="1" t="inlineStr">
+      <c r="M77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Voir le bouton plus d&amp;#039;information en bas de page.
- &lt;br /&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N75" s="1" t="inlineStr">
+      <c r="N77" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O75" s="1" t="inlineStr">
+      <c r="O77" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R75" s="1" t="inlineStr">
+      <c r="R77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S75" s="1" t="inlineStr">
+      <c r="S77" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T75" s="1" t="inlineStr">
+      <c r="T77" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U75" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V75" s="1" t="inlineStr">
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>Deux-Sèvres</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X75" s="1" t="inlineStr">
+      <c r="X77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Nicolas Proust
-[...11 lines deleted...]
- 107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
+ Arnaud Herry
+&lt;/p&gt;
+&lt;p&gt;
+ Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
+&lt;/p&gt;
+&lt;p&gt;
+ arnaud.herry&amp;#64;epfna.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 62 66 94
+&lt;/p&gt;
+&lt;p&gt;
+ 107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y75" s="1" t="inlineStr">
+      <c r="Y77" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z75" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4766-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB75" s="1" t="inlineStr">
+      <c r="AB77" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC75" s="1" t="inlineStr">
+      <c r="AC77" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE75" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="76" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E76" s="1" t="inlineStr">
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>144539</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (33)</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (33)</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
+      <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H76" s="1" t="inlineStr">
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T78" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Grégoire Gilger
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Directeur opérationnel, directeur territorial Gironde
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 18 19
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  gregoire.gilger&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5d2c-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB78" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>144538</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (17)</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (17)</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L76" s="1" t="inlineStr">
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T79" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>Charente-Maritime</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Arnaud Herry
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  arnaud.herry&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 66 94
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/81d0-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB79" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>144536</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (33)</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (33)</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reconvertir les friches (artisanales, industrielles, résidentielles, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prévenir les risques naturels ou technologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Son champ de compétence opérationnelle concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la recherche d&amp;#039;informations nécessaires à la parfaite connaissance des caractéristiques foncières du site, et la réalisation d&amp;#039;études de capacité ou de pré-faisabilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition, par le biais d&amp;#039;une négociation amiable, d&amp;#039;une préemption ou en ayant recours à l&amp;#039;expropriation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion : il assure la bonne gestion du bien et peut faire réaliser les travaux de démolition ou de dépollution nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cession à opérateur : si le bien n&amp;#039;a pas vocation à être racheté par la collectivité l&amp;#039;EPFNA accompagne celle-ci dans la recherche d&amp;#039;un acquéreur (bailleur social, opérateur immobilier, ...) et dans le montage de l&amp;#039;opération de manière à permettre sa revente rapide. Il dispose d&amp;#039;une bonne connaissance des opérateurs immobiliers actifs dans le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En amont il peut appuyer la collectivité dans la définition d&amp;#039;une stratégie d&amp;#039;intervention foncière sur la base d&amp;#039;une étude ou d&amp;#039;un gisement foncier (
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;
+              &lt;span&gt;
+               &lt;span&gt;
+                &lt;span&gt;
+                 &lt;span&gt;
+                  &lt;span&gt;
+                   &lt;span&gt;
+                    &lt;span&gt;
+                     &lt;span&gt;
+                      &lt;span&gt;
+                       &lt;span&gt;
+                        &lt;span&gt;
+                         &lt;span&gt;
+                          &lt;span&gt;
+                           &lt;span&gt;
+                            &lt;span&gt;
+                             &lt;span&gt;
+                              &lt;span&gt;
+                               &lt;span&gt;
+                                &lt;span&gt;👉&lt;/span&gt;
+                               &lt;/span&gt;
+                              &lt;/span&gt;
+                             &lt;/span&gt;
+                            &lt;/span&gt;
+                           &lt;/span&gt;
+                          &lt;/span&gt;
+                         &lt;/span&gt;
+                        &lt;/span&gt;
+                       &lt;/span&gt;
+                      &lt;/span&gt;
+                     &lt;/span&gt;
+                    &lt;/span&gt;
+                   &lt;/span&gt;
+                  &lt;/span&gt;
+                 &lt;/span&gt;
+                &lt;/span&gt;
+               &lt;/span&gt;
+              &lt;/span&gt;
+             &lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ voir fiche «
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/5d2c-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
+  stratégie foncière
+ &lt;/a&gt;
+ »)
+&lt;/p&gt;
+&lt;p&gt;
+ En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T80" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Grégoire Gilger
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Directeur opérationnel, directeur territorial Gironde
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 18 19
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  gregoire.gilger&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6be2-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB80" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>144535</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (17)</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (17)</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reconvertir les friches (artisanales, industrielles, résidentielles, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prévenir les risques naturels ou technologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Son champ de compétence opérationnelle concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la recherche d&amp;#039;informations nécessaires à la parfaite connaissance des caractéristiques foncières du site, et la réalisation d&amp;#039;études de capacité ou de pré-faisabilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition, par le biais d&amp;#039;une négociation amiable, d&amp;#039;une préemption ou en ayant recours à l&amp;#039;expropriation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion : il assure la bonne gestion du bien et peut faire réaliser les travaux de démolition ou de dépollution nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cession à opérateur : si le bien n&amp;#039;a pas vocation à être racheté par la collectivité l&amp;#039;EPFNA accompagne celle-ci dans la recherche d&amp;#039;un acquéreur (bailleur social, opérateur immobilier, ...) et dans le montage de l&amp;#039;opération de manière à permettre sa revente rapide. Il dispose d&amp;#039;une bonne connaissance des opérateurs immobiliers actifs dans le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En amont il peut appuyer la collectivité dans la définition d&amp;#039;une stratégie d&amp;#039;intervention foncière sur la base d&amp;#039;une étude ou d&amp;#039;un gisement foncier (
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;
+              &lt;span&gt;
+               &lt;span&gt;
+                &lt;span&gt;
+                 &lt;span&gt;
+                  &lt;span&gt;
+                   &lt;span&gt;
+                    &lt;span&gt;
+                     &lt;span&gt;
+                      &lt;span&gt;
+                       &lt;span&gt;
+                        &lt;span&gt;
+                         &lt;span&gt;
+                          &lt;span&gt;
+                           &lt;span&gt;
+                            &lt;span&gt;
+                             &lt;span&gt;👉&lt;/span&gt;
+                            &lt;/span&gt;
+                           &lt;/span&gt;
+                          &lt;/span&gt;
+                         &lt;/span&gt;
+                        &lt;/span&gt;
+                       &lt;/span&gt;
+                      &lt;/span&gt;
+                     &lt;/span&gt;
+                    &lt;/span&gt;
+                   &lt;/span&gt;
+                  &lt;/span&gt;
+                 &lt;/span&gt;
+                &lt;/span&gt;
+               &lt;/span&gt;
+              &lt;/span&gt;
+             &lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ voir fiche «
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/81d0-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
+  stratégie foncière
+ &lt;/a&gt;
+ »)
+&lt;/p&gt;
+&lt;p&gt;
+ En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T81" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>Charente-Maritime</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Arnaud Herry
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
+&lt;/p&gt;
+&lt;p&gt;
+ arnaud.herry&amp;#64;epfna.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 62 66 94
+&lt;/p&gt;
+&lt;p&gt;
+ 107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7181-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB81" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>144534</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (24)</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (24)</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reconvertir les friches (artisanales, industrielles, résidentielles, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prévenir les risques naturels ou technologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Son champ de compétence opérationnelle concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la recherche d&amp;#039;informations nécessaires à la parfaite connaissance des caractéristiques foncières du site, et la réalisation d&amp;#039;études de capacité ou de pré-faisabilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition, par le biais d&amp;#039;une négociation amiable, d&amp;#039;une préemption ou en ayant recours à l&amp;#039;expropriation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion : il assure la bonne gestion du bien et peut faire réaliser les travaux de démolition ou de dépollution nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cession à opérateur : si le bien n&amp;#039;a pas vocation à être racheté par la collectivité l&amp;#039;EPFNA accompagne celle-ci dans la recherche d&amp;#039;un acquéreur (bailleur social, opérateur immobilier, ...) et dans le montage de l&amp;#039;opération de manière à permettre sa revente rapide. Il dispose d&amp;#039;une bonne connaissance des opérateurs immobiliers actifs dans le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En amont il peut appuyer la collectivité dans la définition d&amp;#039;une stratégie d&amp;#039;intervention foncière sur la base d&amp;#039;une étude ou d&amp;#039;un gisement foncier (
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;
+              &lt;span&gt;
+               &lt;span&gt;
+                &lt;span&gt;
+                 &lt;span&gt;
+                  &lt;span&gt;
+                   &lt;span&gt;
+                    &lt;span&gt;
+                     &lt;span&gt;
+                      &lt;span&gt;
+                       &lt;span&gt;
+                        &lt;span&gt;
+                         &lt;span&gt;
+                          &lt;span&gt;👉&lt;/span&gt;
+                         &lt;/span&gt;
+                        &lt;/span&gt;
+                       &lt;/span&gt;
+                      &lt;/span&gt;
+                     &lt;/span&gt;
+                    &lt;/span&gt;
+                   &lt;/span&gt;
+                  &lt;/span&gt;
+                 &lt;/span&gt;
+                &lt;/span&gt;
+               &lt;/span&gt;
+              &lt;/span&gt;
+             &lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ voir fiche «
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/f19d-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
+  stratégie foncière
+ &lt;/a&gt;
+ »)
+&lt;/p&gt;
+&lt;p&gt;
+ En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T82" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>Dordogne</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Proust
+&lt;/p&gt;
+&lt;p&gt;
+ Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+&lt;/p&gt;
+&lt;p&gt;
+ nicolas.proust&amp;#64;epfna.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 62 98 94
+&lt;/p&gt;
+&lt;p&gt;
+ 107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/32a2-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB82" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>144533</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (79)</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (79)</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reconvertir les friches (artisanales, industrielles, résidentielles, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prévenir les risques naturels ou technologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Son champ de compétence opérationnelle concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la recherche d&amp;#039;informations nécessaires à la parfaite connaissance des caractéristiques foncières du site, et la réalisation d&amp;#039;études de capacité ou de pré-faisabilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition, par le biais d&amp;#039;une négociation amiable, d&amp;#039;une préemption ou en ayant recours à l&amp;#039;expropriation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion : il assure la bonne gestion du bien et peut faire réaliser les travaux de démolition ou de dépollution nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cession à opérateur : si le bien n&amp;#039;a pas vocation à être racheté par la collectivité l&amp;#039;EPFNA accompagne celle-ci dans la recherche d&amp;#039;un acquéreur (bailleur social, opérateur immobilier, ... ) et dans le montage de l&amp;#039;opération de manière à permettre sa revente rapide. Il dispose d&amp;#039;une bonne connaissance des opérateurs immobiliers actifs dans le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En amont il peut appuyer la collectivité dans la définition d&amp;#039;une stratégie d&amp;#039;intervention foncière sur la base d&amp;#039;une étude ou d&amp;#039;un gisement foncier (
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;
+              &lt;span&gt;
+               &lt;span&gt;
+                &lt;span&gt;
+                 &lt;span&gt;
+                  &lt;span&gt;
+                   &lt;span&gt;
+                    &lt;span&gt;
+                     &lt;span&gt;
+                      &lt;span&gt;
+                       &lt;span&gt;
+                        &lt;span&gt;
+                         &lt;span&gt;
+                          &lt;span&gt;👉&lt;/span&gt;
+                         &lt;/span&gt;
+                        &lt;/span&gt;
+                       &lt;/span&gt;
+                      &lt;/span&gt;
+                     &lt;/span&gt;
+                    &lt;/span&gt;
+                   &lt;/span&gt;
+                  &lt;/span&gt;
+                 &lt;/span&gt;
+                &lt;/span&gt;
+               &lt;/span&gt;
+              &lt;/span&gt;
+             &lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ voir fiche «
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/4766-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
+  stratégie foncière
+ &lt;/a&gt;
+ »)
+&lt;/p&gt;
+&lt;p&gt;
+ En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T83" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>Deux-Sèvres</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Arnaud Herry
+ &lt;/li&gt;
+ &lt;li&gt;
+  Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
+ &lt;/li&gt;
+ &lt;li&gt;
+  arnaud.herry&amp;#64;epfna.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  05 49 62 66 94
+ &lt;/li&gt;
+ &lt;li&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDE
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3e61-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB83" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>144532</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (19)</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (19)</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reconvertir les friches (artisanales, industrielles, résidentielles, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prévenir les risques naturels ou technologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Son champ de compétence opérationnelle concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la recherche d&amp;#039;informations nécessaires à la parfaite connaissance des caractéristiques foncières du site, et la réalisation d&amp;#039;études de capacité ou de pré-faisabilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition, par le biais d&amp;#039;une négociation amiable, d&amp;#039;une préemption ou en ayant recours à l&amp;#039;expropriation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion : il assure la bonne gestion du bien et peut faire réaliser les travaux de démolition ou de dépollution nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cession à opérateur : si le bien n&amp;#039;a pas vocation à être racheté par la collectivité l&amp;#039;EPFNA accompagne celle-ci dans la recherche d&amp;#039;un acquéreur (bailleur social, opérateur immobilier, ...) et dans le montage de l&amp;#039;opération de manière à permettre sa revente rapide. Il dispose d&amp;#039;une bonne connaissance des opérateurs immobiliers actifs dans le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En amont il peut appuyer la collectivité dans la définition d&amp;#039;une stratégie d&amp;#039;intervention foncière sur la base d&amp;#039;une étude ou d&amp;#039;un gisement foncier (
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;
+              &lt;span&gt;
+               &lt;span&gt;
+                &lt;span&gt;
+                 &lt;span&gt;
+                  &lt;span&gt;
+                   &lt;span&gt;
+                    &lt;span&gt;
+                     &lt;span&gt;
+                      &lt;span&gt;
+                       &lt;span&gt;👉&lt;/span&gt;
+                      &lt;/span&gt;
+                     &lt;/span&gt;
+                    &lt;/span&gt;
+                   &lt;/span&gt;
+                  &lt;/span&gt;
+                 &lt;/span&gt;
+                &lt;/span&gt;
+               &lt;/span&gt;
+              &lt;/span&gt;
+             &lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ voir fiche «
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/4cce-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
+  stratégie foncière
+ &lt;/a&gt;
+ »)
+&lt;/p&gt;
+&lt;p&gt;
+ En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T84" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>Corrèze</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Nicolas Proust
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  nicolas.proust&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 98 94
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c89d-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB84" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>144531</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (87)</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (87)</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reconvertir les friches (artisanales, industrielles, résidentielles, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prévenir les risques naturels ou technologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Son champ de compétence opérationnelle concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la recherche d&amp;#039;informations nécessaires à la parfaite connaissance des caractéristiques foncières du site, et la réalisation d&amp;#039;études de capacité ou de pré-faisabilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition, par le biais d&amp;#039;une négociation amiable, d&amp;#039;une préemption ou en ayant recours à l&amp;#039;expropriation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion : il assure la bonne gestion du bien et peut faire réaliser les travaux de démolition ou de dépollution nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cession à opérateur : si le bien n&amp;#039;a pas vocation à être racheté par la collectivité l&amp;#039;EPFNA accompagne celle-ci dans la recherche d&amp;#039;un acquéreur (bailleur social, opérateur immobilier, ...) et dans le montage de l&amp;#039;opération de manière à permettre sa revente rapide. Il dispose d&amp;#039;une bonne connaissance des opérateurs immobiliers actifs dans le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En amont il peut appuyer la collectivité dans la définition d&amp;#039;une stratégie d&amp;#039;intervention foncière sur la base d&amp;#039;une étude ou d&amp;#039;un gisement foncier (
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;
+              &lt;span&gt;
+               &lt;span&gt;
+                &lt;span&gt;
+                 &lt;span&gt;
+                  &lt;span&gt;
+                   &lt;span&gt;
+                    &lt;span&gt;👉&lt;/span&gt;
+                   &lt;/span&gt;
+                  &lt;/span&gt;
+                 &lt;/span&gt;
+                &lt;/span&gt;
+               &lt;/span&gt;
+              &lt;/span&gt;
+             &lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ voir fiche «
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/4bb8-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
+  stratégie foncière
+ &lt;/a&gt;
+ »)
+&lt;/p&gt;
+&lt;p&gt;
+ En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  www.epfna.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T85" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Vienne</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 13 13
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  louis.andreo&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  www.epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9773-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB85" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>144530</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (86)</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (86)</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reconvertir les friches (artisanales, industrielles, résidentielles, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prévenir les risques naturels ou technologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Son champ de compétence opérationnelle concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la recherche d&amp;#039;informations nécessaires à la parfaite connaissance des caractéristiques foncières du site, et la réalisation d&amp;#039;études de capacité ou de pré-faisabilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition, par le biais d&amp;#039;une négociation amiable, d&amp;#039;une préemption ou en ayant recours à l&amp;#039;expropriation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion : il assure la bonne gestion du bien et peut faire réaliser les travaux de démolition ou de dépollution nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cession à opérateur : si le bien n&amp;#039;a pas vocation à être racheté par la collectivité l&amp;#039;EPFNA accompagne celle-ci dans la recherche d&amp;#039;un acquéreur (bailleur social, opérateur immobilier, ...) et dans le montage de l&amp;#039;opération de manière à permettre sa revente rapide. Il dispose d&amp;#039;une bonne connaissance des opérateurs immobiliers actifs dans le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En amont il peut appuyer la collectivité dans la définition d&amp;#039;une stratégie d&amp;#039;intervention foncière sur la base d&amp;#039;une étude ou d&amp;#039;un gisement foncier (
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;
+              &lt;span&gt;
+               &lt;span&gt;
+                &lt;span&gt;
+                 &lt;span&gt;👉&lt;/span&gt;
+                &lt;/span&gt;
+               &lt;/span&gt;
+              &lt;/span&gt;
+             &lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ voir fiche «
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/c1bf-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
+  stratégie foncière
+ &lt;/a&gt;
+ »)
+&lt;/p&gt;
+&lt;p&gt;
+ En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  www.epfna.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T86" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>Vienne</t>
+        </is>
+      </c>
+      <c r="V86" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 13 13
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  louis.andreo&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  www.epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4a90-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB86" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>144528</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (23)</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reconvertir les friches (artisanales, industrielles, résidentielles, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prévenir les risques naturels ou technologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Son champ de compétence opérationnelle concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la recherche d&amp;#039;informations nécessaires à la parfaite connaissance des caractéristiques foncières du site, et la réalisation d&amp;#039;études de capacité ou de pré-faisabilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition, par le biais d&amp;#039;une négociation amiable, d&amp;#039;une préemption ou en ayant recours à l&amp;#039;expropriation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion : il assure la bonne gestion du bien et peut faire réaliser les travaux de démolition ou de dépollution nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cession à opérateur : si le bien n&amp;#039;a pas vocation à être racheté par la collectivité l&amp;#039;EPFNA accompagne celle-ci dans la recherche d&amp;#039;un acquéreur (bailleur social, opérateur immobilier, ...) et dans le montage de l&amp;#039;opération de manière à permettre sa revente rapide. Il dispose d&amp;#039;une bonne connaissance des opérateurs immobiliers actifs dans le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En amont il peut appuyer la collectivité dans la définition d&amp;#039;une stratégie d&amp;#039;intervention foncière sur la base d&amp;#039;une étude ou d&amp;#039;un gisement foncier (
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;👉&lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ voir fiche «
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/a008-etablissement-public-foncier-de-nouvelle-aqui/" target="_self"&gt;
+  stratégie foncière
+ &lt;/a&gt;
+ »)
+&lt;/p&gt;
+&lt;p&gt;
+ En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  www.epfna.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T87" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>Creuse</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Louis Andréo
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  directeur territorial Vienne - Haute Vienne - Creuse
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 13 13
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  louis.andreo&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3853-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB87" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>131816</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (23)</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T88" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>Creuse</t>
+        </is>
+      </c>
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Louis Andréo, directeur territorial Vienne - Haute-Vienne - Creuse
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 13 13
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  louis.andreo&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  www.epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a008-etablissement-public-foncier-de-nouvelle-aqui/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB88" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC88" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2023</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>148614</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Élaborer des stratégies foncières en lien avec un projet de territoire (47)</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (47)</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Voir le bouton plus d&amp;#039;information en bas de page.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T89" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>Lot et Garonne hors CA Agen</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Proust
+&lt;/p&gt;
+&lt;p&gt;
+ Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+&lt;/p&gt;
+&lt;p&gt;
+ nicolas.proust&amp;#64;epfna.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 62 98 94
+&lt;/p&gt;
+&lt;p&gt;
+ 107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/edd8-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB89" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>30/08/2023</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>148613</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (47)</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (47)</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
  &lt;/li&gt;
  &lt;li&gt;
   redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
  &lt;/li&gt;
  &lt;li&gt;
   reconvertir les friches (artisanales, industrielles, résidentielles, ...)
  &lt;/li&gt;
  &lt;li&gt;
   prévenir les risques naturels ou technologiques
@@ -14750,258 +18466,258 @@
         &lt;/span&gt;
        &lt;/span&gt;
       &lt;/span&gt;
      &lt;/span&gt;
     &lt;/span&gt;
    &lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
  voir fiche «
  &lt;a href="https://aides-territoires.beta.gouv.fr/aides/edd8-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
   stratégie foncière
  &lt;/a&gt;
  »)
 &lt;/p&gt;
 &lt;p&gt;
  En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M76" s="1" t="inlineStr">
+      <c r="M90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Voir le bouton plus d&amp;#039;information en bas de page.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N76" s="1" t="inlineStr">
+      <c r="N90" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O76" s="1" t="inlineStr">
+      <c r="O90" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R76" s="1" t="inlineStr">
+      <c r="R90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
+      <c r="S90" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T76" s="1" t="inlineStr">
+      <c r="T90" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
+      <c r="U90" s="1" t="inlineStr">
         <is>
           <t>Lot et Garonne hors CA Agen</t>
         </is>
       </c>
-      <c r="V76" s="1" t="inlineStr">
+      <c r="V90" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X76" s="1" t="inlineStr">
+      <c r="X90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nicolas Proust
 &lt;/p&gt;
 &lt;p&gt;
  Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
 &lt;/p&gt;
 &lt;p&gt;
  nicolas.proust&amp;#64;epfna.fr
 &lt;/p&gt;
 &lt;p&gt;
  05 49 62 98 94
 &lt;/p&gt;
 &lt;p&gt;
  107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="Y90" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
+      <c r="Z90" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a79f-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
         </is>
       </c>
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="AA90" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB76" s="1" t="inlineStr">
+      <c r="AB90" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
-      <c r="AC76" s="1" t="inlineStr">
+      <c r="AC90" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE76" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG76" s="1" t="inlineStr">
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
         <is>
           <t>30/08/2023</t>
         </is>
       </c>
-      <c r="AH76" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="77" spans="1:34" customHeight="0">
-      <c r="A77" s="1">
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
         <v>144547</v>
       </c>
-      <c r="B77" s="1" t="inlineStr">
+      <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
         </is>
       </c>
-      <c r="D77" s="1" t="inlineStr">
+      <c r="D91" s="1" t="inlineStr">
         <is>
           <t>Emprunt citoyen</t>
         </is>
       </c>
-      <c r="E77" s="1" t="inlineStr">
+      <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G77" s="1" t="inlineStr">
+      <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H77" s="1" t="inlineStr">
+      <c r="H91" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K77" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L77" s="1" t="inlineStr">
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
 &lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
 &lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M77" s="1" t="inlineStr">
+      <c r="M91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
 pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
 Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
 Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
 Résultats : une levée de 700K€ en quelques semaines auprès de 
 plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N77" s="1" t="inlineStr">
+      <c r="N91" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -15044,5482 +18760,1320 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O77" s="1" t="inlineStr">
+      <c r="O91" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R77" s="1" t="inlineStr">
+      <c r="R91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S77" s="1" t="inlineStr">
+      <c r="S91" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T77" s="1" t="inlineStr">
+      <c r="T91" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U77" s="1" t="inlineStr">
+      <c r="U91" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V77" s="1" t="inlineStr">
+      <c r="V91" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W77" s="1" t="inlineStr">
+      <c r="W91" s="1" t="inlineStr">
         <is>
           <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
         </is>
       </c>
-      <c r="X77" s="1" t="inlineStr">
+      <c r="X91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y77" s="1" t="inlineStr">
+      <c r="Y91" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z77" s="1" t="inlineStr">
+      <c r="Z91" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
         </is>
       </c>
-      <c r="AA77" s="1" t="inlineStr">
+      <c r="AA91" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB77" s="1" t="inlineStr">
+      <c r="AB91" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un café / bistrot
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC77" s="1" t="inlineStr">
+      <c r="AC91" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE77" s="1" t="inlineStr">
+      <c r="AE91" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF77" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG77" s="1" t="inlineStr">
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
-      <c r="AH77" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="78" spans="1:34" customHeight="0">
-      <c r="A78" s="1">
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
         <v>144546</v>
       </c>
-      <c r="B78" s="1" t="inlineStr">
+      <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (16)</t>
         </is>
       </c>
-      <c r="D78" s="1" t="inlineStr">
+      <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (16)</t>
         </is>
       </c>
-      <c r="E78" s="1" t="inlineStr">
+      <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G78" s="1" t="inlineStr">
+      <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H78" s="1" t="inlineStr">
+      <c r="H92" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K78" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L78" s="1" t="inlineStr">
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie. : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M78" s="1" t="inlineStr">
+      <c r="M92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N78" s="1" t="inlineStr">
+      <c r="N92" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O78" s="1" t="inlineStr">
+      <c r="O92" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R78" s="1" t="inlineStr">
+      <c r="R92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S78" s="1" t="inlineStr">
+      <c r="S92" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T78" s="1" t="inlineStr">
+      <c r="T92" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U78" s="1" t="inlineStr">
+      <c r="U92" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V78" s="1" t="inlineStr">
+      <c r="V92" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X78" s="1" t="inlineStr">
+      <c r="X92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Arnaud Herry
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   arnaud.herry&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 66 94
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y78" s="1" t="inlineStr">
+      <c r="Y92" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z78" s="1" t="inlineStr">
+      <c r="Z92" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/debf-elaborer-des-strategies-foncieres-en-lien-ave/</t>
         </is>
       </c>
-      <c r="AA78" s="1" t="inlineStr">
+      <c r="AA92" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB78" s="1" t="inlineStr">
+      <c r="AB92" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC78" s="1" t="inlineStr">
+      <c r="AC92" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE78" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG78" s="1" t="inlineStr">
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
-      <c r="AH78" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="79" spans="1:34" customHeight="0">
-      <c r="A79" s="1">
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
         <v>144545</v>
       </c>
-      <c r="B79" s="1" t="inlineStr">
+      <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (24)</t>
         </is>
       </c>
-      <c r="D79" s="1" t="inlineStr">
+      <c r="D93" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (24)</t>
         </is>
       </c>
-      <c r="E79" s="1" t="inlineStr">
+      <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G79" s="1" t="inlineStr">
+      <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H79" s="1" t="inlineStr">
+      <c r="H93" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K79" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L79" s="1" t="inlineStr">
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M79" s="1" t="inlineStr">
+      <c r="M93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  https://www.epfna.fr/
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N79" s="1" t="inlineStr">
+      <c r="N93" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O79" s="1" t="inlineStr">
+      <c r="O93" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R79" s="1" t="inlineStr">
+      <c r="R93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S79" s="1" t="inlineStr">
+      <c r="S93" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T79" s="1" t="inlineStr">
+      <c r="T93" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U79" s="1" t="inlineStr">
+      <c r="U93" s="1" t="inlineStr">
         <is>
           <t>Dordogne</t>
         </is>
       </c>
-      <c r="V79" s="1" t="inlineStr">
+      <c r="V93" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X79" s="1" t="inlineStr">
+      <c r="X93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Nicolas Proust
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   directeur territorial Lot-et-Garonne - Dordogne - Corrèze
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   nicolas.proust&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 98 94
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   www.epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y79" s="1" t="inlineStr">
+      <c r="Y93" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z79" s="1" t="inlineStr">
+      <c r="Z93" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f19d-elaborer-des-strategies-foncieres-en-lien-ave/</t>
         </is>
       </c>
-      <c r="AA79" s="1" t="inlineStr">
+      <c r="AA93" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB79" s="1" t="inlineStr">
+      <c r="AB93" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC79" s="1" t="inlineStr">
+      <c r="AC93" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE79" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG79" s="1" t="inlineStr">
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
-      <c r="AH79" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="80" spans="1:34" customHeight="0">
-      <c r="A80" s="1">
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
         <v>144543</v>
       </c>
-      <c r="B80" s="1" t="inlineStr">
+      <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (86)</t>
         </is>
       </c>
-      <c r="D80" s="1" t="inlineStr">
+      <c r="D94" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire</t>
         </is>
       </c>
-      <c r="E80" s="1" t="inlineStr">
+      <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G80" s="1" t="inlineStr">
+      <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H80" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L80" s="1" t="inlineStr">
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère, ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblé dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M80" s="1" t="inlineStr">
+      <c r="M94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N80" s="1" t="inlineStr">
+      <c r="N94" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O80" s="1" t="inlineStr">
+      <c r="O94" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R80" s="1" t="inlineStr">
+      <c r="R94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S80" s="1" t="inlineStr">
+      <c r="S94" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T80" s="1" t="inlineStr">
+      <c r="T94" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U80" s="1" t="inlineStr">
+      <c r="U94" s="1" t="inlineStr">
         <is>
           <t>Vienne</t>
         </is>
       </c>
-      <c r="V80" s="1" t="inlineStr">
+      <c r="V94" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X80" s="1" t="inlineStr">
+      <c r="X94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 13 13
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   louis.andreo&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   www.epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y80" s="1" t="inlineStr">
+      <c r="Y94" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z80" s="1" t="inlineStr">
+      <c r="Z94" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c1bf-elaborer-des-strategies-foncieres-en-lien-ave/</t>
         </is>
       </c>
-      <c r="AA80" s="1" t="inlineStr">
+      <c r="AA94" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB80" s="1" t="inlineStr">
+      <c r="AB94" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC80" s="1" t="inlineStr">
+      <c r="AC94" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE80" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG80" s="1" t="inlineStr">
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
         <is>
           <t>29/06/2023</t>
         </is>
       </c>
-      <c r="AH80" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="81" spans="1:34" customHeight="0">
-      <c r="A81" s="1">
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
         <v>144542</v>
       </c>
-      <c r="B81" s="1" t="inlineStr">
+      <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (19)</t>
         </is>
       </c>
-      <c r="D81" s="1" t="inlineStr">
+      <c r="D95" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (19)</t>
         </is>
       </c>
-      <c r="E81" s="1" t="inlineStr">
+      <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G81" s="1" t="inlineStr">
+      <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H81" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L81" s="1" t="inlineStr">
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M81" s="1" t="inlineStr">
+      <c r="M95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N81" s="1" t="inlineStr">
+      <c r="N95" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O81" s="1" t="inlineStr">
+      <c r="O95" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R81" s="1" t="inlineStr">
+      <c r="R95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S81" s="1" t="inlineStr">
+      <c r="S95" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T81" s="1" t="inlineStr">
+      <c r="T95" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U81" s="1" t="inlineStr">
+      <c r="U95" s="1" t="inlineStr">
         <is>
           <t>Corrèze</t>
         </is>
       </c>
-      <c r="V81" s="1" t="inlineStr">
+      <c r="V95" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X81" s="1" t="inlineStr">
+      <c r="X95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nicolas Proust
 &lt;/p&gt;
 &lt;p&gt;
  Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
 &lt;/p&gt;
 &lt;p&gt;
  nicolas.proust&amp;#64;epfna.fr
 &lt;/p&gt;
 &lt;p&gt;
  05 49 62 98 94
 &lt;/p&gt;
 &lt;p&gt;
  107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y81" s="1" t="inlineStr">
+      <c r="Y95" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z81" s="1" t="inlineStr">
+      <c r="Z95" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4cce-elaborer-des-strategies-foncieres-en-lien-ave/</t>
         </is>
       </c>
-      <c r="AA81" s="1" t="inlineStr">
+      <c r="AA95" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB81" s="1" t="inlineStr">
+      <c r="AB95" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC81" s="1" t="inlineStr">
+      <c r="AC95" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE81" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG81" s="1" t="inlineStr">
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
         <is>
           <t>29/06/2023</t>
         </is>
       </c>
-      <c r="AH81" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="82" spans="1:34" customHeight="0">
-      <c r="A82" s="1">
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
         <v>144541</v>
       </c>
-      <c r="B82" s="1" t="inlineStr">
+      <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (87)</t>
         </is>
       </c>
-      <c r="D82" s="1" t="inlineStr">
+      <c r="D96" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (87)</t>
         </is>
       </c>
-      <c r="E82" s="1" t="inlineStr">
+      <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G82" s="1" t="inlineStr">
+      <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H82" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L82" s="1" t="inlineStr">
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M82" s="1" t="inlineStr">
+      <c r="M96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N82" s="1" t="inlineStr">
+      <c r="N96" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O82" s="1" t="inlineStr">
+      <c r="O96" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R82" s="1" t="inlineStr">
+      <c r="R96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S82" s="1" t="inlineStr">
+      <c r="S96" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T82" s="1" t="inlineStr">
+      <c r="T96" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U82" s="1" t="inlineStr">
+      <c r="U96" s="1" t="inlineStr">
         <is>
           <t>Haute-Vienne</t>
         </is>
       </c>
-      <c r="V82" s="1" t="inlineStr">
+      <c r="V96" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X82" s="1" t="inlineStr">
+      <c r="X96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 13 13
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   louis.andreo&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   www.epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y82" s="1" t="inlineStr">
+      <c r="Y96" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z82" s="1" t="inlineStr">
+      <c r="Z96" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4bb8-elaborer-des-strategies-foncieres-en-lien-ave/</t>
         </is>
       </c>
-      <c r="AA82" s="1" t="inlineStr">
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB82" s="1" t="inlineStr">
+      <c r="AB96" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC82" s="1" t="inlineStr">
+      <c r="AC96" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE82" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG82" s="1" t="inlineStr">
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
         <is>
           <t>29/06/2023</t>
         </is>
       </c>
-      <c r="AH82" s="1" t="inlineStr">
-[...3699 lines deleted...]
-      </c>
       <c r="AH96" s="1" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="97" spans="1:34" customHeight="0">
       <c r="A97" s="1">
-        <v>142229</v>
+        <v>142680</v>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un quartier ou d'une commune (Atelier Flash)</t>
+          <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un grand territoire (Atelier Local)</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Tourisme Ingénierie Développement
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Atelier des territoires Flash</t>
+          <t>Démarche Atelier des territoires  : dispositif "Atelier Local"</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
-        <is>
-[...459 lines deleted...]
-      <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H98" s="1" t="inlineStr">
+      <c r="H97" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K98" s="1" t="inlineStr">
+      <c r="K97" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L98" s="1" t="inlineStr">
+      <c r="L97" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  PRÉSENTATION
  &lt;br /&gt;
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;strong&gt;
   OBJECTIFS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Atelier Local vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Local est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial. A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;un plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place. Celles-ci sont organisées par thématique et par niveau de priorisation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉCHELLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un Atelier Local porte sur une échelle de réflexion intercommunale,laquelle peut-être toutefois plus vaste (échelle SCOT, PETR, OIN etc) ou plus éventuellement inférieure (échelle infra-intercommunale ou communale).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   THÉMATIQUES
@@ -20632,51 +20186,51 @@
 &lt;p&gt;
  &lt;strong&gt;
   LIVRABLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   note de cadrage : méthodologie, calendrier
  &lt;/li&gt;
  &lt;li&gt;
   carnet de suivi : déroulé, compte-rendu, propositions
  &lt;/li&gt;
  &lt;li&gt;
   rapport final : synthèse et préconisations
  &lt;/li&gt;
  &lt;li&gt;
   feuille de route : objectifs, plan d&amp;#039;actions et de financement, calendrier
  &lt;/li&gt;
  &lt;li&gt;
   livret de capitalisation
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N98" s="1" t="inlineStr">
+      <c r="N97" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Alimentation
 Commerces et services
@@ -20694,56 +20248,56 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 Attractivité économique
 Appui méthodologique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Industrie
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Milieux humides
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O98" s="1" t="inlineStr">
+      <c r="O97" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R98" s="1" t="inlineStr">
+      <c r="R97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CANDIDATURE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les porteurs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le dossier de candidature est constitué collectivement les services de l&amp;#039;Etat (DDT(M) ou DREAL) et la commune et, le cas échéant, son EPCI.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les pièces
  &lt;/strong&gt;
  &lt;br /&gt;
  Le dossier est constitué des pièces suivantes : la fiche de candidature, un courrier de soutien signé par le maire de la commune et/ou le président de l&amp;#039;EPCI et un courrier de soutien signé par le préfet ou le sous-préfet adressé à la Sous-direction de l&amp;#039;Aménagement durable (AD1/DHUP/DGALN).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LA FICHE DE CANDIDATURE
  &lt;/strong&gt;
@@ -20786,589 +20340,836 @@
  &lt;li&gt;
   Élaboration de la fiche de candidature par la collectivité et les services de l&amp;#039;Etat
  &lt;/li&gt;
  &lt;li&gt;
   Signature des courriers de soutien
  &lt;/li&gt;
  &lt;li&gt;
   Envoi des documents à la DGALN
  &lt;/li&gt;
  &lt;li&gt;
   Echange entre la DGALN et les co-porteurs, le cas échéant, sur le dossier de candidature
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La DGALN analyse les dossiers de candidature et évalue leur éligibilité, au fil de l&amp;#039;eau. Les porteurs du dossier sont informés de la validation de l&amp;#039;éligibilité. Environ 30 candidatures sont sélectionnées chaque année.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S98" s="1" t="inlineStr">
+      <c r="S97" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T98" s="1" t="inlineStr">
+      <c r="T97" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U98" s="1" t="inlineStr">
+      <c r="U97" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V98" s="1" t="inlineStr">
+      <c r="V97" s="1" t="inlineStr">
         <is>
           <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html</t>
         </is>
       </c>
-      <c r="X98" s="1" t="inlineStr">
+      <c r="X97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez le kit technique de l&amp;#039;Atelier local : https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
  &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
   atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>ad1.dgaln@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6ca3-construire-collectivement-une-strategie-ou-un/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC97" s="1" t="inlineStr">
+        <is>
+          <t>MTECT - DGALN - DHUP - AD1</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2023</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>142231</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Développer les ports de pêche</t>
+        </is>
+      </c>
+      <c r="D98" s="1" t="inlineStr">
+        <is>
+          <t>Développement des ports de pêche</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I98" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30</t>
+        </is>
+      </c>
+      <c r="J98" s="1" t="inlineStr">
+        <is>
+          <t>L'aide permet de mobiliser du FEAMPA</t>
+        </is>
+      </c>
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le fonds européen pour les affaires maritimes, la pêche et l&amp;#039;aquaculture (FEAMPA) vise à soutenir le développement durable de la pêche, de l&amp;#039;aquaculture, la commercialisation et la transformation. La Région des Pays de la Loire est organisme intermédiaire pour la mise en œuvre des mesures régionales du programme national FEAMPA 2021-2027 ouvertes sur son territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département de la Vendée contribue à la déclinaison du Programme National FEAMPA sur son territoire en apportant un soutien financier permettant de mobiliser du FEAMPA.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département intervient sur les actions permettant de :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Soutenir les investissements portant sur les infrastructures physiques des ports de pêche et halles à marée en vue de répondre aux enjeux d&amp;#039;amélioration des conditions de travail, d&amp;#039;amélioration de la qualité des produits et des conditions sanitaires, de meilleure gestion des rejets, déchets et coproduits, de réduction de l&amp;#039;impact des activités portuaires sur l&amp;#039;environnement...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Soutenir le développement des systèmes d&amp;#039;énergie renouvelable ou d&amp;#039;amélioration de l&amp;#039;efficacité énergétique des infrastructures ainsi que le perfectionnement des process et systèmes d&amp;#039;organisation.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Améliorer la traçabilité des produits, notamment le développement d&amp;#039;outils informatiques et des équipements numériques.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N98" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Agriculture et agroalimentaire
+Attractivité économique
+Artisanat
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O98" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les conditions d&amp;#039;éligibilité, les critères de sélection, les actions et dépenses éligibles et inéligibles applicables à la subvention du Département sont identiques aux conditions d&amp;#039;attribution du FEAMPA en Région pays de la Loire. Elles sont détaillées dans les Documents de mise en œuvre (DOMO). Les types d&amp;#039;investissement répondant aux objectifs des mesures du Fonds Européen pour les Affaires Maritimes, la Pêche et l&amp;#039;Aquaculture (FEAMPA) sont définis dans le Plan Régional d&amp;#039;Organisation et d&amp;#039;Equipement des Ports de Pêche (PROEPP).
+&lt;/p&gt;
+&lt;p&gt;
+ Ces deux documents sont  disponibles sur le site www.paysdelaloire.fr sur le lien suivant :
+ &lt;a href="https://www.paysdelaloire.fr/mon-conseil-regional/les-missions-regionales/europe/solliciter-les-fonds-europeens/feampa#contenu" target="_self"&gt;
+  https://www.paysdelaloire.fr/mon-conseil-regional/les-missions-regionales/europe/solliciter-les-fonds-europeens/feampa#contenu
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les équipements éligibles concernent les investissements à terre présentant un intérêt pour l&amp;#039;ensemble de la collectivité de pêcheurs utilisateurs ou contribuant directement au développement général du port et à l&amp;#039;amélioration des services offerts aux pêcheurs ainsi qu&amp;#039;à l&amp;#039;optimisation du fonctionnement et de la transparence du marché.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles concernent :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les investissements matériels et immatériels,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les prestations intellectuelles (études, formation, conseil...) directement liées à la réalisation du projet.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les financements seront réservés aux halles à marée et ports de pêche comprenant une halle à marée ou une base avancée (cas de Port Joinville à l&amp;#039;Ile d&amp;#039;Yeu). Les investissements relatifs aux points de débarquement ne seront pas éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S98" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T98" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U98" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="V98" s="1" t="inlineStr">
+        <is>
+          <t>http://agriculture@vendee.fr</t>
+        </is>
+      </c>
+      <c r="W98" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/mon-conseil-regional/les-missions-regionales/europe/solliciter-les-fonds-europeens/feampa</t>
+        </is>
+      </c>
+      <c r="X98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les demandes d&amp;#039;aide se font en ligne sur le Portail des aides de la Région Pays de la Loire.
+&lt;/p&gt;
+&lt;p&gt;
+ Contact Département 85 :
+&lt;/p&gt;
+&lt;p&gt;
+ Département de la Vendée / POLE INFRASTRUCTURES ET DESENCLAVEMENTS / Direction de l&amp;#039;Environnement, de l&amp;#039;Agriculture et de la Pêche/ Service Agriculture et Pêche
+&lt;/p&gt;
+&lt;p&gt;
+ Tél.02.28.85.86.43 - Fax 02.51.44.20.25
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail :
+ &lt;a href="mailto:agriculture&amp;#64;vendee.fr" target="_self"&gt;
+  agriculture&amp;#64;vendee.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y98" s="1" t="inlineStr">
         <is>
-          <t>ad1.dgaln@developpement-durable.gouv.fr</t>
+          <t>gaelle.daviaud@vendee.fr</t>
         </is>
       </c>
       <c r="Z98" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/6ca3-construire-collectivement-une-strategie-ou-un/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1474-developpement-des-ports-de-peche/</t>
         </is>
       </c>
       <c r="AA98" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC98" s="1" t="inlineStr">
         <is>
-          <t>MTECT - DGALN - DHUP - AD1</t>
+          <t>Conseil départemental de la Vendée</t>
         </is>
       </c>
       <c r="AE98" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF98" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG98" s="1" t="inlineStr">
         <is>
-          <t>05/06/2023</t>
+          <t>02/06/2023</t>
         </is>
       </c>
       <c r="AH98" s="1" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
     <row r="99" spans="1:34" customHeight="0">
       <c r="A99" s="1">
-        <v>128974</v>
+        <v>142229</v>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Demander une subvention au titre de la convention interrégionale du Massif central (CIMAC) 2021-2027</t>
+          <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un quartier ou d'une commune (Atelier Flash)</t>
+        </is>
+      </c>
+      <c r="C99" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Tourisme Ingénierie Développement
+ÉcoQuartier
+Renaturation des villes</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Convention interrégionale du Massif central (CIMAC) 2021-2027</t>
+          <t>Atelier des territoires Flash</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
-          <t>Commissariat du Massif Central</t>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...5 lines deleted...]
-Association</t>
+Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H99" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
-[...4 lines deleted...]
-          <t> Max : 80</t>
+          <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K99" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="L99" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...1 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;h4&gt;
+ PRÉSENTATION
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OBJECTIFS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier des territoires Flash vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Flash est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial porté par la DGALN et piloté par les DDT(M) ou les DREAL.
+&lt;/p&gt;
+&lt;p&gt;
+ A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;une esquisse de plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉCHELLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un Atelier Flash porte sur une échelle de réflexion territoriale communale, laquelle peut-être toutefois plus vaste (échelle intercommunale).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  THÉMATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier Flash est un outil permettant aux territoires de s&amp;#039;engager pleinement dans les transitions de leur modèle de développement lesquelles sont abordée par le prisme de l&amp;#039;aménagement et de l&amp;#039;urbanisme.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Plus précisément, l&amp;#039;Atelier peut traiter des objets suivants, s&amp;#039;intégrant notamment dans les programmes de cohésion des territoires portés par l&amp;#039;Agence nationale de la cohésion des territoires (ANCT) :
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projets en lien avec les transitions territoriales et urbaines : revitalisation des centre-villes, réhabilitation des entrées de ville, aménagement des friches, protection et valorisation du patrimoine
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projets en lien avec les transitions culturelles, sociales, économiques : adaptation de l&amp;#039;offre de logements et des mobilités, accompagnement des projets socio-économiques (ESS) et économiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projet en lien avec les transitions environnementales et énergétiques : protection, restauration et gestion de l&amp;#039;écosystème terrestre et des ressources naturelles
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PILOTAGE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le pilotage local de la démarche est assuré par les services déconcentrés de l&amp;#039;Etat (DDT(M) ou D
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;®&lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ EAL), en lien étroit avec la ou les collectivités concernées. Le pilotage implique, pour les DDT(M) ou les D
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;®&lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ EAL, d&amp;#039;émettre et exécuter le bon de commande dans le cadre de l&amp;#039;accord-cadre multi-attributaire de la DGALN.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  FINANCEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement par l&amp;#039;équipe pluridisciplinaire, d&amp;#039;un montant environ de 20 000€, est pris en charge à 100% par la DGALN. Les frais d&amp;#039;organisation (logistiques et restauration) sont à la charge des co-porteurs de l&amp;#039;Atelier, principalement de la collectivité.
+&lt;/p&gt;
+&lt;h4&gt;
+ ACCOMPAGNEMENT
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉQUIPES
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Trois groupements sont titulaires de l&amp;#039;accord-cadre multi-attributaire à bons de commande de la DGALN. Chaque Atelier Flash est attribuée à une des trois équipes d&amp;#039;experts pluridisciplinaires titulaires selon la méthode du tourniquet.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉROULEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  ÉTAPE 1
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  LANCEMENT : attribution de l&amp;#039;équipe et cadrage de l&amp;#039;étape suivante
+ &lt;/li&gt;
+ &lt;li&gt;
+  APPROPRIATION &amp;amp; APPROFONDISSEMENT : analyse documentaire et entretiens et cadrage de la seconde phase
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  ÉTAPE 2
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ANIMATION IN SITU : introduction de l&amp;#039;Atelier, arpentage du territoire, animation des temps d&amp;#039;Atelier et conclusion de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  PRODUCTION &amp;amp; RESTITUTION
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DURÉE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Durée totale : 3 à 6 mois
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Durée de l&amp;#039;atelier : 2 à 3 jours
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LIVRABLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs de l&amp;#039;Atelier conviennent avec l&amp;#039;équipe pluridisciplinaire des supports à livrer à l&amp;#039;issue de l&amp;#039;Atelier. Ceux-ci peuvent être de plusieurs natures.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Documents stratégiques  : feuille de route, esquisse de plan-guide
+ &lt;/li&gt;
+ &lt;li&gt;
+  Documents opérationnels  : cahier des charges, charte, éléments de communication
+ &lt;/li&gt;
+ &lt;li&gt;
+  Documents de capitalisation  : fiche synthétique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N99" s="1" t="inlineStr">
         <is>
-          <t>Culture et identité collective
-[...1 lines deleted...]
-Sports et loisirs
+          <t>Eau potable
+Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
 Tourisme
 Forêts
 Montagne
+Sols
+Espaces verts
 Espace public
-Accès aux services
-Alimentation
+Friche
+Foncier
+Voirie et réseaux
+Réseaux de chaleur
+Cohésion sociale et inclusion
+Citoyenneté
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
-Economie sociale et solidaire
-[...214 lines deleted...]
-Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
+Paysage
+Accessibilité
+Emploi
 Attractivité économique
 Artisanat
-Industrie</t>
-[...2 lines deleted...]
-      <c r="O100" s="1" t="inlineStr">
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Industrie
+Mobilité fluviale
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R100" s="1" t="inlineStr">
+      <c r="R99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ CANDIDATURE
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  EN SYNTHESE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Une problématique ou un projet à l&amp;#039;échelle d&amp;#039;un quartier ou d&amp;#039;une commune relative à une question d&amp;#039;aménagement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un dossier de candidature complet (fiche de candidature, courriers) coconstruit avec la commune (et l&amp;#039;EPCI le cas échéant) et porté et déposé par la DDT(M) ou la DREAL à la DGALN
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES PORTEURS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de candidature est constitué collectivement les services de l&amp;#039;Etat (DDT(M) ou DREAL) et la commune et, le cas échéant, son EPCI.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES PIÈCES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier est constitué des pièces suivantes : la fiche de candidature, un courrier de soutien signé par le maire de la commune et/ou le président de l&amp;#039;EPCI et un courrier de soutien signé par le préfet ou le sous-préfet adressé à la Sous-direction de l&amp;#039;Aménagement durable (AD1/DHUP/DGALN).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA FICHE DE CANDIDATURE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle comporte plusieurs sections à renseigner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Section 1 - les porteurs de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 2 - la localisation de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 3 - l&amp;#039;objet de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 4 - les objectifs de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 5 - les ressources de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Annexe 1 - les dynamiques du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Annexe 2 - les dynamiques d&amp;#039;aménagement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ainsi, pour renseigner la fiche de candidature, il est nécessaire, d&amp;#039;une part, de bien identifier, d&amp;#039;une part, l&amp;#039;intention de la stratégie d&amp;#039;aménagement à travailler, ses thématiques, son secteur, ses enjeux et ses problématiques, et d&amp;#039;autre part, les acteurs à mobiliser et les ressources documentaires fournir à l&amp;#039;équipe pluridisciplinaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T99" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V99" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
-[...9 lines deleted...]
- La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+ Retrouvez le kit technique de l&amp;#039;Atelier Flash : https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
+ &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
+  atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S100" s="1" t="inlineStr">
-[...59 lines deleted...]
-      <c r="AA100" s="1" t="inlineStr">
+      <c r="Y99" s="1" t="inlineStr">
+        <is>
+          <t>ad1.dgaln@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3813-construire-collectivement-une-strategie-damen/</t>
+        </is>
+      </c>
+      <c r="AA99" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB100" s="1" t="inlineStr">
-[...27 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AC99" s="1" t="inlineStr">
+        <is>
+          <t>MTECT - DGALN - DHUP - AD1</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2023</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="101" spans="1:34" customHeight="0">
-      <c r="A101" s="1">
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
         <v>133060</v>
       </c>
-      <c r="B101" s="1" t="inlineStr">
+      <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Acheter et porter du foncier pour le compte des collectivités (16)</t>
         </is>
       </c>
-      <c r="D101" s="1" t="inlineStr">
+      <c r="D100" s="1" t="inlineStr">
         <is>
           <t>Acheter et porter du foncier pour le compte des collectivités (16)</t>
         </is>
       </c>
-      <c r="E101" s="1" t="inlineStr">
+      <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G101" s="1" t="inlineStr">
+      <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H101" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L101" s="1" t="inlineStr">
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
  &lt;/li&gt;
  &lt;li&gt;
   redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
  &lt;/li&gt;
  &lt;li&gt;
   reconvertir les friches (artisanales, industrielles, résidentielles, ...)
  &lt;/li&gt;
  &lt;li&gt;
   prévenir les risques naturels ou technologiques
@@ -21403,247 +21204,247 @@
         &lt;span&gt;👉&lt;/span&gt;
        &lt;/span&gt;
       &lt;/span&gt;
      &lt;/span&gt;
     &lt;/span&gt;
    &lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
  voir fiche «
  &lt;a href="https://aides-territoires.beta.gouv.fr/aides/debf-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
   stratégie foncière
  &lt;/a&gt;
  »)
 &lt;/p&gt;
 &lt;p&gt;
  En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M101" s="1" t="inlineStr">
+      <c r="M100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N101" s="1" t="inlineStr">
+      <c r="N100" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O101" s="1" t="inlineStr">
+      <c r="O100" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R101" s="1" t="inlineStr">
+      <c r="R100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S101" s="1" t="inlineStr">
+      <c r="S100" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T101" s="1" t="inlineStr">
+      <c r="T100" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U101" s="1" t="inlineStr">
+      <c r="U100" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V101" s="1" t="inlineStr">
+      <c r="V100" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X101" s="1" t="inlineStr">
+      <c r="X100" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;
 &lt;p&gt;
  &lt;span&gt;
   Arnaud Herry
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   arnaud.herry&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 66 94
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y101" s="1" t="inlineStr">
+      <c r="Y100" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z101" s="1" t="inlineStr">
+      <c r="Z100" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4d39-etablissement-public-foncier-de-nouvelle-aqui/</t>
         </is>
       </c>
-      <c r="AA101" s="1" t="inlineStr">
+      <c r="AA100" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB101" s="1" t="inlineStr">
+      <c r="AB100" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
-      <c r="AC101" s="1" t="inlineStr">
+      <c r="AC100" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE101" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG101" s="1" t="inlineStr">
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
         <is>
           <t>06/04/2023</t>
         </is>
       </c>
-      <c r="AH101" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="102" spans="1:34" customHeight="0">
-      <c r="A102" s="1">
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
         <v>119914</v>
       </c>
-      <c r="B102" s="1" t="inlineStr">
+      <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Faire confiance au savoir-faire artisanal et impliquer les artisans dans vos projets</t>
         </is>
       </c>
-      <c r="C102" s="1" t="inlineStr">
+      <c r="C101" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E102" s="1" t="inlineStr">
+      <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
-      <c r="G102" s="1" t="inlineStr">
+      <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H102" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L102" s="1" t="inlineStr">
+      <c r="H101" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez être accompagné dans l&amp;#039;installation, le développement d&amp;#039;activités artisanales et la préservation des services de proximité sur votre territoire.
  &lt;br /&gt;
  &lt;br /&gt;
  Les artisans sont des professionnels disposant d&amp;#039;une qualification et qui exerce une activité de production, de transformation, de réparation ou de prestation de services. Les chambres des métiers et de l&amp;#039;artisanat sont à leur côté pour leur apporter un appui et une expertise pour le développement de leur activité.
  &lt;br /&gt;
  &lt;br /&gt;
  Vous souhaitez mobiliser le savoir-faire des artisans dans vos projets, impliquer les forces-vives de vos territoires, les CMA vous proposent l&amp;#039;accompagnement de conseillers spécialisés :
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   • Identifier vos besoins et les possibles interventions des artisans
  &lt;/strong&gt;
  &lt;br /&gt;
  Par exemple, pour un projet de rénovation énergétique des bâtiments publics, faites appel à des artisans du bâtiment spécialisés ;
  &lt;br /&gt;
  Un projet alimentaire territorial peut développer l&amp;#039;approvisionnement des cantines scolaires en produit artisanaux de qualité et de proximité ;
  &lt;br /&gt;
  • Informer les artisans sur les projets locaux
  &lt;br /&gt;
  Parce que la première barrière pour que les artisans participent aux projets des collectivités c&amp;#039;est l&amp;#039;information. Faire prendre conscience aux artisans qu&amp;#039;ils peuvent contribuer aux projets locaux ;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
@@ -21665,606 +21466,606 @@
  &lt;br /&gt;
  - Sensibiliser les artisans sur leur possibilité d&amp;#039;offrir leurs services au secteur public ;
  &lt;br /&gt;
  - Les former sur les principes de la commande publique ;
  &lt;br /&gt;
  - Leur apporter une aide technique sur la forme de la réponse à la commande publique ;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   •Accompagner la collectivité dans son projet d&amp;#039;attractivité économique et de revitalisation de zones commerciales
   &lt;br /&gt;
  &lt;/strong&gt;
  - Identifier les artisans
  &lt;br /&gt;
  - Accompagner les démarches administratives liées à l&amp;#039;installation/reprise
  &lt;br /&gt;
  - Accompagner le projet financier (vérification de la solidité financière du projet/business plan)
 &lt;/p&gt;
 &lt;p&gt;
  N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N102" s="1" t="inlineStr">
+      <c r="N101" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Foncier
 Accès aux services
 Commerces et services
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Réhabilitation
 Attractivité économique
 Appui méthodologique
 Artisanat</t>
         </is>
       </c>
-      <c r="O102" s="1" t="inlineStr">
+      <c r="O101" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R102" s="1" t="inlineStr">
+      <c r="R101" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
  &lt;/li&gt;
  &lt;li&gt;
   Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
  &lt;/li&gt;
  &lt;li&gt;
   Le financement du poste de conseiller en développement économique, qui peut être en partie pris en charge par la CMA, nécessite également une prise en charge par les acteurs du territoire.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S102" s="1" t="inlineStr">
+      <c r="S101" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T102" s="1" t="inlineStr">
+      <c r="T101" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U102" s="1" t="inlineStr">
+      <c r="U101" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V102" s="1" t="inlineStr">
+      <c r="V101" s="1" t="inlineStr">
         <is>
           <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
         </is>
       </c>
-      <c r="X102" s="1" t="inlineStr">
+      <c r="X101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre chambre des métiers et de l&amp;#039;artisanat :
  &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
   https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y102" s="1" t="inlineStr">
+      <c r="Y101" s="1" t="inlineStr">
         <is>
           <t>jacquot-le-page@cma-france.fr</t>
         </is>
       </c>
-      <c r="Z102" s="1" t="inlineStr">
+      <c r="Z101" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/03db-copie-14h44-faire-confiance-au-savoir-faire-a/</t>
         </is>
       </c>
-      <c r="AA102" s="1" t="inlineStr">
+      <c r="AA101" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB102" s="1" t="inlineStr">
+      <c r="AB101" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC102" s="1" t="inlineStr">
+      <c r="AC101" s="1" t="inlineStr">
         <is>
           <t>Chambre de métiers et de l'artisanat France</t>
         </is>
       </c>
-      <c r="AE102" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG102" s="1" t="inlineStr">
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
         <is>
           <t>26/07/2022</t>
         </is>
       </c>
-      <c r="AH102" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="103" spans="1:34" customHeight="0">
-      <c r="A103" s="1">
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
         <v>119912</v>
       </c>
-      <c r="B103" s="1" t="inlineStr">
+      <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Développer et mettre en valeur le tourisme artisanal sur votre territoire</t>
         </is>
       </c>
-      <c r="C103" s="1" t="inlineStr">
+      <c r="C102" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes
 Destination France</t>
         </is>
       </c>
-      <c r="E103" s="1" t="inlineStr">
+      <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
-      <c r="G103" s="1" t="inlineStr">
+      <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H103" s="1" t="inlineStr">
+      <c r="H102" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K103" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L103" s="1" t="inlineStr">
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez développer une offre touristique durable autour de la valorisation des produits et savoir-faire artisanaux proposés localement afin de renforcer le rayonnement, l&amp;#039;attractivité et la valeur ajoutée de votre territoire, dans le respect de l&amp;#039;environnement.
  &lt;br /&gt;
  &lt;br /&gt;
  Les chambres de métiers et de l&amp;#039;artisanat interviennent pour valoriser le patrimoine artisanal :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réalisation de diagnostic et recensement des activités et savoir-faire du territoire ;
  &lt;/li&gt;
  &lt;li&gt;
   Intégration du patrimoine artisanal au côté du patrimoine naturel et du patrimoine culturel dans l&amp;#039;offre et les parcours touristiques ;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des entreprises artisanales dans le développement de la visite d&amp;#039;entreprise, l&amp;#039;accueil d&amp;#039;une clientèle touristique, les démonstrations de savoir-faire ;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des entreprises artisanales dans le développement de pratiques numériques et notamment l&amp;#039;amélioration de leur visibilité en ligne ;
  &lt;/li&gt;
  &lt;li&gt;
   Développement d&amp;#039;une offre d&amp;#039;ateliers culinaires autour de produits locaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Animation du territoire au travers d&amp;#039;événements consacrés aux savoir-faire (salon et journées des métiers d&amp;#039;art, etc.).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M103" s="1" t="inlineStr">
+      <c r="M102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Création de parcours touristiques pour découvrir l&amp;#039;artisanat, le savoir-faire et les produits locaux
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N103" s="1" t="inlineStr">
+      <c r="N102" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Accès aux services
 Commerces et services
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Attractivité économique
 Appui méthodologique
 Artisanat</t>
         </is>
       </c>
-      <c r="O103" s="1" t="inlineStr">
+      <c r="O102" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R103" s="1" t="inlineStr">
+      <c r="R102" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
  &lt;/li&gt;
  &lt;li&gt;
   Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S103" s="1" t="inlineStr">
+      <c r="S102" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T103" s="1" t="inlineStr">
+      <c r="T102" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U103" s="1" t="inlineStr">
+      <c r="U102" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V103" s="1" t="inlineStr">
+      <c r="V102" s="1" t="inlineStr">
         <is>
           <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
         </is>
       </c>
-      <c r="X103" s="1" t="inlineStr">
+      <c r="X102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre chambre des métiers et de l&amp;#039;artisanat :
  &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
   https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y103" s="1" t="inlineStr">
+      <c r="Y102" s="1" t="inlineStr">
         <is>
           <t>jacquot-le-page@cma-france.fr</t>
         </is>
       </c>
-      <c r="Z103" s="1" t="inlineStr">
+      <c r="Z102" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2b35-copie-14h37-developper-et-mettre-en-valeur-le/</t>
         </is>
       </c>
-      <c r="AA103" s="1" t="inlineStr">
+      <c r="AA102" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC103" s="1" t="inlineStr">
+      <c r="AC102" s="1" t="inlineStr">
         <is>
           <t>Chambre de métiers et de l'artisanat France</t>
         </is>
       </c>
-      <c r="AE103" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG103" s="1" t="inlineStr">
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
         <is>
           <t>26/07/2022</t>
         </is>
       </c>
-      <c r="AH103" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="104" spans="1:34" customHeight="0">
-      <c r="A104" s="1">
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
         <v>119911</v>
       </c>
-      <c r="B104" s="1" t="inlineStr">
+      <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Accompagner l’installation d’activités artisanales sur votre territoire</t>
         </is>
       </c>
-      <c r="C104" s="1" t="inlineStr">
+      <c r="C103" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E104" s="1" t="inlineStr">
+      <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
-      <c r="G104" s="1" t="inlineStr">
+      <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H104" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L104" s="1" t="inlineStr">
+      <c r="H103" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez être accompagné dans l&amp;#039;installation, le développement d&amp;#039;activités artisanales et la préservation des services de proximité sur votre territoire.
  &lt;br /&gt;
  &lt;br /&gt;
  Le réseau des chambres des métiers et de l&amp;#039;artisanat vous propose l&amp;#039;expertise de ses conseillers en immobilier et implantation d&amp;#039;entreprises, sur l&amp;#039;aménagement et les documents d&amp;#039;urbanisme.
  &lt;br /&gt;
  &lt;br /&gt;
  Partant de votre projet et des besoins de votre territoire et s&amp;#039;appuyant sur l&amp;#039;offre de services aux collectivités des CMA, le conseiller CMA identifie avec vous les enjeux et besoins locaux et élabore un plan d&amp;#039;action pour la mise en œuvre de solutions adaptées. Le cas échéant :
  &lt;br /&gt;
  &lt;br /&gt;
  •Identifier les potentiels activités pouvant s&amp;#039;installer en fonction :
  &lt;br /&gt;
  - Des activités déjà présentes sur le territoire ;
  &lt;br /&gt;
  - De la concurrence entre grandes-moyennes surfaces et commerces de proximité ;
  &lt;br /&gt;
  - De l&amp;#039;équilibre entre activités économiques du centre et de la périphérie ;
  &lt;br /&gt;
  - Du sourcing des artisans intéressés pour une installation ;
  &lt;br /&gt;
  &lt;br /&gt;
  •S&amp;#039;informer sur les offres d&amp;#039;installations :
  &lt;br /&gt;
  - Identifier les locaux vacants ;
  &lt;br /&gt;
  - Etudier les projets d&amp;#039;aménagement et documents d&amp;#039;urbanisme ;
  &lt;br /&gt;
  - Anticiper les futures cession-reprise d&amp;#039;activités ;
  &lt;br /&gt;
  - Collaborer avec la foncière du territoire ;
  &lt;br /&gt;
  - Accompagner l&amp;#039;installation de l&amp;#039;artisan et l&amp;#039;adaptation/l&amp;#039;aménagement des locaux ;
  &lt;br /&gt;
  - Identifier des artisans (par le biais de concours ou critères prédéfinis pas la collectivité ;
  &lt;br /&gt;
  - Accompagner l&amp;#039;artisan sur son projet financier (vérification de la solidité financière du projet/business plan) ;
  &lt;br /&gt;
  &lt;br /&gt;
  •Contribuer aux réflexions sur la logistique urbaine
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N104" s="1" t="inlineStr">
+      <c r="N103" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Foncier
 Accès aux services
 Commerces et services
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Réhabilitation
 Attractivité économique
 Appui méthodologique
 Artisanat</t>
         </is>
       </c>
-      <c r="O104" s="1" t="inlineStr">
+      <c r="O103" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R104" s="1" t="inlineStr">
+      <c r="R103" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
  &lt;/li&gt;
  &lt;li&gt;
   Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
  &lt;/li&gt;
  &lt;li&gt;
   Le financement du poste de conseiller en développement économique, qui peut être en partie pris en charge par la CMA, nécessite également une prise en charge par les acteurs du territoire.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S104" s="1" t="inlineStr">
+      <c r="S103" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T104" s="1" t="inlineStr">
+      <c r="T103" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U104" s="1" t="inlineStr">
+      <c r="U103" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V104" s="1" t="inlineStr">
+      <c r="V103" s="1" t="inlineStr">
         <is>
           <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
         </is>
       </c>
-      <c r="X104" s="1" t="inlineStr">
+      <c r="X103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre chambre des métiers et de l&amp;#039;artisanat :
  &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
   https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y104" s="1" t="inlineStr">
+      <c r="Y103" s="1" t="inlineStr">
         <is>
           <t>jacquot-le-page@cma-france.fr</t>
         </is>
       </c>
-      <c r="Z104" s="1" t="inlineStr">
+      <c r="Z103" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e5eb-copie-14h34-accompagner-linstallation-dactivi/</t>
         </is>
       </c>
-      <c r="AA104" s="1" t="inlineStr">
+      <c r="AA103" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB104" s="1" t="inlineStr">
+      <c r="AB103" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC104" s="1" t="inlineStr">
+      <c r="AC103" s="1" t="inlineStr">
         <is>
           <t>Chambre de métiers et de l'artisanat France</t>
         </is>
       </c>
-      <c r="AE104" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG104" s="1" t="inlineStr">
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
         <is>
           <t>26/07/2022</t>
         </is>
       </c>
-      <c r="AH104" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="105" spans="1:34" customHeight="0">
-      <c r="A105" s="1">
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
         <v>119908</v>
       </c>
-      <c r="B105" s="1" t="inlineStr">
+      <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Valoriser les produits alimentaires locaux auprès de l’ensemble des acteurs de votre territoire</t>
         </is>
       </c>
-      <c r="C105" s="1" t="inlineStr">
+      <c r="C104" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E105" s="1" t="inlineStr">
+      <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
-      <c r="G105" s="1" t="inlineStr">
+      <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H105" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L105" s="1" t="inlineStr">
+      <c r="H104" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez promouvoir l&amp;#039;artisanat alimentaire :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Valoriser les territoires à travers les produits alimentaires ;
  &lt;/li&gt;
  &lt;li&gt;
   Promouvoir des filières, productions et savoir-faire locaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer une offre alimentaire et touristique durable en lien avec les enjeux actuels environnementaux, sanitaires et socio-économiques.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les « Cités du goût et des saveurs » (CG&amp;amp;S), outil des Chambres de Métiers et de l&amp;#039;Artisanat pour l&amp;#039;accompagnement des acteurs de l&amp;#039;alimentaire et des territoires proposent les services suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Elaborer une stratégie alimentaire et un plan d&amp;#039;action ;
  &lt;/li&gt;
  &lt;li&gt;
   Structurer des filières alimentaires locales et circuits de proximité ;
@@ -22272,1633 +22073,1254 @@
  &lt;li&gt;
   Renforcer le rôle des acteurs locaux dans la distribution d&amp;#039;une alimentation saine et de qualité, y compris dans la restauration collective ;
  &lt;/li&gt;
  &lt;li&gt;
   Proposer des animations sur le territoire autour de l&amp;#039;alimentation locale et de qualité, la réduction du gaspillage alimentaire, la découverte des savoir-faire et produits artisanaux, etc. ;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagner les professionnels de l&amp;#039;alimentation dans la lutte contre le gaspillage alimentaire ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer l&amp;#039;offre touristique autour des savoir-faire et produits locaux (ateliers culinaires, découvertes de savoir-faire, visites d&amp;#039;entreprises, etc.) ;
  &lt;/li&gt;
  &lt;li&gt;
   Former et accompagner les professionnels des métiers de bouche afin d&amp;#039;assurer leur montée en compétence pour répondre aux enjeux de l&amp;#039;alimentation d&amp;#039;aujourd&amp;#039;hui et de demain.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Au travers des actions menées par les CG&amp;amp;S, les thématiques en lien avec l&amp;#039;environnement, l&amp;#039;agriculture, le développement local, la culture, le patrimoine et le tourisme pourront être abordées, si le diagnostic identifie le besoin et si elles sont priorisées dans le plan d&amp;#039;action.
 &lt;/p&gt;
 &lt;p&gt;
  N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N105" s="1" t="inlineStr">
+      <c r="N104" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Accès aux services
 Alimentation
 Commerces et services
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Artisanat</t>
         </is>
       </c>
-      <c r="O105" s="1" t="inlineStr">
+      <c r="O104" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R105" s="1" t="inlineStr">
+      <c r="R104" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
  &lt;/li&gt;
  &lt;li&gt;
   Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S105" s="1" t="inlineStr">
+      <c r="S104" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T105" s="1" t="inlineStr">
+      <c r="T104" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U105" s="1" t="inlineStr">
+      <c r="U104" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V105" s="1" t="inlineStr">
+      <c r="V104" s="1" t="inlineStr">
         <is>
           <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
         </is>
       </c>
-      <c r="X105" s="1" t="inlineStr">
+      <c r="X104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre chambre des métiers et de l&amp;#039;artisanat :
  &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
   https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y105" s="1" t="inlineStr">
+      <c r="Y104" s="1" t="inlineStr">
         <is>
           <t>jacquot-le-page@cma-france.fr</t>
         </is>
       </c>
-      <c r="Z105" s="1" t="inlineStr">
+      <c r="Z104" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6819-valoriser-les-produits-alimentaires-locaux-au/</t>
         </is>
       </c>
-      <c r="AA105" s="1" t="inlineStr">
+      <c r="AA104" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB105" s="1" t="inlineStr">
+      <c r="AB104" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC105" s="1" t="inlineStr">
+      <c r="AC104" s="1" t="inlineStr">
         <is>
           <t>Chambre de métiers et de l'artisanat France</t>
         </is>
       </c>
-      <c r="AE105" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG105" s="1" t="inlineStr">
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
         <is>
           <t>26/07/2022</t>
         </is>
       </c>
-      <c r="AH105" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="106" spans="1:34" customHeight="0">
-      <c r="A106" s="1">
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
         <v>119907</v>
       </c>
-      <c r="B106" s="1" t="inlineStr">
+      <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Bénéficier de l’expertise d’un conseiller en développement  de l’économie de proximité implanté localement</t>
         </is>
       </c>
-      <c r="C106" s="1" t="inlineStr">
+      <c r="C105" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E106" s="1" t="inlineStr">
+      <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
-      <c r="G106" s="1" t="inlineStr">
+      <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H106" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L106" s="1" t="inlineStr">
+      <c r="H105" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez être accompagné dans la conception et la mise en œuvre de votre stratégie de développement et de promotion de l&amp;#039;artisanat de votre territoire. Vous souhaitez connaître les modalités de financement de cet accompagnement.
  &lt;br /&gt;
  &lt;br /&gt;
  Le réseau des chambres des métiers et de l&amp;#039;artisanat, s&amp;#039;appuyant sur ses points de contact de proximité en Hexagone et dans les Outre-mer, met à votre disposition l&amp;#039;expertise de conseillers sur le développement, le soutien et la promotion de l&amp;#039;artisanat et de l&amp;#039;économie de proximité de votre territoire
  &lt;br /&gt;
  &lt;br /&gt;
  Partant de votre projet, et s&amp;#039;appuyant sur l&amp;#039;offre de services aux collectivités des CMA et ses produits phares, le conseiller CMA identifie avec vous les enjeux et besoins d&amp;#039;ingénierie pour la définition d&amp;#039;un plan d&amp;#039;action et la mise en œuvre de solutions adaptées.
  &lt;br /&gt;
  &lt;br /&gt;
  Le conseiller peut réaliser des études, des diagnostics et des observations prospectives. Il s&amp;#039;appuie sur le catalogue des produits inédits PVD et sur l&amp;#039;offre de services de la CMA pour vous proposer un plan d&amp;#039;action global répondant aux enjeux et problématiques soulevés par le diagnostic territorial. Les CMA pourront constituer le cas échéant des groupes de projet rassemblant leurs experts sur les thématiques de l&amp;#039;implantation et de la préservation des services de proximité, de la transmission-reprise, de l&amp;#039;aménagement et du parcours résidentiel des entreprises, de l&amp;#039;entrepreneuriat et de l&amp;#039;emploi, du développement des compétences des jeunes et demandeurs d&amp;#039;emploi, de l&amp;#039;accompagnement des entreprises dans les transitions écologique et numérique, du tourisme de savoir-faire et de la valorisation de l&amp;#039;excellence artisanale (dont les métiers d&amp;#039;art), etc.
  &lt;br /&gt;
  &lt;br /&gt;
  Le financement du poste de conseiller en développement économique, qui peut être en partie pris en charge par la CMA, nécessite également une prise en charge par les acteurs du territoire (Agences de l&amp;#039;Etat, Préfectures, collectivités territoriales, Banque des Territoires, etc.).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M106" s="1" t="inlineStr">
+      <c r="M105" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   réalisation d&amp;#039;un portait de l&amp;#039;artisanat du territoire : diagnostic sur le potentiel de développement économique et d&amp;#039;aménagement d&amp;#039;un territoire (nombre de chefs d&amp;#039;entreprise, salariés, apprentis, entreprises artisanales, etc.)
  &lt;/li&gt;
  &lt;li&gt;
   réalisation de diagnostic flash
  &lt;/li&gt;
  &lt;li&gt;
   élaboration d&amp;#039;un plan d&amp;#039;action adapté pour répondre aux besoins du territoire et mettre en place les actions adaptées aux acteurs économiques
  &lt;/li&gt;
  &lt;li&gt;
   aide à l&amp;#039;implantation d&amp;#039;artisans
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N106" s="1" t="inlineStr">
+      <c r="N105" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Foncier
 Accès aux services
 Commerces et services
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Réhabilitation
 Attractivité économique
 Appui méthodologique
 Artisanat</t>
         </is>
       </c>
-      <c r="O106" s="1" t="inlineStr">
+      <c r="O105" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R106" s="1" t="inlineStr">
+      <c r="R105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  • Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
  &lt;br /&gt;
  • Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S106" s="1" t="inlineStr">
+      <c r="S105" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T106" s="1" t="inlineStr">
+      <c r="T105" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U106" s="1" t="inlineStr">
+      <c r="U105" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V106" s="1" t="inlineStr">
+      <c r="V105" s="1" t="inlineStr">
         <is>
           <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
         </is>
       </c>
-      <c r="X106" s="1" t="inlineStr">
+      <c r="X105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre chambre des métiers et de l&amp;#039;artisanat :
  &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
   https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y106" s="1" t="inlineStr">
+      <c r="Y105" s="1" t="inlineStr">
         <is>
           <t>jacquot-le-page@cma-france.fr</t>
         </is>
       </c>
-      <c r="Z106" s="1" t="inlineStr">
+      <c r="Z105" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9104-beneficier-de-lexpertise-dun-conseiller-en-de/</t>
         </is>
       </c>
-      <c r="AA106" s="1" t="inlineStr">
+      <c r="AA105" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB106" s="1" t="inlineStr">
+      <c r="AB105" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC106" s="1" t="inlineStr">
+      <c r="AC105" s="1" t="inlineStr">
         <is>
           <t>Chambre de métiers et de l'artisanat France</t>
         </is>
       </c>
-      <c r="AE106" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG106" s="1" t="inlineStr">
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
         <is>
           <t>26/07/2022</t>
         </is>
       </c>
-      <c r="AH106" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="107" spans="1:34" customHeight="0">
-      <c r="A107" s="1">
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
         <v>119762</v>
       </c>
-      <c r="B107" s="1" t="inlineStr">
+      <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Réaliser des études et travaux de gestion intégrée et durable des eaux pluviales en milieu urbanisé existant</t>
         </is>
       </c>
-      <c r="C107" s="1" t="inlineStr">
+      <c r="C106" s="1" t="inlineStr">
         <is>
           <t>Renaturation des villes</t>
         </is>
       </c>
-      <c r="D107" s="1" t="inlineStr">
+      <c r="D106" s="1" t="inlineStr">
         <is>
           <t>Lutte contre la pollution des activités économiques hors agricole</t>
         </is>
       </c>
-      <c r="E107" s="1" t="inlineStr">
+      <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
-      <c r="G107" s="1" t="inlineStr">
+      <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H107" s="1" t="inlineStr">
+      <c r="H106" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I107" s="1" t="inlineStr">
+      <c r="I106" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 35</t>
         </is>
       </c>
-      <c r="K107" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L107" s="1" t="inlineStr">
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Agence peut attribuer une participation financière aux activités économiques hors agricoles qui réalisent des études et travaux d&amp;#039;aménagements en milieu urbanisé existant pour la gestion des eaux de pluie par recours prioritairement à des aménagements de gestion intégrée et durable des eaux pluviales. Ces aménagements visent à déconnecter les eaux pluviales des réseaux d&amp;#039;assainissement afin de limiter les rejets urbains de temps de pluie, source de pollution pour les milieux aquatiques.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
  De manière hiérarchique, l&amp;#039;Agence incite :
  &lt;br /&gt;
  - au déraccordement du réseau d&amp;#039;assainissement de ces eaux, à leur réutilisation, tamponnement et à leur infiltration à la source en favorisant la création ou la restauration de zones végétalisées support de biodiversité et facteur d&amp;#039;atténuation et d&amp;#039;adaptation au changement climatique (techniques &amp;#34; vertes &amp;#34;),
  &lt;br /&gt;
  -en cas d&amp;#039;infiltration insuffisante, au tamponnement, stockage et à la restitution à faible débit de ces eaux pluviales, de préférence vers un réseau hydrographique de surface ou vers un réseau spécifique d&amp;#039;eaux pluviales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M107" s="1" t="inlineStr">
+      <c r="M106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Lien vers l&amp;#039;Observatoire de la Getion Durable et Intégrée des Eaux Pluviales (Hauts de France) :
  &lt;a href="https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100" rel="noopener" target="_blank"&gt;
   https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N107" s="1" t="inlineStr">
+      <c r="N106" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Friche
 Voirie et réseaux
 Commerces et services
 Economie circulaire
 Agriculture et agroalimentaire
 Consommation et production
 Biodiversité
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O107" s="1" t="inlineStr">
+      <c r="O106" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R107" s="1" t="inlineStr">
+      <c r="R106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etablissements éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  - usagers non domestiques de l&amp;#039;eau (hors activités agricoles), redevables de l&amp;#039;Agence depuis au moins 5
 &lt;/p&gt;
 &lt;p&gt;
  ans pour détérioration de la qualité de l&amp;#039;eau à la date de la décision d&amp;#039;attribution de la participation
 &lt;/p&gt;
 &lt;p&gt;
  financière,
 &lt;/p&gt;
 &lt;p&gt;
  - Petites et très Petites Entreprises, artisans,
 &lt;/p&gt;
 &lt;p&gt;
  - chambres consulaires ou tout autre organisme représentatif d&amp;#039;activité économique industrielle (centres
 &lt;/p&gt;
 &lt;p&gt;
  techniques, syndicats professionnels ... ), commerciale ou artisanale.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Les surfaces imperméabilisées
 &lt;/p&gt;
 &lt;p&gt;
  existantes traitées dans le cadre de l&amp;#039;opération doivent être supérieures ou égales à la surface d&amp;#039;éventuelles
 &lt;/p&gt;
 &lt;p&gt;
  nouvelles imperméabilisations.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Montant de dépenses finançables supérieur à 10 000 €HT
 &lt;/p&gt;
 &lt;p&gt;
  Montant de dépenses finançables plafonné à 30 €HT / m2 de surfaces actives déconnectées du réseau d&amp;#039;assainissement
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S107" s="1" t="inlineStr">
+      <c r="S106" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T107" s="1" t="inlineStr">
+      <c r="T106" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U107" s="1" t="inlineStr">
+      <c r="U106" s="1" t="inlineStr">
         <is>
           <t>Artois-Picardie</t>
         </is>
       </c>
-      <c r="V107" s="1" t="inlineStr">
+      <c r="V106" s="1" t="inlineStr">
         <is>
           <t>https://www.eau-artois-picardie.fr/sites/default/files/21-a-048_activites_economiques.pdf</t>
         </is>
       </c>
-      <c r="X107" s="1" t="inlineStr">
+      <c r="X106" s="1" t="inlineStr">
         <is>
           <t>Philippe LESAINT
 &lt;br /&gt;
 p.lesaint&amp;#64;eau-artois-picardie.fr
 &lt;br /&gt;
 Chargé d&amp;#039;interventions spécialisé
 &lt;br /&gt;
 &lt;br /&gt;
 Hervé Canler
 &lt;br /&gt;
 Chargé d&amp;#039;études Pluvial
 &lt;br /&gt;
 h.canler&amp;#64;eau-artois-picardie.fr</t>
         </is>
       </c>
-      <c r="Y107" s="1" t="inlineStr">
+      <c r="Y106" s="1" t="inlineStr">
         <is>
           <t>p.branger@eau-artois-picardie.fr</t>
         </is>
       </c>
-      <c r="Z107" s="1" t="inlineStr">
+      <c r="Z106" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6723-realiser-des-etudes-et-travaux-de-gestion-int/</t>
         </is>
       </c>
-      <c r="AA107" s="1" t="inlineStr">
+      <c r="AA106" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB107" s="1" t="inlineStr">
+      <c r="AB106" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénover le réseau d’assainissement
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC107" s="1" t="inlineStr">
+      <c r="AC106" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Artois-Picardie</t>
         </is>
       </c>
-      <c r="AE107" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG107" s="1" t="inlineStr">
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
         <is>
           <t>11/07/2022</t>
         </is>
       </c>
-      <c r="AH107" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="108" spans="1:34" customHeight="0">
-      <c r="A108" s="1">
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
         <v>117422</v>
       </c>
-      <c r="B108" s="1" t="inlineStr">
+      <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans la définition des enjeux d'aménagement et de développement local</t>
         </is>
       </c>
-      <c r="E108" s="1" t="inlineStr">
+      <c r="E107" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G108" s="1" t="inlineStr">
+      <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H108" s="1" t="inlineStr">
+      <c r="H107" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K108" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L108" s="1" t="inlineStr">
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner les collectivités dans  leurs réflexions amont d&amp;#039;aménagement et d&amp;#039;urbanisme.
 &lt;/p&gt;
 &lt;p&gt;
  Suite au diagnostic territorial (réalisable dans le cadre d&amp;#039;ID77), le Département met à disposition de la collectivité ses connaissances et ses compétences techniques, afin qu&amp;#039;elle bénéficie d&amp;#039;un accompagnement amont permettant de l&amp;#039;aider à identifier les grands enjeux et les outils à mobiliser, dans l&amp;#039;optique d&amp;#039;un aménagement durable de son territoire.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Cet accompagnement peut être mené en amont de tout projet d&amp;#039;aménagement du territoire, de type :
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  - Aménagement d&amp;#039;un centre bourg,
 &lt;/p&gt;
 &lt;p&gt;
  - Intégration des mobilités dans les espaces publics,
 &lt;/p&gt;
 &lt;p&gt;
  - Choix d&amp;#039;un lieu pour un équipement
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Le projet d&amp;#039;aménagement pourra être poursuivi pour sa mise en œuvre dans le cadre d&amp;#039;ID77
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalité
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Premier contact avec la collectivité pour préciser la commande,
 &lt;/p&gt;
 &lt;p&gt;
  - Organisation d&amp;#039;une réunion avec la collectivité, les services départementaux et organismes concernés, afin d&amp;#039;identifier les enjeux et problématiques,
 &lt;/p&gt;
 &lt;p&gt;
  - Production par le Département d&amp;#039;un document synthétisant ces enjeux et proposant des outils à mobiliser.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N108" s="1" t="inlineStr">
+      <c r="N107" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Jeunesse
 Accès aux services
 Cohésion sociale et inclusion
 Santé
 Commerces et services
 Agriculture et agroalimentaire
 Revitalisation
 Biodiversité
 Equipement public
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Milieux humides
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O108" s="1" t="inlineStr">
+      <c r="O107" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R108" s="1" t="inlineStr">
+      <c r="R107" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S108" s="1" t="inlineStr">
+      <c r="S107" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U108" s="1" t="inlineStr">
+      <c r="U107" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V108" s="1" t="inlineStr">
+      <c r="V107" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W108" s="1" t="inlineStr">
+      <c r="W107" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X108" s="1" t="inlineStr">
+      <c r="X107" s="1" t="inlineStr">
         <is>
           <t>Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;br /&gt;
 Mail : id77&amp;#64;departement77.fr
 &lt;br /&gt;
 Téléphone : 01 64 14 73 56</t>
         </is>
       </c>
-      <c r="Y108" s="1" t="inlineStr">
+      <c r="Y107" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z108" s="1" t="inlineStr">
+      <c r="Z107" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5f9b-accompagner-les-collectivites-dans-la-definit/</t>
         </is>
       </c>
-      <c r="AA108" s="1" t="inlineStr">
+      <c r="AA107" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB108" s="1" t="inlineStr">
+      <c r="AB107" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC108" s="1" t="inlineStr">
+      <c r="AC107" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE108" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG108" s="1" t="inlineStr">
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
-      <c r="AH108" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="109" spans="1:34" customHeight="0">
-      <c r="A109" s="1">
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
         <v>117373</v>
       </c>
-      <c r="B109" s="1" t="inlineStr">
+      <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans l’élaboration du projet de territoire, d’un programme d’actions et de la mise en œuvre de ce dernier</t>
         </is>
       </c>
-      <c r="D109" s="1" t="inlineStr">
+      <c r="D108" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans l’élaboration du projet de territoire et à sa mise en œuvre</t>
         </is>
       </c>
-      <c r="E109" s="1" t="inlineStr">
+      <c r="E108" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G109" s="1" t="inlineStr">
+      <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H109" s="1" t="inlineStr">
+      <c r="H108" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K109" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L109" s="1" t="inlineStr">
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Permettre à une collectivité,sur la base du diagnostic (réalisable dans ID77), de construire et d&amp;#039;élaborer un projet de territoire et le programme d&amp;#039;actions qui en découle.
 &lt;/p&gt;
 &lt;p&gt;
  Le Département met à disposition ses connaissances et ses compétences techniques au service de la collectivité pour aboutir à la constitution d&amp;#039;un programme
  &lt;br /&gt;
  d&amp;#039;actions prévisionnel qui pourrait être mis en œuvre et sur l&amp;#039;identification des financements potentiels.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M109" s="1" t="inlineStr">
+      <c r="M108" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Appui méthodologique (remise de documents méthodologiques, échanges avec la collectivité)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement/Conseil amont (à un PLU par exemple)
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place d&amp;#039;ateliers thématiques à la demande
  &lt;/li&gt;
  &lt;li&gt;
   Aide à l&amp;#039;élaboration d&amp;#039;un programme d&amp;#039;actions
  &lt;/li&gt;
  &lt;li&gt;
   Appui au montage de projet (recherche de financement par exemple)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N109" s="1" t="inlineStr">
+      <c r="N108" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Tourisme
 Sols
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Accès aux services
 Santé
 Commerces et services
 Agriculture et agroalimentaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Industrie
 Réduction de l'empreinte carbone
 Milieux humides
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O109" s="1" t="inlineStr">
+      <c r="O108" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R109" s="1" t="inlineStr">
+      <c r="R108" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S109" s="1" t="inlineStr">
+      <c r="S108" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U109" s="1" t="inlineStr">
+      <c r="U108" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V109" s="1" t="inlineStr">
+      <c r="V108" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W109" s="1" t="inlineStr">
+      <c r="W108" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X109" s="1" t="inlineStr">
+      <c r="X108" s="1" t="inlineStr">
         <is>
           <t>Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;br /&gt;
 Mail :
 &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
  id77&amp;#64;departement77.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;
 &lt;br /&gt;
 Téléphone : 01 64 14 73 56</t>
         </is>
       </c>
-      <c r="Y109" s="1" t="inlineStr">
+      <c r="Y108" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z109" s="1" t="inlineStr">
+      <c r="Z108" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/db38-accompagner-les-collectivites-dans-lelaborati/</t>
         </is>
       </c>
-      <c r="AA109" s="1" t="inlineStr">
+      <c r="AA108" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC109" s="1" t="inlineStr">
+      <c r="AC108" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE109" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG109" s="1" t="inlineStr">
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
-      <c r="AH109" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="110" spans="1:34" customHeight="0">
-[...177 lines deleted...]
-      <c r="G111" s="1" t="inlineStr">
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
+        <v>128974</v>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Demander une subvention au titre de la convention interrégionale du Massif central (CIMAC) 2021-2027</t>
+        </is>
+      </c>
+      <c r="D109" s="1" t="inlineStr">
+        <is>
+          <t>Convention interrégionale du Massif central (CIMAC) 2021-2027</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>Commissariat du Massif Central</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
+Région
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)</t>
-[...2 lines deleted...]
-      <c r="H111" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H109" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I111" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L111" s="1" t="inlineStr">
+      <c r="I109" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les stratégies locales de développement requièrent une ingénierie performante dont le soutien est indispensable pour répondre aux exigences émises par LEADER.
-[...30 lines deleted...]
- Un taux d&amp;#039;aide publique moindre peut être fixé par le GAL. La part maximale des frais de fonctionnement et d&amp;#039;animation dans les dépenses publiques totales engagées dans le cadre de la mise en œuvre de la stratégie de développement local menée par les acteurs locaux est fixée à 25%, conformément à l&amp;#039;article 35(2) du règlement (UE) n°1303/2013.
+ En subsidiarité aux aides de droit commun, la convention interrégionale du Massif central (CIMAC) 2021-2027 soutient les projets interrégionaux à l&amp;#039;échelle du Massif central.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N111" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Tourisme
+      <c r="N109" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espace public
+Accès aux services
+Alimentation
 Commerces et services
+Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
-Consommation et production
 Economie sociale et solidaire
 Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Réhabilitation
+Paysage
+Accessibilité
 Attractivité économique
-Artisanat</t>
-[...2 lines deleted...]
-      <c r="O111" s="1" t="inlineStr">
+Animation et mise en réseau
+Artisanat
+Mobilité pour tous
+Connaissance de la mobilité
+Spectacle vivant
+Milieux humides
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O109" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R111" s="1" t="inlineStr">
+      <c r="R109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pour plus d&amp;#039;informations, se référer au PDRR (Programme de Développement Rural Régional).
+ Consulter la
+ &lt;a href="https://www.massif-central.eu/production/wp-content/uploads/2023/02/1.-CIMAC-21-27.pdf" target="_self"&gt;
+  convention de massif
+ &lt;/a&gt;
+ et sa
+ &lt;a href="https://www.massif-central.eu/production/wp-content/uploads/2023/02/2.-Plaquette-presentation_convention_massif_central_21_27.pdf" target="_self"&gt;
+  plaquette de présentation
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U111" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X111" s="1" t="inlineStr">
+      <c r="S109" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T109" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U109" s="1" t="inlineStr">
+        <is>
+          <t>Massif central</t>
+        </is>
+      </c>
+      <c r="V109" s="1" t="inlineStr">
+        <is>
+          <t>https://www.massif-central.eu/jai-un-projet/deposer-un-dossier/je-ne-sollicite-pas-de-feder/</t>
+        </is>
+      </c>
+      <c r="W109" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/demande-de-subvention-cimac-2021-2027</t>
+        </is>
+      </c>
+      <c r="X109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction des politiques européennes
-[...4 lines deleted...]
- 0228205468
+ ANCT Commissariat du Massif central
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.massif-central.eu/contact/carnets-de-contacts/animateurs-thematiques/" target="_self"&gt;
+  Coordonnées des chargés de mission thématiques
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ et
+ &lt;a target="_self"&gt;
+  massif.central&amp;#64;anct.gouv.fr
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y111" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA111" s="1" t="inlineStr">
+      <c r="Y109" s="1" t="inlineStr">
+        <is>
+          <t>massif.central@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z109" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b3f8-demander-une-subvention-au-titre-de-la-conven/</t>
+        </is>
+      </c>
+      <c r="AA109" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE111" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AB109" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC109" s="1" t="inlineStr">
+        <is>
+          <t>ANCT Commissariat du Massif central</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2023</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="112" spans="1:34" customHeight="0">
-[...253 lines deleted...]
-      <c r="A113" s="1">
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
         <v>116416</v>
       </c>
-      <c r="B113" s="1" t="inlineStr">
+      <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Utiliser le bois local dans les projets de rénovation et constructions (LEADER / Fiche action 4)</t>
         </is>
       </c>
-      <c r="C113" s="1" t="inlineStr">
+      <c r="C110" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D113" s="1" t="inlineStr">
+      <c r="D110" s="1" t="inlineStr">
         <is>
           <t>APPEL A PORTEURS DE PROJETS / GAL PAYS D'EPINAL COEUR DES VOSGES - Réouverture de la programmation LEADER 2014-2022</t>
         </is>
       </c>
-      <c r="E113" s="1" t="inlineStr">
+      <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
         </is>
       </c>
-      <c r="G113" s="1" t="inlineStr">
+      <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H113" s="1" t="inlineStr">
+      <c r="H110" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K113" s="1" t="inlineStr">
+      <c r="K110" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L113" s="1" t="inlineStr">
+      <c r="L110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Compte-tenu de l&amp;#039;enveloppe restant à engager à ce jour, le GAL du Pays d&amp;#039;Epinal Cœur des Vosges dispose d&amp;#039;une enveloppe budgétaire de 965 227,72 € à répartir entre les projets sélectionnés.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets déposés devront relever des thématiques
  sur l&amp;#039;accompagnement et l&amp;#039;utilisation du bois local dans les projets de rénovation et construction à des fins économiques, touristiques et culturelles &amp;#61; FICHE ACTION 4.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M113" s="1" t="inlineStr">
+      <c r="M110" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Soutien à la construction et/ou la rénovation de bâtiments publics et privés ayant recours au matériau bois dans une optique de promotion d&amp;#039;une identité architecturale (actions d&amp;#039;animations visant à développer les échanges entre les différents acteurs locaux du bâtiment; études visant à renforcer l&amp;#039;utilisation des bois locaux dans ce type de bâtiments; utilisation du bois local dans les aménagements intérieurs de bâtiments, mobilier extérieur s&amp;#039;inscrivant dans un projet à vocation administrative, économique, touristique, culturelle; action de communication et de promotion de la forêt et de l&amp;#039;utilisation des bois extraits sur les projets réalisés.
  &lt;/li&gt;
  &lt;li&gt;
   Promotion de la fonction « loisirs » de la forêt, à travers l&amp;#039;organisation de manifestations « tout public » sensibilisant aux différentes fonctions de la forêt
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N113" s="1" t="inlineStr">
+      <c r="N110" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Economie d'énergie et rénovation énergétique
 Commerces et services
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Bâtiments et construction
 Réhabilitation
 Attractivité économique
 Artisanat</t>
         </is>
       </c>
-      <c r="O113" s="1" t="inlineStr">
+      <c r="O110" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R113" s="1" t="inlineStr">
+      <c r="R110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier du financement au titre de la
  &lt;strong&gt;
   FICHE ACTION 4 :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Collectivités territoriales et leurs groupements
  &lt;/li&gt;
  &lt;li&gt;
   Autres personnes morales de droit public (Groupement d&amp;#039;Intérêt Public et Société d&amp;#039;Économie Mixte)
  &lt;/li&gt;
  &lt;li&gt;
   Associations (loi 1901 et 1908) et leurs fédérations
  &lt;/li&gt;
  &lt;li&gt;
   PME / TPE / Micro-entreprises au sens communautaire
  &lt;/li&gt;
  &lt;li&gt;
   Tous types d&amp;#039;établissements publics, notamment EPIC locaux et nationaux,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
@@ -23907,74 +23329,74 @@
  &lt;/li&gt;
  &lt;li&gt;
   Particuliers disposant d&amp;#039;un numéro SIRET
  &lt;/li&gt;
  &lt;li&gt;
   Agriculteurs : Exploitants à titre principal ou secondaire.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Conditions requises :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les opérations sont réalisées sur le territoire du GAL. Par dérogation, les opérations pourront être réalisées en dehors du territoire du GAL, à condition que l&amp;#039;opération bénéficie à la zone couverte par le GAL, dans le respect de l&amp;#039;article 70 paragraphe 2 du règlement (UE) n°1303/2013.
  &lt;/li&gt;
  &lt;li&gt;
   Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
  &lt;/li&gt;
  &lt;li&gt;
   Le porteur devra présenter un budget de fonctionnement prévisionnel sur 3 années, couplé à l&amp;#039;identification des moyens humains mobilisés.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S113" s="1" t="inlineStr">
+      <c r="S110" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T113" s="1" t="inlineStr">
+      <c r="T110" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U113" s="1" t="inlineStr">
+      <c r="U110" s="1" t="inlineStr">
         <is>
           <t>GAL Pays d'Epinal, Cœur des Vosges</t>
         </is>
       </c>
-      <c r="V113" s="1" t="inlineStr">
+      <c r="V110" s="1" t="inlineStr">
         <is>
           <t>https://gal-pays-epinal.jimdofree.com/actualites/</t>
         </is>
       </c>
-      <c r="X113" s="1" t="inlineStr">
+      <c r="X110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  GAL du Pays d&amp;#039;Épinal, Cœur des Vosges
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Service Ingénierie
  &lt;/li&gt;
  &lt;li&gt;
   4 Avenue de la République Le port du canal 88000 EPINAL
  &lt;/li&gt;
  &lt;li&gt;
   03 29 37 26 76
  &lt;/li&gt;
  &lt;li&gt;
   leader&amp;#64;pays-epinal.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  ou
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ludmilla HELLOT,
@@ -23982,226 +23404,226 @@
  &lt;/li&gt;
  &lt;li&gt;
   lhellot&amp;#64;pays-epinal.fr
  &lt;/li&gt;
  &lt;li&gt;
   03 29 37 26 76
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  ou
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Cécile PIERRE,
  chargée de mission LEADER
  &lt;/li&gt;
  &lt;li&gt;
   cpierre&amp;#64;pays-epinal.fr
  &lt;/li&gt;
  &lt;li&gt;
   03 29 37 54 96
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y113" s="1" t="inlineStr">
+      <c r="Y110" s="1" t="inlineStr">
         <is>
           <t>contact@pays-epinal.fr</t>
         </is>
       </c>
-      <c r="Z113" s="1" t="inlineStr">
+      <c r="Z110" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/837a-accompagner-les-changements-de-pratiques-pour/</t>
         </is>
       </c>
-      <c r="AA113" s="1" t="inlineStr">
+      <c r="AA110" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB113" s="1" t="inlineStr">
+      <c r="AB110" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Gestion d'une base nautique
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC113" s="1" t="inlineStr">
+      <c r="AC110" s="1" t="inlineStr">
         <is>
           <t>PETR Pays d'Epinal Coeur des Vosges</t>
         </is>
       </c>
-      <c r="AD113" s="1" t="inlineStr">
+      <c r="AD110" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE113" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG113" s="1" t="inlineStr">
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
         <is>
           <t>23/02/2022</t>
         </is>
       </c>
-      <c r="AH113" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="114" spans="1:34" customHeight="0">
-      <c r="A114" s="1">
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
         <v>112001</v>
       </c>
-      <c r="B114" s="1" t="inlineStr">
+      <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Améliorer vos politiques publiques grâce au partage de bonnes pratiques au sein d'un partenariat européen</t>
         </is>
       </c>
-      <c r="C114" s="1" t="inlineStr">
+      <c r="C111" s="1" t="inlineStr">
         <is>
           <t>EUROPE - Interreg - Fonds européens
 EUROPE - Interreg Europe</t>
         </is>
       </c>
-      <c r="D114" s="1" t="inlineStr">
+      <c r="D111" s="1" t="inlineStr">
         <is>
           <t>Projet de coopération territoriale Interreg Europe</t>
         </is>
       </c>
-      <c r="E114" s="1" t="inlineStr">
+      <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="F114" s="1" t="inlineStr">
+      <c r="F111" s="1" t="inlineStr">
         <is>
           <t>Interreg Europe</t>
         </is>
       </c>
-      <c r="G114" s="1" t="inlineStr">
+      <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H114" s="1" t="inlineStr">
+      <c r="H111" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I114" s="1" t="inlineStr">
+      <c r="I111" s="1" t="inlineStr">
         <is>
           <t> Min : 70 Max : 80</t>
         </is>
       </c>
-      <c r="J114" s="1" t="inlineStr">
+      <c r="J111" s="1" t="inlineStr">
         <is>
           <t>80% : structures publiques et de droit public et 70% : structures privées à but non lucratif</t>
         </is>
       </c>
-      <c r="K114" s="1" t="inlineStr">
+      <c r="K111" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L114" s="1" t="inlineStr">
+      <c r="L111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
 &lt;/p&gt;
 &lt;p&gt;
  Un projet va se construire autour d&amp;#039;une problématique commune et va regrouper des acteurs publics sur l&amp;#039;ensemble du territoire européen. Pendant quatre ans, le partenariat va échanger sur les mesures mises en place sur leur territoire respectif, tirer les enseignements des expériences de chacun, pour ensuite adapter leur politique publique pour plus d&amp;#039;efficacité.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets s&amp;#039;inscrivent dans les priorités de l&amp;#039;Union Européenne, à savoir une Europe plus innovante, plus verte, plus connectée, plus sociale, plus proche de ses citoyens.
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses prises en charges sont essentiellement des dépenses de fonctionnement pour lesquelles la subvention (FEDER) est de 70 ou 80%.
 &lt;/p&gt;
 &lt;p&gt;
  Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M114" s="1" t="inlineStr">
+      <c r="M111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sur la période 2014-2020, 258 projets ont été financés. Vous pouvez les retrouver en suivant ce lien :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.interregeurope.eu/discover-projects/" rel="noopener" target="_blank"&gt;
   https://www.interregeurope.eu/discover-projects/
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Quelques exemples de projets financés :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aider le développement de la mobilité électrique au niveau régional ;
  &lt;/li&gt;
  &lt;li&gt;
   Maintenir et développer une activité commerciale essentielle en zone rurale
  &lt;/li&gt;
  &lt;li&gt;
   Diminuer les émissions de CO2 en ville liées au domaine de la construction
  &lt;/li&gt;
  &lt;li&gt;
   Développer et favoriser en ville les voies cyclables et piétonnières
  &lt;/li&gt;
  &lt;li&gt;
   Réduire la pollution lumineuse en milieu urbain
  &lt;/li&gt;
  &lt;li&gt;
   Développer des stratégies d&amp;#039;éco-tourisme pour préserver le milieu naturel
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N114" s="1" t="inlineStr">
+      <c r="N111" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -24246,202 +23668,202 @@
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O114" s="1" t="inlineStr">
+      <c r="O111" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R114" s="1" t="inlineStr">
+      <c r="R111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les structures éligibles sont les structures publiques ou privées à but non lucratif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le cœur de cible sont les entités publiques à l&amp;#039;origine de l&amp;#039;écriture et la mise en oeuvre de politiques publiques.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S114" s="1" t="inlineStr">
+      <c r="S111" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T114" s="1" t="inlineStr">
+      <c r="T111" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U114" s="1" t="inlineStr">
+      <c r="U111" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V114" s="1" t="inlineStr">
+      <c r="V111" s="1" t="inlineStr">
         <is>
           <t>https://www.interregeurope.eu/about-us/2021-2027/</t>
         </is>
       </c>
-      <c r="X114" s="1" t="inlineStr">
+      <c r="X111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Point de contact national Nord de la France
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Caroline Gauthier &amp;#43;33 (0) 374 274 056
 &lt;/p&gt;
 &lt;p&gt;
  caroline.gauthier&amp;#64;hautsdefrance.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Point de contact national Sud de la France et RUP
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Patricia Di Biase &amp;#43;33 (0) 491 575 606
 &lt;/p&gt;
 &lt;p&gt;
  pdibiase&amp;#64;maregionsud.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y114" s="1" t="inlineStr">
+      <c r="Y111" s="1" t="inlineStr">
         <is>
           <t>caroline.gauthier@hautsdefrance.fr</t>
         </is>
       </c>
-      <c r="Z114" s="1" t="inlineStr">
+      <c r="Z111" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1ef3-ameliorer-vos-politiques-publiques-grace-au-p/</t>
         </is>
       </c>
-      <c r="AA114" s="1" t="inlineStr">
+      <c r="AA111" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC114" s="1" t="inlineStr">
+      <c r="AC111" s="1" t="inlineStr">
         <is>
           <t>Interreg Europe</t>
         </is>
       </c>
-      <c r="AD114" s="1" t="inlineStr">
+      <c r="AD111" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE114" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG114" s="1" t="inlineStr">
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
         <is>
           <t>13/01/2022</t>
         </is>
       </c>
-      <c r="AH114" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="115" spans="1:34" customHeight="0">
-      <c r="A115" s="1">
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
         <v>111757</v>
       </c>
-      <c r="B115" s="1" t="inlineStr">
+      <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d’investissements dans les collectivités ultramarines</t>
         </is>
       </c>
-      <c r="E115" s="1" t="inlineStr">
+      <c r="E112" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G115" s="1" t="inlineStr">
+      <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H115" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L115" s="1" t="inlineStr">
+      <c r="H112" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises,
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités ultramarines en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • &amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitants &amp;#34;
 &lt;/p&gt;
@@ -24478,82 +23900,82 @@
 &lt;p&gt;
  • Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
 &lt;/p&gt;
 &lt;p&gt;
  • Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  • Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  • Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles, et d&amp;#039;aider au redressement de la situation financière de ces dernières en cas de besoin.
 &lt;/p&gt;
 &lt;p&gt;
  • Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M115" s="1" t="inlineStr">
+      <c r="M112" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (acquisition de matériels BTP, aménagement du site de Matira, Bora-Bora / Polynésie-Française)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Développement des transports
  &lt;/strong&gt;
  (réseau de transports en commun, Communauté d&amp;#039;Agglomération du Sud / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Transition écologique
  &lt;/strong&gt;
  (financement de l&amp;#039;écoquartier, La Possession / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Traitement et valorisation des déchets
  &lt;/strong&gt;
  (financement projet de traitement des déchets, syndicat Ileva / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N115" s="1" t="inlineStr">
+      <c r="N112" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -24599,240 +24021,659 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O115" s="1" t="inlineStr">
+      <c r="O112" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R115" s="1" t="inlineStr">
+      <c r="R112" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  • Etude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  • Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  • Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  • Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  • Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S115" s="1" t="inlineStr">
+      <c r="S112" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T115" s="1" t="inlineStr">
+      <c r="T112" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U115" s="1" t="inlineStr">
+      <c r="U112" s="1" t="inlineStr">
         <is>
           <t>Outre-mer</t>
         </is>
       </c>
-      <c r="V115" s="1" t="inlineStr">
+      <c r="V112" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W115" s="1" t="inlineStr">
+      <c r="W112" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X115" s="1" t="inlineStr">
+      <c r="X112" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;afl-banque.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : &amp;#43;33 (0)4 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y115" s="1" t="inlineStr">
+      <c r="Y112" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z115" s="1" t="inlineStr">
+      <c r="Z112" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/759c-financer-vos-budgets-dinvestissements-dans-le/</t>
         </is>
       </c>
-      <c r="AA115" s="1" t="inlineStr">
+      <c r="AA112" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC115" s="1" t="inlineStr">
+      <c r="AC112" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE115" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG115" s="1" t="inlineStr">
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
         <is>
           <t>11/01/2022</t>
         </is>
       </c>
-      <c r="AH115" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="116" spans="1:34" customHeight="0">
-      <c r="A116" s="1">
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>104553</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Couvrir les dépenses engagées par les GAL en termes d’animation et de fonctionnement de leur stratégie locale de développement après la date de sélection des candidatures</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Animation et frais de fonctionnement</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H113" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I113" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les stratégies locales de développement requièrent une ingénierie performante dont le soutien est indispensable pour répondre aux exigences émises par LEADER.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Coûts directs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  liés à la gestion de la mise en œuvre de la stratégie qui comprennent les frais de personnels (salaires chargés, déplacements, hébergement/restauration) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de formation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les coûts liés à la communication ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;acquisition de petit matériel et d&amp;#039;équipement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  financiers ainsi que les coûts liés au suivi et à l&amp;#039;évaluation de la stratégie.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Coûts indirects
+ &lt;/strong&gt;
+ liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ Un taux d&amp;#039;aide publique moindre peut être fixé par le GAL. La part maximale des frais de fonctionnement et d&amp;#039;animation dans les dépenses publiques totales engagées dans le cadre de la mise en œuvre de la stratégie de développement local menée par les acteurs locaux est fixée à 25%, conformément à l&amp;#039;article 35(2) du règlement (UE) n°1303/2013.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O113" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour plus d&amp;#039;informations, se référer au PDRR (Programme de Développement Rural Régional).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U113" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V113" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/leader-animation-et-frais-de-fonctionnement</t>
+        </is>
+      </c>
+      <c r="X113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des politiques européennes
+ &lt;br /&gt;
+ Pôle Pilotage et qualité
+&lt;/p&gt;
+&lt;p&gt;
+ 0228205468
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y113" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7847-leader-animation-et-frais-de-fonctionnement/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
+        <v>104612</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Inciter les TPE et PME ligériennes à recourir à des conseils extérieurs en participant financièrement au coût facturé par le consultant sélectionné par l’entreprise</t>
+        </is>
+      </c>
+      <c r="D114" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire Conseil</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H114" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I114" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans un environnement économique en mutation, le recours à une expertise extérieure est un atout pour les TPE et PME dans leur prise de décision en termes de croissance et/ou de repositionnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif d&amp;#039;aide national
+ &lt;em&gt;
+  Chèque relance export
+ &lt;/em&gt;
+ est cumulable, sous réserve d&amp;#039;éligibilité, avec cette aide régionale. Le cumul de l&amp;#039;aide régionale et du chèque relance export national ne saurait excéder 100% du montant HT des dépenses exposées. Retrouvez toutes les informations sur le dispositif du chèque relance export sur :
+ &lt;a href="https://www.teamfrance-export.fr/entreprisespaysdelaloire/solutions/cheque-relance-export" rel="noopener" target="_blank"&gt;
+  Chèque Relance Export
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour qui ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les PME situées en Pays de la Loire relevant des secteurs d&amp;#039;activité éligibles (industrie dont agro-alimentaire, tourisme, BTP, certaines entreprises horticoles, artisanat, commerce et services...).
+ &lt;/li&gt;
+ &lt;li&gt;
+  les Coopératives d&amp;#039;Utilisation de Matériel Agricole (CUMA).
+ &lt;/li&gt;
+ &lt;li&gt;
+  les porteurs de projets touristiques publics ou privés : collectivités locales, entreprises (et leurs groupements : GIE, etc...), associations loi 1901, Sociétés d&amp;#039;Economie Mixte, particuliers
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le soutien régional prend la forme d&amp;#039;une subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;intensité d&amp;#039;aide maximale n&amp;#039;excède pas 50 % du montant HT des coûts admissibles, ces derniers devant au minimum atteindre 3000 € HT, l&amp;#039;aide elle-même est plafonnée à 15 000 €.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le cumul des aides « Pays de la Loire Conseil » attribuées à une même entreprise ou un même groupe d&amp;#039;entreprises ne peut pas dépasser un montant de 30 000 € sur une période de trois années civiles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier de demande d&amp;#039;aide doit être déposé à la Région des Pays de la Loire avant l&amp;#039;engagement des dépenses.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N114" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire
+Innovation, créativité et recherche
+Emploi
+International
+Appui méthodologique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O114" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P114" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2021</t>
+        </is>
+      </c>
+      <c r="Q114" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les thématiques d&amp;#039;études éligibles sont les suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;analyse stratégique de l&amp;#039;entreprise,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les ressources humaines dans une étape clé de la vie de l&amp;#039;entreprise,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement durable et l&amp;#039;écoconception,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la responsabilité sociétale des entreprises (RSE),
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;appropriation des usages du numérique à forte valeur ajoutée,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement à l&amp;#039;international,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la stratégie de levée de fonds,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les démarches de certification dans les domaines de l&amp;#039;artisanat et du commerce de détail,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la faisabilité économique des projets,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la stratégie touristique territoriale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les autres études (démarche de design, démarche d&amp;#039;intelligence économique)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S114" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T114" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U114" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V114" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/pays-de-la-loire-conseil</t>
+        </is>
+      </c>
+      <c r="W114" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/PDLCONS/depot/simple</t>
+        </is>
+      </c>
+      <c r="X114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Numéro vert : 0800 04 11 11
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction Entreprises et Innovation
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ 02 28 20 56 09
+ &lt;br /&gt;
+ Pour toutes les demandes de renseignements relatives au Volet numérique de Pays de la Loire Conseil vous pouvez envoyer un mail à :
+ &lt;a href="mailto:pdlconseil&amp;#64;paysdelaloire.fr"&gt;
+  pdlconseil&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction Agriculture, pêche et agroalimentaire
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ 02 28 20 56 17
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y114" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z114" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c229-pays-de-la-loire-conseil/</t>
+        </is>
+      </c>
+      <c r="AA114" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
         <v>117167</v>
       </c>
-      <c r="B116" s="1" t="inlineStr">
+      <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Préserver le patrimoine naturel, agricole, culturel et architectural (LEADER / Fiche action 6)</t>
         </is>
       </c>
-      <c r="C116" s="1" t="inlineStr">
+      <c r="C115" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D116" s="1" t="inlineStr">
+      <c r="D115" s="1" t="inlineStr">
         <is>
           <t>APPEL A PORTEURS DE PROJETS / GAL PAYS D'EPINAL COEUR DES VOSGES - Réouverture de la programmation LEADER 2014-2022</t>
         </is>
       </c>
-      <c r="E116" s="1" t="inlineStr">
+      <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
         </is>
       </c>
-      <c r="G116" s="1" t="inlineStr">
+      <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H116" s="1" t="inlineStr">
+      <c r="H115" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K116" s="1" t="inlineStr">
+      <c r="K115" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L116" s="1" t="inlineStr">
+      <c r="L115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Compte-tenu de l&amp;#039;enveloppe restant à engager à ce jour, le GAL du Pays d&amp;#039;Epinal Cœur des Vosges dispose d&amp;#039;une enveloppe budgétaire de 965 227,72 € à répartir entre les projets sélectionnés.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets déposés devront relever des thématiques
  sur la préservation du patrimoine naturel, agricole, culturel et architectural encourageant le développement d&amp;#039;activités locales et résilientes &amp;#61; FICHE ACTION 6 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Volet 1 : Soutien au développement de circuits de proximité – via le Plan Alimentaire Territorial (PAT),
  &lt;/li&gt;
  &lt;li&gt;
   Volet 2 : Mise en valeur du patrimoine naturel, culturel et architectural « remarquables » - via la labellisation « Pays d&amp;#039;Art et Histoire » (PAH).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M116" s="1" t="inlineStr">
+      <c r="M115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour le volet 1 &amp;#34;Opérations de soutien au développement des circuits de proximité et d&amp;#039;amélioration de la nutrition (en cohérence avec le PAT)&amp;#34;
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Création de points de vente individuels ou collectifs de produits agricoles ;
  &lt;/li&gt;
  &lt;li&gt;
   Actions d&amp;#039;animation visant à mettre en lien les acteurs en amont (agriculteurs ou groupements d&amp;#039;agriculteurs) et en aval (restaurateurs, cuisines centrales de divers structures d&amp;#039;accueil, associations de consommateurs, élèves, habitants) pour développer l&amp;#039;utilisation de produits agricoles locaux sur le territoire; mettre en place les solutions de transformation des produits agricoles bruts, les solutions logistiques et juridiques pour sécuriser les débouchés des producteurs et les approvisionnements des établissements de RHD; définir les actions de formation et de sensibilisation à mettre en œuvre; développer la valorisation de l&amp;#039;utilisation des produits locaux dans les commerces de bouches (restaurants, boucheries, épiceries) et les cuisines centrales
  &lt;/li&gt;
  &lt;li&gt;
   Actions d&amp;#039;animation visant à favoriser une meilleure nutrition de la population du territoire, à partir de l&amp;#039;utilisation de produits agricoles locaux et en évaluer le bénéfice santé ;
  &lt;/li&gt;
  &lt;li&gt;
   Formation du personnel des établissements proposant de la restauration collective et des restaurants à l&amp;#039;utilisation des produits agricoles locaux. La durée minimale d&amp;#039;une session de formation est de 2 heures, la durée maximale d&amp;#039;une session de formation est de 140 heures ;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du public scolaire, des jeunes de 0 à 18 ans, et du grand public à l&amp;#039;utilisation des produits locaux : événementiels, cours de cuisine, visite d&amp;#039;exploitations agricoles, création d&amp;#039;outils de communication matériels et immatériels ;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement et soutien à des outils locaux de transformation et de valorisation de produits agricoles fabriqués sur le territoire du GAL du PETR du Pays d&amp;#039;Epinal cœur des Vosges (études de préfiguration, aménagements, travaux ;
@@ -24855,153 +24696,153 @@
  &lt;/li&gt;
  &lt;li&gt;
   Etudes visant à améliorer la connaissance du patrimoine ou sa valorisation ;
  &lt;/li&gt;
  &lt;li&gt;
   Opérations de sensibilisation de la population sur ce patrimoine ;
  &lt;/li&gt;
  &lt;li&gt;
   Développement de circuits thématiques pour la mise en valeur du patrimoine à l&amp;#039;échelle du GAL ou d&amp;#039;un des EPCI membres du PETR ;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement à la professionnalisation des acteurs contribuant à la valorisation du patrimoine ;
  &lt;/li&gt;
  &lt;li&gt;
   Opérations de valorisation de la richesse naturelle, et de plantations d&amp;#039;arbres/haies concourant au bon fonctionnement écologique du territoire ;
  &lt;/li&gt;
  &lt;li&gt;
   Ateliers de pratiques des savoir-faire, résidence d&amp;#039;artistes, échanges culturels ;
  &lt;/li&gt;
  &lt;li&gt;
   Soutien et promotion d&amp;#039;artistes locaux relevant d&amp;#039;une commune du GAL du PETR Pays d&amp;#039;Epinal Cœur des Vosges.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N116" s="1" t="inlineStr">
+      <c r="N115" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Jeunesse
 Famille et enfance
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Formation professionnelle
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Revitalisation
 Bâtiments et construction
 Réhabilitation
 Attractivité économique
 Artisanat
 Spectacle vivant
 Médias et communication</t>
         </is>
       </c>
-      <c r="O116" s="1" t="inlineStr">
+      <c r="O115" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R116" s="1" t="inlineStr">
+      <c r="R115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier du financement au titre de la
  &lt;strong&gt;
   FICHE ACTION 6 :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Associations loi 1901 et leurs fédérations,
  &lt;/li&gt;
  &lt;li&gt;
   Collectivités territoriales et leurs groupements,
  &lt;/li&gt;
  &lt;li&gt;
   Tout type d&amp;#039;établissement public,
  &lt;/li&gt;
  &lt;li&gt;
   Micro, petites et moyennes entreprises au sens communautaire (entreprise employant moins de 250 salariés, et réalisant soit un chiffre d&amp;#039;affaires annuel inférieur à 50 millions d&amp;#039;euros, soit un total de bilan inférieur à 43 millions d&amp;#039;euros).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  En outre, pour le volet 1 Opérations de soutien au développement des circuits de proximité et d&amp;#039;amélioration de la nutrition (en cohérence avec le PAT) : Agriculteurs (Exploitants à titre principal ou secondaire) :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   au titre des agriculteurs :
     les agriculteurs personnes physiques, les agriculteurs personnes morales, quel que soit leur statut, dont l&amp;#039;objet est agricole, si plus de 50% du capital social est détenu par des associés exploitants, les établissements de développement agricole, d&amp;#039;enseignement agricole et de recherche qui détiennent une exploitation agricole.
  &lt;/li&gt;
  &lt;li&gt;
   au titre des groupements d&amp;#039;agriculteurs : les structures collectives portant un projet reconnu en qualité de GIEE dont la création est prévue dans le cadre de la loi d&amp;#039;avenir et exerçant une activité agricole au sens de l&amp;#039;article L. 311-1 du Code rural et de la pêche maritime, les coopératives d&amp;#039;utilisation de matériel agricole (CUMA), et toutes structures collectives (y compris certaines coopératives agricoles), dont l&amp;#039;objet est de créer ou de gérer des installations et équipements de production agricole au sens de l&amp;#039;article L. 311-1 susvisé.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Conditions requises :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les opérations sont réalisées sur le territoire du GAL. Par dérogation, les opérations pourront être réalisées en dehors du territoire du GAL, à condition que l&amp;#039;opération bénéficie à la zone couverte par le GAL, dans le respect de l&amp;#039;article 70 paragraphe 2 du règlement (UE) n°1303/2013.
  &lt;/li&gt;
  &lt;li&gt;
   Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
  &lt;/li&gt;
  &lt;li&gt;
   Le porteur devra présenter un budget de fonctionnement prévisionnel sur 3 années, couplé à l&amp;#039;identification des moyens humains mobilisés.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S116" s="1" t="inlineStr">
+      <c r="S115" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T116" s="1" t="inlineStr">
+      <c r="T115" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U116" s="1" t="inlineStr">
+      <c r="U115" s="1" t="inlineStr">
         <is>
           <t>PAYS EPINAL CŒUR DES VOSGES</t>
         </is>
       </c>
-      <c r="V116" s="1" t="inlineStr">
+      <c r="V115" s="1" t="inlineStr">
         <is>
           <t>https://gal-pays-epinal.jimdofree.com/actualites/</t>
         </is>
       </c>
-      <c r="X116" s="1" t="inlineStr">
+      <c r="X115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  GAL du Pays d&amp;#039;Épinal, Cœur des Vosges
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Service Ingénierie
  &lt;/li&gt;
  &lt;li&gt;
   4 Avenue de la République Le port du canal 88000 EPINAL
  &lt;/li&gt;
  &lt;li&gt;
   03 29 37 26 76
  &lt;/li&gt;
  &lt;li&gt;
   leader&amp;#64;pays-epinal.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  ou
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -25010,958 +24851,487 @@
  &lt;/li&gt;
  &lt;li&gt;
   lhellot&amp;#64;pays-epinal.fr
  &lt;/li&gt;
  &lt;li&gt;
   03 29 37 26 76
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  ou
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Cécile PIERRE,
  chargée de mission LEADER
  &lt;/li&gt;
  &lt;li&gt;
   cpierre&amp;#64;pays-epinal.fr
  &lt;/li&gt;
  &lt;li&gt;
   03 29 37 54 96
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y116" s="1" t="inlineStr">
+      <c r="Y115" s="1" t="inlineStr">
         <is>
           <t>contact@pays-epinal.fr</t>
         </is>
       </c>
-      <c r="Z116" s="1" t="inlineStr">
+      <c r="Z115" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8daf-copie-13h49-utiliser-le-bois-local-dans-les-p/</t>
         </is>
       </c>
-      <c r="AA116" s="1" t="inlineStr">
+      <c r="AA115" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB116" s="1" t="inlineStr">
+      <c r="AB115" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC116" s="1" t="inlineStr">
+      <c r="AC115" s="1" t="inlineStr">
         <is>
           <t>PETR Pays d'Epinal Coeur des Vosges</t>
         </is>
       </c>
-      <c r="AD116" s="1" t="inlineStr">
+      <c r="AD115" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE116" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG116" s="1" t="inlineStr">
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
         <is>
           <t>29/03/2022</t>
         </is>
       </c>
-      <c r="AH116" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="117" spans="1:34" customHeight="0">
-      <c r="A117" s="1">
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
         <v>117146</v>
       </c>
-      <c r="B117" s="1" t="inlineStr">
+      <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Approfondir la connaissance du territoire par un diagnostic territorial partagé</t>
         </is>
       </c>
-      <c r="E117" s="1" t="inlineStr">
+      <c r="E116" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G117" s="1" t="inlineStr">
+      <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H117" s="1" t="inlineStr">
+      <c r="H116" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K117" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L117" s="1" t="inlineStr">
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner les collectivités dans la connaissance de leur territoire à travers la réalisation d&amp;#039;un diagnostic territorial transversal et multidisciplinaire, partagé avec les acteurs locaux :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Réalisation d&amp;#039;un diagnostic territorial sur toutes les thématiques intéressant les collectivités (aménagement, culture, sport, solidarité, développement économique, tourisme, santé, environnement, transport...)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalités :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réunion de travail
  &lt;/li&gt;
  &lt;li&gt;
   Coordination des services contributeurs
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Transmission d&amp;#039;un diagnostic territorial sous format numérique
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N117" s="1" t="inlineStr">
+      <c r="N116" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Tourisme
 Sols
 Espace public
 Friche
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Accès aux services
 Santé
 Commerces et services
 Agriculture et agroalimentaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Réhabilitation
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Industrie
 Réduction de l'empreinte carbone
 Milieux humides
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O117" s="1" t="inlineStr">
+      <c r="O116" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R117" s="1" t="inlineStr">
+      <c r="R116" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S117" s="1" t="inlineStr">
+      <c r="S116" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U117" s="1" t="inlineStr">
+      <c r="U116" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V117" s="1" t="inlineStr">
+      <c r="V116" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W117" s="1" t="inlineStr">
+      <c r="W116" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X117" s="1" t="inlineStr">
+      <c r="X116" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y116" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/20f8-approfondir-la-connaissance-du-territoire-par/</t>
+        </is>
+      </c>
+      <c r="AA116" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC116" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
+        <v>117378</v>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Assister les collectivités dans un projet de requalification des anciennes zones d'activité</t>
+        </is>
+      </c>
+      <c r="E117" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G117" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H117" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Permettre à la collectivité d&amp;#039;optimiser ses arbitrages et de sécuriser ses investissements
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;élaboration d&amp;#039;un diagnostic global de zones d&amp;#039;activités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise en architecture et urbanisme (schéma d&amp;#039;intention, identification des enjeux, apport de références, animation de réunions)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation en réunion de travail
+ &lt;/li&gt;
+ &lt;li&gt;
+  (le cas échéant), production d&amp;#039;une note de synthèse
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sur devis au cas par cas (temps passé estimé).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N117" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Commerces et services
+Revitalisation
+Bâtiments et construction
+Réhabilitation
+Emploi
+Attractivité économique
+Appui méthodologique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O117" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R117" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S117" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U117" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V117" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W117" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y117" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
       <c r="Z117" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/20f8-approfondir-la-connaissance-du-territoire-par/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b8e3-assister-les-collectivites-dans-un-projet-de-/</t>
         </is>
       </c>
       <c r="AA117" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB117" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
       <c r="AC117" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
       <c r="AE117" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF117" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG117" s="1" t="inlineStr">
         <is>
-          <t>23/03/2022</t>
+          <t>07/04/2022</t>
         </is>
       </c>
       <c r="AH117" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="118" spans="1:34" customHeight="0">
       <c r="A118" s="1">
-        <v>101580</v>
+        <v>95247</v>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Intégrer le numérique dans le quotidien des artisans</t>
+          <t>Accueillir une association locale « L’Outil en  Main » pour faire découvrir aux jeunes les métiers manuels et du patrimoine</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
-          <t>Chambres de métiers et de l'artisanat (CMA)</t>
+          <t>Association L'Outil en Main</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H118" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K118" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L118" s="1" t="inlineStr">
-        <is>
-[...628 lines deleted...]
-      <c r="L121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez renforcer le lien intergénérationnel sur votre territoire et encourager les jeunes à découvrir les
  métiers manuels.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Outil en Main France propose un accompagnement à la création d&amp;#039;une association locale labellisée « L&amp;#039;Outil
  en Main » !,
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Qu&amp;#039;est-ce qu&amp;#039;une association « L&amp;#039;Outil en Main » ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Une association Loi 1901 implantée sur une ou plusieurs communes qui propose aux jeunes de découvrir les
  métiers de l&amp;#039;artisanat, manuels et du patrimoine. Les jeunes sont initiés par des bénévoles, professionnels ou
  passionnés, souvent retraités, dans de vrais ateliers avec de vrais outils. Chaque semaine, les jeunes découvrent
  plusieurs métiers et produisent de leurs mains des objets utiles. Les bénévoles transmettent les savoir-faire et
  participent à créer des vocations chez les jeunes. Bien vieillir et mieux grandir, pour l&amp;#039;épanouissement de deux
  générations !
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Qui est « L&amp;#039;Outil en Main France » ?
@@ -26017,969 +25387,237 @@
 &lt;p&gt;
  Les étapes de l&amp;#039;accompagnement :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Présentation du concept, visite d&amp;#039;un atelier.
  &lt;/li&gt;
  &lt;li&gt;
   Confirmation de la volonté de création de l&amp;#039;association sur le territoire.
  &lt;/li&gt;
  &lt;li&gt;
   Appui à la mobilisation des parties prenantes : bénévoles, parents, partenaires.
  &lt;/li&gt;
  &lt;li&gt;
   Aide à la création de l&amp;#039;association.
  &lt;/li&gt;
  &lt;li&gt;
   Intégration au réseau national des associations « L&amp;#039;Outil en Main
  &lt;/li&gt;
  &lt;li&gt;
   Lancement des activités de l&amp;#039;association.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N121" s="1" t="inlineStr">
+      <c r="N118" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Cohésion sociale et inclusion
 Artisanat</t>
         </is>
       </c>
-      <c r="O121" s="1" t="inlineStr">
+      <c r="O118" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R121" s="1" t="inlineStr">
+      <c r="R118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une commune ou une intercommunalité du programme Petites villes de demain, en priorité située dans
  un département dépourvu d&amp;#039;une association locale « L&amp;#039;Outil en Main »
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S121" s="1" t="inlineStr">
+      <c r="S118" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U121" s="1" t="inlineStr">
+      <c r="U118" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V121" s="1" t="inlineStr">
+      <c r="V118" s="1" t="inlineStr">
         <is>
           <t>http://www.loutilenmain.fr</t>
         </is>
       </c>
-      <c r="X121" s="1" t="inlineStr">
+      <c r="X118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact :
  &lt;a href="mailto:secrétariat&amp;#64;loutilenmain.fr" rel="noopener" target="_blank"&gt;
   secrétariat&amp;#64;loutilenmain.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y121" s="1" t="inlineStr">
+      <c r="Y118" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z121" s="1" t="inlineStr">
+      <c r="Z118" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5195-accueillir-une-association-locale-loutil-en-m/</t>
         </is>
       </c>
-      <c r="AA121" s="1" t="inlineStr">
+      <c r="AA118" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC121" s="1" t="inlineStr">
+      <c r="AC118" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE121" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG121" s="1" t="inlineStr">
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
         <is>
           <t>05/07/2021</t>
         </is>
       </c>
-      <c r="AH121" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="122" spans="1:34" customHeight="0">
-[...732 lines deleted...]
-      <c r="A125" s="1">
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
         <v>90902</v>
       </c>
-      <c r="B125" s="1" t="inlineStr">
+      <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Soutenir les événements territoriaux à vocation économique</t>
         </is>
       </c>
-      <c r="D125" s="1" t="inlineStr">
+      <c r="D119" s="1" t="inlineStr">
         <is>
           <t>Evénements territoriaux à vocation économique</t>
         </is>
       </c>
-      <c r="E125" s="1" t="inlineStr">
+      <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G125" s="1" t="inlineStr">
+      <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H125" s="1" t="inlineStr">
+      <c r="H119" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J125" s="1" t="inlineStr">
+      <c r="J119" s="1" t="inlineStr">
         <is>
           <t>Montant maximal de 4000€</t>
         </is>
       </c>
-      <c r="K125" s="1" t="inlineStr">
+      <c r="K119" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L125" s="1" t="inlineStr">
+      <c r="L119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes un organisme (public ou privé) de soutien au développement des entreprises ? La Région peut vous aider à financer des événements territoriaux à vocation économique (marchés, salons, manifestations) dans le cadre de la politique de soutien aux filières régionales suivantes : Cuir-Luxe-Textile-Métiers d&amp;#039;Art, Aéronautique- Photonique-Chimie-Matériaux et Transports, Santé-Silver Economie, Filières Vertes et Bleues, Forêt-Bois-Papier.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     Soutenir l&amp;#039;organisation d&amp;#039;événements territoriaux (locaux ou régionaux), sectoriels ou multisectoriels, favorisant la rencontre des acteurs de l&amp;#039;écosystème.
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Montage et organisation d&amp;#039;une manifestation contribuant à la structuration d&amp;#039;un réseau d&amp;#039;entreprises et/ou à la promotion de compétences locales.
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Calendrier :
  &lt;/strong&gt;
  Etude des dossiers au fil de l&amp;#039;eau
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant :
  &lt;/strong&gt;
  Aide forfaitaire pour l&amp;#039;organisation de manifestations, colloques, salons, conférences à vocation économique, plafonnée à 4 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N125" s="1" t="inlineStr">
+      <c r="N119" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Economie locale et circuits courts
 Artisanat
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O125" s="1" t="inlineStr">
+      <c r="O119" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R125" s="1" t="inlineStr">
+      <c r="R119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     organismes de soutien (publics ou privés) au développement des entreprises
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     fédérations, organisations professionnelles, Groupements d&amp;#039;Intérêt Public (GIP) et associations,
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     pôles de compétitivité, clusters, grappes d&amp;#039;entreprises
    &lt;/span&gt;
    &lt;br /&gt;
@@ -27036,3732 +25674,1586 @@
  &lt;/p&gt;
  &lt;p&gt;
   Avant de déposer votre demande d&amp;#039;aide, il est nécessaire de créer un compte si vous n&amp;#039;en possédez pas déjà un.
  &lt;/p&gt;
  &lt;p&gt;
   La liste des pièces justificatives à fournir en fonction de votre statut est à télécharger en bas de la page.
  &lt;/p&gt;
  &lt;p&gt;
   Et après ?
  &lt;/p&gt;
  &lt;p&gt;
   Pour le suivi de votre dossier :
  &lt;/p&gt;
  &lt;p&gt;
   1 - Vous recevrez un mail attestant le dépôt de votre dossier. Le dépôt d&amp;#039;une demande ne vaut pas acceptation.
  &lt;/p&gt;
  &lt;p&gt;
   2 - Des informations complémentaires pourront vous être demandées au moment de l&amp;#039;instruction.
  &lt;/p&gt;
  &lt;p&gt;
   3 - Une notification de décision vous sera adressée à l&amp;#039;issue du passage en commission permanente.
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="S125" s="1" t="inlineStr">
+      <c r="S119" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U125" s="1" t="inlineStr">
+      <c r="U119" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V125" s="1" t="inlineStr">
+      <c r="V119" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/evenements-territoriaux-vocation-economique?recherche=manifestation</t>
         </is>
       </c>
-      <c r="W125" s="1" t="inlineStr">
+      <c r="W119" s="1" t="inlineStr">
         <is>
           <t>https://rnaconnect.nouvelle-aquitaine.pro/realms/external/protocol/cas/login?service=https%3A%2F%2Fmes-demarches.nouvelle-aquitaine.fr%2FcraPortailFO%2Flogin%2Fcas</t>
         </is>
       </c>
-      <c r="X125" s="1" t="inlineStr">
+      <c r="X119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service Relation aux Usagers
 &lt;/p&gt;
 &lt;p&gt;
  Direction pilotage stratégique et filières
 &lt;/p&gt;
 &lt;p&gt;
  05 49 38 49 38
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y125" s="1" t="inlineStr">
+      <c r="Y119" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z125" s="1" t="inlineStr">
+      <c r="Z119" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fda4-soutien-aux-manifestations-territoriales-a-ca/</t>
         </is>
       </c>
-      <c r="AA125" s="1" t="inlineStr">
+      <c r="AA119" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC125" s="1" t="inlineStr">
+      <c r="AC119" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE125" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF125" s="1" t="inlineStr">
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG125" s="1" t="inlineStr">
+      <c r="AG119" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH125" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="126" spans="1:34" customHeight="0">
-[...19 lines deleted...]
-      <c r="G126" s="1" t="inlineStr">
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
+        <v>101580</v>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Intégrer le numérique dans le quotidien des artisans</t>
+        </is>
+      </c>
+      <c r="C120" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de métiers et de l'artisanat (CMA)</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...7 lines deleted...]
-      <c r="H126" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H120" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K126" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L126" s="1" t="inlineStr">
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
+        <is>
+          <t>Vous souhaitez que les artisans s&amp;#039;engagent dans une démarche de développement numérique pour accroître leur compétitivité et adapter leurs services aux attentes des consommateurs dans un contexte économique et sanitaire en évolution.
+&lt;br /&gt;
+&lt;br /&gt;
+Les chambres de métiers et de l&amp;#039;artisanat vous propose d&amp;#039;opérer un dispositif d&amp;#039;accompagnement comprenant : ·une communication et une sensibilisation auprès des artisans sur les possibilités d&amp;#039;augmenter leur chiffre d&amp;#039;affaires et leur rentabilité par le numérique, et accroitre l&amp;#039;usage des technologies numériques dans l&amp;#039;entreprise ·la réalisation d&amp;#039;un diagnostic de maturité digitale et proposition de plan d&amp;#039;action par un conseiller CMA en présentiel (possible en distanciel) ·un accompagnement à la mise en oeuvre du projet par une aide à la concrétisation dans le cadre d&amp;#039;un investissement matériel ou immatériel ou l&amp;#039;orientation vers les expertises des activateurs France NUM.</t>
+        </is>
+      </c>
+      <c r="N120" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O120" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S120" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U120" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="X120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La formation-développement est une méthode d&amp;#039;accompagnement de projet, individuel ou collectif, construite autour de trois objectifs :
-[...26 lines deleted...]
- &lt;br /&gt;
+ Contactez votre chambre des métiers et de l&amp;#039;artisanat : https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite/annuaire-des-cma
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M126" s="1" t="inlineStr">
+      <c r="Y120" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z120" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e992-integrer-le-numerique-dans-le-quotidien-des-a/</t>
+        </is>
+      </c>
+      <c r="AA120" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB120" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC120" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
+        <v>92586</v>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes dans la réalisation de leurs projets d’investissement au travers d'un CONTRAT VAUCLUSE AMBITION 2023-2025</t>
+        </is>
+      </c>
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H121" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I121" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Tiers lieux
-[...26 lines deleted...]
- Politiques et actions d&amp;#039;accueil de nouvelle population
+ &lt;span&gt;
+  Accompagner les communes dans la réalisation de leurs projets d&amp;#039;investissement, visant ainsi à relever de nombreux enjeux : confortement des centres-bourgs, accessibilité aux services, attractivité, transition écologique, énergétique et numérique, valorisation du patrimoine, mobilité douce, cohésion sociale et citoyenneté, etc...
+ &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N126" s="1" t="inlineStr">
-[...51 lines deleted...]
-      <c r="X126" s="1" t="inlineStr">
+      <c r="M121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- contact&amp;#64;adefpat.fr
-[...2 lines deleted...]
- 05 63 36 20 30
+ Le Contrat Vaucluse Ambition s&amp;#039;adresse à l&amp;#039;ensemble des communes vauclusiennes.
+&lt;/p&gt;
+&lt;p&gt;
+ La ou les opération(s) subventionnée(s) dans ce cadre doit(doivent) être réalisée(s) sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée et appartenir au patrimoine de la commune.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations pouvant prétendre à subventions contractuelles concernent :
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations d&amp;#039;investissement, sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée ;
+&lt;/p&gt;
+&lt;p&gt;
+ - les acquisitions, imputées en investissement, destinées à être affectées de manière durable dans le patrimoine communal :
+&lt;/p&gt;
+&lt;p&gt;
+ •	 matériel et mobilier d&amp;#039;un montant unitaire supérieur à 700 € HT,
+&lt;/p&gt;
+&lt;p&gt;
+ •	 immobilières et foncières.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations prévues par les communes dans leur contractualisation devront s&amp;#039;attacher à :
+&lt;/p&gt;
+&lt;p&gt;
+ -	respecter le nombre maximal d&amp;#039;opérations, fixé à :
+&lt;/p&gt;
+&lt;p&gt;
+ •	 5 pour les communes de plus de 5 000 habitants,
+&lt;/p&gt;
+&lt;p&gt;
+ •	 8 pour les communes de moins de 5 000 habitants ;
+&lt;/p&gt;
+&lt;p&gt;
+ -	respecter les thématiques éligibles ;
+&lt;/p&gt;
+&lt;p&gt;
+ -	prendre en compte les politiques publiques et les orientations stratégiques départementales définies, notamment, dans la stratégie départementale Vaucluse 2025 2040 et les schémas départementaux sectoriels, ainsi que les objectifs de développement durable inscrits dans l&amp;#039;Agenda 21.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y126" s="1" t="inlineStr">
-[...224 lines deleted...]
-          <t>Eau pluviale
+      <c r="N121" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
+Alimentation
 Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
 Revitalisation
-Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
+Lutte contre la précarité
+Emploi
 International
 Attractivité économique
-Appui méthodologique
-[...2 lines deleted...]
-Prévention des risques
 Artisanat
+Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
-Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
 Milieux humides
+Inclusion numérique
+Sécurité
 Cimetières et funéraire
-Solutions d'adaptation fondées sur la nature (SafN)</t>
-[...2 lines deleted...]
-      <c r="O127" s="1" t="inlineStr">
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O121" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S127" s="1" t="inlineStr">
-[...22 lines deleted...]
-      <c r="X127" s="1" t="inlineStr">
+      <c r="R121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les contacts de vos URCAUE sont disponibles dans les fiches locales.
-[...69 lines deleted...]
- &lt;/a&gt;
+ La part d&amp;#039;autofinancement (hors T.V.A.) de la commune devra être au moins égale à 20 % des financements publics apportés au(x) projet(s) par application des règles en vigueur concernant le co financement précisées dans le Code général des collectivités territoriales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y127" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA127" s="1" t="inlineStr">
+      <c r="S121" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T121" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U121" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="V121" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires-2687.html</t>
+        </is>
+      </c>
+      <c r="X121" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y121" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z121" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/276c-accompagner-les-communes-dans-la-realisation-/</t>
+        </is>
+      </c>
+      <c r="AA121" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC127" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AB121" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC121" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="128" spans="1:34" customHeight="0">
-[...44 lines deleted...]
-Entreprise privée
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
+        <v>92578</v>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la Structuration de Projets de Territoires (ASPT)</t>
+        </is>
+      </c>
+      <c r="C122" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E122" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G122" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H128" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L128" s="1" t="inlineStr">
+      <c r="H122" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I122" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 20</t>
+        </is>
+      </c>
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider au démarrage, au diagnostic territorial ou à la définition d&amp;#039;une stratégie de développement, prenant en compte les études et coûts d&amp;#039;ingénierie externes liés à l&amp;#039;élaboration de projets de territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1. Aide à la Structuration de projets de Territoires (ASPT)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département finance un pourcentage du montant HT des études et prestations d&amp;#039;ingénierie externes, selon le taux suivant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communautés d&amp;#039;Agglomération et communes situées dans le périmètre d&amp;#039;une Communauté d&amp;#039;Agglomération : 10 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communautés de Communes, Communes situées dans le périmètre d&amp;#039;une Communauté de Communes, Parcs Naturels Régionaux, Groupes d&amp;#039;Action Locale Établissements et associations représentatives couvrant une zone d&amp;#039;action territoriale significative : 20 %
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;assiette subventionnable est plafonnée à 100 000 € par projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Conditions particulières : aide conditionnée par la participation du Département aux instances de suivi technique et de pilotage des études et démarches subventionnées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2. Volet spécifique « Petites Villes de Demain » (PVD)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département finance un pourcentage du montant HT des études globales ou thématiques nécessaires à l&amp;#039;élaboration ou à la concrétisation d&amp;#039;un projet de revitalisation et de développement retenus dans le cadre du programme « Petites Villes de Demain ».
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;intervention du Département de Vaucluse est fixé à 10 % du montant HT des études.
+L&amp;#039;aide est plafonnée à 5 000 € par étude.
+&lt;/p&gt;
+&lt;p&gt;
+ Conditions particulières : aide conditionnée par la participation du Département aux instances de suivi technique et de pilotage des études et démarches subventionnées.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M122" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
-[...1 lines deleted...]
-  Elle a pour mission de :
+  Coûts d&amp;#039;études et d&amp;#039;ingénierie liés aux projets suivants :
  &lt;/strong&gt;
- &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  représenter et promouvoir les CAUE de sa région ;
-[...9 lines deleted...]
-  contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
+  Élaboration d&amp;#039;une charte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;une stratégie territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;une étude liée à une approche innovante inscrite dans une démarche de transition écologique, climatique ou sociétale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration de démarches globales de développement durable telles que les Agendas 21 locaux et les Plans Climat Air Energie Territoriaux (PCAET)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;br /&gt;
-[...71 lines deleted...]
- &lt;br /&gt;
+ Pour les projets réalisés à l&amp;#039;échelle communale, seules les démarches possédant un volet territorial seront éligibles (Charte PNR, PCAET, CTE, PDU, PVD...). Ils devront par ailleurs être cohérents avec les compétences, projets et démarches de développement durable entrepris dans les territoires intercommunaux et / ou de projets, dans lesquels le demandeur s&amp;#039;inscrit ainsi qu&amp;#039;avec la stratégie et les politiques départementales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M128" s="1" t="inlineStr">
-[...36 lines deleted...]
-Tourisme
+      <c r="N122" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
 Forêts
 Montagne
 Sols
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Emploi
+International
+Attractivité économique
+Artisanat
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O122" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communautés de Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communautés d&amp;#039;Agglomération
+ &lt;/li&gt;
+ &lt;li&gt;
+  Parcs Naturels Régionaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations représentatives couvrant une zone d&amp;#039;action territoriale significative
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissements (de statut public ou associatif) liés à des politiques départementales (Collèges, Etablissements pour personnes âgées ou personnes handicapées, Établissements pour l&amp;#039;accueil des enfants ...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S122" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T122" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U122" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X122" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y122" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z122" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/796d-aider-a-la-structuration-de-projets-de-territ/</t>
+        </is>
+      </c>
+      <c r="AA122" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC122" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG122" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
+        <v>93541</v>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Assurer la création ou la reprise d'une entreprise artisanale ou d'une exploitation agricole</t>
+        </is>
+      </c>
+      <c r="E123" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G123" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H123" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aide - « Programme de formation à la reprise des entreprises artisanales ou des exploitations agricoles », mis en place par le CR-BFC
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Objectif : assurer la création ou la reprise d&amp;#039;une entreprise artisanale ou d&amp;#039;une exploitation agricole, prioritairement hors cadre familial, en permettant au candidat créateur/repreneur :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de se familiariser avec l&amp;#039;environnement spécifique de l&amp;#039;entreprise artisanale ou de l&amp;#039;exploitation agricole et de se tester en situation réelle,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de découvrir et de connaître les caractéristiques de l&amp;#039;entreprise ou de l&amp;#039;exploitation sur laquelle le candidat souhaite s&amp;#039;installer,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de s&amp;#039;intégrer dans le fonctionnement, l&amp;#039;organisation du travail, le partage des responsabilités, et de tester l&amp;#039;entente lorsque le projet concerne l&amp;#039;entrée dans une société,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de vérifier la faisabilité de l&amp;#039;installation, d&amp;#039;un point de vue économique, juridique et humaine,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de bénéficier d&amp;#039;un accompagnement pédagogique,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;entreprendre toutes les démarches liées à la création ou à la reprise,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de s&amp;#039;autoriser un droit à l&amp;#039;erreur.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Bénéficiaires :
+&lt;/strong&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Chambre des métiers et de l&amp;#039;artisanat,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chambre régionale d&amp;#039;agriculture,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organismes de formation,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Accompagnement :
+&lt;/strong&gt;
+&lt;br /&gt;
+&lt;strong&gt;
+ Subvention :
+&lt;/strong&gt;
+les dépenses éligibles sont les coûts générés par l&amp;#039;action de formation. La hauteur de l&amp;#039;intervention de la Région est fonction des autres cofinancements mobilisés.</t>
+        </is>
+      </c>
+      <c r="M123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Actions éligibles :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les publics visés sont les créateurs/repreneurs d&amp;#039;une entreprise artisanale ou d&amp;#039;une exploitation agricole hors cadre familial,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le projet peut également prendre la forme d&amp;#039;une association par remplacement d&amp;#039;un associé sortant, d&amp;#039;une association sur une exploitation individuelle ou sociétaire en vue d&amp;#039;accueillir un associé supplémentaire ou encore de la création d&amp;#039;une activité venant compléter la mise en valeur d&amp;#039;une entreprise,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les entreprises agricoles, le public visé est celui des candidats hors cadre familial de moins de 50 ans avec une priorité pour les publics âgés de moins de 40 ans.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N123" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Agriculture et agroalimentaire
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O123" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Critères d&amp;#039;éligibilité : d
+ urée du stage : stage de 3 mois minimum et de 12 mois maximum non renouvelable
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S123" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T123" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U123" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V123" s="1" t="inlineStr">
+        <is>
+          <t>https://www.bourgognefranchecomte.fr/node/1901</t>
+        </is>
+      </c>
+      <c r="X123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Chambres de métiers et de l&amp;#039;artisanat de Bourgogne et de Franche-Comté
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Richard ALIAS : 03 86 42 05 74 -
+  &lt;a href="mailto:ralias&amp;#64;artisanat-bourgogne.fr" rel="noopener" target="_blank"&gt;
+   ralias&amp;#64;artisanat-bourgogne.fr
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Clément SASSOT -  03 84 35 87 22 -
+  &lt;a href="mailto:c.sassot&amp;#64;artisanat-comtois.fr" rel="noopener" target="_blank"&gt;
+   c.sassot&amp;#64;artisanat-comtois.fr
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Chambre d&amp;#039;agriculture de Bourgogne-Franche-Comté
+&lt;/strong&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Delphine FOUCHARD : 03 81 54 71 84 -
+  &lt;a href="mailto:delphine.fouchard&amp;#64;bfc.chambagri.fr" rel="noopener" target="_blank"&gt;
+   delphine.fouchard&amp;#64;bfc.chambagri.fr
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y123" s="1" t="inlineStr">
+        <is>
+          <t>jean-louis.reynaud@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z123" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/88b7-former-programme-de-formation-a-la-reprise-de/</t>
+        </is>
+      </c>
+      <c r="AA123" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC123" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2021</t>
+        </is>
+      </c>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
+        <v>101248</v>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Appuyer les collectivités dans la définition et la mise en œuvre de leur projet architecturaux, d'urbanisme, d'aménagement, d'espaces publics, d'ouvrage d'art et des finances</t>
+        </is>
+      </c>
+      <c r="E124" s="1" t="inlineStr">
+        <is>
+          <t>Agence Départementale d'Aide aux Collectivités (ADAC 37)</t>
+        </is>
+      </c>
+      <c r="G124" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H124" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;équipe de l&amp;#039;ADAC 37 est constituée d&amp;#039;architectes, de paysagistes, d&amp;#039;urbanistes, de juristes, de chargés de mission énergie et d&amp;#039;une spécialiste en finances publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle est aussi amenée à coproduire avec d&amp;#039;autres partenaires publics (monuments historiques, assainissement, logement...)
+&lt;/p&gt;
+&lt;h3&gt;&lt;strong&gt;
+  Nos domaines d&amp;#039;intervention :&lt;/strong&gt;&lt;/h3&gt;
+&lt;h4&gt;&lt;em&gt;
+  Architecture, paysage, urbanisme, énergie
+ &lt;/em&gt;&lt;/h4&gt;
+&lt;p&gt;
+ Réalisation pour le compte des collectivités adhérentes dans le cadre de projets de bâtiment publics, d&amp;#039;aménagement d&amp;#039;espaces publics, de lotissements, de salles des fêtes, etc. :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des schémas de principe,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des orientations d&amp;#039;aménagement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des programmes et des chiffrages&lt;/li&gt;
+&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Finances publiques&lt;/em&gt;&lt;/h4&gt;
+&lt;p&gt;
+ Intervention à travers :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;analyse des budgets des collectivités,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la réalisation de prospective et rétrospective financières
+ &lt;/li&gt;
+ &lt;li&gt;
+  simulation d&amp;#039;emprunt&lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Droit&lt;/em&gt;&lt;/h4&gt;
+&lt;p&gt;
+ Rédaction :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des pièces des marchés publics (restauration, monuments historiques, assainissement...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  de concession de service,
+ &lt;/li&gt;
+ &lt;li&gt;
+  de notes de synthèse relatives à des questions en droit de l&amp;#039;urbanisme et des collectivités
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;
+  Domaine de l&amp;#039;architecture et de l&amp;#039;énergie
+ &lt;/strong&gt;
+ : écoles et cantines, pôles sportifs, reconversion de friches, logements, espaces associatifs, églises et abbayes, commerces de proximité, maisons de santé pluridisciplinaires...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Domaine du paysage et de l&amp;#039;urbanisme
+ &lt;/strong&gt;
+ : aménagements d&amp;#039;espaces publics, ZAC, lotissements (écoquartiers), voiries, jardins, parkings...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N124" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sports et loisirs
+Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
-Recyclage et valorisation des déchets
-[...6 lines deleted...]
-Education et renforcement des compétences
 Commerces et services
 Tiers-lieux
-Economie circulaire
-[...1 lines deleted...]
-Agriculture et agroalimentaire
 Revitalisation
-Innovation, créativité et recherche
-[...2 lines deleted...]
-Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-International
 Attractivité économique
 Appui méthodologique
-Animation et mise en réseau
-[...1 lines deleted...]
-Prévention des risques
 Artisanat
-Mobilité partagée
-[...2 lines deleted...]
-Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Réduction de l'empreinte carbone
-[...5 lines deleted...]
-      <c r="O128" s="1" t="inlineStr">
+Bibliothèques et livres
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O124" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S128" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="T128" s="1" t="inlineStr">
+      <c r="R124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent solliciter l&amp;#039;ADAC 37 :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les communautés de communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37
+ &lt;/li&gt;
+ &lt;li&gt;
+  les communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37 (en nom propre ou par le biais de leur communauté de communes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le conseil départemental d&amp;#039;Indre-et-Loire
+ &lt;/li&gt;
+ &lt;li&gt;
+  les services de l&amp;#039;Etat d&amp;#039;Indre-et-Loire
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S124" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T124" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U128" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X128" s="1" t="inlineStr">
+      <c r="U124" s="1" t="inlineStr">
+        <is>
+          <t>Indre-et-Loire</t>
+        </is>
+      </c>
+      <c r="V124" s="1" t="inlineStr">
+        <is>
+          <t>https://www.adac37.fr</t>
+        </is>
+      </c>
+      <c r="X124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les contacts des unions régionales :
-[...69 lines deleted...]
- &lt;/a&gt;
+ M. Jérôme VAUGOYEAU, Directeur : jvaugoyeau&amp;#64;adac37.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y128" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA128" s="1" t="inlineStr">
+      <c r="Y124" s="1" t="inlineStr">
+        <is>
+          <t>administration@adac37.fr</t>
+        </is>
+      </c>
+      <c r="Z124" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1b94-appuyer-les-collectivites-dans-la-definition-/</t>
+        </is>
+      </c>
+      <c r="AA124" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB128" s="1" t="inlineStr">
-[...904 lines deleted...]
-      <c r="AB129" s="1" t="inlineStr">
+      <c r="AB124" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
-Construction d’un éclairage public
 Construction d’une école
-Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
-Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
-Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC129" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AC124" s="1" t="inlineStr">
+        <is>
+          <t>ADAC 37</t>
+        </is>
+      </c>
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2021</t>
+        </is>
+      </c>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="130" spans="1:34" customHeight="0">
-[...688 lines deleted...]
-      <c r="G131" s="1" t="inlineStr">
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
+        <v>100733</v>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Proposer à des porteurs de projets des locaux vacants dans les gares</t>
+        </is>
+      </c>
+      <c r="D125" s="1" t="inlineStr">
+        <is>
+          <t>Place de la Gare</t>
+        </is>
+      </c>
+      <c r="E125" s="1" t="inlineStr">
+        <is>
+          <t>SNCF Gares et Connexions</t>
+        </is>
+      </c>
+      <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association
 Entreprise privée
 Particulier
 Agriculteur
 Recherche</t>
         </is>
       </c>
-      <c r="H131" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L131" s="1" t="inlineStr">
+      <c r="H125" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...82 lines deleted...]
-  &lt;br /&gt;
+ Participez à la dynamique économique de nos territoires en proposant des projets innovants et utiles au sein des petites et moyennes gares françaises.
+&lt;/p&gt;
+&lt;p&gt;
+ Sur l&amp;#039;ensemble du réseau, près d&amp;#039;un millier de gares disposent aujourd&amp;#039;hui de locaux vacants dans des contextes extrêmement variés : communes rurales, villes moyennes, zones périurbaines.
+&lt;/p&gt;
+&lt;p&gt;
+ Place de la Gare, porté avec les Autorités Organisatrices et les collectivités territoriales, en tant qu&amp;#039;outil de l&amp;#039;équilibre financier des gares et de désenclavement des territoires, a pour ambition de dynamiser ce réseau de gares et d&amp;#039;en faire un point d&amp;#039;ancrage des commerces et des services publics locaux, au plus proche de tous.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous avez un projet, nous avons les m2 et des équipes pour vous accompagner !
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Manifestez-vous sur
+ &lt;a href="https://placedelagare.sncf/" target="_self"&gt;
+  https://placedelagare.sncf/
+ &lt;/a&gt;
+ &lt;a href="https://www.1001gares.fr/" rel="noopener" target="_blank"&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Commerces
+ &lt;/li&gt;
+ &lt;li&gt;
+  Co-working
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maison médicale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Logement saisonnier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hébergement d&amp;#039;urgence
+ &lt;/li&gt;
+ &lt;li&gt;
+  Magasins de producteurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Circuit court
+ &lt;/li&gt;
+ &lt;li&gt;
+  Office de tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Crèche
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bibliothèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Médiathèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Musée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vélostation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et tout autre projet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M131" s="1" t="inlineStr">
-[...42 lines deleted...]
-Musée
+      <c r="N125" s="1" t="inlineStr">
+        <is>
+          <t>Arts plastiques et photographie
 Sports et loisirs
 Tourisme
-Forêts
-[...3 lines deleted...]
-Espace public
 Friche
-Foncier
-[...11 lines deleted...]
-Education et renforcement des compétences
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
-Agriculture et agroalimentaire
-[...16 lines deleted...]
-Valorisation d'actions
+Consommation et production
+Economie sociale et solidaire
 Artisanat
 Mobilité partagée
-Logistique urbaine
 Mobilité pour tous
-Connaissance de la mobilité
-[...6 lines deleted...]
-      <c r="O131" s="1" t="inlineStr">
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O125" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S131" s="1" t="inlineStr">
-[...2 lines deleted...]
-Mise en œuvre / réalisation
+      <c r="R125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Déposez un projet sur la plateforme
+ &lt;a href="https://placedelagare.sncf/" target="_self"&gt;
+  https://placedelagare.sncf/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Votre candidature sera analysée par un jury SNCF.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;a href="https://placedelagare.sncf/" target="_self"&gt;
+   Ouvre une nou
+  &lt;/a&gt;
+  &lt;span&gt;
+   qui sera soumis à la validation du jury
+  &lt;/span&gt;
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S125" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T131" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="U131" s="1" t="inlineStr">
+      <c r="T125" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U125" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V131" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X131" s="1" t="inlineStr">
+      <c r="V125" s="1" t="inlineStr">
+        <is>
+          <t>https://placedelagare.sncf/</t>
+        </is>
+      </c>
+      <c r="X125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...215 lines deleted...]
-   Ouvre une nouvelle fenêtre
+ &lt;a href="https://placedelagare.sncf/" target="_self"&gt;
+  https://placedelagare.sncf/
  &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y131" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA131" s="1" t="inlineStr">
+      <c r="Y125" s="1" t="inlineStr">
+        <is>
+          <t>ebarbereau@retail-connexions-sncf.fr</t>
+        </is>
+      </c>
+      <c r="Z125" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4255-proposer-a-des-porteurs-de-projets-des-locaux/</t>
+        </is>
+      </c>
+      <c r="AA125" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB131" s="1" t="inlineStr">
-[...27 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AB125" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AC125" s="1" t="inlineStr">
+        <is>
+          <t>Retail et Connexions</t>
+        </is>
+      </c>
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG125" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2021</t>
+        </is>
+      </c>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="132" spans="1:34" customHeight="0">
-[...355 lines deleted...]
-      <c r="A134" s="1">
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
         <v>62848</v>
       </c>
-      <c r="B134" s="1" t="inlineStr">
+      <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
         </is>
       </c>
-      <c r="D134" s="1" t="inlineStr">
+      <c r="D126" s="1" t="inlineStr">
         <is>
           <t>Crédit moyen long terme</t>
         </is>
       </c>
-      <c r="E134" s="1" t="inlineStr">
+      <c r="E126" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G134" s="1" t="inlineStr">
+      <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H134" s="1" t="inlineStr">
+      <c r="H126" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K134" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L134" s="1" t="inlineStr">
+      <c r="K126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Donnez vie à vos projets !
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt moyen long terme accompagne les différents projets d&amp;#039;investissements de tous les acteurs locaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;adresse à toutes les collectivités locales, y compris les plus petites. La Banque Postale, premier prêteur bancaire des collectivités locales, octroit un prêt sur deux à une commune de moins de 5 000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques et la durée du prêt s&amp;#039;adaptent notamment en fonction de votre stratégie financière et de l&amp;#039;amortissement de vos projets à financer.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations sur
   le
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html" target="_self"&gt;
   prêt à moyen long terme
  &lt;/a&gt;
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour affiner votre besoin, plusieurs ressources sont à votre disposition :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunt-cinq-questions-a-se-poser-avant-emprunter-collectivite-territoriale.html" target="_self"&gt;
    Les 6 questions à se poser avant d&amp;#039;emprunter
   &lt;/a&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunter-taux-variable-taux-revisable.html" target="_self"&gt;
    Empruntez à taux variable ou révisable ?
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/prets-verts-obligation-verte.html" target="_self"&gt;
    Prêt vert : comment l&amp;#039;analyser ?
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M134" s="1" t="inlineStr">
+      <c r="M126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le crédit moyen long terme peut être mobilisé sur tout type de projet d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N134" s="1" t="inlineStr">
+      <c r="N126" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -30807,473 +27299,1161 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O134" s="1" t="inlineStr">
+      <c r="O126" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R134" s="1" t="inlineStr">
+      <c r="R126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après analyse et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 40 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S134" s="1" t="inlineStr">
+      <c r="S126" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T134" s="1" t="inlineStr">
+      <c r="T126" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U134" s="1" t="inlineStr">
+      <c r="U126" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V134" s="1" t="inlineStr">
+      <c r="V126" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html</t>
         </is>
       </c>
-      <c r="W134" s="1" t="inlineStr">
+      <c r="W126" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X134" s="1" t="inlineStr">
+      <c r="X126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y134" s="1" t="inlineStr">
+      <c r="Y126" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z134" s="1" t="inlineStr">
+      <c r="Z126" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a49e-adopter-un-financement-a-moyen-long-terme/</t>
         </is>
       </c>
-      <c r="AA134" s="1" t="inlineStr">
+      <c r="AA126" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC134" s="1" t="inlineStr">
+      <c r="AC126" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="AE134" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG134" s="1" t="inlineStr">
+      <c r="AE126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG126" s="1" t="inlineStr">
         <is>
           <t>09/10/2020</t>
         </is>
       </c>
-      <c r="AH134" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH126" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="135" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G135" s="1" t="inlineStr">
+    <row r="127" spans="1:34" customHeight="0">
+      <c r="A127" s="1">
+        <v>82911</v>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Etre aidé dans la réalisation d’actions culturelles sur la construction, l'architecture, urbanisme, le paysage et l'environnement</t>
+        </is>
+      </c>
+      <c r="C127" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)
+Territoires d'industrie
+4ème Programme d’investissements d’avenir - PIA 4
+Cités éducatives
+Tourisme Ingénierie Développement
+Destination France
+Renaturation des villes
+Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E127" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de Meurthe-et-Moselle
+CAUE des Vosges
+CAUE de l'Ariège
+CAUE de la Drôme
+CAUE de la Meuse
+CAUE de la Somme
+CAUE du Cantal
+CAUE de la Vendée
+CAUE de l'Aveyron
+CAUE de l'Essonne
+CAUE de l'Hérault
+CAUE de la Creuse
+CAUE de la Guyane
+CAUE de la Manche
+CAUE du Calvados
+CAUE de l'Orne
+CAUE du Pas-de-Calais
+CAUE des Hautes-Alpes
+CAUE de la Martinique
+CAUE du Val-de-Marne
+CAUE du Loir-et-Cher
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE des Hautes-Pyrénées
+CAUE Lot-et-Garonne
+CAUE de la Seine-et-Marne
+CAUE de la Haute-Loire
+CAUE de la Charente
+CAUE du Val d'Oise
+CAUE de la Moselle
+CAUE de la Mayenne
+CAUE de la Gironde
+CAUE des Deux-Sèvres
+CAUE de la Côte-d'Or
+CAUE de Guadeloupe
+CAUE du Puy-de-Dôme
+CAUE de la Haute-Garonne
+CAUE des Pyrénées-Atlantiques
+CAUE des Pyrénées-Orientales
+CAUE de la Charente-Maritime
+CAUE de l'Île-de-la-Réunion
+CAUE des Landes
+CAUE des Bouches-du-Rhône
+CAUE de la Dordogne
+CAUE de l'Oise
+CAUE du Lot
+CAUE de la Savoie
+CAUE du Tarn-et-Garonne
+CAUE des Hauts-de-Seine
+CAUE de Rhône-Métropole
+CAUE de la Haute-Vienne
+CAUE de la Haute-Savoie
+CAUE de la Seine-Maritime
+CAUE du Gard
+CAUE du Var
+CAUE de la Sarthe
+CAUE du Morbihan
+CAUE de l'Ain
+CAUE de l'Isère
+CAUE de l'Aisne
+CAUE de Corrèze
+CAUE du Loiret
+CAUE de l'Ardèche
+CAUE du Cher
+CAUE du Maine-et-Loire
+CAUE de l'Aude
+CAUE de l'Yonne
+CAUE de Corse
+CAUE d'Alsace
+CAUE du Tarn
+CAUE du Gers
+CAUE de Mayotte</t>
+        </is>
+      </c>
+      <c r="G127" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Particulier
+Agriculteur
+Recherche</t>
+        </is>
+      </c>
+      <c r="H127" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
+ &lt;strong&gt;
+  outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ils s&amp;#039;adressent aux élus, aux maires, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apport de données, d&amp;#039;expertises et d&amp;#039;informations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlas de paysages, observatoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Parcours numériques
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conférences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Journées de sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visites de sites, voyage d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Randonnées, lectures de paysages, balades urbaines
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous culturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation et réalisation de prix, palmarès,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Concours, appels à idées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de plaquettes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Publications, ouvrages, guides
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vidéos
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à des commissions techniques thématiques (commerce, agriculture...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions pédagogiques en milieu scolaire et hors ce milieu
+ &lt;/li&gt;
+ &lt;li&gt;
+  Résidences
+ &lt;/li&gt;
+ &lt;li&gt;
+  ...
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Actions locales accompagnées liées aux politiques publiques relatives à :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ / Ecoquartier&lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N127" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Milieux humides
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O127" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S127" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T127" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U127" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V127" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com/</t>
+        </is>
+      </c>
+      <c r="X127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
+&lt;/p&gt;&lt;p&gt;
+ CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039; AVEYRON - 5 place Sainte-Catherine - Immeuble Sainte Catherine - 12000 RODEZ - caue&amp;#64;caueaveyron.fr - 05 65 68 66 45
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES BOUCHES-DU-RHÔNE - 18 rue Neuve Sainte-Catherine - 13007 MARSEILLE - caue13&amp;#64;caue13.fr - 04 96 11 01 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CALVADOS - 28 rue Jean Eudes - 14000 CAEN - contact&amp;#64;caue14.fr - 02 31 15 59 60
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CANTAL - 19 avenue de la République - 15000 AURILLAC - caue.cantal&amp;#64;wanadoo.fr - 04 71 48 50 22
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CHARENTE - 31 boulevard Besson Bey - 16000 ANGOULEME - contact&amp;#64;caue16.fr - 05 45 92 95 93
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CHARENTE-MARITIME - 85 boulevard de la République - Les Minimes - 17076 LA ROCHELLE Cedex 09 - contact&amp;#64;caue17.fr - 05 46 31 71 90
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CHER - 27 boulevard de Strasbourg - 18000 BOURGES - contact&amp;#64;caue18.fr - 02 48 50 75 18
+&lt;/p&gt;
+&lt;p&gt;CAUE DE CORRÈZE - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000 TULLE - caue.19&amp;#64;wanadoo.fr - 05 55 26 06 48
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE CORSE - Immeuble l&amp;#039;Expo - Avenue de la Libération - 20600 BASTIA - cauedecorse&amp;#64;orange.fr - 04 95 21 19 48
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR - 1 rue de Soissons - 21000 DIJON - info&amp;#64;caue21.fr - 03 80 30 02 38
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE - 1 avenue Jean-Baptiste Defumade - 23320 SAINT-VAURY - caue23&amp;#64;caue23.fr - 05 44 30 27 56
+&lt;/p&gt;&lt;p&gt;CAUE DE LA DORDOGNE - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000 PÉRIGUEUX - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA DRÔME - 44 rue Faventines - BP 1022 - 26010 VALENCE Cedex - co-caue&amp;#64;dromenet.org - 04 75 79 04 19
+&lt;/p&gt;&lt;p&gt;
+ CAUE DU GARD - 29 rue Charlemagne - 30000 NIMES - accueil&amp;#64;caue30.fr - 04 66 36 10 60
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-GARONNE - 1 rue Matabiau - 31000 TOULOUSE - caue&amp;#64;caue31.org - 05 62 73 73 62
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU GERS - 93 route de Pessan - 32000 AUCH - cauegers&amp;#64;caue32.fr - 05 62 05 75 34
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GIRONDE - 283 rue d&amp;#039;Ornano - 33000 BORDEAUX - contact&amp;#64;cauegironde.com - 05 56 97 81 89
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT - 19 rue Saint Louis - 34000 MONTPELLIER - contact&amp;#64;caue34.fr - 04 99 13 37 00
+&lt;/p&gt;&lt;p&gt;
+ CAUE DE L&amp;#039;ISÈRE - 22 rue Hébert - 38000 GRENOBLE - contact&amp;#64;caue-isere.org - 04 76 00 02 21
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES LANDES - 155 rue Martin Luther King - 40000 MONT-DE-MARSAN - contact&amp;#64;caue40.com - 05 58 06 11 77
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOIR-ET-CHER - 34 avenue Maunoury - 41000 BLOIS - contact&amp;#64;caue41.fr - 02 54 51 56 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-LOIRE - 16 rue Jean Solvain - 43000 LE PUY-EN-VELAY - contact&amp;#64;caue43.fr - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT - Cité Bessières - Rue Pierre Mendès France - 46000 CAHORS - caue.46&amp;#64;wanadoo.fr - 05 65 30 14 35
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE LOT-ET-GARONNE - 9 rue Etienne Dolet - 47000 AGEN - secretariat.vr&amp;#64;caue47.com - 05 53 48 46 70
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MAINE-ET-LOIRE - Maison de l&amp;#039;architecture des territoires et du paysage - 312 avenue René Gasnier - 49100 ANGERS - contact&amp;#64;caue49.com - 02 41 22 99 99
+&lt;/p&gt;
+&lt;p&gt;CAUE DE LA MANCHE - 2 Place de Gaulle - 50000 SAINT-LO - courrier&amp;#64;caue50.fr - 02 33 77 20 77&lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 CHAUMONT - 03 25 32 52 62&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MAYENNE - 2 rue de l&amp;#039;Ermitage - 53000 LAVAL - accueil&amp;#64;caue53.com - 02 43 56 41 79
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MEURTHE-ET-MOSELLE - 48 esplanade Jacques Baudot - Rue du Sergent Blandan - co 90019 - 54035 NANCY Cedex - caue&amp;#64;caue54.departement54.fr - 03 83 94 51 78
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MEUSE - 28 rue des Romains - 55000 BAR-LE-DUC - contact&amp;#64;caue55.fr - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN -  2 All. Nicolas Leblanc, 56000 VANNES - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE - 17 Quai Wiltzer - 57000 METZ - contact&amp;#64;caue57.com - 03 87 74 46 06
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;OISE - 4 rue de l&amp;#039;Abbé du Bos - 60000 BEAUVAIS - caue60&amp;#64;wanadoo.fr - 03 44 82 14 14
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ORNE - 54 rue Saint-Blaise - 61000 ALENÇON - contact&amp;#64;caue61.fr - 02 33 26 14 14
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU PAS-DE-CALAIS - 43 rue d&amp;#039;Amiens - 62018 ARRAS Cedex 9 - caue62&amp;#64;caue62.org - 03 21 21 65 65
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU PUY-DE-DÔME - Maison de l&amp;#039;Habitat - 129 avenue de la République - 63100 CLERMONT-FERRAND - contact&amp;#64;caue63.com - 04 73 42 21 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES - 4 place Reine Marguerite - 64000 PAU - contact&amp;#64;caue64.fr - 05 59 84 53 66
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES HAUTES-PYRÉNÉES - 14 boulevard Claude Debussy - 65000 TARBES - caue-65&amp;#64;orange.fr - 05 62 56 71 45
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES - 11 rue du Bastion Saint-François - 66000 PERPIGNAN - contact&amp;#64;caue66.fr - 04 68 34 12 37
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE D&amp;#039;ALSACE - 5 rue Hannong - 67000 STRASBOURG - caue&amp;#64;caue-alsace.com - 03 88 15 02 30
+&lt;/p&gt;
+&lt;p&gt;CAUE DE RHÔNE-METROPOLE DE LYON- 6 bis quai Saint-Vincent - 69283 LYON Cedex 01 - caue69&amp;#64;caue69.fr - 04 72 07 44 55&lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA SARTHE - 1 rue de la Mariette - 72000 LE MANS - caue.sarthe&amp;#64;wanadoo.fr - 02 43 72 35 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SAVOIE - Bâtiment Evolution - 25 Rue Jean Pellerin - CS 42632 - 73026 CHAMBERY Cedex - caue&amp;#64;cauesavoie.org - 04 79 60 75 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-SAVOIE - L&amp;#039;Ilot-S - 7 esplanade Paul Grimault - BP 339 - 74008 ANNECY Cedex - caue74&amp;#64;caue74.fr - 04 50 88 21 10
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SEINE-MARITIME - 27 rue François Mitterrand - BP 90241 - 76142 PETIT-QUEVILLY Cedex - caue&amp;#64;caue76.org - 02 35 72 94 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SEINE-ET-MARNE - 27 rue du Marché - 77120 COULOMMIERS - accueil&amp;#64;caue77.fr - 01 64 03 30 62
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES DEUX-SÈVRES - Maison du Département - Mail Lucie Aubrac - CS 58882 - 79000 NIORT - caue&amp;#64;caue79.fr - 05 49 28 06 28
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SOMME - 35 mail Albert 1er - 80000 AMIENS - caue80&amp;#64;caue80.asso.fr - 03 22 91 11 65
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE TARN - 188 rue de Jarlard - 81000 ALBI - caue&amp;#64;caue81.fr - 05 63 60 16 70
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE TARN-ET-GARONNE - Hôtel du Département - 100 boulevard Hubert Gouze - 82000 MONTAUBAN - caue82&amp;#64;ledepartement82.fr - 05 63 03 80 88
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAR - 26 Place Vincent Raspail - 83000 TOULON Cedex - contact&amp;#64;cauevar.fr - 04 94 22 65 75
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA VENDEE - 33 rue de l&amp;#039;atlantique - CS 40685 - 85000 LA ROCHE-SUR-YON Cedex - caue85&amp;#64;caue85.com - 02 51 37 44 95&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA HAUTE-VIENNE - 1 rue des Allois - 87000 LIMOGES - caue87&amp;#64;wanadoo.fr - 05 53 32 32 40
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES VOSGES - Conseil Départemental - 88088 EPINAL Cedex 9 - caue88&amp;#64;vosges.fr - 03 29 29 89 40
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE L&amp;#039;YONNE - 8 avenue du 4e R.I. - 89000 AUXERRE - contact&amp;#64;caue89.fr - 03 58 43 80 33
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ESSONNE - 9 Cours Blaise Pascal - 91000 EVRY - caue91&amp;#64;caue91.asso.fr - 01 60 79 35 44
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES HAUTS-DE-SEINE - 279 terrasse de l&amp;#039;Université - 92000 NANTERRE - contact&amp;#64;caue92.com - 01 71 04 52 49
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAL-DE-MARNE - 36 rue Edmond Nocard - 94700 MAISONS-ALFORT - contact&amp;#64;caue94.fr - 01 48 52 55 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAL-D&amp;#039;OISE - Moulin de la couleuvre - Rue des Deux Ponts - 95300 PONTOISE - caue95&amp;#64;caue95.org - 01 30 38 68 68
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GUADELOUPE - Centre commercial le Pérou - Bat B - N°46 - BP 136 - 97181 ABYMES Cedex - contact&amp;#64;caue971.org - 05 90 81 83 85
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MARTINIQUE - 31 avenue Pasteur - 97200 FORT-DE-FRANCE - caue972&amp;#64;wanadoo.fr - 05 96 70 10 10
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y127" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z127" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b95-copie-12h28-etre-aide-dans-la-realisation-dac/</t>
+        </is>
+      </c>
+      <c r="AA127" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB127" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Création de jardins partagés</t>
+        </is>
+      </c>
+      <c r="AC127" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG127" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH127" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" spans="1:34" customHeight="0">
+      <c r="A128" s="1">
+        <v>80363</v>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Libérer l’initiative économique dans les territoires</t>
+        </is>
+      </c>
+      <c r="C128" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E128" s="1" t="inlineStr">
+        <is>
+          <t>Association pour le Droit à l'Initiative Economique (ADIE)</t>
+        </is>
+      </c>
+      <c r="G128" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Particulier</t>
+        </is>
+      </c>
+      <c r="H128" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Prêt
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser la création ou le développement d&amp;#039;entreprises sur votre territoire en communiquant sur les aides accessibles aux créateurs d&amp;#039;entreprise,
+ &lt;/li&gt;
+ &lt;li&gt;
+  faciliter l&amp;#039;accès à l&amp;#039;emploi, grâce à la mobilité (achat, réparation de véhicule) des usagers de votre territoires.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;ADIE propose partout en France métropolitaine et Outre-mer (au moyen de ses 158 antennes et 292 permanences), pour les personnes n&amp;#039;ayant pas accès au crédit bancaire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un  financement  sous  la  forme  d&amp;#039;un  microcrédit  professionnel  remboursable  (en  moyenne  d&amp;#039;un montant de 4700€) pouvant aller jusqu&amp;#039;à 10 000 euros (15 000 euros en Outre-mer) pour financer la création  ou  le  développement  de  son  entreprise,  quel  que  soit  le  secteur  d&amp;#039;activité  (artisanat, commerces  de  proximité,  restauration,  service  à  la  personne,  agriculture,  culture,  BTP,  etc)  et  son statut juridique;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un financement sous la forme d&amp;#039;un microcrédit personnel remboursable pouvant aller jusqu&amp;#039;à 5000 euros pour financer un besoin de mobilité (permis, achat ou réparation de véhicule);
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un  accompagnement  personnalisé  grâce  à  des  services  de formations  gratuites,  de  conseils  et  de coaching  personnalisé  avant,  pendant  et  après  la  création  d&amp;#039;entreprise  (notamment  sur  le  volet administratif, financier, commercial et juridique);
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un plaidoyer en faveur de l&amp;#039;évolution de la législation sur l&amp;#039;entrepreneuriat, la protection des micro-entrepreneurs et l&amp;#039;inclusion bancaire des plus fragiles.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Découvrez quelques exemples de personnes accompagnées :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.adie.org/a-la-une/" rel="noopener" target="_blank"&gt;
+  https://www.adie.org/a-la-une/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N128" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O128" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S128" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U128" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W128" s="1" t="inlineStr">
+        <is>
+          <t>https://www.adie.org</t>
+        </is>
+      </c>
+      <c r="X128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Adie couvre toutes les régions de France.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour en savoir plus contacter :
+  partenariat&amp;#64;adie.org
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouverez ici la liste des antennes de l&amp;#039;Adie :
+ &lt;a href="https://www.adie.org/nos-agences/"&gt;
+  https://www.adie.org/nos-agences/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y128" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z128" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c827-liberer-linitiative-economique-dans-les-terri/</t>
+        </is>
+      </c>
+      <c r="AA128" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB128" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC128" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG128" s="1" t="inlineStr">
+        <is>
+          <t>15/02/2021</t>
+        </is>
+      </c>
+      <c r="AH128" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="129" spans="1:34" customHeight="0">
+      <c r="A129" s="1">
+        <v>77376</v>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Dynamiser le tissu économique en Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="C129" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="E129" s="1" t="inlineStr">
+        <is>
+          <t>Pays Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Particulier
+Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H135" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L135" s="1" t="inlineStr">
+      <c r="H129" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I129" s="1" t="inlineStr">
+        <is>
+          <t> Max : 64</t>
+        </is>
+      </c>
+      <c r="J129" s="1" t="inlineStr">
+        <is>
+          <t>Aide LEADER comprise entre 10 et 120K€ et représentant 80% des co-financements publics et au moins 15% du montant des dépenses présentées.</t>
+        </is>
+      </c>
+      <c r="K129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L129" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  La Région Occitanie s&amp;#039;engage pour la restauration du patrimoine culturel.
+  DESCRIPTION GENERALE ET LOGIQUE D&amp;#039;INTERVENTION&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le paysage économique du Pays Comminges Pyrénées connaît depuis plusieurs décennies des évolutions profondes. Les chocs économiques successifs, la tertiairisation de l’économie, la métropolisation, le développement des grands axes de communication, etc. ont entraîné l’économie commingeoise vers de nouvelles tendances, notamment la fragilisation de son tissu industriel traditionnel, une agriculture en recul ainsi que la diversification de son économie dans les domaines du commerce, du tourisme et des services à la personne.&lt;/p&gt;&lt;p&gt;Pour autant, le territoire doit aussi compter sur de forts potentiels à développer. Le Pays doit conforter le rôle structurant de l’agriculture, du tourisme et des services dans l’attractivité économique tout en soutenant le développement de filières d’avenir innovantes. Plus globalement, il doit renforcer son attractivité, faciliter l’installation de nouvelles entreprises et artisans et veiller à la revitalisation des centres-bourgs.&lt;/p&gt;&lt;p&gt;Les enjeux : Revitaliser les coeurs de villes et de villages ; conforter l’emploi local ; soutenir l’innovation, l’économie circulaire et l’économie sociale et solidaire.&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  TYPE ET DESCRIPTION DES OPERATIONS
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...88 lines deleted...]
- Le dossier de demande de subvention réceptionné par la Région doit être administrativement complet avant le démarrage des travaux.
+&lt;p&gt;3 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2.1 Maintenir et développer le tissu économique local&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;2.1.1 Maintenir et développer les commerces de proximité, les activités artisanales et les savoirs faire locaux&lt;/li&gt;&lt;li&gt;2.1.2 Soutenir la (re)qualification des zones d’activités économiques du territoire&lt;/li&gt;&lt;li&gt;2.1.3 Résorber les friches commerciales, industrielles ou tertiaires.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;2.2 Soutenir les projets stratégiques, innovants et expérimentaux concourant à l’attractivité du territoire&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;2.2.1 Accompagner la création et le développement d’activités économiques innovantes&lt;/li&gt;&lt;li&gt;2.2.2 Développer les filières d&amp;#039;avenir&lt;/li&gt;&lt;li&gt;2.2.3 Elaborer ou réviser une stratégie de planification de développement et d’aménagement territorial.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;2.3 Développer des dynamiques relevant de l’économie sociale et solidaire (ESS)&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;2.3.1 Accompagner les acteurs de l’ESS dans leur développement&lt;/li&gt;&lt;li&gt;2.3.2 Développer de nouvelles méthodes de travail, accompagner vers l’emploi et la création/reprise d’entreprises&lt;/li&gt;&lt;li&gt;2.3.3 Contribuer à la lutte contre les exclusions et les inégalités, à la préservation et au renforcement du lien social.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;
+ &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture_decran_2022-01-18_a_10.06.21.png" /&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N135" s="1" t="inlineStr">
-[...94 lines deleted...]
- patrimoinerestauration&amp;#64;laregion.fr
+      <c r="M129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Création d’une épicerie associative, création d’une boulangerie, études sur les vacances commerciales, reconversion de friches industrielles, boutiques éphémères, etc. ;&lt;/p&gt;&lt;p&gt;- Création d’un FABLAB, installation d’unités de production d’hydrogène, etc. ;&lt;/p&gt;&lt;p&gt;- Création et mise en réseau de tiers lieux, développement du réemploi et des ressourceries, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N129" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O129" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;br /&gt;BENEFICIAIRES&lt;br /&gt;&lt;/strong&gt;Tous sauf SCI et particuliers.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ADMISSIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour tous les objectifs opérationnels : Lorsque les opérations incluent des travaux de rénovation énergétique, dès la demande d’aide, un audit énergétique devra démontrer :&lt;/p&gt;&lt;p&gt;- Pour les bâtiments classés ou inscrits au titre des monuments historiques : un gain énergétique de 30% ;&lt;br /&gt;- Pour les autres : l’atteinte de la classe énergétique C au minimum.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis techniques à la programmation&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’opportunité des projets d’investissements devra être démontrée par une structure d’accompagnement (étude préalable, financière, prospective, de faisabilité, stratégique…).&lt;/p&gt;&lt;p&gt;Seuls les projets de production locale d’énergie seront aidés (production au bénéfice du territoire).&lt;/p&gt;&lt;p&gt;2.2. Maintenir et développer le tissu économique local : Pour les projets de (re)qualification de zones d’activités et nouvelles zones d’activités, le porteur de projet devra présenter une stratégie d’aménagement durable (pré-verdissement et/ou végétalisation, mobilité douce et/ou collective, aménagement des espaces communs…)&lt;/p&gt;&lt;p&gt;2.2. Maintenir et développer le tissu économique local : Les nouvelles zones d’activités devront être compatibles avec le SCoT du PETR Pays Comminges Pyrénées. Le porteur de projet devra présenter l’avis positif de la commission Scot Du PETR Comminges Pyrénées.&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues &lt;/strong&gt;: L’acquisition de fonds de commerce est inéligible, L’achat de bâtiment ou de terrain seul n’est pas éligible, Contributions en nature dont bénévolat ; Auto-construction ; Matériel d’occasion ; Dépenses de fonctionnement de la structure sur la base de frais réels ;  Amortissement de biens neufs ; Etudes rendues obligatoires par la loi et présentées séparément de l’opération d’investissement ; Réseaux secs et humides ; Travaux de voirie et d’espaces imperméabilisants des sols sauf si l’impossibilité technique est démontrée par une attestation d’un organisme qualifié ;  Achats et productions destinés à la revente ; Achat de terrain : limité à 10% de la dépense totale éligible ; Frais notariés et juridiques ; Le marquage publicitaire des véhicules.&lt;/p&gt;&lt;p&gt;Exclusions spécifiques : Pour les opérations comportant des frais salariaux, ces dépenses sont limitées 2 années consécutives.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S129" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T129" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U129" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DU PAYS COMMINGES-PYRENEES</t>
+        </is>
+      </c>
+      <c r="V129" s="1" t="inlineStr">
+        <is>
+          <t>https://www.commingespyrenees.fr/leader-actions-soutenues/</t>
+        </is>
+      </c>
+      <c r="X129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Philippe LE GAL - Animateur LEADER / Florence CROUTCH - Gestionnaire LEADER&lt;/p&gt;&lt;p&gt;05 61 88 88 66 / pays&amp;#64;commingespyrenees.fr&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y135" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA135" s="1" t="inlineStr">
+      <c r="Y129" s="1" t="inlineStr">
+        <is>
+          <t>pays@commingespyrenees.fr</t>
+        </is>
+      </c>
+      <c r="Z129" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/570e-renforcer-linnovation-et-dynamiser-lattractiv/</t>
+        </is>
+      </c>
+      <c r="AA129" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB135" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AC129" s="1" t="inlineStr">
+        <is>
+          <t>PETR Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="AD129" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG129" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2021</t>
+        </is>
+      </c>
+      <c r="AH129" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="136" spans="1:34" customHeight="0">
-      <c r="A136" s="1">
+    <row r="130" spans="1:34" customHeight="0">
+      <c r="A130" s="1">
         <v>72810</v>
       </c>
-      <c r="B136" s="1" t="inlineStr">
+      <c r="B130" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissements dans les Petites Villes</t>
         </is>
       </c>
-      <c r="C136" s="1" t="inlineStr">
+      <c r="C130" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E136" s="1" t="inlineStr">
+      <c r="E130" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G136" s="1" t="inlineStr">
+      <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H136" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L136" s="1" t="inlineStr">
+      <c r="H130" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
 &lt;/p&gt;
@@ -31310,79 +28490,79 @@
 &lt;p&gt;
  •	Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
 &lt;/p&gt;
 &lt;p&gt;
  •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M136" s="1" t="inlineStr">
+      <c r="M130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •
  &lt;strong&gt;
   Entretien du patrimoine
  &lt;/strong&gt;
  (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Développement sportif
  &lt;/strong&gt;
  (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N136" s="1" t="inlineStr">
+      <c r="N130" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -31425,889 +28605,3073 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O136" s="1" t="inlineStr">
+      <c r="O130" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R136" s="1" t="inlineStr">
+      <c r="R130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Etude de l&amp;#039;adhésion
  &lt;/strong&gt;
  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Éligibilité à l&amp;#039;adhésion
  &lt;/strong&gt;
  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Vote de la délibération de la collectivité
  &lt;/strong&gt;
  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Versement de l&amp;#039;Apport en capital initial :
  &lt;/strong&gt;
  La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
  &lt;/strong&gt;
  La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S136" s="1" t="inlineStr">
+      <c r="S130" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T136" s="1" t="inlineStr">
+      <c r="T130" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U136" s="1" t="inlineStr">
+      <c r="U130" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V136" s="1" t="inlineStr">
+      <c r="V130" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W136" s="1" t="inlineStr">
+      <c r="W130" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X136" s="1" t="inlineStr">
+      <c r="X130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Contact :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y136" s="1" t="inlineStr">
+      <c r="Y130" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z136" s="1" t="inlineStr">
+      <c r="Z130" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
         </is>
       </c>
-      <c r="AA136" s="1" t="inlineStr">
+      <c r="AA130" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB136" s="1" t="inlineStr">
+      <c r="AB130" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC136" s="1" t="inlineStr">
+      <c r="AC130" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE136" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG136" s="1" t="inlineStr">
+      <c r="AE130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG130" s="1" t="inlineStr">
         <is>
           <t>10/12/2020</t>
         </is>
       </c>
-      <c r="AH136" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH130" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="137" spans="1:34" customHeight="0">
-[...23 lines deleted...]
-      <c r="G137" s="1" t="inlineStr">
+    <row r="131" spans="1:34" customHeight="0">
+      <c r="A131" s="1">
+        <v>58575</v>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Développer, restaurer et valoriser le patrimoine culturel</t>
+        </is>
+      </c>
+      <c r="E131" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G131" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H131" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I131" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="K131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  La Région Occitanie s&amp;#039;engage pour la restauration du patrimoine culturel.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La région est riche d&amp;#039;un patrimoine historique allant de la préhistoire à l&amp;#039;époque contemporaine. Sa diversité et sa qualité confèrent une forte personnalité au territoire régional, constituant un témoignage de la permanence de l&amp;#039;occupation humaine, de la circulation des savoirs et des techniques ainsi que de la dynamique ou de l&amp;#039;inventivité architecturale de ses habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ La richesse et la diversité du patrimoine est reconnue au travers de nombreux labels internationaux et nationaux : 8 biens inscrits sur la liste du Patrimoine Mondial par l&amp;#039;UNESCO, 20 secteurs sauvegardés, 24 Villes ou Pays d&amp;#039;Art et Histoire, 134 « musées de France », près de 5 000 Monuments Historiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs stratégiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  contribuer au renforcement de la personnalité de la région Occitanie car l&amp;#039;offre patrimoniale a un impact déterminant sur l&amp;#039;attractivité du territoire et la fréquentation touristique ; cette personnalité est l&amp;#039;expression de l&amp;#039;excellence et de la qualité de la vie ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  s&amp;#039;appuyer sur le réseau des sites labellisés UNESCO pour renforcer la notoriété patrimoniale du territoire régional au plan national et international ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer à la réduction de la fracture territoriale urbain/rural ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  participer activement au maintien de l&amp;#039;emploi (non délocalisable) et au renforcement de la filière des métiers de la restauration (y compris de l&amp;#039;architecture traditionnelle grâce à une connaissance partagée des systèmes constructifs en vue de la sauvegarde des techniques constructives et des savoir-faire) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  positionner le patrimoine en transversalité avec les autres champs d&amp;#039;action de la Région : aménagement du territoire (bourgs-centres), économie (notamment touristique), formation, enseignement supérieur, recherche, développement durable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  favoriser la cohérence avec le dispositif inventaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  assurer la lisibilité et la cohérence de la stratégie retenue.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Bénéficiaires
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Propriétaires publics ou privés d&amp;#039;un bien patrimonial éligible et situé dans une commune d&amp;#039;Occitanie de moins de 30 000 habitants.  Pour les biens inscrits par l&amp;#039;UNESCO sur la Liste du patrimoine mondial, aucun seuil de population n&amp;#039;est appliqué.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Montant
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Taux général :
+ &lt;/strong&gt;
+ 20% maximum du coût des travaux éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Taux particuliers :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour les biens inscrits sur la liste du Patrimoine mondial par l&amp;#039;UNESCO : 30% maximum du coût des travaux éligibles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les personnes physiques et les SCI : 10% maximum du coût des travaux éligibles.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Calendrier du dépôt des dossiers
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier complet est adressé à la Région :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  au plus tard le
+  &lt;strong&gt;
+   30 novembre
+  &lt;/strong&gt;
+  de l&amp;#039;année N-1, pour instruction et décision au cours du 1er semestre de l&amp;#039;année N ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  au plus tard le
+  &lt;strong&gt;
+   30 avril
+  &lt;/strong&gt;
+  de l&amp;#039;année N, pour instruction et décision au cours du 2ème semestre de la même année.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le dossier de demande de subvention réceptionné par la Région doit être administrativement complet avant le démarrage des travaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N131" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Architecture
+Emploi
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O131" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;éligibilité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Patrimoine culturel éligible
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1- Le patrimoine bâti ou archéologique protégé au titre des Monuments Historiques ou situé dans un site patrimonial remarquable.
+&lt;/p&gt;
+&lt;p&gt;
+ 2 - Le patrimoine bâti public d&amp;#039;architecture traditionnelle non protégé.
+&lt;/p&gt;
+&lt;p&gt;
+ 3 - Le patrimoine mobilier (objets d&amp;#039;art et bateaux) protégé au titre des Monuments Historiques.
+&lt;/p&gt;
+&lt;p&gt;
+ 4 - Le patrimoine musical (orgues et carillons).
+&lt;/p&gt;
+&lt;p&gt;
+ 5 - Les études en vue de la création d&amp;#039;un site patrimonial remarquable.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Travaux éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  restauration extérieure, peintures monumentales, vitraux, pour les Monuments Historiques
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  restauration extérieure uniquement, pour les édifices non protégés au titre des Monuments Historiques
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  restauration et mise en sécurité des objets mobiliers protégés Monuments Historiques, ainsi que des orgues et carillons
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  restauration extérieure et des structures pour les bateaux protégés Monuments Historiques
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="T131" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U131" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V131" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Developpement-Restauration-et-Valorisation-du-Patrimoine-Aide-a</t>
+        </is>
+      </c>
+      <c r="X131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact
+&lt;/p&gt;
+&lt;p&gt;
+ Région Occitanie / Pyrénées-Méditerranée
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Culture et du Patrimoine
+&lt;/p&gt;
+&lt;p&gt;
+ Service Développement, Restauration et Valorisation du Patrimoine
+&lt;/p&gt;
+&lt;p&gt;
+ patrimoinerestauration&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y131" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z131" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ed07-developpement-restauration-et-valorisation-du/</t>
+        </is>
+      </c>
+      <c r="AA131" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB131" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AE131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF131" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG131" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2020</t>
+        </is>
+      </c>
+      <c r="AH131" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" spans="1:34" customHeight="0">
+      <c r="A132" s="1">
+        <v>89215</v>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets créateurs d'activités, d'emplois ou de services en milieu rural</t>
+        </is>
+      </c>
+      <c r="C132" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - FSE + - Fonds social européen</t>
+        </is>
+      </c>
+      <c r="E132" s="1" t="inlineStr">
+        <is>
+          <t>ADEFPAT</t>
+        </is>
+      </c>
+      <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H132" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La formation-développement est une méthode d&amp;#039;accompagnement de projet, individuel ou collectif, construite autour de trois objectifs :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition de compétences nouvelles pour les porteurs de projets
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des avancées concrètes dans la réalisation du projet
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La favorisation de l&amp;#039;ancrage territorial et professionnel
+   du projet dans son environnement
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La démarche  est un « outil plus rural » qui intervient en complémentarité des dispositifs existants d&amp;#039;où sa forte dimension partenariale.
+&lt;/p&gt;
+&lt;p&gt;
+ Les accompagnements proposés s&amp;#039;adressent aux porteurs de projet contribuant au développement de l&amp;#039;emploi et de l&amp;#039;activité en milieu rural, quelque soit le secteur d&amp;#039;activité.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour des projets :
+  Création/Transmission/Reprise d&amp;#039;entreprise Développement/ changement d&amp;#039;échelle
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Tiers lieux
+&lt;/p&gt;
+&lt;p&gt;
+ Projet alimentaire de territoire
+&lt;/p&gt;
+&lt;p&gt;
+ stratégie de developpement touristique
+&lt;/p&gt;
+&lt;p&gt;
+ équipement de loisir, touristique,
+&lt;/p&gt;
+&lt;p&gt;
+ atelier de découpe transformation
+&lt;/p&gt;
+&lt;p&gt;
+ mobilisation des acteurs : bourg centre, services aux publics,...
+&lt;/p&gt;
+&lt;p&gt;
+ boutique école
+&lt;/p&gt;
+&lt;p&gt;
+ petits commerces
+&lt;/p&gt;
+&lt;p&gt;
+ installation d&amp;#039;artisans
+&lt;/p&gt;
+&lt;p&gt;
+ Politiques et actions d&amp;#039;accueil de nouvelle population
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N132" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Transition énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Accès aux services
+Citoyenneté
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Bâtiments et construction
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O132" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S132" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U132" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron, Hérault, Lot, Lozere, Tarn, Tarn-et-Garonne</t>
+        </is>
+      </c>
+      <c r="V132" s="1" t="inlineStr">
+        <is>
+          <t>http://www.adefpat.fr</t>
+        </is>
+      </c>
+      <c r="X132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ contact&amp;#64;adefpat.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 63 36 20 30
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y132" s="1" t="inlineStr">
+        <is>
+          <t>benedicte.dupre@adefpat.fr</t>
+        </is>
+      </c>
+      <c r="Z132" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cdd6-accompagner-les-projets-createurs-dactivites-/</t>
+        </is>
+      </c>
+      <c r="AA132" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB132" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AD132" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG132" s="1" t="inlineStr">
+        <is>
+          <t>19/03/2021</t>
+        </is>
+      </c>
+      <c r="AH132" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" spans="1:34" customHeight="0">
+      <c r="A133" s="1">
+        <v>83481</v>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Coordonner les actions régionales des CAUE en matière culturelle sur la construction, l'architecture, l'urbanisme, le paysage et environnement</t>
+        </is>
+      </c>
+      <c r="C133" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Avenir Montagnes
+Cités éducatives
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E133" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE des Hauts de France
+Union régionale des CAUE Normands
+Union régionale des CAUE d'Auvergne-Rhône-Alpes
+Union régionale des CAUE Bourgogne-Franche-Comté
+Union régionale des CAUE d'Île-de-France
+Union régionale des CAUE de Nouvelle-Aquitaine
+Union régionale des CAUE des Pays de la Loire
+Union régionale des CAUE d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G133" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
+Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H137" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L137" s="1" t="inlineStr">
+      <c r="H133" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Objectif : Contribuer à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+  L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
+  &lt;br /&gt;
+  Elle a pour mission de :
+  &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...13 lines deleted...]
- Pour plus d&amp;#039;informations, se référer au Programme de Développement Rural Régional.
+&lt;ul&gt;
+ &lt;li&gt;
+  représenter et promouvoir les CAUE de sa région ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ En ce sens, elle peut donc être un interlocuteur de la collectivité régionale, des services de l&amp;#039;Etat et de tout autre acteur mobilisés à ce niveau. Elle ne se substitue en rien à l&amp;#039;action des CAUE.
+ &lt;br /&gt;
+ Elle repose à minima sur une organisation entre les CAUE qui la compose et certaines URCAUE dispose de un ou plusieurs salariés.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
+ &lt;strong&gt;
+  outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ils s&amp;#039;adressent aux élus, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apport de données et d&amp;#039;informations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlas de paysages, observatoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers, conférences, journées de sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visites de sites, voyage d&amp;#039;études, randonnées, lectures de paysages
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous culturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation et réalisation de prix, palmarès, concours, appels à idées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de plaquettes, ouvrages, guides, vidéos, expositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à des commissions techniques thématiques (commerce, agriculture...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions pédagogiques en milieu scolaire et hors ce milieu
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les actions de sensibilisation peuvent toucher les domaines suivants :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N137" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Patrimoine et monuments historiques
+      <c r="N133" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
-Handicap
-[...1 lines deleted...]
-Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
-Alimentation
 Commerces et services
-Formation professionnelle
-Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
-Consommation et production
-Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-Lutte contre la précarité
-Emploi
 International
 Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
 Artisanat
-Information voyageur, billettique multimodale
 Mobilité partagée
+Logistique urbaine
 Mobilité pour tous
+Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Spectacle vivant
-[...2 lines deleted...]
-Fiscalité des entreprises
+Mers et océans
 Réduction de l'empreinte carbone
-Bibliothèques et livres
-Mobilité fluviale
 Milieux humides
-Inclusion numérique
-Sécurité
 Cimetières et funéraire
-Mobilité et véhicules autonomes
-[...3 lines deleted...]
-      <c r="O137" s="1" t="inlineStr">
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O133" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R137" s="1" t="inlineStr">
-[...17 lines deleted...]
-      <c r="S137" s="1" t="inlineStr">
+      <c r="S133" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U137" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X137" s="1" t="inlineStr">
+      <c r="T133" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U133" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V133" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com</t>
+        </is>
+      </c>
+      <c r="X133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction des politiques européennes
-[...3 lines deleted...]
- Contactez votre GAL référent.
+ Les contacts de vos URCAUE sont disponibles dans les fiches locales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE normands
+ &lt;br /&gt;
+ 51 rue Joséphine 27000 ÉVREUX
+ &lt;br /&gt;
+ Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE des Hauts de France
+ &lt;br /&gt;
+ 35 mail Albert 1er 80000 AMIENS
+ &lt;br /&gt;
+ Tél : - contact&amp;#64;caue02.com -
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE AUVERGNE-RHÔNE-ALPES
+ &lt;br /&gt;
+ 6 bis, quai Saint-Vincent 69283 LYON Cedex 01
+ &lt;br /&gt;
+ Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE BOURGOGNE-FRANCHE-COMTÉ
+ &lt;br /&gt;
+ 1 rue de Soissons 21000 DIJON
+ &lt;br /&gt;
+ Tél : 03 80 30 02 38 -
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ LES CAUE D&amp;#039;ILE-DE-FRANCE
+ &lt;br /&gt;
+ c/o CAUE de Seine-Saint-Denis 153 avenue Jean Lolive 93500 PANTIN
+ &lt;br /&gt;
+ Tél : 01 48 32 40 81 - contact&amp;#64;caue-idf.fr - http://www.caue-idf.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE NOUVELLE-AQUITAINE
+ &lt;br /&gt;
+ 293 rue d&amp;#039;Ornano 33000 BORDEAUX
+ &lt;br /&gt;
+ Tél : 05 56 12 27 68 - contact&amp;#64;urcaue-na.fr - http://www.urcaue-na.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale Les CAUE d&amp;#039;Occitanie
+ &lt;br /&gt;
+ 5 avenue Frizac 31400 TOULOUSE
+ &lt;br /&gt;
+ Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE DES PAYS-DE-LA-LOIRE
+ &lt;br /&gt;
+ 312, avenue René Gasnier 49100 ANGERS
+ &lt;br /&gt;
+ Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y137" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA137" s="1" t="inlineStr">
+      <c r="Y133" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z133" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dce5-copie-10h10-coordonner-les-actions-regionales/</t>
+        </is>
+      </c>
+      <c r="AA133" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB137" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AC133" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG133" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2021</t>
+        </is>
+      </c>
+      <c r="AH133" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="138" spans="1:34" customHeight="0">
-[...22 lines deleted...]
-Département
+    <row r="134" spans="1:34" customHeight="0">
+      <c r="A134" s="1">
+        <v>83479</v>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
+        </is>
+      </c>
+      <c r="C134" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Cités éducatives
+Tourisme Ingénierie Développement
+Destination France
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E134" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE des Hauts de France
+Union régionale des CAUE Normands
+Union régionale des CAUE d'Auvergne-Rhône-Alpes
+Union régionale des CAUE Bourgogne-Franche-Comté
+Union régionale des CAUE d'Île-de-France
+Union régionale des CAUE d'Occitanie
+Union régionale des CAUE des Pays de la Loire
+Union régionale des CAUE de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G134" s="1" t="inlineStr">
+        <is>
+          <t>Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Entreprise privée</t>
-[...81 lines deleted...]
-      <c r="X138" s="1" t="inlineStr">
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H134" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Retrouvez votre contact régional sur :
+  L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
+  &lt;br /&gt;
+  Elle a pour mission de :
  &lt;/strong&gt;
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
-[...111 lines deleted...]
-      <c r="M139" s="1" t="inlineStr">
+  représenter et promouvoir les CAUE de sa région ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ En ce sens, elle peut donc être un interlocuteur de la collectivité régionale, des services de l&amp;#039;Etat et de tout autre acteur mobilisés à ce niveau. Elle ne se substitue en rien à l&amp;#039;action des CAUE.
+ &lt;br /&gt;
+ Elle repose à minima sur une organisation entre les CAUE qui la compose et certaines URCAUE dispose de un ou plusieurs salariés.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+ &lt;/strong&gt;
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE contribuent à améliorer la qualité de vie chacun
+ &lt;/strong&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service
+ &lt;/strong&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un élu ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement dans des projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- https://www.youtube.com/channel/UCdiyWTX03o4X8c9v1jLuInA
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiments / (Eco) Construction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petites Villes de Demain (PVD) / Action Coeur de Ville
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel /Espace vert / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte, trame bleue / Risques naturels / Ecologie / Jardins / Aires de jeux
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative et Culturelle /
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N139" s="1" t="inlineStr">
+      <c r="N134" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
 Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
-Handicap
-[...1 lines deleted...]
-Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
-Alimentation
 Commerces et services
-Formation professionnelle
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
-Economie sociale et solidaire
+Agriculture et agroalimentaire
 Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
 Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
 Logement et habitat
+Architecture
+Paysage
 Accessibilité
-Lutte contre la précarité
+International
 Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O134" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S134" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T134" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U134" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V134" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fncaue.fr</t>
+        </is>
+      </c>
+      <c r="X134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les contacts des unions régionales :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE normands
+ &lt;br /&gt;
+ 51 rue Joséphine 27000 ÉVREUX
+ &lt;br /&gt;
+ Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE des Hauts de France
+ &lt;br /&gt;
+ 35 mail Albert 1er 80000 AMIENS
+ &lt;br /&gt;
+ Tél : - contact&amp;#64;caue02.com -
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE AUVERGNE-RHÔNE-ALPES
+ &lt;br /&gt;
+ 6 bis, quai Saint-Vincent 69283 LYON Cedex 01
+ &lt;br /&gt;
+ Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE BOURGOGNE-FRANCHE-COMTÉ
+ &lt;br /&gt;
+ 1 rue de Soissons 21000 DIJON
+ &lt;br /&gt;
+ Tél : 03 80 30 02 38 -
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ LES CAUE D&amp;#039;ILE-DE-FRANCE
+ &lt;br /&gt;
+ c/o CAUE de Seine-Saint-Denis 153 avenue Jean Lolive 93500 PANTIN
+ &lt;br /&gt;
+ Tél : 01 48 32 40 81 - contact&amp;#64;caue-idf.fr - http://www.caue-idf.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE NOUVELLE-AQUITAINE
+ &lt;br /&gt;
+ 293 rue d&amp;#039;Ornano 33000 BORDEAUX
+ &lt;br /&gt;
+ Tél : 05 56 12 27 68 - contact&amp;#64;urcaue-na.fr - http://www.urcaue-na.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale Les CAUE d&amp;#039;Occitanie
+ &lt;br /&gt;
+ 5 avenue Frizac 31400 TOULOUSE
+ &lt;br /&gt;
+ Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE DES PAYS-DE-LA-LOIRE
+ &lt;br /&gt;
+ 312, avenue René Gasnier 49100 ANGERS
+ &lt;br /&gt;
+ Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y134" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z134" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7453-copie-10h00-federer-les-accompagnements-en-en/</t>
+        </is>
+      </c>
+      <c r="AA134" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB134" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Construction d'une piscine
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC134" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG134" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2021</t>
+        </is>
+      </c>
+      <c r="AH134" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="135" spans="1:34" customHeight="0">
+      <c r="A135" s="1">
+        <v>82915</v>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
+        </is>
+      </c>
+      <c r="C135" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Territoires d'industrie
+4ème Programme d’investissements d’avenir - PIA 4
+Avenir Montagnes
+Cités éducatives
+Destination France
+Renaturation des villes
+Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E135" s="1" t="inlineStr">
+        <is>
+          <t>CAUE du Tarn
+CAUE de l'Yonne
+CAUE d'Alsace
+CAUE du Morbihan
+CAUE du Loiret
+CAUE du Loir-et-Cher
+CAUE de la Creuse
+CAUE de Corse
+CAUE des Hauts-de-Seine
+CAUE de la Côte-d'Or
+CAUE du Tarn-et-Garonne
+CAUE du Var
+CAUE de l'Île-de-la-Réunion
+CAUE de la Guyane
+CAUE de la Martinique
+CAUE de Guadeloupe
+CAUE du Val d'Oise
+CAUE du Val-de-Marne
+CAUE de la Charente-Maritime
+CAUE de la Seine-Maritime
+CAUE de la Haute-Savoie
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE de l'Essonne
+CAUE des Vosges
+CAUE de la Haute-Vienne
+CAUE de la Vendée
+CAUE des Deux-Sèvres
+CAUE du Pas-de-Calais
+CAUE de la Somme
+CAUE de l'Orne
+CAUE de la Savoie
+CAUE de la Sarthe
+CAUE de Rhône-Métropole
+CAUE des Pyrénées-Orientales
+CAUE des Hautes-Pyrénées
+CAUE des Pyrénées-Atlantiques
+CAUE de la Seine-et-Marne
+CAUE de Mayotte
+CAUE de la Moselle
+CAUE de Meurthe-et-Moselle
+CAUE de la Mayenne
+CAUE de la Manche
+CAUE du Maine-et-Loire
+CAUE Lot-et-Garonne
+CAUE du Lot
+CAUE de la Haute-Loire
+CAUE de l'Ardèche
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de l'Isère
+CAUE de l'Hérault
+CAUE de la Gironde
+CAUE de la Haute-Garonne
+CAUE du Gard
+CAUE de l'Oise
+CAUE de la Drôme
+CAUE de l'Aude
+CAUE de Corrèze
+CAUE du Cher
+CAUE de la Charente
+CAUE du Cantal
+CAUE du Calvados
+CAUE des Bouches-du-Rhône
+CAUE de l'Aveyron
+CAUE du Puy-de-Dôme
+CAUE des Landes
+CAUE de l'Ariège
+CAUE des Hautes-Alpes
+CAUE de l'Aisne
+CAUE de l'Ain
+CAUE du Gers
+CAUE de la Meuse
+CAUE de la Dordogne</t>
+        </is>
+      </c>
+      <c r="G135" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H135" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+ &lt;/strong&gt;
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE contribuent à améliorer qualité de vie de chacun
+ &lt;/strong&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement les porteurs de projets publics et privés en amont de leurs projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de sensibilisation et de formation pour les collectivités territoriales, les élus, les professionnels, les services de l&amp;#039;Etat, les scolaires, le grand public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ / Patrimoine religieux
+ / Ecomatériaux
+ / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
+ / Petite ville de demain
+ (PVD) / Action Coeur de Ville
+ / Sobriété foncière / Rural / Périurbain / Urbain
+ / Densification / Requalification de friches
+ / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
+ / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
+ / Médiation / Résidences
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N135" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
-Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
+Logistique urbaine
 Mobilité pour tous
+Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Spectacle vivant
-Inclusion numérique
+Mers et océans
+Milieux humides
+Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O139" s="1" t="inlineStr">
-[...40 lines deleted...]
-      <c r="T139" s="1" t="inlineStr">
+      <c r="O135" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S135" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T135" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U139" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X139" s="1" t="inlineStr">
+      <c r="U135" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V135" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com/?page=home</t>
+        </is>
+      </c>
+      <c r="X135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Equipe technique LEADER - leader&amp;#64;alpesdazur.fr&lt;br /&gt;&lt;/p&gt;</t>
-[...12 lines deleted...]
-      <c r="AA139" s="1" t="inlineStr">
+ &lt;strong&gt;
+  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN
+ - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
+ - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-ALPES
+ - 1 avenue Alexandre Didier
+ - BP 55  - 05200    EMBRUN
+ - caue05&amp;#64;orange.fr
+ - 04 92 43 60 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARDÈCHE
+ - 2 bis avenue de l&amp;#039;Europe Unie
+ - BP 102
+ - 07002    PRIVAS Cedex
+ - caue-07&amp;#64;wanadoo.fr
+ - 04 75 64 36 04
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARIEGE
+ - 26 bis avenue du stade  - 09001    FOIX
+ - caue.ariege&amp;#64;orange.fr
+ - 05 34 09 78 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AUDE
+ - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement
+ - 28 avenue Claude Bernard
+ - 11000    CARCASSONNE
+ - caue.aude&amp;#64;gmail.com
+ - 04 68 11 56 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AVEYRON
+ - 5 place Sainte-Catherine
+ - Immeuble Sainte Catherine
+ - 12000    RODEZ
+ - caue&amp;#64;caueaveyron.fr
+ - 05 65 68 66 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES BOUCHES-DU-RHÔNE
+ - 18 rue Neuve Sainte-Catherine
+ - 13007    MARSEILLE
+ - caue13&amp;#64;caue13.fr
+ - 04 96 11 01 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CALVADOS
+ - 28 rue Jean Eudes
+ - 14000    CAEN
+ - contact&amp;#64;caue14.fr
+ - 02 31 15 59 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CANTAL
+ - 19 avenue de la République
+ - 15000    AURILLAC
+ - caue.cantal&amp;#64;wanadoo.fr
+ - 04 71 48 50 22
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE
+ - 31 boulevard Besson Bey
+ - 16000    ANGOULEME
+ - contact&amp;#64;caue16.fr
+ - 05 45 92 95 93
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE-MARITIME
+ - 85 boulevard de la République
+ - Les Minimes
+ - 17076    LA ROCHELLE Cedex 09
+ - contact&amp;#64;caue17.fr
+ - 05 46 31 71 90
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CHER
+ - 27 boulevard de Strasbourg
+ - 18000    BOURGES
+ - contact&amp;#64;caue18.fr
+ - 02 48 50 75 18
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE CORRÈZE
+ - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000    TULLE
+ - caue.19&amp;#64;wanadoo.fr
+ - 05 55 26 06 48
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE CORSE
+ - Immeuble l&amp;#039;Expo
+ - Avenue de la Libération
+ - 20600    BASTIA
+ - cauedecorse&amp;#64;orange.fr
+ - 04 95 21 19 48
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR
+ - 1 rue de Soissons
+ - 21000    DIJON
+ - info&amp;#64;caue21.fr
+ - 03 80 30 02 38
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE
+ - 1 avenue Jean-Baptiste Defumade
+ - 23320    SAINT-VAURY
+ - caue23&amp;#64;caue23.fr
+ - 05 44 30 27 56
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE LA DORDOGNE
+ - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000    PÉRIGUEUX
+ - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA DRÔME
+ - 44 rue Faventines
+ - BP 1022
+ - 26010    VALENCE Cedex
+ - co-caue&amp;#64;dromenet.org
+ - 04 75 79 04 19
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DU GARD
+ - 29 rue Charlemagne
+ - 30000    NIMES
+ - accueil&amp;#64;caue30.fr
+ - 04 66 36 10 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-GARONNE
+ - 1 rue Matabiau
+ - 31000    TOULOUSE
+ - caue&amp;#64;caue31.org
+ - 05 62 73 73 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU GERS
+ - 93 route de Pessan
+ - 32000    AUCH
+ - cauegers&amp;#64;caue32.fr
+ - 05 62 05 75 34
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GIRONDE
+ - 283 rue d&amp;#039;Ornano
+ - 33000    BORDEAUX
+ - contact&amp;#64;cauegironde.com
+ - 05 56 97 81 89
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT
+ - 19 rue Saint Louis
+ - 34000    MONTPELLIER
+ - contact&amp;#64;caue34.fr
+ - 04 99 13 37 00
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DE L&amp;#039;ISÈRE
+ - 22 rue Hébert
+ - 38000    GRENOBLE
+ - contact&amp;#64;caue-isere.org
+ - 04 76 00 02 21
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES LANDES
+ - 155 rue Martin Luther King
+ - 40000    MONT-DE-MARSAN
+ - contact&amp;#64;caue40.com
+ - 05 58 06 11 77
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU LOIR-ET-CHER
+ - 34 avenue Maunoury
+ - 41000    BLOIS
+ - contact&amp;#64;caue41.fr
+ - 02 54 51 56 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-LOIRE
+ - 16 rue Jean Solvain
+ - 43000    LE PUY-EN-VELAY
+ - contact&amp;#64;caue43.fr
+ - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT
+ - Cité Bessières
+ - Rue Pierre Mendès France
+ - 46000    CAHORS
+ - caue.46&amp;#64;wanadoo.fr
+ - 05 65 30 14 35
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE LOT-ET-GARONNE
+ - 9 rue Etienne Dolet
+ - 47000    AGEN
+ - secretariat.vr&amp;#64;caue47.com
+ - 05 53 48 46 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAINE-ET-LOIRE
+ - Maison de l&amp;#039;architecture des territoires et du paysage
+ - 312 avenue René Gasnier
+ - 49100    ANGERS
+ - contact&amp;#64;caue49.com
+ - 02 41 22 99 99
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MANCHE
+ - 2 Place de Gaulle
+ - 50000    SAINT-LO
+ - courrier&amp;#64;caue50.fr
+ - 02 33 77 20 77 &lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 CHAUMONT - 03 25 32 52 62&lt;/p&gt;&lt;p&gt;CAUE DE LA MAYENNE
+ - 2 rue de l&amp;#039;Ermitage
+ - 53000    LAVAL
+ - accueil&amp;#64;caue53.com
+ - 02 43 56 41 79
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MEURTHE-ET-MOSELLE
+ - 48 esplanade Jacques Baudot
+ - Rue du Sergent Blandan
+ - co 90019
+ - 54035    NANCY Cedex
+ - caue&amp;#64;caue54.departement54.fr
+ - 03 83 94 51 78
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MEUSE
+ - 28 rue des Romains
+ - 55000    BAR-LE-DUC
+ - contact&amp;#64;caue55.fr
+ - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN - 2 All. Nicolas Leblanc, 56000 Vannes - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE
+ - 17 Quai Wiltzer
+ - 57000    METZ
+ - contact&amp;#64;caue57.com
+ - 03 87 74 46 06
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;OISE
+ - 4 rue de l&amp;#039;Abbé du Bos
+ - 60000    BEAUVAIS
+ - caue60&amp;#64;wanadoo.fr
+ - 03 44 82 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ORNE
+ - 54 rue Saint-Blaise
+ - 61000    ALENÇON
+ - contact&amp;#64;caue61.fr
+ - 02 33 26 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PAS-DE-CALAIS
+ - 43 rue d&amp;#039;Amiens
+ - 62018    ARRAS Cedex 9
+ - caue62&amp;#64;caue62.org
+ - 03 21 21 65 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PUY-DE-DÔME
+ - Maison de l&amp;#039;Habitat
+ - 129 avenue de la République
+ - 63100    CLERMONT-FERRAND
+ - contact&amp;#64;caue63.com
+ - 04 73 42 21 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES
+ - 4 place Reine Marguerite
+ - 64000    PAU
+ - contact&amp;#64;caue64.fr
+ - 05 59 84 53 66
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-PYRÉNÉES
+ - 14 boulevard Claude Debussy
+ - 65000    TARBES  - caue-65&amp;#64;orange.fr
+ - 05 62 56 71 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES
+ - 11 rue du Bastion Saint-François
+ - 66000    PERPIGNAN
+ - contact&amp;#64;caue66.fr
+ - 04 68 34 12 37
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE D&amp;#039;ALSACE
+ - 5 rue Hannong
+ - 67000    STRASBOURG
+ - caue&amp;#64;caue-alsace.com
+ - 03 88 15 02 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE RHÔNE-METROPOLE
+ DE LYON- 6 bis quai Saint-Vincent
+ - 69283    LYON Cedex 01
+ - caue69&amp;#64;caue69.fr
+ - 04 72 07 44 55 &lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;CAUE DE LA SARTHE
+ - 1 rue de la Mariette
+ - 72000    LE MANS
+ - caue.sarthe&amp;#64;wanadoo.fr
+ - 02 43 72 35 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SAVOIE
+ - Bâtiment Evolution
+ - 25 Rue Jean Pellerin
+ - CS 42632
+ - 73026    CHAMBERY Cedex
+ - caue&amp;#64;cauesavoie.org
+ - 04 79 60 75 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-SAVOIE
+ - L&amp;#039;Ilot-S
+ - 7 esplanade Paul Grimault
+ - BP 339
+ - 74008    ANNECY Cedex
+ - caue74&amp;#64;caue74.fr
+ - 04 50 88 21 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-MARITIME
+ - 27 rue François Mitterrand
+ - BP 90241
+ - 76142    PETIT-QUEVILLY Cedex
+ - caue&amp;#64;caue76.org
+ - 02 35 72 94 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-ET-MARNE
+ - 27 rue du Marché
+ - 77120    COULOMMIERS
+ - accueil&amp;#64;caue77.fr
+ - 01 64 03 30 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES DEUX-SÈVRES
+ - Maison du Département
+ - Mail Lucie Aubrac
+ - CS 58882
+ - 79000    NIORT
+ - caue&amp;#64;caue79.fr
+ - 05 49 28 06 28
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SOMME
+ - 35 mail Albert 1er
+ - 80000    AMIENS
+ - caue80&amp;#64;caue80.asso.fr
+ - 03 22 91 11 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN
+ - 188 rue de Jarlard
+ - 81000    ALBI
+ - caue&amp;#64;caue81.fr
+ - 05 63 60 16 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN-ET-GARONNE
+ - Hôtel du Département
+ - 100 boulevard Hubert Gouze
+ - 82000    MONTAUBAN
+ - caue82&amp;#64;ledepartement82.fr
+ - 05 63 03 80 88
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAR
+ - 26 Place Vincent Raspail
+ - 83000    TOULON Cedex
+ - contact&amp;#64;cauevar.fr
+ - 04 94 22 65 75
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA VENDEE
+ - 33 rue de l&amp;#039;atlantique
+ - CS 40685
+ - 85000    LA ROCHE-SUR-YON Cedex
+ - caue85&amp;#64;caue85.com
+ - 02 51 37 44 95
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-VIENNE
+ - 1 rue des Allois
+ - 87000    LIMOGES
+ - caue87&amp;#64;wanadoo.fr
+ - 05 53 32 32 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES VOSGES
+ - Conseil Départemental
+ - 88088    EPINAL Cedex 9
+ - caue88&amp;#64;vosges.fr
+ - 03 29 29 89 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE L&amp;#039;YONNE
+ - 8 avenue du 4e R.I.
+ - 89000    AUXERRE
+ - contact&amp;#64;caue89.fr
+ - 03 58 43 80 33
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ESSONNE
+ - 9 Cours Blaise Pascal
+ - 91000    EVRY
+ - caue91&amp;#64;caue91.asso.fr
+ - 01 60 79 35 44
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTS-DE-SEINE
+ - 279 terrasse de l&amp;#039;Université
+ - 92000    NANTERRE
+ - contact&amp;#64;caue92.com
+ - 01 71 04 52 49
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-DE-MARNE
+ - 36 rue Edmond Nocard
+ - 94700    MAISONS-ALFORT
+ - contact&amp;#64;caue94.fr
+ - 01 48 52 55 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-D&amp;#039;OISE
+ - Moulin de la couleuvre
+ - Rue des Deux Ponts
+ - 95300    PONTOISE
+ - caue95&amp;#64;caue95.org
+ - 01 30 38 68 68
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUADELOUPE
+ - Centre commercial le Pérou
+ - Bat B - N°46
+ - BP 136
+ - 97181    ABYMES Cedex
+ - contact&amp;#64;caue971.org
+ - 05 90 81 83 85
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MARTINIQUE
+ - 31 avenue Pasteur
+ - 97200    FORT-DE-FRANCE
+ - caue972&amp;#64;wanadoo.fr
+ - 05 96 70 10 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUYANE
+ - 13 avenue Léopold Héder
+ - 97300    CAYENNE
+ - caue973&amp;#64;orange.fr
+ - 05 94 31 42 82
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE-LA-RÉUNION
+ - 12 rue Monseigneur de Beaumont
+ - BP 868
+ - 97477    SAINT-DENIS Cedex
+ - courrier&amp;#64;caue974.com
+ - 02 62 21 60 86
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAYOTTE
+ - Département de Mayotte
+ - BP101
+ - 97600    MAYOTTE
+ - feda.soidri&amp;#64;cg976.fr
+ - 02 69 66 06 84
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y135" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z135" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
+        </is>
+      </c>
+      <c r="AA135" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC139" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AB135" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC135" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG135" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH135" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="140" spans="1:34" customHeight="0">
-      <c r="A140" s="1">
+    <row r="136" spans="1:34" customHeight="0">
+      <c r="A136" s="1">
+        <v>82912</v>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Se former à l'architecture, l'urbanisme, l'environnement et le paysage</t>
+        </is>
+      </c>
+      <c r="C136" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Nouveaux lieux, nouveaux liens
+Avenir Montagnes
+Cités éducatives
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E136" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de la Charente
+CAUE de la Dordogne
+CAUE du Puy-de-Dôme
+CAUE de la Sarthe
+CAUE des Deux-Sèvres
+CAUE du Loir-et-Cher
+CAUE du Val-de-Marne
+CAUE de la Martinique
+CAUE des Hautes-Alpes
+CAUE du Pas-de-Calais
+CAUE de la Haute-Loire
+CAUE de la Seine-Maritime
+CAUE du Morbihan
+CAUE de Mayotte
+CAUE des Landes
+CAUE des Vosges
+CAUE de l'Ariège
+CAUE de la Drôme
+CAUE de la Meuse
+CAUE de la Somme
+CAUE de l'Yonne
+CAUE du Maine-et-Loire
+CAUE de l'Ardèche
+CAUE de l'Aveyron
+CAUE de l'Essonne
+CAUE de l'Hérault
+CAUE de la Creuse
+CAUE de la Guyane
+CAUE de la Manche
+CAUE de la Vendée
+CAUE du Lot
+CAUE du Var
+CAUE du Cher
+CAUE du Gard
+CAUE du Gers
+CAUE du Tarn
+CAUE d'Alsace
+CAUE de Corse
+CAUE de l'Ain
+CAUE de l'Aude
+CAUE de l'Oise
+CAUE de l'Orne
+CAUE du Cantal
+CAUE du Loiret
+CAUE de Corrèze
+CAUE de l'Aisne
+CAUE de l'Isère
+CAUE du Calvados
+CAUE de la Haute-Savoie
+CAUE de la Haute-Vienne
+CAUE de Rhône-Métropole
+CAUE des Hauts-de-Seine
+CAUE du Tarn-et-Garonne
+CAUE de la Haute-Garonne
+CAUE de la Savoie
+CAUE de la Seine-et-Marne
+CAUE Lot-et-Garonne
+CAUE des Bouches-du-Rhône
+CAUE de Meurthe-et-Moselle
+CAUE de l'Île-de-la-Réunion
+CAUE de la Charente-Maritime
+CAUE des Pyrénées-Orientales
+CAUE des Pyrénées-Atlantiques
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE des Hautes-Pyrénées
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de la Côte-d'Or
+CAUE de Guadeloupe
+CAUE de la Gironde
+CAUE de la Mayenne
+CAUE de la Moselle
+CAUE du Val d'Oise</t>
+        </is>
+      </c>
+      <c r="G136" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H136" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous forment en étant dégagés de tout intérêt dans la maîtrise d&amp;#039;oeuvre.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les Caue ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ ils sont répartis sur quasiment tout le territoire national et travaillent en réseau.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les équipes sont pluridisciplinaires et sauront aller chercher les expertises nécessaires pour vos besoin de formation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les formations proposées par les CAUE ont plusieurs objectifs :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  mettre à jour ou approfondir les connaissances des professionnels
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettre aux maîtres d&amp;#039;ouvrages publics, aux maires, de mieux connaître leur territoire, ses évolutions et ses enjeux, les démarches et procédures d&amp;#039;aménagement et d&amp;#039;urbanisme, les outils à leur disposition, les techniques les plus appropriées à leurs actions et à l&amp;#039;implication des habitants ou usagers
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettre aux enseignants d&amp;#039;intégrer les enjeux inhérents à l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement dans les projets pédagogiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  participer aux formations des publics scolaires afin de contribuer à l&amp;#039;ouverture d&amp;#039;esprit et/ou d&amp;#039;élargir leurs compétences en tant que citoyens ou futurs professionnels.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les modalités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de nombreux CAUE sont datadockés
+ &lt;/li&gt;
+ &lt;li&gt;
+  les formations peuvent être basées sur des cas pratiques, des visites de chantiers et/ou des retours d&amp;#039;expérience, des pratiques innovantes et/ou expérimentales...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ces temps de travail peuvent prendre la forme d&amp;#039;interventions de quelques heures, de plusieurs jours ou de voyages d&amp;#039;étude qui nourrissent les réflexions à partir de vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Leurs formations s&amp;#039;appuyent toujours sur une connaissance fine du territoire et/ou des actions inspirantes liées au travail en réseau.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ NB : Nature de l&amp;#039;aide complémentaire aux formations
+ &lt;br /&gt;
+ Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
+ &lt;br /&gt;
+ Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formations dans les domaines de:
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  TRANSVERSALEMENT
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences / Place de l&amp;#039;élu
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N136" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O136" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S136" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T136" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U136" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V136" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com</t>
+        </is>
+      </c>
+      <c r="X136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AVEYRON - 5 place Sainte-Catherine - Immeuble Sainte Catherine - 12000 RODEZ - caue&amp;#64;caueaveyron.fr - 05 65 68 66 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES BOUCHES-DU-RHÔNE - 18 rue Neuve Sainte-Catherine - 13007 MARSEILLE - caue13&amp;#64;caue13.fr - 04 96 11 01 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CALVADOS - 28 rue Jean Eudes - 14000 CAEN - contact&amp;#64;caue14.fr - 02 31 15 59 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CANTAL - 19 avenue de la République - 15000 AURILLAC - caue.cantal&amp;#64;wanadoo.fr - 04 71 48 50 22
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE - 31 boulevard Besson Bey - 16000 ANGOULEME - contact&amp;#64;caue16.fr - 05 45 92 95 93
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE-MARITIME - 85 boulevard de la République - Les Minimes - 17076 LA ROCHELLE Cedex 09 - contact&amp;#64;caue17.fr - 05 46 31 71 90
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CHER - 27 boulevard de Strasbourg - 18000 BOURGES - contact&amp;#64;caue18.fr - 02 48 50 75 18
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE CORRÈZE - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000 TULLE - caue.19&amp;#64;wanadoo.fr - 05 55 26 06 48
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE CORSE - Immeuble l&amp;#039;Expo - Avenue de la Libération - 20600 BASTIA - cauedecorse&amp;#64;orange.fr - 04 95 21 19 48
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR - 1 rue de Soissons - 21000 DIJON - info&amp;#64;caue21.fr - 03 80 30 02 38
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE - 1 avenue Jean-Baptiste Defumade - 23320 SAINT-VAURY - caue23&amp;#64;caue23.fr - 05 44 30 27 56
+&lt;/p&gt;
+&lt;p&gt;CAUE DE LA DORDOGNE - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000 PÉRIGUEUX - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA DRÔME - 44 rue Faventines - BP 1022 - 26010 VALENCE Cedex - co-caue&amp;#64;dromenet.org - 04 75 79 04 19
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DU GARD - 29 rue Charlemagne - 30000 NIMES - accueil&amp;#64;caue30.fr - 04 66 36 10 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-GARONNE - 1 rue Matabiau - 31000 TOULOUSE - caue&amp;#64;caue31.org - 05 62 73 73 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU GERS - 93 route de Pessan - 32000 AUCH - cauegers&amp;#64;caue32.fr - 05 62 05 75 34
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GIRONDE - 283 rue d&amp;#039;Ornano - 33000 BORDEAUX - contact&amp;#64;cauegironde.com - 05 56 97 81 89
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT - 19 rue Saint Louis - 34000 MONTPELLIER - contact&amp;#64;caue34.fr - 04 99 13 37 00
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DE L&amp;#039;ISÈRE - 22 rue Hébert - 38000 GRENOBLE - contact&amp;#64;caue-isere.org - 04 76 00 02 21
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES LANDES - 155 rue Martin Luther King - 40000 MONT-DE-MARSAN - contact&amp;#64;caue40.com - 05 58 06 11 77
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU LOIR-ET-CHER - 34 avenue Maunoury - 41000 BLOIS - contact&amp;#64;caue41.fr - 02 54 51 56 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-LOIRE - 16 rue Jean Solvain - 43000 LE PUY-EN-VELAY - contact&amp;#64;caue43.fr - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT - Cité Bessières - Rue Pierre Mendès France - 46000 CAHORS - caue.46&amp;#64;wanadoo.fr - 05 65 30 14 35
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE LOT-ET-GARONNE - 9 rue Etienne Dolet - 47000 AGEN - secretariat.vr&amp;#64;caue47.com - 05 53 48 46 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAINE-ET-LOIRE - Maison de l&amp;#039;architecture des territoires et du paysage - 312 avenue René Gasnier - 49100 ANGERS - contact&amp;#64;caue49.com - 02 41 22 99 99
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MANCHE - 2 Place de Gaulle - 50000 SAINT-LO - courrier&amp;#64;caue50.fr - 02 33 77 20 77 &lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 Chaumont - 03 25 32 52 62&lt;/p&gt;&lt;p&gt;CAUE DE LA MAYENNE - 2 rue de l&amp;#039;Ermitage - 53000 LAVAL - accueil&amp;#64;caue53.com - 02 43 56 41 79
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MEURTHE-ET-MOSELLE - 48 esplanade Jacques Baudot - Rue du Sergent Blandan - co 90019 - 54035 NANCY Cedex - caue&amp;#64;caue54.departement54.fr - 03 83 94 51 78
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MEUSE - 28 rue des Romains - 55000 BAR-LE-DUC - contact&amp;#64;caue55.fr - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN - 2 All. Nicolas Leblanc, 56000 Vannes - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE - 17 Quai Wiltzer - 57000 METZ - contact&amp;#64;caue57.com - 03 87 74 46 06
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;OISE - 4 rue de l&amp;#039;Abbé du Bos - 60000 BEAUVAIS - caue60&amp;#64;wanadoo.fr - 03 44 82 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ORNE - 54 rue Saint-Blaise - 61000 ALENÇON - contact&amp;#64;caue61.fr - 02 33 26 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PAS-DE-CALAIS - 43 rue d&amp;#039;Amiens - 62018 ARRAS Cedex 9 - caue62&amp;#64;caue62.org - 03 21 21 65 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PUY-DE-DÔME - Maison de l&amp;#039;Habitat - 129 avenue de la République - 63100 CLERMONT-FERRAND - contact&amp;#64;caue63.com - 04 73 42 21 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES - 4 place Reine Marguerite - 64000 PAU - contact&amp;#64;caue64.fr - 05 59 84 53 66
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-PYRÉNÉES - 14 boulevard Claude Debussy - 65000 TARBES - caue-65&amp;#64;orange.fr - 05 62 56 71 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES - 11 rue du Bastion Saint-François - 66000 PERPIGNAN - contact&amp;#64;caue66.fr - 04 68 34 12 37
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE D&amp;#039;ALSACE - 5 rue Hannong - 67000 STRASBOURG - caue&amp;#64;caue-alsace.com - 03 88 15 02 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE RHÔNE-METROPOLE DE LYON- 6 bis quai Saint-Vincent - 69283 LYON Cedex 01 - caue69&amp;#64;caue69.fr - 04 72 07 44 55 &lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;CAUE DE LA SARTHE - 1 rue de la Mariette - 72000 LE MANS - caue.sarthe&amp;#64;wanadoo.fr - 02 43 72 35 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SAVOIE - Bâtiment Evolution - 25 Rue Jean Pellerin - CS 42632 - 73026 CHAMBERY Cedex - caue&amp;#64;cauesavoie.org - 04 79 60 75 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-SAVOIE - L&amp;#039;Ilot-S - 7 esplanade Paul Grimault - BP 339 - 74008 ANNECY Cedex - caue74&amp;#64;caue74.fr - 04 50 88 21 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-MARITIME - 27 rue François Mitterrand - BP 90241 - 76142 PETIT-QUEVILLY Cedex - caue&amp;#64;caue76.org - 02 35 72 94 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-ET-MARNE - 27 rue du Marché - 77120 COULOMMIERS - accueil&amp;#64;caue77.fr - 01 64 03 30 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES DEUX-SÈVRES - Maison du Département - Mail Lucie Aubrac - CS 58882 - 79000 NIORT - caue&amp;#64;caue79.fr - 05 49 28 06 28
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SOMME - 35 mail Albert 1er - 80000 AMIENS - caue80&amp;#64;caue80.asso.fr - 03 22 91 11 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN - 188 rue de Jarlard - 81000 ALBI - caue&amp;#64;caue81.fr - 05 63 60 16 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN-ET-GARONNE - Hôtel du Département - 100 boulevard Hubert Gouze - 82000 MONTAUBAN - caue82&amp;#64;ledepartement82.fr - 05 63 03 80 88
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAR - 26 Place Vincent Raspail - 83000 TOULON Cedex - contact&amp;#64;cauevar.fr - 04 94 22 65 75
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA VENDEE - 33 rue de l&amp;#039;atlantique - CS 40685 - 85000 LA ROCHE-SUR-YON Cedex - caue85&amp;#64;caue85.com - 02 51 37 44 95
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-VIENNE - 1 rue des Allois - 87000 LIMOGES - caue87&amp;#64;wanadoo.fr - 05 53 32 32 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES VOSGES - Conseil Départemental - 88088 EPINAL Cedex 9 - caue88&amp;#64;vosges.fr - 03 29 29 89 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE L&amp;#039;YONNE - 8 avenue du 4e R.I. - 89000 AUXERRE - contact&amp;#64;caue89.fr - 03 58 43 80 33
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ESSONNE - 9 Cours Blaise Pascal - 91000 EVRY - caue91&amp;#64;caue91.asso.fr - 01 60 79 35 44
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTS-DE-SEINE - 279 terrasse de l&amp;#039;Université - 92000 NANTERRE - contact&amp;#64;caue92.com - 01 71 04 52 49
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-DE-MARNE - 36 rue Edmond Nocard - 94700 MAISONS-ALFORT - contact&amp;#64;caue94.fr - 01 48 52 55 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-D&amp;#039;OISE - Moulin de la couleuvre - Rue des Deux Ponts - 95300 PONTOISE - caue95&amp;#64;caue95.org - 01 30 38 68 68
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUADELOUPE - Centre commercial le Pérou - Bat B - N°46 - BP 136 - 97181 ABYMES Cedex - contact&amp;#64;caue971.org - 05 90 81 83 85
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MARTINIQUE - 31 avenue Pasteur - 97200 FORT-DE-FRANCE - caue972&amp;#64;wanadoo.fr - 05 96 70 10 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y136" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z136" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56d5-copie-13h45-se-former-a-larchitecture-lurbani/</t>
+        </is>
+      </c>
+      <c r="AA136" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB136" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine</t>
+        </is>
+      </c>
+      <c r="AC136" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG136" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH136" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="137" spans="1:34" customHeight="0">
+      <c r="A137" s="1">
         <v>52290</v>
       </c>
-      <c r="B140" s="1" t="inlineStr">
+      <c r="B137" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissement</t>
         </is>
       </c>
-      <c r="C140" s="1" t="inlineStr">
+      <c r="C137" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E140" s="1" t="inlineStr">
+      <c r="E137" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G140" s="1" t="inlineStr">
+      <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H140" s="1" t="inlineStr">
+      <c r="H137" s="1" t="inlineStr">
         <is>
           <t>Prêt
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K140" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L140" s="1" t="inlineStr">
+      <c r="K137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L137" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &amp;#34;
   &lt;em&gt;
    Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
@@ -32383,96 +31747,96 @@
   Plus petit crédit : 11 000€
  &lt;/li&gt;
  &lt;li&gt;
   Plus gros crédit : 50 millions €
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
  &lt;/li&gt;
  &lt;li&gt;
   Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M140" s="1" t="inlineStr">
+      <c r="M137" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Social et Petite enfance
   &lt;/strong&gt;
   (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Revitalisation des centres villes
   &lt;/strong&gt;
   (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Rayonnement culturel
   &lt;/strong&gt;
   (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Transition énergétique
   &lt;/strong&gt;
   (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement des mobilités douces
   &lt;/strong&gt;
   (Bordeaux Métropole, 33)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement sportif
   &lt;/strong&gt;
   (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N140" s="1" t="inlineStr">
+      <c r="N137" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -32515,211 +31879,599 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O140" s="1" t="inlineStr">
+      <c r="O137" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R140" s="1" t="inlineStr">
+      <c r="R137" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Etude de l&amp;#039;adhésion
   &lt;/strong&gt;
   : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Éligibilité à l&amp;#039;adhésion
   &lt;/strong&gt;
   : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vote de la délibération de la collectivité
   &lt;/strong&gt;
   : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Versement de l&amp;#039;Apport en capital initial
   &lt;/strong&gt;
   : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
   &lt;/strong&gt;
   : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S140" s="1" t="inlineStr">
+      <c r="S137" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T140" s="1" t="inlineStr">
+      <c r="T137" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U140" s="1" t="inlineStr">
+      <c r="U137" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V140" s="1" t="inlineStr">
+      <c r="V137" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W140" s="1" t="inlineStr">
+      <c r="W137" s="1" t="inlineStr">
         <is>
           <t>https://portail.agence-france-locale.fr/</t>
         </is>
       </c>
-      <c r="X140" s="1" t="inlineStr">
+      <c r="X137" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email :
  &lt;/strong&gt;
  adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y140" s="1" t="inlineStr">
+      <c r="Y137" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z140" s="1" t="inlineStr">
+      <c r="Z137" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
         </is>
       </c>
-      <c r="AA140" s="1" t="inlineStr">
+      <c r="AA137" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB140" s="1" t="inlineStr">
+      <c r="AB137" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un système de vidéo-protection
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC140" s="1" t="inlineStr">
+      <c r="AC137" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
+      <c r="AE137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG137" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2020</t>
+        </is>
+      </c>
+      <c r="AH137" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="138" spans="1:34" customHeight="0">
+      <c r="A138" s="1">
+        <v>49781</v>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Financer l’immobilier d’entreprise et d’aménagement au sein des territoires</t>
+        </is>
+      </c>
+      <c r="D138" s="1" t="inlineStr">
+        <is>
+          <t>Financement pour l’aménagement et l’immobilier d’entreprise</t>
+        </is>
+      </c>
+      <c r="E138" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G138" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H138" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Vous
+êtes porteur d’un projet d’immobilier d’entreprise et d’aménagement en tant que
+collectivité locale, artisan, TPE, créateur d’entreprise, travailleur
+indépendant, start-up ou encore investisseur ? &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Vous êtes à la recherche
+d’un financement pour développer l’attractivité commerciale d’un territoire,
+l’offre immobilière tertiaire de bureaux, le commerce de proximité, l’économie
+de centre-ville ? &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;La Banque des Territoires &lt;/span&gt;&lt;span&gt;peut&lt;span&gt;
+investir dans les projets d’aménagement et d’immobilier d’activité au meilleur
+prix, en facilitant l’acceptabilité des projets et en soutenant l’innovation.&lt;/span&gt;&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’offre
+d’investissement concerne les projets portant sur :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;l’aménagement, le foncier et le redéveloppement
+immobilier ;&lt;/li&gt;&lt;li&gt;l’immobilier industriel ;&lt;/li&gt;&lt;li&gt;l’immobilier tertiaire ; &lt;/li&gt;&lt;li&gt;l’immobilier et l’exploitation de
+tiers-lieux ; &lt;/li&gt;&lt;li&gt;l’immobilier de logistique urbaine ; &lt;/li&gt;&lt;li&gt;les autres aménagements et
+immobiliers.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;La Banque
+des Territoires intervient au cas par cas ou via des foncières (privées ou
+SEM), dans des opérations immobilières de construction ou de réhabilitation des
+bâtiments avec des objectifs de forte valeur ajoutée et une qualité
+environnementale exemplaire.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N138" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Artisanat
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O138" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S138" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T138" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U138" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V138" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-amenagement-immobilier-activite?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=amenagement_immo_etp_psat</t>
+        </is>
+      </c>
+      <c r="X138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y138" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z138" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/immobilier-d-entreprise-et-l-amenagement/</t>
+        </is>
+      </c>
+      <c r="AA138" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC138" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG138" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2020</t>
+        </is>
+      </c>
+      <c r="AH138" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="139" spans="1:34" customHeight="0">
+      <c r="A139" s="1">
+        <v>166512</v>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Commerces alimentaires de proximité et halles</t>
+        </is>
+      </c>
+      <c r="D139" s="1" t="inlineStr">
+        <is>
+          <t>Commerces alimentaires de proximité et halles</t>
+        </is>
+      </c>
+      <c r="E139" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G139" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="K139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le soutien régional vise les projets de création et de maintien de derniers commerces alimentaires de proximité (boulangerie, cafés-restaurants, multiples ruraux, …), ainsi que les halles et marchés couverts.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutenir les dynamiques locales en accompagnant les initiatives visant à maintenir et développer des services économiques de proximité&lt;/li&gt;&lt;li&gt;Favoriser l’emploi local en encourageant la création et le maintien d’activités non délocalisables au cœur des centres-villes et centres-bourgs&lt;/li&gt;&lt;li&gt;Garantir l’accès aux services pour tous, en cohérence avec les compétences régionales et les priorités en matière d’aménagement du territoire&lt;/li&gt;&lt;li&gt;Contribuer aux enjeux de transitions écologiques et sociétales des territoires en promouvant les projets innovants, intégrant des productions locales ou des initiatives citoyennes ou de l’Economie Sociale et Solidaire&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Aides et taux maximum selon vulnérabilité du territoire :&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Maximum de 35% et 100 000 € pour les territoires en situation de forte vulnérabilité&lt;/li&gt;&lt;li&gt;Maximum de 25% et 85 000 € pour les territoires en situation de vulnérabilité intermédiaire&lt;/li&gt;&lt;li&gt;Maximum de 15% et 75 000 € pour les territoires avec peu ou pas de vulnérabilité&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N139" s="1" t="inlineStr">
+        <is>
+          <t>Economie locale et circuits courts
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O139" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q139" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2028</t>
+        </is>
+      </c>
+      <c r="R139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes,&lt;/li&gt;&lt;li&gt;Etablissements Publics de Coopération Intercommunale,&lt;/li&gt;&lt;li&gt;Bailleurs sociaux. &lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;Les projets doivent avoir fait l&amp;#039;objet d&amp;#039;une étude préalable justifiant de leur intérêt et de leur viabilité.&lt;br /&gt;&lt;br /&gt;Il est attendu que les projets accompagnés intègrent les enjeux de transitions environnementales et sociales suivants :&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Préservation du foncier,&lt;/li&gt;&lt;li&gt;Revitalisation des centres-villes et centres bourgs,&lt;/li&gt;&lt;li&gt;Gestion économe des ressources naturelles,&lt;br /&gt;Besoins des populations locales,&lt;/li&gt;&lt;li&gt;Sobriété énergétique et adaptation au changement climatique&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;Sont exclus :&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Les projets situés en dehors des tissus urbains des centres-villes et centre-bourg&lt;/li&gt;&lt;li&gt;Projets et dépenses d’acquisition de foncier et de bâtiments&lt;/li&gt;&lt;li&gt;Les aménagements extérieurs (voierie, réseaux divers, espaces verts, parkings…)&lt;/li&gt;&lt;li&gt;Les travaux réalisés directement par le bénéficiaire&lt;/li&gt;&lt;li&gt;Les projets faisant l&amp;#039;objet d&amp;#039;un crédit-bail&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="U139" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V139" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/commerces-alimentaires-de-proximite-et-halles</t>
+        </is>
+      </c>
+      <c r="Y139" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z139" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/commerces-alimentaires-de-proximite-et-halles/</t>
+        </is>
+      </c>
+      <c r="AA139" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF139" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG139" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH139" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" spans="1:34" customHeight="0">
+      <c r="A140" s="1">
+        <v>166514</v>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Actions collectives de soutien à l'artisanat et au commerce de proximité</t>
+        </is>
+      </c>
+      <c r="D140" s="1" t="inlineStr">
+        <is>
+          <t>Actions collectives de soutien à l&amp;apos;artisanat et au commerce de proximité</t>
+        </is>
+      </c>
+      <c r="E140" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G140" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de la politique contractuelle territoriale, la Région accompagne les très petites entreprises (TPE) d&amp;#039;artisanat et de commerce de proximité, répondant aux enjeux de d&amp;#039;aménagement, de développement et de transitions des territoires. Cet accompagnement vise notamment le maintien des services de proximité en milieu rural, la revitalisation des centres-villes et des centres-bourgs, la création de valeur ajoutée et d&amp;#039;emplois dans les territoires.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Redynamiser et les centres-villes et centres-bourgs, en soutenant des dynamiques d’accompagnement des entreprises sur les territoires ruraux en situation de vulnérabilité socioéconomique et en intégrant les transitions&lt;/li&gt;&lt;li&gt;Renforcer les dynamiques collaboratives entre les collectivités territoriales, les entreprises commerciales et artisanales de proximité, et les réseaux d’acteurs locaux (clubs d’entreprises…)&lt;/li&gt;&lt;li&gt;Accompagner l&amp;#039;accélération des transitions écologiques et énergétiques des TPE ainsi que leur transformation numérique&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Diagnostic stratégique territorial : maximum 50% des dépenses plafonnées à 30 000 euros&lt;br /&gt;&lt;br /&gt;Bilan conseil individualisé TPE : maximum 50% des dépenses plafonnées à 1 500 euros par bilan conseil&lt;br /&gt;&lt;br /&gt;Investissement productif des TPE : maximum 50% des dépenses plafonnées à 75 000 euros&lt;br /&gt;&lt;br /&gt;Stratégies collectives et animation de réseaux : maximum 40% des dépenses plafonnées à 100 000 euros pour les collectivités, 20 000 euros pour les clubs d’entreprises et associations&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N140" s="1" t="inlineStr">
+        <is>
+          <t>Economie locale et circuits courts
+Revitalisation
+Innovation, créativité et recherche
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O140" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q140" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2028</t>
+        </is>
+      </c>
+      <c r="R140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Territoires de contractualisation porteurs d&amp;#039;Actions collectives de soutien à l&amp;#039;artisanat et au commerce de proximité&lt;/li&gt;&lt;li&gt;Territoires de contractualisation en situation de vulnérabilité socio-économique forte&lt;/li&gt;&lt;li&gt;Très petites entreprises (TPE) de l&amp;#039;artisanat et du commerce répondant aux cibles retenues entre la Région et les territoires&lt;/li&gt;&lt;li&gt;Clubs d&amp;#039;entreprises et associations de commerçants &lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;Les cibles retenues dans le cadre du programme territorialisé (activités, entreprises, projets et investissements éligibles) ainsi que les modalités d’accompagnement au titre des bilans conseil et des aides aux investissements sont arrêtées de concert entre le territoire et la Région.&lt;br /&gt;&lt;br /&gt;Ce dispositif s’inscrit en complémentarité avec les aides prévues dans les règlements d’intervention de l’Economie Territoriale, en conformité avec le Schéma régional de développement économique, d’innovation et d’internationalisation (SRDEII).</t>
+        </is>
+      </c>
+      <c r="U140" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V140" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/actions-collectives-de-soutien-lartisanat-et-au-commerce-de-proximite</t>
+        </is>
+      </c>
+      <c r="Y140" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z140" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/actions-collectives-de-soutien-a-l-artisanat-et-au-commerce-de-proximite/</t>
+        </is>
+      </c>
+      <c r="AA140" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
       <c r="AE140" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF140" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG140" s="1" t="inlineStr">
         <is>
-          <t>10/07/2020</t>
+          <t>02/08/2026</t>
         </is>
       </c>
       <c r="AH140" s="1" t="inlineStr">
         <is>
-          <t>10/07/2026</t>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
     <row r="141" spans="1:34" customHeight="0">
       <c r="A141" s="1">
         <v>27637</v>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>Mener des missions d'animation</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
           <t>Dispositif des aides à l'animation</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -32859,48 +32611,517 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC141" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
       <c r="AE141" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF141" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG141" s="1" t="inlineStr">
         <is>
           <t>12/02/2020</t>
         </is>
       </c>
       <c r="AH141" s="1" t="inlineStr">
         <is>
-          <t>11/07/2026</t>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="142" spans="1:34" customHeight="0">
+      <c r="A142" s="1">
+        <v>46985</v>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets en zone rurale (LEADER)</t>
+        </is>
+      </c>
+      <c r="C142" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E142" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'action locale Alpes et Azur (GAL)</t>
+        </is>
+      </c>
+      <c r="F142" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'action locale Alpes et Azur (GAL)</t>
+        </is>
+      </c>
+      <c r="G142" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H142" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I142" s="1" t="inlineStr">
+        <is>
+          <t> Max : 90</t>
+        </is>
+      </c>
+      <c r="J142" s="1" t="inlineStr">
+        <is>
+          <t>Selon le porteur et le régime d'aides d'Etat appliqué</t>
+        </is>
+      </c>
+      <c r="K142" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;LEADER, c’est l’acronyme de « Liaison Entre Actions de Développement de l’Économie Rurale ». C’&lt;span&gt;est
+ un dispositif européen sous l’autorité de la Région Sud, qui soutient 
+le développement des territoires ruraux grâce à l’attribution de 
+subventions à de&lt;/span&gt;&lt;span&gt;s porteurs de projets locaux.&lt;/span&gt;&lt;span&gt; &lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Un projet visant à créer de nouveaux services, à encourager l’alimentation durable, les mobilités douces, l’économie circulaire ou régénérative, à renforcer les solidarités et le lien social ? Une volonté de faire un projet ensemble et de partager ?&lt;/p&gt;&lt;p&gt;Tous les acteurs privés et publics projetant de mettre en place des actions relevant de la transition écologique et solidaire sur le territoire du Parc naturel régional des Préalpes d’Azur, de la Communauté de Communes Alpes d’Azur, de la Communauté de communes Vallée de l’Ubaye Serre-Ponçon et de la Communauté de communes Serre-Ponçon peuvent bénéficier d’une aide LEADER. &lt;/p&gt;&lt;p&gt;Le Groupe d’Action Locale Alpes et Azur est doté d’une enveloppe de plus de 2,6 millions d’euros de FEADER pour mener à bien sa stratégie « Bien vivre ensemble dans un territoire de montagne en transition ». Trois axes prioritaires seront subventionnés : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcer les liens et consolider les services pour tous&lt;/li&gt;&lt;li&gt;Encourager les initiatives économiques locales, durables et collectives&lt;/li&gt;&lt;li&gt;Innover dans notre lien aux ressources&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;p&gt;La démarche LEADER permet aussi de soutenir des projets en « Coopération », en partenariat avec d’autres territoires en France ou en Europe.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://www.youtube.com/channel/UCdiyWTX03o4X8c9v1jLuInA
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N142" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Forêts
+Montagne
+Sols
+Transition énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Biodiversité
+Logement et habitat
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O142" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P142" s="1" t="inlineStr">
+        <is>
+          <t>09/02/2026</t>
+        </is>
+      </c>
+      <c r="Q142" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2026</t>
+        </is>
+      </c>
+      <c r="R142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Démarche multi-partenaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retombées positives pour la communauté
+ &lt;/li&gt;
+ &lt;li&gt;
+  Innovation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Impact environnemental positif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inclusion de tous les publics
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S142" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T142" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U142" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alpes et Azur</t>
+        </is>
+      </c>
+      <c r="V142" s="1" t="inlineStr">
+        <is>
+          <t>https://www.leader-alpesetazur.eu/</t>
+        </is>
+      </c>
+      <c r="X142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Equipe technique LEADER - leader&amp;#64;alpesdazur.fr&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y142" s="1" t="inlineStr">
+        <is>
+          <t>leader@alpesdazur.fr</t>
+        </is>
+      </c>
+      <c r="Z142" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/626a-leader-une-subvention-europeenne-pour-vos-pro/</t>
+        </is>
+      </c>
+      <c r="AA142" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC142" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'Action Locale Alpes et Azur</t>
+        </is>
+      </c>
+      <c r="AD142" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG142" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2020</t>
+        </is>
+      </c>
+      <c r="AH142" s="1" t="inlineStr">
+        <is>
+          <t>24/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="143" spans="1:34" customHeight="0">
+      <c r="A143" s="1">
+        <v>104710</v>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer à la mise en œuvre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="C143" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D143" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Mise en oeuvre d&amp;apos;opérations dans le cadre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="E143" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G143" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H143" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif : Contribuer à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mesure permettant l&amp;#039;assistance aux opérations contribuant à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;aide publique est fixé par la GAL.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations, se référer au Programme de Développement Rural Régional.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N143" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Artisanat
+Information voyageur, billettique multimodale
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O143" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires éligibles sont définis par les groupes d&amp;#039;action locale, en fonction de leur stratégie.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le taux d&amp;#039;aide publique est fixé par la GAL.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S143" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U143" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V143" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/leader-mise-en-oeuvre-doperations-dans-le-cadre-de-la-strategie-locale-de-developpement</t>
+        </is>
+      </c>
+      <c r="X143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des politiques européennes
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contactez votre GAL référent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y143" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z143" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3751-leader-mise-en-oeuvre-doperations-dans-le-cadre-strategie-locale/</t>
+        </is>
+      </c>
+      <c r="AA143" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB143" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AD143" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF143" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG143" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH143" s="1" t="inlineStr">
+        <is>
+          <t>25/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>