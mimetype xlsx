--- v0 (2026-04-20)
+++ v1 (2026-09-07)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH121"/>
+  <dimension ref="A1:AH124"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,9244 +263,2414 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>162310</v>
+        <v>120021</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Bénéficier de la rémunération des stagiaires de la formation professionnelle</t>
+          <t>Accompagner les Communes à la connaissance des conditions de vie des populations de leur territoire</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Rémunération des stagiaires de la formation professionnelle</t>
+          <t>Réalisation d'un portrait sociodémographique</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Autre aide financière</t>
+          <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Le principe et les conditions de rémunération de stagiaires de la formation professionnelle.&lt;/p&gt; &lt;p&gt;Stagiaires de la formation professionnelle&lt;/p&gt; &lt;p&gt;Pour bénéficier de la rémunération de stagiaire de la formation professionnelle, il convient de remplir deux critères :&lt;/p&gt;
-[...2 lines deleted...]
-&lt;p&gt;&lt;em&gt;NB : la bourse d’études et la rémunération ne sont pas cumulables.&lt;/em&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ Accompagner les Communes à la connaissance des conditions de vie des populations de leur territoire
+&lt;/p&gt;
+&lt;p&gt;
+ Durée : 15 jours à 1 mois
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Déclinaison du portrait social de la Seine-et-Marne dans ses trois grandes dimensions (démographie, conditions de vie et précarités) à l&amp;#039;échelle des communes qui en font la demande.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les études seront réalisées grâce aux données de l&amp;#039;Observatoire départemental et feront l&amp;#039;objet d&amp;#039;une présentation à la commune ayant fait la demande.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Document non contractuel mais engageant le Département sur la qualité des données partagées dans les diagnostics
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
-          <t>Formation professionnelle
-[...698 lines deleted...]
-Personnes âgées
+          <t>Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
-Citoyenneté
 Santé
-Alimentation
-Commerces et services
+Education et renforcement des compétences
 Formation professionnelle
-Technologies numériques et numérisation
-[...3 lines deleted...]
-Agriculture et agroalimentaire
 Consommation et production
-Economie sociale et solidaire
-[...7 lines deleted...]
-Accessibilité
 Lutte contre la précarité
 Emploi
-International
-[...5 lines deleted...]
-Artisanat
+Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
-Mobilité pour tous
 Connaissance de la mobilité
-Modes actifs : vélo, marche et aménagements associés
-[...66 lines deleted...]
-      <c r="AA7" s="1" t="inlineStr">
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Etre une collectivité de Seine-et-Marne
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ID77 - Sylvie ROGNON
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 01 64 14 73 56
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7c04-accompagner-les-communes-a-la-connaissance-de/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC7" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>10/08/2022</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G8" s="1" t="inlineStr">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>119980</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Dotation d'équipement des territoires ruraux</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...842 lines deleted...]
-      <c r="H14" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...1044 lines deleted...]
-      <c r="N20" s="1" t="inlineStr">
+      <c r="I3" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La &lt;strong&gt;dotation d&amp;#039;équipement des territoires ruraux &lt;/strong&gt;(DETR) soutient les projets d&amp;#039;investissement des communes et de leurs groupements. Les priorités de financement de cette dotation sont fixées chaque année au niveau départemental par une commission d&amp;#039;élus.&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation des équipements sportifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement d&amp;#039;un chemin piéton ou d&amp;#039;une piste cyclable pour renforcer la mobilité douce
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation thermique d&amp;#039;une école
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un bâtiment scolaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise aux normes défense incendie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation d&amp;#039;un système de vidéoprotection
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en accessibilité de bâtiments recevant du public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de voirie
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
+Sports et loisirs
 Tourisme
-Commerces et services
-[...1282 lines deleted...]
-Sols
+Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
-Réseaux de chaleur
 Recyclage et valorisation des déchets
-Personnes âgées
-[...2 lines deleted...]
-Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
-Citoyenneté
-[...2 lines deleted...]
-Alimentation
 Commerces et services
-Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
-Economie circulaire
-[...410 lines deleted...]
-Economie locale et circuits courts
 Agriculture et agroalimentaire
 Revitalisation
-Risques naturels
-[...350 lines deleted...]
-Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-Lutte contre la précarité
 Emploi
 International
 Attractivité économique
-Appui méthodologique
-[...4 lines deleted...]
-Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
-Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
-Spectacle vivant
-[...6 lines deleted...]
-Inclusion numérique
 Sécurité
-Cimetières et funéraire
-Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
-[...173 lines deleted...]
-      <c r="S32" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent bénéficier de la dotation d&amp;#039;équipement des territoires ruraux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les établissements publics de coopération intercommunale à fiscalité propre dans les départements de métropole qui ne forment pas un ensemble de plus de 75 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centre de plus de 20 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements publics de coopération intercommunale à fiscalité propre dans les départements d&amp;#039;outre-mer et le Département de Mayotte qui ne forment pas un ensemble de plus de 150 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centres de plus de 85 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements publics de coopération intercommunale éligibles en 2010 à la dotation globale d&amp;#039;équipement des communes ou à la dotation de développement rural ainsi que les syndicats mixtes créés en application de l&amp;#039;article L. 5711-1 et les syndicats de communes créés en application de l&amp;#039;article L. 5212-1 dont la population n&amp;#039;excède pas 60 000 habitants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les communes :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ a) Dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ b) Dont la population est supérieure à 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole et 35 000 habitants dans les départements d&amp;#039;outre-mer et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier moyen par habitant de l&amp;#039;ensemble des communes dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants ;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les communes de Saint-Pierre-et-Miquelon ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les communes nouvelles issues de la transformation d&amp;#039;établissements publics de coopération intercommunale éligibles à la dotation d&amp;#039;équipement des territoires ruraux l&amp;#039;année précédant leur transformation ou issues de la fusion de communes dont l&amp;#039;une d&amp;#039;entre elles était éligible à cette dotation l&amp;#039;année précédant leur fusion sont réputées remplir, pendant les trois premiers exercices à compter de leur création, les conditions de population mentionnées aux a et b.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre une commune ou un groupement éligible et le représentant de l&amp;#039;Etat, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ La liste des communes et EPCI éligibles à la DETR est transmise chaque année par la DGCL aux préfectures de département. Vous pouvez vous rapprocher de votre préfecture de département pour vous assurer de votre éligibilité à cette dotation.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T32" s="1" t="inlineStr">
-[...35 lines deleted...]
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département pour déposer un dossier :
+ &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture" rel="noopener" target="_blank"&gt;
+  https://lannuaire.service-public.fr/navigation/prefecture
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de département qui attribue les subventions.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b4d8-copie-16h46-financer-des-projets-dinvestissem/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC32" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un commerce de proximité
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2022</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="33" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G33" s="1" t="inlineStr">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>119942</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement dans les quartiers prioritaires de la politique de la ville - Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="C4" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...364 lines deleted...]
-      <c r="I36" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I4" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J36" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="N36" s="1" t="inlineStr">
+      <c r="J4" s="1" t="inlineStr">
+        <is>
+          <t>Taux max de subvention : projets d'investissement à 80%, projets de fonctionnement à 100%</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La dotation politique de la ville (DPV) bénéficie chaque année aux communes urbaines de métropole et d&amp;#039;outre-mer particulièrement défavorisées et présentant d&amp;#039;importants dysfonctionnements urbains.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette dotation vise à compléter la logique de péréquation prévalant dans le cadre de la dotation globale de fonctionnement (via la dotation de solidarité urbaine et de cohésion sociale - DSU), par un soutien renforcé aux actions des communes et de leurs établissements publics de coopération intercommunale (EPCI) à fiscalité propre, principalement dans le soutien à leurs investissements.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les subventions doivent être attribuées à des projets correspondants aux objectifs dans le contrat de ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets peuvent par exemple concerner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le domaine social et la santé : par exemple, la réhabilitation de locaux associatifs, la création d&amp;#039;une maison de santé pluri-disciplinaire, ou encore des projets portants sur les équipements sportifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;emploi et l&amp;#039;insertion ; par ex, chantiers-jeunes, prestations diverses liées à l&amp;#039;emploi et à la formation envers des publics ciblés
+ &lt;/li&gt;
+ &lt;li&gt;
+  La transition écologique : par exemple, la rénovation énergétique des bâtiments
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;éducation : rénovation des bâtiments scolaires, dédoublement des classes de grande section de maternelle, CP-CE1 en REP/REP&amp;#43;, équipement numérique des écoles...
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;action publique et les services publics : création d&amp;#039;espaces multimédia, création et aménagement de maisons France Services, de médiathèques, travaux d&amp;#039;amélioration de l&amp;#039;accès aux services
+ &lt;/li&gt;
+ &lt;li&gt;
+  La sécurité : systèmes de vidéo-surveillance, sécurisation des abords des écoles, des centres de loisirs
+ &lt;/li&gt;
+ &lt;li&gt;
+  La construction, l&amp;#039;habitat, l&amp;#039;urbanisme et les transports : création et aménagement de parkings, coordination locale de l&amp;#039;offre de logement, rénovation de voirie, mobilités douces
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Espaces verts
-Transition énergétique
-[...180 lines deleted...]
-Espaces verts
 Espace public
 Friche
-Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
-Recyclage et valorisation des déchets
-[...1 lines deleted...]
-Jeunesse
 Famille et enfance
-Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
-Santé
-[...2 lines deleted...]
-Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
-Economie circulaire
-[...2 lines deleted...]
-Consommation et production
 Economie sociale et solidaire
 Revitalisation
-Innovation, créativité et recherche
-[...2 lines deleted...]
-Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
-International
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En métropole, les critères d&amp;#039;éligibilité cumulatifs sont donc les suivants en 2022 :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1.    Les communes doivent :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soit disposer d&amp;#039;une convention telle que visée à l&amp;#039;article 10 de la loi n° 2003-710 du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine, passée avec l&amp;#039;ANRU au titre du premier programme national de rénovation urbaine, encore active sur le territoire de la commune au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  soit comprendre sur leur territoire un quartier prioritaire connaissant les dysfonctionnements urbains les plus importants. Conformément à l&amp;#039;arrêté du 29 avril 2015 relatif à la liste des quartiers prioritaires de la ville visés en priorité par le nouveau programme de renouvellement urbain (NPNRU) et à l&amp;#039;arrêté du 20 novembre 2018 relatif à la liste des quartiers visés à titre complémentaire par le NPNRU.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2.    Le pourcentage de la population communale résidant en quartier prioritaire de la politique de la ville (QPV) doit être supérieur à 19 %.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3.    Les communes doivent avoir fait partie, au moins une fois au cours des trois derniers exercices précédant la répartition (pour la DPV 2022, les communes doivent donc avoir été éligibles à la DSU au titre des exercices 2019, 2020 ou 2021) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  pour les communes de plus de 10 000 habitants, des 250 premières communes éligibles à la DSU, classées en fonction d&amp;#039;un indice synthétique de ressources et de charges ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les communes de 5 000 à 9 999 habitants, de l&amp;#039;ensemble des communes éligibles à la DSU.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles à la DPV les communes des DOM réunissant l&amp;#039;une des deux conditions suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  être une commune de 5 000 habitants au moins (en population DGF) et faire l&amp;#039;objet, sur le territoire de la commune, d&amp;#039;au moins une convention telle que visée à l&amp;#039;article 10 de la loi du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine passée avec l&amp;#039;agence nationale pour la rénovation urbaine (ANRU) , active au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  être citée dans la liste des quartiers qui présentent les dysfonctionnements urbains les plus importants prise en application du II de l&amp;#039;article 9-1 de la loi du 1er août 2003 et visés en priorité par le nouveau programme national de renouvellement urbain (NPNRU), au 1er janvier 2021.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Lorsque la compétence en matière de politique de la ville a été transférée par une commune bénéficiaire à un établissement public de coopération intercommunale à fiscalité propre, celui-ci peut bénéficier, sur décision du représentant de l&amp;#039;Etat dans le département, de la DPV pour le compte de cette commune. Seuls les communes et les EPCI compétents en matière de politique de la ville peuvent bénéficier d&amp;#039;une attribution au titre de la DPV.
+&lt;/p&gt;
+&lt;p&gt;
+ Les montants de DPV calculés ne sont pas directement attribués aux communes éligibles mais font l&amp;#039;objet d&amp;#039;une enveloppe départementale qui est répartie par le préfet de département. La DPV étant une dotation de projets d&amp;#039;investissement ou de fonctionnement, il revient au préfet de sélectionner les projets présentés par les communes en leur attribuant une subvention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets envisagés doivent répondre aux exigences suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  entrer dans le cadre des actions prévues dans le contrat de ville et dans le périmètre d&amp;#039;intervention de la DPV.
+ &lt;/li&gt;
+ &lt;li&gt;
+  se situer dans les quartiers politique de la ville, mais potentiellement également dans des zones à la périphérie de ceux-ci, dès lors que, conformément à la logique de « quartier vécu », ces équipements et actions profitent aux habitants des quartiers « politique de la ville ».
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Aucune subvention ne peut être accordée si l&amp;#039;opération a connu un commencement d&amp;#039;exécution avant la date de réception de la demande de subvention au préfet.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Communes éligibles à la Dotation Politique de la Ville (DPV) 2022</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre préfecture de votre département si votre commune est éligible à la DPV (liste actualisée chaque année).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aa40-financer-des-projets-dinvestissement-ou-de-fo/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>117420</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités à la mobilisation des aides européennes pour les projets de developpement territorial</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter l&amp;#039;accès des collectivités locales et des EPCI aux sources de financements européens</t>
+        </is>
+      </c>
+      <c r="M5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Europe est présente au quotidien auprès des citoyens. Les aides européennes sont nombreuses mais souvent mal connues par les acteurs locaux. Face à ce constat, le Département, via sa Mission Europe,  joue un rôle d&amp;#039;information et de promotion des fonds européens et s&amp;#039;engage dans une démarche d&amp;#039;appui-conseil aux porteurs de projet seine-et-marnais dans la recherche des cofinancements européens.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Informations-conseils sur les dispositifs de cofinancements européens
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la recherche de subventions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide au montage des dossiers de demandes de subventions européennes et ingénierie financière
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Transmission d&amp;#039;une fiche action ou d&amp;#039;une fiche projet. A réception des éléments détaillés du projet, la prestation consistera à établir un premier diagnostic des financements européens potentiellement mobilisables. Si le projet est éligible, un second niveau de prestation pourra être proposé  avec un accompagnement du porteur dans l&amp;#039;établissement de son dossier de demande de subvention.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Cohésion sociale et inclusion
+Formation professionnelle
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Biodiversité
+Emploi
+International</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;br /&gt;
+Mail : id77&amp;#64;departement77.fr
+&lt;br /&gt;
+Téléphone : 01 64 14 73 56</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/75b1-accompagner-les-collectivites-a-la-mobilisati/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>117423</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités pour le développement et à l'installation d'unités de méthanisation</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>Au travers de la charte CAPMETHA77, le Département, avec ses 8 signataires, affirme les orientations et valeurs qui doivent guider les projets de méthanisation, favoriser leur appropriation par tout porteur de projet, élu ou autre acteur seine-et-marnais concerné, et contribuer à leur réussite</t>
+        </is>
+      </c>
+      <c r="M6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie : Faire le lien entre l&amp;#039;élu et le porteur de projet ; bâtir une stratégie d&amp;#039;acceptabilité du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Action de sensibilisation : Réunions d&amp;#039;information auprès des Communes, des porteurs de projets, participation à des réunions publiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ressources documentaires : Exposition ; plaquettes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Document contractuel (conventions type ..)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Foncier
+Voirie et réseaux
+Recyclage et valorisation des déchets
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Qualité de l'air
+Bâtiments et construction
+Paysage
+Emploi
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;br /&gt;
+Mail : id77&amp;#64;departement77.fr
+&lt;br /&gt;
+Téléphone : 01 64 14 73 56</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8584-accompagner-les-collectivites-pour-le-develop/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>117373</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans l’élaboration du projet de territoire, d’un programme d’actions et de la mise en œuvre de ce dernier</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans l’élaboration du projet de territoire et à sa mise en œuvre</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Permettre à une collectivité,sur la base du diagnostic (réalisable dans ID77), de construire et d&amp;#039;élaborer un projet de territoire et le programme d&amp;#039;actions qui en découle.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département met à disposition ses connaissances et ses compétences techniques au service de la collectivité pour aboutir à la constitution d&amp;#039;un programme
+ &lt;br /&gt;
+ d&amp;#039;actions prévisionnel qui pourrait être mis en œuvre et sur l&amp;#039;identification des financements potentiels.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Appui méthodologique (remise de documents méthodologiques, échanges avec la collectivité)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement/Conseil amont (à un PLU par exemple)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;ateliers thématiques à la demande
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;élaboration d&amp;#039;un programme d&amp;#039;actions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui au montage de projet (recherche de financement par exemple)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Famille et enfance
+Accès aux services
+Santé
+Commerces et services
+Agriculture et agroalimentaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Paysage
+Accessibilité
+Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
-Valorisation d'actions
-Prévention des risques
 Artisanat
-Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
-Modes actifs : vélo, marche et aménagements associés
-[...2 lines deleted...]
-Médias et communication
+Industrie
 Réduction de l'empreinte carbone
-Bibliothèques et livres
-Mobilité fluviale
 Milieux humides
-Inclusion numérique
 Sécurité
-Cimetières et funéraire
-[...5 lines deleted...]
-      <c r="O37" s="1" t="inlineStr">
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;br /&gt;
+Mail :
+&lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+ id77&amp;#64;departement77.fr
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;
+&lt;br /&gt;
+Téléphone : 01 64 14 73 56</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/db38-accompagner-les-collectivites-dans-lelaborati/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>117589</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Professionnaliser les acteurs du développement rural , favoriser l'innovation dans les territoires ruraux et stimuler la mise en réseaux et les synergies entre acteurs</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Cap Rural Centre de ressources pour le développement local</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Cap Rural</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les communes du PETR Garrigues et Costières de Nîmes
+ Cap Rural est un
+ &lt;strong&gt;
+  c
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  &lt;a href="http://caprural.org/" rel="noopener" target="_blank"&gt;
+   entre de ressources spécialisé dans les pratiques et les métiers du développement rural
+  &lt;/a&gt;
+  .
+ &lt;/strong&gt;
+ Son action est articulé autour de trois grands axes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Professionnaliser
+  &lt;/strong&gt;
+  les acteurs du développement rural
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser
+  &lt;strong&gt;
+   l&amp;#039;innovation
+  &lt;/strong&gt;
+  dans les territoires ruraux
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Décloisonner, stimuler la mise en réseaux et les synergies
+  &lt;/strong&gt;
+  entre acteurs
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Cap Rural a constaté que de nombreux changements ont marqué le financement
+ &lt;/strong&gt;
+ des acteurs et des actions du développement local au cours des dernières années (Loi NOTRe, baisse des financements publics, généralisation des appels à projets, développement des financements privés, augmentation des collectifs de projets entrepreneuriaux...) et ont amené structures et agents de développement à évoluer dans leurs pratiques de recherche et de mobilisation de moyens financiers.
+&lt;/p&gt;
+&lt;p&gt;
+ Parce que le contexte implique,
+ &lt;strong&gt;
+  au-delà d&amp;#039;une simple identification de sources de financements, de mener une réflexion plus profonde pour adapter ses pratiques, sa stratégie, développer des partenariats...
+ &lt;/strong&gt;
+ Cap Rural propose :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagner les acteurs du développement rural en Auvergne-Rhône-Alpes dans leur réflexion pour construire une stratégie de recherche de financements
+ &lt;/strong&gt;
+ : des appuis individuels et/ou collectifs à la réflexion autour de la définition de stratégies de recherche de financements, d&amp;#039;organisation pour être plus efficient dans ses recherches...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Faire découvrir de nouvelles sources de financements, les combiner...
+ &lt;/strong&gt;
+ : des sessions de formation et d&amp;#039;exploration (webconférence ou présentiel) pour présenter de nouveaux dispositifs et outils de financements, prendre connaissance d&amp;#039;appels à projets, découvrir de nouveaux acteurs du financement, acquérir de nouvelles connaissances et savoir-faire, échanger des expériences...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outiller pour repérer et faire de la veille sur les financements en général ou des financements plus ciblés
+ &lt;/strong&gt;
+ : des outils de recherche de financement sous forme de guides ou de cartes mentales pour assurer une veille sur les appels à projets, faciliter la mobilisation de financements publics et/ou privés...
+&lt;/p&gt;
+&lt;p&gt;
+ De
+ &lt;strong&gt;
+  susciter, favoriser la réflexion et les échanges d&amp;#039;expériences
+ &lt;/strong&gt;
+ : un groupe d&amp;#039;échanges de pratiques constitué d&amp;#039;agents de développement pour traiter de sujets autour des stratégies de financements, de la création de postes d&amp;#039;ingénierie financière...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="M8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ A titre d&amp;#039;illustration quelques exemples d&amp;#039;outils élaboré par Cap rural à destination des agents de développement :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   V
+   &lt;a href="http://caprural.org/des-ressources/financement-de-projets/financements/7022-precarite-et-pauvrete-un-outil-de-veille-sur-les-financements" rel="noopener" target="_blank"&gt;
+    eille sur les financements
+   &lt;/a&gt;
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Comprendre
+   &lt;a href="http://caprural.org/des-ressources/financement-de-projets/financements/9367-fonds-europeens-sectoriels-opportunites-de-financements-pour-les-projets-de-developpement-local" rel="noopener" target="_blank"&gt;
+    et décrypter des financements
+   &lt;/a&gt;
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Travailler sa
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   &lt;a href="http://caprural.org/des-ressources/financement-de-projets/strategie/8729-repondre-a-un-appel-a-projets-ou-a-un-appel-a-manifestation-d-interet-un-outil-pour-accompagner-vos-reflexions" rel="noopener" target="_blank"&gt;
+    stratégie financière
+   &lt;/a&gt;
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Economie locale et circuits courts
+Economie sociale et solidaire
+Emploi
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cap Rural s&amp;#039;adresse aux acteurs du développement local rural en Auvergne-Rhône-Alpes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Agents de développement rural ou périurbain (éco, culture, tourisme, environnet, agriculture...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Professionnels de l&amp;#039;aménagement impliqués dans le développement rural ou périurbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Agents de développement urbain impliqués dans le développement rural ou périurbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Techniciens impliqués dans un projet de développement rural ou périurbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Directeurs de structures employant l&amp;#039;ingénierie de développement local
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élus de collectivités territoriales ou d&amp;#039;associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Salariés/membres de collectifs porteur de projet (dont agricole et agroalimentaire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  En recherche d&amp;#039;emploi dans l&amp;#039;ingénierie de développement local
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La cotisation donne accès aux services pour l&amp;#039;année civile en cours aux personnes inscrites dans le tableau au verso
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Auvergne-Rhône-Alpes</t>
+        </is>
+      </c>
+      <c r="W8" s="1" t="inlineStr">
+        <is>
+          <t>http://www.caprural.org/des-ressources/financement-de-projets</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vos contacts
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sur des financements nationaux, régionaux, appel à projets, privés/publics...
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ → Jean-Philippe Jamot, chargé de mission Dynamiques entrepreneuriales de créations d&amp;#039;activités - Ingénierie financière des projets
+&lt;/p&gt;
+&lt;p&gt;
+ Cap Rural
+&lt;/p&gt;
+&lt;p&gt;
+ Lycée Agricole Le Valentin
+&lt;/p&gt;
+&lt;p&gt;
+ Avenue de Lyon
+&lt;/p&gt;
+&lt;p&gt;
+ 26500 Bourg-lès-Valence
+&lt;/p&gt;
+&lt;p&gt;
+ 04 75 80 16 06 / 06 80 82 45 47 et agriruralite&amp;#64;caprural.org
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sur le FEADER, FEDER et FSE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ → Nelly Marrel, chargée de mission Europe et développement rural
+&lt;/p&gt;
+&lt;p&gt;
+ Cap Rural
+&lt;/p&gt;
+&lt;p&gt;
+ 23, rue Jean Baldassini
+&lt;/p&gt;
+&lt;p&gt;
+ 69364 Lyon cedex 07
+&lt;/p&gt;
+&lt;p&gt;
+ Tel. : 04 72 72 49 76 / 06 77 83 12 76 et europe.devrural&amp;#64;caprural.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>agriruralite@caprural.org</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3400-cap-rural-pole-dexpertise-sur-lingenierie-fin/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Cap Rural</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2022</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>117568</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Financer l’apprentissage tout au long de la vie</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’éducation et la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une
+structure intervenant sur l’éducation (champ du primaire, secondaire,
+périscolaire ou supérieur) ayant un fort impact social et territorial, une
+structure de formation continue ayant un fort impact social et territorial, une
+structure de formation en apprentissage (CFA / OFA), une EdTech de l’éducation
+ou de la formation professionnelle ayant une fonction support clé pour les
+organismes de formation ou organismes de formation et/ou centre de formations
+d’apprentis ou encore une collectivité locale ou une entreprise publique locale
+(société d’économie mixte) ? Vous souhaitez solliciter des financements pour un
+projet qui favorise l’accès à l’éducation de toutes et tous ? &lt;/span&gt;La Banque des
+Territoires investit dans vos projets pour permettre à chacune et chacun
+d’apprendre dans les meilleures conditions et tout au long de la vie, en tout
+point du territoire.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Notre offre de
+financement s’articule autour de deux volets. Un premier consacré à
+l’éducation, où nous accompagnons, conseillons et finançons les projets
+éducatifs des territoires. Un second consacré à la formation professionnelle à
+impact, où nous investissons dans le développement de structures de formation
+professionnelle, initiale ou continue, positionnées sur la formation des
+publics répondant à des enjeux de cohésion sociale et territoriale, de la
+transition écologique, et des métiers en tension. Cet investissement prend la
+forme d’une prise de participation en fonds propres ou quasi-fonds propres.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Egalité des chances
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=education_formation_psat</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-projet-apprentissage/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2022</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>111696</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier des compétences d'un jeune diplômé (VTA)</t>
+        </is>
+      </c>
+      <c r="C10" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Avenir Montagnes
+France Ruralités</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Volontaire territorial en administration</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="F10" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="J10" s="1" t="inlineStr">
+        <is>
+          <t>Aide forfaitaire de 15.000€ pour la collectivité</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le volontariat territorial en administration (VTA) permet aux collectivités territoriales rurales de bénéficier des compétences de jeunes diplômés le temps d&amp;#039;une mission de 12 à 18 mois maximum, au service de l&amp;#039;ingénierie de leurs projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Créé en 2021, le Volontariat territorial en administration s&amp;#039;adresse aux collectivités territoriales des territoires ruraux, qu&amp;#039;il s&amp;#039;agisse des établissements publics de coopération intercommunale ou des communes. Les pays, PETR et PNR pourront également embaucher des VTA, notamment s&amp;#039;ils participent à l&amp;#039;élaboration des contrats de relance et de transition écologique (CRTE). À titre plus exceptionnel, des structures portant des postes mutualisés pour le compte de plusieurs collectivités pourront bénéficier du dispositif.
+&lt;/p&gt;
+&lt;p&gt;
+ Les VTA ont vocation à soutenir les territoires ruraux, pour faire émerger leurs projets de développement et les aider à se doter d&amp;#039;outils d&amp;#039;ingénierie adaptés à leur besoin. Ils aident notamment les acteurs locaux à mobiliser des financements du plan de relance.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;État aidera la collectivité territoriale dans son recrutement à hauteur d&amp;#039;une aide forfaitaire de 15 000 euros pour financer le recrutement indifféremment que celui soit de 12 ou 18 mois. Ce sont 800 VTA qui auront pu être aidés d&amp;#039;ici la fin de l&amp;#039;année 2022.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une subvention forfaitaire de 15.000€ :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ → 15.000€ pour la collectivité : l&amp;#039;État aide la collectivité territoriale dans son recrutement à hauteur d&amp;#039;une aide forfaitaire de 15.000€ qui sera versée sur décision du préfet&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour l&amp;#039;année 2023, le nombre de VTA sera limité à 220 recrutements.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les VTA renforcent en ingénierie les collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Ainsi les missions peuvent permettre de rechercher et mobiliser des financements, d&amp;#039;accompagner les collectivités dans la réalisation de leur projet de territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Les VTA sont recrutés sur des missions d&amp;#039;appui aux
+ CRTE, aux programmes de l&amp;#039;ANCT &amp;#34;Petites villes de demain&amp;#34;, Avenir Montagnes ingénierie, France service...
+&lt;/p&gt;
+&lt;p&gt;
+ Les domaines d&amp;#039;aménagement du territoire, de la culture, citoyenneté, transition écologique, sont représentés par ce dispositif.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Emploi
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P10" s="1" t="inlineStr">
+        <is>
+          <t>15/04/2021</t>
+        </is>
+      </c>
+      <c r="Q10" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce dispositif s&amp;#039;adresse en premier lieu aux collectivités territoriales rurales (commune ou établissement public de coopération intercommunale – EPCI) selon la nouvelle définition de la ruralité l&amp;#039;Institut national de la statistique et des études économiques (INSEE).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toutefois, afin d&amp;#039;apporter un soutien en ingénierie adapté aux besoins des organisations locales, d&amp;#039;autres collectivités territoriales, groupements de collectivités ou structures sont éligibles au recrutement d&amp;#039;un VTA :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les syndicats mixtes dont le siège est situé dans un département rural ou dans une commune appartenant à un EPCI rural au sein de l&amp;#039;INSEE si les missions proposées s&amp;#039;adressent exclusivement aux intercommunalités et communes rurales au sens de l&amp;#039;INSEE ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les communes de moins de 20 000 habitants de densité intermédiaire au sens de l&amp;#039;INSEE mais situées dans un département rural ou un EPCI rural;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les associations dont l&amp;#039;objet est de fournir un service aux communes ou EPCI ruraux  au sens de l&amp;#039;INSEE, notamment dans le cadre de postes mutualisés pour plusieurs collectivités territoriales;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pays et pôles d&amp;#039;équilibre territorial et rural (PETR), notamment s&amp;#039;ils participent à l&amp;#039;élaboration des contrats de relance et de transition écologique (CRTE).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...18 lines deleted...]
-      <c r="X37" s="1" t="inlineStr">
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://vta.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="W10" s="1" t="inlineStr">
+        <is>
+          <t>https://vta.anct.gouv.fr/</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- financements&amp;#64;petr-garriguescostieres.org
+ Email :
+ &lt;a href="mailto:vta&amp;#64;anct.gouv.fr" target="_self"&gt;
+  vta&amp;#64;anct.gouv.fr
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>marie.laurent@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7950-beneficier-des-competences-dun-jeune-dipome/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB37" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>ANCT</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>21/12/2021</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="38" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G38" s="1" t="inlineStr">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>105108</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets de foyers jeunes travailleurs et résidences étudiantes / jeunes actifs</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Logement public - foyers jeunes travailleurs et résidences étudiantes / jeunes actifs</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Bailleurs publics
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Afin de conforter sa politique menée en faveur de la jeunesse et de l&amp;#039;enseignement supérieur, le Département est susceptible d&amp;#039;accorder son soutien aux projets de foyers jeunes travailleurs et logements étudiants ou jeunes actifs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Aide forfaitaire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  6.000 € par logement pour les foyers jeunes travailleurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  6.000 € par logement pour l&amp;#039;acquisition / amélioration ou transformation de grands logements
+ &lt;/li&gt;
+ &lt;li&gt;
+  5.500 € par logement pour les résidences étudiants / jeunes actifs
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Emploi</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les projets de création, d&amp;#039;extension et de réhabilitation ou division d&amp;#039;appartements préexistants. Les loyers doivent être compatibles avec les plafonds du logement social.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  courrier sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  dossier de description de l&amp;#039;opération (plans, situation dans la commune, échéancier de réalisation, nombre de logement, descriptifs rapide, coûts des loyers et des charges envisagés, caractéristiques)
+ &lt;/li&gt;&lt;li&gt;justificatif de propriété ou l’attestation par le notaire que la démarche est en cours&lt;/li&gt;
+ &lt;li&gt;
+  plan de financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  calendrier prévisionnel des demandes de paiement&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes.&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Modalités
+particulières d’instruction&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Le
+dépôt des demandes de subvention doit intervenir au plus tard au 1&lt;sup&gt;er&lt;/sup&gt;
+juin de l’année.&lt;/p&gt;&lt;p&gt;Pour
+les besoins de l’instruction, vous disposez d’un délai de 15 jours pour
+répondre aux demandes de pièces complémentaires.&lt;/p&gt;&lt;p&gt;Les
+demandes de subvention complètes sont ensuite instruites et examinées par une
+commission d’élus du Département dans laquelle les porteurs de projet pourront
+présenter leurs projets.&lt;/p&gt;&lt;p&gt;Au
+regard des crédits disponibles, des priorités départementales et de l’avis de
+la commission, l’individualisation des subventions sera soumise à l’adoption de
+la commission permanente.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Modalités
+de versement&lt;/u&gt; : &lt;/p&gt;&lt;p&gt;Maximum
+de 2 acomptes proportionnels au montant de l’opération réalisée, et jusqu’à 80
+% du montant de la subvention ; solde à l’achèvement de l’opération&lt;/p&gt;&lt;p&gt;Le
+paiement de la subvention interviendra dans le cadre d’une Autorisation de
+programme/crédit de paiement, dans la limite des crédits de paiement inscrits
+par l’assemblée départementale.&lt;/p&gt;&lt;p&gt;Pièces
+à fournir pour les demandes de paiement :&lt;/p&gt;&lt;p&gt;·        
+Acomptes : &lt;/p&gt;&lt;p&gt;o   
+un état récapitulatif des factures, certifié
+par le comptable&lt;/p&gt;&lt;p&gt;·        
+Solde :&lt;/p&gt;&lt;p&gt;o   
+un état récapitulatif des factures, certifié
+par le comptable &lt;/p&gt;&lt;p&gt;o   
+le décompte général et définitif de
+l’opération&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;u&gt;Caducité&lt;/u&gt; :
+l’opération doit être achevée et la demande de versement du solde doit
+intervenir dans un délai maximal de quatre ans à compter de la date de
+notification de la décision attributive&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/08-Logement/fjt_et_residence_etudiants_jeunes_actifs.pdf</t>
+        </is>
+      </c>
+      <c r="W11" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches» :
+ &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 1er juin&lt;/p&gt;
+&lt;p&gt;
+ Service cohésion territoriale ; Tél. 05 16 09 74 15
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3b50-soutenir-les-projets-de-foyers-jeunes-travail/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>25/11/2021</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>112001</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer vos politiques publiques grâce au partage de bonnes pratiques au sein d'un partenariat européen</t>
+        </is>
+      </c>
+      <c r="C12" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Interreg - Fonds européens
+EUROPE - Interreg Europe</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Projet de coopération territoriale Interreg Europe</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="F12" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Recherche
-[...2 lines deleted...]
-Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L38" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I12" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70 Max : 80</t>
+        </is>
+      </c>
+      <c r="J12" s="1" t="inlineStr">
+        <is>
+          <t>80% : structures publiques et de droit public et 70% : structures privées à but non lucratif</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;École du terrain est une plateforme numérique regroupant des outils et ressources pour l&amp;#039;expérimentation architecturale, urbaine et paysagère.
-[...16 lines deleted...]
- Vous pouvez nous écrire pour nous proposer un projet d&amp;#039;architecture, d&amp;#039;urbanisme ou de paysage expérimental que vous menez, et qui interroge ou produit des enseignements et/ou des jurisprudences à essaimer. Mais aussi pour nous partager une recherche théorique sur ces nouvelles manières de faire, ou pour toute autre contribution.
+ Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Un projet va se construire autour d&amp;#039;une problématique commune et va regrouper des acteurs publics sur l&amp;#039;ensemble du territoire européen. Pendant quatre ans, le partenariat va échanger sur les mesures mises en place sur leur territoire respectif, tirer les enseignements des expériences de chacun, pour ensuite adapter leur politique publique pour plus d&amp;#039;efficacité.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets s&amp;#039;inscrivent dans les priorités de l&amp;#039;Union Européenne, à savoir une Europe plus innovante, plus verte, plus connectée, plus sociale, plus proche de ses citoyens.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses prises en charges sont essentiellement des dépenses de fonctionnement pour lesquelles la subvention (FEDER) est de 70 ou 80%.
+&lt;/p&gt;
+&lt;p&gt;
+ Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M38" s="1" t="inlineStr">
+      <c r="M12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;École du terrain va à la rencontre de celles et ceux qui œuvrent sur le terrain à de nouvelles expérimentations, questionnant les pratiques de l&amp;#039;architecture et de l&amp;#039;urbanisme, et parviennent à créer des jurisprudences. Répondant à des enjeux locaux, ces acteurs et actrices ont notamment profité de la plasticité du droit et de son pouvoir d&amp;#039;imagination pour dénouer des situations en inventant, chemin faisant, des dispositifs singuliers qui pourront, en retour, inspirer la loi, les politiques publiques et légitimer des pratiques de la société civile. A Roubaix ou à Billom, comment rouvrir au public un monument historique et y construire une programmation ouverte avec les usager.es ? A Boulogne-sur-Mer ou à Bordeaux, comment dénormer le logement social en le rénovant sur mesure avec la participation de ses habitant.es ? A Beaumont, comment mobiliser la commande artistique pour construire collectivement sept logements sociaux en milieu rural ?
-[...170 lines deleted...]
- Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
+ Sur la période 2014-2020, 258 projets ont été financés. Vous pouvez les retrouver en suivant ce lien :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.interregeurope.eu/discover-projects/" rel="noopener" target="_blank"&gt;
+  https://www.interregeurope.eu/discover-projects/
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelques exemples de projets financés :
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
-[...14 lines deleted...]
-  Animation, communication, gestion et évaluation du GAL
+  Aider le développement de la mobilité électrique au niveau régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir et développer une activité commerciale essentielle en zone rurale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diminuer les émissions de CO2 en ville liées au domaine de la construction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer et favoriser en ville les voies cyclables et piétonnières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire la pollution lumineuse en milieu urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des stratégies d&amp;#039;éco-tourisme pour préserver le milieu naturel
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
-[...3009 lines deleted...]
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -9517,3918 +2687,230 @@
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
-Protection animale
-[...3 lines deleted...]
-      <c r="O51" s="1" t="inlineStr">
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
-[...2 lines deleted...]
-      <c r="S51" s="1" t="inlineStr">
+ Les structures éligibles sont les structures publiques ou privées à but non lucratif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le cœur de cible sont les entités publiques à l&amp;#039;origine de l&amp;#039;écriture et la mise en oeuvre de politiques publiques.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U51" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X51" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interregeurope.eu/about-us/2021-2027/</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Email
+  Point de contact national Nord de la France
  &lt;/strong&gt;
- : projets&amp;#64;villyz.fr
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Caroline Gauthier &amp;#43;33 (0) 374 274 056
+&lt;/p&gt;
+&lt;p&gt;
+ caroline.gauthier&amp;#64;hautsdefrance.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Téléphone
+  Point de contact national Sud de la France et RUP
  &lt;/strong&gt;
- : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
-[...12 lines deleted...]
-      <c r="AA51" s="1" t="inlineStr">
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Patricia Di Biase &amp;#43;33 (0) 491 575 606
+&lt;/p&gt;
+&lt;p&gt;
+ pdibiase&amp;#64;maregionsud.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>caroline.gauthier@hautsdefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1ef3-ameliorer-vos-politiques-publiques-grace-au-p/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB51" s="1" t="inlineStr">
-[...44 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="AD12" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2022</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="52" spans="1:34" customHeight="0">
-[...3690 lines deleted...]
-      <c r="A67" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>111757</v>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d’investissements dans les collectivités ultramarines</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Prêt
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L67" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises,
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités ultramarines en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • &amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitants &amp;#34;
 &lt;/p&gt;
@@ -13465,82 +2947,82 @@
 &lt;p&gt;
  • Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
 &lt;/p&gt;
 &lt;p&gt;
  • Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  • Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  • Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles, et d&amp;#039;aider au redressement de la situation financière de ces dernières en cas de besoin.
 &lt;/p&gt;
 &lt;p&gt;
  • Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M67" s="1" t="inlineStr">
+      <c r="M13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (acquisition de matériels BTP, aménagement du site de Matira, Bora-Bora / Polynésie-Française)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Développement des transports
  &lt;/strong&gt;
  (réseau de transports en commun, Communauté d&amp;#039;Agglomération du Sud / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Transition écologique
  &lt;/strong&gt;
  (financement de l&amp;#039;écoquartier, La Possession / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Traitement et valorisation des déchets
  &lt;/strong&gt;
  (financement projet de traitement des déchets, syndicat Ileva / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -13586,912 +3068,867 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R67" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  • Etude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  • Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  • Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  • Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  • Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T67" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>Outre-mer</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W67" s="1" t="inlineStr">
+      <c r="W13" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;afl-banque.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : &amp;#43;33 (0)4 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/759c-financer-vos-budgets-dinvestissements-dans-le/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC67" s="1" t="inlineStr">
+      <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE67" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG67" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>11/01/2022</t>
         </is>
       </c>
-      <c r="AH67" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="68" spans="1:34" customHeight="0">
-[...30 lines deleted...]
-      <c r="G68" s="1" t="inlineStr">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>104612</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Inciter les TPE et PME ligériennes à recourir à des conseils extérieurs en participant financièrement au coût facturé par le consultant sélectionné par l’entreprise</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire Conseil</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H68" s="1" t="inlineStr">
-[...17 lines deleted...]
-      <c r="L68" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I14" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le volontariat territorial en administration (VTA) permet aux collectivités territoriales rurales de bénéficier des compétences de jeunes diplômés le temps d&amp;#039;une mission de 12 à 18 mois maximum, au service de l&amp;#039;ingénierie de leurs projets.
-[...8 lines deleted...]
- L&amp;#039;État aidera la collectivité territoriale dans son recrutement à hauteur d&amp;#039;une aide forfaitaire de 15 000 euros pour financer le recrutement indifféremment que celui soit de 12 ou 18 mois. Ce sont 800 VTA qui auront pu être aidés d&amp;#039;ici la fin de l&amp;#039;année 2022.
+ Dans un environnement économique en mutation, le recours à une expertise extérieure est un atout pour les TPE et PME dans leur prise de décision en termes de croissance et/ou de repositionnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif d&amp;#039;aide national
+ &lt;em&gt;
+  Chèque relance export
+ &lt;/em&gt;
+ est cumulable, sous réserve d&amp;#039;éligibilité, avec cette aide régionale. Le cumul de l&amp;#039;aide régionale et du chèque relance export national ne saurait excéder 100% du montant HT des dépenses exposées. Retrouvez toutes les informations sur le dispositif du chèque relance export sur :
+ &lt;a href="https://www.teamfrance-export.fr/entreprisespaysdelaloire/solutions/cheque-relance-export" rel="noopener" target="_blank"&gt;
+  Chèque Relance Export
+ &lt;/a&gt;
+ .
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Une subvention forfaitaire de 15.000€ :
+  Pour qui ?
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...1 lines deleted...]
-&lt;p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les PME situées en Pays de la Loire relevant des secteurs d&amp;#039;activité éligibles (industrie dont agro-alimentaire, tourisme, BTP, certaines entreprises horticoles, artisanat, commerce et services...).
+ &lt;/li&gt;
+ &lt;li&gt;
+  les Coopératives d&amp;#039;Utilisation de Matériel Agricole (CUMA).
+ &lt;/li&gt;
+ &lt;li&gt;
+  les porteurs de projets touristiques publics ou privés : collectivités locales, entreprises (et leurs groupements : GIE, etc...), associations loi 1901, Sociétés d&amp;#039;Economie Mixte, particuliers
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le soutien régional prend la forme d&amp;#039;une subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;intensité d&amp;#039;aide maximale n&amp;#039;excède pas 50 % du montant HT des coûts admissibles, ces derniers devant au minimum atteindre 3000 € HT, l&amp;#039;aide elle-même est plafonnée à 15 000 €.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le cumul des aides « Pays de la Loire Conseil » attribuées à une même entreprise ou un même groupe d&amp;#039;entreprises ne peut pas dépasser un montant de 30 000 € sur une période de trois années civiles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier de demande d&amp;#039;aide doit être déposé à la Région des Pays de la Loire avant l&amp;#039;engagement des dépenses.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire
+Innovation, créativité et recherche
+Emploi
+International
+Appui méthodologique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P14" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2021</t>
+        </is>
+      </c>
+      <c r="Q14" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les thématiques d&amp;#039;études éligibles sont les suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;analyse stratégique de l&amp;#039;entreprise,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les ressources humaines dans une étape clé de la vie de l&amp;#039;entreprise,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement durable et l&amp;#039;écoconception,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la responsabilité sociétale des entreprises (RSE),
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;appropriation des usages du numérique à forte valeur ajoutée,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement à l&amp;#039;international,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la stratégie de levée de fonds,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les démarches de certification dans les domaines de l&amp;#039;artisanat et du commerce de détail,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la faisabilité économique des projets,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la stratégie touristique territoriale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les autres études (démarche de design, démarche d&amp;#039;intelligence économique)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/pays-de-la-loire-conseil</t>
+        </is>
+      </c>
+      <c r="W14" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/PDLCONS/depot/simple</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
-  Pour l&amp;#039;année 2023, le nombre de VTA sera limité à 220 recrutements.
+  Numéro vert : 0800 04 11 11
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction Entreprises et Innovation
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ 02 28 20 56 09
+ &lt;br /&gt;
+ Pour toutes les demandes de renseignements relatives au Volet numérique de Pays de la Loire Conseil vous pouvez envoyer un mail à :
+ &lt;a href="mailto:pdlconseil&amp;#64;paysdelaloire.fr"&gt;
+  pdlconseil&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction Agriculture, pêche et agroalimentaire
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ 02 28 20 56 17
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c229-pays-de-la-loire-conseil/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>104637</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Développer une offre de formation post-bac à distance dans un tiers lieu - AMI "Campus connectés A 2 PAS"</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Appel à manifestation &amp;quot;Campus A 2 PAS&amp;quot;</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région place le territoire au cœur de sa stratégie régionale ESRI 2021-2017 et souhaite rapprocher l&amp;#039;enseignement supérieur de tous les territoires. La Région est attentive aux initiatives des collectivités qui permettent de rendre accessible l&amp;#039;offre de formation aux Ligériens des zones géographiques les plus éloignées des métropoles en cohérence avec les besoins des acteurs locaux. Elle souhaite également apporter une réponse à la demande sociale et permettre à chaque jeune de se révéler.
+ &lt;br /&gt;
+ Les campus à A 2 PAS vont permettre l&amp;#039;accès en proximité aux formations supérieures à distance en s&amp;#039;appuyant sur un accompagnement humain adapté.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent être agiles, adaptés aux caractéristiques des infrastructures du territoire en proximité des jeunes et des entreprises :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sur les territoires qui ne sont pas dotés d&amp;#039;une offre de formation post-bac, tout comme les territoires qui proposent un premier niveau de formation post-bac en présentiel et souhaitent élargir les choix d&amp;#039;orientation et de formation proposés aux jeunes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dans des tiers-lieux existants qui font sens en termes d&amp;#039;accès aux formations de l&amp;#039;enseignement, ou à créer dans des lieux de formations accueillant déjà des jeunes en formation et disposant d&amp;#039;infrastructures mutualisables
+ &lt;/li&gt;
+ &lt;li&gt;
+  S&amp;#039;appuyant sur un accompagnement humain : L&amp;#039;une des conditions de réussite de la formation à distance est la qualité de l&amp;#039;accompagnement humain de proximité proposé, qui devra être régulier et individualisé pour répondre aux besoins des étudiants.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets devront s&amp;#039;inscrire dans un cadre pluriannuel.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Formation professionnelle
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P15" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q15" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;analyse des dossiers sera effectuée par la Direction Enseignement Supérieur et Recherche.
+ &lt;br /&gt;
+ Les critères de sélection des manifestations d&amp;#039;intérêt, à titre indicatif et non exhaustif :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Caractéristique du territoire en termes d&amp;#039;offre de formation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Existence d&amp;#039;un espace ou identification d&amp;#039;un espace
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nature de l&amp;#039;accompagnement en ressources humaines envisagé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bénéficiaires envisagés du campus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Existence de partenariat avec des établissements d&amp;#039;enseignement supérieur localement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pérennité envisagée du fonctionnement
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le dossier de participation, les manifestations d&amp;#039;intérêt devront a minima comporter les éléments suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les premiers éléments de diagnostic du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les objectifs du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  La présentation du projet avec des indicateurs d&amp;#039;évaluation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les moyens humains et matériels consacrés au projet, les partenariats tissés avec les établissements d&amp;#039;enseignement supérieur de proximité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le budget prévisionnel (si le projet est mature)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les dossiers sont à envoyer par mail à
+  &lt;a href="mailto:desr&amp;#64;paysdelaloire.fr"&gt;
+   desr&amp;#64;paysdelaloire.fr
+  &lt;/a&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M68" s="1" t="inlineStr">
-[...62 lines deleted...]
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T68" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="X68" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/appel-manifestations-dinteret-campus-connectes-2-pas</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Email :
-[...16 lines deleted...]
-      <c r="AA68" s="1" t="inlineStr">
+ Direction de l&amp;#039;enseignement supérieur et de la recherche, Service Enseignement supérieur, mobilité internationale et vie étudiante, Pôle Enseignement supérieur et vie étudiante
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Claire Pichon - 02 28 20 64 30
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accueil DESR - 02 28 20 61 58 -
+  &lt;a href="mailto:desr&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+   desr&amp;#64;paysdelaloire.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistante ESMIVE - 02 28 20 51 26
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b9bc-appel-a-manifestations-dinteret-campus-connec/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC68" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="69" spans="1:34" customHeight="0">
-[...29 lines deleted...]
-      <c r="G69" s="1" t="inlineStr">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>104659</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’organisation de salons, forums et opérations d’information sur les métiers, les emplois et la formation</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux salons et forums d’information sur l’orientation, la formation et l’emploi</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région
-Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H69" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I69" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L69" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
-[...11 lines deleted...]
- Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
+ L&amp;#039;aide régionale aux salons et forums d&amp;#039;information sur les métiers et les formations s&amp;#039;inscrit dans le cadre plus général des missions d&amp;#039;information et d&amp;#039;orientation tout au long de la vie exercée par la Région renforcées par la loi « Pour la liberté de choisir son avenir professionnel » du 5 septembre 2018.
+ &lt;br /&gt;
+ Elle se base sur trois principes essentiels :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;information sur les métiers et les formations  procède d&amp;#039;une mission de service public d&amp;#039;éducation à l&amp;#039;orientation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;accès à ces salons et forums est gratuit pour tous les publics ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les salons ou forums doivent être conçus de manière pédagogique.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;accès à ces manifestations doit être gratuit pour tous les publics.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M69" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Revitalisation
+Emploi</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Sur la période 2014-2020, 258 projets ont été financés. Vous pouvez les retrouver en suivant ce lien :
-[...12 lines deleted...]
- &lt;/strong&gt;
+ La Région donne priorité aux opérations :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Aider le développement de la mobilité électrique au niveau régional ;
-[...124 lines deleted...]
- Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
+  Conduites par des EPCI ou par des associations regroupant les principaux acteurs de l&amp;#039;information sur les métiers, les emplois, et les formations d&amp;#039;un bassin d&amp;#039;emploi
+ &lt;/li&gt;
+ &lt;li&gt;
+  S&amp;#039;adressant aux jeunes et à leurs familles pour leur orientation, et s&amp;#039;ouvrant aux jeunes et aux adultes engagés dans la vie active, pour leur faciliter l&amp;#039;accès à la formation tout au long de la vie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Permettant à partir des métiers, emplois, et formations accessibles sur le territoire concerné, des choix d&amp;#039;orientation ouverts, vers les métiers du secteur privé et public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Privilégiant la découverte des métiers par la démonstration concrète du quotidien professionnel
+ &lt;/li&gt;
+ &lt;li&gt;
+  Permettant une information sur les dispositifs mobilisables pour accompagner la construction d&amp;#039;un parcours de formation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les salons et forums doivent s&amp;#039;attacher à présenter une diversité de métiers et de formations.
+&lt;/p&gt;
+&lt;p&gt;
+ Les services régionaux instruisent les demandes de subventionnement comprenant un descriptif du projet,  un budget prévisionnel et un planning de l&amp;#039;événement. Ils sont habilités à solliciter les pièces utiles à la bonne compréhension de la demande. Ils peuvent être missionnés pour opérer les contrôles prévus.
+&lt;/p&gt;
+&lt;p&gt;
+ Ils élaborent le projet de décision attributive de subvention soumis au vote de la Commission Permanente.
+ &lt;br /&gt;
+ En cas d&amp;#039;octroi d&amp;#039;une subvention, le porteur de projet s&amp;#039;engage à inviter la Région des Pays de la Loire aux comités de pilotage et à l&amp;#039;inauguration de l&amp;#039;événement ainsi qu&amp;#039;à apposer le logo régional sur les différents documents de communication.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S69" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T69" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="X69" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/soutien-aux-salons-et-forums-dinformation-sur-lorientation-la-formation-et-lemploi</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...20 lines deleted...]
- pdibiase&amp;#64;maregionsud.fr
+ Direction de l&amp;#039;orientation, animation territoriale et insertion professionnelle
+ &lt;br /&gt;
+ Service Animation territoriale
+ &lt;br /&gt;
+ Missions transversales et évènements
+&lt;/p&gt;
+&lt;p&gt;
+ Florane Devaux Boutinkhar : 02 28 20 59 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y69" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e83c-soutien-aux-salons-et-forums-dinformation-sur/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC69" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="70" spans="1:34" customHeight="0">
-[...149 lines deleted...]
-      <c r="A71" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>117398</v>
       </c>
-      <c r="B71" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans le recrutement et l’accueil d’un salarié en contrat aidé</t>
         </is>
       </c>
-      <c r="E71" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="F71" s="1" t="inlineStr">
+      <c r="F17" s="1" t="inlineStr">
         <is>
           <t>Agence départementale d'insertion - Initiatives77</t>
         </is>
       </c>
-      <c r="G71" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H71" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K71" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L71" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Faciliter l&amp;#039;accueil d&amp;#039;un salarié en contrat aidé en accompagnant une collectivité ou un établissement public.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   A propos d&amp;#039;Initiatives77 :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Créé en 1991, Initiatives77 est un organisme associé du Conseil Départemental de Seine-et-Marne chargé de promouvoir toutes les actions de nature à favoriser l&amp;#039;insertion professionnelle : l&amp;#039;accès à l&amp;#039;emploi, la formation et l&amp;#039;insertion par le logement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Notre offre de service :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Initiatives77 embauche et met à disposition des salariés en contrat aidés.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois votre besoin identifié, Initiatives77 est l&amp;#039;interlocuteur privilégié qui vous accompagne dans l&amp;#039;accueil de personnes en contrat aidé :
 &lt;/p&gt;
 &lt;p&gt;
@@ -14524,4878 +3961,1944 @@
   Comment recruter un salarié en contrat aidé avec Initiatives77 ?
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La mise à disposition de contrat aidé s&amp;#039;organise en 4 étapes :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Identification des besoins relatifs au poste,
   &lt;/li&gt;
   &lt;li&gt;
    Signature d&amp;#039;une convention de mise à disposition,
   &lt;/li&gt;
   &lt;li&gt;
    Diffusion de la fiche de poste,
   &lt;/li&gt;
   &lt;li&gt;
    Recrutement et accompagnement du salarié.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N71" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Cohésion sociale et inclusion
 Education et renforcement des compétences
 Formation professionnelle
 Emploi
 Appui méthodologique
 Animation et mise en réseau</t>
         </is>
       </c>
-      <c r="O71" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R71" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S71" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U71" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V71" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://initiatives77.org/offre-services-collectivites-locales/</t>
         </is>
       </c>
-      <c r="W71" s="1" t="inlineStr">
+      <c r="W17" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X71" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y71" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z71" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8d2b-etre-accompagne-dans-le-recrutement-et-laccue/</t>
         </is>
       </c>
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC71" s="1" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE71" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG71" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
-      <c r="AH71" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="72" spans="1:34" customHeight="0">
-      <c r="A72" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>117161</v>
       </c>
-      <c r="B72" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Disposer des chiffres clés des réalités sociodémographiques de son territoire</t>
         </is>
       </c>
-      <c r="E72" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G72" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H72" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K72" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L72" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Comprendre les réalités sociodémographiques de votre territoire avec les chiffres clés de l&amp;#039;Observatoire départemental.
 &lt;/p&gt;
 &lt;p&gt;
  Les « chiffres clés » de l&amp;#039;Observatoire départemental sont des fiches synthétiques de 4 à 6 pages permettant de visualiser à travers des représentations graphiques simples et imagées les principales données de votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Qui sont les habitants de ma commune ? Comment évolue la population de mon EPCI ? Combien d&amp;#039;actifs sur mon territoire et dans quels secteurs travaillent-ils ?
 &lt;/p&gt;
 &lt;p&gt;
  Des questions auxquelles se proposent de répondre les « chiffres clés » de l&amp;#039;Observatoire départemental permettant ainsi de dresser un état des lieux synthétique de la population de votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Les diagnostics seront extraits du logiciel de l&amp;#039;observatoire départemental « en un clic » et pourra faire l&amp;#039;objet d&amp;#039;une présentation à la commune ayant fait la demande.
 &lt;/p&gt;
 &lt;p&gt;
  Ces données pourront faire l&amp;#039;objet d&amp;#039;approfondissement pour des besoins spécifiques.
 &lt;/p&gt;
 &lt;p&gt;
  Document non contractuel mais engageant le Département sur la qualité des données partagées dans les diagnostics.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N72" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Famille et enfance
 Egalité des chances
 Education et renforcement des compétences
 Formation professionnelle
 Consommation et production
 Emploi
 Protection animale</t>
         </is>
       </c>
-      <c r="O72" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R72" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collectivités de Seine-et-Marne
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S72" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U72" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V72" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W72" s="1" t="inlineStr">
+      <c r="W18" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X72" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y72" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z72" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c2a2-disposer-des-chiffres-cles-des-realites-socio/</t>
         </is>
       </c>
-      <c r="AA72" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC72" s="1" t="inlineStr">
+      <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE72" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG72" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>23/03/2022</t>
         </is>
       </c>
-      <c r="AH72" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="73" spans="1:34" customHeight="0">
-      <c r="A73" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>117146</v>
       </c>
-      <c r="B73" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Approfondir la connaissance du territoire par un diagnostic territorial partagé</t>
         </is>
       </c>
-      <c r="E73" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G73" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H73" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K73" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L73" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner les collectivités dans la connaissance de leur territoire à travers la réalisation d&amp;#039;un diagnostic territorial transversal et multidisciplinaire, partagé avec les acteurs locaux :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Réalisation d&amp;#039;un diagnostic territorial sur toutes les thématiques intéressant les collectivités (aménagement, culture, sport, solidarité, développement économique, tourisme, santé, environnement, transport...)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalités :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réunion de travail
  &lt;/li&gt;
  &lt;li&gt;
   Coordination des services contributeurs
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Transmission d&amp;#039;un diagnostic territorial sous format numérique
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N73" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Tourisme
 Sols
 Espace public
 Friche
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Accès aux services
 Santé
 Commerces et services
 Agriculture et agroalimentaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Réhabilitation
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Industrie
 Réduction de l'empreinte carbone
 Milieux humides
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O73" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R73" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S73" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U73" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V73" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W73" s="1" t="inlineStr">
+      <c r="W19" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X73" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y73" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z73" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/20f8-approfondir-la-connaissance-du-territoire-par/</t>
         </is>
       </c>
-      <c r="AA73" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC73" s="1" t="inlineStr">
+      <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE73" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG73" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>23/03/2022</t>
         </is>
       </c>
-      <c r="AH73" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="74" spans="1:34" customHeight="0">
-[...497 lines deleted...]
-      <c r="E76" s="1" t="inlineStr">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>117378</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Assister les collectivités dans un projet de requalification des anciennes zones d'activité</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="H76" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
-[...516 lines deleted...]
-      <c r="L79" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Permettre à la collectivité d&amp;#039;optimiser ses arbitrages et de sécuriser ses investissements
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aide à l&amp;#039;élaboration d&amp;#039;un diagnostic global de zones d&amp;#039;activités
  &lt;/li&gt;
  &lt;li&gt;
   Expertise en architecture et urbanisme (schéma d&amp;#039;intention, identification des enjeux, apport de références, animation de réunions)
  &lt;/li&gt;
  &lt;li&gt;
   Participation en réunion de travail
  &lt;/li&gt;
  &lt;li&gt;
   (le cas échéant), production d&amp;#039;une note de synthèse
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Sur devis au cas par cas (temps passé estimé).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N79" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Friche
 Commerces et services
 Revitalisation
 Bâtiments et construction
 Réhabilitation
 Emploi
 Attractivité économique
 Appui méthodologique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O79" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R79" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S79" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U79" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V79" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W79" s="1" t="inlineStr">
+      <c r="W20" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X79" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y79" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z79" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b8e3-assister-les-collectivites-dans-un-projet-de-/</t>
         </is>
       </c>
-      <c r="AA79" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB79" s="1" t="inlineStr">
+      <c r="AB20" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC79" s="1" t="inlineStr">
+      <c r="AC20" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE79" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG79" s="1" t="inlineStr">
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
-      <c r="AH79" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="80" spans="1:34" customHeight="0">
-[...23 lines deleted...]
-      <c r="H80" s="1" t="inlineStr">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>95007</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'intégration professionnelle des étudiants et des jeunes chercheurs</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Intégration professionnelle des étudiants et des jeunes chercheurs</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K80" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L80" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...1 lines deleted...]
- &lt;/strong&gt;
+ Est considérée comme étudiant, toute personne effectuant des études post bac.
+ &lt;em&gt;
+  *5 ans après la soutenance de thèse maximum
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;h3&gt;
+ Objectifs
+&lt;/h3&gt;
+&lt;p&gt;
+ Le dispositif cible les doctorants et jeunes chercheurs.
+Pour se faire, la Région soutient les projets qui favorisent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Bailleurs publics
+  les rencontres, échanges entre étudiants, jeunes chercheurs de différents établissements
+sur des aspects professionnels,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les temps d&amp;#039;échanges et rencontres avec des professionnels, potentiels recruteurs.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...12 lines deleted...]
- Aide forfaitaire :
+ Ces manifestations, de par leur mise en œuvre et leur déroulement dépasseront la démarche
+d&amp;#039;information et d&amp;#039;orientation pour favoriser d&amp;#039;une part les relations professionnelles
+interpersonnelles et d&amp;#039;autre part une meilleure appréhension de leur futur environnement de travail
+par les étudiants et jeunes chercheurs.
+L&amp;#039;organisation de ces manifestations par ce public spécifiquement visé sera l&amp;#039;occasion pour eux de
+développer de nouvelles compétences comportementales (softskills) qu&amp;#039;ils pourront alors valoriser
+dans le cadre de leurs futurs entretiens professionnels.
+Territoires éligibles
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  6.000 € par logement pour les foyers jeunes travailleurs
-[...5 lines deleted...]
-  5.500 € par logement pour les résidences étudiants / jeunes actifs
+  Région Grand Est
+ &lt;/li&gt;
+ &lt;li&gt;
+  Régions transfrontalières sous réserve de disposer d&amp;#039;une visibilité quant à l&amp;#039;impact régional
+et que des étudiants/jeunes chercheurs impliqués dans l&amp;#039;organisation soient bien originaires
+d&amp;#039;établissements du Grand Est.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Bénéficiaires
+&lt;/h3&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   De l&amp;#039;aide
+  &lt;/strong&gt;
+  : établissements d&amp;#039;enseignement supérieur, associations étudiantes et de jeunes chercheurs basés sur le territoire du Grand Est.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   De l&amp;#039;action
+  &lt;/strong&gt;
+  : étudiants et jeunes chercheurs originaires d&amp;#039;établissements du Grand Est.
+ &lt;/li&gt;
+&lt;/ul&gt;
+Montant de l&amp;#039;aide
+L&amp;#039;aide revêt la forme d&amp;#039;une subvention.
+&lt;p&gt;
+ Taux de base : 40 %
+&lt;/p&gt;
+&lt;p&gt;
+ Budget éligible minimum : 10 000 €
+&lt;/p&gt;
+&lt;p&gt;
+ Plafond de l&amp;#039;aide : 15 000 €
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P21" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2017</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;
+ Projets éligibles
+&lt;/h3&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Rencontres, concours nationaux ou internationaux organisés dans le Grand Est ou dans une région transfrontalière en lien avec le monde économique
+  &lt;/strong&gt;
+  Ces opérations sont à la fois des temps d&amp;#039;échanges entre étudiants et/ou jeunes chercheurs issus d&amp;#039;horizons différents et l&amp;#039;occasion de valoriser le Grand Est et ses compétences. Elles ont vocation à accroitre l&amp;#039;attractivité du Grand Est.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Manifestations visant à favoriser les interactions entre les étudiants et/ou jeunes
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   chercheurs et les acteurs socioéconomiques
+  &lt;/strong&gt;
+  Les étudiants et jeunes chercheurs constituent un public stratégique pour les entreprises et les territoires. De par leurs formations aux outils et techniques récentes, de pointe, ils peuvent apporter un regard original sur des projets ou problématiques d&amp;#039;entreprises et ainsi permettre aux acteurs économiques et aux collectivités de développer de nouveaux projets ou concepts. C&amp;#039;est également
+l&amp;#039;occasion pour de potentiels recruteurs de voir leurs futurs collaborateurs en action. Pour le public jeunes chercheurs peuvent être soutenus les projets valorisant les compétences acquises pendant le doctorat et/ou post doctorat.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Programmes d&amp;#039;intégration professionnelle organisés en Grand Est par au moins 3 établissements du territoire et regroupant des étudiants et/ou jeunes chercheurs
+  &lt;/strong&gt;
+  Les programmes entrant dans ce cadre permettent de développer la transversalité et la rencontre d&amp;#039;étudiants et/ou jeunes chercheurs aux profils différents. Les actions soutenues s&amp;#039;inscrivent dans la durée et regroupent un ensemble d&amp;#039;évènements dédiés à l&amp;#039;intégration professionnelle des publics
+ciblés.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N80" s="1" t="inlineStr">
-[...13 lines deleted...]
-      <c r="R80" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/integration-pro-des-etudiants/</t>
+        </is>
+      </c>
+      <c r="W21" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0155/depot/simple</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...102 lines deleted...]
-  &lt;/span&gt;
+ &lt;a href="mailto:vie-etudiante&amp;#64;grandest.fr"&gt;
+  vie-etudiante&amp;#64;grandest.fr
  &lt;/a&gt;
-&lt;/p&gt;
-[...20 lines deleted...]
- &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y80" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA80" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e9f8-integration-professionnelle-des-etudiants-et-/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC80" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="81" spans="1:34" customHeight="0">
-[...21 lines deleted...]
-      <c r="G81" s="1" t="inlineStr">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>92241</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Etre aidé pour participer au débat territorial</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H81" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K81" s="1" t="inlineStr">
-[...19 lines deleted...]
- &lt;/strong&gt;
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme aident à sensibiliser et animer le débat territorial
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;agence d&amp;#039;urbanisme, grâce à son positionnement partenarial et sa neutralité est un connecteur entre les acteurs. Forte de cela et de son ancrage, elle a un rôle d&amp;#039;animation territoriale pour lequel elle développe des activités et des méthodes participatives innovantes.
+ &lt;br /&gt;
+ L&amp;#039;agence s&amp;#039;appuie à la fois sur son expertise et sur sa compétence d&amp;#039;animation pour être moins dans la « confrontation territoriale » mais plus dans la co-construction.
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  La mise en place d&amp;#039;une politique d&amp;#039;accueil de nouvelles entreprises et de salariés sur le territoire : aide à la recherche d&amp;#039;un logement, à l&amp;#039;emploi du conjoint, intégration des nouveaux habitants aux réseaux locaux ;
-[...17 lines deleted...]
-  La gestion d&amp;#039;équipements structurants pour le territoire : infrastructures de transport, centres de congrès, zones d&amp;#039;activités, etc. Nb : le réseau des CCI gère 500 établissements de formation (écoles supérieures, CFA, centres de formation professionnelle) et près de 600 équipements structurants, dont 53 aéroports, 14 aérodromes, 121 ports, 37 équipements d&amp;#039;événementiel, 259 équipements d&amp;#039;immobilier et d&amp;#039;hébergement d&amp;#039;entreprises et 62 zones d&amp;#039;activité économique.
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 50 ans, leur gouvernance et leurs missions se sont réinventées pour anticiper les différentes étapes de la décentralisation et des politiques d&amp;#039;aménagement du territoire et mettre en œuvre les projets territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Des outils au service de l&amp;#039;intérêt général
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Ils forment le cœur du partenariat. Les membres sont :
+ &lt;br /&gt;
+ les collectivités locales et leurs groupements (communes et intercommunalités de tailles variées, départements, régions, syndicats mixtes), représentés par des élus ;
+ &lt;br /&gt;
+ l&amp;#039;état, représenté notamment par le préfet ou le sous-préfet, et la DREAL ou la DDT(M) ;
+ &lt;br /&gt;
+ des acteurs territoriaux du monde économique (chambre consulaire, port...), de l&amp;#039;énergie, de l&amp;#039;habitat, de l&amp;#039;environnement, de l&amp;#039;enseignement supérieur (universités...) ;
+ &lt;br /&gt;
+ et des membres associés intéressés par les enjeux territoriaux.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une équipe pluridisciplinaire et inclusive
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Communication
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation et intermédiation des débats
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets participatifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expérimentation (résidence, atelier, ...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N81" s="1" t="inlineStr">
-[...693 lines deleted...]
-      <c r="N84" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
-Formation professionnelle
-[...415 lines deleted...]
-Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
-Economie d'énergie et rénovation énergétique
-[...17 lines deleted...]
-Economie circulaire
 Economie locale et circuits courts
-Agriculture et agroalimentaire
-Consommation et production
 Economie sociale et solidaire
-Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-Lutte contre la précarité
 Emploi
-International
 Attractivité économique
-Artisanat
-[...2 lines deleted...]
-Mobilité pour tous
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Spectacle vivant
-[...2 lines deleted...]
-Fiscalité des entreprises
 Réduction de l'empreinte carbone
-Bibliothèques et livres
-[...9 lines deleted...]
-      <c r="O86" s="1" t="inlineStr">
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R86" s="1" t="inlineStr">
-[...17 lines deleted...]
-      <c r="S86" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U86" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X86" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Réseau des Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction des politiques européennes
+ Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
+ &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
+  http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f7b7-copie-13h16-etre-aide-pour-batir-des-strategi/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2021</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>92240</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Être aidé pour bâtir des stratégies territoriales</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme participent à la construction des stratégies territoriales
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les dynamiques territoriales et les transitions en cours questionnent le sens même de la planification stratégique. Nous sommes dans l&amp;#039;ère des interdépendances territoriales et des réciprocités - qu&amp;#039;elles soient choisies ou subies. Les nouvelles interfaces politiques et territoriales appellent à organiser des alliances entre tous les types de territoires (métropolitains, urbains, périurbains et ruraux), interpellent l&amp;#039;agilité des modes de gouvernance et sollicitent de nouveaux cadres d&amp;#039;actions territoriales. Dans ce contexte qui rebat les cartes du développement territorial, les missions de l&amp;#039;agence d&amp;#039;urbanisme se structurent principalement autour d&amp;#039;un travail de mise en commun et de construction d&amp;#039;une vision partagée pour le futur.
  &lt;br /&gt;
 &lt;/p&gt;
-&lt;p&gt;
- Contactez votre GAL référent.
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 50 ans, leur gouvernance et leurs missions se sont réinventées pour anticiper les différentes étapes de la décentralisation et des politiques d&amp;#039;aménagement du territoire et mettre en œuvre les projets territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Des outils au service de l&amp;#039;intérêt général
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Ils forment le cœur du partenariat. Les membres sont :
+&lt;/p&gt;
+&lt;p&gt;
+ - les collectivités locales et leurs groupements (communes et intercommunalités de tailles variées, départements, régions, syndicats mixtes), représentés par des élus ;
+&lt;/p&gt;
+&lt;p&gt;
+ - l&amp;#039;état, représenté notamment par le préfet ou le sous-préfet, et la DREAL ou la DDT(M) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - des acteurs territoriaux du monde économique (chambre consulaire, port...), de l&amp;#039;énergie, de l&amp;#039;habitat, de l&amp;#039;environnement, de l&amp;#039;enseignement supérieur (universités...)
+&lt;/p&gt;
+&lt;p&gt;
+ - et des membres associés intéressés par les enjeux territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une équipe pluridisciplinaire et inclusive
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y86" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA86" s="1" t="inlineStr">
+      <c r="M23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conduire des démarches de prospective pour construire une vision pour le futur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la réalisation de documents de planification (SCoT, PLUi, Sraddet)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de coopérations territoriales (contractualisations, coopérations
+  &lt;br /&gt;
+  métropolitaines, contrat de réciprocité...)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribution aux stratégies frontalières et transnationales
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Réseau des Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez les contacts de chaque agence d&amp;#039;urbanisme sur le site de la Fnau :
+ &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
+  http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/df5d-etre-aide-pour-batir-des-strategies-territori/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB86" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2021</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="87" spans="1:34" customHeight="0">
-      <c r="A87" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>101598</v>
       </c>
-      <c r="B87" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Être informé des opportunités transfrontalières</t>
         </is>
       </c>
-      <c r="C87" s="1" t="inlineStr">
+      <c r="C24" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 EUROPE - Interreg - Fonds européens
 Avenir Montagnes
 France Ruralités</t>
         </is>
       </c>
-      <c r="E87" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Mission opérationnelle transfrontalière (MOT)</t>
         </is>
       </c>
-      <c r="G87" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H87" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K87" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L87" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous souhaitez connaître vos opportunités transfrontalières ?
   &lt;br /&gt;
  &lt;/strong&gt;
  La Mission Opérationnelle Transfrontalière vous propose un appui individualisé afin d&amp;#039;identifier les opportunités de développement territorial liées au positionnement frontalier de votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Cet appui consiste en la réalisation d&amp;#039;une note synthétique (« rapport d&amp;#039;étonnement ») selon vos besoins et attentes spécifiques, vous informant des opportunités de coopération transfrontalière et de financement européen en matière de :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   développement territorial transfrontalier
  &lt;/li&gt;
  &lt;li&gt;
   services et équipements publics transfrontaliers
  &lt;/li&gt;
  &lt;li&gt;
   attractivité transfrontalière
  &lt;/li&gt;
  &lt;li&gt;
   préservation de l&amp;#039;environnement transfrontalier.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N87" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Tourisme
 Forêts
 Montagne
 Sols
 Foncier
 Transition énergétique
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Commerces et services
 Formation professionnelle
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Equipement public
 Logement et habitat
 Paysage
 Emploi
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Connaissance de la mobilité
 Industrie
 Mers et océans</t>
         </is>
       </c>
-      <c r="O87" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R87" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune ou une intercommunalité du programme Petites villes de demain, Villages d&amp;#039;Avenir ou Avenir Montagnes située à proximité d&amp;#039;une frontière nationale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S87" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U87" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V87" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.espaces-transfrontaliers.org/</t>
         </is>
       </c>
-      <c r="X87" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez la MOT : mot&amp;#64;mot.asso.fr, &amp;#43;33 1 55 80 56 80
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y87" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>mathias.ribert@mot.asso.fr</t>
         </is>
       </c>
-      <c r="Z87" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3128-etre-informe-des-opportunites-transfrontalier/</t>
         </is>
       </c>
-      <c r="AA87" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC87" s="1" t="inlineStr">
+      <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>Mission Opérationnelle Transfrontalière (MOT)</t>
         </is>
       </c>
-      <c r="AE87" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG87" s="1" t="inlineStr">
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH87" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="88" spans="1:34" customHeight="0">
-[...1011 lines deleted...]
-      <c r="A91" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>92602</v>
       </c>
-      <c r="B91" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Soutenir l’animation d’ateliers collectifs de médiation numérique sur le territoire du département de Vaucluse</t>
         </is>
       </c>
-      <c r="E91" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G91" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H91" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K91" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L91" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Animation d&amp;#039;ateliers collectifs de médiation numérique comportant :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La mise en place d&amp;#039;ateliers collectifs de médiation numérique par la structure subventionnée (dans la limite de deux ateliers subventionnés par mois et avec un minimum d&amp;#039;un atelier organisé par mois et avec au minimum 8 personnes par atelier)
  &lt;/li&gt;
  &lt;li&gt;
   Des ateliers qui s&amp;#039;inscrivent dans les grands enjeux des Schémas départementaux identifiés ci-dessus, et en particulier le Schéma Départemental d&amp;#039;Amélioration de l&amp;#039;Accessibilité des Services au Public de Vaucluse et ce, en pleine complémentarité avec les initiatives lancées autour de l&amp;#039;Appel à projet concernant le Réseau d&amp;#039;inclusion numérique de Vaucluse (fin 2019/début 2020) et le réseau des Espaces France Services
  &lt;/li&gt;
  &lt;li&gt;
   Une présentation de la programmation du contenu et des thématiques qui seront traités dans les ateliers sur l&amp;#039;année ainsi que les modalités d&amp;#039;animation projetées (exemples non exhaustifs : «Découverte d&amp;#039;Internet, de la tablette et premiers apprentissages », « Rester connecté avec son territoire », « Rester connecté avec sa famille et ses amis », « Les démarches administratives en ligne »...)
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;animation des ateliers de médiation numérique avec dispositifs informatiques ad-hoc par un/des salarié(s) qualifié(s) sur les thématiques traitées
  &lt;/li&gt;
  &lt;li&gt;
   Des ateliers mis en place physiquement dans la structure bénéficiaire de la subvention mais qui pourront également, après avis des services départementaux, être organisés, dans une entité publique du territoire (commune ou EPCI)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant de la subvention :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  500 € de subvention par atelier collectif organisé par le demandeur (dans la limite de deux ateliers subventionnés par mois et avec un minimum d&amp;#039;un atelier organisé par mois et avec au minimum 8 personnes par atelier) soit 12 000 € au maximum par an dans la limite de 24 ateliers subventionnés
 &lt;/p&gt;
 &lt;p&gt;
  Les subventions seront allouées après examen des projets déposés dans la limite des crédits disponibles et votés au budget départemental.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N91" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Jeunesse
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Education et renforcement des compétences
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Revitalisation
 Lutte contre la précarité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O91" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R91" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Ne sont pas éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais de location de locaux et/ou de matériels
  &lt;/li&gt;
  &lt;li&gt;
   Les projets d&amp;#039;investissement et/ou d&amp;#039;achat de matériels
  &lt;/li&gt;
  &lt;li&gt;
   Les dépenses liées à l&amp;#039;Appel à Projets réseau départemental d&amp;#039;inclusion numérique
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S91" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T91" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U91" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X91" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y91" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z91" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8463-soutenir-lanimation-dateliers-collectifs-de-m/</t>
         </is>
       </c>
-      <c r="AA91" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB91" s="1" t="inlineStr">
+      <c r="AB25" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AC91" s="1" t="inlineStr">
+      <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE91" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG91" s="1" t="inlineStr">
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH91" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="92" spans="1:34" customHeight="0">
-      <c r="A92" s="1">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
         <v>92581</v>
       </c>
-      <c r="B92" s="1" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Soutenir et aider le recrutement de professionnels de bibliothèques</t>
         </is>
       </c>
-      <c r="E92" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G92" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H92" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I92" s="1" t="inlineStr">
+      <c r="I26" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 50</t>
         </is>
       </c>
-      <c r="J92" s="1" t="inlineStr">
+      <c r="J26" s="1" t="inlineStr">
         <is>
           <t>Accompagnement pendant 3 ans : 50 % la 1ère année, 25 % la 2ème, 10 % la 3ème du coût salarial</t>
         </is>
       </c>
-      <c r="K92" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L92" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Soutenir et aider le recrutement de professionnels de bibliothèques dans les communes ou les intercommunalités relevant du réseau du Service Livre et Lecture (S.L.L.).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M92" s="1" t="inlineStr">
+      <c r="M26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Recrutement d&amp;#039;un agent :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Au grade d&amp;#039;assistant de conservation principal (cat. B) ou de bibliothécaire (cat. A) dans les communes de 5000 à 15 000 habitants, ou les EPCI (recrutement intercommunal)
  &lt;/li&gt;
  &lt;li&gt;
   Au grade d&amp;#039;adjoint du patrimoine (cat. C) pour les communes de moins de 5000 habitants
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N92" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Emploi
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O92" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R92" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiaires : Communes de moins de 15 000 habitants ou les intercommunalités (E.P.C.I.) relevant du réseau du Service Livre et Lecture.
 &lt;/p&gt;
 &lt;p&gt;
  Parcours de formation spécifique exigé, en fonction du nombre d&amp;#039;habitants de la commune, dans un délai maximum de 2 ans.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S92" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T92" s="1" t="inlineStr">
+      <c r="T26" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U92" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>Communes du Vaucluse inférieures à 15000 habitants</t>
         </is>
       </c>
-      <c r="X92" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y92" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z92" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6b7c-soutenir-et-aider-le-recrutement-de-professio/</t>
         </is>
       </c>
-      <c r="AA92" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC92" s="1" t="inlineStr">
+      <c r="AC26" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE92" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG92" s="1" t="inlineStr">
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH92" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="93" spans="1:34" customHeight="0">
-      <c r="A93" s="1">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
         <v>92586</v>
       </c>
-      <c r="B93" s="1" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes dans la réalisation de leurs projets d’investissement au travers d'un CONTRAT VAUCLUSE AMBITION 2023-2025</t>
         </is>
       </c>
-      <c r="E93" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G93" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H93" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I93" s="1" t="inlineStr">
+      <c r="I27" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K93" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L93" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Accompagner les communes dans la réalisation de leurs projets d&amp;#039;investissement, visant ainsi à relever de nombreux enjeux : confortement des centres-bourgs, accessibilité aux services, attractivité, transition écologique, énergétique et numérique, valorisation du patrimoine, mobilité douce, cohésion sociale et citoyenneté, etc...
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M93" s="1" t="inlineStr">
+      <c r="M27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Contrat Vaucluse Ambition s&amp;#039;adresse à l&amp;#039;ensemble des communes vauclusiennes.
 &lt;/p&gt;
 &lt;p&gt;
  La ou les opération(s) subventionnée(s) dans ce cadre doit(doivent) être réalisée(s) sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée et appartenir au patrimoine de la commune.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations pouvant prétendre à subventions contractuelles concernent :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;investissement, sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée ;
 &lt;/p&gt;
 &lt;p&gt;
  - les acquisitions, imputées en investissement, destinées à être affectées de manière durable dans le patrimoine communal :
 &lt;/p&gt;
 &lt;p&gt;
  •	 matériel et mobilier d&amp;#039;un montant unitaire supérieur à 700 € HT,
 &lt;/p&gt;
 &lt;p&gt;
  •	 immobilières et foncières.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations prévues par les communes dans leur contractualisation devront s&amp;#039;attacher à :
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter le nombre maximal d&amp;#039;opérations, fixé à :
 &lt;/p&gt;
 &lt;p&gt;
  •	 5 pour les communes de plus de 5 000 habitants,
 &lt;/p&gt;
 &lt;p&gt;
  •	 8 pour les communes de moins de 5 000 habitants ;
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter les thématiques éligibles ;
 &lt;/p&gt;
 &lt;p&gt;
  -	prendre en compte les politiques publiques et les orientations stratégiques départementales définies, notamment, dans la stratégie départementale Vaucluse 2025 2040 et les schémas départementaux sectoriels, ainsi que les objectifs de développement durable inscrits dans l&amp;#039;Agenda 21.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N93" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -19434,2699 +5937,2793 @@
 International
 Attractivité économique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O93" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R93" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La part d&amp;#039;autofinancement (hors T.V.A.) de la commune devra être au moins égale à 20 % des financements publics apportés au(x) projet(s) par application des règles en vigueur concernant le co financement précisées dans le Code général des collectivités territoriales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S93" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T93" s="1" t="inlineStr">
+      <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U93" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="V93" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires-2687.html</t>
         </is>
       </c>
-      <c r="X93" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y93" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z93" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/276c-accompagner-les-communes-dans-la-realisation-/</t>
         </is>
       </c>
-      <c r="AA93" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB93" s="1" t="inlineStr">
+      <c r="AB27" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC93" s="1" t="inlineStr">
+      <c r="AC27" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE93" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG93" s="1" t="inlineStr">
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH93" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="94" spans="1:34" customHeight="0">
-      <c r="A94" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>92589</v>
       </c>
-      <c r="B94" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Aménager les quartiers d’activités économiques, les espaces économiques, les friches et créer de l’immobilier collectif</t>
         </is>
       </c>
-      <c r="C94" s="1" t="inlineStr">
+      <c r="C28" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="E94" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G94" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H94" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I94" s="1" t="inlineStr">
+      <c r="I28" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 80</t>
         </is>
       </c>
-      <c r="K94" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L94" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Favoriser la création ou l&amp;#039;extension des quartiers d&amp;#039;activités économiques, la requalification d&amp;#039;espace économique, la réhabilitation de friches et la création d&amp;#039;immobilier collectif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M94" s="1" t="inlineStr">
+      <c r="M28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ETUDES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études préalables à visée opérationnelle liée au projet
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;strong&gt;
  TRAVAUX :
 &lt;/strong&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;em&gt;
   - Création et extension d&amp;#039;espace d&amp;#039;activité d&amp;#039;intérêt :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Local (inférieur à 10 hectares)
  &lt;/li&gt;
  &lt;li&gt;
   Intercommunal (de 10 à 30 hectares)
  &lt;/li&gt;
  &lt;li&gt;
   Départemental (supérieur à 30 hectares)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   - Friches délaissées :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Requalification d&amp;#039;espace économique
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation de friches
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;immobilier collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N94" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Friche
 Foncier
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Revitalisation
 Bâtiments et construction
 Emploi
 Attractivité économique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O94" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R94" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Montant des aides :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études préalables jusqu&amp;#039;à 80 % du montant HT des études (50 000 € maximum)
  &lt;/li&gt;
  &lt;li&gt;
   Opérations (selon taille de l&amp;#039;opération) : jusqu&amp;#039;à 25 % du déficit HT de l&amp;#039;opération (800 000 € maximum)
  &lt;/li&gt;
  &lt;li&gt;
   Taux d&amp;#039;aide (travaux) : variable selon les opérations de 15 à 25 %, dépendant de la présence d&amp;#039;une zone de revitalisation rurale et d&amp;#039;un quartier prioritaire
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Postes de dépenses pris en compte (calcul du déficit d&amp;#039;opération) : travaux de construction et de réhabilitation (immobilier) ; mobilités alternatives, énergies renouvelables, Très Haut Débit, les entrées de sites, les clôtures et la signalétique, le mobilier urbain, le tri sélectif, les installations photovoltaïques, les travaux paysagers et tout équipement visant un des trois axes du développement durable
 &lt;/p&gt;
 &lt;p&gt;
  Conditions administratives : maîtrise foncière du terrain à aménager par le maître d&amp;#039;ouvrage et intégration du projet dans les documents d&amp;#039;urbanisme (SCOT et PLU) ; autorisations administratives préalables obtenues et travaux non débutés ; projet compatible avec le label régional Parc&amp;#43; au plus tard en phase APS ; avis favorable des évaluations avant et après projet ; accord formel du Conseil départemental par convention adoptée par l&amp;#039;assemblée départementale
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S94" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T94" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U94" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X94" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y94" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z94" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4085-amenager-les-quartiers-dactivites-economiques/</t>
         </is>
       </c>
-      <c r="AA94" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB94" s="1" t="inlineStr">
+      <c r="AB28" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot</t>
         </is>
       </c>
-      <c r="AC94" s="1" t="inlineStr">
+      <c r="AC28" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE94" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG94" s="1" t="inlineStr">
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH94" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="95" spans="1:34" customHeight="0">
-      <c r="A95" s="1">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>92578</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la Structuration de Projets de Territoires (ASPT)</t>
+        </is>
+      </c>
+      <c r="C29" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I29" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 20</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider au démarrage, au diagnostic territorial ou à la définition d&amp;#039;une stratégie de développement, prenant en compte les études et coûts d&amp;#039;ingénierie externes liés à l&amp;#039;élaboration de projets de territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1. Aide à la Structuration de projets de Territoires (ASPT)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département finance un pourcentage du montant HT des études et prestations d&amp;#039;ingénierie externes, selon le taux suivant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communautés d&amp;#039;Agglomération et communes situées dans le périmètre d&amp;#039;une Communauté d&amp;#039;Agglomération : 10 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communautés de Communes, Communes situées dans le périmètre d&amp;#039;une Communauté de Communes, Parcs Naturels Régionaux, Groupes d&amp;#039;Action Locale Établissements et associations représentatives couvrant une zone d&amp;#039;action territoriale significative : 20 %
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;assiette subventionnable est plafonnée à 100 000 € par projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Conditions particulières : aide conditionnée par la participation du Département aux instances de suivi technique et de pilotage des études et démarches subventionnées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2. Volet spécifique « Petites Villes de Demain » (PVD)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département finance un pourcentage du montant HT des études globales ou thématiques nécessaires à l&amp;#039;élaboration ou à la concrétisation d&amp;#039;un projet de revitalisation et de développement retenus dans le cadre du programme « Petites Villes de Demain ».
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;intervention du Département de Vaucluse est fixé à 10 % du montant HT des études.
+L&amp;#039;aide est plafonnée à 5 000 € par étude.
+&lt;/p&gt;
+&lt;p&gt;
+ Conditions particulières : aide conditionnée par la participation du Département aux instances de suivi technique et de pilotage des études et démarches subventionnées.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Coûts d&amp;#039;études et d&amp;#039;ingénierie liés aux projets suivants :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;une charte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;une stratégie territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;une étude liée à une approche innovante inscrite dans une démarche de transition écologique, climatique ou sociétale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration de démarches globales de développement durable telles que les Agendas 21 locaux et les Plans Climat Air Energie Territoriaux (PCAET)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les projets réalisés à l&amp;#039;échelle communale, seules les démarches possédant un volet territorial seront éligibles (Charte PNR, PCAET, CTE, PDU, PVD...). Ils devront par ailleurs être cohérents avec les compétences, projets et démarches de développement durable entrepris dans les territoires intercommunaux et / ou de projets, dans lesquels le demandeur s&amp;#039;inscrit ainsi qu&amp;#039;avec la stratégie et les politiques départementales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Sols
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Emploi
+International
+Attractivité économique
+Artisanat
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communautés de Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communautés d&amp;#039;Agglomération
+ &lt;/li&gt;
+ &lt;li&gt;
+  Parcs Naturels Régionaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations représentatives couvrant une zone d&amp;#039;action territoriale significative
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissements (de statut public ou associatif) liés à des politiques départementales (Collèges, Etablissements pour personnes âgées ou personnes handicapées, Établissements pour l&amp;#039;accueil des enfants ...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/796d-aider-a-la-structuration-de-projets-de-territ/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>92350</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Etre aidé dans la mise en oeuvre des villes et territoires durables</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;p&gt;
+  &lt;/p&gt;&lt;ul&gt;
+   &lt;li&gt;
+    &lt;strong&gt;
+     Les agences d&amp;#039;urbanisme vous aident dans la mise en oeuvre des villes et territoires durables
+    &lt;/strong&gt;
+   &lt;/li&gt;
+  &lt;/ul&gt;
+&lt;p&gt;
+ Mettre en œuvre des villes et territoires durables, c&amp;#039;est penser leur développement de manière transversale et intégrée à différentes échelles, pour faire face aux transitions. C&amp;#039;est faire appel à des modes plus coopératifs et participatifs pour impliquer l&amp;#039;ensemble des acteurs du territoire. C&amp;#039;est aborder les projets dans toutes leurs dimensions : physiques, environnementales, économiques et sociales. Dans ce contexte, un outil d&amp;#039;ingénierie tel que l&amp;#039;agence d&amp;#039;urbanisme constitue un atout important. Par son approche transversale et multi-acteurs, l&amp;#039;agence d&amp;#039;urbanisme permet de rompre avec les approches sectorielles. Elle offre la possibilité de construire une vision stratégique articulant les différentes échelles des territoires et de mieux articuler les politiques publiques, comme celles de l&amp;#039;habitat, de la solidarité, des projets urbains, de l&amp;#039;environnement ou encore de la mobilité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Les agences d&amp;#039;urbanisme
+   &lt;/strong&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 50 ans, leur gouvernance et leurs missions se sont réinventées pour anticiper les différentes étapes de la décentralisation et des politiques d&amp;#039;aménagement du territoire et mettre en œuvre les projets territoriaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Des outils au service de l&amp;#039;intérêt général
+   &lt;/strong&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Ils forment le cœur du partenariat. Les membres sont :
+ &lt;br /&gt;
+ - les collectivités locales et leurs groupements (communes et intercommunalités de tailles variées, départements, régions, syndicats mixtes), représentés par des élus ;
+ &lt;br /&gt;
+ - l&amp;#039;Etat, représenté notamment par le préfet ou le sous-préfet, et la DREAL ou la DDT(M) ;
+ &lt;br /&gt;
+ - des acteurs territoriaux du monde économique (chambre consulaire, port...), de l&amp;#039;énergie, de l&amp;#039;habitat, de l&amp;#039;environnement, de l&amp;#039;enseignement supérieur (universités...) ;
+ &lt;br /&gt;
+ - et des membres associés intéressés par les enjeux territoriaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
+   &lt;/strong&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Une équipe pluridisciplinaire et inclusive
+   &lt;/strong&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Participation à l&amp;#039;élaboration des politiques d&amp;#039;aménagement et de développement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribution aux politiques de requalification des centres et de renouvellement urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribution aux démarches de développement économique et social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribution à l&amp;#039;adaptation des territoires au changement climatique (transition énergétique, îlots de fraîcheur, trames écologiques...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement des politiques publiques du quotidien (mobilités durables, offre de soin, alimentation saine, qualité de l&amp;#039;habitat, des paysages...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des stratégies de développement et d&amp;#039;inclusion numérique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à l&amp;#039;animation territoriale et au débat public en tant que tiers de confiance
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Réseau des Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
+ &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
+  http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/88ff-copie-08h34-etre-aide-pour-batir-des-strategi/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>28/04/2021</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>92349</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Être aidé pour observer les territoires</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en oeuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 50 ans, leur gouvernance et leurs missions se sont réinventées pour anticiper les différentes étapes de la décentralisation et des politiques d&amp;#039;aménagement du territoire et mettre en œuvre les projets territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Des outils au service de l&amp;#039;intérêt général
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Ils forment le cœur du partenariat. Les membres sont :
+ &lt;br /&gt;
+ - les collectivités locales et leurs groupements (communes et intercommunalités de tailles variées, départements, régions, syndicats mixtes), représentés par des élus ;
+ &lt;br /&gt;
+ - l&amp;#039;état, représenté notamment par le préfet ou le sous-préfet, et la DREAL ou la DDT(M) ;
+ &lt;br /&gt;
+ - des acteurs territoriaux du monde économique (chambre consulaire, port...), de l&amp;#039;énergie, de l&amp;#039;habitat, de l&amp;#039;environnement, de l&amp;#039;enseignement supérieur (universités...) ;
+ &lt;br /&gt;
+ - et des membres associés intéressés par les enjeux territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une équipe pluridisciplinaire et inclusive
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Observation thématique (loyers, mobilités, habitat, social, stratégies économiques, logement des étudiants...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation des systèmes d&amp;#039;informations géographiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Enquêtes de terrain
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Personnes âgées
+Jeunesse
+Santé
+Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Inclusion numérique
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Réseau des Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont 51, réparties sur le territoire métropolitain et ultra-marin. Consulter notre annuaire pour identifier celle, la plus proche de votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
+ &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
+  http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8d0a-copie-08h34-etre-aide-pour-batir-des-strategi/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>28/04/2021</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
         <v>94695</v>
       </c>
-      <c r="B95" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Soutenir la création de postes de Conseillers en énergie partagé (CEP)</t>
         </is>
       </c>
-      <c r="E95" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G95" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H95" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K95" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L95" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aide - « Dispositif de soutien à la création de postes de Conseil en énergie partagé (CEP) », mis en place par l&amp;#039;ADEME
  &lt;/strong&gt;
  &lt;br /&gt;
  Objectif :
  &lt;br /&gt;
  Le dispositif de Conseil en Énergie Partagé permet de doter de compétences énergie des communes n&amp;#039;ayant pas la taille et les moyens suffisants pour salarier un technicien spécialisé, dans le but de leur permettre de faire des choix en matière de performance énergétique et gestion des consommables sur leur patrimoine.
 &lt;/p&gt;
 &lt;p&gt;
  Bénéficiaires : la cible visée par le dispositif CEP sont les communes de moins de 10 000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Actions éligibles : soutien à la création d&amp;#039;un (ou plusieurs) poste(s) CEP et d&amp;#039;une organisation de service en cohérence avec cette mission, pendant 3 ans max
  &lt;br /&gt;
  &lt;br /&gt;
  Accompagnement :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Financement de la mise en place/extension du service, soit les 3 premières années,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Forfait maximum de base : 30 k€ /ETPT/an,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Dépenses d&amp;#039;équipement liées à la création de poste:15 k€ /ETPT maxi,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Dépenses externes Communication... : 60 k€ sur 3 ans maxi.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  Attention ! Les montants d&amp;#039;aide peuvent varier en fonction du contexte régional : priorités régionales, cofinancement de partenaires, disponibilités budgétaires, etc...
  &lt;br /&gt;
 </t>
         </is>
       </c>
-      <c r="N95" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Emploi</t>
         </is>
       </c>
-      <c r="O95" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R95" s="1" t="inlineStr">
+      <c r="R32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Critères d&amp;#039;éligibilité :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Territoire rural ou péri-urbain,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Périmètre mini pour 1 ETP,
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  - 20 communes de moins de 10 000 habitants,
  &lt;br /&gt;
  - 30 000 habitants,
  &lt;br /&gt;
  - 2300 bâtiments publics.
  &lt;br /&gt;
  &lt;ul&gt;
   &lt;li&gt;
    Réelles perspectives de pérennisation du poste,
   &lt;/li&gt;
   &lt;li&gt;
    Signature de la charte CEP.
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   Opérations non éligibles :
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     Renouvellement de poste sauf exception
     &lt;br /&gt;
    &lt;/li&gt;
    &lt;li&gt;
     Poste de fonctionnaire territorial
     &lt;br /&gt;
    &lt;/li&gt;
    &lt;li&gt;
     Poste dont les missions ne couvrent pas les thématiques énergie/climat ou la cible des
     Bâtiments
     &lt;br /&gt;
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S95" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T95" s="1" t="inlineStr">
+      <c r="T32" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U95" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V95" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/dispositif-soutien-a-creation-postes-conseil-energie-partage-cep</t>
         </is>
       </c>
-      <c r="X95" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter l&amp;#039;ADEME via leur
  &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;dispositif_gre_a_gre&amp;amp;source_entity_id&amp;#61;48326" rel="noopener" target="_blank"&gt;
   formulaire en ligne
  &lt;/a&gt;
  pour en savoir plus sur ce dispositif.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y95" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>jean-louis.reynaud@nievre.gouv.fr</t>
         </is>
       </c>
-      <c r="Z95" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4c2f-soutenir-la-creation-de-postes-de-conseil-en-/</t>
         </is>
       </c>
-      <c r="AA95" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC95" s="1" t="inlineStr">
+      <c r="AC32" s="1" t="inlineStr">
         <is>
           <t>DDT 58</t>
         </is>
       </c>
-      <c r="AE95" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG95" s="1" t="inlineStr">
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>28/06/2021</t>
         </is>
       </c>
-      <c r="AH95" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="96" spans="1:34" customHeight="0">
-      <c r="A96" s="1">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>94240</v>
       </c>
-      <c r="B96" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans le développement d'entreprises d'insertion</t>
         </is>
       </c>
-      <c r="D96" s="1" t="inlineStr">
+      <c r="D33" s="1" t="inlineStr">
         <is>
           <t>L’investissement dans l’économie inclusive</t>
         </is>
       </c>
-      <c r="E96" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G96" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H96" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Autre aide financière</t>
         </is>
       </c>
-      <c r="K96" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L96" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires vous propose un accompagnement complet pour développer les entreprises d&amp;#039;insertion sur le territoire. Cet accompagnement peut prendre plusieurs formes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Conseils ;
  &lt;/li&gt;
  &lt;li&gt;
   Investissements directs en fonds propres ;
  &lt;/li&gt;
  &lt;li&gt;
   Investissements directs en quasi-fonds propres.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N96" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Handicap
 Emploi</t>
         </is>
       </c>
-      <c r="O96" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S96" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T96" s="1" t="inlineStr">
+      <c r="T33" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U96" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V96" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-economie-inclusive?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=entreprise_dinsertion_psat</t>
         </is>
       </c>
-      <c r="X96" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
   https://www.banquedesterritoires.fr/directions-regionales
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
   Contactez-nous à travers notre formulaire de contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y96" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z96" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/41a7-obtenir-un-accompagnement-et-un-investissemen/</t>
         </is>
       </c>
-      <c r="AA96" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC96" s="1" t="inlineStr">
+      <c r="AC33" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE96" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG96" s="1" t="inlineStr">
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>16/06/2021</t>
         </is>
       </c>
-      <c r="AH96" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="97" spans="1:34" customHeight="0">
-[...250 lines deleted...]
-      <c r="G98" s="1" t="inlineStr">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>100081</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l’implantation d’entrepreneurs sur votre territoire</t>
+        </is>
+      </c>
+      <c r="C34" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de commerce et d'industrie (CCI)</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Recherche
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H98" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K98" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L98" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;/p&gt;&lt;p&gt;
-[...93 lines deleted...]
-  Participation à l&amp;#039;animation territoriale et au débat public en tant que tiers de confiance
+ Vous souhaitez favoriser le développement économique et l&amp;#039;emploi sur votre territoire, en permettant aux entreprises de se développer et de recruter les compétences dont elles ont besoin et en offrant aux jeunes et aux actifs davantage d&amp;#039;opportunités locales de formation.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez renforcer votre politique d&amp;#039;attractivité globale (accueil, marketing territorial).
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez garantir aux entreprises l&amp;#039;accès à un « bouquet de services » nécessaire à leur développement.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Votre CCI peut être à vos côtés pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La mise en place d&amp;#039;une politique d&amp;#039;accueil de nouvelles entreprises et de salariés sur le territoire : aide à la recherche d&amp;#039;un logement, à l&amp;#039;emploi du conjoint, intégration des nouveaux habitants aux réseaux locaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement du marketing territorial et la valorisation des entreprises locales, des filières stratégiques et innovantes, des métiers d&amp;#039;exception et des savoirs faire, pour en faire des ambassadeurs de votre territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;organisation de permanences d&amp;#039;accueil et d&amp;#039;information des créateurs et des chefs d&amp;#039;entreprises, y compris dans les locaux de la collectivité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création et la gestion de lieux d&amp;#039;accueil et d&amp;#039;hébergement des entreprises, tels que les pépinières, les incubateurs, les hôtels d&amp;#039;entreprises, les tiers-lieux, les espaces de co-working ou les Maisons de l&amp;#039;Entreprise. Avec l&amp;#039;essor du télétravail, ils deviennent des lieux de rencontres essentiels pour les entreprises et leurs salariés ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création de sessions de formations spécifiques adaptées aux besoins du territoire. Les lieux d&amp;#039;hébergement des entreprises pourraient également accueillir des individus en formation et suivant des enseignements à distance ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création et la gestion d&amp;#039;établissements de formation (centres de formation des apprentis, établissements d&amp;#039;enseignement supérieur, centres de formation initiale et continue...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La gestion d&amp;#039;équipements structurants pour le territoire : infrastructures de transport, centres de congrès, zones d&amp;#039;activités, etc. Nb : le réseau des CCI gère 500 établissements de formation (écoles supérieures, CFA, centres de formation professionnelle) et près de 600 équipements structurants, dont 53 aéroports, 14 aérodromes, 121 ports, 37 équipements d&amp;#039;événementiel, 259 équipements d&amp;#039;immobilier et d&amp;#039;hébergement d&amp;#039;entreprises et 62 zones d&amp;#039;activité économique.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N98" s="1" t="inlineStr">
-[...4 lines deleted...]
-Espace public
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
 Friche
 Foncier
 Voirie et réseaux
-Transition énergétique
+Commerces et services
+Formation professionnelle
+Tiers-lieux
 Economie locale et circuits courts
-Economie sociale et solidaire
-[...3 lines deleted...]
-Biodiversité
+Revitalisation
 Equipement public
-Bâtiments et construction
-[...3 lines deleted...]
-Paysage
 Accessibilité
 Emploi
 Attractivité économique
-Appui méthodologique
-[...9 lines deleted...]
-      <c r="O98" s="1" t="inlineStr">
+Industrie</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S98" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État, une entreprise privée.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...13 lines deleted...]
-      <c r="X98" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cci.fr/reseau-cci/nos-missions-et-nos-actions-generales-pour-les-entreprises-et-les-territoires</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
-[...1 lines deleted...]
-  http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
+ Contacter votre CCI de proximité :
+ &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
+  https://www.cci.fr/contact
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y98" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA98" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>a.czmal@ccifrance.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a438-favoriser-limplantation-dentrepreneurs-sur-vo/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC98" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2021</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="99" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G99" s="1" t="inlineStr">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>98767</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser le développement économique et l'emploi</t>
+        </is>
+      </c>
+      <c r="C35" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Ploërmel - Cœur de Bretagne (PETR)</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I35" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J35" s="1" t="inlineStr">
+        <is>
+          <t>Dans la limite de 50 000 €</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Depuis 2010, le Pays vit une profonde transformation de son tissu économique. Il s&amp;#039;appuyait sur une production
+ agricole reconnue par les industriels, des unités de sous-traitance automobiles et agroalimentaires diversifiées et
+ un secteur tertiaire principalement tourné vers la santé et la vie publique.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;expérience de revitalisation économique menée dans le cadre du dispositif Fonds National d&amp;#039;Aménagement et
+ de Développement du Territoire (FNADT) vient de s&amp;#039;achever sur un bilan très positif de 500 emplois créés. La
+ démarche de Veille prospective agricole et agroalimentaire va générer de nouvelles dynamiques des filières. Les
+ artisans et les commerçants de proximité souhaitent travailler en réseau, apporter des services nouveaux et
+ ouvrir des complémentarités face au développement des agglomérations.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Prospection, accueil et transmission d&amp;#039;unités économiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Consolidation des richesses du territoire (hommes et savoir-faire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en réseau des acteurs, circulation de l&amp;#039;information, constitution de filières ou cluster
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamisation des filières économiques, dont le commerce et l&amp;#039;artisanat de proximité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement de stratégies concertées, de sites et d&amp;#039;événements touristiques
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Organisation de forum de l&amp;#039;emploi, de réunion d&amp;#039;information sur les besoins en manœuvre locale...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation de rencontre par filières économiques, de speed dating...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise à disposition de conseil en gestion de projets entreprenariaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expérimentations d&amp;#039;actions collectives dans le domaine de l&amp;#039;artisanat et du commerce de proximité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de développement de la stratégie touristique du territoire
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie locale et circuits courts
+Emploi
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Dépenses conformes au décret fixant les règles nationales d&amp;#039;éligibilité des dépenses dans le cadre des programmes cofinancés par les FESI dont notamment :
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses de personnel
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coûts indirects, correspondant aux frais de fonctionnement internes à la structure : calculés sur la base
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;un taux forfaitaire de 15 % appliqué aux frais de personnel directs éligibles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coûts directs en lien avec l&amp;#039;opération, dont :
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  acquisition ou location de matériel,
+ &lt;/li&gt;
+ &lt;li&gt;
+  frais de déplacement, d&amp;#039;hébergement et de restauration
+ &lt;/li&gt;
+ &lt;li&gt;
+  frais de communication,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prestations d&amp;#039;études, de conseils, de formation...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le financement européen intervient toujours en contrepartie de financements publics nationaux différents de l&amp;#039;Europe. Pour un porteur de projet privé, cela implique qu&amp;#039;il devra solliciter un autre co-financeur public.
+&lt;/p&gt;
+&lt;h4&gt;
+ Au niveau administratif :
+&lt;/h4&gt;
+&lt;p&gt;
+ Les dépenses engagées avant la date de réception de la demande d&amp;#039;aide ne seront pas prises en compte.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses présentées doivent faire l&amp;#039;objet de plusieurs devis afin de vérifier la mise en concurrence et le caractère raisonnable des coûts.
+&lt;/p&gt;
+&lt;p&gt;
+ Avant de déposer un courrier de demande de subvention, le porteur doit présenter une délibération :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  approuvant le projet et son plan de financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  sollicitant une subvention européenne dans le cadre de LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  autorisant l&amp;#039;exécutif à signer tout document y afférent
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le porteur s&amp;#039;engage à respecter les règles en matière de communication européenne (logos fournis par la structure).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T35" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DU PAYS DE PLOERMEL</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Marjolaine PONDARD, Chargée de mission contractualisation :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:m.pondard&amp;#64;pays-ploermel.fr" rel="noopener" target="_blank"&gt;
+  m.pondard&amp;#64;pays-ploermel.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ - 06 69 71 55 38 - 02 30 19 01 82
+&lt;/p&gt;
+&lt;p&gt;
+ PETR Pays de Ploërmel - Cœur de Bretagne : 7 rue du Val - Les Carmes, BP30555 - 56800 Ploërmel
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.pays-ploermel.fr/" rel="noopener" target="_blank"&gt;
+  https://www.pays-ploermel.fr/
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>m.pondard@pays-ploermel.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a57e-favoriser-le-developpement-economique-et-lemp/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AD35" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>26/07/2021</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>98462</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Aider des entreprises de l'économie sociale et solidaire (ESS)</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="J36" s="1" t="inlineStr">
+        <is>
+          <t>Les taux d'intervention et les éventuels cofinancements sont déterminés après analyse des dossiers</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le pacte territorial «Aude 2030 » fait de l&amp;#039;Economie sociale et solidaire (ESS) un enjeu majeur du développement économique Audois, source de préservation d&amp;#039;emplois non délocalisables et d&amp;#039;entrepreneuriat nouveau, où l&amp;#039;humain reste au cœur du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ESS est, par ses valeurs fondatrices (primauté des personnes et de l&amp;#039;objet social sur le capital ; adhésion volontaire et ouverte, gestion démocratique, fonds propres impartageables, appropriation collective des excédents, solidarité et responsabilité, utilité sociale des produits et services), non plus une économie dite &amp;#34;alternative&amp;#34; mais une économie ancrée durablement sur nos territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ambition du Département de l&amp;#039;Aude est en effet de positionner l&amp;#039;emploi au cœur des dynamiques économiques et d&amp;#039;intégrer la notion de solidarité aux impératifs de production et de rentabilité.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le Conseil Général de l&amp;#039;Aude ambitionne de :
+ &lt;/li&gt;
+ &lt;li&gt;
+  soutenir le renouveau entrepreneurial en modernisant les statuts des entreprises de l&amp;#039;ESS et en développant leur financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  donner du pouvoir d&amp;#039;agir aux citoyens et aux salariés pour contribuer au maintien de l&amp;#039;activité économique dans les territoires et lutter contre les destructions d&amp;#039;emplois
+ &lt;/li&gt;
+ &lt;li&gt;
+  revitaliser les territoires ruraux et les quartiers où les besoins sociaux ont considérablement augmenté avec la crise.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Enfin, l&amp;#039;économie sociale et solidaire est un mode d&amp;#039;entreprendre et de développement économique adapté à toutes les filières économiques locales existantes (agriculture, tourisme...) ou à venir ( numérique, silver économie...)
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Les actions sont déclinées en 5 axes:
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - Soutenir la promotion de l&amp;#039;ESS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   1. Aide à la sensibilisation à l&amp;#039;ESS:
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ Accélérer le développement de l&amp;#039;économie sociale et solidaire dans l&amp;#039;Aude par la promotion de ses atouts et la mise en avant de son potentiel économique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - Créer et consolider l&amp;#039;emploi audois
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   1. Participation au capital social des SCIC:
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ Créer de l&amp;#039;emploi au service de l&amp;#039;intérêt général, favoriser le développement de structures pérennes ancrées localement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   2. Aide au développement de l&amp;#039;emploi partagé:
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Favoriser la création d&amp;#039;emplois partagés non délocalisables pat la constitution de groupements d&amp;#039;employeurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assurer la pérennité des groupements d&amp;#039;employeurs pat un accompagnement et un suivi réalisés par les têtes de réseau régionales
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   3. Aide au développement de l&amp;#039;emploi coopératif:
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Encourager la création ex-nihilo, la transformation, la transmission, la reprise d&amp;#039;entreprises ou d&amp;#039;associations sous forme de SCOP ou de SCIC
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser le développement de structures ancrées localement afin de créer et consolider l&amp;#039;emploi coopératif et assurer leur pérennité par accompagnement et un suivi réalisés par les têtes de réseau régionales.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   4. Aide à l&amp;#039;accompagnement de porteurs de projets:
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir l&amp;#039;accompagnement de projets entrepreneuriaux d&amp;#039;utilité sociale au service de l&amp;#039;économie de proximité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer l&amp;#039;emploi non délocalisable
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - Développer les finances solidaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   1. Aide au renforcement des fonds propres des porteurs de projets:
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir les jeunes entrepreneurs ayant des difficultés d&amp;#039;accès au crédit bancaire classique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcer les fonds propres de porteurs de projets à l&amp;#039;écart du marché du travail voulant créer leur entreprise
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   2. Aide à l&amp;#039;ingénierie financière solidaire:
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir les projets porteurs d&amp;#039;emploi et d&amp;#039;utilité sociale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des outils financiers solidaires spécifiques et adaptés aux acteurs de l&amp;#039;ESS
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - Encourager la professionnalisation des acteurs de l&amp;#039;ESS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   1. Aide à l&amp;#039;investissement matériel des associations:
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir les associations qui développent une activité économique, dont la faiblesse en fonds propres est un frein à l&amp;#039;équipement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Financer l&amp;#039;investissement matériel nécessaire au démarrage et au développement de leur activité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - Favoriser les pratiques innovantes
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   1. Aide à l&amp;#039;émergence de projets socialement innovants:
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ Créer des réponses adaptées à des besoins sociaux non ou mal rappel de la stratégie satisfaits en lien notamment avec les projets de Pôles Territoriaux départementale de Coopération Economique (PTCE)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   2. Aide aux partenariats novateurs et aux actions collectives:
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rapprocher les entreprises de l&amp;#039;ESS et les entreprises conventionnelles afin de créer des réponses adaptées à des besoins sociaux non ou mal satisfaits
+ &lt;/li&gt;
+ &lt;li&gt;
+  Encourager la collaboration et la coordination entre les acteurs de l&amp;#039;ESS afin de créer de l&amp;#039;emploi, de réduire leurs dépenses de fonctionnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutenir la constitution de Pôle Territorial de Coopération Economique pour le développement durable local au service de la création d&amp;#039;emplois
+ &lt;/li&gt;
+ &lt;li&gt;
+  Initier des démarches partenariales innovantes à partir de concours ou d&amp;#039;appels à projets spécifiques
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Economie sociale et solidaire
+Revitalisation
+Emploi</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Action n°1 : Aide à la sensibilisation à l&amp;#039;ESS
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Bénéficiaires :
+ &lt;/em&gt;
+ Têtes de réseau régionale de l&amp;#039;ESS présentant une expertise humaine et technique pour mener des actions de sensibilisation et d&amp;#039;animation sur l&amp;#039;ensemble du territoire audois.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses éligibles :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Actions ponctuelles ou pérennes de sensibilisation et d&amp;#039;animation auprès des acteurs économiques et des partenaires institutionnels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Outils de promotion en direction des partenaires institutionnels ou du grand public
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses non éligibles :
+ &lt;/em&gt;
+ Défraiements divers (frais de déplacements, de repas et téléphonie)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Action n°2 : Participation au capital social des SCIC
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Bénéficiaires :
+ &lt;/em&gt;
+ SCIC en cours de constitution laissant apparaître des perspectives solides d&amp;#039;embauche
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses éligibles :
+ &lt;/em&gt;
+ Participation au capital
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Action n°3 : Aide au développement de l&amp;#039;emploi partagé
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Bénéficiaires :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Groupement d&amp;#039;employeurs créé sous forme associative ou coopérative
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des personnes physiques (dirigeants par exemple) ou morales (sociétés civiles ou commerciales, syndicats, etc.) occupant au plus 300 salariés et entrant dans le champ d&amp;#039;application d&amp;#039;une même convention collective peuvent constituer un groupement d&amp;#039;employeurs dans le but de mettre à disposition de leurs membres des salariés liés à ce groupement par un contrat de travail.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structures d&amp;#039;accompagnement et de suivi des groupements d&amp;#039;employeurs ou têtes de réseaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses éligibles :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un emploi partagé dans au moins deux entreprises ou associations sous forme de CDI dont la durée minimale est de 70% d&amp;#039;un temps complet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement et suivi des groupements d&amp;#039;employeurs
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses non éligibles :
+ &lt;/em&gt;
+ Défraiements divers (frais de déplacements, repas, téléphonie...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Action n°4 : Aide au développement de l&amp;#039;emploi coopératif
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Bénéficiaires:
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  SCOP:
+   Les sociétés coopératives de production sont formées par des travailleurs de toutes catégories ou qualifications professionnelles, associés pour exercer en commun leur professions dans une entreprise qu&amp;#039;ils gèrent directement ou par l&amp;#039;intermédiaire de mandataires désignés par eux et en leur sein.
+ &lt;/li&gt;
+ &lt;li&gt;
+  SCIC: Les sociétés
+   coopératives
+   d&amp;#039;Intérêt
+   collectif
+   sont des sociétés anonymes ou des sociétés à responsabilité limitée à capital variable. Elles ont pour objet la production ou la fourniture de biens et de services d&amp;#039;intérêt collectif, qui présentent un caractère d&amp;#039;utilité sociale.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structures d&amp;#039;accompagnement et de suivi de sociétés coopératives ou têtes de réseaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses éligibles :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Frais de constitution d&amp;#039;une SCOP ou SCIC
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement et suivi des sociétés coopératives.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses non éligibles :
+ &lt;/em&gt;
+ Défraiements divers (frais de déplacements, repas, téléphonie...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Action n°5 : Aide à l&amp;#039;accompagnement de porteurs de projets
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Bénéficiaires :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Association d&amp;#039;accompagnement au développement et à la consolidation de projets entrepreneuriaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coopérative d&amp;#039;activités et d&amp;#039;emploi
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses éligibles :
+ &lt;/em&gt;
+ Aide à l&amp;#039;accompagnement et au suivi des porteurs de projets ou des jeunes entreprises
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses non éligibles :
+ &lt;/em&gt;
+ Défraiements divers (frais de déplacements, repas, téléphonie...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Action n°6 : Aide au renforcement des fonds propres des porteurs de projets
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Bénéficiaires :
+ &lt;/em&gt;
+ toute association spécialisée dans les finances solidaires accordant des prêts personnels ou des prêts d&amp;#039;honneur aux porteurs de projets en phase de création et proposant un accompagnement adapté à leurs besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses éligibles :
+ &lt;/em&gt;
+ Les dépenses inhérentes à l&amp;#039;accompagnement et au montage financier de l&amp;#039;entreprise ou de la micro-entreprise, analyse financière permettant destiner les besoins de trésorerie
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses non éligibles :
+ &lt;/em&gt;
+ Défraiement divers (frais de déplacements, repas, téléphonie...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Action n°7 : Aide à l&amp;#039;ingénierie financière solidaire
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Bénéficiaires :
+ &lt;/em&gt;
+ Toute association d&amp;#039;envergure régionale spécialisée dans les finances solidaires accompagnant des projets de création d&amp;#039;entreprise, mobilisant des financements solidaires innovants pour les viabiliser, et garantissant l&amp;#039;accès aux circuits bancaires et financiers.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses éligibles :
+ &lt;/em&gt;
+ Une partie des frais de structure (antenne audoise), d&amp;#039;ingénierie, de masse salariale pour l&amp;#039;accompagnement et montage financier de projet individuel ou collectif audoise. Outils financiers mobilisés comme les fonds de garantie ou prêts bancaires spécifiques pour les entreprises de l&amp;#039;ESS, les très petites entreprises ou les porteurs de projets agricoles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses non éligibles :
+ &lt;/em&gt;
+ Défraiements divers (frais de déplacements, repas, téléphonie...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Action n°8 : Aide à l&amp;#039;investissement matériel des associations
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Bénéficiaires :
+ &lt;/em&gt;
+ Toute association de moins de trois ans ayant une activité économique en partie marchande, proposant un projet stratégique de développement visant à garantir l&amp;#039;autofinancement à trois ans et laissant apparaître des perspectives solides d&amp;#039;embauche.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses éligibles :
+ &lt;/em&gt;
+ Matériel informatique, mobilier, achat d&amp;#039;un véhicule, ou autre, à l&amp;#039;exception des travaux d&amp;#039;aménagement de locaux
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses non éligibles :
+ &lt;/em&gt;
+ Les investissements ayant déjà bénéficié d&amp;#039;autres aides, les investissements réalisés avant la demande de l&amp;#039;aide, les associations ayant déjà bénéficié de cette aide.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Action n°9 : Aide à l&amp;#039;émergence de projets socialement innovants
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Bénéficiaires :
+ &lt;/em&gt;
+ Tout porteur de projet socialement innovant en phase d&amp;#039;expérimentation, débouchant sur une activité à caractère économique susceptible de créer à terme de l&amp;#039;emploi (ex : financement local participatif, incubateur, silver économie...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses éligibles :
+ &lt;/em&gt;
+ Les dépenses en lien avec l&amp;#039;émergence du projet (temps d&amp;#039;ingénierie des porteurs de projet, supports de communication, études)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses non éligibles :
+ &lt;/em&gt;
+ Défraiements divers (frais de déplacements, repas, téléphonie...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Action n°10 : Aide aux partenariats novateurs et aux actions collectives
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Bénéficiaires :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Toute association (ayant une activité économique en partie marchande proposant un projet stratégique de développement visant à garantir l&amp;#039;autofinancement à 3 ans), fondation, mutuelle, société s&amp;#039;associant dans un projet commun
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toute entreprise du secteur marchand ayant un projet partenarial avec un acteur de l&amp;#039;ESS
+ &lt;/li&gt;
+ &lt;li&gt;
+  PTCE, lauréat de l&amp;#039;appel à projet national
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses éligibles :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement et montage financier des projets de création de micro-entreprise
+ &lt;/li&gt;
+ &lt;li&gt;
+  Outils financiers mobilisés
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses non éligibles :
+ &lt;/em&gt;
+ Défraiements divers (frais de déplacements, de repas, téléphonie)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Solidarités / Direction Action Sociale Insertion
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Céline Gout, Gestionnaire du secrétariat et de la communication du service
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:celine.gout&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
+  celine.gout&amp;#64;aude.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04.68.11.69.76
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c696-aider-des-entreprises-de-de-leconomie-sociale/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>71654</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Développer une école de conduite à statut associatif</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Mob'In France</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
-Etablissement public dont services de l'Etat
-[...2 lines deleted...]
-Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H99" s="1" t="inlineStr">
-[...46 lines deleted...]
- Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Ils forment le cœur du partenariat. Les membres sont :
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les
+ &lt;strong&gt;
+  écoles de conduite à statut associatif
+ &lt;/strong&gt;
+ sont des associations qui accueillent des publics en insertion sociale et/ou professionnelle, présentant des risques du point de vue de leur socialisation ou leur insertion.
+&lt;/p&gt;
+&lt;p&gt;
+ Elles ont pour finalité de prévenir ou de gérer des risques sociaux, de permettre l&amp;#039;accès à la mobilité, l&amp;#039;accès à la mobilisation de personnes en manque ou ruptures de liens et d&amp;#039;accompagner à l&amp;#039;insertion sociale et professionnelle.
  &lt;br /&gt;
- - les collectivités locales et leurs groupements (communes et intercommunalités de tailles variées, départements, régions, syndicats mixtes), représentés par des élus ;
+ L&amp;#039;enseignement du code et de la conduite est considéré comme un vecteur d&amp;#039;insertion grâce à une approche globale de la personne (le rapport à la règle et à la loi, l&amp;#039;estime de soi, l&amp;#039;apprentissage, les savoirs fondamentaux, les repérages espace-temps, les motivations personnelles, la santé, le développement cognitif, la reconnaissance et l&amp;#039;intégration sociale) et à la double dimension « formation - éducation ».
  &lt;br /&gt;
- - l&amp;#039;état, représenté notamment par le préfet ou le sous-préfet, et la DREAL ou la DDT(M) ;
  &lt;br /&gt;
- - des acteurs territoriaux du monde économique (chambre consulaire, port...), de l&amp;#039;énergie, de l&amp;#039;habitat, de l&amp;#039;environnement, de l&amp;#039;enseignement supérieur (universités...) ;
+ L&amp;#039;arrêté du 08 janvier 2001 relatif aux conditions d&amp;#039;agrément ECSA (école de conduite à statut associatif) précise le cadre réglementaire et législatif qui s&amp;#039;impose à ces associations qui s&amp;#039;appuient sur la formation à la conduite et à la sécurité routière pour faciliter l&amp;#039;insertion ou la réinsertion sociale ou professionnelle.
  &lt;br /&gt;
- - et des membres associés intéressés par les enjeux territoriaux.
-[...211 lines deleted...]
- L&amp;#039;agence d&amp;#039;urbanisme, grâce à son positionnement partenarial et sa neutralité est un connecteur entre les acteurs. Forte de cela et de son ancrage, elle a un rôle d&amp;#039;animation territoriale pour lequel elle développe des activités et des méthodes participatives innovantes.
  &lt;br /&gt;
- L&amp;#039;agence s&amp;#039;appuie à la fois sur son expertise et sur sa compétence d&amp;#039;animation pour être moins dans la « confrontation territoriale » mais plus dans la co-construction.
-[...528 lines deleted...]
-          <t>&lt;p&gt;
  &lt;strong&gt;
-  Retrouvez votre contact régional sur :
+  Plusieurs acteurs territoriaux du réseau Mob&amp;#039;In France possèdent l&amp;#039;agrément ECSA et peuvent vous accompagner dans les démarches législatives, juridiques ou organisationnelles dans la création et le développement d&amp;#039;une école de conduite à statut associatif.
  &lt;/strong&gt;
-&lt;/p&gt;
-[...173 lines deleted...]
-&lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M103" s="1" t="inlineStr">
+      <c r="M37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- •
-[...19 lines deleted...]
-&lt;p&gt;
+ AFODIL, acteur membre du réseau Mob&amp;#039;In Pays de la Loire (https://www.afodil.org/) a aidé à la création d&amp;#039;une ECSA à Laval et à la Roche-sur-Yon.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N103" s="1" t="inlineStr">
-[...56 lines deleted...]
-Lutte contre la précarité
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
 Emploi
-International
-[...8 lines deleted...]
-Logistique urbaine
 Mobilité pour tous
-Connaissance de la mobilité
-[...16 lines deleted...]
-      <c r="O103" s="1" t="inlineStr">
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R103" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...37 lines deleted...]
-&lt;p&gt;
+ Programmes disponibles sur les Régions suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Grand Est
+ &lt;br /&gt;
+ - Bourgogne Franche Comté
+ &lt;br /&gt;
+ - Auvergne Rhône Alpes
+ &lt;br /&gt;
+ - Corse
+ &lt;br /&gt;
+ - Occitanie
+ &lt;br /&gt;
+ - Nouvelle Aquitaine
+ &lt;br /&gt;
+ - Centre Val de Loire
+ &lt;br /&gt;
+ - Pays de la Loire
+ &lt;br /&gt;
+ - Bretagne
+ &lt;br /&gt;
+ - Normandie
+ &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S103" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T103" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U103" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V103" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X103" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>http://www.mobin-solutions.fr</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;em&gt;
-[...21 lines deleted...]
- &lt;br /&gt;
+ Pascal GRAND
+&lt;/p&gt;
+&lt;p&gt;
+ professionnalisation&amp;#64;mobin-solutions.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y103" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA103" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>contact@mobin-solutions.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/65c1-developper-une-ecode-de-conduite-a-statut-ass/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB103" s="1" t="inlineStr">
-[...36 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>Mob'In France</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>16/11/2020</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="104" spans="1:34" customHeight="0">
-[...172 lines deleted...]
-      <c r="A105" s="1">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
         <v>66797</v>
       </c>
-      <c r="B105" s="1" t="inlineStr">
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Soutenir des ateliers de découverte des métiers pour tout public</t>
         </is>
       </c>
-      <c r="E105" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G105" s="1" t="inlineStr">
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H105" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K105" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L105" s="1" t="inlineStr">
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région Occitanie soutient les porteurs de projet qui proposent des actions de découverte des métiers en directions des scolaires de tous niveaux, demandeurs d&amp;#039;emploi ou salariés en reconversion, équipes éducatives et acteurs de l&amp;#039;insertion, familles et alternants.
 &lt;/p&gt;
 &lt;p&gt;
  Contexte et objectifs
 &lt;/p&gt;
 &lt;p&gt;
  Cet appel à projet s&amp;#039;inscrit dans le cadre du Dispositif Régional d&amp;#039;Information sur les Métiers déployé par la Région au titre de la coordination du Service Public Régional de l&amp;#039;Orientation.
 &lt;/p&gt;
 &lt;p&gt;
  Le Dispositif Régional d&amp;#039;Information sur les Métiers est dédié à l&amp;#039;orientation scolaire et professionnelle. Il promeut la diversité et la mixité des métiers, l&amp;#039;égalité professionnelle entre les hommes et les femmes, la pluralité des secteurs professionnels, les métiers et secteurs émergents, et vise également à informer sur les métiers à déficit d&amp;#039;image, à informer sur les réalités des métiers idéalisés, et à promouvoir les métiers/secteurs peu mixtes (ou « genrés »).
 &lt;/p&gt;
 &lt;p&gt;
  Il vise à développer pour le plus de filières professionnelles possibles, des « bouquets d&amp;#039;actions » qui seront organisées sur les territoires en appui des partenaires de l&amp;#039;Orientation et des représentants du monde économique (entreprises et branches professionnelles)
 &lt;/p&gt;
 &lt;p&gt;
  Montant
 &lt;/p&gt;
 &lt;p&gt;
  Le montant total affecté à cet appel à projet est de
  &lt;strong&gt;
   1 900 000 € en 2021
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -22162,62 +8759,62 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Attestation du porteur de projet certifiant qu&amp;#039;il ne bénéficie pas, pour l&amp;#039;année au titre de laquelle la subvention est sollicitée, d&amp;#039;un autre financement régional au titre de la promotion des métiers pour une action similaire.
  &lt;/li&gt;
  &lt;li&gt;
   Liste des subventions déjà perçues par la Région pour l&amp;#039;année en cours.
  &lt;/li&gt;
  &lt;li&gt;
   Partenaires du porteur de projet pour l&amp;#039;opération proposée.
  &lt;/li&gt;
  &lt;li&gt;
   Calendrier et lieu.x prévisionnel.s des actions.
  &lt;/li&gt;
  &lt;li&gt;
   Devis / modes de calculs permettant d&amp;#039;apprécier le budget prévisionnel de l&amp;#039;opération.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le porteur de projet prendra soin de préciser s&amp;#039;il prévoit de reverser tout ou une partie de la subvention à un partenaire (Partie &amp;#34;précision sur le montage de l&amp;#039;opération ou du programme d&amp;#039;action&amp;#34;).
  &lt;br /&gt;
  En version dématérialisée, le budget prévisionnel sera fourni en 2 versions : une version signée et une version modifiable (Excel)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N105" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Emploi
 Animation et mise en réseau</t>
         </is>
       </c>
-      <c r="O105" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="R105" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   une association
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Fédération
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Ligue et clubs sportifs
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   une collectivité, un acteur public
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Acteur public
@@ -22236,61 +8833,61 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Autre entreprise - autre professionnel·le
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Entreprise
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Indépendant
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les soumissionnaires pourront être des personnes morales de droit privé ou public (chambres consulaires, branches professionnelles, organisations professionnelles, syndicats professionnels, fédérations, confédérations, opérateurs de compétences, entreprises ancrées sur le territoire régional, associations locales ou nationales, établissements publics, collectivités locales,...).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les organismes de formation par apprentissage, les centres de formation d&amp;#039;apprentis et les organismes de formation ne sont pas autorisés à candidater.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U105" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V105" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Appel-a-projets-Info-metiers</t>
         </is>
       </c>
-      <c r="X105" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  AAP2021infometiers&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  Ou formulaire à trouver ici :
  &lt;a href="https://www.laregion.fr/Appel-a-projets-Info-metiers"&gt;
   https://www.laregion.fr/Appel-a-projets-Info-metiers
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Envoi du dossier
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le dossier de demande dûment complété, daté et signé est à remettre en un exemplaire papier et en version numérisée.
 &lt;/p&gt;
 &lt;p&gt;
  En version numérique , les candidatures seront adressées par mail, à l&amp;#039;adresse :
@@ -22302,184 +8899,184 @@
  En version papier , le dossier doit être adressé à l&amp;#039;adresse suivante :
 &lt;/p&gt;
 &lt;p&gt;
  Conseil Régional Occitanie / Pyrénées-Méditerranée
 &lt;/p&gt;
 &lt;p&gt;
  Direction de l&amp;#039;Emploi et de la Formation
 &lt;/p&gt;
 &lt;p&gt;
  Service emploi et Orientation Professionnelle
 &lt;/p&gt;
 &lt;p&gt;
  Unité Service Public Régional de l&amp;#039;Orientation
 &lt;/p&gt;
 &lt;p&gt;
  417 rue Samuel Morse – Site de Capdeville
 &lt;/p&gt;
 &lt;p&gt;
  34000 Montpellier
 &lt;/p&gt;
 &lt;p&gt;
  En cas de difficultés d&amp;#039;expédition, la date de réception du dossier dématérialisé sur l&amp;#039;adresse dédiée sera prise en compte.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y105" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z105" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/221d-appel-a-projets-info-metiers/</t>
         </is>
       </c>
-      <c r="AA105" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE105" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF105" s="1" t="inlineStr">
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG105" s="1" t="inlineStr">
+      <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>24/10/2020</t>
         </is>
       </c>
-      <c r="AH105" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="106" spans="1:34" customHeight="0">
-      <c r="A106" s="1">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
         <v>62848</v>
       </c>
-      <c r="B106" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
         </is>
       </c>
-      <c r="D106" s="1" t="inlineStr">
+      <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Crédit moyen long terme</t>
         </is>
       </c>
-      <c r="E106" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G106" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H106" s="1" t="inlineStr">
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K106" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L106" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Donnez vie à vos projets !
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt moyen long terme accompagne les différents projets d&amp;#039;investissements de tous les acteurs locaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;adresse à toutes les collectivités locales, y compris les plus petites. La Banque Postale, premier prêteur bancaire des collectivités locales, octroit un prêt sur deux à une commune de moins de 5 000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques et la durée du prêt s&amp;#039;adaptent notamment en fonction de votre stratégie financière et de l&amp;#039;amortissement de vos projets à financer.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations sur
   le
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html" target="_self"&gt;
   prêt à moyen long terme
  &lt;/a&gt;
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour affiner votre besoin, plusieurs ressources sont à votre disposition :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunt-cinq-questions-a-se-poser-avant-emprunter-collectivite-territoriale.html" target="_self"&gt;
    Les 6 questions à se poser avant d&amp;#039;emprunter
   &lt;/a&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunter-taux-variable-taux-revisable.html" target="_self"&gt;
    Empruntez à taux variable ou révisable ?
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/prets-verts-obligation-verte.html" target="_self"&gt;
    Prêt vert : comment l&amp;#039;analyser ?
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M106" s="1" t="inlineStr">
+      <c r="M39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le crédit moyen long terme peut être mobilisé sur tout type de projet d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N106" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -22525,359 +9122,359 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O106" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R106" s="1" t="inlineStr">
+      <c r="R39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après analyse et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 40 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S106" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T106" s="1" t="inlineStr">
+      <c r="T39" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U106" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V106" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html</t>
         </is>
       </c>
-      <c r="W106" s="1" t="inlineStr">
+      <c r="W39" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X106" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y106" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z106" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a49e-adopter-un-financement-a-moyen-long-terme/</t>
         </is>
       </c>
-      <c r="AA106" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC106" s="1" t="inlineStr">
+      <c r="AC39" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="AE106" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG106" s="1" t="inlineStr">
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>09/10/2020</t>
         </is>
       </c>
-      <c r="AH106" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="107" spans="1:34" customHeight="0">
-      <c r="A107" s="1">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
         <v>60083</v>
       </c>
-      <c r="B107" s="1" t="inlineStr">
+      <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Soutenir les besoins en ressources humaines des entreprises (Pass RH)</t>
         </is>
       </c>
-      <c r="E107" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G107" s="1" t="inlineStr">
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H107" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I107" s="1" t="inlineStr">
+      <c r="I40" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="K107" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L107" s="1" t="inlineStr">
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pass RH - La Région Occitanie soutient les entreprises dans leurs besoins RH avec ce Pass.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectif
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Définir les besoins et les enjeux liés aux ressources humaines et proposer un plan d&amp;#039;action opérationnel.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les TPE-PME* de 1 à moins de 50 salariés
  &lt;/li&gt;
  &lt;li&gt;
   Les exploitations agricoles employeuses d&amp;#039;au moins 1 salarié permanent
  &lt;/li&gt;
  &lt;li&gt;
   Les groupements d&amp;#039;entreprises comptant au moins 1 salarié permanent et les groupements d&amp;#039;employeurs composés d&amp;#039;entreprises de moins de 50 salariés,
   &lt;br /&gt;
   - Les associations employeuses d&amp;#039;au moins 1 salarié permanent
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Sont exclus comme activités principales : les services financiers et les banques.
 &lt;/p&gt;
 &lt;p&gt;
  Montant: p
  &lt;strong&gt;
   rise en charge à
   100%
  de la prestation par la Région (réalisée par un prestataire sélectionné par la Région).
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M107" s="1" t="inlineStr">
+      <c r="M40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Prestation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Trois demi-journées d&amp;#039;accompagnement effectuées par un prestataire référencé par la Région :
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Première 1⁄2 journée : état des lieux, qualification de la ou des problématique(s)
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Seconde 1⁄2 journée : restitution et plan d&amp;#039;action
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Une 3° demi-journée pour faire le lien entre recommandations et actions
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N107" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Emploi</t>
         </is>
       </c>
-      <c r="O107" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R107" s="1" t="inlineStr">
+      <c r="R40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Conditions d&amp;#039;éligibilité: les bénéficiaires doivent être situés sur la région Occitanie et doivent être à jour de leurs cotisations sociales et fiscales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U107" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V107" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Pass-Conseil-RH</t>
         </is>
       </c>
-      <c r="X107" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail : competences.RH&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y107" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z107" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b4a3-pass-rh/</t>
         </is>
       </c>
-      <c r="AA107" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE107" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF107" s="1" t="inlineStr">
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG107" s="1" t="inlineStr">
+      <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>29/09/2020</t>
         </is>
       </c>
-      <c r="AH107" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="108" spans="1:34" customHeight="0">
-      <c r="A108" s="1">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
         <v>58566</v>
       </c>
-      <c r="B108" s="1" t="inlineStr">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets innovants, expérimentaux et/ou partenariaux dans les domaines de l'emploi, de la formation et de l'orientation</t>
         </is>
       </c>
-      <c r="E108" s="1" t="inlineStr">
+      <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G108" s="1" t="inlineStr">
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="K108" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L108" s="1" t="inlineStr">
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La Région Occitanie s&amp;#039;engage pour la formation, l&amp;#039;orientation et l&amp;#039;emploi en soutenant des projets innovants.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Contexte et objectifs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Région Occitanie s&amp;#039;est engagée de manière réactive dans le soutien aux projets innovants, expérimentaux et/ou partenariaux dans les domaines de l&amp;#039;emploi, de la formation et de l&amp;#039;orientation.
 &lt;/p&gt;
 &lt;p&gt;
  Le Contrat de Plan Régional de Développement de la Formation et l&amp;#039;Orientation Professionnelle (CPRDFOP),  signé avec l&amp;#039;État et les partenaires sociaux, et le Plan d&amp;#039;Investissement dans les Compétences (PACTE), constituent le cadre d&amp;#039;action qui permet l&amp;#039;engagement de la Région auprès des porteurs de projets.
  &lt;br /&gt;
  Le dispositif Innov&amp;#039;Emploi s&amp;#039;inscrit dans cette démarche.
 &lt;/p&gt;
 &lt;p&gt;
  Les principaux enjeux du dispositif Innov&amp;#039;emploi
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Investir dans une offre de formation en lien avec la demande économique et les métiers de demain
@@ -22945,61 +9542,61 @@
 &lt;p&gt;
  NOTA BENE : Si un projet similaire (même formation, même territoire) a déjà été financé par la Région (avec le même organisme de formation), l&amp;#039;action devra être terminée et présenter des résultats d&amp;#039;insertion supérieurs à 70%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Public visé par la formation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Demandeur d&amp;#039;emploi
  &lt;/strong&gt;
  toutes catégories.
 &lt;/p&gt;
 &lt;p&gt;
  Un minimum de 4 demandeurs d&amp;#039;emploi devra être identifié pour bénéficier du dispositif.
 &lt;/p&gt;
 &lt;p&gt;
  Un courrier d&amp;#039;intention d&amp;#039;embauche sur un contrat d&amp;#039;une durée de 6 mois minimum sera exigé de la part des entreprises à l&amp;#039;initiative de ce projet.
 &lt;/p&gt;
 &lt;p&gt;
  Les places de ce dispositif seront ouvertes à la prise en charge de la protection sociale et de la rémunération dans la mesure où le parcours dépasse 200 heures.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N108" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Emploi</t>
         </is>
       </c>
-      <c r="O108" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R108" s="1" t="inlineStr">
+      <c r="R41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;éligibilité
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Entreprises éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Toute personne morale de droit public ou privé :
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    qui n&amp;#039;est pas une structure de l&amp;#039;insertion par l&amp;#039;activité économique (IAE)
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    ayant son siège ou un établissement sur le territoire Occitanie
    &lt;br /&gt;
   &lt;/li&gt;
@@ -23025,958 +9622,265 @@
   &lt;/li&gt;
   &lt;li&gt;
    permettant l&amp;#039;acquisition de compétences ou la préparation au poste de travail, en vue d&amp;#039;un recrutement
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    non mobilisables dans le Programme Régional de Formation
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    d&amp;#039;une durée hebdomadaire supérieure à 20 heures
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    correspondant à un engagement de l&amp;#039;entreprise sur une contrat d&amp;#039;une durée supérieure ou égale à 6 mois (lettre d&amp;#039;intention)
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    dont le coût horaire par stagiaire est reste en cohérence avec les autres formations existantes
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="T108" s="1" t="inlineStr">
+      <c r="T41" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U108" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V108" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/INNOV-EMPLOI-Volet-recrutement</t>
         </is>
       </c>
-      <c r="X108" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction de l&amp;#039;Emploi et de la Formation
 &lt;/p&gt;
 &lt;p&gt;
  innovemploi&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y108" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z108" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f2c4-innovemploi-volet-recrutement/</t>
         </is>
       </c>
-      <c r="AA108" s="1" t="inlineStr">
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE108" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF108" s="1" t="inlineStr">
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG108" s="1" t="inlineStr">
+      <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>24/09/2020</t>
         </is>
       </c>
-      <c r="AH108" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="109" spans="1:34" customHeight="0">
-[...650 lines deleted...]
-      <c r="E112" s="1" t="inlineStr">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>72810</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissements dans les Petites Villes</t>
+        </is>
+      </c>
+      <c r="C42" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G112" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H112" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L112" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Sa raison d&amp;#039;être
+  Sa raison d&amp;#039;être :
  &lt;/strong&gt;
- :
-[...12 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Sa mission
+  Sa mission :
  &lt;/strong&gt;
- :
-[...6 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Soutenir l&amp;#039;investissement public local en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence : collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ses particularités :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...26 lines deleted...]
-&lt;/ul&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ •	Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Ses crédits
+  Ses crédits :
  &lt;/strong&gt;
- :
-[...17 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+&lt;/p&gt;
+&lt;p&gt;
+ •	Durée moyenne des crédits : 16.5 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Crédit jusque 40 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Pas de seuil minimal concernant l&amp;#039;emprunt
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Son accompagnement
+  Son accompagnement :
  &lt;/strong&gt;
- :
-[...8 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+&lt;/p&gt;
+&lt;p&gt;
+ •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M112" s="1" t="inlineStr">
-[...38 lines deleted...]
-&lt;/ul&gt;
+      <c r="M42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Entretien du patrimoine
+ &lt;/strong&gt;
+ (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Développement sportif
+ &lt;/strong&gt;
+ (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Aménagement urbain
+ &lt;/strong&gt;
+ (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
+&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N112" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -24019,252 +9923,1495 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O112" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R112" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Etude de l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Éligibilité à l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Vote de la délibération de la collectivité
+ &lt;/strong&gt;
+ : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Versement de l&amp;#039;Apport en capital initial :
+ &lt;/strong&gt;
+ La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
+ &lt;/strong&gt;
+ La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+&lt;/p&gt;
+&lt;p&gt;
+ Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
+        </is>
+      </c>
+      <c r="W42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  Contact :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : adhesion&amp;#64;agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : 04 81 11 29 37
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : appel non surtaxé
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>lou.lamure-guigard@agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>72205</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Recruter et accueillir des conseillers numériques</t>
+        </is>
+      </c>
+      <c r="C43" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J43" s="1" t="inlineStr">
+        <is>
+          <t>50 000 euros par poste</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cet appel à manifestation d&amp;#039;intérêt est lancé pour la première vague de candidatures des collectivités territoriales et leurs groupements au recrutement et à l&amp;#039;accueil de conseillers numériques dans le cadre de France Relance. Il vise à recueillir les premières propositions des territoires prêts à porter les contrats de travail de ces conseillers en contrepartie du financement par l&amp;#039;État de leur formation et de leur activité.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Gouvernement agit sur trois axes :
+ &lt;br /&gt;
+ 1- 4000 conseillers numériques formés proposant des ateliers d&amp;#039;initiation au numérique au plus proche des Français ;
+ &lt;br /&gt;
+ 2- Un soutien aux réseaux de proximité qui proposent des activités numériques, par la conception de dispositifs qui facilitent la formation des habitants ;
+ &lt;br /&gt;
+ 3- Des outils simples et sécurisés indispensables aux aidants (travailleurs sociaux, agents de collectivité territoriale, etc.) pour leur permettre de mieux accompagner les Français qui ne peuvent pas faire leurs démarches administratives seuls.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces trois axes sont déclinés sous forme de nouvelle offre de services disponible pour les territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;appel à manifestation d&amp;#039;intérêt permet de candidater pour devenir structure accueillante d&amp;#039;un ou de plusieurs conseillers
+ &lt;/strong&gt;
+ (donc en charge de porter le contrat de travail)
+ &lt;strong&gt;
+  et d&amp;#039;obtenir leur affectation avec une prise en charge financière modulée selon la durée du contrat souhaitée
+ &lt;/strong&gt;
+ . Allouée sous la forme d&amp;#039;une subvention d&amp;#039;un montant de 50 000 euros par poste (et majorée selon les dispositions réglementaires en vigueur en outre-mer le cas échéant), cette prise en charge par l&amp;#039;État sera versée en trois tranches auprès de la collectivité territoriale qui aura pour charge de rémunérer le conseiller à hauteur du SMIC au minimum.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Emploi
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P43" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2020</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur un même territoire, plusieurs collectivités territoriales ou groupements peuvent accueillir des conseillers numériques. L&amp;#039;ANCT étudiera au fil de l&amp;#039;eau, tous les 15 du mois, les candidatures reçues et affectera le nombre de conseillers en fonction des conseillers déjà accueillis sur le même territoire. Il sera recherché, dans un dialogue avec les collectivités et leurs groupements, une intervention cohérente, à même de mailler l&amp;#039;ensemble du territoire. Les initiatives coordonnées sur un même territoire seront donc à favoriser.
+&lt;/p&gt;
+&lt;p&gt;
+ La mise à disposition de conseillers numériques à des structures associatives est autorisée.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://agence-cohesion-territoires.gouv.fr/250-meu-pour-faciliter-le-numerique-du-quotidien-310</t>
+        </is>
+      </c>
+      <c r="W43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.conseiller-numerique.gouv.fr/</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une webconférence est organisée les 03 et 10 décembre 2020 pour répondre aux questions des collectivités. D&amp;#039;autres webconférences pourront être organisées autant que de besoin.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour toute question : conseiller-numerique&amp;#64;anct.gouv.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>numerique@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/32ff-recruter-et-accueillir-des-conseillers-numeri/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>ANCT</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>27/11/2020</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>58575</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Développer, restaurer et valoriser le patrimoine culturel</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I44" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  La Région Occitanie s&amp;#039;engage pour la restauration du patrimoine culturel.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La région est riche d&amp;#039;un patrimoine historique allant de la préhistoire à l&amp;#039;époque contemporaine. Sa diversité et sa qualité confèrent une forte personnalité au territoire régional, constituant un témoignage de la permanence de l&amp;#039;occupation humaine, de la circulation des savoirs et des techniques ainsi que de la dynamique ou de l&amp;#039;inventivité architecturale de ses habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ La richesse et la diversité du patrimoine est reconnue au travers de nombreux labels internationaux et nationaux : 8 biens inscrits sur la liste du Patrimoine Mondial par l&amp;#039;UNESCO, 20 secteurs sauvegardés, 24 Villes ou Pays d&amp;#039;Art et Histoire, 134 « musées de France », près de 5 000 Monuments Historiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs stratégiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  contribuer au renforcement de la personnalité de la région Occitanie car l&amp;#039;offre patrimoniale a un impact déterminant sur l&amp;#039;attractivité du territoire et la fréquentation touristique ; cette personnalité est l&amp;#039;expression de l&amp;#039;excellence et de la qualité de la vie ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  s&amp;#039;appuyer sur le réseau des sites labellisés UNESCO pour renforcer la notoriété patrimoniale du territoire régional au plan national et international ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer à la réduction de la fracture territoriale urbain/rural ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  participer activement au maintien de l&amp;#039;emploi (non délocalisable) et au renforcement de la filière des métiers de la restauration (y compris de l&amp;#039;architecture traditionnelle grâce à une connaissance partagée des systèmes constructifs en vue de la sauvegarde des techniques constructives et des savoir-faire) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  positionner le patrimoine en transversalité avec les autres champs d&amp;#039;action de la Région : aménagement du territoire (bourgs-centres), économie (notamment touristique), formation, enseignement supérieur, recherche, développement durable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  favoriser la cohérence avec le dispositif inventaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  assurer la lisibilité et la cohérence de la stratégie retenue.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Bénéficiaires
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Propriétaires publics ou privés d&amp;#039;un bien patrimonial éligible et situé dans une commune d&amp;#039;Occitanie de moins de 30 000 habitants.  Pour les biens inscrits par l&amp;#039;UNESCO sur la Liste du patrimoine mondial, aucun seuil de population n&amp;#039;est appliqué.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Montant
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Taux général :
+ &lt;/strong&gt;
+ 20% maximum du coût des travaux éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Taux particuliers :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour les biens inscrits sur la liste du Patrimoine mondial par l&amp;#039;UNESCO : 30% maximum du coût des travaux éligibles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les personnes physiques et les SCI : 10% maximum du coût des travaux éligibles.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Calendrier du dépôt des dossiers
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier complet est adressé à la Région :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  au plus tard le
+  &lt;strong&gt;
+   30 novembre
+  &lt;/strong&gt;
+  de l&amp;#039;année N-1, pour instruction et décision au cours du 1er semestre de l&amp;#039;année N ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  au plus tard le
+  &lt;strong&gt;
+   30 avril
+  &lt;/strong&gt;
+  de l&amp;#039;année N, pour instruction et décision au cours du 2ème semestre de la même année.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le dossier de demande de subvention réceptionné par la Région doit être administrativement complet avant le démarrage des travaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Architecture
+Emploi
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;éligibilité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Patrimoine culturel éligible
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1- Le patrimoine bâti ou archéologique protégé au titre des Monuments Historiques ou situé dans un site patrimonial remarquable.
+&lt;/p&gt;
+&lt;p&gt;
+ 2 - Le patrimoine bâti public d&amp;#039;architecture traditionnelle non protégé.
+&lt;/p&gt;
+&lt;p&gt;
+ 3 - Le patrimoine mobilier (objets d&amp;#039;art et bateaux) protégé au titre des Monuments Historiques.
+&lt;/p&gt;
+&lt;p&gt;
+ 4 - Le patrimoine musical (orgues et carillons).
+&lt;/p&gt;
+&lt;p&gt;
+ 5 - Les études en vue de la création d&amp;#039;un site patrimonial remarquable.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Travaux éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  restauration extérieure, peintures monumentales, vitraux, pour les Monuments Historiques
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  restauration extérieure uniquement, pour les édifices non protégés au titre des Monuments Historiques
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  restauration et mise en sécurité des objets mobiliers protégés Monuments Historiques, ainsi que des orgues et carillons
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  restauration extérieure et des structures pour les bateaux protégés Monuments Historiques
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="T44" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Developpement-Restauration-et-Valorisation-du-Patrimoine-Aide-a</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact
+&lt;/p&gt;
+&lt;p&gt;
+ Région Occitanie / Pyrénées-Méditerranée
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Culture et du Patrimoine
+&lt;/p&gt;
+&lt;p&gt;
+ Service Développement, Restauration et Valorisation du Patrimoine
+&lt;/p&gt;
+&lt;p&gt;
+ patrimoinerestauration&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ed07-developpement-restauration-et-valorisation-du/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2020</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>87182</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'agriculture urbaine</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Financement de l’alimentation durable et de la transition agricole</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ______________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ ______________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires investit dans les acteurs de l&amp;#039;économie sociale et solidaire portant des projets d&amp;#039;agriculture urbaine, en faveur d&amp;#039;une alimentation durable, de la végétalisation des espaces urbains, de l&amp;#039;impact social et de la mise en place de circuits courts de proximité.
+&lt;/p&gt;
+&lt;p&gt;
+ Afin de développer l&amp;#039;agriculture urbaine La Banque des Territoires vous propose :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un accompagnement de Territoires Conseils, un co-financement d&amp;#039;études d&amp;#039;ingénierie en amont ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un investissement en fonds propres et/ou quasi-fonds propres.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Alimentation
+Agriculture et agroalimentaire
+Emploi</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T45" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-alimentation-durable?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=Agri_argumentaire_psat</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+  https://www.banquedesterritoires.fr/directions-regionales
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+  Contactez-nous à travers notre formulaire de contact
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e400-developper-lagriculture-urbaine-agriculture-u/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>11/03/2021</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>52290</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissement</t>
+        </is>
+      </c>
+      <c r="C46" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;AFL
+ &lt;/strong&gt;
+ est la seule banque française
+ &lt;strong&gt;
+  100% détenue par les collectivités locales françaises
+ &lt;/strong&gt;
+ qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
+&lt;/p&gt;
+&lt;p&gt;
+ Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa raison d&amp;#039;être
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &amp;#34;
+  &lt;em&gt;
+   Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
+  &lt;/em&gt;
+  &lt;em&gt;
+   s
+  &lt;/em&gt;
+  &amp;#34;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa mission
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir l&amp;#039;investissement public local
+  en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence: collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses particularités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL repose sur des principes de
+  &lt;strong&gt;
+   solidarité
+  &lt;/strong&gt;
+  et d&amp;#039;
+  &lt;strong&gt;
+   équité
+  &lt;/strong&gt;
+  entre les collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première
+  &lt;strong&gt;
+   obligation durable en juillet 2020
+  &lt;/strong&gt;
+  .
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Seule banque en France détenue par les collectivités, l&amp;#039;AFL  a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositif cumulable/compatible avec le fonds vert
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses crédits
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Durée moyenne des crédits : 16.5 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus long crédit : 42 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus petit crédit : 11 000€
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus gros crédit : 50 millions €
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Son accompagnement
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Social et Petite enfance
+  &lt;/strong&gt;
+  (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Revitalisation des centres villes
+  &lt;/strong&gt;
+  (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Rayonnement culturel
+  &lt;/strong&gt;
+  (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Transition énergétique
+  &lt;/strong&gt;
+  (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement des mobilités douces
+  &lt;/strong&gt;
+  (Bordeaux Métropole, 33)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement sportif
+  &lt;/strong&gt;
+  (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;adhésion
+ &lt;/strong&gt;
+ est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Etude de l&amp;#039;adhésion
   &lt;/strong&gt;
   : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Éligibilité à l&amp;#039;adhésion
   &lt;/strong&gt;
   : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vote de la délibération de la collectivité
   &lt;/strong&gt;
   : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Versement de l&amp;#039;Apport en capital initial
   &lt;/strong&gt;
   : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
   &lt;/strong&gt;
   : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S112" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T112" s="1" t="inlineStr">
+      <c r="T46" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U112" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V112" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W112" s="1" t="inlineStr">
+      <c r="W46" s="1" t="inlineStr">
         <is>
           <t>https://portail.agence-france-locale.fr/</t>
         </is>
       </c>
-      <c r="X112" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email :
  &lt;/strong&gt;
  adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y112" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z112" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
         </is>
       </c>
-      <c r="AA112" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB112" s="1" t="inlineStr">
+      <c r="AB46" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un système de vidéo-protection
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC112" s="1" t="inlineStr">
+      <c r="AC46" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE112" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG112" s="1" t="inlineStr">
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
         <is>
           <t>10/07/2020</t>
         </is>
       </c>
-      <c r="AH112" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="113" spans="1:34" customHeight="0">
-      <c r="A113" s="1">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>50024</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une offre adaptée aux acteurs de l’Economie Sociale et Solidaire</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner et financer les acteurs de l’économie sociale et solidaire</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires accompagne les collectivités et les structures de l&amp;#039;Economie Sociale et Solidaire (association, coopérative, mutuelle, entreprise sociale) qui jouent un rôle actif dans l&amp;#039;accompagnement des personnes fragiles et le développement social et économique du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires intervient en :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  accompagnement des acteurs de l&amp;#039;ESSS par les Dispositifs Locaux d&amp;#039;Accompagnement (DLA)
+ &lt;/li&gt;
+ &lt;li&gt;
+  investissements directs, en fonds propres et quasi-fonds propres dans les structures de projet ou intermédiés via les outils financiers créés ou abondés par la Banque des Territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  ingénierie de projet.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Education et renforcement des compétences
+Tiers-lieux
+Emploi</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/offres/accompagnement-financement-acteurs-ESS?mtm_campaign=Aides_Territoires&amp;mtm_kwd=OT&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=projets_sociaux_solidaires_oat#segment-1307</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e8a2-soutenir-le-developpement-des-acteurs-de-leco/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2020</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>23444</v>
       </c>
-      <c r="B113" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'action des associations et EPCI en faveur de la Politique de la Ville</t>
         </is>
       </c>
-      <c r="C113" s="1" t="inlineStr">
+      <c r="C48" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="E113" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G113" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H113" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K113" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L113" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Permettre l&amp;#039;égalité des chances et l&amp;#039;accès aux droits pour toutes et tous,
  &lt;/li&gt;
  &lt;li&gt;
   Contribuer au développement social et économique des quartiers Politique de la Ville,
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser le développement d&amp;#039;actions à envergure départementale / régionale ou actions structurantes ou actions mutualisées, s&amp;#039;inscrivant dans la thématique « emploi, formation, apprentissage », et/ou innovantes.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -24282,241 +11429,241 @@
   &lt;strong&gt;
    20 000 € extensible à 30 000 €
   &lt;/strong&gt;
   si :
   &lt;ul&gt;
    &lt;li&gt;
     Action à envergure départementale / régionale ou actions structurantes ou actions mutualisées,
    &lt;/li&gt;
    &lt;li&gt;
     Action s&amp;#039;inscrivant dans la thématique « emploi, formation, apprentissage » considérée comme prioritaire par la Région
    &lt;/li&gt;
    &lt;li&gt;
     Action innovante
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;ul&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N113" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Sports et loisirs
 Jeunesse
 Famille et enfance
 Egalité des chances
 Santé
 Formation professionnelle
 Lutte contre la précarité
 Emploi</t>
         </is>
       </c>
-      <c r="O113" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R113" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Thématiques d&amp;#039;intervention :
  &lt;/strong&gt;
  emploi, formation, développement économique, lutte contre l&amp;#039;illettrisme, soutien à la scolarité et parentalité, lutte contre le décrochage scolaire, jeunesse, insertion par la culture et par le sport, santé, lutte contre les discriminations...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Périmètre :
  &lt;/strong&gt;
  intervention dans les quartiers et/ou majoritairement en faveur des habitants des quartiers.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;implication des habitants autour de l&amp;#039;action proposée :
  &lt;/strong&gt;
  modalités de mobilisation des bénéficiaires de l&amp;#039;action, association au montage du projet, prise en compte des attentes des usagers...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La mobilisation des partenaires locaux
  &lt;/strong&gt;
  afin d&amp;#039;inciter les bénéficiaires à travailler le plus en réseau possible avec les autres forces vives du territoire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;intervention de l&amp;#039;Etat
  &lt;/strong&gt;
  est souhaitée (des cas spécifiques pourront être examinés au regard de l&amp;#039;intérêt du dossier, la non-participation de l&amp;#039;Etat devra être dument justifiée.)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le caractère structurant du projet :
  &lt;/strong&gt;
  échelle d&amp;#039;intervention large, complémentarité avec l&amp;#039;offre existante, mise en réseau avec d&amp;#039;autres actions conduites dans le quartier ou des actions similaires menées sur d&amp;#039;autres territoires. La Région souhaite encourager le développement d&amp;#039;actions identiques de niveau régional sur l&amp;#039;ensemble des 105 quartiers prioritaires et soutenir des actions de niveau local, spécifiques, adaptées à chaque quartier prioritaire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le caractère innovant
  &lt;/strong&gt;
  de l&amp;#039;action proposée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U113" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V113" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Dispositif-regional-de-soutien-aux-associations-et-EPCI-en</t>
         </is>
       </c>
-      <c r="X113" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;Action Territoriale, de la Ruralité et de la Montagne
 &lt;/p&gt;
 &lt;p&gt;
  Madame Zeina ASSI,
 &lt;/p&gt;
 &lt;p&gt;
  Assistante sur le site de Montpellier -
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04 67 22 81 61
 &lt;/p&gt;
 &lt;p&gt;
  Mail : zeina.assi&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  Madame Laura MONTY,
 &lt;/p&gt;
 &lt;p&gt;
  Assistante sur le site de Toulouse
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 61 33 56 19
 &lt;/p&gt;
 &lt;p&gt;
  Mail : laura.monty&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y113" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z113" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/12c4-dispositif-regional-de-soutien-aux-associatio/</t>
         </is>
       </c>
-      <c r="AA113" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE113" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF113" s="1" t="inlineStr">
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG113" s="1" t="inlineStr">
+      <c r="AG48" s="1" t="inlineStr">
         <is>
           <t>22/01/2020</t>
         </is>
       </c>
-      <c r="AH113" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="114" spans="1:34" customHeight="0">
-      <c r="A114" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>10501</v>
       </c>
-      <c r="B114" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Fonds Départemental de développement (F2D)</t>
         </is>
       </c>
-      <c r="E114" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G114" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H114" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I114" s="1" t="inlineStr">
+      <c r="I49" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J114" s="1" t="inlineStr">
+      <c r="J49" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K114" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L114" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets sous maitrise d&amp;#039;ouvrage des EPCI à fiscalité propre portant des projets structurants pour leur territoire par essence. Il donne lieu à une nouvelle génération de contrats-cadre 2021-2027 avec les EPCI à fiscalité propre.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N114" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -24544,214 +11691,214 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O114" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P114" s="1" t="inlineStr">
+      <c r="P49" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q114" s="1" t="inlineStr">
+      <c r="Q49" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R114" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  • Les projets relevant des typologies suivantes sont prioritaires :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations favorisant le développement des mobilités douces ou partagées,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique des logements communaux à vocation sociale,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
 &lt;/p&gt;
 &lt;p&gt;
  • Sont aussi éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
 &lt;/p&gt;
 &lt;p&gt;
  - les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
 &lt;/p&gt;
 &lt;p&gt;
  - les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation de structure des ouvrages d&amp;#039;art.
 &lt;/p&gt;
 &lt;p&gt;
  Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S114" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T114" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U114" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V114" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X114" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail : subventions.dmit&amp;#64;gers.fr
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y114" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z114" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0c5c-fonds-departemental-de-developpement-f2d/</t>
         </is>
       </c>
-      <c r="AA114" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB114" s="1" t="inlineStr">
+      <c r="AB49" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC114" s="1" t="inlineStr">
+      <c r="AC49" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE114" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG114" s="1" t="inlineStr">
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>19/11/2019</t>
         </is>
       </c>
-      <c r="AH114" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="115" spans="1:34" customHeight="0">
-      <c r="A115" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>10297</v>
       </c>
-      <c r="B115" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Expérimenter des pratiques pédagogiques innovantes - INNOV'EMPLOI</t>
         </is>
       </c>
-      <c r="E115" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G115" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="K115" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L115" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région Occitanie s&amp;#039;est engagée de manière réactive dans le soutien aux projets innovants, expérimentaux et/ou partenariaux dans les domaines de l&amp;#039;emploi, de la formation et de l&amp;#039;orientation.
 &lt;/p&gt;
 &lt;p&gt;
  Le Contrat de Plan Régional de Développement de la Formation et l&amp;#039;Orientation Professionnelle (CPRDFOP),  signé avec l&amp;#039;État et les partenaires sociaux, et le Plan d&amp;#039;Investissement dans les Compétences (PACTE), constituent le cadre d&amp;#039;action qui permet l&amp;#039;engagement de la Région auprès des porteurs de projets.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les principaux enjeux du dispositif Innov&amp;#039;emploi :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Investir dans une offre de formation en lien avec la demande économique et les métiers de demain
  &lt;/li&gt;
  &lt;li&gt;
   Lutter contre les ruptures en cours de formation
  &lt;/li&gt;
  &lt;li&gt;
   Expérimenter des pratiques pédagogiques innovantes adaptées à des publics ou des territoires isolés
  &lt;/li&gt;
  &lt;li&gt;
   Proposer des parcours qualifiants vers l&amp;#039;emploi, renouvelés dans leurs contenus, au regard des besoins de l&amp;#039;économie en temps réel et de façon prospective
  &lt;/li&gt;
@@ -24770,969 +11917,218 @@
  &lt;/li&gt;
  &lt;li&gt;
   Proposer un dispositif soutenant l&amp;#039;innovation afin de répondre au mieux aux besoins nouveaux des territoires, des publics et des entreprises par la mise en œuvre d&amp;#039;études, d&amp;#039;actions d&amp;#039;ingénieries et/ou de formations.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   3 enjeux spécifiques :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Égalité des chances pour les publics et les territoires
  &lt;/li&gt;
  &lt;li&gt;
   Développement des niveaux de compétences intégrant les nouveaux métiers
  &lt;/li&gt;
  &lt;li&gt;
   Innovation visant la dynamique économique et territoriale
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N115" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Egalité des chances
 Formation professionnelle
 Innovation, créativité et recherche
 Emploi</t>
         </is>
       </c>
-      <c r="O115" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R115" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conformément au Règlement de Gestion des Financements Régionaux (en vigueur depuis le 30 juin 2017) :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les projets devront obligatoirement proposer un co-financement cohérent autre que le financement de la Région Occitanie.
  &lt;/li&gt;
  &lt;li&gt;
   Sont éligibles les dépenses de fonctionnement liées directement à la réalisation de l&amp;#039;action ou à l&amp;#039;ingénierie portées par la structure bénéficiaire de la subvention.
  &lt;/li&gt;
  &lt;li&gt;
   Le versement du financement octroyé dans le cadre du présent dispositif est proportionnel, c&amp;#039;est-à-dire que le montant varie en fonction de la réalisation de l&amp;#039;opération subventionnée et ne pourra en aucun cas être réévalué.
  &lt;/li&gt;
  &lt;li&gt;
   Les modalités de versement se présentent sous forme d&amp;#039;une avance de 30%, d&amp;#039;un acompte et du solde.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;éligibilité :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Actions éligibles au dispositif Innov&amp;#039;emploi - Expérimentation
  &lt;/li&gt;
  &lt;li&gt;
   Tout projet relevant du domaine de l&amp;#039;emploi, de la formation, de l&amp;#039;orientation professionnelle, qui présente un caractère inédit en Occitanie (que ce soit au regard du contenu, du public visé, de la filière, de la méthode pédagogique, des outils utilisés, ...)
  &lt;/li&gt;
  &lt;li&gt;
   Les retours d&amp;#039;expérience doivent pouvoir être transférables et le porteur du projet aura à cœur de faire des préconisation issues de l&amp;#039;expérimentation afin de contribuer à l&amp;#039;adaptation du système régional d&amp;#039;orientation, formation ou emploi
  &lt;/li&gt;
  &lt;li&gt;
   La Région portera une attention particulière aux projets permettant un levier en matière d&amp;#039;animation territoriale ou de dynamique partenariale entre acteurs dans un même espace géographique. L&amp;#039;objectif de la Région est d&amp;#039;inciter au partenariat collaboratif.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="U115" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V115" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/INNOV-EMPLOI-Volet-experimentation</t>
         </is>
       </c>
-      <c r="X115" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;Emploi et de la Formation
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : innovemploi&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y115" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z115" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5ef7-innovemploi-volet-experimentation/</t>
         </is>
       </c>
-      <c r="AA115" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE115" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF115" s="1" t="inlineStr">
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG115" s="1" t="inlineStr">
+      <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>14/11/2019</t>
         </is>
       </c>
-      <c r="AH115" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="116" spans="1:34" customHeight="0">
-[...751 lines deleted...]
-      <c r="A121" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
         <v>391</v>
       </c>
-      <c r="B121" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Contribuer au développement des projets des territoires lotois</t>
         </is>
       </c>
-      <c r="E121" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
-      <c r="G121" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H121" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K121" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L121" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif du FAST est triple :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir les projets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   favoriser l&amp;#039;aménagement du territoire,
  &lt;/li&gt;
  &lt;li&gt;
   améliorer le cadre de vie et la qualité des services rendus aux Lotois
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N121" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -25760,143 +12156,13938 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O121" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R121" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S121" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T121" s="1" t="inlineStr">
+      <c r="T51" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U121" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
-      <c r="V121" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
         </is>
       </c>
-      <c r="W121" s="1" t="inlineStr">
+      <c r="W51" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
         </is>
       </c>
-      <c r="X121" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Voir en fonction de chaque aide (suivre le lien du descriptif complet).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y121" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z121" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
         </is>
       </c>
-      <c r="AA121" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB121" s="1" t="inlineStr">
+      <c r="AB51" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>13/09/2018</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>1028</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et restaurer le patrimoine non protégé</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I52" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J52" s="1" t="inlineStr">
+        <is>
+          <t>L'aide revêt la forme d'une subvention plafonnée à 100 000 €.</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Par ce dispositif, la région Grand Est décide de préserver et restaurer le patrimoine architectural non protégé et les édifices inscrit au titre des Monuments Historiques (IMH), encourager la transmission des métiers et savoir-faire et la création d&amp;#039;emplois, et mobiliser le mécénat populaire de proximité en faveur du patrimoine bâti par le partenariat avec la Fondation du Patrimoine ou tout autre organisme ou association en charge du mécénat populaire en faveur du patrimoine.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Le patrimoine bâti non protégé :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Public : cultuel, domestique, industriel, militaire, édicules (lavoir, croix de chemin, fontaine, etc.), ouvrages liés à l&amp;#039;eau (à l&amp;#039;exception des ponts postérieurs à 1789)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Privé : demeure, moulin, ferme, château, édicules, industriel etc.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Le patrimoine bâti Inscrit au titre des Monuments Historiques (IMH) :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Public : cultuel, domestique, édicules (lavoir, croix de chemin, fontaine, etc.), ouvrages liés à l&amp;#039;eau (à l&amp;#039;exception des ponts postérieurs à 1789), etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Privé : demeure, moulin, ferme, château, édicules, etc.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les travaux de restauration portant sur le clos, le couvert et le décor porté (ferronneries, mosaïques, peintures murales, etc.).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux pouvant présenter un caractère d&amp;#039;urgence et de mise en sécurité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La date de réception par la Région Grand Est de la lettre d&amp;#039;intention doit être antérieure à la date de démarrage de l&amp;#039;opération.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Architecture
+Emploi</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les collectivités territoriales et associations propriétaires d&amp;#039;édifices situés dans une commune de moins de 6 000 habitants ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les personnes physiques propriétaires d&amp;#039;édifices situés dans une commune de moins de 3 500 habitants.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;strong&gt;
+  Les critères d&amp;#039;éligibilité :
+ &lt;/strong&gt;
+ &lt;p&gt;
+  &lt;/p&gt;&lt;ul&gt;
+   &lt;li&gt;
+    les édifices remarquables et d&amp;#039;intérêt patrimonial et historique exceptionnel ou représentatif au niveau régional ;
+   &lt;/li&gt;
+   &lt;li&gt;
+    les édifices visibles de l&amp;#039;espace public ;
+   &lt;/li&gt;
+   &lt;li&gt;
+    les édifices dont l&amp;#039;état relève de l&amp;#039;urgence sanitaire (arrêté de péril, risque pour les personnes ou les biens) ;
+   &lt;/li&gt;
+   &lt;li&gt;
+    programme d&amp;#039;ouverture au public et de réalisations d&amp;#039;actions envers le public une fois par an minimum (Journée Européenne du Patrimoine, journée découverte en faveur du public scolaire, etc.) ;
+   &lt;/li&gt;
+   &lt;li&gt;
+    d&amp;#039;une adhésion et/ou une souscription réalisée auprès de la Fondation du Patrimoine ou tout autre organisme en charge du mécénat populaire en faveur du patrimoine ;
+   &lt;/li&gt;
+   &lt;li&gt;
+    les travaux de restauration accompagnés d&amp;#039;un projet de développement économique et de développement du territoire intégrant des préoccupations de développement durable ;
+   &lt;/li&gt;
+   &lt;li&gt;
+    les travaux de valorisation en vue de l&amp;#039;animation, de l&amp;#039;ouverture au public, de salle d&amp;#039;exposition, etc... ;
+   &lt;/li&gt;
+   &lt;li&gt;
+    la présentation d&amp;#039;un plan de financement faisant apparaître les subventions demandées et le cas échéant la part estimative provenant du mécénat ;
+   &lt;/li&gt;
+   &lt;li&gt;
+    un phasage des travaux prévoyant le projet dans son ensemble ;
+   &lt;/li&gt;
+   &lt;li&gt;
+    l&amp;#039;engagement de réaliser les travaux dans l&amp;#039;année de la décision de l&amp;#039;assemblée régionale ;
+   &lt;/li&gt;
+   &lt;li&gt;
+    l&amp;#039;intérêt du projet de restauration de valorisation ou de réhabilitation de qualité, selon l&amp;#039;analyse effectuée par l&amp;#039;Inventaire général du patrimoine culturel, par l&amp;#039;Unité Départemental de l&amp;#039;Architecture et du Patrimoine (UDAP) ou le Conseil d&amp;#039;Architecture, d&amp;#039;Urbanisme et d&amp;#039;Environnement concerné (CAUE) ;
+   &lt;/li&gt;
+   &lt;li&gt;
+    la possibilité accordée aux équipes de l&amp;#039;Inventaire général du patrimoine culturel d&amp;#039;étudier l&amp;#039;édifice et d&amp;#039;en effectuer des photographies dont la diffusion, lorsqu&amp;#039;il s&amp;#039;agit des parties privatives, sera soumise à l&amp;#039;autorisation du propriétaire ou de l&amp;#039;occupant.
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;p&gt;
+ &lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/preservation-restauration-patrimoine-non-protege/</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la Culture, du Patrimoine et de la Mémoire
+&lt;/p&gt;
+&lt;p&gt;
+ patrimoines-subventions&amp;#64;grandest.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 03 87 54 32 36
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/44b3-preservation-et-restauration-du-patrimoine-no/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2019</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>104710</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer à la mise en œuvre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="C53" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Mise en oeuvre d&amp;apos;opérations dans le cadre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif : Contribuer à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mesure permettant l&amp;#039;assistance aux opérations contribuant à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;aide publique est fixé par la GAL.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations, se référer au Programme de Développement Rural Régional.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Artisanat
+Information voyageur, billettique multimodale
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires éligibles sont définis par les groupes d&amp;#039;action locale, en fonction de leur stratégie.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le taux d&amp;#039;aide publique est fixé par la GAL.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/leader-mise-en-oeuvre-doperations-dans-le-cadre-de-la-strategie-locale-de-developpement</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des politiques européennes
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contactez votre GAL référent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3751-leader-mise-en-oeuvre-doperations-dans-le-cadre-strategie-locale/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AD53" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>25/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>72011</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Identifier et développer des innovations sociales avec la Fabrique à initiatives</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Fabrique à initiatives</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Avise</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  La
+  &lt;a href="https://www.avise.org/le-reseau-fabrique-a-initiatives" target="_self"&gt;Fabrique à initiatives&lt;/a&gt;
+  est un dispositif d&amp;#039;ingénierie territoriale
+ &lt;/strong&gt;
+ créé en 2010 par l&amp;#039;&lt;a href="https://www.avise.org/"&gt;Avise
+&lt;/a&gt;et qui permet de répondre aux défis rencontrés par les territoires en &lt;strong&gt;c&lt;/strong&gt;&lt;strong&gt;onnectant les acteurs publics, privés et citoyens pour générer des innovations sociales. &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Porté localement par plus de 40 structures de l&amp;#039;accompagnement et présent dans de nombreux territoires,
+ &lt;strong&gt;
+  le dispositif permet, en partant d&amp;#039;un besoin social / environnemental, d&amp;#039;une idée ou d&amp;#039;un lieu, de faciliter la création d&amp;#039;activités d&amp;#039;utilité sociale
+ &lt;/strong&gt;
+ en apportant
+ &lt;strong&gt;
+  son expertise  en matière d&amp;#039;animation territoriale, de modélisation économique et d&amp;#039;innovation sociale. &lt;/strong&gt;La Fabrique à initiatives accompagne également la phase de recherche de financements pour concrétiser le projet. &lt;/p&gt;
+&lt;p&gt;
+ &amp;gt;
+ &lt;a href="https://fabriqueainitiatives.org/les-projets/"&gt;
+  Comprendre le dispositif en 25 projets
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif a trois clés d&amp;#039;entrée :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Un besoin
+  &lt;/strong&gt;
+  : développer des réponses en partant d&amp;#039;un besoin ou d&amp;#039;un enjeu clé du territoire.
+  &lt;em&gt;
+   Exemples : revitaliser le centre-bourg, développer les circuits courts, identifier des supports d&amp;#039;insertion professionnelle, etc.
+  &lt;/em&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une idée
+  &lt;/strong&gt;
+  : valider la pertinence d&amp;#039;une idée d&amp;#039;activité d&amp;#039;utilité sociale et la concrétiser.
+  &lt;em&gt;
+   E&lt;/em&gt;&lt;em&gt;xemples : tiers-lieu culturel, filière locale de compostage, crèche associative, épicerie coopérative, réseau de ressourceries, etc.
+  &lt;/em&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Un lieu
+  &lt;/strong&gt;
+  : créer une dynamique locale d&amp;#039;innovation sociale ou transformer un lieu disponible en projet à fort impact.
+  &lt;em&gt;
+   Exemples : revaloriser une friche, créer des activités en bas d&amp;#039;immeubles, identifier des activités innovantes en QPV, etc.
+  &lt;/em&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Il intervient à travers un processus adapté aux enjeux spécifiques du territoire :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Détecter les besoins et les opportunités
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   et qualifier des projets à impact&lt;/strong&gt;, à travers des ateliers d&amp;#039;intelligence collective, une démarche de prospective et une animation territoriale &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Concevoir des activités innovantes
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   durables
+  &lt;/strong&gt;
+  à travers la mobilisation collective au service de la réalisation de l&amp;#039;étude d&amp;#039;opportunité&lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Transmettre le projet
+  &lt;/strong&gt;
+  à un entrepreneur ou collectif qualifié ou à une entreprise de l&amp;#039;ESS existante
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Accompagner le porteur de projet jusqu&amp;#039;à la création
+  &lt;/strong&gt;
+  de l&amp;#039;activité, en partenariat avec les réseaux et acteurs spécialisés du territoire&lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="M54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Exemples de projets réalisés :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;&lt;strong&gt;Un espace de couture mutualisé en QPV
+  &lt;/strong&gt;
+  , dans le cadre du contrat de ville avec Toulouse métropole, la Ville de Toulouse et la Région Occitanie
+ &lt;/li&gt;
+ &lt;li&gt;&lt;strong&gt;Une plateforme de circuits-courts
+  &lt;/strong&gt;
+  avec la Métropole du Havre
+ &lt;/li&gt;
+ &lt;li&gt;&lt;strong&gt;Un commerce de proximité local et solidaire
+  &lt;/strong&gt;
+  avec la commue du Juch
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Réseau de conciergeries de quartier
+  &lt;/strong&gt;
+  , avec Strasbourg Métropole
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Restaurant-traiteur d&amp;#039;insertion
+  &lt;/strong&gt;
+  pour personnes en situation de handicap, avec la commune de Pontarlier
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Jardin familial et pédagogique
+  &lt;/strong&gt;
+  , avec la CC du Pays Ajaccien
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Filière locale de compostage
+  &lt;/strong&gt;
+  , en partenariat avec Nantes Métropole
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Tiers-lieu culturel et restaurant en circuit-court
+  &lt;/strong&gt;
+  , en partenariat avec la Ville de Bègles
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Conciergerie itinérante rurale
+  &lt;/strong&gt;
+  , sur le Pays des Hauts du Val de Saône
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Tiers-lieu numérique et intergénérationnel
+  &lt;/strong&gt;
+  , avec la commune de Moncontour
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Restaurant-traiteur d&amp;#039;insertion en QPV
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Tiers-lieu café associatif / repair café
+  &lt;/strong&gt;
+  etc. avec la commune d&amp;#039;Annonay
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Conserverie à partir d&amp;#039;invendus alimentaires
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Lutte contre la précarité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Mobilité pour tous
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Ne pas avoir identifié de porteurs de projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Autres conditions d&amp;#039;intervention selon les structures porteuses (cf.
+  &lt;a href="https://fabriqueainitiatives.org/contact/" target="_self"&gt;
+   carte du réseau
+  &lt;/a&gt;
+  )&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.avise.org/le-reseau-fabrique-a-initiatives</t>
+        </is>
+      </c>
+      <c r="W54" s="1" t="inlineStr">
+        <is>
+          <t>https://fabriqueainitiatives.org/contact/</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour faire appel à une Fabrique à Initiatives, consultez l&amp;#039;annuaire des structures et contactez celle qui intervient sur votre territoire :&lt;strong&gt; &lt;a href="https://fabriqueainitiatives.org/contact/" target="_self"&gt;Consultez ici !&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>contact@avise.org</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6dba-identifier-et-developper-des-activites-econom/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>Avise</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>23/11/2020</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>25/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>166216</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - MSCA - Bourses postdoctorales MSCA 2026 - 2026</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - MSCA - Bourses postdoctorales MSCA 2026 - 2026</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 1 - Excellence scientifique - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;399,05 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 399,05 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-MSCA-2026-PF-01-01 : Bourses postdoctorales - Bourses européennes : 339,19 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MSCA-2026-PF-01-01 : Bourses postdoctorales - Bourses globales : 59,86 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MSCA-2026-PF-01-01 : Bourses postdoctorales - Bourses européennes&lt;/li&gt;    &lt;li&gt;HORIZON-MSCA-2026-PF-01-01 : Bourses postdoctorales - Bourses globales&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp?order&amp;#61;ASC&amp;amp;pageNumber&amp;#61;0&amp;amp;pageSize&amp;#61;50&amp;amp;countries&amp;#61;20000832,20000839,20000841,20000911,20000871,20000872,20000875,20000880,20000885,20000890,20000873,20000902,20000913,20000915,20000922,20000946,20000944,20000945,20000960,20000973,20000986,20000990,20000994,20001005,20001004,20000883,20001001" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-2-marie-sklodowska-curie-actions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-MSCA-2026-PF-01-01?isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;callIdentifier&amp;#61;HORIZON-MSCA-2026-PF-01&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN): &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a title="Cliquez ici" href="https://www.horizon-europe.gouv.fr/amsc" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P55" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+      <c r="Q55" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-msca-bourses-postdoctorales-msca-2026-2026/</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-msca-bourses-postdoctorales-msca-2026-2026/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD55" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>166213</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - WIDERA - Facilité de gestion de la recherche - 2026</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - WIDERA - Facilité de gestion de la recherche - 2026</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier transversal - Élargir la participation et renforcer l’espace européen de la recherche - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;7 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-WIDERA-2026-04-WIDENING-01: 7 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;     &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-WIDERA-2026-04-WIDENING-01: Facilité de gestion de la recherche&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-11-widening-participation-and-strengthening-the-european-research-area_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-WIDERA-2026-04-WIDENING-01?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;7&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502&amp;amp;programmePeriod&amp;#61;2021%20-%202027&amp;amp;frameworkProgramme&amp;#61;43108390" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://rea.ec.europa.eu/funding-and-grants/horizon-europe-widening-participation-and-spreading-excellence/research-management-facility_en?prefLang&amp;#61;fr" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P56" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2026</t>
+        </is>
+      </c>
+      <c r="Q56" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2026</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-widera-facilite-de-gestion-de-la-recherche-2026/</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-widera-facilite-de-gestion-de-la-recherche-2026/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD56" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>166214</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - WIDERA - Bourses EER (Espace Européen de la Recherche) - 2026</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - WIDERA - Bourses EER (Espace Européen de la Recherche) - 2026</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier transversal - Élargir la participation et renforcer l’espace européen de la recherche - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;8 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-WIDERA-2026-05-WIDENING-01: 8 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;     &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-WIDERA-2026-05-WIDENING-01: Bourses EER&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp?order&amp;#61;ASC&amp;amp;pageNumber&amp;#61;0&amp;amp;pageSize&amp;#61;50&amp;amp;countries&amp;#61;20000832,20000839,20000841,20000911,20000871,20000872,20000875,20000880,20000885,20000890,20000873,20000902,20000913,20000915,20000922,20000946,20000944,20000945,20000960,20000973,20000986,20000990,20000994,20001005,20001004,20000883,20001001" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-11-widening-participation-and-strengthening-the-european-research-area_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-WIDERA-2026-05-WIDENING-01?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;8&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502&amp;amp;programmePeriod&amp;#61;2021%20-%202027&amp;amp;frameworkProgramme&amp;#61;43108390" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe/widening-participation-and-spreading-excellence_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P57" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+      <c r="Q57" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-widera-bourses-eer-espace-europeen-de-la-recherche-2026/</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-widera-bourses-eer-espace-europeen-de-la-recherche-2026/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD57" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>166053</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Rémunérer les stagiaires de la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Rémunération des stagiaires de la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous êtes en recherche d&amp;#039;emploi non indemnisé par France Travail et vous souhaitez suivre une formation pour élever vos compétences ?&lt;br /&gt; Avec la Rémunération des stagiaires de la formation professionnelle, la Région Sud contribue à l’égalité des chances en vous accompagnant à concrétiser votre projet professionnel dans des conditions sécurisantes.&lt;/p&gt; &lt;p&gt;&lt;span&gt;Sont éligibles &lt;/span&gt;:&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les personnes en recherche d’emploi de plus de 16 ans non indemnisés par France Travail&lt;/li&gt; 	&lt;li&gt;Les personnes étrangères à l’Union Européenne, à l’Espace Économique Européen (EEE) ou à la Confédération suisse en possession d’un titre de séjour permettant de suivre une formation professionnelle&lt;/li&gt; 	&lt;li&gt;Les bénéficiaires du RSA (Revenu de Solidarité Active), de l’ASS (Allocation de Solidarité Spécifique) et DE l’ATA (Allocation Temporaire d’Attente)&lt;/li&gt; 	&lt;li&gt;Les bénéficiaires de l&amp;#039;allocation aux adultes handicapés et de la prestation de compensation&lt;/li&gt; 	&lt;li&gt;Les stagiaires reconnus handicapés en centres et établissements et services de réadaptation professionnelle, centres de pré-orientation et unités d’évaluation, de réentraînement et d’orientation sociale et professionnelle&lt;/li&gt; 	&lt;li&gt;Les personnes placées sous main de justice (détenus, condamnés ou prévenus) en formation en milieu ouvert ou fermé&lt;/li&gt; 	&lt;li&gt;Les personnes salariées et non salariées cumulant travail et formations&lt;/li&gt; 	&lt;li&gt;Les étudiants ayant interrompu leur parcours de formation initiale depuis plus de 14 mois entrant en formation d’aide-soignant, d&amp;#039;auxiliaire de puériculture et d&amp;#039;ambulancier&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Formations éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Centre de rééducation professionnelle&lt;/li&gt; 	&lt;li&gt;Centre de Ressources, d’expertise et de performance sportive&lt;/li&gt; 	&lt;li&gt;Compétences professionnelles&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;aide-soignant&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;ambulancier&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;auxiliaire de puériculture&lt;/li&gt; 	&lt;li&gt;École de la 2ᵉ chance&lt;/li&gt; 	&lt;li&gt;Enseignement supérieur&lt;/li&gt; 	&lt;li&gt;Fonds d&amp;#039;Innovation pour la Formation Professionnelle&lt;/li&gt; 	&lt;li&gt;Fonds Sud Compétences&lt;/li&gt; 	&lt;li&gt;Marché Filières stratégiques&lt;/li&gt; 	&lt;li&gt;Métiers de la culture&lt;/li&gt; 	&lt;li&gt;Service militaire volontaire&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Emploi</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P58" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2019</t>
+        </is>
+      </c>
+      <c r="R58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Formations éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Centre de rééducation professionnelle&lt;/li&gt; 	&lt;li&gt;Centre de Ressources, d’expertise et de performance sportive&lt;/li&gt; 	&lt;li&gt;Compétences professionnelles&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;aide-soignant&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;ambulancier&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;auxiliaire de puériculture&lt;/li&gt; 	&lt;li&gt;École de la 2ᵉ chance&lt;/li&gt; 	&lt;li&gt;Enseignement supérieur&lt;/li&gt; 	&lt;li&gt;Fonds d&amp;#039;Innovation pour la Formation Professionnelle&lt;/li&gt; 	&lt;li&gt;Fonds Sud Compétences&lt;/li&gt; 	&lt;li&gt;Marché Filières stratégiques&lt;/li&gt; 	&lt;li&gt;Métiers de la culture&lt;/li&gt; 	&lt;li&gt;Service militaire volontaire&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;DEMANDE EN LIGNE&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;ÉTAPE 1&lt;/strong&gt;&lt;br /&gt; Selon votre situation, contactez l’un des organismes en charge du &lt;a href="https://mon-cep.org/"&gt;Conseil en Évolution Professionnelle&lt;/a&gt; (CEP) qui vous accompagnera à élaborer votre projet professionnel :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Missions locales&lt;/li&gt; 	&lt;li&gt;France Travail&lt;/li&gt; 	&lt;li&gt;CAP emploi&lt;/li&gt; 	&lt;li&gt;Association pour l’emploi des cadres (APEC)&lt;/li&gt; 	&lt;li&gt;Réseau des centres interinstitutionnels de bilan de compétences (CIBC)&lt;/li&gt; 	&lt;li&gt;Conseils départementaux pour les bénéficiaires du Revenu de solidarité active (RSA)&lt;/li&gt; 	&lt;li&gt;Plans locaux pluriannuels pour l’insertion et l’emploi (PLIE)&lt;/li&gt; 	&lt;li&gt;La maison régionale de la performance pour les sportifs de haut niveau&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;ÉTAPE 2&lt;/strong&gt;&lt;br /&gt; Élaborez votre projet avec un conseiller des réseaux d&amp;#039;accompagnement du CEP. Votre projet sera alors soumis à une validation préalable de ce dernier avant toute demande de prise en charge sur la base de la cohérence et de l’adéquation de votre projet post-formation dans le cadre du &lt;a href="https://www.francetravail.fr/candidat/pole-emploi-et-vous/le-projet-personnalise-dacces-a.html"&gt;Projet Personnalisé d’Accès à l’Emploi&lt;/a&gt; (PPAE).&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;ÉTAPE 3&lt;/strong&gt;&lt;br /&gt; Après validation, chaque dossier de demande devra être déposé, au plus tard à la date de fin de la formation, auprès d&amp;#039;un organisme de formation chargé de la complétude des demandes, de votre accompagnement et de la saisie de votre dossier dans l’application SUDREMU mise en place par la Région Sud.&lt;br /&gt; &lt;br /&gt; À l&amp;#039;issue, la rémunération professionnelle sera elle versée directement aux bénéficiaires par Docaposte en charge de l&amp;#039;instruction et le versement des aides aux stagiaires de la formation professionnelle pour le compte de la Région.&lt;br /&gt; &lt;br /&gt; Pour toute difficulté sur la plateforme régionale, Docaposte assure une permanence téléphonique du lundi au vendredi de 9h00 à 12h00 et de 13h30 à 17h00 au 03 87 18 36 15 ou à l&amp;#039;adresse &lt;a href="mailto:assistance.maregionsud&amp;#64;docaposte.fr"&gt;assistance.maregionsud&amp;#64;docaposte.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/remuneration-des-stagiaires-de-la-formation-professionnelle</t>
+        </is>
+      </c>
+      <c r="W58" s="1" t="inlineStr">
+        <is>
+          <t>https://remu.maregionsud.fr/</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Service Relations Entreprises et Usagers&lt;/strong&gt;&lt;br /&gt; Permanence téléphonique du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00 au 0 805 805 145 (services et appels gratuits)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/remuneration-des-stagiaires-de-la-formation-professionnelle-1/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>166479</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Partenariats du Cluster 2 – 2026</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Partenariats du Cluster 2 – 2026</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Horizon Europe - 2021-2027&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 60 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 60 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 30% et 70% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL2-2026-02-TRANSFO-01: Partenariat européen cofinancé pour les transformations sociales et la résilience&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-5-culture-creativity-and-inclusive-society_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-CL2-2026-02-TRANSFO-01" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://rea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/horizon" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Biodiversité
+Emploi</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P59" s="1" t="inlineStr">
+        <is>
+          <t>12/05/2026</t>
+        </is>
+      </c>
+      <c r="Q59" s="1" t="inlineStr">
+        <is>
+          <t>13/10/2026</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-partenariats-du-cluster-2-2026/</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-partenariats-du-cluster-2-2026/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD59" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>166419</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le développement économique équilibré du territoire</t>
+        </is>
+      </c>
+      <c r="C60" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>LEADER Fiche-Action 1 : Développement économique équilibré</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Centre Ouest Aveyron (PETR)</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I60" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette aide a pour objectif de répondre aux enjeux suivants :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Préserver le levier productif en proposant un écosystème favorable à l’accueil et au développement des entreprises et en accompagnant la mutation du tissu économique vers un modèle plus durable et responsable.&lt;/li&gt;&lt;li&gt;Maintenir et redynamiser le tissu commercial et de services de proximité en centre-ville et centre-bourg pour conforter l’attractivitè du territoire&lt;/li&gt;&lt;li&gt;Accompagner l’agriculture et l’agroalimentaire dans ses mutations pour confirmer son rôle économique et social&lt;/li&gt;&lt;li&gt;Renforcer l’impact économique du tourisme&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les projets doivent s&amp;#039;inscrire dans l&amp;#039;un des axes suivants&lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Accompagner le tissu économique vers un modèle plus durable et responsable&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Définir une stratégie de développement économique et créer des équipements économiques&lt;/li&gt;&lt;li&gt;Soutenir l’innovation, la diversification et l’évolution du levier productif&lt;/li&gt;&lt;li&gt;Accompagner le maintien, le développement et la création d’activités de commerce et services&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;2. Soutenir les systèmes agricoles et alimentaires territoriaux&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accompagner les transitions du monde agricole&lt;/li&gt;&lt;li&gt;Favoriser la transformation, la distribution et l’accès aux productions locales&lt;/li&gt;&lt;li&gt;Promouvoir une alimentation saine et durable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;3. Structurer et mailler une offre touristique innovante et différenciante&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Assurer la promotion touristique du territoire et coordonner les acteurs&lt;/li&gt;&lt;li&gt;Soutenir la modernisation, la création et la diversification de l’offre en hébergements&lt;/li&gt;&lt;li&gt;Créer des produits et circuits touristiques et patrimoniaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;4 Développer l’employabilité et attirer de nouvelles compétences&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt; Élaboration d’un schéma de dynamisation du commerce et de l’artisanat de proximité ; création d’un tiers-lieu productif ; création d’un cluster d’entreprises ; actions de mise en œuvre d’une démarche RSE ; aménagement d’un bâtiment regroupant plusieurs activités commerciales ; création d’un commerce itinérant ; etc.&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Création d’un espace test agricole ; valorisation de la ressources laine ; équipement de transformation mutualisé ; boutique de producteurs ; équipements de production sur site en restauration collective ; actions de mise en oeuvre d’un PAT ; etc. &lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Promotion touristique mutualisée entre plusieurs EPCI ; hébergements touristiques de l’ESS ; gîte d’étape ; création de circuits de randonnée s’inscrivant dans un schéma intercommunal ; etc. &lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Création d’un groupement d’employeurs ; etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="R60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets sont sélectionnés par un comité de programmation selon des critères spécifiques à chaque type d&amp;#039;opération. &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T60" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>GAL Centre Ouest Aveyron</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-centreouestaveyron.fr/nos-missions/accompagner-vos-projets/le-programme-leader/</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;leader&amp;#64;petr-centreouestaveyron.fr&lt;/p&gt;&lt;p&gt;05-65-73-61-70&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>leader@petr-centreouestaveyron.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-le-developpement-economique-equilibre-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>PETR Centre Ouest Aveyron</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>166404</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE - Renforcer les compétences numériques avancées</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE - Compétences numériques avancées - 2026</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;12,5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 12,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-DIGITAL-HEALTH-STEP : 7,8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-NATIONAL-COALITIONS : 2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-EDTECH : 2,7 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention :  &lt;ul&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-DIGITAL-HEALTH-STEP : maximum 3,9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-NATIONAL-COALITIONS : maximum 2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-EDTECH : maximum 2,7 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement :  &lt;ul&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-DIGITAL-HEALTH-STEP : 50% du total des coûts éligibles  &lt;ul&gt;    &lt;li&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire.&lt;/em&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-NATIONAL-COALITIONS : 100% du total des coûts éligibles&lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-EDTECH : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Élargir l&amp;#039;offre de formation en intelligence artificielle dans le domaine de la santé, conçue conjointement par les établissements d&amp;#039;enseignement supérieur et de formation, les organismes de recherche et le secteur privé&lt;/li&gt;    &lt;li&gt;Mettre en place de nouvelles coalitions nationales pour les compétences et les emplois numériques ainsi que des plateformes nationales dans les États membres et les pays associés au programme DIGITAL qui n&amp;#039;en disposent pas encore&lt;/li&gt;    &lt;li&gt;Aider les start-ups et les PME européennes du secteur des technologies éducatives à transformer leurs concepts de solutions pédagogiques en applications et solutions abouties et pleinement testées&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Formation&lt;/li&gt;    &lt;li&gt;Développement web&lt;/li&gt;    &lt;li&gt;Services, contenu et activités liées à la communauté&lt;/li&gt;    &lt;li&gt;Post-édition et localisation de contenu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Digital Europe (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé :  &lt;ul&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-DIGITAL-HEALTH-STEP : de minimum 4 candidats indépendants (bénéficiaires ; et pas d&amp;#039;entités affiliées) provenant d&amp;#039;au moins 4 pays éligibles différents doit être constitué&lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-NATIONAL-COALITIONS : de minimum 5 candidats indépendants (bénéficiaires ; et pas d&amp;#039;entités affiliées) provenant d&amp;#039;au moins 4 pays éligibles différents dont au moins 4 candidats doivent être des coalitions nationales financées au titre des appels CEF-TC-2019-2, CEF-TC-2020-2 ou DIGITAL-2024-ADVANCED-DIGITAL-06-SKILLS, doit être constitué&lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-EDTECH : de minimum 4 candidats indépendants (bénéficiaires ; et pas d&amp;#039;entités affiliées) provenant d&amp;#039;au moins 4 pays éligibles différents doit être constitué&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 24 et 48 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : &lt;a title="Cliquez ici" href="https://european-union.europa.eu/contact-eu/write-us_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/wp-call/2026/call-fiche_digital-2026-skills-10_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;DIGITAL-2026-SKILLS-10&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;43152860&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://hadea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/digital" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P61" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="Q61" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-competences-numeriques-avancees-2026/</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-competences-numeriques-avancees-2026-1/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD61" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>165909</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Financer des outils financiers - Mon projet d’entreprise</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Financement des outils financiers - Mon projet d’entreprise</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Engagée à renforcer l’entrepreneuriat en Provence-Alpes-Côte d&amp;#039;Azur, la Région Sud déploie depuis 2019 le parcours d’accompagnement et de financement &amp;#34;Mon projet d’entreprise&amp;#34;. Il permet aux entrepreneurs et chefs d&amp;#039;entreprise du territoire d’accéder facilement à une offre adaptée à toutes les phases de vie des entreprises.&lt;br /&gt; &lt;br /&gt; Pour la période 2025-2029, la Région renouvelle son soutien aux outils financiers portés par les partenaires de &amp;#34;Mon projet d&amp;#039;entreprise&amp;#34; retenus au titre du montage financier.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Emploi</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Sont éligibles :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les structures retenues dans le cadre du Service d’Intérêt Économique Général (SIEG) &lt;a href="https://www.maregionsud.fr/vos-aides/detail/mon-projet-dentreprise" target="_self"&gt;Mon projet d’entreprise&lt;/a&gt; au titre du montage financier&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Dont le siège social ou l’établissement est situé en Provence-Alpes-Côte d’Azur et/ou réalisant une part significative de leur activité sur le territoire régional&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;À jour de leurs obligations sociales et fiscales&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Agréés au titre de l’article 1511-7 du Code général des collectivités territoriales (CGCT) pour les prêts d’honneur&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ou&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Répondant à leur règlementation en vigueur pour les autres outils financiers (fonds de garantie, contre garantie, etc.)&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;La subvention sera attribuée en fonction de :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;L&amp;#039;effet levier de l’intervention régionale&lt;/li&gt; 	&lt;li&gt;La situation de trésorerie du fonds impactée par une hausse notable de l’activité et/ou du niveau de perte ou encore de l’évolution du montant moyen de prêt ou de garantie&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Seront priorisées répondant aux critères de la politique régionale en faveur de l’entrepreneuriat avec des outils financiers s’adressant aux :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Publics éloignés de l’emploi ou spécifiques (femmes, jeunes, issus des quartiers prioritaires ou de zones rurales, personnes en situation de handicap, etc.)&lt;/li&gt; 	&lt;li&gt;Secteurs d’activités porteurs d’emplois de proximité et facteur de lien et de redynamisation des territoires (artisanat, commerce, tourisme, services aux particuliers, petite industrie, silver économie, naturalité, industries créatives et culturelles en lien avec les filières stratégiques et le champ de l’économie sociale et solidaire)&lt;/li&gt; 	&lt;li&gt;Projets intégrant une logique de transition écologique (en prenant en compte les enjeux de la gestion de l’énergie, de l’eau, la réduction des déchets, de l’approvisionnement local….)&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Demande en ligne &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Les dossiers peuvent être déposés au plus tard le 15 juin de l’année N pour une instruction au titre de l’année N.&lt;br /&gt; &lt;br /&gt; Pour procéder au dépôt de leur demande, les structures éligibles sont invitées à utiliser le lien communiqué par les services régionaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/financement-des-outils-financiers-mon-projet-dentreprise</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Portail Entreprises de la Région Sud&lt;/strong&gt;&lt;br /&gt; Permanence téléphonique du lundi au vendredi de &lt;strong&gt;8h30&lt;/strong&gt; à &lt;strong&gt;12h00&lt;/strong&gt; et de &lt;strong&gt;13h30&lt;/strong&gt; à &lt;strong&gt;17h00&lt;/strong&gt; au &lt;strong&gt;0 805 805 145&lt;/strong&gt; (services et appels gratuits)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financement-des-outils-financiers-mon-projet-d-entreprise/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>165921</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Aider les jeunes inscrits au Service Militaire Volontaire (SMV) de Marseille</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux jeunes inscrits au sein du Service Militaire Volontaire (SMV) de Marseille</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous êtes âgés de 18 à 25 ans, non indemnisé par France Travail et vous êtes inscrit au centre Service Militaire Volontaire (SMV) de Marseille ?&lt;br /&gt; Avec la Région, une aide individuelle peut vous être attribuée durant toute la durée de votre formation vous permettant d’acquérir des compétences professionnelles dans un cadre structurant et formateur pour préparer efficacement votre avenir.&lt;/p&gt; &lt;p&gt;&lt;span&gt;Sont éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les jeunes âgés de 18 à 25 ans non indemnisés par France Travail&lt;/li&gt; 	&lt;li&gt;De nationalité française&lt;/li&gt; 	&lt;li&gt;Ayant effectué leur Journée Défense et Citoyenneté (JDC)&lt;/li&gt; 	&lt;li&gt; Inscrits au sein du Service Militaire Volontaire (SMV) de Marseille&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Emploi</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;DEMANDE EN LIGNE&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Le Centre SMV se charge de la complétude et du dépôt des dossiers des engagés sur la plateforme SUDREMU mise en place par la Région Sud.&lt;br /&gt; &lt;br /&gt; À l&amp;#039;issue, l&amp;#039;aide régionale sera elle versée directement aux bénéficiaires par Docaposte en charge de l&amp;#039;instruction et du versement des aides pour le compte de la Région.&lt;br /&gt; &lt;br /&gt; Pour toute difficulté sur la plateforme régionale, Docaposte assure une permanence téléphonique du lundi au vendredi de 9h00 à 12h00 et de 13h30 à 17h00 au 03 87 18 36 15 ou à l&amp;#039;adresse &lt;a href="mailto:assistance.maregionsud&amp;#64;docaposte.fr"&gt;assistance.maregionsud&amp;#64;docaposte.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aide-aux-jeunes-inscrits-au-sein-du-service-militaire-volontaire-smv-de-marseille</t>
+        </is>
+      </c>
+      <c r="W63" s="1" t="inlineStr">
+        <is>
+          <t>https://remu.maregionsud.fr/</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Service Relations Entreprises et Usagers&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Permanence téléphonique du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00 au 0 805 805 145 (services et appels gratuits)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-aux-jeunes-inscrits-au-sein-du-service-militaire-volontaire-smv-de-marseille/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>165514</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>EU Coopérer à une échelle interterritoriale et/ou transnationale</t>
+        </is>
+      </c>
+      <c r="C64" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I64" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;&lt;strong&gt;Priorité stratégique :&lt;/strong&gt;&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    Renforcer la coopération entre le GAL de l’Anjou
+Bleu et les autres territoires en France et en Europe.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Mener des projets de coopération en France
+(coopération interterritoriale dans une ou plusieurs régions) ;&lt;/p&gt;&lt;p&gt;-    Mener des projets entre territoires d’autres
+Etats membres ou non de l’Union européenne (coopération transnationale).&lt;/p&gt;&lt;p&gt;&lt;u&gt;Effets attendus :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     La création de liens avec les territoires de
+coopération et de partenariats ;&lt;/p&gt;&lt;p&gt;-     La fédération des acteurs publics et privés du
+territoire autour de projets menés en coopérations avec d’autres
+territoires ;&lt;/p&gt;&lt;p&gt;-    Des territoires plus ouverts et avec un plus
+grand rayonnement ;&lt;/p&gt;&lt;p&gt;-    Des actions communes avec d’autres
+territoires ;&lt;/p&gt;&lt;p&gt;-    Des échanges d’expériences plus nombreux&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Soutien préparatoire : aide à la
+préparation et à la définition du projet ;&lt;/p&gt;&lt;p&gt;-     Mise en place d’un réseau d’échanges et de
+partenariat aussi bien entre les bénéficiaires, qu’entre les GAL en lien avec
+la stratégie du territoire ;&lt;/p&gt;&lt;p&gt;-     Mise en œuvre d’actions communes en lien avec la
+stratégie du GAL ;&lt;/p&gt;&lt;p&gt;-     Animation et gestion des projets de
+coopération ;&lt;/p&gt;&lt;p&gt;-     Communication et évaluation des projets de
+coopération.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P64" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q64" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;    &lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;·         &lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    -  Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/p&gt;&lt;p&gt;     &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les investissements concernant du matériel d’occasion ;&lt;/li&gt;&lt;li&gt; Les coûts d’amortissement ;&lt;/li&gt;&lt;li&gt; Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’œuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;/li&gt;&lt;li&gt;  Les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;/li&gt;&lt;li&gt;  Les frais de change ;&lt;/li&gt;&lt;li&gt;  Les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;       &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;-   -  Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais     directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration...) &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;   -  La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -    Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -   Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/p&gt;&lt;p&gt;   &lt;/p&gt;&lt;p&gt;     -   Les dépenses de salaires des apprentis, personnel en contrat aidé et gratifications des stagiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T64" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE L'ANJOU BLEU</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://anjoubleu.com/wp-content/uploads/2024/12/Brochure-LEADER-A4.pdf</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL de l&amp;#039;Anjou bleu&lt;/p&gt;&lt;p&gt;2 rue Gillier&lt;/p&gt;&lt;p&gt;49500 SEGRE EN ANJOU BLEU&lt;/p&gt;&lt;p&gt;leader&amp;#64;anjoubleu.com&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>leader@anjoubleu.com</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eu-cooperer-a-une-echelle-interterritoriale-et-ou-transnationale/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>GAL Anjou bleu</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>165947</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Financer les équipements scientifiques des organismes publics de recherche et d’enseignement supérieur</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Financement des équipements scientifiques des organismes publics de recherche et d'enseignement supérieur</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous êtes un organisme public de recherche et d&amp;#039;enseignement supérieur, lauréat de l&amp;#039;appels à projets LabCom et/ou Chaires Industrielles de l&amp;#039;Agence Nationale de la Recherche (ANR) et vous souhaitez acquérir des équipements scientifiques complémentaires ?&lt;br /&gt; Avec cet appel à projets, la Région souhaite soutenir la création de partenariats structurants entre acteurs publics et privés régionaux permettant ainsi d&amp;#039;accroitre les capacités de recherche et d’innovation en vue de conforter l’excellence de la recherche et de favoriser son rayonnement à l’échelle nationale et internationale.&lt;/p&gt; &lt;p&gt;&lt;span&gt;&lt;strong&gt;Sont éligibles : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les organismes publics de recherche et d&amp;#039;enseignement supérieur (universités, EPST, EPIC, Ecoles, etc.)&lt;/li&gt; 	&lt;li&gt;Implantés en Provence-Alpes-Côte d&amp;#039;Azur&lt;/li&gt; 	&lt;li&gt;Lauréats des Appels à Projets (AAP) &lt;a href="https://anr.fr/fr/detail/call/labcom-2025-laboratoires-communs-organismes-de-recherche-publics-pme-eti-et-start-up/"&gt;LabCom&lt;/a&gt; ou &lt;a href="https://anr.fr/fr/detail/call/chaires-industrielles-edition-2025/"&gt;Chaires Industrielles&lt;/a&gt; de l&amp;#039;Agence Nationale de la Recherche (ANR)&lt;/li&gt; 	&lt;li&gt;Pour les organismes retenus aux AAP LabCom : un partenariat avec une PME (Petite et Moyenne Entreprise) ou une ETI (Entreprise de Taille Intermédiaire) dont le siège social ou l’établissement est situé sur le territoire régional est obligatoire&lt;/li&gt; 	&lt;li&gt;Pour les organismes retenus aux AAP Chaires Industrielles : un partenariat avec, a minima, une entreprise implantée sur le territoire régional est obligatoire&lt;/li&gt; 	&lt;li&gt;Souhaitant acquérir des équipements scientifiques complémentaires ne relevant pas du périmètre du dossier de candidature déposé à l’ANR&lt;/li&gt; 	&lt;li&gt;N&amp;#039;ayant pas fait l’objet d’autres financements de la Région Sud pour le projet présenté&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Emploi</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="Q65" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les équipements doivent être liés directement à la mise en œuvre du partenariat public-privé envisagé dans le dossier de candidature ANR et avoir un effet structurant, accélérateur et facilitateur de la nouvelle collaboration laboratoire/entreprise en émergence sur le territoire régional.&lt;br /&gt; &lt;br /&gt; La présentation du projet doit indiquer l’articulation avec le projet déposé à l’AAP ANR LabCom ou Chaires Industrielles et permettre de renforcer la collaboration entre les partenaires.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Les critères de sélection sont :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;La pertinence au regard des objectifs de l’AAP&lt;/li&gt; 	&lt;li&gt;L&amp;#039;adéquation des moyens demandés avec le projet LabCom ou Chaires Industrielles de l&amp;#039;ANR&lt;/li&gt; 	&lt;li&gt;L&amp;#039;effet incitatif et/ou accélérateur de l’intervention régionale sur le partenariat public/privé&lt;/li&gt; 	&lt;li&gt;La crédibilité de l’impact des équipements acquis sur les travaux de recherche du laboratoire et le potentiel d’innovation&lt;/li&gt; 	&lt;li&gt;La pertinence du calendrier&lt;/li&gt; 	&lt;li&gt;Les retombées prévisionnelles en matière de propriété intellectuelle (brevets, licences, etc.) et de production scientifique (publications, colloques, etc.)&lt;/li&gt; 	&lt;li&gt;La stratégie de pérennisation de la collaboration laboratoire/entreprise(s)&lt;/li&gt; 	&lt;li&gt;Le caractère stratégique à l’échelle régionale&lt;/li&gt; 	&lt;li&gt;L&amp;#039;incitativité de l’aide demandée&lt;/li&gt; 	&lt;li&gt;Le concours au développement des &lt;a href="https://www.risingsud.fr/transformer-mon-entreprise/nos-filieres-dexcellence"&gt;8 filières d’avenir de la Région&lt;/a&gt; et/ou du &lt;a&gt;Plan Climat : gardons une Cop d&amp;#039;avance&lt;/a&gt; et/ou s’inscrire dans le cadre du &lt;a&gt;Schéma Régional de Développement Économique d’Innovation et d’Internationalisation 2022-2028&lt;/a&gt; &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;S’agissant de demande d’équipements scientifiques complémentaires à des projets déposés en parallèle à l’ANR, les services de la Région pourront solliciter l&amp;#039;agence sur le contenu des dossiers déposés au titre des AAP LabCom et Chaires Industrielles. Au regard des dossiers présentés, les porteurs de projet pourront être auditionnés.&lt;/p&gt; &lt;p&gt;&lt;span&gt;DEMANDE EN LIGNE&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; L&amp;#039;Appel à Projets (AAP) est ouvert à compter du 1er janvier 2025 jusqu’au 31 décembre 2026 sous réserve des disponibilités budgétaires annuelles.&lt;br /&gt; &lt;br /&gt; Pour chaque année, la date limite de dépôt des dossiers sur la plateforme régionale seront précisées dans le dossier de candidature, en cohérence avec les calendriers des AAP « LabCom » et « Chaires industrielles » de l’ANR. Les dates prévisionnelles des relèves sont le 15 juillet et le 15 décembre.&lt;br /&gt; &lt;br /&gt; Le présent dispositif étant dédié uniquement aux lauréats des AAP de l&amp;#039;ANR, un échange préalable auprès du Service Innovation Recherche et Enseignement Supérieur (SIRES) à l&amp;#039;adresse &lt;a href="mailto:scoppens&amp;#64;maregionsud.fr"&gt;scoppens&amp;#64;maregionsud.fr&lt;/a&gt; est demandé afin de vérifier l’éligibilité au dispositif régional et d&amp;#039;obtenir le dossier de candidature.&lt;br /&gt; &lt;br /&gt; Pour procéder au dépôt de leur demande, les structures éligibles sont invitées à utiliser le lien communiqué par le SIRES.&lt;br /&gt; &lt;br /&gt; En complément, une copie en version numérique du formulaire devra être transmise au SIRES à l&amp;#039;adresse &lt;a href="mailto:ldelamare&amp;#64;maregionsud.fr"&gt;ldelamare&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/financement-des-equipements-scientifiques-des-organismes-publics-de-recherche-et-denseignement-superieur</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Relations Entreprises et Usagers&lt;br /&gt; Permanence téléphonique du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00&lt;br /&gt; au 0 805 805 145 (services et appels gratuits)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financement-des-equipements-scientifiques-des-organismes-publics-de-recherche-et-d-enseignement-superieur/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>165968</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer à la réussite de tous les jeunes avec les stages au Sud</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Stages au Sud : pour contribuer à la réussite de tous les jeunes</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce nouvel outil comporte trois grandes parties. D’abord, une banque de données, les entreprises y déposent leurs offres de stages destinées aux élèves de troisième, seconde et aux étudiants. Plus de 1 000 offres de stages sont référencées.&lt;/p&gt;
+&lt;p&gt;Les candidats peuvent répondre directement sur l’interface. Ensuite, un réseau d’ambassadeurs métiers, constitué de professionnels disponibles pour parler devant des classes, les professeurs intéressés par ces témoignages peuvent ainsi solliciter un ou plusieurs ambassadeurs directement via la plateforme. Enfin, les entreprises volontaires pour accueillir des visites sont répertoriées et peuvent être également directement contactées par les enseignants.&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://stages.maregionsud.fr/"&gt;Découvrez la plateforme numérique Stages au Sud&lt;/a&gt;&lt;/p&gt; &lt;p&gt;Les collégiens, lycéens et étudiants mais également les acteurs économiques, entreprises, associations, administrations, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Emploi</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P66" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2025</t>
+        </is>
+      </c>
+      <c r="R66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dépôt, suivi, consultation des offres de stages ainsi que des autre modalités (organisation de visites d&amp;#039;entreprises ou témoignages de professionnels en classe) via cette adresse : &lt;a href="http://www.stages.maregionsud.fr" target="_blank"&gt;www.stages.maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/stages-au-sud-pour-contribuer-a-la-reussite-de-tous-les-jeunes</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute question générique : &lt;a href="mailto:stages&amp;#64;maregionsud.fr"&gt;stages&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Pour les professionnels qui souhaitent s&amp;#039;engager en tant qu&amp;#039;ambassadeur métier : &lt;a href="mailto:ambassadeurs-metiers&amp;#64;maregionsud.fr"&gt;ambassadeurs-metiers&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/stages-au-sud-pour-contribuer-a-la-reussite-de-tous-les-jeunes/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>165979</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’innovation dans la formation</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'innovation pour la formation</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous avez un projet d’innovation formative répondant aux besoins en compétences des filières et métiers stratégiques régionaux (filières fortement pourvoyeuses d’emplois et d’enjeux d’avenir, nouveau métier ou métier en forte évolution, métiers en tension de recrutement).&lt;/p&gt;
+&lt;p&gt;Vous êtes organisme de formation, entreprise, Campus des métiers et qualifications et vous souhaitez éprouver un nouveau référentiel de formation, de nouvelles modalités pédagogiques ou encore proposer et tester un outillage innovant de l’approche par les compétences. Le Fonds d’innovation pour la formation vous permet de financer la recherche appliquée ou le développement expérimental avec une subvention pouvant aller jusqu’à 70% du coût du projet maximum, et 50% des investissements nécessaires à l’expérimentation.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Un organisme de formation, agissant en propre ou comme mandataire d’un groupement dans lequel les entreprises sont présentes ou représentées,&lt;/li&gt; 	&lt;li&gt;Un campus des métiers, ou un membre d’un campus des métiers, agissant au nom du campus ou comme mandataire d’un groupement dans lequel les entreprises sont présentes ou représentées,&lt;/li&gt; 	&lt;li&gt;Une entreprise, un groupement d’intérêt économique, une association, une société coopérative d’intérêt collective, ou d’autres formes de groupements d’entreprises, agissant comme mandataire d’un groupement associant au moins un organisme de formation continue ou initiale.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Santé
+Education et renforcement des compétences
+Formation professionnelle
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Emploi
+Mobilité pour tous
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P67" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets du Fonds d’innovation pour la formation doivent s’inscrire dans le champ de la formation professionnelle et viser prioritairement les personnes en recherche d’emploi. Ils doivent proposer l’ingénierie, le test et/ou l’expérimentation d’une solution pédagogique nouvelle et apportant une réelle plus-value à la résolution d’une problématique emploi-formation clairement et objectivement identifiée.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Le Fonds d’innovation pour la formation peut être mobilisé pour soutenir des projets visant :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; la création ou l’adaptation d’un référentiel de formation, en vue de son éventuel référencement au répertoire national des certifications professionnelles ou au répertoire spécifique, pour répondre aux besoins suscités par une économie en forte mutation (métiers émergents ou en forte évolution) ;&lt;/li&gt; 	&lt;li&gt;Le test de modalités pédagogiques rénovées susceptibles de favoriser un engagement durable dans le parcours vers l’emploi, d’individualiser les apprentissages, de favoriser l’inclusivité et la mixité ;&lt;/li&gt; 	&lt;li&gt; l’installation d’une offre de formation professionnelle inexistante ou insuffisante en région pour répondre à un enjeu de recrutement objectivé ; l’expérimentation doit permettre à la Région d’identifier la pertinence d’intégrer cette action au droit commun, notamment via le catalogue des formations professionnelles continues achetées par la Région à destination des demandeurs d’emploi ;&lt;/li&gt; 	&lt;li&gt; L’outillage de l’approche par les compétences, notamment en tirant profit des opportunités ouvertes par le numérique, l’IA ou encore le Big data.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Sont non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; les projets à impact significativement négatif sur le climat et sans intégration de la portée climatique ;&lt;/li&gt; 	&lt;li&gt; les actions de préqualification classiques, sauf à démontrer une approche complètement renouvelée ;&lt;/li&gt; 	&lt;li&gt; les actions portant uniquement sur l’accompagnement du bénéficiaire, sans intervention sur la formation en tant que telle ;&lt;/li&gt; 	&lt;li&gt; les projets se résumant au passage en tout distanciel d’une offre de formation ;&lt;/li&gt; 	&lt;li&gt; les actions de formation à la création d’entreprise.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Par mail adressé à &lt;a href="mailto:innovation-formation&amp;#64;maregionsud.fr"&gt;innovation-formation&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/fonds-dinnovation-pour-la-formation</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:innovation-formation&amp;#64;maregionsud.fr"&gt;innovation-formation&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-d-innovation-pour-la-formation/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>164287</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'économie</t>
+        </is>
+      </c>
+      <c r="C68" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser le développement des petites entreprises et de l'emploi</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>PETR Grand Quercy</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I68" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;3.1   Contribuer à la pérennité et au développement du tissu économique local&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;3.1.1 Accompagner les entreprises et les associations
+dans les domaines des ressources humaines et des conditions de travail&lt;/p&gt;&lt;p&gt;3.1.2  Promouvoir les métiers et les savoir-faire &lt;/p&gt;&lt;p&gt;3.1.3  Accueillir des entreprises et des nouvelles activités &lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;3.2  
+Soutenir le développement de la filière
+bois et des éco-matériaux&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;3.2.1   Accompagner les démarches développant et valorisant
+la filière bois &lt;/p&gt;&lt;p&gt;3.2.2 
+Sensibiliser à
+l’écoconstruction, à l’usage des éco-matériaux&lt;/p&gt;&lt;p&gt;3.2.3 
+Favoriser le
+développement de filières locales&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;3.3  
+Développer le tourisme durable toute
+l’année &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;a name="_Hlk182562708"&gt;3.3.1  Créer et adapter les sites et hébergements
+touristiques&lt;/a&gt;&lt;/p&gt;&lt;p&gt;3.3.2 Créer des produits
+ou des offres valorisant le territoire, les savoir-faire, les productions et
+les patrimoines locaux&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;GPECT, opération collective d’accompagnement
+des entreprises pour le recrutement/management/bien-être au travail/adaptation
+aux changements/prise en compte du handicap, recensement des friches et bâtiments inoccupés, multiple
+rural, aménagement de locaux professionnels, espace coworking, espace de
+télétravail, tiers-lieu, création coopérative, couveuse ; etc. ;&lt;/li&gt;&lt;li&gt;Chantier-école,
+événements, journées de démonstration, nouveaux usages de la laine caussenarde, accompagnement à la gestion
+forestière, etc. ;&lt;/li&gt;&lt;li&gt;Construction d’un local
+vélos, création de circuits de randonnée, etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Friche
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q68" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T68" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>GAL Grand Quercy</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandquercy.fr/leader</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Cécile PLEIMPON&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Coordination du programme et animation sur les territoires
+des Communautés de communes de Cazals-Salviac, Quercy Bouriane, Quercy Blanc,
+Vallée du Lot et du Vignoble et Grand Cahors (hors communes du PNR)&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:cpleimpon&amp;#64;grandquercy.fr"&gt;cpleimpon&amp;#64;grandquercy.fr&lt;/a&gt;
+- 07 86 54 57 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Jean-François HESSEL&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Animation sur les territoires des Communautés de communes
+Causse de Labastide-Murat, Pays de Lalbenque-Limogne, Grand Cahors (communes du
+PNR des Causses du Quercy)&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:jfhessel&amp;#64;parc-causses-du-quercy.org"&gt;jfhessel&amp;#64;parc-causses-du-quercy.org&lt;/a&gt;
+- 05 65 24 20 50&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Anne-Catherine JACOBS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Gestion administrative et financière&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:acjacobs&amp;#64;grandquercy.fr"&gt;acjacobs&amp;#64;grandquercy.fr&lt;/a&gt;
+- 05 65 30 64 29 - 06 78 11 33 97&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>cpleimpon@grandquercy.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-leconomie/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB68" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>PETR Grand Quercy</t>
+        </is>
+      </c>
+      <c r="AD68" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>163961</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser et accompagner la commercialisation et la consommation des produits locaux issus de la pêche et de l’aquaculture</t>
+        </is>
+      </c>
+      <c r="C69" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEAMPA - Fonds européen pour les affaires maritimes, la pêche et l'aquaculture</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Fiche Action n°2 - Valoriser et accompagner la commercialisation et la consommation des produits locaux issus de la pêche et de l’aquaculture</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>GALPA Fécamp &amp; Côte d'Albâtre</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I69" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="J69" s="1" t="inlineStr">
+        <is>
+          <t>Plancher = 5 000 €, plafond = 80 000 € (150 000 € en cas de projet de coopération ou interGALPA).</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Face
+à une demande des consommateurs pour les produits et services de qualité, cette
+2ème fiche action est indissociable de
+la première pour garantir et maintenir la qualité de notre territoire. Elle
+repose donc sur l’offre de commercialisation et de consommation avec le
+développement de synergies et de mise en réseau entre les acteurs et filières à
+l’intérieur comme à l’extérieur du territoire.&lt;/p&gt;&lt;p&gt;Il
+s’agira de conforter et animer la démarche de circuits courts existante en
+augmentant le nombre de producteurs concernés et le nombre de lieux. La vente
+directe est un réel moyen de valoriser les produits, mais aussi le savoir-faire
+et les métiers, auprès de consommateurs friands des produits locaux. Afin de
+faciliter la vente directe, il sera nécessaire d’améliorer les conditions de
+vente en matière de structuration des étals, qui protégeront les vendeurs,
+consommateurs et produits. &lt;/p&gt;&lt;p&gt;Premier
+metteur en marchés des espèces halieutiques locales, la Criée de Fécamp Côte
+d’Albâtre organise des ramasses sur l’ensemble du littoral Normand. Il s’agit
+ainsi d’assurer la cohésion dans les sites de débarquement, à l’échelle de
+Fécamp et du Tréport, et bien au-delà avec un partenariat possible entre les
+criées normandes. Au-delà, il s’agira de structurer une offre de
+commercialisation globale sur notre territoire, pour élargir la vente et
+valoriser les produits de la mer. En partenariat avec les organismes de
+formation, des compétences spécifiques liées à la vente et à la préparation du
+produit pourraient être développés afin de permettre une montée en puissance du
+secteur. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;D’un
+point de vue de la consommation de produits locaux issus de la pêche et de
+l’aquaculture, elle est assez basse sur notre territoire. Il est primordial de
+faire découvrir nos produits aux consommateurs locaux en coordonnant le secteur
+de la pêche avec la restauration collective des structures publiques pour
+mettre à l’honneur les poissons locaux dans leurs cuisines. À cela, s’ajoute
+une volonté de faire mettre en avant par les chefs cuisiniers locaux les
+produits de la mer, avec la création de recettes emblématiques de notre
+territoire.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OBJECTIFS OPÉRATIONNELS&lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;p&gt;Renforcer
+les circuits courts et la vente directe&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Accompagner
+les restaurateurs locaux dans l’utilisation de produits de la mer locaux&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Améliorer
+la commercialisation des espèces locales&lt;/p&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;EFFETS ATTENDUS&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;Augmentation
+des points de vente des produits de la mer locaux &lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Structuration
+de l’offre de commercialisation des produits de la mer sur notre territoire&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Augmentation
+de la consommation locale des produits issus de la filière pêche et aquaculture
+locale&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Amélioration
+de la visibilité des produits de la mer sur le territoire&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;TYPE ET DESCRIPTION DES OPÉRATIONS &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;Progression
+des conditions de vente directe de produits halieutiques en matière de
+structuration des étals, notamment avec des étals/halles à poissons&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Création
+de partenariats avec des chefs cuisiniers reconnus autour d’un produit de la
+mer &lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Augmentation
+de la part de produits locaux issus de la pêche et aquaculture dans la
+préparation des restaurants et de la restauration collective.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Structuration
+des sites de débarquement liée à la commercialisation&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Amélioration
+de la visibilité auprès du consommateur la vente directe et les circuits courts&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
+Commerces et services
+Formation professionnelle
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Emploi
+Attractivité économique
+Animation et mise en réseau
+Artisanat
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P69" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2023</t>
+        </is>
+      </c>
+      <c r="Q69" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Entreprises,
+groupements d’entreprises ou entrepreneurs individuels implantés sur le
+territoire&lt;/li&gt;&lt;li&gt;Associations
+implantées sur le territoire de type association loi 1901&lt;/li&gt;&lt;li&gt;Établissements
+Publics de Coopération Intercommunale et communes &lt;/li&gt;&lt;li&gt;Établissements
+publics&lt;/li&gt;&lt;li&gt;Syndicats mixtes&lt;/li&gt;&lt;li&gt;Coopératives&lt;/li&gt;&lt;li&gt;Organismes de
+formation déclarés&lt;/li&gt;&lt;li&gt;Organismes de
+recherche &lt;/li&gt;&lt;li&gt;
+Établissements Publics de
+caractère Industriels et Commercial&lt;br /&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;LES DEPENSES ELIGIBLES : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses de rémunération directement rattachées à l&amp;#039;opération :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais de personnel sur la base d&amp;#039;un coût unitaire ;&lt;/li&gt;&lt;li&gt;Les coûts indirects sur la base d&amp;#039;un taux forfaitaire de 15% appliqué aux frais de personnel ;&lt;/li&gt;&lt;li&gt;Les frais de mission (déplacements, restauration, hébergement).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses immatérielles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Prestation en ingénierie directement rattachée à l&amp;#039;opération ;&lt;/li&gt;&lt;li&gt;Animation&lt;/li&gt;&lt;li&gt;Étude : recherche, développement, solutions techniques, opportunité, faisabilité…&lt;/li&gt;&lt;li&gt;Études juridiques ;&lt;/li&gt;&lt;li&gt;Audit, conseil, expertise ;&lt;/li&gt;&lt;li&gt;Frais d&amp;#039;honoraire : comptable, juridique, technique ; &lt;/li&gt;&lt;li&gt;Formations ;&lt;/li&gt;&lt;li&gt;Frais de communication/promotion directement rattachés à l&amp;#039;opération ;&lt;/li&gt;&lt;li&gt;Frais de conception/acquisition de logiciels et licences directement rattachés à l&amp;#039;opération.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Dépenses matérielles : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Petit équipement, matériel, signalétique ; &lt;/li&gt;&lt;li&gt;Outils de communication &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;TAUX DE SUBVENTION&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;50% par défaut, hors exceptions mentionnées
+ci-dessous et sous réserve de la rédaction finale du programme opérationnel
+FEAMPA.&lt;/li&gt;&lt;li&gt;80 % pour les porteurs de projets qualifiés
+Organismes de Droit Public ou une entreprise chargée de la gestion de services
+d’intérêt économique général.&lt;/li&gt;&lt;li&gt;80 % si l’un des critères suivants est respecté :
+être d’intérêt collectif, avoir un bénéficiaire collectif ; présenter des
+caractéristiques innovantes.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T69" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>GALPA Fécamp et Côte d'Albâtre</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agglo-fecampcauxlittoral.fr/entreprendre/etre-accompagne/appels-a-projets/</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Communauté d’Agglomération Fécamp Caux Littoral&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Service Développement Economique – Cellule d’animation DLAL FEAMPA&lt;/p&gt;&lt;p&gt;825 Route de Valmont, 76400 Fécamp&lt;/p&gt;&lt;p&gt;Amandine BIZARD - Animatrice DLAL FEAMPA&lt;/p&gt;&lt;p&gt;Tél. : &lt;a&gt;02 35 10 48 48&lt;/a&gt; – &lt;a href="mailto:amandine.bizard&amp;#64;agglo-fecampcauxlittoral.fr"&gt;amandine.bizard&amp;#64;agglo-fecampcauxlittoral.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>amandine.bizard@agglo-fecampcauxlittoral.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-les-metiers-en-mer-comme-a-terre-et-les-produits-issus-de-la-peche-et-de-laquaculture/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>Communauté d'Agglomération Fécamp Caux Littoral</t>
+        </is>
+      </c>
+      <c r="AD69" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>09/12/2024</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>163926</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir les métiers en mer comme à terre et les produits issus de la pêche et de l’aquaculture</t>
+        </is>
+      </c>
+      <c r="C70" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEAMPA - Fonds européen pour les affaires maritimes, la pêche et l'aquaculture</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Fiche Action n°1 - Promouvoir les métiers en mer comme à terre et les produits issus de la pêche et de l’aquaculture, pour en faire un atout environnemental, économique, culturel et touristique</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>GALPA Fécamp &amp; Côte d'Albâtre</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I70" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="J70" s="1" t="inlineStr">
+        <is>
+          <t>Plancher = 5 000 €, plafond = 80 000 € (150 000 € en cas de projet de coopération ou interGALPA).</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette aide met l’accent sur la promotion des métiers de la mer et des
+produits, un pilier incontournable pour garder un territoire vivant et attractif. Il vise
+à créer de la richesse économique, environnementale et sociale par la valorisation
+conjointe de produits de qualité du territoire, les métiers et le tourisme. Cette fiche
+action contribue à revitaliser la filière pêche et aquaculture, nos territoires littoraux
+et contribuer à améliorer l’image des gens de mer. Cette image vivante du
+territoire, associée à la richesse de son passé halieutique, est au centre de
+l’attractivité du territoire et de son potentiel d’attractivité. Il est donc important de
+structurer l’offre touristique bleue et durable, pour attirer les touristes sur notre
+territoire.
+En parallèle, le nombre de professionnels de la pêche et de l’aquaculture, que ce
+soit en mer comme à terre a fortement baissé depuis ces dernières années, et la
+moyenne d’âge des pêcheurs est élevée. L’attrait des métiers est de plus en plus
+difficile, et la transmission des entreprises, notamment pour les marins-pêcheurs
+devient un problème primordial pour les années à venir. Il est nécessaire de donner
+les moyens à la mise en avant des métiers et des formations liés à la pêche et à
+l’aquaculture (y compris le mareyage, la vente, la poissonnerie, etc.) afin d’attirer
+de nouveaux professionnels, en reconversion professionnelle ou en formation
+initiale et de permettre à chacun de se faire sa propre opinion sur les métiers de la
+pêche et de l’aquaculture.
+Il s’agira également d’enrichir et diversifier l’offre de produit de qualité à partir des
+ressources halieutiques pêchées et élevées sur notre territoire… qui ne sont pas
+encore valorisées. Il s’agira de soutenir les démarches collectives de promotion qui
+visent en particulier à développer les liens entre produits, savoir-faire et territoire
+et donc à renforcer la notoriété conjointe des produits et du territoire. Des efforts
+spécifiques de communication et sensibilisation doivent ainsi permettre de faire
+connaître et comprendre aux consommateurs la singularité et la spécificité de ses
+produits (qui combinent leur qualité à un lieu singulier)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OBJECTIFS OPÉRATIONNELS&lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Inciter la population à s’orienter vers
+les métiers de la pêche et de l’aquaculture, valorisant l’image des gens de mer&lt;/li&gt;&lt;li&gt; Soutenir les démarches collectives de
+valorisation et promotion des produits de la pêche et de l’aquaculture &lt;/li&gt;&lt;li&gt;Développer une offre touristique bleue et
+durable, de découverte des activités maritimes&lt;br /&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;EFFETS ATTENDUS&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accroissement des formations maritimes
+dans l’orientation des jeunes, des femmes et des personnes en réinsertion &lt;/li&gt;&lt;li&gt;&lt;span&gt;Amélioration de l’environnement
+économique de la filière pêche et aquaculture&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accroissement des démarches de qualité
+(label, IGP, promotion) pour les produits de la mer locaux&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développement d’une offre touristique
+bleue et durable&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;TYPE ET DESCRIPTION DES OPÉRATIONS &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Développement
+d’actions de sensibilisation et de communication aux métiers en mer comme à
+terre&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développement
+de partenariats entre les acteurs socio-professionnels de la filière pêche et
+aquaculture, la formation et l’emploi&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Soutien
+des savoir-faire et des compétences de la filière pêche et aquaculture&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Coordination
+entre le secteur de la pêche et le tourisme&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développement
+d’une identité touristique « Côte d’Albâtre » en lien avec la filière pêche et
+aquaculture&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développement
+d’actions de valorisation et promotions des produits de la mer locaux (label,
+IGP, etc.)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Appui
+à la création de nouvelles filières de valorisation et de promotion de produits
+de la mer « méconnus »&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Appui
+à la mise en place de concours culinaire visant à promouvoir les métiers
+et  des produits&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Mettre
+en valeur les savoir-faire locaux et artisanaux de l’ensemble de la filière&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Economie locale et circuits courts
+Emploi
+Attractivité économique
+Animation et mise en réseau
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P70" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2023</t>
+        </is>
+      </c>
+      <c r="Q70" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Entreprises,
+groupements d’entreprises ou entrepreneurs individuels implantés sur le
+territoire&lt;/li&gt;&lt;li&gt;Associations
+implantées sur le territoire de type association loi 1901&lt;/li&gt;&lt;li&gt;Établissements
+Publics de Coopération Intercommunale et communes &lt;/li&gt;&lt;li&gt;Établissements
+publics&lt;/li&gt;&lt;li&gt;Syndicats mixtes&lt;/li&gt;&lt;li&gt;Coopératives&lt;/li&gt;&lt;li&gt;Organismes de
+formation déclarés&lt;/li&gt;&lt;li&gt;Organismes de
+recherche &lt;/li&gt;&lt;li&gt;
+Établissements Publics de
+caractère Industriels et Commercial&lt;br /&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;LES DEPENSES ELIGIBLES : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses de rémunération directement rattachées à l&amp;#039;opération :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais de personnel sur la base d&amp;#039;un coût unitaire ;&lt;/li&gt;&lt;li&gt;Les coûts indirects sur la base d&amp;#039;un taux forfaitaire de 15% appliqué aux frais de personnel ;&lt;/li&gt;&lt;li&gt;Les frais de mission (déplacements, restauration, hébergement).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses immatérielles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Prestation en ingénierie directement rattachée à l&amp;#039;opération ;&lt;/li&gt;&lt;li&gt;Animation&lt;/li&gt;&lt;li&gt;Étude : recherche, développement, solutions techniques, opportunité, faisabilité…&lt;/li&gt;&lt;li&gt;Études juridiques ;&lt;/li&gt;&lt;li&gt;Audit, conseil, expertise ;&lt;/li&gt;&lt;li&gt;Frais d&amp;#039;honoraire : comptable, juridique, technique ; &lt;/li&gt;&lt;li&gt;Formations ;&lt;/li&gt;&lt;li&gt;Frais de communication/promotion directement rattachés à l&amp;#039;opération ;&lt;/li&gt;&lt;li&gt;Frais de conception/acquisition de logiciels et licences directement rattachés à l&amp;#039;opération.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Dépenses matérielles : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Petit équipement, matériel, signalétique ; &lt;/li&gt;&lt;li&gt;Outils de communication &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;TAUX DE SUBVENTION&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;50% par défaut, hors exceptions mentionnées
+ci-dessous et sous réserve de la rédaction finale du programme opérationnel
+FEAMPA.&lt;/li&gt;&lt;li&gt;80 % pour les porteurs de projets qualifiés
+Organismes de Droit Public ou une entreprise chargée de la gestion de services
+d’intérêt économique général.&lt;/li&gt;&lt;li&gt;80 % si l’un des critères suivants est respecté :
+être d’intérêt collectif, avoir un bénéficiaire collectif ; présenter des
+caractéristiques innovantes.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T70" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>GALPA Fécamp et Côte d'Albâtre</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agglo-fecampcauxlittoral.fr/entreprendre/etre-accompagne/appels-a-projets/</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Communauté d’Agglomération Fécamp Caux Littoral&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Service Développement Economique – Cellule d’animation DLAL FEAMPA&lt;/p&gt;&lt;p&gt;825 Route de Valmont, 76400 Fécamp&lt;/p&gt;&lt;p&gt;Amandine BIZARD - Animatrice DLAL FEAMPA&lt;/p&gt;&lt;p&gt;Tél. : &lt;a&gt;02 35 10 48 48&lt;/a&gt; – &lt;a href="mailto:amandine.bizard&amp;#64;agglo-fecampcauxlittoral.fr"&gt;amandine.bizard&amp;#64;agglo-fecampcauxlittoral.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>amandine.bizard@agglo-fecampcauxlittoral.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-les-metiers-en-mer-comme-a-terre-et-les-produits-issus-de-la-peche-et-de-laquaculture-pour-en-faire-un-atout-environnemental-economique-culturel-et-touristique/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>Communauté d'Agglomération Fécamp Caux Littoral</t>
+        </is>
+      </c>
+      <c r="AD70" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>04/12/2024</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>163856</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l’ouverture de nouvelles places de formation dans le domaine de la petite enfance</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>Appel à candidatures - Développement de l’offre de formation petite enfance en Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cet appel à candidatures vise à accompagner le développement de formations d’auxiliaires de puériculture, et d’éducateurs de jeunes enfants, afin de répondre aux besoins importants de professionnels dans le domaine de la petite enfance. La Région financera 65 nouvelles places pour chacune de ces deux formations.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt; &lt;p&gt;Peut candidater :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Tout établissement souhaitant dispenser la formation d’Auxiliaires de Puériculture ou la formation d’Educateurs de Jeunes Enfants en Pays de la Loire, quelle que soit la voie de formation souhaitée ;&lt;/li&gt;
+&lt;li&gt;Tout établissement déjà autorisé ou agréé à dispenser l’une de ces formations, souhaitant ouvrir un nouveau site de formation en Pays de la Loire ;&lt;/li&gt;
+&lt;li&gt;Tout établissement déjà autorisé ou agréé à dispenser l’une de ces formations, souhaitant ouvrir de nouvelles places de formation sur un site existant (extension capacitaire).&lt;/li&gt;
+&lt;/ul&gt;&lt;br /&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Commerces et services
+Emploi
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P71" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2024</t>
+        </is>
+      </c>
+      <c r="R71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les organismes intéressés pour dispenser l’une de ces formations sont invités à télécharger et compléter le dossier correspondant. &lt;br /&gt;Les procédures de dépôt et d’instruction des demandes sont détaillées dans le règlement d’intervention.&lt;br /&gt;Les demandes devront être adressées au plus tard le 6 mai 2024.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l&amp;#039;emploi, formation professionnelle et apprentissage&lt;br /&gt; Service Formations sanitaires et sociales&lt;br /&gt; Pôle Organisation des formations sanitaires et sociales&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;fss&amp;#64;paysdelaloire.fr&lt;br /&gt; &amp;#43;33 2 28 20 59 09&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/appel-a-candidatures-developpement-de-loffre-de-formation-petite-enfance-en-pays-de-la-loire/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2024</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>163254</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Se former à l'étranger - Accréditation Erasmus+</t>
+        </is>
+      </c>
+      <c r="C72" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Erasmus +</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>Accréditation Erasmus+ - Action Clé 1</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Agence Erasmus+ France / Education &amp; Formation</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I72" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J72" s="1" t="inlineStr">
+        <is>
+          <t>Les co-financements sont recommandés</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le programme européen Erasmus&amp;#43; finance des projets de
+mobilité dans les domaines de l’éducation, de la formation, de la jeunesse et
+du sport. Il est possible de partir en mobilité en Europe et au-delà pour se
+former, découvrir des systèmes éducatifs différents, de nouvelles approches et
+méthodes de travail, approfondir ses compétences linguistiques et
+professionnelles, ou tout simplement s’ouvrir à une autre culture.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Vous êtes élu ou agent d’une commune, d’une intercommunalité, d’un département ou d’une région?&lt;/li&gt;&lt;li&gt;Vous agissez au sein de votre collectivité dans les domaines de l’action éducative, de la mobilité des jeunes, de la petite enfance, du développement durable, du numérique, de la culture, de l’action sociale, de la lutte contre l’exclusion et la pauvreté, de l’aide aux personnes âgées, de l’économie locale...?&lt;/li&gt;&lt;li&gt;Vous travaillez en lien avec les écoles, structures périscolaires, collèges, lycées et établissements d’enseignement supérieur, ou avec les acteurs de l’économie sociale et solidaire, et de l’insertion professionnelle, et vous souhaitez encourager les initiatives citoyennes sur vos territoires?&lt;/li&gt;&lt;li&gt;Vous êtes engagé auprès de publics prioritaires habitant en zone rurale, dans un quartier de la politique de la ville ou sur un territoire relevant de la politique d’éducation prioritaire?&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;
+L&amp;#039;accréditation Erasmus&amp;#43; &lt;/strong&gt;est comparable à une carte de membre pour développer des projets de mobilité. Grâce à cette modalité, les démarches administratives et
+financières sont simplifiées. Une fois obtenue, elle est valable jusqu’en 2027
+et permet de procéder, chaque année, à une demande simplifiée de financements
+avec l’assurance de recevoir un montant minimum de subvention. L&amp;#039;accréditation Erasmus&amp;#43; concerne les secteurs de l&amp;#039;éducation des adultes, de l&amp;#039;enseignement scolaire, de l&amp;#039;enseignement et de la formation professionnels et le secteur de la jeunesse.&lt;/p&gt;&lt;p&gt;
+La durée de la mobilité des personnels et des apprenants peut varier de 2 jours à 12 mois selon votre profil et
+le type d’activité réalisée.&lt;br /&gt;
+Les financements européens Erasmus&amp;#43; couvrent vos frais de déplacement, ainsi
+que vos frais d’hébergement, de restauration et de transport sur place. Ils peuvent
+également prendre en charge les frais d’inscription à des cours ou à des
+séminaires de formation.&lt;br /&gt;
+Un montant forfaitaire soutient par ailleurs les dépenses de votre collectivité
+territoriale pour la gestion administrative et financière du projet européen
+Erasmus&amp;#43;.&lt;br /&gt;
+Les cofinancements ne sont pas obligatoires mais sont à privilégier.&lt;br /&gt;
+Le financement européen Erasmus&amp;#43; peut être complété par d’autres aides,
+nationales ou locales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La &lt;strong&gt;région Occitanie&lt;/strong&gt; coordonne un consortium de CFA, Missions Locales et écoles de la deuxième chance (secteur EFP). L&amp;#039;objectif des mobilités est de développer les compétences et de favoriser la poursuite d&amp;#039;étude et/ou l&amp;#039;insertion professionnelle des apprenants.  &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le département de Seine-Saint-Denis &lt;/strong&gt;coordonne deux accréditations Erasmus&amp;#43; : une au bénéfice des jeunes et une pour les collégiens du département (Secteurs enseignement scolaire et jeunesse). Au total, 1 650 collégiens et 670 jeunes pourront bénéficier de mobilités sur la période 2023-2027 dans le cadre de l’accueil des Jeux Olympiques et Paralympiques de 2024.&lt;/p&gt;&lt;p&gt;La &lt;strong&gt;C&lt;/strong&gt;&lt;strong&gt;ollectivité de Corse&lt;/strong&gt; favorise&lt;span&gt; l’ouverture &lt;/span&gt;internationale et la montée en compétence des acteurs corses de l&amp;#039;Economie sociale et solidaire en permettant &lt;span&gt;à différentes structures publiques &lt;/span&gt;– l’Office de l’environnement de la Corse, l’Agence de développement de la Corse (Adec) – ainsi qu&amp;#039;à la Chambre Régionale de l’Economie Sociale et Solidaire et à ses structures adhérentes de partir en mobilité. &lt;/p&gt;&lt;p&gt;Pour en savoir plus, consultez les recueils des &lt;a href="https://www.erasmusplus.fr/upload/9333/recueil-projets-ct.pdf" target="_self"&gt;projets portés par des collectivités territoriales de l&amp;#039;Agence Erasmus&amp;#43; Education et Formation&lt;/a&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;a href="https://drive.google.com/file/d/1dE_Vp4hXsBYwo4IDgXhI-P3ePq5uH51d/view?usp&amp;#61;sharing" target="_self"&gt;&lt;/a&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Education et renforcement des compétences
+Formation professionnelle
+Emploi
+International</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q72" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="R72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères d&amp;#039;éligibilité sont publiés chaque année dans une note de service qui parait au BOEN et dans le guide du programme Erasmus&amp;#43; : &lt;a href="https://monprojet.erasmusplus.fr/base-legale" target="_self"&gt;https://monprojet.erasmusplus.fr/base-legale&lt;/a&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T72" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://monprojet.erasmusplus.fr/docs/documents/programme_guide_2026_fr_565.pdf</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;table cellpadding="0" cellspacing="0" width="542"&gt;&lt;tbody&gt;&lt;tr height="88"&gt;&lt;td height="88" width="542"&gt;Secteurs: &lt;br /&gt;Enseignement Scolaire : &lt;a target="_self"&gt;promotion.scolaire&amp;#64;agence-erasmus.fr&lt;/a&gt;&lt;br /&gt;Enseignement Professionnel: &lt;a target="_self"&gt;promotion.formpro&amp;#64;agence-erasmus.fr&lt;/a&gt;&lt;br /&gt;Education des Adultes
+  : &lt;a target="_self"&gt;promotion.educadultes&amp;#64;agence-erasmus.fr&lt;/a&gt;&lt;br /&gt;Enseignement supérieur
+  : &lt;a target="_self"&gt;promotion.superieur&amp;#64;agence-erasmus.fr&lt;/a&gt;&lt;br /&gt;&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>promotion.formpro@agence-erasmus.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/se-former-a-letranger/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>Agence Erasmus+ France Education et Formation</t>
+        </is>
+      </c>
+      <c r="AD72" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>20/09/2024</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>163199</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets liés au développement rural</t>
+        </is>
+      </c>
+      <c r="C73" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I73" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;PRINCIPES GENERAUX DU PROGRAMME EUROPEEN LEADER&lt;br /&gt;&lt;/h3&gt;&lt;p&gt;LEADER est un programme de développement rural qui soutient des initiatives locales répondant aux besoins et enjeux du territoire. Il incite les acteurs locaux – issus du domaine public et privé - à 
+réfléchir collectivement pour agir en faveur de la dynamisation et le développement de leur territoire.  Ce programme européen :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Finance des actions de développement rural en lien avec l&amp;#039;accélération des transitions écologiques 
+(alimentation durable; énergies renouvelables ; préservation de la ressource en eau; économie circulaire ; respect de l&amp;#039;environnement ; mobilités douces etc.) &lt;/li&gt;&lt;li&gt;Soutient des actions de coopération entre territoires français, européens et/ou internationaux&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Propose un accompagnement individuel pour aider au montage du dossier de demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;TERRITOIRE ELIGIBLE&lt;/h3&gt;&lt;p&gt;Les projets devront se déployer sur le périmètre de Dinan Agglomération entre le 01/01/2023 et le 31/12/2027. Pour cette période,  4 villes sont inéligibles car jugées trop « urbanisées » par l’Europe : il s&amp;#039;agit de Beaussais-sur-Mer, Dinan, Lanvallay et Quévert.&lt;br /&gt;
+Toutefois, un projet dans une commune inéligible le devient si au moins 50% des dépenses sont réalisées dans une commune éligible (mutualisation ; actions majoritairement déployées sur un périmètre éligible...).&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;THEMATIQUES SOUTENUES&lt;/h3&gt;&lt;p&gt;Dans le langage des subventions, les axes opérationnels permettant d&amp;#039;attribuer une aide financière sont appelés des &amp;#34;fiches actions&amp;#34;. En ce qui concerne le programme LEADER, chaque territoire qui dispose d&amp;#039;une enveloppe financière européenne propose ses propres thématiques : c&amp;#039;est sa stratégie locale de développement. Sur Dinan Agglomération, une opération pourra être étudiée par l&amp;#039;équipe LEADER si elle correspond à au moins 1 des fiches actions suivantes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 1: Stimuler une plus grande sobriété pour réussir la transition&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcement de la compréhension des enjeux climatiques et l’acceptabilité des voies de transformation du territoire (ex : Sensibilisation; Actions d&amp;#039;expérimentation et de valorisation)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la décarbonation de la mobilité par le développement de nouvelles pratiques (ex : Renforcement de l‘utilisation des modes de mobilités actives et durables; Développement de nouvelles mobilités durables)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 2 : Produire et consommer local pour réduire la dépendance du territoire&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déploiement de nouveaux leviers pour accroitre la production d‘EnR et améliorer l‘efficacité énergétique (ex : Sensibilisation, Structuration de filières; Opérations démonstratrices)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Adéquation entre la production et la distribution des produits alimentaires locaux (ex : Développement de circuits courts; Contribution au développement de la production locale)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la réutilisation des déchets (ex : Sensibilisation; Solutions de collecte)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 3: Préserver et profiter grâce à une gestion plus raisonnée de l’espace et des ressources&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Émergence de nouvelles solutions pour réduire les effets de la pression foncière et permettre les parcours résidentiels (ex: Développement de solutions pour réduire la pression foncière; Amélioration du parcours résidentiel)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Préservation de la population des effets du dérèglement climatique (ex : Désimperméabilisation des sols; Redonner place à la nature)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Rééquilibrage et régulation des flux touristiques (Régulation des flux touristiques; Rééquilibrage territorial des flux touristiques)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 4: Coopérer à l’échelle inter-territoriale et transnationale&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déployer des solutions en matière de transition énergétique et écologique  (ex : Actions communes de coopération pour répondre à un problème 
+commun - comme la réutilisation des eaux usées;  expérimentation d&amp;#039;un nouveau moyen de transport durable...) &lt;/li&gt;&lt;li&gt;Investiguer des nouvelles solutions de résilience expérimentées sur d‘autres territoires (ex : Visite d&amp;#039;actions d&amp;#039;énergies citoyennes d&amp;#039;un pays européen avant de l&amp;#039;expérimenter sur Dinan Agglomération)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Culture et identité collective
+Arts plastiques et photographie
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q73" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet privés : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Obtenir un cofinancement public (État, Région, Département, Collectivité...) : 1€ d&amp;#039;aide publique mobilisée permet d&amp;#039;obtenir jusqu&amp;#039;à 4€ de &lt;span&gt;LEADER&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet publics : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Avoir 20% d&amp;#039;autofinancement&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T73" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>CA Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://www.dinan-agglomeration.fr/Dinan-Agglomeration/Financer-vos-projets/Programme-europeen-LEADER-2023-2027</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Myriam LEGENDRE, chargée du programme européen LEADER&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;m.legendre&amp;#64;dinan-agglomeration.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 96 87 77 65 / 06 61 13 42 85&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>m.legendre@dinan-agglomeration.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/programme-europeen-leader-de-dinan-agglomeration/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB73" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="AD73" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>26/08/2024</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>163180</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'attractivité et la diversification des métiers de la pêche et de l’aquaculture</t>
+        </is>
+      </c>
+      <c r="C74" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEAMPA - Fonds européen pour les affaires maritimes, la pêche et l'aquaculture</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I74" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Malgré un
+réel dynamisme, les métiers de la pêche et de l’aquaculture sont peu connus
+dans le département du Calvados. La main-d&amp;#039;œuvre est parfois limitante, ne
+permettant pas aux entreprises de valoriser au mieux les productions locales.
+Les professionnels sont ainsi nombreux à se poser la question de l’attractivité
+de leur métier auprès des jeunes générations et de la pérennisation de leurs
+savoir-faire.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Communication&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;Identifier des ambassadeurs pour promouvoir les
+     métiers et/ou les formations auprès des élèves (collège, lycée)&lt;/li&gt;&lt;li&gt;Participation à des portes ouvertes au sein des
+     entreprises et des criées&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt; Étude&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;Étudier la pertinence d’un projet avant son
+     déploiement&lt;/li&gt;&lt;li&gt;Étudier le développement prévisionnel des emplois
+     du secteur de la pêche et de l’aquaculture sur le territoire&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt; Actions de développement&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;Améliorer l’accessibilité des zones d’emploi
+     (transport, logement)&lt;/li&gt;&lt;li&gt;Créer un groupement d’employeurs&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt; Mise en réseau&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;Créer des points de contacts avec les futurs
+     employés (forum des métiers, bourses à l’emploi, stage découverte,
+     apprentissage …)&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Coopérer avec des territoires
+extérieurs répondant à la stratégie du GALPA et permettant d’apporter une
+plus-value au territoire &lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Education et renforcement des compétences
+Formation professionnelle
+Emploi
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Dépenses
+conformes au décret fixant les règles nationales d’éligibilité des dépenses
+dans le cadre des programmes cofinancés par les FESI dont notamment : &lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;Dépenses de personnel&lt;/li&gt;&lt;/ul&gt;&lt;ul type="disc"&gt;&lt;li&gt;Coûts directs en lien avec
+     l’opération dont : &lt;/li&gt;&lt;/ul&gt;&lt;ul type="disc"&gt;&lt;li&gt;Coûts indirects&lt;/li&gt;&lt;/ul&gt;&lt;ul type="disc"&gt;&lt;li&gt;Les projets existants ne
+     proposant pas de renouvellement ou d’évolution significative&lt;/li&gt;&lt;/ul&gt;&lt;ul type="disc"&gt;&lt;li&gt;Les dépenses de fonctionnement
+     courantes des structures, en dehors du forfait sur les dépenses de
+     personnel&lt;/li&gt;&lt;/ul&gt;&lt;ul type="disc"&gt;&lt;li&gt;Les investissements immobiliers&lt;/li&gt;&lt;/ul&gt;&lt;ul type="disc"&gt;&lt;li&gt;Les travaux et études portant
+     sur les hébergements touristiques&lt;/li&gt;&lt;/ul&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Travaux et
+investissements matériels&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Acquisitions
+ou locations de matériel&lt;/li&gt;&lt;li&gt;Frais de
+communication, d’évènementiel&lt;/li&gt;&lt;li&gt;Prestations
+externes&lt;/li&gt;&lt;/ol&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Couts indirects : un taux
+forfaitaire de 15% des frais de personnel directs éligibles correspondant aux
+coûts indirects liés à l’opération (frais de fonctionnement internes à la
+structure)&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les
+projets de coopération uniquement, les frais de déplacement, d’hébergement et
+de restauration seront également éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ne seront
+pas éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les porteurs de projet
+devront donc apporter un autofinancement compris entre 20 et 50%. &lt;/p&gt;&lt;p&gt;Le seuil plancher
+d’intervention du FEAMPA et de la Région est fixé à 5 000 €.&lt;/p&gt;&lt;p&gt;Le plafond d’aide FEAMPA
+maximum est lui fixé à 40 000 €.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T74" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/GALPA-Littoral-Calvados</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Margaux Marie&lt;/strong&gt;&lt;br /&gt;
+&lt;strong&gt;Email : &lt;a href="mailto:galpa-calvados&amp;#64;calvados.fr" target="_self"&gt;galpa-calvados&amp;#64;calvados.fr&lt;/a&gt;&lt;/strong&gt;&lt;br /&gt;
+&lt;strong&gt;Téléphones : 06 59 48 87 24&lt;/strong&gt; / &lt;strong&gt;02 31 57 18 06&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>galpa-calvados@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/attractivite-et-diversification-des-metiers-de-la-peche-et-de-laquaculture/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>Département du calvados</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>20/08/2024</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>163593</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner des projets collaboratifs entre les entreprises du territoire et les centres de transfert de technologies et de méthodologies et/ou laboratoires publics</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>Projets collaboratifs entre les entreprises du territoire et les centres de transfert de technologies et de méthodologies et/ou laboratoires publics</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dispositif d&amp;#039;accompagnement des projets collaboratifs de R&amp;amp;D portés par des entreprises. Les entreprises, positionnées sur leur marché et disposant d&amp;#039;une stratégie de R&amp;amp;D à long terme, décident, face à un verrou technologique ou scientifique, de s&amp;#039;adjoindre les compétences d&amp;#039;un laboratoire public, ou/et d&amp;#039;un centre de transfert de technologies et de méthodologies, dans le cadre d&amp;#039;un partenariat pour mettre en oeuvre un projet de R&amp;amp;D collaboratif.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ce dispositif a pour objectif d’aider les entreprises régionales dans leurs démarches d’innovation, pour améliorer leur positionnement concurrentiel sur le marché et ainsi favoriser le développement économique du territoire.&lt;/p&gt;&lt;p&gt;Le dispositif d’accompagnement au transfert de technologies, cible les collaborations de R&amp;amp;D entre les entreprises et les centres de compétences en accord avec la priorité 2 du schéma régional de développement économique régional : renforcer notre souveraineté par l&amp;#039;innovation responsable, et ainsi s&amp;#039;appuyer sur la recherche pour dynamiser l&amp;#039;innovation, les sauts technologiques, et le transfert vers les entreprises.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;assiette éligible comprend toutes les dépenses de l&amp;#039;entreprise liées au projet. &lt;/p&gt;&lt;p&gt;Le montant de l&amp;#039;aide sera calculé après instruction en fonction de la typologie de projet, de la typologie d&amp;#039;entreprise et de sa capacité financière.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Economie locale et circuits courts
+Innovation, créativité et recherche
+Emploi
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Entreprises de toutes tailles localisées en Nouvelle-Aquitaine&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;entreprise devra :&lt;/p&gt;&lt;p&gt;être localisée en Nouvelle-Aquitaine (NA);&lt;/p&gt;&lt;p&gt;avoir un projet de partenariat R&amp;amp;D avec un centre de compétences situé dans ou hors du territoire de NA ;&lt;/p&gt;&lt;p&gt;avoir un niveau de fonds propres en adéquation avec sa demande d&amp;#039;aide ;&lt;/p&gt;&lt;p&gt;respecter les règles d&amp;#039;éco-socio conditionnalités mises en place par la Région ;&lt;/p&gt;&lt;p&gt;ne pas distribuer de dividendes issus de la subvention ;&lt;/p&gt;&lt;p&gt;signer un accord de partenariat définissant notamment les règles de confidentialité, de répartition/protection et d&amp;#039;exploitation des résultats issus du projet collaboratif.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/projets-collaboratifs-entre-les-entreprises-du-territoire-et-les-centres-de-transfert-de</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Comment faire ma demande ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La demande devra être faite directement auprès du service concerné, avant le début du projet qui fait l&amp;#039;objet de la demande de subvention. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Correspondants&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Service Relation aux Usagers&lt;/p&gt;&lt;p&gt;Direction de l’enseignement supérieur recherche et transfert de technologie&lt;/p&gt;&lt;p&gt;05 49 38 49 38&lt;/p&gt;&lt;p&gt;Du lundi au vendredi de 9h à 18h sans interruption&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/projets-collaboratifs-entre-les-entreprises-du-territoire-et-les-centres-de-transfert-de-technologies-et-de-methodologies-et-ou-laboratoires-publics/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD75" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>163580</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir financièrement les commerces et services du quotidien présents dans les centres-bourgs</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de Communes La Rochefoucauld Porte du Périgord</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I76" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Soutenir :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L&amp;#039;activité économique des centres-bourgs des communes appartenant au territoire La Rochefoucauld Porte du Périgord ;&lt;/li&gt;&lt;li&gt;Les investissements immobiliers destinés au maintien d’un ou plusieurs derniers commerces de proximité de première nécessité non concurrentiels&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie locale et circuits courts
+Revitalisation
+Emploi
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Projets de centre-bourg situés : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dans les périmètres ORT (Opération de Revitalisation de Territoire) pour les communes de La Rochefoucauld-en-Angoumois et Montbron ;&lt;/li&gt;&lt;li&gt;Selon la cartographie des centres-bourgs pour les autres communes.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Éligibilité des projets :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accueillir des entreprises artisanales, commerciales ou de service ;&lt;/li&gt;&lt;li&gt;Produire et commercialiser des biens ou des services sur le zonage défini ;&lt;/li&gt;&lt;li&gt;Investissements participant à la transition écologique : consommation énergétique du bâtiment, développement des énergies renouvelables, optimisation de la gestion des déchets, valorisation de l’économie circulaire, préservation de la ressource en eau…&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Obligations légales et administratives :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Pour les projets de travaux et d’aménagement, fournir l’autorisation de travaux ou le permis de construire ;&lt;/li&gt;&lt;li&gt;Adhérer aux services du Conseiller Énergie Partagée (CEP) de la Communauté de Communes et réaliser un audit énergétique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Éligibilité temporelle des dépenses :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses présentées doivent respecter la règlementation européenne et nationale des aides d’Etat&lt;/li&gt;&lt;li&gt;Tout commencement d’exécution avant le dépôt de la demande d’aide est susceptible de rendre tout ou partie du projet inéligible ;&lt;/li&gt;&lt;li&gt;Aucun dossier ne peut être déposé après l’achèvement matériel de l’opération.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Un seul dossier de demande d’aide peut être déposé par commune tous les deux ans.&lt;/em&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T76" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>CC La Rochefoucauld porte du Périgord</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://www.rochefoucauld-perigord.fr/</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service développement économique de la Communauté de Communes&lt;/p&gt;&lt;p&gt;07 62 66 69 46 / &lt;a target="_self"&gt;economie&amp;#64;rochefoucauld-perigord.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>economie@rochefoucauld-perigord.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dispositif-daide-aux-commerces-et-services-du-quotidien-presents-dans-les-centres-bourgs/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB76" s="1" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>La Rochefoucauld Porte du Périgord</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2024</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>163142</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans la compréhension des enjeux du Zéro Artificialisation Nette (ZAN) et du SDRIF-E et leur mise en œuvre au niveau local</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement des collectivités dans la compréhension des enjeux du Zéro Artificialisation Nette (ZAN) et du SDRIF-E et leur mise en œuvre au niveau local</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accompagner les collectivités dans la compréhension de la
+mise en œuvre du ZAN et du SDRIF-E (schéma directeur environnemental) sur leur
+territoire : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mise à disposition des compétences techniques du Département
+au profit des collectivités seine-et-marnaises pour un accompagnement dans la
+mise en œuvre des principes de ZAN sur leur territoire, en accord avec les
+orientations du futur SDRIF-E. Cette offre vise à permettre à une commune ou à
+un EPCI de comprendre les implications de la mise en œuvre de la loi Climat et
+Résilience et de sa déclinaison régionale à travers le SDRIF-E, ainsi que des
+potentialités offertes pour poursuivre son développement, tout en conservant
+ses spécificités locales.&lt;/li&gt;&lt;li&gt;Sensibilisation sur une courte durée, selon une à plusieurs
+réunions en fonction de la demande.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Pour les demandes initiées par les EPCI ou les SMEP,
+l’accompagnement pédagogique peut se faire d’abord au niveau de la collectivité
+initiatrice de la demande, puis auprès des communes volontaires si elles en
+estiment le besoin au niveau local.&lt;/p&gt;&lt;p&gt;Des réunions sont envisagées après activation de l’offre
+pour préciser la commande et sensibiliser aux enjeux du ZAN et du SDRIF-E et
+leur déclinaison au niveau local. Un document de synthèse sera ensuite restitué à la
+collectivité.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;PLU, PLUI&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Commerces et services
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Prévention des risques
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Industrie
+Réduction de l'empreinte carbone
+Milieux humides
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Collectivités de Seine-et-Marne&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W77" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ROGNON Sylvie&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:id77&amp;#64;departement77.fr" target="_self"&gt;id77&amp;#64;departement77.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Téléphone : 01 64 14 73 56&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-dans-la-comprehension-des-enjeux-du-zero-artificialisation-nette-zan-et-du-sdrif-e-et-leur-mise-en-oeuvre-au-niveau-local/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB77" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>30/07/2024</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>162990</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Proposer une offre pour insérer les jeunes dans le monde économique</t>
+        </is>
+      </c>
+      <c r="C78" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Fiche 12 - FEADER</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>GAL Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I78" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J78" s="1" t="inlineStr">
+        <is>
+          <t>Planchers : aide 5 000€ / cout total 8 000€ - Plafond : aide 75 000€</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Les jeunes actifs sont le public le plus durement touché sur le
+territoire du Cœur Entre-deux-Mers par le chômage et la précarité économique.
+Il convient donc d’agir ensemble en associant avant tout les jeunes mais aussi
+les acteurs et structures qui les accompagnent (collectivités, Missions
+Locales, …). &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pour favoriser l’emploi et l’insertion des jeunes, les domaines d’actions
+seront nombreux et concerneront notamment le développement d’une approche
+globale dans l’accompagnement des jeunes dans leurs parcours personnels (suivi
+de formation locale, mobilité, logement, …).&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Former les jeunes et notamment ceux en difficultés&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développer l’envie d’entreprendre et de s’insérer dans la vie
+professionnelle&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Solutions et
+amélioration de la mobilité notamment des jeunes et jeunes actifs du territoire&lt;/span&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Equipements,
+matériels et matériaux nécessaires à l’organisation de « chantiers
+formations », de « chantiers d’insertion » et de
+« chantiers de jeunes »&lt;/span&gt; &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;     &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Animations territoriales notamment auprès des jeunes
+et jeunes actifs pour découvrir les métiers, les formations et développer leur
+capacité à entreprendre &lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Formation professionnelle
+Economie sociale et solidaire
+Emploi
+Attractivité économique
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P78" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q78" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 4 - Jeunesse&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T78" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>europe@coeurentre2mers.com</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/diversifier-les-produits-touristiques-pour-accueillir-les-visiteurs-2/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="AD78" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2024</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>162989</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l’inclusion des jeunes vers le monde professionnel</t>
+        </is>
+      </c>
+      <c r="C79" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Fiche 11 - FEDER</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>GAL Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I79" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J79" s="1" t="inlineStr">
+        <is>
+          <t>Planchers : aide 15 000€ / cout total 25 000€ - Plafond : aide 75 000€</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;La part des jeunes en formation (16 – 25 ans) est plus faible sur le
+territoire qu’en Gironde. Cela est dû à l’absence d’établissement
+d’enseignement supérieur ce qui amène les jeunes à poursuivre leur scolarité et
+formation à l’extérieur du territoire et notamment dans les espaces urbains
+(Bordeaux, Pau, La Rochelle). &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;L’arrivée du lycée à Créon pourrait être une opportunité de développer
+des filières de formations locales ou de servir de plateforme de formations.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Enfin, le chômage des jeunes reste important et touche principalement sur
+le territoire les jeunes sans (ou avec peu) de formation et/ou de qualification
+scolaire et professionnelle.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Former les jeunes et notamment ceux en difficulté&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développer l’envie d’entreprendre et de s’insérer dans la vie
+professionnelle&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;·&lt;span&gt;     &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Création et aménagements d’espaces relatifs à la
+formation et à l’apprentissage des métiers sur le territoire&lt;/span&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Accompagnement et
+animation territoriale pour impulser des dynamiques locales pour l’emploi, la
+formation et les compétences des habitants et notamment des jeunes&lt;/span&gt;&lt;em&gt;&lt;span&gt; &lt;/span&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Création ou
+aménagements de logements spécifiques pour des publics de jeunes travailleurs
+ou en formation ou en insertion&lt;em&gt;&lt;/em&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Formation professionnelle
+Emploi</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P79" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q79" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 4 - Jeunesse&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T79" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>europe@coeurentre2mers.com</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-linclusion-des-jeunes-vers-le-monde-professionnel/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="AD79" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2024</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>162982</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Coopérer avec d’autres territoires</t>
+        </is>
+      </c>
+      <c r="C80" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Coëvrons</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I80" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Enrichir et renforcer la stratégie locale de développement grâce aux échanges et à la coopération interterritoriale et/ou transnationale.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Développer les échanges d’expériences, les échanges de pratiques et les partenariats avec d’autres territoires en lien avec les thématiques évoquées dans la stratégie locale de développement.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutien préparatoire : préparation et définition d’un projet de coopération en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Mise en oeuvre d’activités de coopération interterritoriale et transnationale en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Animation et gestion des projets de coopération&lt;/li&gt;&lt;li&gt;Communication des projets de coopération&lt;/li&gt;&lt;li&gt;Evaluation des projets de coopération&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P80" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q80" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T80" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>CC des Coëvrons</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coevrons.fr/article/programme-leader</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>njoly@coevrons.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-atouts-culturels-touristiques-et-patrimoniaux-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD80" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>164110</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets de développement et d'attractivité économique locale</t>
+        </is>
+      </c>
+      <c r="C81" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>LEADER, Liaisons Entre Actions de Développement de l’Economie Rurale</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I81" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J81" s="1" t="inlineStr">
+        <is>
+          <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l&amp;#039;adaptation de l’offre commerciale aux nouveaux modes de consommation, la coexistence d’un potentiel de développement agricole et de besoins locaux importants en matière de consommation, et de répondre au besoin de valoriser l’offre touristique auprès des professionnels et des habitants, et de mettre en réseau l’offre.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Soutenir l’artisanat et les savoir-faire locaux&lt;/p&gt;&lt;p&gt;- Privilégier la consommation alimentaire locale et solidaire&lt;/p&gt;&lt;p&gt;- Valoriser le tourisme durable et local&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le projet correspond aux critères de la stratégie du territoire, d&lt;strong&gt;’être accompagné par l’équipe technique sur le montage de leur projet &lt;/strong&gt;(plan de financement, recherche de partenariats, etc.), et de &lt;strong&gt;déposer une demande d’aide financière&lt;/strong&gt; auprès de l’Union Européenne.&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique (LEADER &amp;#43; autre cofinancement public) est de&lt;strong&gt; 80%,&lt;/strong&gt; et le minimum d’autofinancement (fonds propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Atelier de transformation mutualisé, café transmission, animation de marché de producteurs et artisans, etc.&lt;/p&gt;&lt;p&gt;‐ Boutique de producteurs, épicerie solidaire itinérante, la structuration d’un réseau d’approvisionnement pour la restauration scolaire, etc.&lt;/p&gt;&lt;p&gt;‐ Tiny house écoresponsable, découverte du patrimoine local à vélo, activité touristique fluviale écoresponsable, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Information voyageur, billettique multimodale
+Modes actifs : vélo, marche et aménagements associés
+Industrie
+Mobilité fluviale</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet se situe sur le territoire du GAL Garrigues et Costières de Nîmes et répond à sa stratégie locale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle :&lt;/strong&gt; aucune dépense ne doit être engagée avant le dépôt officiel de la demande de financement sur la plateforme numérique (signature de devis, versement d’un acompte, notification de marché, etc.).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité des dépenses : &lt;/strong&gt;actions et outils de promotion et communication, formation, animation, prestation de service, équipement et aménagement, frais de personnel, frais de déplacement, etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis obligatoires : &lt;/strong&gt;le projet est &lt;strong&gt;nouveau et/ou exemplaire &lt;/strong&gt;pour le territoire ET le projet crée de l’emploi ou engendre des retombées économiques locales&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Co-financement public :&lt;/strong&gt; tout projet sollicitant du LEADER doit obligatoirement appeler en contrepartie un cofinancement auprès d’une structure publique (Etat, Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T81" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/leader/</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;PETR Garrigues et Costières de Nîmes&lt;/p&gt;&lt;p&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;br /&gt;1 rue du Colisée - 30900 NÎMES&lt;br /&gt;06 30 07 33 52  | 04 66 02 54 12&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-projets-de-developpement-et-dattractivite-economique-locale/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AD81" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>164097</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'économie de proximité dans le contexte de mutation socio-économiques du territoire</t>
+        </is>
+      </c>
+      <c r="C82" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>LEADER- Fiche Action 4</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I82" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Subvention européenne .&lt;/span&gt;&lt;br /&gt;&lt;span&gt;plancher d&amp;#039;aide : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Plafond d&amp;#039;aide : 30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs stratégiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Stimuler les démarches de modernisation des entreprises &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Faciliter la création, les cessions et les reprises d’entreprises du territoire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Accroître le poids de l’Economie Sociale et Solidaire dans l’économie locale&lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;Objectifs opérationnel&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- Renforcer la formation et l’accompagnement :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Doter le territoire de chefs d’entreprises et salariés formés &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Renforcer l’ingénierie de proximité en termes d’aides aux entreprises dans le cadre d’un développement, d’une création, d’une transmission ou d’une reprise d’entreprises &lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;- Développer des outils, des services, des actions adaptés et résilients :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Permettre aux entreprises d’anticiper les mutations socio-économiques &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Renforcer l’image des activités commerciales et des savoir-faire locaux &lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;- Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Accompagner le développement et la consolidation des associations et des entreprises de l’ESS&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Encourager l’entreprenariat chez les jeunes de moins de 30 ans&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Créer et maintenir de l’emploi :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Créer et maintenir de l’emploi non délocalisable&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Augmenter le taux de création et de reprise d’entreprises sur le territoire&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/ac5e74bd-b5d5-485e-ba6f-8403ff1eabf3/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 4&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q82" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour être éligible, le projet doit s&amp;#039;inscrire dans la Stratégie Locale de Développement du Pays du Calaisis et répondre aux critères de la grille de sélection: partenariats et mise en réseau, impact géographique, niveau d&amp;#039;innovation, effet du projet, emploi, transition décarbonée et durable , formation du chef d&amp;#039;entreprise&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/ac5e74bd-b5d5-485e-ba6f-8403ff1eabf3/236" target="_self"&gt;cliquer ici pour télécharger la grille de sélection&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T82" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>PAYS CALAISIS</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-projets-deconomie-de-proximite-dans-le-contexte-de-mutation-socio-economiques-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD82" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>162483</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Anticiper les mutations économiques</t>
+        </is>
+      </c>
+      <c r="C83" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FSE + - Fonds social européen</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>Appel à projets Priorité 3 Objectif Spécifique G</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Direction régionale de l’Economie, de l’Emploi, du Travail et des Solidarités (DREETS) — Normandie</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I83" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 60</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Objectifs&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Meilleure prise en compte par l’ensemble des acteurs des enjeux relatifs à la Gestion des Emplois et des Parcours Professionnels ;&lt;/li&gt;&lt;li&gt;Améliorer l’accès à la formation et à la qualification des salariés, notamment des salariés les moins qualifiés, des salariés âgés de plus de 54 ans, des salariés en situation d’emploi instable (contrats à durée déterminée, contrats aidés, intérim…), des salariés issus de secteurs en difficulté ou impactés par des mutations nécessitant une adaptation pour préserver leur employabilité, des salariés issus des métiers en tension ;&lt;/li&gt;&lt;li&gt;Contribuer au renouvellement de l’ingénierie de formation à destination des actifs occupés aux besoins du marché du travail et dans les domaines de la transition numérique et/ou digitale, de la transition écologique et/ou énergétique ;&lt;/li&gt;&lt;li&gt;Développer des outils de veille et de partage des données visant la coordination des différents acteurs territoriaux et sectoriels et l’identification des compétences.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Actions visées&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1) Actions visant à accompagner les mutations économiques, notamment liées aux transitions écologiques et numériques et la formation continue des actifs occupés :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;ingénierie de formation et de construction de parcours, facilitation de l&amp;#039;accès à la formation (lisibilité des référentiels, certification des compétences, modalités innovantes de formation, etc.), plans de développement de compétences dans le domaine de l’environnement : certification du personnel, efficacité énergétique, énergie renouvelable, économie circulaire, construction durable, emplois environnementaux , adaptation des compétences aux nouveaux défis sociaux (inclusion sociale, transition écologique et numérique, métiers rares ou émergents, etc.) et aux besoins du marché du travail, démarches d’expérimentation autour de l’action de formation en situation professionnelle (AFEST) ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2) Actions visant à anticiper les mutations économiques, notamment liées aux transitions écologiques et numériques et à accompagner les entreprises et les acteurs locaux : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;démarches anticipatrices, y compris GPEC, pour faire face aux mutations économiques notamment liées aux transitions écologique et numérique dans les branches, les entreprises et les territoires, notamment par le dialogue social ou via des accords passés avec l’Etat ;&lt;/li&gt;&lt;li&gt;veille territoriale et sectorielle : outils de veille (identification des compétences obsolètes et des besoins des filières d&amp;#039;avenir, notamment liées à la transition écologique), outils de partage des données (plateformes ressources humaines (RH), passerelles entre secteurs, coordination des acteurs territoriaux, etc.) ;&lt;/li&gt;&lt;li&gt;accompagnement des entreprises dans la mise en œuvre d’une démarche de Responsabilité sociétale des entreprises (RSE) ;&lt;/li&gt;&lt;li&gt;accompagnement des entreprises sur les aspects RH des mutations professionnelles et des impacts de la crise sanitaire.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Emploi</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P83" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2024</t>
+        </is>
+      </c>
+      <c r="Q83" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Date limite dépôt des candidatures : 31/10/2024&lt;/p&gt;&lt;p&gt;Période de réalisation possible de l&amp;#039;opération : Du 01/01/2024 au 31/12/2026&lt;/p&gt;&lt;p&gt;Durée de l&amp;#039;opération souhaitée : 12 mois minimum à 36 mois maximum&lt;/p&gt;&lt;p&gt;Montant total du soutien européen prévu : 1 500 000 €&lt;/p&gt;&lt;p&gt;Montant minimum FSE&amp;#43;/FTJ : 30 000 €&lt;/p&gt;&lt;p&gt;Taux d&amp;#039;intervention FSE&amp;#43;/FTJ maximum : 60 %&lt;/p&gt;&lt;p&gt;Montant minimum coût total éligible : 50 000 €&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T83" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>Normandie</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://fse.gouv.fr/les-appels-a-projets/normagd1035normandieaap-priorite-3-os-g-anticipation-des-mutations-economiques</t>
+        </is>
+      </c>
+      <c r="W83" s="1" t="inlineStr">
+        <is>
+          <t>https://mesdemarches.emploi.gouv.fr/identification/login?TARGET=https%3A%2F%2Fma-demarche-fse-plus.fr%2F#/</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Maxime TROMPIER, Chef du service FSE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Adresse mail : &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/maxime.trompier&amp;#64;dreets.gouv.fr" target="_self"&gt;maxime.trompier&amp;#64;dreets.gouv.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Tél : 02.27.05.90.13 / Portable : 06.61.15.54.76&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>imane.rouxel@dreets.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/anticipation-des-mutations-economiques-normagd1035/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>DREETS DE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AD83" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>12/04/2024</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>161671</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Faire vivre nos territoires ruraux entre transitions et mutations : réinventons le vivre-ensemble bourbonnais</t>
+        </is>
+      </c>
+      <c r="C84" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023/2027 des Terroirs Bourbonnais</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>GAL Auvergne-Rhône-Alpes des Terroirs Bourbonnais</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I84" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J84" s="1" t="inlineStr">
+        <is>
+          <t>PLancher de subvention : 2 000€ ; Plafond de subvention : 60 000€</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Programme LEADER du GAL Auvergne-Rhône-Alpes des Terroirs Bourbonnais : LEADER (Liaison Entre Actions de Développement de l&amp;#039;Economie Rurale) est un programme européen de développement rural qui vise à soutenir le développement des territoires ruraux.&lt;/p&gt;&lt;p&gt;LEADER est une démarche ascendante, développée et administrée par les territoires et qui donne ainsi un cadre propice à l&amp;#039;émergence de projets collectifs et de qualité favorisant le développement des zones rurales. Ce programme 2023/2027 fait intervenir des acteurs issus du territoire, d&amp;#039;univers différents, publics ou privés, sur les thématiques suivantes : &lt;strong&gt;revitaliser les centres-bourgs, favoriser l&amp;#039;accès à l&amp;#039;emploi et construire une offre touristique renouvelée&lt;/strong&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les types d&amp;#039;opérations soutenus&lt;/strong&gt;:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la création de nouveaux équipements et services à la population ;&lt;/li&gt;&lt;li&gt;la création, modernisation et / ou le développement de nouveaux espaces de vie et de sociabilité ;&lt;/li&gt;&lt;li&gt;l&amp;#039;accompagnement au développement de l&amp;#039;offre d&amp;#039;habitat ;&lt;/li&gt;&lt;li&gt;la mise en œuvre des modalités de travail innovantes (exemple : flex office, coworking, corpoworking, travail collaboratif, télétravail, espaces de travail virtuels, …) ;&lt;/li&gt;&lt;li&gt;la création et le développement de nouvelles pratiques de mobilité (exemple : covoiturage, autopartage, transport à la demande, vélo libre-service, transport multimodal, triporteur électrique, ...) ;&lt;/li&gt;&lt;li&gt;la création et le développement des outils et services numériques ;&lt;/li&gt;&lt;li&gt;la coordination, la mise en réseau et les collaborations entre acteurs, les structures, les entreprises, publics et privés, les organismes de formation et de recherche ;&lt;/li&gt;&lt;li&gt;les projets qui rendent nos territoires plus attractifs pour les jeunes ;&lt;/li&gt;&lt;li&gt;la protection et la mise en valeur du patrimoine naturel, paysager et bâti ;&lt;/li&gt;&lt;li&gt;le développement de l&amp;#039;offre touristique, y compris la montée en gamme et l&amp;#039;innovation des structures ;&lt;/li&gt;&lt;li&gt;le développement de l&amp;#039;offre culturelle et de l&amp;#039;offre de loisirs pour palier à un déficit du territoire ;&lt;/li&gt;&lt;li&gt;les projets de coopération (en lien avec le GAL) visant le développement touristique et patrimonial, des services en milieu rural et des structures &amp;#34;jeunesses&amp;#34;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Accès aux services
+Citoyenneté
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Réhabilitation
+Logement et habitat
+Paysage
+Emploi
+Attractivité économique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P84" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2023</t>
+        </is>
+      </c>
+      <c r="Q84" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Chaque &lt;strong&gt;appel à projet&lt;/strong&gt; dispose de conditions d&amp;#039;éligibilité, toutefois, &lt;strong&gt;il
+existe plusieurs conditions générales : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;&lt;span&gt;Disposer d&amp;#039;un SIRET. Les particuliers ne sont pas éligibles ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Disposer d&amp;#039;un cofinancement public OBLIGATOIRE du projet ;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Autofinancement minimum obligatoire : 20% ;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Avoir un projet sur le périmètre concerné (département de l&amp;#039;Allier) ;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Ne pas avoir débuté son action. &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;hr width="33%" size="1" align="left" /&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;p id="_com_1"&gt;&lt;span&gt;&lt;a name="_msocom_1"&gt;&lt;/a&gt;&lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T84" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>Allier</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://gal-aura-terroirs-bourbonnais.fr/</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;équipe du GAL est composée d&amp;#039;une coordinatrice, Ingrid CHARNET &lt;a target="_self"&gt;(i. charnet&amp;#64;agglo-moulins.fr&lt;/a&gt; - 04 70 48 54 63) et d&amp;#039;un pôle animation-instruction réparti sur le territoire qui sont les interlocuteurs de proximité des porteurs de projets. &lt;strong&gt;Contactez-les avant tout dépôt de dossier :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Solène LEVEQUE&lt;/strong&gt;  : 04 70 05 70 70 -&lt;a target="_self"&gt;solene.leveque.vallee.montlucon&amp;#64;orange.fr&lt;/a&gt;  pour le bassin du PETR du Pays de la Vallée de Montluçon et du Cher ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Corentin BORDE&lt;/strong&gt; : 04 70 48 14 36 - &lt;a target="_self"&gt;c.borde&amp;#64;agglo-moulins.fr&lt;/a&gt; pour le bassin de Moulins Communauté, CC Bocage Bourbonnais, et CC Entr&amp;#039;Allier Besbre et Loire&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Florentin GEORGESCU&lt;/strong&gt; : 06 08 51 33 96 - &lt;a target="_self"&gt;f. georgescu&amp;#64;agglo-moulins.fr&lt;/a&gt; pour le bassin de Vichy Communauté, CC Pays de Lapalisse, CC St Pourçain Sioule Limagne&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>i.charnet@agglo-moulins.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/faire-vivre-nos-territoires-ruraux-entre-transitions-et-mutations-reinventons-le-vivre-ensemble-bourbonnais-leader/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>Moulins Communauté</t>
+        </is>
+      </c>
+      <c r="AD84" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>22/02/2024</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>160868</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la coopération des acteurs du territoire</t>
+        </is>
+      </c>
+      <c r="C85" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 5</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I85" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J85" s="1" t="inlineStr">
+        <is>
+          <t>de 5 000 à 40 000 euros</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s&amp;#039;enrichir de l&amp;#039;expérience de partenaires, acquérir de nouvelles compétences, favoriser l&amp;#039;échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les effets attendus sont d&amp;#039;apporter une plus-value aux activités locales, de fédérer les acteurs locaux autour des projets de coopération et de renforcer l&amp;#039;ouverture vers l&amp;#039;extérieur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ La coopération peut prendre les formes suivantes :
+ &lt;br /&gt;
+ &lt;strong&gt;
+  - La coopération « interterritoriale » entre des territoires au sein d&amp;#039;un même Etat membre ;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  - La coopération « transnationale » entre des territoires relevant de plusieurs Etats membres ainsi qu&amp;#039;avec des territoires de pays tiers (hors UE).
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  La mise en œuvre d&amp;#039;actions de coopération doit constituer un levier pour répondre à l&amp;#039;ensemble de la stratégie LEADER. Aussi, les projets de coopération seront en lien avec les thématiques inhérentes à cette stratégie développée dans le plan d&amp;#039;action.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Seront soutenues :
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d&amp;#039;actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d&amp;#039;un partenariat, organisation de réunions...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation concrète des actions communes de coopération au bénéfice de la stratégie du territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets de coopération débouchent sur une ou plusieurs actions communes concrètes, définies et mises en œuvre conjointement par les partenaires, assorties d&amp;#039;objectifs de résultats clairement définis pour les partenaires et les territoires concernés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les projets de coopération seront en lien avec la stratégie LEADER plus particulièrement sur les thématiques suivantes : tourisme, valorisation des patrimoines, économie locale, services de proximité.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La coopération au travers de LEADER a pour vocation à traiter de ces problématiques mais peut également s&amp;#039;ouvrir à d&amp;#039;autres champs thématiques notamment pour rechercher des solutions sur des nouveaux défis territoriaux. Le Comité de programmation se réserve donc le droit de compléter et/ou amender les sujets possibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Un évènement ne pourra pas faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Friche
+Foncier
+Transition énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;p&gt;
+ Un accord de partenariat (ou projet d&amp;#039;accord), décrivant a minima, les objectifs, les missions et le rôle de chacun des partenaires et les contributions financières de chacun, doit être signé entre les structures partenaires des différents territoires qui coopèrent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T85" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4fae-4-accompagner-la-structuration-des-services-d/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD85" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>160867</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la structuration des services de proximité</t>
+        </is>
+      </c>
+      <c r="C86" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 4</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I86" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J86" s="1" t="inlineStr">
+        <is>
+          <t>de 7 500 à 30 000 euros</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif stratégique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services dans une logique inclusive, tout en réduisant les déplacements
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs opérationnels :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services de proximité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire les déplacements individuels, les distances, l&amp;#039;usage de la voiture, les émissions de GES
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamiser la vie locale et le lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendre attractif le territoire pour maintenir et accueillir de nouvelles populations
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Plus-value LEADER :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ La stratégie LEADER intervient sur un territoire où les services et infrastructures locales sont présents, mais où l&amp;#039;accès en est inégal, tant au niveau géographique que social ou culturel ou du fait du manque d&amp;#039;offre ou de compétence numérique. La valeur ajoutée de LEADER s&amp;#039;inscrira donc dans cette perspective, en mettant à profit les atouts du territoire en termes d&amp;#039;offre de services, et en complémentarité avec les nombreux dispositifs existants (Action Cœur de Ville/Petite Ville de demain, micro-folies, contrats locaux d&amp;#039;éducation artistique, contrat de ville, FranceNum...).  Le &amp;#43; LEADER sur l&amp;#039;accès aux services : compléter la couverture territoriale en services de proximité, proposer des services à la population;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Effets attendus :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développement de l&amp;#039;accès aux services sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de nouveaux services permettant de répondre aux besoins des populations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une baisse des émissions de GES
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à la création et/ou au démarrage de services complémentaires à l&amp;#039;offre existante proposant une approche visant à « aller vers » les usagers
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la création et/ou au développement d&amp;#039;équipements numériques en lien avec les services de proximité du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evènements, action de médiation permettant d&amp;#039;informer les habitants sur l&amp;#039;offre de services
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes* en lien avec l&amp;#039;équilibre territorial de l&amp;#039;offre de services ou la mise en œuvre d&amp;#039;une approche coordonnée, à rayonnement intercommunal, et/ou s&amp;#039;inscrivant dans une politique de soutien aux centralités.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  *le cahier des charges des études devra être transmis
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Lutte contre la précarité
+Emploi
+Animation et mise en réseau
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € est éligible à LEADER
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T86" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V86" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/964d-1-preserver-accompagner-et-valoriser-le-devel/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB86" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD86" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>160858</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Préserver, accompagner et valoriser le développement des secteurs économiques du territoire favorisant l’ancrage d’activités de proximité</t>
+        </is>
+      </c>
+      <c r="C87" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 1</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I87" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J87" s="1" t="inlineStr">
+        <is>
+          <t>de 10 000 à 50 000 euros</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif stratégique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ancrer l&amp;#039;activité économique au niveau local dans une optique de transition écologique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs opérationnels :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services de proximité et l&amp;#039;implantation d&amp;#039;activités économiques sur les différentes parties du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Relocaliser et aider à la transmission d&amp;#039;activités dans les territoires urbains et ruraux dans une logique de circuits courts et de dynamisation de la vie locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Moderniser les outils de production et de transformation dans les secteurs à forte valeur ajoutée locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Poursuivre la valorisation de la filière forêt – bois
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Plus-value LEADER :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ La valeur ajoutée de LEADER se situera dans des interventions dont le besoin n&amp;#039;est pas comblé sur le territoire, notamment pour répondre aux enjeux de transmission d&amp;#039;entreprises, d&amp;#039;installation d&amp;#039;activités dans les centralités, ou encore d&amp;#039;adaptation d&amp;#039;outils de production pour une activité dédiée au public du territoire ; et en renforcement des initiatives existantes pour mettre en avant les atouts et opportunités existants au niveau local (bois local, activités à forte valeur ajoutée locale, circuits courts...). Le &amp;#43; LEADER sur l&amp;#039;économie : la proximité, l&amp;#039;ancrage local.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Effets attendus :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le maintien et le développement de secteurs d&amp;#039;activités structurants dans une approche de développement local et de transition écologique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement des activités permettant le renforcement de l&amp;#039;attractivité du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création d&amp;#039;emplois
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à la création, à la reprise, à l&amp;#039;installation, à la relocalisation d&amp;#039;activité, en agriculture (via une articulation nécessaire avec les orientations du Plan Alimentaire Territorial porté par le PETR du Pays d&amp;#039;Epinal Cœur des Vosges),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la création, à la reprise, à l&amp;#039;installation, à la relocalisation d&amp;#039;activité, au maintien de services et activités à proximité des populations
+  &lt;strong&gt;
+   1
+  &lt;/strong&gt;
+  :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - artisanat, au sein de tous les espaces déjà urbanisés et viabilisés d&amp;#039;une commune
+&lt;/p&gt;
+&lt;p&gt;
+ - commerces dont la surface est inférieure ou égale à 400 m2 délivrant un service de proximité au sein de tous les espaces déjà urbanisés et viabilisés d&amp;#039;une commune
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etudes portant sur la création et/ou le développement d&amp;#039;équipements et/ou permettant la mise en œuvre d&amp;#039;un projet à une échelle intercommunale
+  &lt;strong&gt;
+   2
+  &lt;/strong&gt;
+  Les études doivent être en lien avec la thématique de la fiche-action.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création et/ou développement de projet de transformation des produits agricoles et forestiers, la vente, la logistique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux investissements favorisant l&amp;#039;utilisation de bois de qualité via recours au bois local
+  &lt;strong&gt;
+   3
+  &lt;/strong&gt;
+  , permettant une promotion et une valorisation de la filière
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Un évènement ne pourra faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  pour les projets économiques, une étude de marché montrant les retombées économiques et la pérennité du projet devra être transmise
+ &lt;/li&gt;
+ &lt;li&gt;
+  le cahier des charges des études devra être transmis
+ &lt;/li&gt;
+ &lt;li&gt;
+  qui provient de forêts locales (Vosges, Haute-Saône/Haute-Marne/Alsace/Lorraine/Franche-Comté)
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Revitalisation
+Innovation, créativité et recherche
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € est éligible à LEADER
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T87" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/427c-preserver-accompagnemer-et-valoriser-le-devel/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB87" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD87" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>160377</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Expérimenter les solutions fondées sur la nature pour atténuer le changement climatique et ses conséquences</t>
+        </is>
+      </c>
+      <c r="C88" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des Boucles de la Seine Normande (PNR)</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="J88" s="1" t="inlineStr">
+        <is>
+          <t>max : 80% Plancher = 2 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Elévation du niveau marin, sécheresse, perturbation des précipitations, etc., le changement climatique est déjà une réalité en Normandie et sur le territoire « Seine Normande ». A moyen terme, les effets attendus du changement climatique sur les habitants et les ressources seront problématiques : pression sur la qualité et la quantité de la ressource en eau potable, baisse de la qualité de l&amp;#039;air, variations saisonnières plus sévères, inondation en bord de Seine et le long des rivières, baisse de la qualité des sols avec des effets sur l&amp;#039;agriculture, et sur la santé, sécheresses qui pourraient faire baisser les rendements agricoles, présence plus importante d&amp;#039;espèces invasives.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour limiter et stabiliser le réchauffement climatique, il faudrait baisser les émissions de CO2 rapidement, avec un objectif de zéro émission nette en 2050, et réduire fortement aussi les émissions des autres gaz à effet de serre. Il faudra également s&amp;#039;adapter et modifier nos habitudes de vie. Pour relever ces défis, les acteurs du territoire font le pari de la nature : la nature pour se reconnecter à nos besoins essentiels, les solutions fondées sur la nature pour développer des alternatives économiques viables et durables moins coûteuses à long terme que des investissements technologiques ou la construction et l&amp;#039;entretien d&amp;#039;infrastructures, la nature au cœur de nouvelles formes d&amp;#039;urbanisme.
+&lt;/p&gt;
+&lt;p&gt;
+ Objectif stratégique  : Limiter les conséquences du changement climatique pour les habitants
+&lt;/p&gt;
+&lt;p&gt;
+ Objectifs opérationnels :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La reconnexion à la nature
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;expérimentation des solutions fondées sur la nature
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement de nouvelles formes d&amp;#039;urbanisme
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER interviendra pour soutenir les actions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;éducation ou de sensibilisation permettant une prise de conscience à tout âge de notre interdépendance avec la nature.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la recherche et à l&amp;#039;expérimentation de solutions innovantes pour diminuer la production de gaz à effet de serre, l&amp;#039;impact sur l&amp;#039;environnement et améliorer l&amp;#039;adaptation au réchauffement climatique.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement de nouvelles formes d&amp;#039;urbanisme alternatives à l&amp;#039;échelle d&amp;#039;un aménagement, d&amp;#039;un bâtiment, d&amp;#039;une rue ou d&amp;#039;un quartier, d&amp;#039;une ville ou d&amp;#039;un village.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les porteurs de projets publics doivent faire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la preuve d&amp;#039;une démarche partenariale (par exemple projets collectifs, partenariats publics-privés)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la démonstration que le projet répond à un besoin du territoire (par exemple : étude préalable, consultation des habitants, partenariat public/ privé)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la preuve que les dépenses d&amp;#039;aménagement confèrent un caractère innovant et/ou exemplaire, ou offrent une réelle plus-value au projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ De façon générale, les projets &amp;gt; 1M€ HT de dépenses éligibles seront inéligibles au programme.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T88" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Normande</t>
+        </is>
+      </c>
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>https://leader-seine-normande.fr/</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Emma EL AOUNI, chargée de mission animation LEADER
+&lt;/p&gt;
+&lt;p&gt;
+ 02 76 27 88 55
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  emma.elaouni&amp;#64;leader-seine-normande.com
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>karine.lecroq@leader-seine-normande.com</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/833d-developper-lentreprenariat-et-experimenter-de/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC88" s="1" t="inlineStr">
+        <is>
+          <t>PNR des Boucles de la Seine Normande</t>
+        </is>
+      </c>
+      <c r="AD88" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2024</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>160375</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Habiter, se déplacer et travailler sur le territoire</t>
+        </is>
+      </c>
+      <c r="C89" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des Boucles de la Seine Normande (PNR)</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="J89" s="1" t="inlineStr">
+        <is>
+          <t>max : 80% Plancher = 2 000 €, plafond = 80 000 €</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur le territoire, les trajets effectués par les habitants en particulier les trajets domicile-travail sont majoritairement réalisés en voiture. A l&amp;#039;heure de la raréfaction des énergies fossiles, et de la nécessaire baisse des émissions de gaz à effet de serre, il est nécessaire de trouver des moyens alternatifs de se déplacer, mais également des solutions innovantes permettant de rapprocher travail et lieu de vie des habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Sur ce dernier point, il est également nécessaire de revoir les modes d&amp;#039;habiter car certaines catégories de population ne trouvent pas de logements adaptés à leur besoin (manque de petites typologies attractives, de logements associés à des services, de logements partagés et inclusifs).
+&lt;/p&gt;
+&lt;p&gt;
+ Objectif stratégique  : Habiter, se déplacer et travailler sur le territoire
+&lt;/p&gt;
+&lt;p&gt;
+ Objectifs opérationnels :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un mode d&amp;#039;habitat sobre et inclusif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une offre de transport alternatif qui irrigue le territoire et réponde aux besoins des habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le travail intégré au tissu rural
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER interviendra pour soutenir les actions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Construction, rénovation, solutions de logements visant la sobriété, et l&amp;#039;inclusion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Solutions de mobilité alternatives
+ &lt;/li&gt;
+ &lt;li&gt;
+  Solutions permettant l&amp;#039;exercice d&amp;#039;activité professionnelle au coeur du milieu rural
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les porteurs de projets publics doivent faire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la preuve d&amp;#039;une démarche partenariale (par exemple projets collectifs, partenariats publics-privés)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la démonstration que le projet répond à un besoin du territoire (par exemple : étude préalable, consultation des habitants, partenariat public/ privé)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la preuve que les dépenses d&amp;#039;aménagement confèrent un caractère innovant et/ou exemplaire, ou offrent une réelle plus-value au projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ De façon générale, les projets &amp;gt; 1M€ HT de dépenses éligibles seront inéligibles au programme
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T89" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Normande</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://leader-seine-normande.fr/</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Emma EL AOUNI, chargée de mission animation LEADER
+&lt;/p&gt;
+&lt;p&gt;
+ 02 76 27 88 55
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  emma.elaouni&amp;#64;leader-seine-normande.com
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>karine.lecroq@leader-seine-normande.com</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c049-renforcer-le-cur-des-villages-par-une-offre-d/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>PNR des Boucles de la Seine Normande</t>
+        </is>
+      </c>
+      <c r="AD89" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2024</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>160374</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer le cœur des villages par une offre de services adaptée aux différents parcours de vie</t>
+        </is>
+      </c>
+      <c r="C90" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des Boucles de la Seine Normande (PNR)</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="J90" s="1" t="inlineStr">
+        <is>
+          <t>max : 80% Plancher = 2 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le territoire est maillé d&amp;#039;un bon réseau de pôles de services, mais quelques communes restent à plus de 15 minutes de distance des équipements de la vie courante (quelques communes plus enclavées en rive gauche de la Seine ou au sud du territoire dans le Lieuvin).
+&lt;/p&gt;
+&lt;p&gt;
+ De plus, les besoins en services de santé sont moins bien pourvus : notamment manque de professionnels de santé (médecins généralistes, de spécialistes...). Cette situation est pénalisante pour les habitants du territoire et pour son attractivité.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;augmentation du nombre de foyers composés d&amp;#039;une seule personne, de la monoparentalité et le vieillissement de la population qui s&amp;#039;accélère, renforce la nécessité de soutenir des projets porteurs de lien social, de solidarité situés au cœur des villes et des villages.
+&lt;/p&gt;
+&lt;p&gt;
+ Objectif stratégique : Dynamiser les villages avec des activités créatrices de lien social
+&lt;/p&gt;
+&lt;p&gt;
+ Objectifs opérationnels :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  De nouveaux modèles économiques créateurs de sens
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcement de l&amp;#039;inclusion, de la solidarité et des liens entre les générations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accès aux services pour tous
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER interviendra pour soutenir les actions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Création, adaptation ou renforcement de solutions alternatives répondant aux besoins des habitants
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement d&amp;#039;une offre de service plus adaptée à la population
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui au regroupement et à la mutualisation de services, coordination des acteurs marchands et non marchands
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les porteurs de projets publics doivent faire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la preuve d&amp;#039;une démarche partenariale (par exemple projets collectifs, partenariats publics-privés)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la démonstration que le projet répond à un besoin du territoire (par exemple : étude préalable, consultation des habitants, partenariat public/ privé)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la preuve que les dépenses d&amp;#039;aménagement confèrent un caractère innovant et/ou exemplaire, ou offrent une réelle plus-value au projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ De façon générale, les projets &amp;gt; 1M€ HT de dépenses éligibles seront inéligibles au programme
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S90" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T90" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Normande</t>
+        </is>
+      </c>
+      <c r="V90" s="1" t="inlineStr">
+        <is>
+          <t>https://leader-seine-normande.fr/</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Emma EL AOUNI, chargée de mission animation LEADER
+&lt;/p&gt;
+&lt;p&gt;
+ 02 76 27 88 55
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  emma.elaouni&amp;#64;leader-seine-normande.com
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y90" s="1" t="inlineStr">
+        <is>
+          <t>karine.lecroq@leader-seine-normande.com</t>
+        </is>
+      </c>
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dc3b-developper-lentreprenariat-et-experimenter-de/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC90" s="1" t="inlineStr">
+        <is>
+          <t>PNR des Boucles de la Seine Normande</t>
+        </is>
+      </c>
+      <c r="AD90" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2024</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>160373</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'entreprenariat et expérimenter de nouveaux modèles économiques</t>
+        </is>
+      </c>
+      <c r="C91" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des Boucles de la Seine Normande (PNR)</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="J91" s="1" t="inlineStr">
+        <is>
+          <t>max : 80% Plancher = 2 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le territoire montre une bonne dynamique de création d&amp;#039;entreprises, avec un taux de survie élevé (77% de taux de survie à 3 ans en
+ 2018) et le taux de chômage est globalement plus faible que la moyenne normande. Cependant, ces chiffres masquent des inégalités. En effet, les jeunes font face à un chômage plus élevé que les autres tranches d&amp;#039;âge (23% de taux de chômage des 15-24 ans) et les femmes ne représentent que 28% des créations d&amp;#039;entreprises. Ainsi afin de conforter la bonne dynamique de création d&amp;#039;entreprises, les acteurs du territoire souhaitent soutenir l&amp;#039;accompagnement à la création d&amp;#039;activité, la transmission et la reprise d&amp;#039;entreprises en développant l&amp;#039;accueil des jeunes actifs et l&amp;#039;entreprenariat au féminin. Dans la situation sociétale post-COVID, il a paru pertinent de s&amp;#039;intéresser au soutien d&amp;#039;activités économiques porteuses de sens, plus inclusives, créatrices de lien social, vecteur d&amp;#039;insertion, et pourquoi pas d&amp;#039;expérimenter la faisabilité de nouveaux modèles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Objectif stratégique : Dynamiser les villages avec des activités créatrices de lien social
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Objectifs opérationnels :
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   L&amp;#039;entreprenariat accessible à toutes et tous
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  De nouveaux modèles économiques créateurs de sens
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER interviendra pour soutenir les actions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Accompagnement à la création d&amp;#039;activité, la pérennisation et la transmission d&amp;#039;activités économiques intégrées, en lien avec
+  &lt;/span&gt;
+  l&amp;#039;environnement, créatrices de lien social, répondant aux besoins de la population
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement de l&amp;#039;entreprenariat féminin
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des jeunes vers le monde de l&amp;#039;entreprise et rapprochement des sphères de l&amp;#039;éducation et de l&amp;#039;entreprise
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les porteurs de projets publics doivent faire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la preuve d&amp;#039;une démarche partenariale (par exemple projets collectifs, partenariats publics-privés)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la démonstration que le projet répond à un besoin du territoire (par exemple : étude préalable, consultation des habitants, partenariat public/ privé)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la preuve que les dépenses d&amp;#039;aménagement confèrent un caractère innovant et/ou exemplaire, ou offrent une réelle plus-value au projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ De façon générale, les projets &amp;gt; 1M€ HT de dépenses éligibles seront inéligibles au programme
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S91" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T91" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Normande</t>
+        </is>
+      </c>
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>https://leader-seine-normande.fr/</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Emma EL AOUNI, chargée de mission animation LEADER
+&lt;/p&gt;
+&lt;p&gt;
+ 02 76 27 88 55
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  emma.elaouni&amp;#64;leader-seine-normande.com
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>karine.lecroq@leader-seine-normande.com</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1364-developper-une-offre-culturelle-et-touristiqu/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC91" s="1" t="inlineStr">
+        <is>
+          <t>PNR des Boucles de la Seine Normande</t>
+        </is>
+      </c>
+      <c r="AD91" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2024</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>160372</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser les ressources du territoire en circuit de proximité en toute sobriété</t>
+        </is>
+      </c>
+      <c r="C92" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des Boucles de la Seine Normande (PNR)</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J92" s="1" t="inlineStr">
+        <is>
+          <t>max : 80% Plancher = 2 000 €, plafond = 80 000 €</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur le territoire « Seine Normande », malgré des productions agricoles diversifiées (céréales, viande, lait, fruits, fibres...) et des
+ressources forestières de qualité (feuillus notamment), la transformation et la valorisation sont souvent délocalisées à l&amp;#039;extérieur de la
+région voire à l&amp;#039;international, ce qui engendre une perte importante de valeur ajoutée et d&amp;#039;emplois. Longtemps considérés uniquement
+comme une source de nuisances, les produits en fin de vie sont maintenant considérés comme un gisement potentiel de ressources
+notamment grâce à la réparation et au réemploi.
+&lt;/p&gt;
+&lt;p&gt;
+ La valorisation de ses ressources locales primaires ou recyclées est prioritaire pour assurer le dynamisme du territoire et répondre
+aux enjeux de la transition écologique.
+&lt;/p&gt;
+&lt;p&gt;
+ Objectif stratégique : Valoriser les ressources du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ Objectifs opérationnels :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La transformation et la consommation des produits agricoles et alimentaires locaux sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  La transformation et l&amp;#039;utilisation des matériaux locaux sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;augmentation de la durée de vie des objets, leur réutilisation et le recyclage
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER interviendra sur les actions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appui au développement de la consommation locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement à la structuration de filières locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui au développement du recyclage, du réemploi et de l&amp;#039;économie circulaire
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les porteurs de projets publics doivent faire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la preuve d&amp;#039;une démarche partenariale (par exemple projets collectifs, partenariats publics-privés)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la démonstration que le projet répond à un besoin du territoire (par exemple : étude préalable, consultation des habitants, partenariat public/ privé)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la preuve que les dépenses d&amp;#039;aménagement confèrent un caractère innovant et/ou exemplaire, ou offrent une réelle plus-value au projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ De façon générale, les projets &amp;gt; 1M€ HT de dépenses éligibles seront inéligibles au programme
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T92" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Normande</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>https://leader-seine-normande.fr/</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Emma EL AOUNI, chargée de mission animation LEADER
+&lt;/p&gt;
+&lt;p&gt;
+ 02 76 27 88 55
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  emma.elaouni&amp;#64;leader-seine-normande.com
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>karine.lecroq@leader-seine-normande.com</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/de0b-valoriser-les-ressources-du-territoire-en-cir/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC92" s="1" t="inlineStr">
+        <is>
+          <t>PNR des Boucles de la Seine Normande</t>
+        </is>
+      </c>
+      <c r="AD92" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2024</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>160371</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Développer une offre culturelle et touristique valorisant les atouts du territoire</t>
+        </is>
+      </c>
+      <c r="C93" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des Boucles de la Seine Normande (PNR)</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="J93" s="1" t="inlineStr">
+        <is>
+          <t>max : 80% Plancher = 2 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Les milieux naturels de qualité (Site Ramsar Marais Vernier-Risle maritime, tourbière d&amp;#039;Heurteauville, réserve de l&amp;#039;estuaire de la
+ &lt;/span&gt;
+ Seine...), les forêts, les paysages des boucles de Seine et plateaux (méandres, coteaux, champs de lin, clos-masures...), les agglomérations patrimoniales (Pont-Audemer, Rives-en-Seine, Cormeilles, La Bouille), le patrimoine bâti (abbayes, châteaux et manoirs...), les savoir-faire passés et actuels (arboriculture, chaumières, artisans, tannerie, passé maritime et industriel...) sont autant de ressources pour la vie culturelle et d&amp;#039;atouts pour le tourisme. Le territoire bénéficie d&amp;#039;une vie associative riche de laquelle émane des manifestations culturelles variées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Les changements sociétaux récents offrent une opportunité pour le développement d&amp;#039;un tourisme familial et de proximité. Le programme
+ &lt;/span&gt;
+ LEADER Seine Normande souhaite encourager l&amp;#039;ancrage local des propositions culturelles et touristiques, afin qu&amp;#039;elles soient un moyen d&amp;#039;une meilleure connaissance du territoire et qu&amp;#039;elles profitent aux excursionnistes comme aux habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Objectif stratégique : Valoriser les ressources du territoire
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Objectifs opérationnels
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Le développement d&amp;#039;un tourisme responsable valorisant le territoire
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le renfort d&amp;#039;une offre culturelle innovante et intégrée au territoire
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER interviendra sur les actions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appui au développement de la consommation locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement à la structuration de filières locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui au développement du recyclage, du réemploi et de l&amp;#039;économie circulaire
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les porteurs de projets publics doivent faire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la preuve d&amp;#039;une démarche partenariale (par exemple projets collectifs, partenariats publics-privés)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la démonstration que le projet répond à un besoin du territoire (par exemple : étude préalable, consultation des habitants, partenariat public/ privé)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la preuve que les dépenses d&amp;#039;aménagement confèrent un caractère innovant et/ou exemplaire, ou offrent une réelle plus-value au projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ De façon générale, les projets &amp;gt; 1M€ HT de dépenses éligibles seront inéligibles au programme
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S93" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T93" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Normande</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://leader-seine-normande.fr/</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Emma EL AOUNI, chargée de mission animation LEADER
+&lt;/p&gt;
+&lt;p&gt;
+ 02 76 27 88 55
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  emma.elaouni&amp;#64;leader-seine-normande.com
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>karine.lecroq@leader-seine-normande.com</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8bc6-valoriser-les-ressources-du-territoire-en-cir/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC93" s="1" t="inlineStr">
+        <is>
+          <t>PNR des Boucles de la Seine Normande</t>
+        </is>
+      </c>
+      <c r="AD93" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2024</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>157561</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'attractivité des Petites villes de demain et des bourgs structurants samariens</t>
+        </is>
+      </c>
+      <c r="C94" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>Fonds en faveur de l'attractivité des communes "Petites villes de demain" et des bourgs structurants (investissements)</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Somme</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I94" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce fonds s&amp;#039;inscrit dans la continuité des démarches déjà engagées par le Département, en partenariat avec l&amp;#039;État et la Banque des territoires, pour accompagner les bourgs dans le développement de leur attractivité. Il permet d&amp;#039;apporter une aide en investissement pour la déclinaison opérationnelle des projets portés par les communes labellisées « Petites villes de demain» (PVD) et les autres bourgs structurants formellement engagés dans une démarche de redynamisation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les crédits sont mobilisables par les bénéficiaires dans le cadre d&amp;#039;une enveloppe de 10 M€ sur 5 ans, ouverte lors du vote du budget supplémentaire 2023 et le dispositif est décliné selon les modalités suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   bénéficiaires : les 20 communes lauréates du programme national PVD ; les bourgs structurants engagés dans une démarche globale de reconquête ou de renforcement de l&amp;#039;attractivité de leur centre via le recrutement d&amp;#039;un bureau d&amp;#039;étude ; les groupements de communes intervenant en tant que maîtres d&amp;#039;ouvrage sur ces communes ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   taux de subvention maximum de 40% de l&amp;#039;assiette éligible ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   aide financière plafonnée à 300.000€ par commune sur les 5 ans ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   seuil minimum des dépenses éligibles : 20.000€ HT :
+  &lt;/li&gt;
+  &lt;li&gt;
+   participation minimale du maître d&amp;#039;ouvrage : 20% du coût HT de l&amp;#039;opération ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   aide départementale cumulable avec d&amp;#039;autres financements publics.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   les dépenses d&amp;#039;investissement dédiées à la mise en œuvre des projets.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   les études préalables ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les travaux d&amp;#039;entretien ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les dépenses d&amp;#039;équipement ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   le coût de la main d&amp;#039;œuvre lorsque les travaux sont réalisés en régie.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Accès aux services
+Commerces et services
+Tiers-lieux
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P94" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2023</t>
+        </is>
+      </c>
+      <c r="Q94" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Pour les communes « Petites villes de demain » :
+   &lt;/strong&gt;
+   sont éligibles les investissements relatifs à la mise en œuvre des projets décrits dans leur convention d&amp;#039;opération de revitalisation de territoire (ORT) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Pour les autres bourgs structurants :
+   &lt;/strong&gt;
+   sont éligibles les investissements relatifs à la déclinaison opérationnelle de leur démarche d&amp;#039;attractivité formalisée via le recrutement d&amp;#039;un bureau d&amp;#039;étude (passé ou en cours).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T94" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>Somme</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.somme.fr/services/appui-aux-collectivites/les-aides-du-departement/dynamisation-bourgs-centres/</t>
+        </is>
+      </c>
+      <c r="W94" s="1" t="inlineStr">
+        <is>
+          <t>https://subvention.somme.fr/</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conseil départemental de la Somme
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de l&amp;#039;attractivité et du développement des territoires
+&lt;/p&gt;
+&lt;p&gt;
+ 03 22 71 81 71
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>allefevre@somme.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4382-favoriser-lattractivite-des-petites-villes-de/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Somme</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>27/12/2023</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>161758</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Demander de l'aide pour financer votre étude préalable de faisabilité pour le réemploi-réutilisation et la réparation (hors emballages)</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux études et diagnostics pour le réemploi-réutilisation et la réparation (hors emballages)</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;L’ADEME peut accompagner toutes les structures impliquées dans l’économie circulaire, dans le &lt;strong&gt;financement d’un diagnostic de territoire ou d’étude&lt;/strong&gt; préalable à un &lt;strong&gt;investissement de réemploi-réutilisation et réparation (RRR)&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Le taux d’aide peut atteindre 80 % du coût de l’étude.&lt;/p&gt;&lt;p&gt;Les activités de réemploi-réutilisation et de réparation allongent la durée de vie des produits et participent à la réduction de la consommation de ressources et de production de déchets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Plus d’&lt;strong&gt;un million de tonnes de produits sont réemployés ou réutilisés&lt;/strong&gt; chaque année.&lt;/li&gt;&lt;li&gt;Le nombre de &lt;strong&gt;structures spécialisées&lt;/strong&gt; dans la deuxième vie des produits est en &lt;strong&gt;constante progression&lt;/strong&gt;.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les mesures prévues et objectifs fixés dans la loi de lutte contre le gaspillage pour une économie circulaire encouragent le développement de ces activités. Elles imposent une information du consommateur sur la réparabilité et l’aptitude au réemploi ou à la réutilisation. &lt;/p&gt;&lt;p&gt;  Pour accompagner ces politiques, l’ADEME soutient les &lt;strong&gt;diagnostics territoriaux et les études de faisabilité&lt;/strong&gt; concourant à augmenter et encourager l’offre et la demande de flux réemployés et réparés.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Emploi</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_84_93_987_988</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/soutien-etudes-diagnostics-reemploi-reutilisation-reparation-hors-emballages</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-etudes-et-diagnostics-pour-le-reemploi-reutilisation-et-la-reparation-hors-emballages/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>161833</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser le réemploi des emballages et des contenants</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>Aides au réemploi des emballages et des contenants</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;La loi relative à la lutte contre le gaspillage et à l’économie circulaire (&lt;strong&gt;Loi AGEC&lt;/strong&gt;), promulguée le 10 février 2020, et la loi portant lutte contre le dérèglement climatique et renforcement de la résilience face à ses effets promulguée (&lt;strong&gt;Loi Climat et Résilience&lt;/strong&gt;) le 22 août 2021 fixent des objectifs ambitieux pour &lt;strong&gt;favoriser le développement du réemploi des emballages &lt;/strong&gt;: 10 % d’emballages réemployés en 2027.&lt;/p&gt;&lt;p&gt;Le développement du réemploi des emballages et des contenants s’inscrit pleinement dans le cadre de démarches de prévention des déchets et d’une consommation plus responsable en contribuant au prolongement de leur durée de vie ; il constitue ainsi un levier efficace pour réduire la production de déchets et les prélèvements sur les ressources.&lt;/p&gt;&lt;p&gt;L’ADEME peut vous aider à &lt;strong&gt;financer des études et expérimentations&lt;/strong&gt; préalables à un investissement ainsi que des investissements.&lt;/p&gt;&lt;p&gt;Les études et expérimentations peuvent être aidées jusqu’à 80 %. L’aide aux investissements peut aller jusqu’à 60 %.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Emploi</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S96" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U96" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_32_44_52_53_75_76_84_93_987_988</t>
+        </is>
+      </c>
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/aides-reemploi-emballages-contenants</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aides-au-reemploi-des-emballages-et-des-contenants/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2024</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>161715</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Demander du soutien financier pour le réemploi-réutilisation et la réparation (hors emballages)</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux investissements pour le réemploi-réutilisation et la réparation (hors emballages)</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;Les activités de réemploi-réutilisation et de réparation (RRR) &lt;strong&gt;allongent la durée de vie des produits&lt;/strong&gt; et participent à la &lt;strong&gt;réduction de la consommation de ressources&lt;/strong&gt; et de la &lt;strong&gt;production de déchets &lt;/strong&gt;:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Plus d’un million de tonnes de produits sont réemployés ou réutilisés chaque année.&lt;/li&gt;&lt;li&gt;Le nombre de structures spécialisées dans la deuxième vie des produits est en constante progression.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les mesures prévues et objectifs fixés dans la loi de lutte contre le gaspillage pour une économie circulaire encouragent le développement de ces activités. Elles imposent une &lt;strong&gt;information du consommateur&lt;/strong&gt; sur la &lt;strong&gt;réparabilité&lt;/strong&gt; et l’&lt;strong&gt;aptitude au réemploi ou à la réutilisation&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;    Pour accompagner ces politiques, l’ADEME peut soutenir les investissements dans vos équipements dédiés au réemploi-réutilisation et remise en état pour donner une deuxième vie aux objets et matériaux cédés ou jetés. Le taux d’aide peut atteindre au maximum 60 % des dépenses éligibles. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Emploi</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_84_93_987_988</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/soutien-investissements-reemploi-reutilisation-reparation-hors-emballages</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-investissements-pour-le-reemploi-reutilisation-et-la-reparation-hors-emballages/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>150687</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes dans la recherche de financements pour la réalisation de leurs projets d’investissement</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le PETR accompagne les communes de son territoire dans la recherche de financements. Il effectue une veille sur les appels à projets et les appels à manifestation d&amp;#039;intérêt, ainsi que sur les dispositifs du Département, de la Région, de l&amp;#039;État et de l&amp;#039;Europe. Il apporte également son appui à la rédaction des différents contrats à l&amp;#039;échelle des communes et du territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N98" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O98" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les communes du PETR Garrigues et Costières de Nîmes
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S98" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T98" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U98" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V98" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/</t>
+        </is>
+      </c>
+      <c r="X98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ financements&amp;#64;petr-garriguescostieres.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y98" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z98" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e841-accompagner-les-communes-dans-la-recherche-de/</t>
+        </is>
+      </c>
+      <c r="AA98" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB98" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC98" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>27/09/2023</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>142693</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Co-construire votre projet de territoire intelligent avec l'ensemble des parties prenantes</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La transformation numérique représente une révolution culturelle. Elle constitue également un enjeu politique majeur pour la transition écologique et solidaire de votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans l&amp;#039;élaboration de votre projet de territoire intelligent, depuis l&amp;#039;identification des besoins collectifs jusqu&amp;#039;à la mise en place des solutions technologiques :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mettre le numérique au service de votre projet de territoire : par où commencer ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment choisir les solutions les plus adaptées ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement vers de nouvelles pratiques : comment réussir la conduite du changement ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment rendre l&amp;#039;usage de la donnée pertinent pour favoriser la prise de décision ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Acculturation aux enjeux de la transformation numérique sur votre territoire
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apport de pratiques inspirantes et zoom sur les initiatives locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation d&amp;#039;une démarche participative pour faire émerger une culture commune
+ &lt;/li&gt;
+ &lt;li&gt;
+  Livrables : apports théoriques et clés de lecture
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Accompagnement à l&amp;#039;auto-diagnostic de votre territoire
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Situer le territoire à partir d&amp;#039;un outil d&amp;#039;autodiagnostic Cerema
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entretiens auprès des acteurs et usagers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification et priorisation de vos besoins
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Co-construction de la stratégie numérique au service du projet de territoire
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mobilisation des parties prenantes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation d&amp;#039;ateliers d&amp;#039;intelligence collective : vision partagée, grandes orientations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formalisation du plan d&amp;#039;actions opérationnel (démarche itérative)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des services et montée en compétence des agents
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la rédaction des cahiers des charges pour le choix des solutions techniques adaptées
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Grand Bassin de Bourg-en-Bresse
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un séminaire pour les élus : intégrer la transformation numérique dans le projet de territoire du Grand Bassin de Bourg-en-Bresse
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Espace public
+Voirie et réseaux
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Commerces et services
+Technologies numériques et numérisation
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Equipement public
+Accessibilité
+Lutte contre la précarité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Médias et communication
+Inclusion numérique
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V99" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/co-construire-votre-projet-territoire-intelligent-ensemble</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y99" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e9b1-co-construire-votre-projet-de-territoire-inte/</t>
+        </is>
+      </c>
+      <c r="AA99" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC99" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2023</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>142692</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Engager une démarche de résilience sur votre territoire</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Responsable territorial, vous souhaitez engager vos services, les entreprises et les habitants autour d&amp;#039;une prise de conscience des vulnérabilités locales. Vous souhaitez anticiper collectivement toute forme de risques pour éviter les situations critiques et complexes. Vous souhaitez co-construire avec eux un plan d&amp;#039;actions pour agir et vous adapter en conséquence.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous cherchez une expertise de confiance qui vous permettra d&amp;#039;obtenir des résultats concrets : un territoire plus fort, plus solidaire, plus sobre, plus apte à se relever à moindre coût après des épisodes météorologiques atypiques, de fortes variations des marchés, des catastrophes naturelles, industrielles, financières, sanitaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema propose une offre intégrée d&amp;#039;accompagnement sur-mesure de vos projets en privilégiant les approches collectives :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic participatif et identification des priorités d&amp;#039;actions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification des vulnérabilités actuelles et futures, compréhension des inter-dépendances, approches prospectives, inspiration d&amp;#039;autres territoires...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration de votre plan d&amp;#039;actions résilience avec l&amp;#039;outil « boussole de la résilience » du Cerema
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertises ponctuelles pour évaluer des dynamiques de résilience, enrichir des plans d&amp;#039;actions, recalibrer des projets en amont, intégrer ces questions dans les exercices budgétaires...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation à la résilience de votre territoire :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &amp;gt; format découverte de type séminaire « tout public » en une journée,
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;gt; format approfondissement pour les chefs de projet (formation / action pour définir et mettre en place le projet territorial) en deux jours.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Evaluation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Suivi de la démarche, évaluation de l&amp;#039;impact des mesures.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Outil boussole de la résilience Cerema
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La boussole de la résilience est un outil proposant une série de leviers. Issu de l&amp;#039;expérience de terrain du Cerema, il permet de consolider ou d&amp;#039;évaluer votre plan d&amp;#039;actions.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Formation :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ville de Paris (chefs de projets)
+ &lt;/li&gt;
+ &lt;li&gt;
+  DREAL ARA et PACA (chefs de projet)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupe immobilier ASTRANCE (séminaire de découverte)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Assistance à la Maîtrise d&amp;#039;Ouvrage :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pôle d&amp;#039;Equilibre des Territoires Ruraux de Montluçon : stratégie de résilience globale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Département de la Nièvre : stratégie d&amp;#039;adaptation et de résilience climatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Métropole de Lyon : accompagnement dans la dynamique de résilience des services, évaluation de politiques publiques et de projets, création d&amp;#039;une communauté d&amp;#039;acteurs de la résilience à l&amp;#039;échelle de la métropole
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Espaces verts
+Espace public
+Voirie et réseaux
+Transition énergétique
+Accès aux services
+Cohésion sociale et inclusion
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Risques naturels
+Biodiversité
+Equipement public
+Réhabilitation
+Accessibilité
+Emploi
+Appui méthodologique
+Mobilité pour tous
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Sécurité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O100" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S100" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U100" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V100" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/engager-demarche-resilience-votre-territoire</t>
+        </is>
+      </c>
+      <c r="X100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y100" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a9e3-engager-une-demarche-de-resilience-sur-votre-/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC100" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2023</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>142680</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un grand territoire (Atelier Local)</t>
+        </is>
+      </c>
+      <c r="C101" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Tourisme Ingénierie Développement
+ÉcoQuartier
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D101" s="1" t="inlineStr">
+        <is>
+          <t>Démarche Atelier des territoires  : dispositif "Atelier Local"</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ PRÉSENTATION
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OBJECTIFS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier Local vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Local est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial. A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;un plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place. Celles-ci sont organisées par thématique et par niveau de priorisation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉCHELLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un Atelier Local porte sur une échelle de réflexion intercommunale,laquelle peut-être toutefois plus vaste (échelle SCOT, PETR, OIN etc) ou plus éventuellement inférieure (échelle infra-intercommunale ou communale).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  THÉMATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier Local est un outil permettant aux territoires de s&amp;#039;engager pleinement dans la transition de leur modèle de développement soit plus particulièrement dans les transitions territoriales et urbaines, les transitions culturelles, sociales, économiques et citoyennes et les transitions environnementales et énergétiques, lesquelles sont abordées par le prisme de l&amp;#039;aménagement et de l&amp;#039;urbanisme.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Plus précisément, l&amp;#039;Atelier peut traiter des objets suivants :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projets en lien avec l&amp;#039;actualité législative et réglementaire (loi Climat et résilience, projets de loi Industrie verte, Accélération de la production d&amp;#039;énergies renouvelables etc)
+ &lt;/li&gt;
+ &lt;li&gt;
+  projets portés par l&amp;#039;État aménageur (OIN, PPA) et gestionnaire d&amp;#039;infrastructure stratégies croisant les politiques publiques (activités, risques (érosion, inondation, sécheresse) et ressources (eau, sols, air, biodiversité) naturelles)
+ &lt;/li&gt;
+ &lt;li&gt;
+  autres sujets innovants (coopération et transaction territoriale, transformation de l&amp;#039;écologie culturelle territoriale)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PILOTAGE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le pilotage local de la démarche est assuré par les services déconcentrés de l&amp;#039;Etat (DDT(M) ou DREAL) avec le cas échéant l&amp;#039;opérateur local de l&amp;#039;État (EPA, Agence de l&amp;#039;Eau etc), en lien étroit avec la ou les collectivités concernées. Le pilotage implique de lancer et mettre en œuvre le marché subséquent de l&amp;#039;accord-cadre multi-attributaire de la DGALN, c&amp;#039;est-à-dire d&amp;#039;accompagner les collectivités et l&amp;#039;équipe pluridisciplinaire dans toutes les phases de l&amp;#039;Atelier (lancement, animation in situ, approfondissement). L&amp;#039;Atelier Local requiert une forte mobilisation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  FINANCEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement par l&amp;#039;équipe pluridisciplinaire, d&amp;#039;un montant environ de 100 000 €, est pris en charge à 100% par la DGALN. Les frais d&amp;#039;organisation des trois sessions d&amp;#039;ateliers (logistique et restauration) sont à la charge des co-porteurs de l&amp;#039;Atelier , principalement de la ou des collectivités.
+&lt;/p&gt;
+&lt;h4&gt;
+ ACCOMPAGNEMENT
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉQUIPES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Trois groupements sont titulaires de l&amp;#039;accord-cadre multi-attributaire à marchés subséquents de la DGALN. Mis en concurrence pour chacun des Ateliers Locaux dans le cadre des marchés subséquents, les groupements formulent une offre d&amp;#039;accompagnement spécifique. L&amp;#039;équipe est sélectionnée de manière collégiale par le service déconcentré qui pilote de l&amp;#039;Atelier, le cas échéant avec l&amp;#039;opérateur de l&amp;#039;État associé, et la ou les collectivités concernées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉROULEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 1
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ LANCEMENT &amp;amp; CADRAGE : passation du marché subséquent et réunion de cadrage
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 2
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ATELIER IN SITU - SESSION N°1 : établissement d&amp;#039;un diagnostic et des enjeux
+ &lt;br /&gt;
+ INTER-ATELIER - APPROFONDISSEMENT : analyse documentaire et entretiens et préparation de la phase suivante
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 3
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ATELIER IN SITU - SESSION N°2 : définition d&amp;#039;une stratégie
+ &lt;br /&gt;
+ INTER-ATELIER - APPROFONDISSEMENT : analyse documentaire et entretiens et préparation de la phase suivante
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 4
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ATELIER IN SITU - SESSION N°3 : élaboration d&amp;#039;une feuille de route
+&lt;/p&gt;
+&lt;p&gt;
+ PRODUCTION &amp;amp; RESTITUTION
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DURÉE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Durée totale : 10 à 12 mois
+&lt;/p&gt;
+&lt;p&gt;
+ Nombre de sessions d&amp;#039;ateliers : 3
+&lt;/p&gt;
+&lt;p&gt;
+ Durée des ateliers : 1 à 2 jours
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LIVRABLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  note de cadrage : méthodologie, calendrier
+ &lt;/li&gt;
+ &lt;li&gt;
+  carnet de suivi : déroulé, compte-rendu, propositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  rapport final : synthèse et préconisations
+ &lt;/li&gt;
+ &lt;li&gt;
+  feuille de route : objectifs, plan d&amp;#039;actions et de financement, calendrier
+ &lt;/li&gt;
+ &lt;li&gt;
+  livret de capitalisation
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+Attractivité économique
+Appui méthodologique
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Industrie
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CANDIDATURE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les porteurs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de candidature est constitué collectivement les services de l&amp;#039;Etat (DDT(M) ou DREAL) et la commune et, le cas échéant, son EPCI.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les pièces
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Le dossier est constitué des pièces suivantes : la fiche de candidature, un courrier de soutien signé par le maire de la commune et/ou le président de l&amp;#039;EPCI et un courrier de soutien signé par le préfet ou le sous-préfet adressé à la Sous-direction de l&amp;#039;Aménagement durable (AD1/DHUP/DGALN).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA FICHE DE CANDIDATURE
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle comporte plusieurs sections à renseigner :
+ &lt;br /&gt;
+ Section 1 - les porteurs de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 2 - la localisation de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 3 - l&amp;#039;objet de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 4 - les objectifs de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 5 - les ressources de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Annexe 1 - les dynamiques du territoire
+ &lt;br /&gt;
+ Annexe 2 - les dynamiques d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ Ainsi, pour renseigner la fiche de candidature, il est nécessaire, d&amp;#039;une part, de bien identifier, d&amp;#039;une part, l&amp;#039;intention de la stratégie d&amp;#039;aménagement à travailler, ses thématiques, son secteur, ses enjeux et ses problématiques, et d&amp;#039;autre part, les acteurs à mobiliser et les ressources documentaires fournir à l&amp;#039;équipe pluridisciplinaire.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉROULEMENT
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Manifestation mutuelle d&amp;#039;intérêt et échange entre la collectivité et la DDT(M) ou la DREAL sur l&amp;#039;opportunité d&amp;#039;une candidature
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise de contact par les services de l&amp;#039;Etat du bureau des Stratégies territoriales de la DGALN (AD1/DHUP/DGALN) pour échanger sur l&amp;#039;opportunité de la candidature. Si l&amp;#039;opportunité est caractérisée, alors la DGALN transmet la fiche de candidature.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration de la fiche de candidature par la collectivité et les services de l&amp;#039;Etat
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signature des courriers de soutien
+ &lt;/li&gt;
+ &lt;li&gt;
+  Envoi des documents à la DGALN
+ &lt;/li&gt;
+ &lt;li&gt;
+  Echange entre la DGALN et les co-porteurs, le cas échéant, sur le dossier de candidature
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La DGALN analyse les dossiers de candidature et évalue leur éligibilité, au fil de l&amp;#039;eau. Les porteurs du dossier sont informés de la validation de l&amp;#039;éligibilité. Environ 30 candidatures sont sélectionnées chaque année.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S101" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T101" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U101" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html</t>
+        </is>
+      </c>
+      <c r="X101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez le kit technique de l&amp;#039;Atelier local : https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
+ &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
+  atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y101" s="1" t="inlineStr">
+        <is>
+          <t>ad1.dgaln@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6ca3-construire-collectivement-une-strategie-ou-un/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC101" s="1" t="inlineStr">
+        <is>
+          <t>MTECT - DGALN - DHUP - AD1</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2023</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
+        <v>142229</v>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un quartier ou d'une commune (Atelier Flash)</t>
+        </is>
+      </c>
+      <c r="C102" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Tourisme Ingénierie Développement
+ÉcoQuartier
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D102" s="1" t="inlineStr">
+        <is>
+          <t>Atelier des territoires Flash</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H102" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ PRÉSENTATION
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OBJECTIFS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier des territoires Flash vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Flash est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial porté par la DGALN et piloté par les DDT(M) ou les DREAL.
+&lt;/p&gt;
+&lt;p&gt;
+ A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;une esquisse de plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉCHELLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un Atelier Flash porte sur une échelle de réflexion territoriale communale, laquelle peut-être toutefois plus vaste (échelle intercommunale).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  THÉMATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier Flash est un outil permettant aux territoires de s&amp;#039;engager pleinement dans les transitions de leur modèle de développement lesquelles sont abordée par le prisme de l&amp;#039;aménagement et de l&amp;#039;urbanisme.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Plus précisément, l&amp;#039;Atelier peut traiter des objets suivants, s&amp;#039;intégrant notamment dans les programmes de cohésion des territoires portés par l&amp;#039;Agence nationale de la cohésion des territoires (ANCT) :
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projets en lien avec les transitions territoriales et urbaines : revitalisation des centre-villes, réhabilitation des entrées de ville, aménagement des friches, protection et valorisation du patrimoine
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projets en lien avec les transitions culturelles, sociales, économiques : adaptation de l&amp;#039;offre de logements et des mobilités, accompagnement des projets socio-économiques (ESS) et économiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projet en lien avec les transitions environnementales et énergétiques : protection, restauration et gestion de l&amp;#039;écosystème terrestre et des ressources naturelles
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PILOTAGE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le pilotage local de la démarche est assuré par les services déconcentrés de l&amp;#039;Etat (DDT(M) ou D
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;®&lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ EAL), en lien étroit avec la ou les collectivités concernées. Le pilotage implique, pour les DDT(M) ou les D
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;®&lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ EAL, d&amp;#039;émettre et exécuter le bon de commande dans le cadre de l&amp;#039;accord-cadre multi-attributaire de la DGALN.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  FINANCEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement par l&amp;#039;équipe pluridisciplinaire, d&amp;#039;un montant environ de 20 000€, est pris en charge à 100% par la DGALN. Les frais d&amp;#039;organisation (logistiques et restauration) sont à la charge des co-porteurs de l&amp;#039;Atelier, principalement de la collectivité.
+&lt;/p&gt;
+&lt;h4&gt;
+ ACCOMPAGNEMENT
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉQUIPES
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Trois groupements sont titulaires de l&amp;#039;accord-cadre multi-attributaire à bons de commande de la DGALN. Chaque Atelier Flash est attribuée à une des trois équipes d&amp;#039;experts pluridisciplinaires titulaires selon la méthode du tourniquet.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉROULEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  ÉTAPE 1
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  LANCEMENT : attribution de l&amp;#039;équipe et cadrage de l&amp;#039;étape suivante
+ &lt;/li&gt;
+ &lt;li&gt;
+  APPROPRIATION &amp;amp; APPROFONDISSEMENT : analyse documentaire et entretiens et cadrage de la seconde phase
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  ÉTAPE 2
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ANIMATION IN SITU : introduction de l&amp;#039;Atelier, arpentage du territoire, animation des temps d&amp;#039;Atelier et conclusion de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  PRODUCTION &amp;amp; RESTITUTION
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DURÉE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Durée totale : 3 à 6 mois
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Durée de l&amp;#039;atelier : 2 à 3 jours
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LIVRABLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs de l&amp;#039;Atelier conviennent avec l&amp;#039;équipe pluridisciplinaire des supports à livrer à l&amp;#039;issue de l&amp;#039;Atelier. Ceux-ci peuvent être de plusieurs natures.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Documents stratégiques  : feuille de route, esquisse de plan-guide
+ &lt;/li&gt;
+ &lt;li&gt;
+  Documents opérationnels  : cahier des charges, charte, éléments de communication
+ &lt;/li&gt;
+ &lt;li&gt;
+  Documents de capitalisation  : fiche synthétique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N102" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Réseaux de chaleur
+Cohésion sociale et inclusion
+Citoyenneté
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Industrie
+Mobilité fluviale
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O102" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ CANDIDATURE
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  EN SYNTHESE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Une problématique ou un projet à l&amp;#039;échelle d&amp;#039;un quartier ou d&amp;#039;une commune relative à une question d&amp;#039;aménagement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un dossier de candidature complet (fiche de candidature, courriers) coconstruit avec la commune (et l&amp;#039;EPCI le cas échéant) et porté et déposé par la DDT(M) ou la DREAL à la DGALN
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES PORTEURS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de candidature est constitué collectivement les services de l&amp;#039;Etat (DDT(M) ou DREAL) et la commune et, le cas échéant, son EPCI.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES PIÈCES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier est constitué des pièces suivantes : la fiche de candidature, un courrier de soutien signé par le maire de la commune et/ou le président de l&amp;#039;EPCI et un courrier de soutien signé par le préfet ou le sous-préfet adressé à la Sous-direction de l&amp;#039;Aménagement durable (AD1/DHUP/DGALN).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA FICHE DE CANDIDATURE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle comporte plusieurs sections à renseigner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Section 1 - les porteurs de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 2 - la localisation de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 3 - l&amp;#039;objet de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 4 - les objectifs de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 5 - les ressources de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Annexe 1 - les dynamiques du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Annexe 2 - les dynamiques d&amp;#039;aménagement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ainsi, pour renseigner la fiche de candidature, il est nécessaire, d&amp;#039;une part, de bien identifier, d&amp;#039;une part, l&amp;#039;intention de la stratégie d&amp;#039;aménagement à travailler, ses thématiques, son secteur, ses enjeux et ses problématiques, et d&amp;#039;autre part, les acteurs à mobiliser et les ressources documentaires fournir à l&amp;#039;équipe pluridisciplinaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S102" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T102" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U102" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V102" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html</t>
+        </is>
+      </c>
+      <c r="X102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez le kit technique de l&amp;#039;Atelier Flash : https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
+ &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
+  atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y102" s="1" t="inlineStr">
+        <is>
+          <t>ad1.dgaln@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3813-construire-collectivement-une-strategie-damen/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC102" s="1" t="inlineStr">
+        <is>
+          <t>MTECT - DGALN - DHUP - AD1</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2023</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>148615</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Se former à l’urbanisme expérimental vivrier : récits, outils et méthodes de permanence architecturale et programmation ouverte</t>
+        </is>
+      </c>
+      <c r="D103" s="1" t="inlineStr">
+        <is>
+          <t>L'École du terrain</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H103" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;École du terrain est une plateforme numérique regroupant des outils et ressources pour l&amp;#039;expérimentation architecturale, urbaine et paysagère.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle
+réunit et explore des projets et démarches singulières qui permettent, par l&amp;#039;expérimentation, la mise en œuvre de nouvelles manières de faire. Chacun de ces projets s&amp;#039;ancre dans son territoire aux fins de travailler à sa meilleure habitabilité en répondant à des problématiques sociétales. Ainsi, ces projets s&amp;#039;élaborent à partir des besoins et des désirs. Ils s&amp;#039;appuient sur le déjà-là matériel - le bâti, le paysage, le vivant - et immatériel - les habitant.es, les usager.es, leurs savoirs, leurs mémoires, leur organisation sociale. Cet urbanisme vivrier et partagé porte l&amp;#039;ambition profonde de réactiver nos démocraties locales, grâce à l&amp;#039;alliance d&amp;#039;acteurs et d&amp;#039;actrices autour d&amp;#039;un intérêt commun sur le terrain.
+&lt;/p&gt;
+&lt;p&gt;
+ Confrontés aux cadres normés de l&amp;#039;architecture et de l&amp;#039;aménagement du territoire, ces acteurs et actrices les (ré)interprètent et les mettent à l&amp;#039;épreuve. Nous faisons l&amp;#039;hypothèse que ces multiples projets, tels des laboratoires en actes, créent des précédents et font jurisprudence. C&amp;#039;est pourquoi l&amp;#039;École du terrain veut contribuer à l&amp;#039;essaimage de ces démarches et à la transformation des cadres – culturels, économiques, administratifs, réglementaires – pour donner voix à des pratiques jusque-là en marge.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit désormais de prendre acte de ces pas de côté, de transmettre les récits de ces expérimentations, mais aussi les outils techniques et juridiques, afin de tirer des enseignements pour le passage à d&amp;#039;autres échelles et ainsi mieux les inscrire dans les pratiques, dans les politiques publiques et dans le droit.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ En accès libre et gratuit, l&amp;#039;École du terrain s&amp;#039;adresse aux collectivités, services déconcentrés de l&amp;#039;État, porteurs de projets, associations, habitant.es , professionnell.es de l&amp;#039;architecture, urbanisme et paysage...etc. désireux.ses de se former à la programmation ouverte à travers notamment l&amp;#039;outil de permanence architecturale.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Vous pouvez nous écrire pour nous proposer un projet d&amp;#039;architecture, d&amp;#039;urbanisme ou de paysage expérimental que vous menez, et qui interroge ou produit des enseignements et/ou des jurisprudences à essaimer. Mais aussi pour nous partager une recherche théorique sur ces nouvelles manières de faire, ou pour toute autre contribution.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;École du terrain va à la rencontre de celles et ceux qui œuvrent sur le terrain à de nouvelles expérimentations, questionnant les pratiques de l&amp;#039;architecture et de l&amp;#039;urbanisme, et parviennent à créer des jurisprudences. Répondant à des enjeux locaux, ces acteurs et actrices ont notamment profité de la plasticité du droit et de son pouvoir d&amp;#039;imagination pour dénouer des situations en inventant, chemin faisant, des dispositifs singuliers qui pourront, en retour, inspirer la loi, les politiques publiques et légitimer des pratiques de la société civile. A Roubaix ou à Billom, comment rouvrir au public un monument historique et y construire une programmation ouverte avec les usager.es ? A Boulogne-sur-Mer ou à Bordeaux, comment dénormer le logement social en le rénovant sur mesure avec la participation de ses habitant.es ? A Beaumont, comment mobiliser la commande artistique pour construire collectivement sept logements sociaux en milieu rural ?
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N103" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O103" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Site en accès libre et gratuit
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S103" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T103" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U103" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V103" s="1" t="inlineStr">
+        <is>
+          <t>https://lecoleduterrain.fr/</t>
+        </is>
+      </c>
+      <c r="X103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ contact&amp;#64;lecoleduterrain.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y103" s="1" t="inlineStr">
+        <is>
+          <t>caroline.niemant@lapreuvepar7.fr</t>
+        </is>
+      </c>
+      <c r="Z103" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a82f-se-former-a-lurbanisme-experimental-vivrier-r/</t>
+        </is>
+      </c>
+      <c r="AA103" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC103" s="1" t="inlineStr">
+        <is>
+          <t>La Preuve par 7 / l'École du terrain</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>31/08/2023</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>147706</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Innover dans les territoires ruraux</t>
+        </is>
+      </c>
+      <c r="C104" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D104" s="1" t="inlineStr">
+        <is>
+          <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays du Perche ornais</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H104" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I104" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement des filières locales et économie circulaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux initiatives locales créatrices de lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mutualisation des expériences par la coopération inter-territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation, communication, gestion et évaluation du GAL
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N104" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Culture et identité collective
+Musée
+Sports et loisirs
+Forêts
+Sols
+Transition énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Lutte contre la précarité
+Emploi
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Réduction de l'empreinte carbone
+Milieux humides
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O104" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P104" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2023</t>
+        </is>
+      </c>
+      <c r="Q104" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Personne morale publique ou privée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montant maximal des dépenses éligibles présentées : 1 million € HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Seuil de l&amp;#039;aide : 5 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de l&amp;#039;aide : 80 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S104" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T104" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U104" s="1" t="inlineStr">
+        <is>
+          <t>PAYS PERCHE ORNAIS</t>
+        </is>
+      </c>
+      <c r="V104" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
+        </is>
+      </c>
+      <c r="X104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y104" s="1" t="inlineStr">
+        <is>
+          <t>direction@payspercheornais.fr</t>
+        </is>
+      </c>
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB104" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une crèche
+Création d’une maison de santé
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de la télémedecine
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC104" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays du Perche Ornais</t>
+        </is>
+      </c>
+      <c r="AD104" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>18/08/2023</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
+        <v>144547</v>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
+        </is>
+      </c>
+      <c r="D105" s="1" t="inlineStr">
+        <is>
+          <t>Emprunt citoyen</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche</t>
+        </is>
+      </c>
+      <c r="H105" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
+&lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
+&lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
+pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
+Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
+Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
+Résultats : une levée de 700K€ en quelques semaines auprès de 
+plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N105" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O105" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S105" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T105" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U105" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V105" s="1" t="inlineStr">
+        <is>
+          <t>https://villyz.fr/</t>
+        </is>
+      </c>
+      <c r="W105" s="1" t="inlineStr">
+        <is>
+          <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
+        </is>
+      </c>
+      <c r="X105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : projets&amp;#64;villyz.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y105" s="1" t="inlineStr">
+        <is>
+          <t>arthur.moraglia@villyz.fr</t>
+        </is>
+      </c>
+      <c r="Z105" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
+        </is>
+      </c>
+      <c r="AA105" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB105" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un café / bistrot
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC105" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
+        <v>140793</v>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la démarche entrepreneuriale et responsable des agriculteurs, ainsi que la création d’entreprise et le développement de l’emploi</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>Chambre d'agriculture des Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil AMONT : co-construire des diagnostics, stratégies et projets de territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise TECHNIQUE : accompagner les projets territorialisés, animer et structurer les filières locales ou les projets alimentaires de territoire, communiquer sur les produits et les métiers, accompagner les projets de gestion de l&amp;#039;eau et d&amp;#039;irrigation, favoriser l&amp;#039;économie circulaire, intégrer la préservation de l&amp;#039;environnement dans les pratiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie FONCIÈRE : faciliter l&amp;#039;installation et la transmission d&amp;#039;exploitations agricoles, maintenir une dynamique agricole sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  CONCERTATION : participer ou animer des réunions sur la place des agriculteurs dans la société
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Organisation de journées thématiques à destination des élus des collectivités ou du grand public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostic agricole et foncier prospectif préalable à un document d&amp;#039;urbanisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement pour la gestion des déchets verts  (ex co-compostage avec CC Alpes Provence Verdon)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des programmes d&amp;#039;actions sur les aires d&amp;#039;alimentation de captage d&amp;#039;eau potable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement à la mise en place de Zone Agricole Protégée (ex ZAP du Val de Durance)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement de projets structurants d&amp;#039;irrigation, dans un objectif de préservation de la ressource (Réseaux collectifs, Retenues collinaires)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation de Marchés de Producteurs (marchés Paysans du Verdon, marché d&amp;#039;Aiglun...), accompagnement des modes de commercialisation collectifs en Circuits Courts
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N106" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Agriculture et agroalimentaire
+Emploi</t>
+        </is>
+      </c>
+      <c r="O106" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Partenariat, conventionnement, prestation de services selon le type de projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prestation rémunérée d&amp;#039;expertises dans les domaines agricoles, de gestion de l&amp;#039;eau, de l&amp;#039;aménagement du territoire.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S106" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U106" s="1" t="inlineStr">
+        <is>
+          <t>Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="V106" s="1" t="inlineStr">
+        <is>
+          <t>http://www.chambre-agriculture04.fr</t>
+        </is>
+      </c>
+      <c r="X106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact : 66 Bd Gassendi, CS90117, 04995 Digne-les-Bains Cedex 9
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04 92 30 57 57
+&lt;/p&gt;
+&lt;p&gt;
+ Email :  :
+ &lt;a href="mailto:accueil&amp;#64;ahp.chambagri.fr" target="_self"&gt;
+  accueil&amp;#64;ahp.chambagri.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y106" s="1" t="inlineStr">
+        <is>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z106" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1ac8-accompagner-la-demarche-entrepreneuriale-et-r/</t>
+        </is>
+      </c>
+      <c r="AA106" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC106" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
+        <v>163138</v>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Organiser un Forum Entreprendre dans la Culture</t>
+        </is>
+      </c>
+      <c r="D107" s="1" t="inlineStr">
+        <is>
+          <t>Entrepreneuriat culturel - Forums Entreprendre dans la Culture</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="F107" s="1" t="inlineStr">
+        <is>
+          <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H107" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J107" s="1" t="inlineStr">
+        <is>
+          <t>La subvention accordée sera comprise entre 10.000 et 25.000 euros maximum.</t>
+        </is>
+      </c>
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Qu&amp;#039;est-ce que l&amp;#039;entrepreneuriat culturel ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;entrepreneuriat culturel désigne l&amp;#039;action d&amp;#039;entreprendre et de mener à bien une initiative et de fédérer des individus autour d’un projet commun, de manière à générer une valeur esthétique, culturelle, sociale et/ou économique. &lt;/p&gt;&lt;p&gt;Les Forums Entreprendre dans la Culture sont des rencontres professionnelles qui ont pour objectifs de valoriser l’entrepreneuriat culturel, d’une part, et d’apporter des informations pratiques et concrètes aux entrepreneurs et aux porteurs de projets, d’autre part, afin de favoriser leur professionnalisation et le développement de leur structure ou de leur activité. &lt;/p&gt;&lt;p&gt;Cette démarche s&amp;#039;adresse ainsi aux structures en capacité d’organiser un Forum Entreprendre dans la Culture.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs de la démarche&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Outre la qualité et la richesse de la création artistique et culturelle française, le poids économique direct de la culture repose sur la vitalité et le dynamisme d’un tissu particulièrement dense de plus de 263 400 associations actives sur le champ culturel et 150 000 très petites entreprises (TPE) et petites et moyennes entreprises (PME) qu’il est essentiel d’accompagner dans leur structuration et leur développement.&lt;/p&gt;&lt;p&gt;En effet, les mutations induites par les transformations numériques et l’évolution des usages, nécessitent de reconsidérer un grand nombre de modèles économiques traditionnels et transforment en profondeur certains moyens de production, de distribution et de diffusion. Cette évolution a mis en exergue un déficit de professionnalisation des entrepreneurs culturels et de structuration de leurs entreprises.&lt;/p&gt;&lt;p&gt;Par ailleurs, il n’est pas toujours naturel pour un entrepreneur culturel de s’affirmer comme tel, et les bénéfices d’une structuration économique solide ne sont pas toujours suffisamment perçus par les porteurs de projets. Les objectifs esthétiques, culturels et sociaux apparaissent en outre parfois plus importants que les visées économiques ou financières, ce qui fragilise d’autant plus certaines structures culturelles.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Au-delà de l’accès au financement, qui reste le problème majeur de toute entreprise, la formation à l’entrepreneuriat, l’accès aux conseils juridiques, sociaux et comptables, la difficulté à accéder à des locaux professionnels ainsi que la prévention de l’isolement sont des enjeux fondamentaux pour les entrepreneurs culturels.&lt;/p&gt;&lt;p&gt;Ce sont les objectifs principaux des Forums Entreprendre dans la Culture.&lt;/p&gt;&lt;p&gt;Articulé autour de témoignages d’entrepreneurs culturels et de conseils d’experts, et entièrement gratuit, l’événement devra proposer des rondes et des ateliers sectoriels et transversaux. Le Forum devra aborder ainsi les thèmes du financement, de l’accompagnement, de la structuration, des modèles économiques de la culture, de l&amp;#039;évolution du secteur culturel face aux nouveaux usages et à la transition numérique, des défis environnementaux, de la responsabilité sociétale des entreprises (RSE) et du développement à l’international.  &lt;/p&gt;&lt;p&gt;Le public ciblé par le Forum est celui des entrepreneurs, afin de les aider dans leur professionnalisation et la structuration de leur entreprise ou de leur activité, des étudiants ou des jeunes diplômés qui ont le projet d’entreprendre dans ces secteurs, ou encore des institutionnels qui souhaitent transmettre une information fiable à leurs interlocuteurs.   &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montant de la subvention&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La subvention accordée sera comprise entre 10.000 et 25.000 euros maximum.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités d&amp;#039;attribution de la subvention&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La subvention est versée en une fois. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Calendrier&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Défini par chaque service déconcentré du ministère de la Culture (DRAC/DAC/DCJS/MAC).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N107" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Formation professionnelle
+Emploi
+Artisanat
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O107" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Qui peut déposer un dossier ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Associations &lt;/li&gt;&lt;li&gt;Entreprises privées &lt;/li&gt;&lt;li&gt;Établissements publics / Services de l&amp;#039;État&lt;/li&gt;&lt;li&gt;Agences culturelles régionales &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères d’éligibilité du demandeur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La structure en mesure d&amp;#039;accueillir un forum, devra avoir dans ses missions principales la professionnalisation et l’accompagnement des entrepreneurs culturels régionaux ainsi que la structuration de leur entreprise ou leur activité.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité du projet&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les critères d’éligibilité du projet reposent sur :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la pertinence des actions et des rencontres professionnelles proposées par le demandeur au regard des objectifs de l’événement ;&lt;/li&gt;&lt;li&gt;la cohérence budgétaire ;&lt;/li&gt;&lt;li&gt;la qualité des partenariats.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères de non-éligibilité du projet&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les structures dont la résidence fiscale n&amp;#039;est pas située en France ;&lt;/li&gt;&lt;li&gt;les personnes physiques.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Nature des dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Location de salle ou d’équipement&lt;/li&gt;&lt;li&gt;Rémunération des intervenants&lt;/li&gt;&lt;li&gt;Défraiement des intervenants&lt;/li&gt;&lt;li&gt;Communication&lt;/li&gt;&lt;li&gt;Frais de traiteur &lt;/li&gt;&lt;li&gt;Les frais liés à l’organisation de l’événement exclusivement&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S107" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T107" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U107" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V107" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/entrepreneuriat-culturel-forums-entreprendre-dans-la-culture</t>
+        </is>
+      </c>
+      <c r="W107" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/aide-livre-lecture-2024</t>
+        </is>
+      </c>
+      <c r="X107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour toute question sur l’entrepreneuriat culturel, vous êtes invités à vous adresser à la Direction générale des médias et industries culturelles (DGMIC) - Délégation aux entreprises culturelles : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Philippe TILLY, adjoint au délégué aux entreprises culturelles (DEC/DGMIC) : &lt;a href="mailto:philippe.tilly&amp;#64;culture.gouv.fr" target="_self"&gt;philippe.tilly&amp;#64;culture.gouv.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;182 rue Saint-Honoré, 75001 Paris&lt;/p&gt;&lt;p&gt;&lt;strong&gt;ou au service déconcentré du ministère de la Culture du lieu de réalisation de votre projet :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Auvergne-Rhône-Alpes : Marion WOLF : marion.wolf&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Bourgogne-Franche-Comté : Laurence DELOIRE : laurence.deloire&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Bretagne : Stéphanie CARNET : stephanie.carnet&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Centre-Val de Loire : Benoît LECERF : benoit.lecerf&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Corse : forum-entreprendre.dgmic&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Grand-Est : Claire ANTONY : claire.antony&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Hauts-de-France : Benjamin ORLIANGE : benjamin.orliange&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Ile-de-France : forum-entreprendre.dgmic&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Normandie : Damien EUCHI : damien.euchi&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Nouvelle-Aquitaine : Anne-Claire Rocton : anne-claire.rocton&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Occitanie : Silvy CASTEL : Silvy.castel&amp;#64;culture.gouv.fr / Emmanuel PIDOUX : emmanuel.pidoux&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Pays de la Loire : Thierry CHEVALIER : thierry.chevalier&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Provence-Alpes-Côte d&amp;#039;Azur : Jérémie CHOUKROUN : jeremie.choukroun&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Guadeloupe : forum-entreprendre.dgmic&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Guyane : forum-entreprendre.dgmic&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;La Réunion : forum-entreprendre.dgmic&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Martinique : Audrey PHIBEL : audrey.phibel&amp;#64;culture.gouv.fr / Yolande-Salomé TOUMSON : yolande-salome.toumson&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Mayotte : forum-entreprendre.dgmic&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Nouvelle-Calédonie : forum-entreprendre.dgmic&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;li&gt;Polynésie française : forum-entreprendre.dgmic&amp;#64;culture.gouv.fr&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y107" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z107" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/entrepreneuriat-culturel-forums-entreprendre-dans-la-culture/</t>
+        </is>
+      </c>
+      <c r="AA107" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
+        <is>
+          <t>28/07/2024</t>
+        </is>
+      </c>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
+        <v>166531</v>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – MSCA Choisir l&amp;apos;Europe pour la Science 2027 – 2027</t>
+        </is>
+      </c>
+      <c r="D108" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – MSCA Choisir l&amp;apos;Europe pour la Science 2027 – 2027</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="H108" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 1 - Excellence scientifique - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;51,25 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 51,25 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 30% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d’un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Topics&lt;/u&gt;&lt;/h3&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MSCA-2027-COFUND-02-01 : MSCA Choisir l&amp;#039;Europe pour la Science 2027&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-2-marie-sklodowska-curie-actions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-MSCA-2027-COFUND-02-01"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site de la DG (EN) : &lt;a title="Cliquez ici" href="https://commission.europa.eu/about/departments-and-executive-agencies/education-youth-sport-and-culture_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a title="Cliquez ici" href="https://marie-sklodowska-curie-actions.ec.europa.eu/" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N108" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O108" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P108" s="1" t="inlineStr">
+        <is>
+          <t>08/12/2026</t>
+        </is>
+      </c>
+      <c r="Q108" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2027</t>
+        </is>
+      </c>
+      <c r="S108" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U108" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V108" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-msca-choisir-leurope-pour-la-science-2027-2027/</t>
+        </is>
+      </c>
+      <c r="Y108" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z108" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-msca-choisir-l-apos-europe-pour-la-science-2027-2027/</t>
+        </is>
+      </c>
+      <c r="AA108" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD108" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
+        <v>166538</v>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-SKILLS-SCD-CSA – 2026</t>
+        </is>
+      </c>
+      <c r="D109" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-SKILLS-SCD-CSA – 2026</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;15 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;h3&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Réduire les obstacles à l&amp;#039;entrée dans la conception de puces et les tape-outs&lt;/li&gt;    &lt;li&gt;Renforcer l&amp;#039;attractivité globale du secteur des semi-conducteurs&lt;/li&gt;    &lt;li&gt;Inspirer et donner aux jeunes les moyens de se lancer et de mener une carrière durable dans ce domaine&lt;/li&gt;    &lt;li&gt;Soutenir la reconversion et le perfectionnement des compétences de la main-d&amp;#039;œuvre actuelle afin de répondre aux besoins technologiques émergents&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Éligibilité&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Digital Europe (&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Contact : calls&amp;#64;chips-ju.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://www.chips-ju.europa.eu/viewfile/?id&amp;#61;a8627a97-955e-f111-a826-000d3a27d474"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/DIGITAL-JU-CHIPS-2026-SKILLS-SCD-CSA"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://www.chips-ju.europa.eu/" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N109" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O109" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P109" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+      <c r="Q109" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2026</t>
+        </is>
+      </c>
+      <c r="S109" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U109" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V109" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-digital-ju-chips-2026-skills-scd-csa-2026/</t>
+        </is>
+      </c>
+      <c r="Y109" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z109" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-digital-ju-chips-2026-skills-scd-csa-2026/</t>
+        </is>
+      </c>
+      <c r="AA109" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD109" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
+        <v>166539</v>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-SKILLS-PF-SG – 2026</t>
+        </is>
+      </c>
+      <c r="D110" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-SKILLS-PF-SG – 2026</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;10 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 50% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;h3&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Soutenir les initiatives visant à combler la pénurie de talents dans le secteur des semi-conducteurs grâce à une action coordonnée des acteurs publics et privés concernés&lt;/li&gt;    &lt;li&gt;Réduire les obstacles dans ce secteur et rendre ce marché du travail plus attractif&lt;/li&gt;    &lt;li&gt;Donner aux adolescents et aux jeunes adultes les moyens de choisir et de poursuivre un parcours professionnel dans ce domaine&lt;/li&gt;    &lt;li&gt;Recycler et améliorer les compétences de la main-d’œuvre actuelle&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;&lt;strong&gt;Priorité 1 :&lt;/strong&gt; mise en place du premier réseau européen de prestataires de formation professionnelle à long terme dans le domaine des semi-conducteurs&lt;/li&gt;    &lt;li&gt;&lt;strong&gt;Priorité 2 :&lt;/strong&gt; constituer un vivier plus vaste et plus diversifié de techniciens qualifiés&lt;/li&gt;    &lt;li&gt;&lt;strong&gt;Priorité 3 :&lt;/strong&gt; renforcer la mobilité intra- et extra-européenne des étudiants et des travailleurs afin de combler les pénuries de compétences dans les sites de production de semi-conducteurs&lt;/li&gt;  &lt;/ul&gt;  &lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Mise en place d&amp;#039;une fédération pilote regroupant des prestataires de formation professionnelle dans le domaine des technologies des semi-conducteurs&lt;/li&gt;    &lt;li&gt;Conception et mise en œuvre de programmes de formation&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Éligibilité&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Digital Europe (&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Contact : Calls&amp;#64;chips-ju.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://www.chips-ju.europa.eu/viewfile/?id&amp;#61;a8627a97-955e-f111-a826-000d3a27d474"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/DIGITAL-JU-CHIPS-2026-SKILLS-PF-SG"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://www.chips-ju.europa.eu/" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N110" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O110" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P110" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+      <c r="Q110" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2026</t>
+        </is>
+      </c>
+      <c r="S110" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U110" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V110" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-digital-ju-chips-2026-skills-pf-sg-2026/</t>
+        </is>
+      </c>
+      <c r="Y110" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z110" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-digital-ju-chips-2026-skills-pf-sg-2026/</t>
+        </is>
+      </c>
+      <c r="AA110" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD110" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
+        <v>166397</v>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>FONDS SOCIAL EUROPEEN + – Détachement de travailleurs : renforcer la coopération administrative et l'accès à l'information</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
+        <is>
+          <t>FONDS SOCIAL EUROPEEN + – Détachement de travailleurs : renforcer la coopération administrative et l&amp;apos;accès à l&amp;apos;information – 2026</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Association</t>
+        </is>
+      </c>
+      <c r="H111" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FSE&amp;#43; - Fonds Social Européen - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;4 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 350 000 et 1 300 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;div&gt;  &lt;div id="fiche_fr_Montant_preview"&gt;   La subvention accordée peut être inférieure au montant demandé.   &lt;/div&gt;  &lt;/div&gt;  &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 80% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Soutenir et promouvoir la coopération transfrontalière et transnationale&lt;/li&gt;    &lt;li&gt;Améliorer l&amp;#039;accessibilité, la transparence et la qualité des informations relatives aux conditions d&amp;#039;emploi à respecter et aux pratiques en vigueur dans les États membres, afin de contrôler et de faire respecter les dispositions de la directive sur le détachement des travailleurs&lt;/li&gt;    &lt;li&gt;Renforcer la base factuelle grâce à la collecte et à l&amp;#039;évaluation de données brutes, ainsi qu&amp;#039;à l&amp;#039;analyse spécifique du processus de détachement et des conditions de travail des travailleurs détachés&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Programmes de formation&lt;/li&gt;    &lt;li&gt;Collecte et diffusion d&amp;#039;informations...&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme FSE&amp;#43; (&lt;a title="Cliquez ici pour consulter la liste" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/common/guidance/list-3rd-country-participation_esf-socpl_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici pour consulter la liste&lt;/u&gt;&lt;/a&gt;) ou pays avec lesquels des négociations sont en cours en vue d&amp;#039;un accord d&amp;#039;association et pour lesquels cet accord entrera en vigueur avant la signature de la convention de subvention&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les chefs de file, les co-demandeurs et les entités affiliées doivent appartenir à l&amp;#039;une des catégories suivantes :  &lt;ul&gt;    &lt;li&gt;Autorités publiques&lt;/li&gt;    &lt;li&gt;Organisations à but non lucratif (privées ou publiques)&lt;/li&gt;    &lt;li&gt;Centres/instituts de recherche&lt;/li&gt;    &lt;li&gt;Établissements d&amp;#039;enseignement supérieur&lt;/li&gt;    &lt;li&gt;Organisations de la société civile (OSC)&lt;/li&gt;    &lt;li&gt;Organisations de partenaires sociaux au niveau européen, national ou régional&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre la proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins 3 entités (chef de file et co-demandeurs ; pas d&amp;#039;entités affiliées) établies et enregistrées dans au moins 3 États membres différents de l&amp;#039;UE doit être constitué.&lt;/li&gt;    &lt;li&gt;Les chefs de file et les co-demandeurs doivent être établis dans des États membres de l&amp;#039;UE et des pays de l&amp;#039;EEE.&lt;/li&gt;    &lt;li&gt;Les co-demandeurs peuvent également être établis dans des pays candidats associés et des pays candidats potentiels.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 12 et 24 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : EMPL-ESF-2026-POW&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/esf/wp-call/2026/call-fiche_esf-2026-pow_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/ESF-2026-POW" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://employment-social-affairs.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/esf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N111" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Revitalisation
+Emploi
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O111" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P111" s="1" t="inlineStr">
+        <is>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="Q111" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
+        </is>
+      </c>
+      <c r="S111" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U111" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V111" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fond-social-europeen-detachement-de-travailleurs-renforcer-la-cooperation-administrative-et-lacces-a-linformation-2026/</t>
+        </is>
+      </c>
+      <c r="Y111" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z111" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-social-europeen-detachement-de-travailleurs-renforcer-la-cooperation-administrative-et-l-acces-a-l-information-2026/</t>
+        </is>
+      </c>
+      <c r="AA111" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD111" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
+        <v>166212</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - WIDERA - Synergies d'équipe - 2026</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - WIDERA - Synergies d&amp;apos;équipe - 2026</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H112" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier transversal - Élargir la participation et renforcer l’espace européen de la recherche - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;7 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-WIDERA-2026-01-WIDENING-01: 7 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;     &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-WIDERA-2026-01-WIDENING-01: Synergies d&amp;#039;équipe&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp?order&amp;#61;ASC&amp;amp;pageNumber&amp;#61;0&amp;amp;pageSize&amp;#61;50&amp;amp;countries&amp;#61;20000832,20000839,20000841,20000911,20000871,20000872,20000875,20000880,20000885,20000890,20000873,20000902,20000913,20000915,20000922,20000946,20000944,20000945,20000960,20000973,20000986,20000990,20000994,20001005,20001004,20000883,20001001" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-11-widening-participation-and-strengthening-the-european-research-area_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-WIDERA-2026-01-WIDENING-01?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;7&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502&amp;amp;programmePeriod&amp;#61;2021%20-%202027&amp;amp;frameworkProgramme&amp;#61;43108390" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe/widening-participation-and-spreading-excellence_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N112" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O112" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P112" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2026</t>
+        </is>
+      </c>
+      <c r="Q112" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2026</t>
+        </is>
+      </c>
+      <c r="S112" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U112" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V112" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-widera-synergies-dequipe-2026/</t>
+        </is>
+      </c>
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-widera-synergies-d-equipe-2026/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD112" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>165631</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Aider au réemploi des emballages</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
+          <t>Aides au réemploi des emballages</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H113" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La loi relative à la lutte contre le gaspillage et à l’économie circulaire (&lt;strong&gt;loi AGEC&lt;/strong&gt;), promulguée le 10 février 2020, et la loi portant lutte contre le dérèglement climatique et renforcement de la résilience face à ses effets (&lt;strong&gt;loi Climat et Résilience&lt;/strong&gt;) du 22 août 2021, fixent des objectifs ambitieux pour &lt;strong&gt;favoriser le développement du réemploi des emballages &lt;/strong&gt;: 10 % d’emballages réemployés en 2027.&lt;/p&gt;&lt;p&gt;Le développement du réemploi des emballages s’inscrit pleinement dans le cadre de démarches de prévention des déchets et d’une consommation plus responsable, en contribuant au prolongement de leur durée de vie. Il constitue ainsi un levier efficace pour &lt;strong&gt;réduire la production de déchets et les prélèvements sur les ressources&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;L’ADEME peut vous aider à financer des études et expérimentations préalables à un investissement, ainsi que des investissements :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les &lt;strong&gt;études et expérimentations&lt;/strong&gt; peuvent être aidées &lt;strong&gt;jusqu’à 80 %&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;L’&lt;strong&gt;aide aux investissements&lt;/strong&gt; peut aller &lt;strong&gt;jusqu’à 60 %&lt;/strong&gt;.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
+        <is>
+          <t>Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Emploi</t>
+        </is>
+      </c>
+      <c r="O113" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P113" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q113" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S113" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U113" s="1" t="inlineStr">
+        <is>
+          <t>regions_11_24_27_28_32_44_52_53_75_76_84</t>
+        </is>
+      </c>
+      <c r="V113" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/aides-au-reemploi-des-emballages</t>
+        </is>
+      </c>
+      <c r="X113" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y113" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aides-au-reemploi-des-emballages-1/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
+        <v>165678</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place l'émergence et la consolidation d'une économie circulaire en Outre-mer et Corse</t>
+        </is>
+      </c>
+      <c r="D114" s="1" t="inlineStr">
+        <is>
+          <t>Émergence et consolidation d'une économie circulaire en Outre-mer et Corse</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H114" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de l’émergence et de la consolidation d’une économie circulaire en Outre-mer et Corse, l’ADEME pourra aider les projets :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;contribuant à la lutte contre le gaspillage afin de limiter les pertes de matière ou les invendus alimentaires de la production à la consommation ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;visant l’allongement de la durée de vie et d’usage des produits par le réemploi, la réutilisation ou la réparation (remise en état et reconditionnement d’objets, création de recycleries ou de ressourceries…) ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;ayant pour objet de structurer ou améliorer des filières locales de recyclage et de valorisation matière de tous types de déchets (unité de recyclage et valorisation, unités de remanufacturing, équipements de tri et de valorisation de déchets jusqu’alors non valorisés, équipements de préparation de la matière…) ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;contribuant à l’évolution des pratiques alimentaires vers une alimentation durable adaptée aux territoires d’Outre-mer et Corse.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les opérations soutenues pourront comporter un ou plusieurs des volets suivants : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;réalisation de diagnostic territorial, d’étude de faisabilité ou d’expérimentation de solutions adaptées au contexte ultra-marin et corse ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;actions d’animation, de communication ou de formation ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;acquisitions d’équipements et réalisations d’investissements matériels.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N114" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Emploi</t>
+        </is>
+      </c>
+      <c r="O114" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P114" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q114" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S114" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U114" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_94_975_977_978_984_986_987_988</t>
+        </is>
+      </c>
+      <c r="V114" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/emergence-et-consolidation-dune-economie-circulaire-en-outre-mer-et-corse</t>
+        </is>
+      </c>
+      <c r="W114" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/emergence-et-consolidation-dune-economie-circulaire-en-outre-mer-et-corse#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X114" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y114" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z114" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/emergence-et-consolidation-d-une-economie-circulaire-en-outre-mer-et-corse/</t>
+        </is>
+      </c>
+      <c r="AA114" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2026</t>
+        </is>
+      </c>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
+        <v>165649</v>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les études et diagnostics pour le réemploi-réutilisation et la réparation (hors emballages)</t>
+        </is>
+      </c>
+      <c r="D115" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux études et diagnostics pour le réemploi-réutilisation et la réparation (hors emballages)</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H115" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;L’ADEME peut accompagner toutes les structures impliquées dans l’économie circulaire dans le &lt;strong&gt;financement d’un diagnostic de territoire ou d’étude&lt;/strong&gt; préalable à un &lt;strong&gt;investissement de réemploi-réutilisation et réparation (RRR)&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Le taux d’aide peut atteindre 80 % du coût de l’étude.&lt;/p&gt;&lt;p&gt;Les activités de réemploi-réutilisation et de réparation allongent la durée de vie des produits et participent à la réduction de la consommation de ressources et de production de déchets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Plus d’&lt;strong&gt;un million de tonnes de produits sont réemployés ou réutilisés&lt;/strong&gt; chaque année.&lt;/li&gt;&lt;li&gt;Le nombre de &lt;strong&gt;structures spécialisées&lt;/strong&gt; dans la deuxième vie des produits est en &lt;strong&gt;constante progression&lt;/strong&gt;.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les mesures prévues et objectifs fixés dans la loi de lutte contre le gaspillage pour une économie circulaire encouragent le développement de ces activités. Elles imposent une information du consommateur sur la réparabilité et l’aptitude au réemploi ou à la réutilisation. &lt;/p&gt;&lt;p&gt;  Pour accompagner ces politiques, l’ADEME soutient les &lt;strong&gt;diagnostics territoriaux et les études de faisabilité&lt;/strong&gt; concourant à augmenter et encourager l’offre et la demande de flux réemployés et réparés.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N115" s="1" t="inlineStr">
+        <is>
+          <t>Emploi</t>
+        </is>
+      </c>
+      <c r="O115" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P115" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q115" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S115" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U115" s="1" t="inlineStr">
+        <is>
+          <t>regions_11_24_27_28_32_44_52_53_75_76_84_93</t>
+        </is>
+      </c>
+      <c r="V115" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/soutien-aux-etudes-et-diagnostics-pour-le-reemploi-reutilisation-et-la-reparation-hors-emballages</t>
+        </is>
+      </c>
+      <c r="W115" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/soutien-aux-etudes-et-diagnostics-pour-le-reemploi-reutilisation-et-la-reparation-hors-emballages#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X115" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y115" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z115" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-etudes-et-diagnostics-pour-le-reemploi-reutilisation-et-la-reparation-hors-emballages-2/</t>
+        </is>
+      </c>
+      <c r="AA115" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
+        <v>163726</v>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la production d'offre de logements et d'hébergements pour les jeunes</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="inlineStr">
+        <is>
+          <t>L&amp;apos;offre de logements et d&amp;apos;hébergements pour les jeunes</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les jeunes et la rénovation globale des résidences jeunes.
+&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Poursuivre le développement  d’une offre inclusive d’hébergements et logements Jeunes optimisant les outils et les moyens et favoriser sa reconversion &lt;/p&gt;&lt;p&gt;Conforter le maillage de l’offre d’hébergement au plus près des besoins en formation, et d’emploi&lt;/p&gt;&lt;p&gt;Encourager  les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc….) et démontrant un impact positif sur le reste à charge des locataires&lt;/p&gt;&lt;p&gt;Développer des solutions favorisant la mobilité des jeunes néo-aquitains  &lt;/p&gt;&lt;p&gt;Veiller à la maitrise des restes à charges pour le public accueilli&lt;/p&gt;&lt;p&gt;Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;UNE AIDE SOCLE TERRITORIALISEE (investissement)&lt;/p&gt;&lt;p&gt;Pour la rénovation globale des résidences jeunes, concourant à l’objectif visé : 4 000€ par place (nombre de places après réhabilitation), dans la limite de :&lt;/p&gt;&lt;p&gt;20% du montant prévisionnel dans les territoires&lt;/p&gt;&lt;p&gt;15% du montant prévisionnel en communauté d’agglomération&lt;/p&gt;&lt;p&gt;10% du montant prévisionnel en métropole&lt;/p&gt;&lt;p&gt;et de 500 000€ de subvention par opération&lt;/p&gt;&lt;p&gt;Pour l’offre nouvelle concourant aux objectifs visés, y compris celle produite par recyclage immobilier :&lt;/p&gt;&lt;p&gt;• Pour les structures (Foyer de jeunes travailleurs, Résidence Habitat jeunes, etc….) :&lt;/p&gt;&lt;p&gt;5 000€ par place sur la métropole et les communautés d’agglomération &lt;/p&gt;&lt;p&gt;6 000€ par place sur le reste du territoire  &lt;/p&gt;&lt;p&gt;• Pour l’offre en diffus à caractère social (respect des loyers-plafonds, accueil de jeunes  sous plafond de ressources), notamment dans le cadre de l’article 109 de la loi ELAN&lt;/p&gt;&lt;p&gt;4000€ par place à caractère social (niveaux PLUS/PLAI) sur la métropole et les communautés d’agglomération &lt;/p&gt;&lt;p&gt;5000€ par place à caractère social (niveau PLUS/PLAI) sur le reste du territoire&lt;/p&gt;&lt;p&gt;• Dans la limite de :&lt;/p&gt;&lt;p&gt;20% du montant prévisionnel dans les territoires&lt;br /&gt;&lt;/p&gt;&lt;p&gt;15% du montant prévisionnel en communauté d’agglomération&lt;/p&gt;&lt;p&gt;10% du montant prévisionnel dans la métropole&lt;/p&gt;&lt;p&gt;et de de 500 000 € par opération&lt;/p&gt;&lt;p&gt; UNE BONIFICATION &amp;#34;OFFRE INNOVANTE&amp;#34; (sur analyse du dossier)&lt;/p&gt;&lt;p&gt;Pour impulser des usages et des modes de gestion innovants, coopératifs, réversibles…(captation de logement dans le parc privé, intermédiation locative dédiée, colocations, amorçage de services d’hébergement chez l’habitant dans le cadre du dispositif régional 1,2,Toit…..)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour les innovations foncières, innovation sociales, économiques (lien avec les entreprises du secteur…), opérations multi-usages, ambition environnementale (niveau argent ou Or du label BDNA),&lt;br /&gt;&lt;/p&gt;&lt;p&gt;En investissement : &amp;#43; 1000€/place dédiée à caractère social dans une opération innovante, dans la limite des plafonds&lt;br /&gt;&lt;/p&gt;&lt;p&gt;En fonctionnement : 50% du coût de l’ingénierie d’amorçage, dans une limite de 15 000  € répartie sur les 3 premières années du dispositif (par exemple année 1 : 60%, année 2 : 25%, année 3 : 15%)&lt;/p&gt;&lt;p&gt;ASSIETTE ELIGIBLE&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous travaux liés à l’Habitat, y compris les frais de maitrise d’œuvre&lt;/p&gt;&lt;p&gt;Les coûts sont entendus HT.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N116" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Transition énergétique
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Formation professionnelle
+Logement et habitat
+Emploi</t>
+        </is>
+      </c>
+      <c r="O116" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Organismes de logements sociaux&lt;/p&gt;&lt;p&gt;SEM&lt;/p&gt;&lt;p&gt;Associations&lt;/p&gt;&lt;p&gt;Collectivités territoriales et EPCI&lt;/p&gt;&lt;p&gt;Tout organisme œuvrant dans le champ du logement social et de l’habitat jeunes (FJT, RHJ, Auberges de Jeunesse….)&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;PROJETS CIBLES :&lt;/p&gt;&lt;p&gt;L’offre de logement ou d’hébergement des jeunes peut être plurielle :&lt;/p&gt;&lt;p&gt;en structure : FJT, Résidence Sociale Jeunes actifs, auberge de jeunesse&lt;/p&gt;&lt;p&gt;en diffus : colocation, cohabitation, logement social diffus fléchés « jeunes » (art 109 loi ELAN)…  &lt;/p&gt;&lt;p&gt;Les opérations sont dédiées au public jeune, prennent en compte les besoins de mobilité et favorisent l’inclusion. &lt;/p&gt;&lt;p&gt;NB : l’attribution d’une subvention n’est pas de droit ; les dossiers présentés feront l’objet d’une instruction et d&amp;#039;une analyse prenant en compte les enjeux territoriaux. La décision d&amp;#039;octroi de l&amp;#039;aide relèvera du vote souverain de la commission permanente de la Région Nouvelle-Aquitaine, dans la limite du budget régional annuel consacré à ce dispositif.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U116" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V116" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/loffre-de-logements-et-dhebergements-pour-les-jeunes</t>
+        </is>
+      </c>
+      <c r="X116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;Le porteur de projet dépose son dossier de demande de subvention (à télécharger dans le présent guide des aides) complété et accompagné des pièces requises auprès des services de la Région Nouvelle-Aquitaine à l&amp;#039;adresse suivante : logement-jeunes&amp;#64;nouvelle-aquitaine.fr. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y116" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/loffre-de-logements-et-dhebergements-pour-les-jeunes/</t>
+        </is>
+      </c>
+      <c r="AA116" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
+        <v>165647</v>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les investissements pour le réemploi-réutilisation et la réparation (hors emballages)</t>
+        </is>
+      </c>
+      <c r="D117" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux investissements pour le réemploi-réutilisation et la réparation (hors emballages)</t>
+        </is>
+      </c>
+      <c r="E117" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G117" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H117" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;Les activités de réemploi-réutilisation et de réparation (RRR) &lt;strong&gt;allongent la durée de vie des produits&lt;/strong&gt;. Elles participent à la &lt;strong&gt;réduction de la consommation de ressources&lt;/strong&gt; et de la &lt;strong&gt;production de déchets &lt;/strong&gt;:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Plus d’un million de tonnes de produits sont réemployés ou réutilisés chaque année.&lt;/li&gt;&lt;li&gt;Le nombre de structures spécialisées dans la deuxième vie des produits est en constante progression.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les mesures prévues et objectifs fixés dans la loi de lutte contre le gaspillage pour une économie circulaire encouragent le développement de ces activités. Elles imposent une &lt;strong&gt;information du consommateur&lt;/strong&gt; sur la &lt;strong&gt;réparabilité&lt;/strong&gt; et l’&lt;strong&gt;aptitude au réemploi ou à la réutilisation&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;    Pour accompagner ces politiques, l’ADEME peut soutenir les investissements dans vos équipements dédiés au réemploi-réutilisation et remise en état pour donner une deuxième vie aux objets et matériaux cédés ou jetés. Le taux d’aide peut atteindre au maximum 60 % des dépenses éligibles. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N117" s="1" t="inlineStr">
+        <is>
+          <t>Emploi</t>
+        </is>
+      </c>
+      <c r="O117" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P117" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q117" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S117" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U117" s="1" t="inlineStr">
+        <is>
+          <t>regions_02_11_24_27_28_32_44_52_53_75_76_84_93</t>
+        </is>
+      </c>
+      <c r="V117" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/soutien-aux-investissements-pour-le-reemploi-reutilisation-et-la-reparation-hors-emballages</t>
+        </is>
+      </c>
+      <c r="W117" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/soutien-aux-investissements-pour-le-reemploi-reutilisation-et-la-reparation-hors-emballages#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X117" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y117" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z117" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-investissements-pour-le-reemploi-reutilisation-et-la-reparation-hors-emballages-2/</t>
+        </is>
+      </c>
+      <c r="AA117" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
+        <v>165679</v>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Financer les études et investissements structurants pour la gestion des déchets en Outre-mer et Corse</t>
+        </is>
+      </c>
+      <c r="D118" s="1" t="inlineStr">
+        <is>
+          <t>Études et investissements structurants pour la gestion des déchets en Outre-mer et Corse  </t>
+        </is>
+      </c>
+      <c r="E118" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G118" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H118" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour prendre en compte les spécificités en matière de gestion des déchets dans les Outre-mer et en Corse, l’ADEME peut aider les études, puis les investissements structurants ayant pour objet de faciliter le tri et la valorisation de déchets, ainsi que leur traitement ultime, tels que : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;la création ou rénovation des déchèteries, centre de tri et de transfert des collectivités ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;la création ou rénovation de centre de tri et déchèterie professionnelle ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;la création de plateformes de compostage ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;la création de centres de préparation des CSR ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;la création d’installations de valorisation énergétique ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;la création ou l’extension de site de stockage des déchets ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;la résorption des dépôts sauvages.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N118" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Alimentation
+Emploi</t>
+        </is>
+      </c>
+      <c r="O118" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P118" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q118" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S118" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U118" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_94_975_977_978_984_986_987_988</t>
+        </is>
+      </c>
+      <c r="V118" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-et-investissements-structurants-pour-la-gestion-des-dechets-en-outre-mer-et-corse</t>
+        </is>
+      </c>
+      <c r="W118" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-et-investissements-structurants-pour-la-gestion-des-dechets-en-outre-mer-et-corse#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X118" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y118" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z118" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-et-investissements-structurants-pour-la-gestion-des-dechets-en-outre-mer-et-corse/</t>
+        </is>
+      </c>
+      <c r="AA118" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2026</t>
+        </is>
+      </c>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
+        <v>133063</v>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser son Atlas des Zones d’Activités Économiques</t>
+        </is>
+      </c>
+      <c r="D119" s="1" t="inlineStr">
+        <is>
+          <t>Inventaire ZAE : offre @zaé - Mon Atlas des Zones d’Activités Économiques</t>
+        </is>
+      </c>
+      <c r="E119" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G119" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H119" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour être en conformité avec la loi Climat &amp;amp; Résilience, les établissements publics de coopération intercommunale (EPCI) doivent produire un inventaire de leurs zones d&amp;#039;activités économiques (ZAE) d&amp;#039;ici le 24 août 2023.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cet inventaire permet aux collectivités d&amp;#039;avoir une meilleure connaissance des disponibilités foncières et immobilières de leur territoire et ainsi de développer une stratégie de développement économique et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour le réaliser, les EPCI peuvent solliciter la Banque des Territoires, reconnue comme opérateur tiers de confiance. En partenariat avec le Cerema et ses partenaires (IGN et CSTB), la Banque des Territoires propose en effet un service gratuit d&amp;#039;aide à la création de votre inventaire des ZAE.
+&lt;/p&gt;
+&lt;p&gt;
+ Votre &amp;#64;zaé, « Mon Atlas des Zones d&amp;#039;Activités Économiques », vous est livré sous format .pdf et comprend un tableau de bord récapitulatif de chacune de vos zones d&amp;#039;activités économiques avec :
+&lt;/p&gt;
+&lt;p&gt;
+ •	une vision complète de l&amp;#039;état de votre foncier, dont les surfaces et les propriétaires de chaque unité ;
+&lt;/p&gt;
+&lt;p&gt;
+ •	l&amp;#039;identification des occupants de chaque zone ;
+&lt;/p&gt;
+&lt;p&gt;
+ •	le taux de vacance de chaque zone.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N119" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Transition énergétique
+Emploi</t>
+        </is>
+      </c>
+      <c r="O119" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S119" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U119" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V119" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/offre-inventaire-zae-zones-activites-economiques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_medium=Aides_Territoires&amp;mtm_content=zae_psat</t>
+        </is>
+      </c>
+      <c r="X119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/offre-inventaire-zae-zones-activites-economiques?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Services_digitaux&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_content&amp;#61;zae_psat"&gt;
+   Contactez-nous par e-mail
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y119" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z119" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/85e9-zae-realiser-son-atlas-des-zones-dactivites-e/</t>
+        </is>
+      </c>
+      <c r="AA119" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC119" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2023</t>
+        </is>
+      </c>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
+        <v>133061</v>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Investir pour la cybersécurité et la souveraineté numérique</t>
+        </is>
+      </c>
+      <c r="D120" s="1" t="inlineStr">
+        <is>
+          <t>Financement de vos projets de services numériques</t>
+        </is>
+      </c>
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H120" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;🚩&lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vos enjeux de cybersécurité :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes une collectivité locale et vous souhaitez protéger et gérer les données de vos infrastructures sensibles ou stratégiques, renforcer la sécurité numérique des hôpitaux, administrations ou tout autre acteur territorial ou encore garantir un numérique de confiance à vos administrés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un porteur de projet (entreprise, investisseur, exploitant...) et vous souhaitez développer des solutions numériques éprouvées et accessibles.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour accompagner les territoires dans leur transition numérique face à une numérisation croissante et à une recrudescence du risque cyber, la Banque des Territoires propose une offre d&amp;#039;investissements pour financer des solutions innovantes autour de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la confiance numérique : identité numérique, signature électronique... ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cybersécurité : solutions de gestion du risque cyber, sensibilisation, protection et assurance cyber, détection... ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;économie de la data : services de protection de la donnée personnelle et territoriale.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N120" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Emploi
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O120" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S120" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T120" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U120" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V120" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-numeriques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=cybersecurite_souverainete_numerique</t>
+        </is>
+      </c>
+      <c r="X120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous via notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y120" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z120" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2267-investir-pour-la-cybersecurite-et-la-souverai/</t>
+        </is>
+      </c>
+      <c r="AA120" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC120" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
+        <v>126877</v>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Être aidé pour réaliser des documents de planification (SCoT, PLUI...)</t>
+        </is>
+      </c>
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche</t>
+        </is>
+      </c>
+      <c r="H121" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  LES OUTILS DE PLANIFICATION TERRITORIALE
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Les missions de l&amp;#039;agence d&amp;#039;urbanisme se structurent principalement autour d&amp;#039;un travail de mise en commun et de construction d&amp;#039;une vision partagée pour le futur. Dans ce contexte,
+  les agences d&amp;#039;urbanisme sont nombreuses à accompagner les territoires dans l&amp;#039;élaboration de leur Scot et/ou de leur PLUI.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Appui à la réalisation de documents de planification (SCoT, PLUi, Sraddet...); Exemple de réalisations :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.fnau.org/fr/publication/plan-local-durbanisme-intercommunal-projet-damenagement-et-de-developpement-durables-padd-communaute-de-communes-de-la-houve-et-du-pays-boulageois/" target="_self"&gt;
+   Réalisation du Plan local d&amp;#039;urbanisme intercommunal par l&amp;#039;agence des agglomérations de Moselle
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.fnau.org/fr/publication/oap-et-reglement-deux-outils-au-service-de-la-mise-en-oeuvre-du-padd-concevoir-leur-doctrine-demploi-en-complementarite/" target="_self"&gt;
+   OAP et règlement : deux outils au service de la mise en œuvre du PADD – Concevoir leur doctrine d&amp;#039;emploi en complémentarité
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.fnau.org/fr/publication/le-plan-local-durbanisme-intercommunal-valant-programme-local-de-lhabitat-et-plan-de-mobilite-le-plui-hd/" target="_self"&gt;
+   Le plan local d&amp;#039;urbanisme intercommunal valant Programme local de l&amp;#039;habitat et Plan de mobilité : le PLUi-HD
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.aurh.fr/projets-et-actions/plui-le-havre-seine-metropole?#" target="_self"&gt;
+   PLUi Le Havre Seine Métropole
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N121" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O121" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S121" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T121" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U121" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V121" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin.
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  Consulter la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau.
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également contacter la fédération nationale des agences d&amp;#039;urbanisme qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y121" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z121" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/83a6-etre-aide-pour-batir-des-strategies-territori/</t>
+        </is>
+      </c>
+      <c r="AA121" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC121" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
       <c r="AE121" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF121" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG121" s="1" t="inlineStr">
         <is>
-          <t>13/09/2018</t>
+          <t>20/01/2023</t>
         </is>
       </c>
       <c r="AH121" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
+        <v>126170</v>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser le renouvellement des générations en agriculture</t>
+        </is>
+      </c>
+      <c r="E122" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture</t>
+        </is>
+      </c>
+      <c r="G122" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H122" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nous soutenons les collectivités dans le renouvellement des générations en agriculture, en proposant des solutions adaptées pour faciliter l&amp;#039;installation des agriculteurs, assurer la transmission des exploitations et promouvoir des pratiques agricoles durables, tout en renforçant l&amp;#039;attractivité du territoire et la résilience de son tissu agricole.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N122" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire
+Revitalisation
+Emploi
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O122" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S122" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U122" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V122" s="1" t="inlineStr">
+        <is>
+          <t>https://chambres-agriculture.fr/</t>
+        </is>
+      </c>
+      <c r="X122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Chambre d&amp;#039;agriculture du département (annuaire) : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y122" s="1" t="inlineStr">
+        <is>
+          <t>anne.lemaire@apca.chambagri.fr</t>
+        </is>
+      </c>
+      <c r="Z122" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f905-mobiliser-des-porteurs-de-projets-et-securise/</t>
+        </is>
+      </c>
+      <c r="AA122" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC122" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture France</t>
+        </is>
+      </c>
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG122" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2023</t>
+        </is>
+      </c>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
+        <v>121339</v>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les opérations favorisant le développement local dans l'Oise - FNADT</t>
+        </is>
+      </c>
+      <c r="D123" s="1" t="inlineStr">
+        <is>
+          <t>Fonds national d'aménagement et de développement du territoire</t>
+        </is>
+      </c>
+      <c r="E123" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de région — Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="G123" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H123" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I123" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif du fonds national d&amp;#039;aménagement et de développement du territoire (FNADT) est de soutenir des opérations favorisant le développement local, notamment dans les territoires les plus en difficulté, cumulant les handicaps économiques et sociaux.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le FNADT participe au financement, en investissement comme en fonctionnement, des opérations faisant l&amp;#039;objet d&amp;#039;une contractualisation (CPER et CRTE notamment) entre l&amp;#039;État et une ou plusieurs collectivités territoriales.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N123" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Espaces verts
+Accès aux services
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie locale et circuits courts
+Economie sociale et solidaire
+Equipement public
+Bâtiments et construction
+Emploi
+Attractivité économique
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O123" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les champs d&amp;#039;intervention privilégiés du FNADT sont :
+&lt;/p&gt;
+&lt;p&gt;
+ • Les actions en faveur de l&amp;#039;emploi, en particulier celles qui favorisent les démarches de
+ &lt;br /&gt;
+ développement local intégré, contribuent à l&amp;#039;organisation de systèmes productifs locaux, soutiennent la création de nouvelles activités et de nouveaux services d&amp;#039;appui à l&amp;#039;économie locale et aux besoins de proximité, en particulier grâce à l&amp;#039;utilisation des technologies de l&amp;#039;information et de la communication.
+&lt;/p&gt;
+&lt;p&gt;
+ • Les actions qui concourent à accroître l&amp;#039;attractivité des territoires, au travers des programmes ayant pour objet d&amp;#039;assurer une meilleure préservation des milieux naturels et des ressources, ou de favoriser la mise en valeur du patrimoine naturel, social ou culturel, et au travers des grands équipements et des actions permettant d&amp;#039;améliorer les services rendus aux populations et aux entreprises.
+&lt;/p&gt;
+&lt;p&gt;
+ • Les actions présentant un caractère innovant ou expérimental dans le domaine de
+ &lt;br /&gt;
+ l&amp;#039;aménagement et du développement durable.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S123" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T123" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U123" s="1" t="inlineStr">
+        <is>
+          <t>Oise</t>
+        </is>
+      </c>
+      <c r="V123" s="1" t="inlineStr">
+        <is>
+          <t>https://www.oise.gouv.fr/Politiques-publiques/Collectivites-territoriales/Concours-financiers-de-l-Etat-subventions-et-dotations/Fonds-national-d-amenagement-et-de-developpement-du-territoire-FNADT</t>
+        </is>
+      </c>
+      <c r="W123" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/oise-demande-subvention-fnadt-2023</t>
+        </is>
+      </c>
+      <c r="X123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La campagne de dépôt des demandes de subvention au titre du FNADT pour l&amp;#039;exercice 2023 est ouverte depuis le mercredi 2 novembre 2022. Elle s&amp;#039;achèvera le mardi 31 janvier 2023 (à 23 h 59, heure de Paris).
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Les demandes de subvention doivent être formulées en ligne sur la plateforme « Démarches simplifiées ». Lien ci-dessous.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour toute information complémentaire sur les concours financiers de l&amp;#039;État à destination des collectivités locales, vous pouvez consulter la page dédiée du site internet de la préfecture de l&amp;#039;Oise. Lien ci-dessous.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Vous y retrouverez notamment l&amp;#039;appel à projets pour l&amp;#039;exercice 2023, ainsi que le guide d&amp;#039;ingénierie financière à destination des collectivités locales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vos interlocuteurs des services de la préfecture restent à votre disposition pour toute demande complémentaire :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour une collectivité de l&amp;#039;arrondissement de Beauvais :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mme Anne-Laure FERRY : 03 44 06 12 63 /
+ &lt;a href="mailto:anne-laure.ferry&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  anne-laure.ferry&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour une collectivité de l&amp;#039;arrondissement de Clermont :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mme Véronique FORESTIER : 03 44 06 13 89 /
+ &lt;a href="mailto:sp-clermont-collectivites&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  sp-clermont-collectivites&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Mme Nadine WASSEN : 03 44 06 13 96 /
+ &lt;a href="mailto:sp-clermont-collectivites&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  sp-clermont-collectivites&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour une collectivité de l&amp;#039;arrondissement de Compiègne :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mme Charline KOPMELS : 03 44 06 74 29 /
+ &lt;a href="mailto:charline.kopmels&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  charline.kopmels&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour une collectivité de l&amp;#039;arrondissement de Senlis :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mme Corinne MERESSE : 03 44 06 85 65 /
+ &lt;a href="mailto:corinne.meresse&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  corinne.meresse&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Boite fonctionnelle :
+ &lt;a href="mailto:sp-senlis-collectivites-territoriales&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  sp-senlis-collectivites-territoriales&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y123" s="1" t="inlineStr">
+        <is>
+          <t>lucille.dechaize@oise.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z123" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ec42-soutenir-les-operations-favorisant-le-develop/</t>
+        </is>
+      </c>
+      <c r="AA123" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB123" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Gestion d'une base nautique
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC123" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Oise / Bureau des concours financiers et du contrôle budgétaire</t>
+        </is>
+      </c>
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
+        <is>
+          <t>02/12/2022</t>
+        </is>
+      </c>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
+        <v>120596</v>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets structurants des communes gersoises (DDR+)</t>
+        </is>
+      </c>
+      <c r="D124" s="1" t="inlineStr">
+        <is>
+          <t>Dotation départementale Rurale Plus (DDR+)</t>
+        </is>
+      </c>
+      <c r="E124" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G124" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H124" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I124" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J124" s="1" t="inlineStr">
+        <is>
+          <t>Pas de taux fixe</t>
+        </is>
+      </c>
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
+&lt;/p&gt;
+&lt;p&gt;
+ Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N124" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O124" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P124" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q124" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;
+   Les projets relevant des typologies suivantes sont prioritaires :
+  &lt;/span&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les opérations favorisant le développement des mobilités douces ou partagées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la rénovation énergétique des logements communaux à vocation sociale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont aussi éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
+ &lt;/li&gt;
+ &lt;li&gt;
+  les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la rénovation de structure des ouvrages d&amp;#039;art.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S124" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T124" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U124" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V124" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ E-mail :
+ &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
+  subventions.dmit&amp;#64;gers.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 62 67 31 50
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y124" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z124" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
+        </is>
+      </c>
+      <c r="AA124" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB124" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC124" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>